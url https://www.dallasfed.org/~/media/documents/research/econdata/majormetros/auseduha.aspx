--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0AB6EF0C-C5C2-43BB-A1B1-404E90163E15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0CBFD05-B094-4272-9109-E52A07004CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B79F52BD-D0E9-4C49-8FB5-E0EFC8F82B33}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D0DCD6EC-BF50-4680-9785-175B390183E1}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CB692C9-573A-42A3-969F-0728A36699CE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C54774AF-C5B4-4B5F-BC22-B527E4971B36}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.157246035999997</v>
+        <v>35.157206269</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>35.179317605000001</v>
+        <v>35.179300529000002</v>
       </c>
       <c r="C7" s="5">
-        <v>2.2071569000004843E-2</v>
+        <v>2.2094260000002919E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.75596157061328384</v>
+        <v>0.75674229513846836</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>35.507786127000003</v>
+        <v>35.507755557000003</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32846852200000143</v>
+        <v>0.32845502800000048</v>
       </c>
       <c r="D8" s="5">
-        <v>11.798045995626305</v>
+        <v>11.797542181982369</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>35.544251066999998</v>
+        <v>35.544158400000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6464939999994783E-2</v>
+        <v>3.6402842999997631E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>1.2393319023013216</v>
+        <v>1.2372105717267212</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>35.664520703999997</v>
+        <v>35.664422868999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.12026963699999982</v>
+        <v>0.12026446899999854</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1368144022039033</v>
+        <v>4.1366443079418946</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>36.149657255000001</v>
+        <v>36.149753910000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.48513655100000364</v>
+        <v>0.48533104100000202</v>
       </c>
       <c r="D11" s="5">
-        <v>17.601674317731074</v>
+        <v>17.609319072869511</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>36.028752150999999</v>
+        <v>36.028591974999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.12090510400000198</v>
+        <v>-0.1211619350000035</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.9404737763840569</v>
+        <v>-3.9486802155967671</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>36.899578290000001</v>
+        <v>36.899936031000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.87082613900000183</v>
+        <v>0.8713440560000052</v>
       </c>
       <c r="D13" s="5">
-        <v>33.188333736059114</v>
+        <v>33.210936223850652</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>36.427540313000002</v>
+        <v>36.427456462999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.47203797699999939</v>
+        <v>-0.47247956800000424</v>
       </c>
       <c r="D14" s="5">
-        <v>-14.315683644062748</v>
+        <v>-14.328017981122365</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>36.686171528999999</v>
+        <v>36.686123326999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.25863121599999772</v>
+        <v>0.2586668639999985</v>
       </c>
       <c r="D15" s="5">
-        <v>8.8605534354627267</v>
+        <v>8.8618440031442258</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>37.095798612999999</v>
+        <v>37.095813757000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.40962708400000025</v>
+        <v>0.40969043000000482</v>
       </c>
       <c r="D16" s="5">
-        <v>14.253100521574446</v>
+        <v>14.255461666934522</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>37.349409334999997</v>
+        <v>37.349540779000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.25361072199999768</v>
+        <v>0.25372702199999964</v>
       </c>
       <c r="D17" s="5">
-        <v>8.5195924580456115</v>
+        <v>8.5236438646821391</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>37.472528531000002</v>
+        <v>37.472482358000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.12311919600000465</v>
+        <v>0.12294157899999902</v>
       </c>
       <c r="D18" s="5">
-        <v>4.0282112648409196</v>
+        <v>4.0222799743343307</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>37.787514653999999</v>
+        <v>37.787488815000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.31498612299999706</v>
+        <v>0.31500645700000263</v>
       </c>
       <c r="D19" s="5">
-        <v>10.566600269580672</v>
+        <v>10.567327869952091</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>37.814745705</v>
+        <v>37.814710763999997</v>
       </c>
       <c r="C20" s="5">
-        <v>2.7231051000001116E-2</v>
+        <v>2.7221948999994083E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.86819917675746705</v>
+        <v>0.8679084255606595</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>37.816702134000003</v>
+        <v>37.816600917999999</v>
       </c>
       <c r="C21" s="5">
-        <v>1.9564290000033679E-3</v>
+        <v>1.8901540000015871E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>6.2102307564826376E-2</v>
+        <v>5.9998038251385388E-2</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>37.948001040999998</v>
+        <v>37.947901090000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.13129890699999436</v>
+        <v>0.1313001720000031</v>
       </c>
       <c r="D22" s="5">
-        <v>4.2468670914481699</v>
+        <v>4.2469203771719366</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>38.260808009000002</v>
+        <v>38.260893183999997</v>
       </c>
       <c r="C23" s="5">
-        <v>0.31280696800000385</v>
+        <v>0.31299209399999484</v>
       </c>
       <c r="D23" s="5">
-        <v>10.352659242367878</v>
+        <v>10.359095280586184</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>38.742968288</v>
+        <v>38.742811156000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.48216027899999858</v>
+        <v>0.48191797200000508</v>
       </c>
       <c r="D24" s="5">
-        <v>16.215764634070752</v>
+        <v>16.20700425348598</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>39.012716947000001</v>
+        <v>39.013053540000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.26974865900000111</v>
+        <v>0.27024238399999945</v>
       </c>
       <c r="D25" s="5">
-        <v>8.6825120991408369</v>
+        <v>8.6990550573622585</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>39.523315255</v>
+        <v>39.523243741999998</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51059830799999872</v>
+        <v>0.51019020199999687</v>
       </c>
       <c r="D26" s="5">
-        <v>16.886952783824082</v>
+        <v>16.872314130742794</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>39.780329965</v>
+        <v>39.780299616000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.25701470999999998</v>
+        <v>0.2570558740000024</v>
       </c>
       <c r="D27" s="5">
-        <v>8.088670663163434</v>
+        <v>8.0900280158723969</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>40.091028203</v>
+        <v>40.091071098</v>
       </c>
       <c r="C28" s="5">
-        <v>0.31069823800000052</v>
+        <v>0.31077148199999982</v>
       </c>
       <c r="D28" s="5">
-        <v>9.7856965818684749</v>
+        <v>9.7881112630350486</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>40.136076752999998</v>
+        <v>40.136263591000002</v>
       </c>
       <c r="C29" s="5">
-        <v>4.5048549999997078E-2</v>
+        <v>4.5192493000001832E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.3567524458526492</v>
+        <v>1.3611131057466919</v>
       </c>
       <c r="E29" s="5">
-        <v>7.4610749342925331</v>
+        <v>7.4611969889783802</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>40.191854941000003</v>
+        <v>40.191763162999997</v>
       </c>
       <c r="C30" s="5">
-        <v>5.5778188000005002E-2</v>
+        <v>5.5499571999995112E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>1.6804784386676541</v>
+        <v>1.6720125455136348</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>40.486795325999999</v>
+        <v>40.486739489999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.29494038499999675</v>
+        <v>0.29497632700000054</v>
       </c>
       <c r="D31" s="5">
-        <v>9.1702293480385286</v>
+        <v>9.171414134644218</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>40.439644672</v>
+        <v>40.439599074999997</v>
       </c>
       <c r="C32" s="5">
-        <v>-4.7150653999999292E-2</v>
+        <v>-4.7140415000001212E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.3885952867319862</v>
+        <v>-1.3882975771084993</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>41.359237299999997</v>
+        <v>41.359124803999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.91959262799999664</v>
+        <v>0.91952572900000007</v>
       </c>
       <c r="D33" s="5">
-        <v>30.973153789446982</v>
+        <v>30.970651004893735</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>41.416482704000003</v>
+        <v>41.416393978000002</v>
       </c>
       <c r="C34" s="5">
-        <v>5.7245404000006772E-2</v>
+        <v>5.7269174000005307E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6736248173891966</v>
+        <v>1.674329646221473</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>41.587046096000002</v>
+        <v>41.587089433000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17056339199999826</v>
+        <v>0.17069545500000061</v>
       </c>
       <c r="D35" s="5">
-        <v>5.0553856718524859</v>
+        <v>5.0594001689518109</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>41.758950847999998</v>
+        <v>41.758845006999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.17190475199999611</v>
+        <v>0.17175557399999519</v>
       </c>
       <c r="D36" s="5">
-        <v>5.0746765295551777</v>
+        <v>5.0701668392639565</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>41.831647394000001</v>
+        <v>41.831877374000001</v>
       </c>
       <c r="C37" s="5">
-        <v>7.2696546000003082E-2</v>
+        <v>7.3032367000003262E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>2.1091521648435529</v>
+        <v>2.1189947074668369</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>41.910837897999997</v>
+        <v>41.910817045999998</v>
       </c>
       <c r="C38" s="5">
-        <v>7.9190503999996054E-2</v>
+        <v>7.8939671999997074E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2954942312272575</v>
+        <v>2.2881350280550716</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>42.585333419999998</v>
+        <v>42.585346412</v>
       </c>
       <c r="C39" s="5">
-        <v>0.67449552200000085</v>
+        <v>0.67452936600000157</v>
       </c>
       <c r="D39" s="5">
-        <v>21.116831406882653</v>
+        <v>21.117997933338152</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>42.111904418999998</v>
+        <v>42.111989825000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.47342900099999952</v>
+        <v>-0.47335658699999783</v>
       </c>
       <c r="D40" s="5">
-        <v>-12.554400395878185</v>
+        <v>-12.552592363469216</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>42.315296912999997</v>
+        <v>42.315544228</v>
       </c>
       <c r="C41" s="5">
-        <v>0.20339249399999915</v>
+        <v>0.20355440299999827</v>
       </c>
       <c r="D41" s="5">
-        <v>5.9522363152265001</v>
+        <v>5.957088813006628</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4295794115878815</v>
+        <v>5.4297048155939276</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>42.817128513999997</v>
+        <v>42.816990795000002</v>
       </c>
       <c r="C42" s="5">
-        <v>0.50183160099999924</v>
+        <v>0.50144656700000212</v>
       </c>
       <c r="D42" s="5">
-        <v>15.197154276511693</v>
+        <v>15.1846293249152</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>42.896061144999997</v>
+        <v>42.895967863000003</v>
       </c>
       <c r="C43" s="5">
-        <v>7.8932631000000697E-2</v>
+        <v>7.8977068000000372E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2347471361962468</v>
+        <v>2.2360252960555105</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>43.058753850999999</v>
+        <v>43.058682560000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.16269270600000141</v>
+        <v>0.16271469699999841</v>
       </c>
       <c r="D44" s="5">
-        <v>4.6474124943188144</v>
+        <v>4.6480641629135677</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>44.194451823000001</v>
+        <v>44.194328685999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.1356979720000027</v>
+        <v>1.1356461259999975</v>
       </c>
       <c r="D45" s="5">
-        <v>36.670736215836207</v>
+        <v>36.668882006829847</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>44.485350459000003</v>
+        <v>44.485271783999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.29089863600000143</v>
+        <v>0.29094309799999962</v>
       </c>
       <c r="D46" s="5">
-        <v>8.191011027490557</v>
+        <v>8.192332303948934</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>44.396339902999998</v>
+        <v>44.396343434000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-8.9010556000005181E-2</v>
+        <v>-8.8928349999996215E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3748268860042776</v>
+        <v>-2.3726618149965684</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>44.691794522000002</v>
+        <v>44.691737625000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.29545461900000447</v>
+        <v>0.29539419099999975</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2848021626286794</v>
+        <v>8.2830445435184696</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>44.853870825000001</v>
+        <v>44.854000976000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.1620763029999992</v>
+        <v>0.162263351</v>
       </c>
       <c r="D49" s="5">
-        <v>4.4396999886865407</v>
+        <v>4.4449322490650367</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>44.798051860999998</v>
+        <v>44.798078639000003</v>
       </c>
       <c r="C50" s="5">
-        <v>-5.5818964000003746E-2</v>
+        <v>-5.5922336999998379E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.483176047814927</v>
+        <v>-1.4858997014457032</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>44.892234686000002</v>
+        <v>44.892287897999999</v>
       </c>
       <c r="C51" s="5">
-        <v>9.41828250000043E-2</v>
+        <v>9.4209258999995882E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>2.5522415509982022</v>
+        <v>2.5529646425458186</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>44.925941981999998</v>
+        <v>44.926083335999998</v>
       </c>
       <c r="C52" s="5">
-        <v>3.3707295999995779E-2</v>
+        <v>3.3795437999998512E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.90474921301781919</v>
+        <v>0.90712378765152035</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>45.073079847000002</v>
+        <v>45.073386630000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.14713786500000481</v>
+        <v>0.14730329400000386</v>
       </c>
       <c r="D53" s="5">
-        <v>4.0017172889132091</v>
+        <v>4.0062850824951868</v>
       </c>
       <c r="E53" s="5">
-        <v>6.5172245858749145</v>
+        <v>6.5173270303236386</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>45.550614689</v>
+        <v>45.550419949000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.47753484199999718</v>
+        <v>0.47703331900000023</v>
       </c>
       <c r="D54" s="5">
-        <v>13.481244642689759</v>
+        <v>13.466155032662108</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>45.697473842999997</v>
+        <v>45.697338651000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.14685915399999772</v>
+        <v>0.14691870200000068</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9382525929909651</v>
+        <v>3.9398950414995193</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>45.869610534000003</v>
+        <v>45.869517209999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17213669100000573</v>
+        <v>0.17217855899999535</v>
       </c>
       <c r="D56" s="5">
-        <v>4.6150861333967175</v>
+        <v>4.6162459432309344</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>46.150262230999999</v>
+        <v>46.150136924000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.28065169699999615</v>
+        <v>0.28061971400000374</v>
       </c>
       <c r="D57" s="5">
-        <v>7.5943447021482591</v>
+        <v>7.5934658994800452</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>46.278969425</v>
+        <v>46.278907464</v>
       </c>
       <c r="C58" s="5">
-        <v>0.12870719400000041</v>
+        <v>0.12877053999999788</v>
       </c>
       <c r="D58" s="5">
-        <v>3.398460675835735</v>
+        <v>3.4001684271214971</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>46.720799423999999</v>
+        <v>46.720765280000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.44182999899999942</v>
+        <v>0.4418578160000024</v>
       </c>
       <c r="D59" s="5">
-        <v>12.077654203583666</v>
+        <v>12.078471992241969</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>46.414168398000001</v>
+        <v>46.414164391</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.30663102599999803</v>
+        <v>-0.30660088900000204</v>
       </c>
       <c r="D60" s="5">
-        <v>-7.5975044576975908</v>
+        <v>-7.5967898381184673</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>46.54722924</v>
+        <v>46.547268398</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13306084199999901</v>
+        <v>0.13310400700000002</v>
       </c>
       <c r="D61" s="5">
-        <v>3.4949428623839873</v>
+        <v>3.4960948719910068</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.673289789999998</v>
+        <v>46.673359009000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.12606054999999827</v>
+        <v>0.12609061100000218</v>
       </c>
       <c r="D62" s="5">
-        <v>3.2987220383542404</v>
+        <v>3.2995176068284504</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.803872157000001</v>
+        <v>46.803962044000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.13058236700000236</v>
+        <v>0.13060303500000003</v>
       </c>
       <c r="D63" s="5">
-        <v>3.4095032468329567</v>
+        <v>3.4100460847945158</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.932517701000002</v>
+        <v>46.932689654999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.12864554400000117</v>
+        <v>0.12872761099999508</v>
       </c>
       <c r="D64" s="5">
-        <v>3.3486524880149915</v>
+        <v>3.3508145825362545</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>47.328742169999998</v>
+        <v>47.329040607000003</v>
       </c>
       <c r="C65" s="5">
-        <v>0.3962244689999963</v>
+        <v>0.39635095200000592</v>
       </c>
       <c r="D65" s="5">
-        <v>10.61482075618574</v>
+        <v>10.618327411152428</v>
       </c>
       <c r="E65" s="5">
-        <v>5.0044557209243612</v>
+        <v>5.0044031426266899</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.480736188000002</v>
+        <v>46.480533884000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.84800598199999655</v>
+        <v>-0.84850672299999985</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.503606118940652</v>
+        <v>-19.513900661224824</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.696213593000003</v>
+        <v>46.696068842000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.21547740500000145</v>
+        <v>0.21553495799999922</v>
       </c>
       <c r="D67" s="5">
-        <v>5.7070675971589546</v>
+        <v>5.7086564966159825</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.743863654000002</v>
+        <v>46.743756976999997</v>
       </c>
       <c r="C68" s="5">
-        <v>4.76500609999988E-2</v>
+        <v>4.7688134999994247E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>1.2314078003429874</v>
+        <v>1.2324011114762667</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>47.246522878</v>
+        <v>47.246410355000002</v>
       </c>
       <c r="C69" s="5">
-        <v>0.50265922399999852</v>
+        <v>0.50265337800000509</v>
       </c>
       <c r="D69" s="5">
-        <v>13.695413529160195</v>
+        <v>13.695277839497288</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>47.708172830999999</v>
+        <v>47.708116793999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.46164995299999845</v>
+        <v>0.46170643899999675</v>
       </c>
       <c r="D70" s="5">
-        <v>12.3764174780991</v>
+        <v>12.378045201078569</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>47.638596944</v>
+        <v>47.638554353000004</v>
       </c>
       <c r="C71" s="5">
-        <v>-6.957588699999917E-2</v>
+        <v>-6.956244099999509E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.7360678946694241</v>
+        <v>-1.7357370965035757</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>47.337428936000002</v>
+        <v>47.337432071999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.30116800799999766</v>
+        <v>-0.30112228100000493</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.3280186534350982</v>
+        <v>-7.3269507411683694</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>48.138411787999999</v>
+        <v>48.138453136999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.80098285199999708</v>
+        <v>0.80102106500000048</v>
       </c>
       <c r="D73" s="5">
-        <v>22.305249552117125</v>
+        <v>22.306412992398993</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>48.649562502000002</v>
+        <v>48.649632128</v>
       </c>
       <c r="C74" s="5">
-        <v>0.51115071400000289</v>
+        <v>0.5111789910000013</v>
       </c>
       <c r="D74" s="5">
-        <v>13.513150367606697</v>
+        <v>13.513929814621628</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>48.889853336000002</v>
+        <v>48.889948130999997</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24029083399999962</v>
+        <v>0.24031600299999667</v>
       </c>
       <c r="D75" s="5">
-        <v>6.0907560105425862</v>
+        <v>6.0914024557023438</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.306539960999999</v>
+        <v>49.306723478999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.41668662499999698</v>
+        <v>0.4167753480000016</v>
       </c>
       <c r="D76" s="5">
-        <v>10.720876633161481</v>
+        <v>10.723245676219983</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.573756039999999</v>
+        <v>49.574019859000003</v>
       </c>
       <c r="C77" s="5">
-        <v>0.26721607900000066</v>
+        <v>0.26729638000000477</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7007749665879857</v>
+        <v>6.7028233327015796</v>
       </c>
       <c r="E77" s="5">
-        <v>4.7434471466326844</v>
+        <v>4.743344093199231</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>49.561718993</v>
+        <v>49.561491969999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.2037046999999745E-2</v>
+        <v>-1.2527889000004677E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.29098424581062154</v>
+        <v>-0.30283179131620486</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.570488834999999</v>
+        <v>49.570350560999998</v>
       </c>
       <c r="C79" s="5">
-        <v>8.7698419999995281E-3</v>
+        <v>8.8585909999991941E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>0.21254424929357807</v>
+        <v>0.21469825278470633</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.000426767</v>
+        <v>50.000327237999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42993793200000141</v>
+        <v>0.42997667699999909</v>
       </c>
       <c r="D80" s="5">
-        <v>10.919042998251594</v>
+        <v>10.920106336512125</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>50.174159379999999</v>
+        <v>50.174073642000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17373261299999854</v>
+        <v>0.17374640400000629</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2501590742797024</v>
+        <v>4.2505115517060377</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.366258688000002</v>
+        <v>50.366218680999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.19209930800000308</v>
+        <v>0.19214503899999613</v>
       </c>
       <c r="D82" s="5">
-        <v>4.6923722146121394</v>
+        <v>4.6935210994161203</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>50.684032256000002</v>
+        <v>50.683974943999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.31777356799999978</v>
+        <v>0.31775626299999971</v>
       </c>
       <c r="D83" s="5">
-        <v>7.8394347213949889</v>
+        <v>7.8389993323766616</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.761246053999997</v>
+        <v>49.761265428000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.92278620200000461</v>
+        <v>-0.92270951599999762</v>
       </c>
       <c r="D84" s="5">
-        <v>-19.787683569784274</v>
+        <v>-19.786220377886799</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.738913947999997</v>
+        <v>50.738958541999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.97766789399999965</v>
+        <v>0.97769311399999737</v>
       </c>
       <c r="D85" s="5">
-        <v>26.298747123607914</v>
+        <v>26.299489083530435</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.991536979000003</v>
+        <v>50.991602458000003</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25262303100000594</v>
+        <v>0.2526439160000038</v>
       </c>
       <c r="D86" s="5">
-        <v>6.1410126613842264</v>
+        <v>6.1415287921396722</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>51.363315581999998</v>
+        <v>51.363403626</v>
       </c>
       <c r="C87" s="5">
-        <v>0.37177860299999566</v>
+        <v>0.37180116799999752</v>
       </c>
       <c r="D87" s="5">
-        <v>9.1086979102432473</v>
+        <v>9.1092609465999175</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>51.846922206000002</v>
+        <v>51.847075019999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.48360662400000365</v>
+        <v>0.48367139399999814</v>
       </c>
       <c r="D88" s="5">
-        <v>11.902338114230382</v>
+        <v>11.903994186380773</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>51.725559316000002</v>
+        <v>51.725725232999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.12136289000000033</v>
+        <v>-0.12134978699999976</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.7730683225319908</v>
+        <v>-2.7727647029294866</v>
       </c>
       <c r="E89" s="5">
-        <v>4.3406097255647813</v>
+        <v>4.3403891395532357</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>51.855087046000001</v>
+        <v>51.854895888999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.12952772999999951</v>
+        <v>0.12917065599999944</v>
       </c>
       <c r="D90" s="5">
-        <v>3.0466947053426008</v>
+        <v>3.0381701968342556</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>52.156523401999998</v>
+        <v>52.156426572000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.30143635599999641</v>
+        <v>0.30153068300000285</v>
       </c>
       <c r="D91" s="5">
-        <v>7.2030662956882763</v>
+        <v>7.2054203043487197</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>52.255489388999997</v>
+        <v>52.255414369</v>
       </c>
       <c r="C92" s="5">
-        <v>9.89659869999997E-2</v>
+        <v>9.8987796999999489E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.3008904160327415</v>
+        <v>2.3014071053724772</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>52.443215742</v>
+        <v>52.443164938999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18772635300000218</v>
+        <v>0.18775056999999862</v>
       </c>
       <c r="D93" s="5">
-        <v>4.3971726380058751</v>
+        <v>4.3977575752150333</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>52.595482320999999</v>
+        <v>52.595470013000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.15226657899999907</v>
+        <v>0.15230507400000448</v>
       </c>
       <c r="D94" s="5">
-        <v>3.5403278138983474</v>
+        <v>3.5412406856729417</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>52.913099013</v>
+        <v>52.913018454000003</v>
       </c>
       <c r="C95" s="5">
-        <v>0.31761669200000142</v>
+        <v>0.31754844099999957</v>
       </c>
       <c r="D95" s="5">
-        <v>7.4922295596343558</v>
+        <v>7.4905675713749398</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>53.605255577000001</v>
+        <v>53.605286503999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.69215656400000114</v>
+        <v>0.69226804999999558</v>
       </c>
       <c r="D96" s="5">
-        <v>16.877274418357469</v>
+        <v>16.880218946688895</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>53.855062294</v>
+        <v>53.85510498</v>
       </c>
       <c r="C97" s="5">
-        <v>0.24980671699999846</v>
+        <v>0.24981847600000151</v>
       </c>
       <c r="D97" s="5">
-        <v>5.7377194487784999</v>
+        <v>5.7379931013396002</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>53.722082884999999</v>
+        <v>53.722134859999997</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.13297940900000071</v>
+        <v>-0.13297012000000308</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.9231401146290636</v>
+        <v>-2.9229364041945871</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>53.601534258999997</v>
+        <v>53.601595981999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.12054862600000149</v>
+        <v>-0.12053887799999785</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.659731565768586</v>
+        <v>-2.6595165960392353</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>53.798431469000001</v>
+        <v>53.798543954000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.19689721000000304</v>
+        <v>0.1969479720000038</v>
       </c>
       <c r="D100" s="5">
-        <v>4.4981769563829488</v>
+        <v>4.499354878777595</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>54.092886901</v>
+        <v>54.092973524000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.29445543199999946</v>
+        <v>0.29442956999999836</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7693395998990713</v>
+        <v>6.7687124588173608</v>
       </c>
       <c r="E101" s="5">
-        <v>4.5767075625757991</v>
+        <v>4.5765395851612878</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>55.063915498999997</v>
+        <v>55.063761778</v>
       </c>
       <c r="C102" s="5">
-        <v>0.97102859799999663</v>
+        <v>0.97078825399999857</v>
       </c>
       <c r="D102" s="5">
-        <v>23.800717064280864</v>
+        <v>23.794190867477049</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>55.053127259</v>
+        <v>55.053077535</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.0788239999996563E-2</v>
+        <v>-1.0684243000000038E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.23485338567034164</v>
+        <v>-0.23259249874217902</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>55.527301694999998</v>
+        <v>55.527263957000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.47417443599999842</v>
+        <v>0.47418642200000249</v>
       </c>
       <c r="D104" s="5">
-        <v>10.839590199069459</v>
+        <v>10.839887565443673</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>55.706195545999996</v>
+        <v>55.706175917000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.17889385099999799</v>
+        <v>0.17891196000000065</v>
       </c>
       <c r="D105" s="5">
-        <v>3.9353192871601328</v>
+        <v>3.9357274584944646</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>55.993047836000002</v>
+        <v>55.993066511000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28685229000000589</v>
+        <v>0.28689059399999906</v>
       </c>
       <c r="D106" s="5">
-        <v>6.3572995554285416</v>
+        <v>6.358174952064588</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>56.145416605999998</v>
+        <v>56.145299129000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.15236876999999538</v>
+        <v>0.15223261799999932</v>
       </c>
       <c r="D107" s="5">
-        <v>3.314769347699742</v>
+        <v>3.3117618209181465</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>56.856177297000002</v>
+        <v>56.856216068000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.71076069100000439</v>
+        <v>0.71091693900000053</v>
       </c>
       <c r="D108" s="5">
-        <v>16.294767873432182</v>
+        <v>16.29863955696722</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>57.161743143000002</v>
+        <v>57.161779476</v>
       </c>
       <c r="C109" s="5">
-        <v>0.30556584600000036</v>
+        <v>0.30556340799999759</v>
       </c>
       <c r="D109" s="5">
-        <v>6.6433277602032881</v>
+        <v>6.6432685141331271</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>57.429940555000002</v>
+        <v>57.429979093</v>
       </c>
       <c r="C110" s="5">
-        <v>0.26819741199999925</v>
+        <v>0.2681996170000005</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7778734645699714</v>
+        <v>5.7779184323466515</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>58.126564455999997</v>
+        <v>58.126604856</v>
       </c>
       <c r="C111" s="5">
-        <v>0.69662390099999527</v>
+        <v>0.69662576300000012</v>
       </c>
       <c r="D111" s="5">
-        <v>15.567430738175414</v>
+        <v>15.567464009585418</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>58.348329673000002</v>
+        <v>58.348394775999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22176521700000507</v>
+        <v>0.22178991999999909</v>
       </c>
       <c r="D112" s="5">
-        <v>4.6755563458832583</v>
+        <v>4.676084827911775</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>58.57670839</v>
+        <v>58.576733357999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.22837871699999823</v>
+        <v>0.22833858199999923</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7993108477360824</v>
+        <v>4.7984437172367667</v>
       </c>
       <c r="E113" s="5">
-        <v>8.2891147910190597</v>
+        <v>8.2889875373751476</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>58.455641825000001</v>
+        <v>58.455545082</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.12106656499999957</v>
+        <v>-0.12118827599999804</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.4521648473304625</v>
+        <v>-2.4546010473829205</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>59.265866062000001</v>
+        <v>59.265859411000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.8102242369999999</v>
+        <v>0.81031432900000055</v>
       </c>
       <c r="D115" s="5">
-        <v>17.960993836036398</v>
+        <v>17.963177681791098</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>59.430895075999999</v>
+        <v>59.430888049000004</v>
       </c>
       <c r="C116" s="5">
-        <v>0.16502901399999814</v>
+        <v>0.16502863800000256</v>
       </c>
       <c r="D116" s="5">
-        <v>3.3931176756395676</v>
+        <v>3.3931102126592005</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>59.334543463999999</v>
+        <v>59.334546826</v>
       </c>
       <c r="C117" s="5">
-        <v>-9.635161199999942E-2</v>
+        <v>-9.634122300000314E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.9282312164261239</v>
+        <v>-1.9280253832567151</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>59.325069575000001</v>
+        <v>59.325108223000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-9.4738889999987919E-3</v>
+        <v>-9.4386029999995458E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.1914346637995723</v>
+        <v>-0.1907222681876819</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>60.381809421</v>
+        <v>60.381659683000002</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0567398459999993</v>
+        <v>1.0565514600000014</v>
       </c>
       <c r="D119" s="5">
-        <v>23.598842174153202</v>
+        <v>23.594197935249596</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>59.840964157999998</v>
+        <v>59.840999177</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.54084526300000135</v>
+        <v>-0.54066050600000182</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.234488459432644</v>
+        <v>-10.231186761961087</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>59.971921336000001</v>
+        <v>59.971948515000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.13095717800000273</v>
+        <v>0.13094933800000064</v>
       </c>
       <c r="D121" s="5">
-        <v>2.6579446300710297</v>
+        <v>2.6577820130610386</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>60.453519006000001</v>
+        <v>60.453543807999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.48159766999999931</v>
+        <v>0.48159529299999804</v>
       </c>
       <c r="D122" s="5">
-        <v>10.073679250225265</v>
+        <v>10.073622544963712</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>60.454968700000002</v>
+        <v>60.454992142000002</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4496940000015002E-3</v>
+        <v>1.4483340000026601E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8780165159303372E-2</v>
+        <v>2.8753150295690588E-2</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>61.027048120000003</v>
+        <v>61.027086662000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.57207942000000145</v>
+        <v>0.57209452000000027</v>
       </c>
       <c r="D124" s="5">
-        <v>11.965533994551159</v>
+        <v>11.965861556305256</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>61.282788947999997</v>
+        <v>61.282810157</v>
       </c>
       <c r="C125" s="5">
-        <v>0.25574082799999331</v>
+        <v>0.25572349499999802</v>
       </c>
       <c r="D125" s="5">
-        <v>5.1462759535459979</v>
+        <v>5.1459157586432491</v>
       </c>
       <c r="E125" s="5">
-        <v>4.6197211014027628</v>
+        <v>4.6197127150492179</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>61.32644526</v>
+        <v>61.326362922999998</v>
       </c>
       <c r="C126" s="5">
-        <v>4.3656312000003084E-2</v>
+        <v>4.3552765999997689E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.85820703018899547</v>
+        <v>0.85616323578774356</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>61.375407404999997</v>
+        <v>61.375417128000002</v>
       </c>
       <c r="C127" s="5">
-        <v>4.8962144999997292E-2</v>
+        <v>4.9054205000004458E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.96228079083195972</v>
+        <v>0.96409936556669518</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>61.477545366000001</v>
+        <v>61.477560390000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10213796100000394</v>
+        <v>0.10214326199999846</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0153613089214817</v>
+        <v>2.0154665440150099</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>61.712720820000001</v>
+        <v>61.712736165999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.23517545400000017</v>
+        <v>0.23517577599999839</v>
       </c>
       <c r="D129" s="5">
-        <v>4.6882893131791059</v>
+        <v>4.6882946980485674</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>62.633089349000002</v>
+        <v>62.633133037999997</v>
       </c>
       <c r="C130" s="5">
-        <v>0.92036852900000099</v>
+        <v>0.92039687199999776</v>
       </c>
       <c r="D130" s="5">
-        <v>19.439966438016754</v>
+        <v>19.440609796085173</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>63.101125953999997</v>
+        <v>63.100970320999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.46803660499999467</v>
+        <v>0.46783728300000149</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3450937295968863</v>
+        <v>9.3409422627664505</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>62.055589881000003</v>
+        <v>62.055619323000002</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0455360729999938</v>
+        <v>-1.0453509979999964</v>
       </c>
       <c r="D132" s="5">
-        <v>-18.167542361814128</v>
+        <v>-18.164654422569804</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>62.787534567999998</v>
+        <v>62.787554727</v>
       </c>
       <c r="C133" s="5">
-        <v>0.73194468699999504</v>
+        <v>0.7319354039999979</v>
       </c>
       <c r="D133" s="5">
-        <v>15.10926063672513</v>
+        <v>15.109048773354639</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>63.085104221999998</v>
+        <v>63.085122202000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.29756965400000013</v>
+        <v>0.29756747500000102</v>
       </c>
       <c r="D134" s="5">
-        <v>5.8377833319940953</v>
+        <v>5.8377375401150067</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>63.199292356999997</v>
+        <v>63.199309862</v>
       </c>
       <c r="C135" s="5">
-        <v>0.11418813499999914</v>
+        <v>0.11418765999999891</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1938327332734042</v>
+        <v>2.1938228848185304</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>63.013398477000003</v>
+        <v>63.013416947000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.18589387999999474</v>
+        <v>-0.18589291499999661</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.4731245431894431</v>
+        <v>-3.4731058579262175</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>63.197538070999997</v>
+        <v>63.197554510000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.18413959399999413</v>
+        <v>0.18413756300000017</v>
       </c>
       <c r="D137" s="5">
-        <v>3.5635878722602765</v>
+        <v>3.5635468718200114</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1244484069168577</v>
+        <v>3.1244395420096271</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>62.538728794000001</v>
+        <v>62.538676789999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.65880927699999603</v>
+        <v>-0.65887772000000666</v>
       </c>
       <c r="D138" s="5">
-        <v>-11.816634754702127</v>
+        <v>-11.817789952669722</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>62.889222367999999</v>
+        <v>62.889232405000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35049357399999792</v>
+        <v>0.35055561500000465</v>
       </c>
       <c r="D139" s="5">
-        <v>6.9365343796754741</v>
+        <v>6.9378062653327133</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>63.350002711999998</v>
+        <v>63.350023051000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.46078034399999979</v>
+        <v>0.46079064599999953</v>
       </c>
       <c r="D140" s="5">
-        <v>9.1553327216203897</v>
+        <v>9.1555442117717369</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>63.351130171999998</v>
+        <v>63.351143245000003</v>
       </c>
       <c r="C141" s="5">
-        <v>1.1274599999993029E-3</v>
+        <v>1.1201940000020727E-3</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1358869517951184E-2</v>
+        <v>2.1221200490195713E-2</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>63.224692931</v>
+        <v>63.224729953999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.12643724099999787</v>
+        <v>-0.12641329100000576</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3688644311859131</v>
+        <v>-2.3684201457694121</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>65.017955086000001</v>
+        <v>65.017822928000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.7932621550000007</v>
+        <v>1.7930929740000039</v>
       </c>
       <c r="D143" s="5">
-        <v>39.881064569597498</v>
+        <v>39.876669768202568</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>63.272621639</v>
+        <v>63.272641235999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.7453334470000001</v>
+        <v>-1.7451816920000027</v>
       </c>
       <c r="D144" s="5">
-        <v>-27.857651023395981</v>
+        <v>-27.855623191414423</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>63.308257353000002</v>
+        <v>63.308271347000002</v>
       </c>
       <c r="C145" s="5">
-        <v>3.5635714000001428E-2</v>
+        <v>3.5630111000003239E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.67794836131354064</v>
+        <v>0.67784122660723423</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>63.27674871</v>
+        <v>63.276761874000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.1508643000002223E-2</v>
+        <v>-3.1509472999999844E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.59561017893859924</v>
+        <v>-0.59562569426485634</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>63.359697345000001</v>
+        <v>63.359710084</v>
       </c>
       <c r="C147" s="5">
-        <v>8.2948635000001048E-2</v>
+        <v>8.2948209999997857E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.5844550870376395</v>
+        <v>1.584446578213794</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>63.308564767999997</v>
+        <v>63.308577221</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.1132577000004176E-2</v>
+        <v>-5.1132862999999418E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.96413772487677907</v>
+        <v>-0.96414290068805863</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>63.422322540000003</v>
+        <v>63.422331747000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.1137577720000067</v>
+        <v>0.11375452600000102</v>
       </c>
       <c r="D149" s="5">
-        <v>2.1776917326430167</v>
+        <v>2.1776285457405065</v>
       </c>
       <c r="E149" s="5">
-        <v>0.35568548374063091</v>
+        <v>0.35567394773863281</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>63.726450538000002</v>
+        <v>63.726425695000003</v>
       </c>
       <c r="C150" s="5">
-        <v>0.30412799799999846</v>
+        <v>0.304093948000002</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9085573687177595</v>
+        <v>5.9078774279248236</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>64.099916852999996</v>
+        <v>64.099919861000004</v>
       </c>
       <c r="C151" s="5">
-        <v>0.37346631499999461</v>
+        <v>0.3734941660000004</v>
       </c>
       <c r="D151" s="5">
-        <v>7.2637160012311908</v>
+        <v>7.2642781910675636</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>64.098096804999997</v>
+        <v>64.098115398000004</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.8200479999990193E-3</v>
+        <v>-1.8044629999991457E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.4067385149805229E-2</v>
+        <v>-3.3775711040340273E-2</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>64.474536365999995</v>
+        <v>64.474543728</v>
       </c>
       <c r="C153" s="5">
-        <v>0.37643956099999798</v>
+        <v>0.37642832999999598</v>
       </c>
       <c r="D153" s="5">
-        <v>7.2795931418535575</v>
+        <v>7.279366713878721</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>64.753439933999999</v>
+        <v>64.753465407999997</v>
       </c>
       <c r="C154" s="5">
-        <v>0.27890356800000404</v>
+        <v>0.27892167999999629</v>
       </c>
       <c r="D154" s="5">
-        <v>5.3162536387126647</v>
+        <v>5.316606510172317</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>64.626127045999993</v>
+        <v>64.626030852</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.12731288800000584</v>
+        <v>-0.1274345559999972</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.3339946897143582</v>
+        <v>-2.3362002017338401</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>64.876547099000007</v>
+        <v>64.876560144999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.25042005300001335</v>
+        <v>0.2505292929999996</v>
       </c>
       <c r="D156" s="5">
-        <v>4.7502745175169725</v>
+        <v>4.7523983214195376</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>65.238630676</v>
+        <v>65.238641513000005</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36208357699999283</v>
+        <v>0.36208136800000545</v>
       </c>
       <c r="D157" s="5">
-        <v>6.9067955308774742</v>
+        <v>6.9067506603405215</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>65.281903291999996</v>
+        <v>65.281913149999994</v>
       </c>
       <c r="C158" s="5">
-        <v>4.3272615999995878E-2</v>
+        <v>4.3271636999989482E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>0.79886710356233959</v>
+        <v>0.79884883081862146</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>65.218827149000006</v>
+        <v>65.218835901000006</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.3076142999989315E-2</v>
+        <v>-6.3077248999988456E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.1533123892053299</v>
+        <v>-1.1533323312205024</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>65.597808440999998</v>
+        <v>65.597816296000005</v>
       </c>
       <c r="C160" s="5">
-        <v>0.37898129199999175</v>
+        <v>0.37898039499999925</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2003366808501612</v>
+        <v>7.2003180929272048</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>65.533950282000006</v>
+        <v>65.533954132999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.3858158999991588E-2</v>
+        <v>-6.3862163000010241E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.1619417537902521</v>
+        <v>-1.162014081178786</v>
       </c>
       <c r="E161" s="5">
-        <v>3.3294708510055226</v>
+        <v>3.3294619226923672</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>65.594113867999994</v>
+        <v>65.594107313999999</v>
       </c>
       <c r="C162" s="5">
-        <v>6.016358599998739E-2</v>
+        <v>6.0153181000003997E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.1072422859565556</v>
+        <v>1.1070497606334495</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>65.586468127000003</v>
+        <v>65.586467088000006</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.6457409999903803E-3</v>
+        <v>-7.6402259999923672E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.13978402993816141</v>
+        <v>-0.13968327992758267</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>65.223090751000001</v>
+        <v>65.223105105000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.36337737600000253</v>
+        <v>-0.36336198300000433</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4496177420931167</v>
+        <v>-6.4493529001082965</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>65.611479232999997</v>
+        <v>65.611480639999996</v>
       </c>
       <c r="C165" s="5">
-        <v>0.38838848199999632</v>
+        <v>0.38837553499999444</v>
       </c>
       <c r="D165" s="5">
-        <v>7.384463029805044</v>
+        <v>7.3842070715213648</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>65.711547435</v>
+        <v>65.711559391999998</v>
       </c>
       <c r="C166" s="5">
-        <v>0.10006820200000277</v>
+        <v>0.10007875200000171</v>
       </c>
       <c r="D166" s="5">
-        <v>1.8456263524686101</v>
+        <v>1.8458225287161678</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>65.763197129999995</v>
+        <v>65.763140469000007</v>
       </c>
       <c r="C167" s="5">
-        <v>5.1649694999994722E-2</v>
+        <v>5.158107700000869E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.94729586825514911</v>
+        <v>0.94603174919332123</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>65.951994171999999</v>
+        <v>65.951999207</v>
       </c>
       <c r="C168" s="5">
-        <v>0.18879704200000447</v>
+        <v>0.18885873799999331</v>
       </c>
       <c r="D168" s="5">
-        <v>3.4999541179654647</v>
+        <v>3.5011190393976266</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>66.366528384000006</v>
+        <v>66.366535991999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.41453421200000662</v>
+        <v>0.41453678499999569</v>
       </c>
       <c r="D169" s="5">
-        <v>7.8087533733612657</v>
+        <v>7.8088029128164704</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>66.522478347000003</v>
+        <v>66.522484996000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.15594996299999764</v>
+        <v>0.15594900400000711</v>
       </c>
       <c r="D170" s="5">
-        <v>2.8565244044900018</v>
+        <v>2.8565062792116125</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>66.771760681999993</v>
+        <v>66.771766012000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.24928233499998953</v>
+        <v>0.24928101599999763</v>
       </c>
       <c r="D171" s="5">
-        <v>4.5906562164058862</v>
+        <v>4.5906309552421032</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>66.783584958000006</v>
+        <v>66.783590008999994</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1824276000012901E-2</v>
+        <v>1.1823996999993369E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.21270906992667538</v>
+        <v>0.21270402905944064</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>66.931900213000006</v>
+        <v>66.931902887999996</v>
       </c>
       <c r="C173" s="5">
-        <v>0.14831525499999998</v>
+        <v>0.14831287900000234</v>
       </c>
       <c r="D173" s="5">
-        <v>2.6977948464131929</v>
+        <v>2.6977508921434135</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1331690291588767</v>
+        <v>2.1331671093169247</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>67.163455814000002</v>
+        <v>67.163452049</v>
       </c>
       <c r="C174" s="5">
-        <v>0.23155560099999661</v>
+        <v>0.23154916100000378</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2313951209135947</v>
+        <v>4.2312750173148617</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>67.466791014999998</v>
+        <v>67.466789825999996</v>
       </c>
       <c r="C175" s="5">
-        <v>0.30333520099999589</v>
+        <v>0.30333777699999587</v>
       </c>
       <c r="D175" s="5">
-        <v>5.5563190553090003</v>
+        <v>5.5563677384684373</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>67.615293946999998</v>
+        <v>67.615306571000005</v>
       </c>
       <c r="C176" s="5">
-        <v>0.14850293199999953</v>
+        <v>0.14851674500000911</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6735641295753121</v>
+        <v>2.6738158774014531</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>68.184824343000003</v>
+        <v>68.184822334000003</v>
       </c>
       <c r="C177" s="5">
-        <v>0.56953039600000466</v>
+        <v>0.56951576299999829</v>
       </c>
       <c r="D177" s="5">
-        <v>10.589381033233991</v>
+        <v>10.589094163858736</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>68.203650785999997</v>
+        <v>68.203651222000005</v>
       </c>
       <c r="C178" s="5">
-        <v>1.8826442999994697E-2</v>
+        <v>1.8828888000001598E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.33183441043327377</v>
+        <v>0.33187758120938327</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>68.496736756000004</v>
+        <v>68.496711774999994</v>
       </c>
       <c r="C179" s="5">
-        <v>0.29308597000000702</v>
+        <v>0.29306055299998945</v>
       </c>
       <c r="D179" s="5">
-        <v>5.2803007633984933</v>
+        <v>5.2798319350183975</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>68.715141974999995</v>
+        <v>68.715142017000005</v>
       </c>
       <c r="C180" s="5">
-        <v>0.21840521899999032</v>
+        <v>0.21843024200001082</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8940786203120581</v>
+        <v>3.8945340698340436</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>68.606852927000006</v>
+        <v>68.606857701999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.10828904799998895</v>
+        <v>-0.1082843150000059</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.8747896426927757</v>
+        <v>-1.8747084088328925</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>68.449769360999994</v>
+        <v>68.449773863999994</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.15708356600001139</v>
+        <v>-0.15708383800000547</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.7132061712230704</v>
+        <v>-2.7132106238386466</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>69.423516538000001</v>
+        <v>69.423519667999997</v>
       </c>
       <c r="C183" s="5">
-        <v>0.97374717700000701</v>
+        <v>0.97374580400000355</v>
       </c>
       <c r="D183" s="5">
-        <v>18.47192115438181</v>
+        <v>18.471891726133617</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>69.861542717999995</v>
+        <v>69.861545167000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43802617999999427</v>
+        <v>0.43802549900000542</v>
       </c>
       <c r="D184" s="5">
-        <v>7.839722078545619</v>
+        <v>7.8397090982653461</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>70.004342596000001</v>
+        <v>70.004343191000004</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14279987800000526</v>
+        <v>0.14279802400000108</v>
       </c>
       <c r="D185" s="5">
-        <v>2.4806137931724592</v>
+        <v>2.4805811359936758</v>
       </c>
       <c r="E185" s="5">
-        <v>4.5904006508442841</v>
+        <v>4.5903973597482439</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>70.360579627000007</v>
+        <v>70.360578277000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.35623703100000625</v>
+        <v>0.35623508599999809</v>
       </c>
       <c r="D186" s="5">
-        <v>6.2803860964363301</v>
+        <v>6.2803507862467578</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>70.437684376999997</v>
+        <v>70.437683390000004</v>
       </c>
       <c r="C187" s="5">
-        <v>7.7104749999989508E-2</v>
+        <v>7.7105113000001779E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.3229767573562201</v>
+        <v>1.3229830488986183</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>70.919682421000005</v>
+        <v>70.919690250000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.48199804400000801</v>
+        <v>0.48200685999999848</v>
       </c>
       <c r="D188" s="5">
-        <v>8.5276860875528335</v>
+        <v>8.5278481041392915</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>70.896293673000002</v>
+        <v>70.896289406999998</v>
       </c>
       <c r="C189" s="5">
-        <v>-2.3388748000002124E-2</v>
+        <v>-2.3400843000004556E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.39503342333619962</v>
+        <v>-0.39523729243647887</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>71.091164241000001</v>
+        <v>71.091161447999994</v>
       </c>
       <c r="C190" s="5">
-        <v>0.19487056799999891</v>
+        <v>0.19487204099999644</v>
       </c>
       <c r="D190" s="5">
-        <v>3.3487288537133786</v>
+        <v>3.348754754747163</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>71.117419940999994</v>
+        <v>71.117416220999999</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6255699999992999E-2</v>
+        <v>2.6254773000005116E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.44409060582129012</v>
+        <v>0.44407491210387562</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>71.039592517000003</v>
+        <v>71.039589312999993</v>
       </c>
       <c r="C192" s="5">
-        <v>-7.7827423999991652E-2</v>
+        <v>-7.7826908000005801E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.3053458480349334</v>
+        <v>-1.305337313414956</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>71.131214002999997</v>
+        <v>71.131216610999999</v>
       </c>
       <c r="C193" s="5">
-        <v>9.1621485999993979E-2</v>
+        <v>9.1627298000005908E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5586948132135792</v>
+        <v>1.5587944621405336</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>71.868640565999996</v>
+        <v>71.868643241000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.73742656299999965</v>
+        <v>0.73742663000000164</v>
       </c>
       <c r="D194" s="5">
-        <v>13.175001620668137</v>
+        <v>13.175002375838996</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>71.587646982999999</v>
+        <v>71.587648052000006</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.28099358299999722</v>
+        <v>-0.28099518899999509</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.59219739033826</v>
+        <v>-4.5922229076553966</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>71.746195412999995</v>
+        <v>71.746195752000006</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15854842999999619</v>
+        <v>0.15854769999999974</v>
       </c>
       <c r="D196" s="5">
-        <v>2.6903086262401787</v>
+        <v>2.6902960473913051</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>72.277620257999999</v>
+        <v>72.277620282000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.53142484500000364</v>
+        <v>0.53142452999999534</v>
       </c>
       <c r="D197" s="5">
-        <v>9.259605180523689</v>
+        <v>9.2595994208779295</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2473380617531689</v>
+        <v>3.2473372184888438</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>72.570232402000002</v>
+        <v>72.570230808999995</v>
       </c>
       <c r="C198" s="5">
-        <v>0.29261214400000313</v>
+        <v>0.29261052699999368</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9677835634965195</v>
+        <v>4.9677554952797021</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>72.751532651000005</v>
+        <v>72.751532440000005</v>
       </c>
       <c r="C199" s="5">
-        <v>0.18130024900000308</v>
+        <v>0.18130163100001084</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0394655481572386</v>
+        <v>3.0394891040538052</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>73.010690346999993</v>
+        <v>73.010694995999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.25915769599998839</v>
+        <v>0.25916255599999261</v>
       </c>
       <c r="D200" s="5">
-        <v>4.3594291300025123</v>
+        <v>4.3595125038947247</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>73.134916806999996</v>
+        <v>73.134915049</v>
       </c>
       <c r="C201" s="5">
-        <v>0.1242264600000027</v>
+        <v>0.12422005300000194</v>
       </c>
       <c r="D201" s="5">
-        <v>2.0609958716790056</v>
+        <v>2.0608884463680033</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>73.272426773000007</v>
+        <v>73.272426068000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.13750996600001031</v>
+        <v>0.13751101900000151</v>
       </c>
       <c r="D202" s="5">
-        <v>2.2797472526753015</v>
+        <v>2.2797649464245673</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>73.722680015999998</v>
+        <v>73.722678414000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.4502532429999917</v>
+        <v>0.45025234599999919</v>
       </c>
       <c r="D203" s="5">
-        <v>7.6282970071544609</v>
+        <v>7.6282813686053608</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>73.916794037000003</v>
+        <v>73.916792216999994</v>
       </c>
       <c r="C204" s="5">
-        <v>0.1941140210000043</v>
+        <v>0.19411380299999337</v>
       </c>
       <c r="D204" s="5">
-        <v>3.2057966559764672</v>
+        <v>3.2057930740792218</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>74.511687443</v>
+        <v>74.511689024999995</v>
       </c>
       <c r="C205" s="5">
-        <v>0.59489340599999707</v>
+        <v>0.59489680800000144</v>
       </c>
       <c r="D205" s="5">
-        <v>10.096958222849818</v>
+        <v>10.097018803297676</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>74.806823457999997</v>
+        <v>74.806822921000006</v>
       </c>
       <c r="C206" s="5">
-        <v>0.29513601499999709</v>
+        <v>0.29513389600001005</v>
       </c>
       <c r="D206" s="5">
-        <v>4.858049932301256</v>
+        <v>4.8580141840284696</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>75.260272978000003</v>
+        <v>75.260273135999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.4534495200000066</v>
+        <v>0.4534502149999895</v>
       </c>
       <c r="D207" s="5">
-        <v>7.521399324269451</v>
+        <v>7.5214112951057288</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>75.241114577000005</v>
+        <v>75.241114644999996</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.9158400999998548E-2</v>
+        <v>-1.9158490999998889E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.30504699745115271</v>
+        <v>-0.3050484278184773</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>75.370412858999998</v>
+        <v>75.370413224999993</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12929828199999349</v>
+        <v>0.12929857999999683</v>
       </c>
       <c r="D209" s="5">
-        <v>2.0817454071771824</v>
+        <v>2.0817502486152994</v>
       </c>
       <c r="E209" s="5">
-        <v>4.2790459757253485</v>
+        <v>4.2790464474799839</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>74.697384133</v>
+        <v>74.697382454000007</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.6730287259999983</v>
+        <v>-0.67303077099998632</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.204620796219732</v>
+        <v>-10.204650249146363</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>75.761441529999999</v>
+        <v>75.761443424999996</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0640573969999991</v>
+        <v>1.0640609709999893</v>
       </c>
       <c r="D211" s="5">
-        <v>18.498822365994585</v>
+        <v>18.498889896241732</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>76.529726337</v>
+        <v>76.529729039000003</v>
       </c>
       <c r="C212" s="5">
-        <v>0.76828480700000057</v>
+        <v>0.76828561400000694</v>
       </c>
       <c r="D212" s="5">
-        <v>12.871207229786762</v>
+        <v>12.871221172295954</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>76.061482323999996</v>
+        <v>76.061483879999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.46824401300000318</v>
+        <v>-0.46824515900000563</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.100046883490208</v>
+        <v>-7.1000634375990357</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>76.729758363000002</v>
+        <v>76.729759242</v>
       </c>
       <c r="C214" s="5">
-        <v>0.66827603900000554</v>
+        <v>0.66827536200000281</v>
       </c>
       <c r="D214" s="5">
-        <v>11.067896637351215</v>
+        <v>11.067884640226854</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>77.222188363000001</v>
+        <v>77.222187117999994</v>
       </c>
       <c r="C215" s="5">
-        <v>0.49242999999999881</v>
+        <v>0.4924278759999936</v>
       </c>
       <c r="D215" s="5">
-        <v>7.9789973426275029</v>
+        <v>7.9789616083670634</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>77.890185811999999</v>
+        <v>77.890181302000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.6679974489999978</v>
+        <v>0.66799418400000832</v>
       </c>
       <c r="D216" s="5">
-        <v>10.888784190860544</v>
+        <v>10.888728596041286</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>77.926464870000004</v>
+        <v>77.926464232000001</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6279058000005193E-2</v>
+        <v>3.6282929999998714E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.56036030375494761</v>
+        <v>0.56042029586456099</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>78.566520302000001</v>
+        <v>78.566516217</v>
       </c>
       <c r="C218" s="5">
-        <v>0.64005543199999693</v>
+        <v>0.64005198499999949</v>
       </c>
       <c r="D218" s="5">
-        <v>10.313972864263633</v>
+        <v>10.313914874050912</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>78.649931906999996</v>
+        <v>78.649932096000001</v>
       </c>
       <c r="C219" s="5">
-        <v>8.3411604999994893E-2</v>
+        <v>8.3415879000000359E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2814677942838193</v>
+        <v>1.2815339074592647</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>79.115605266000003</v>
+        <v>79.115606303999996</v>
       </c>
       <c r="C220" s="5">
-        <v>0.46567335900000728</v>
+        <v>0.46567420799999582</v>
       </c>
       <c r="D220" s="5">
-        <v>7.3410027384558596</v>
+        <v>7.3410165429228513</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>79.591093796999999</v>
+        <v>79.591096016999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.47548853099999633</v>
+        <v>0.47548971300000176</v>
       </c>
       <c r="D221" s="5">
-        <v>7.4552943121635851</v>
+        <v>7.4553133607997424</v>
       </c>
       <c r="E221" s="5">
-        <v>5.5999174979920685</v>
+        <v>5.5999199306499658</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>79.980057896000005</v>
+        <v>79.980056220999998</v>
       </c>
       <c r="C222" s="5">
-        <v>0.38896409900000606</v>
+        <v>0.38896020399999998</v>
       </c>
       <c r="D222" s="5">
-        <v>6.0246610176312387</v>
+        <v>6.0245988847104526</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>80.502689571000005</v>
+        <v>80.502692531999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.52263167499999952</v>
+        <v>0.52263631099999941</v>
       </c>
       <c r="D223" s="5">
-        <v>8.1294796443607495</v>
+        <v>8.1295545445092543</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>80.368347843999999</v>
+        <v>80.368353679999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.13434172700000602</v>
+        <v>-0.13433885199999906</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9842645674623793</v>
+        <v>-1.9842224195847136</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>80.566276396000006</v>
+        <v>80.566283083000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.19792855200000758</v>
+        <v>0.19792940300000339</v>
       </c>
       <c r="D225" s="5">
-        <v>2.9956818766109894</v>
+        <v>2.9956947111118959</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>80.872623027000003</v>
+        <v>80.872627871999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.30634663099999671</v>
+        <v>0.30634478899999351</v>
       </c>
       <c r="D226" s="5">
-        <v>4.6595463827978856</v>
+        <v>4.6595173825272562</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>80.808890821999995</v>
+        <v>80.808879262000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-6.373220500000798E-2</v>
+        <v>-6.3748609999990435E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.94157985855747306</v>
+        <v>-0.94182112011685915</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>80.826045402999995</v>
+        <v>80.826044780000004</v>
       </c>
       <c r="C228" s="5">
-        <v>1.715458099999978E-2</v>
+        <v>1.7165517999998769E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.25504061564973757</v>
+        <v>0.25520344480338686</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>81.204309261000006</v>
+        <v>81.204292374000005</v>
       </c>
       <c r="C229" s="5">
-        <v>0.37826385800001106</v>
+        <v>0.37824759400000119</v>
       </c>
       <c r="D229" s="5">
-        <v>5.7628030385125317</v>
+        <v>5.7625488920022727</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>81.523191202000007</v>
+        <v>81.523187680000007</v>
       </c>
       <c r="C230" s="5">
-        <v>0.31888194100000078</v>
+        <v>0.31889530600000171</v>
       </c>
       <c r="D230" s="5">
-        <v>4.8154110425328023</v>
+        <v>4.8156182685084925</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>81.778126389999997</v>
+        <v>81.778129399999997</v>
       </c>
       <c r="C231" s="5">
-        <v>0.25493518799999038</v>
+        <v>0.25494171999999082</v>
       </c>
       <c r="D231" s="5">
-        <v>3.8177984694807821</v>
+        <v>3.8178981462499317</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>82.108958142000006</v>
+        <v>82.108961152000006</v>
       </c>
       <c r="C232" s="5">
         <v>0.33083175200000881</v>
       </c>
       <c r="D232" s="5">
-        <v>4.964060566143802</v>
+        <v>4.9640603793477345</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>82.748523500999994</v>
+        <v>82.748528151000002</v>
       </c>
       <c r="C233" s="5">
-        <v>0.63956535899998812</v>
+        <v>0.63956699899999592</v>
       </c>
       <c r="D233" s="5">
-        <v>9.7580901503398607</v>
+        <v>9.758115880820494</v>
       </c>
       <c r="E233" s="5">
-        <v>3.9670640939464041</v>
+        <v>3.9670670364001515</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>82.021758153999997</v>
+        <v>82.021760446000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.72676534699999706</v>
+        <v>-0.72676770500000032</v>
       </c>
       <c r="D234" s="5">
-        <v>-10.044887458752527</v>
+        <v>-10.044917954124378</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>82.424892184000001</v>
+        <v>82.424900792000003</v>
       </c>
       <c r="C235" s="5">
-        <v>0.40313403000000392</v>
+        <v>0.4031403460000007</v>
       </c>
       <c r="D235" s="5">
-        <v>6.0600339672789438</v>
+        <v>6.0601313185486116</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>83.008874622999997</v>
+        <v>83.008875924999998</v>
       </c>
       <c r="C236" s="5">
-        <v>0.58398243899999613</v>
+        <v>0.58397513299999559</v>
       </c>
       <c r="D236" s="5">
-        <v>8.8412847744750103</v>
+        <v>8.8411688593576176</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.153903086</v>
+        <v>83.153924214</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14502846300000272</v>
+        <v>0.14504828900000177</v>
       </c>
       <c r="D237" s="5">
-        <v>2.1168372575005812</v>
+        <v>2.1171293912912503</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.536067075999995</v>
+        <v>83.536079798000003</v>
       </c>
       <c r="C238" s="5">
-        <v>0.38216398999999512</v>
+        <v>0.38215558400000305</v>
       </c>
       <c r="D238" s="5">
-        <v>5.6565990412410949</v>
+        <v>5.6564699844527055</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>83.556624580999994</v>
+        <v>83.556600161000006</v>
       </c>
       <c r="C239" s="5">
-        <v>2.055750499999931E-2</v>
+        <v>2.0520363000002817E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>0.2957096716577734</v>
+        <v>0.29517463507471309</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>84.115045273999996</v>
+        <v>84.115040653999998</v>
       </c>
       <c r="C240" s="5">
-        <v>0.55842069300000219</v>
+        <v>0.55844049299999199</v>
       </c>
       <c r="D240" s="5">
-        <v>8.3212206775608486</v>
+        <v>8.3215291753172984</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>84.093655873000003</v>
+        <v>84.093612495000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.1389400999993313E-2</v>
+        <v>-2.1428158999995617E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.30471854059772596</v>
+        <v>-0.30526993970890759</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>83.765219165000005</v>
+        <v>83.765198183999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.32843670799999813</v>
+        <v>-0.32841431100000307</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.5873518914267724</v>
+        <v>-4.5870480712884127</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>84.212817152</v>
+        <v>84.212816852000003</v>
       </c>
       <c r="C243" s="5">
-        <v>0.44759798699999465</v>
+        <v>0.44761866800000405</v>
       </c>
       <c r="D243" s="5">
-        <v>6.6040248533849377</v>
+        <v>6.6043407149881439</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>84.490269897999994</v>
+        <v>84.490282320999995</v>
       </c>
       <c r="C244" s="5">
-        <v>0.27745274599999448</v>
+        <v>0.27746546899999203</v>
       </c>
       <c r="D244" s="5">
-        <v>4.0260283779679051</v>
+        <v>4.026216370324387</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>85.018906977</v>
+        <v>85.018933023000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.52863707900000634</v>
+        <v>0.5286507020000073</v>
       </c>
       <c r="D245" s="5">
-        <v>7.7719741018584365</v>
+        <v>7.7721801456885897</v>
       </c>
       <c r="E245" s="5">
-        <v>2.7437147878204282</v>
+        <v>2.7437404902924012</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>85.571484327999997</v>
+        <v>85.571512315999996</v>
       </c>
       <c r="C246" s="5">
-        <v>0.5525773509999965</v>
+        <v>0.55257929299999375</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0842907164148325</v>
+        <v>8.0843175855434879</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>86.161503987000003</v>
+        <v>86.161533497999997</v>
       </c>
       <c r="C247" s="5">
-        <v>0.59001965900000641</v>
+        <v>0.59002118200000098</v>
       </c>
       <c r="D247" s="5">
-        <v>8.5951600348363364</v>
+        <v>8.5951801506195515</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>86.531909263000003</v>
+        <v>86.531909600999995</v>
       </c>
       <c r="C248" s="5">
-        <v>0.37040527599999962</v>
+        <v>0.37037610299999812</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2824979711547648</v>
+        <v>5.2820701858828478</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>87.020039709000002</v>
+        <v>87.020072812999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.48813044599999955</v>
+        <v>0.48816321200000345</v>
       </c>
       <c r="D249" s="5">
-        <v>6.9832756398267026</v>
+        <v>6.9837590067317379</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>87.301297664000003</v>
+        <v>87.301311755</v>
       </c>
       <c r="C250" s="5">
-        <v>0.28125795500000095</v>
+        <v>0.28123894200000166</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9482218683045689</v>
+        <v>3.9479486783589923</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>87.702573681999993</v>
+        <v>87.702525911999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.40127601799999013</v>
+        <v>0.40121415699999829</v>
       </c>
       <c r="D251" s="5">
-        <v>5.6573387661309482</v>
+        <v>5.6564435287163928</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.648957134</v>
+        <v>88.648931047000005</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94638345200000629</v>
+        <v>0.94640513500000623</v>
       </c>
       <c r="D252" s="5">
-        <v>13.74583759194994</v>
+        <v>13.746179388094394</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>88.319223037</v>
+        <v>88.319124598000002</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.32973409699999934</v>
+        <v>-0.329806449000003</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.3732696519182106</v>
+        <v>-4.3742109692773035</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>88.384747602000004</v>
+        <v>88.384675404999996</v>
       </c>
       <c r="C254" s="5">
-        <v>6.5524565000004031E-2</v>
+        <v>6.5550806999993938E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.89392904892027225</v>
+        <v>0.89428952301553455</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>89.141581252999998</v>
+        <v>89.141558744999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.75683365099999378</v>
+        <v>0.75688334000000168</v>
       </c>
       <c r="D255" s="5">
-        <v>10.773554309315013</v>
+        <v>10.774304495418786</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>89.355124642000007</v>
+        <v>89.355161955</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21354338900000869</v>
+        <v>0.21360321000000226</v>
       </c>
       <c r="D256" s="5">
-        <v>2.9128430178189335</v>
+        <v>2.9136705368814964</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>89.463988552000004</v>
+        <v>89.464083645000002</v>
       </c>
       <c r="C257" s="5">
-        <v>0.10886390999999662</v>
+        <v>0.10892169000000251</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4718308390933466</v>
+        <v>1.4726166454902767</v>
       </c>
       <c r="E257" s="5">
-        <v>5.2283447683025619</v>
+        <v>5.2284243802465324</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>89.821932114000006</v>
+        <v>89.822045764999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.35794356200000266</v>
+        <v>0.35796211999999628</v>
       </c>
       <c r="D258" s="5">
-        <v>4.9082486136038828</v>
+        <v>4.908503380794782</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>89.955743858000005</v>
+        <v>89.955838794000002</v>
       </c>
       <c r="C259" s="5">
-        <v>0.13381174399999907</v>
+        <v>0.13379302900000312</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8024142160998347</v>
+        <v>1.8021577614861783</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.240025357999997</v>
+        <v>90.240036953000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.28428149999999164</v>
+        <v>0.2841981589999989</v>
       </c>
       <c r="D260" s="5">
-        <v>3.8588989764389625</v>
+        <v>3.8577438157497923</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>91.767327008999999</v>
+        <v>91.767361274999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5273016510000019</v>
+        <v>1.5273243219999983</v>
       </c>
       <c r="D261" s="5">
-        <v>22.311270500067025</v>
+        <v>22.311629963863133</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>91.981702071000001</v>
+        <v>91.981689496000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.214375062000002</v>
+        <v>0.21432822100000237</v>
       </c>
       <c r="D262" s="5">
-        <v>2.8395857965704652</v>
+        <v>2.8389562810461566</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>92.235013963</v>
+        <v>92.234929124000004</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25331189199999926</v>
+        <v>0.25323962800000288</v>
       </c>
       <c r="D263" s="5">
-        <v>3.3552433412432414</v>
+        <v>3.3542720936556414</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>93.556264541000004</v>
+        <v>93.556163393999995</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3212505780000043</v>
+        <v>1.3212342699999908</v>
       </c>
       <c r="D264" s="5">
-        <v>18.610917300461892</v>
+        <v>18.610687685661674</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>94.401038392000004</v>
+        <v>94.400819921999997</v>
       </c>
       <c r="C265" s="5">
-        <v>0.84477385099999935</v>
+        <v>0.84465652800000157</v>
       </c>
       <c r="D265" s="5">
-        <v>11.39014747223872</v>
+        <v>11.388499166041054</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>94.812397443999998</v>
+        <v>94.812199437000004</v>
       </c>
       <c r="C266" s="5">
-        <v>0.41135905199999456</v>
+        <v>0.41137951500000725</v>
       </c>
       <c r="D266" s="5">
-        <v>5.3562447958680481</v>
+        <v>5.3565303549559129</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>94.729234954000006</v>
+        <v>94.729101254</v>
       </c>
       <c r="C267" s="5">
-        <v>-8.3162489999992317E-2</v>
+        <v>-8.3098183000004155E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.0474891975640332</v>
+        <v>-1.0466852822532458</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.284770171000005</v>
+        <v>95.284949238999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.55553521699999919</v>
+        <v>0.55584798499999977</v>
       </c>
       <c r="D268" s="5">
-        <v>7.2688267597653455</v>
+        <v>7.2730626962709266</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>95.677424388000006</v>
+        <v>95.677432766999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.39265421700000047</v>
+        <v>0.39248352799999964</v>
       </c>
       <c r="D269" s="5">
-        <v>5.058650780992946</v>
+        <v>5.0563919824632375</v>
       </c>
       <c r="E269" s="5">
-        <v>6.9451808896140443</v>
+        <v>6.9450765814078164</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>96.194505308000004</v>
+        <v>96.195353182000005</v>
       </c>
       <c r="C270" s="5">
-        <v>0.51708091999999795</v>
+        <v>0.51792041500000607</v>
       </c>
       <c r="D270" s="5">
-        <v>6.6815896264661001</v>
+        <v>6.6927617557344332</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>96.531928225000001</v>
+        <v>96.531965729000007</v>
       </c>
       <c r="C271" s="5">
-        <v>0.33742291699999782</v>
+        <v>0.33661254700000143</v>
       </c>
       <c r="D271" s="5">
-        <v>4.2914219645122431</v>
+        <v>4.2808778716726614</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.164240303</v>
+        <v>97.164198846000005</v>
       </c>
       <c r="C272" s="5">
-        <v>0.63231207799999822</v>
+        <v>0.6322331169999984</v>
       </c>
       <c r="D272" s="5">
-        <v>8.1498041186527601</v>
+        <v>8.1487461808897663</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>96.701302397999996</v>
+        <v>96.701280672999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.46293790500000398</v>
+        <v>-0.46291817300000559</v>
       </c>
       <c r="D273" s="5">
-        <v>-5.5699179873757281</v>
+        <v>-5.5696890789486142</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>97.158046936000005</v>
+        <v>97.157958911999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.45674453800000947</v>
+        <v>0.4566782389999986</v>
       </c>
       <c r="D274" s="5">
-        <v>5.8174844484948363</v>
+        <v>5.8166192960052321</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>97.794014938999993</v>
+        <v>97.793821972000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.6359680029999879</v>
+        <v>0.63586306000000548</v>
       </c>
       <c r="D275" s="5">
-        <v>8.143894389982421</v>
+        <v>8.1425094489805172</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>97.863360665000002</v>
+        <v>97.863117068999998</v>
       </c>
       <c r="C276" s="5">
-        <v>6.9345726000008767E-2</v>
+        <v>6.9295096999994144E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.85424636362796402</v>
+        <v>0.85362194055154106</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>98.423559533000002</v>
+        <v>98.423162364999996</v>
       </c>
       <c r="C277" s="5">
-        <v>0.56019886800000052</v>
+        <v>0.56004529599999842</v>
       </c>
       <c r="D277" s="5">
-        <v>7.0896016464608635</v>
+        <v>7.0876147393895694</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>99.248960136999997</v>
+        <v>99.248599295000005</v>
       </c>
       <c r="C278" s="5">
-        <v>0.82540060399999504</v>
+        <v>0.82543693000000928</v>
       </c>
       <c r="D278" s="5">
-        <v>10.540843272919687</v>
+        <v>10.541373299569678</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>99.431771088000005</v>
+        <v>99.431503569</v>
       </c>
       <c r="C279" s="5">
-        <v>0.18281095100000755</v>
+        <v>0.18290427399999487</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2328621230810475</v>
+        <v>2.2340217578290744</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>99.840729019999998</v>
+        <v>99.841067585999994</v>
       </c>
       <c r="C280" s="5">
-        <v>0.40895793199999275</v>
+        <v>0.4095640169999939</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0487332619741254</v>
+        <v>5.0563998347147976</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.38643601</v>
+        <v>100.38636068</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54570698999999934</v>
+        <v>0.54529309400000159</v>
       </c>
       <c r="D281" s="5">
-        <v>6.7597402819150387</v>
+        <v>6.7544347249443026</v>
       </c>
       <c r="E281" s="5">
-        <v>4.921758348033678</v>
+        <v>4.9216704261573208</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>100.90952016999999</v>
+        <v>100.9115686</v>
       </c>
       <c r="C282" s="5">
-        <v>0.52308415999999625</v>
+        <v>0.52520791999999972</v>
       </c>
       <c r="D282" s="5">
-        <v>6.4351955731835719</v>
+        <v>6.4620843268313299</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.32944036000001</v>
+        <v>101.32937991999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.41992019000001335</v>
+        <v>0.41781131999999843</v>
       </c>
       <c r="D283" s="5">
-        <v>5.1095158564395726</v>
+        <v>5.0831628214863311</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.46396827</v>
+        <v>101.46381694</v>
       </c>
       <c r="C284" s="5">
-        <v>0.13452790999998854</v>
+        <v>0.13443702000000712</v>
       </c>
       <c r="D284" s="5">
-        <v>1.6048396648357777</v>
+        <v>1.6037484395090562</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>101.85723186</v>
+        <v>101.85711938</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39326359000000366</v>
+        <v>0.39330243999999936</v>
       </c>
       <c r="D285" s="5">
-        <v>4.7515139186155464</v>
+        <v>4.7520006059581732</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>102.04896081</v>
+        <v>102.0487967</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19172894999999812</v>
+        <v>0.1916773199999966</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2823285691584205</v>
+        <v>2.2817101398703299</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.28984258</v>
+        <v>102.28931566999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24088177000000144</v>
+        <v>0.24051896999999656</v>
       </c>
       <c r="D287" s="5">
-        <v>2.8696078872281205</v>
+        <v>2.8652343646248468</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.48997903999999</v>
+        <v>102.48954309</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20013645999999596</v>
+        <v>0.20022742000000449</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3733060890882784</v>
+        <v>2.3744087347470577</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>102.86162229999999</v>
+        <v>102.86105186</v>
       </c>
       <c r="C289" s="5">
-        <v>0.37164325999999903</v>
+        <v>0.37150877000000548</v>
       </c>
       <c r="D289" s="5">
-        <v>4.43921125889708</v>
+        <v>4.4375918921769841</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.30156852</v>
+        <v>103.30100598</v>
       </c>
       <c r="C290" s="5">
-        <v>0.43994622000001016</v>
+        <v>0.4399541199999959</v>
       </c>
       <c r="D290" s="5">
-        <v>5.2549562646287074</v>
+        <v>5.2550826893875913</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>103.61235478</v>
+        <v>103.61182619</v>
       </c>
       <c r="C291" s="5">
-        <v>0.31078626000000042</v>
+        <v>0.31082021000000282</v>
       </c>
       <c r="D291" s="5">
-        <v>3.6705821317180254</v>
+        <v>3.6710100842664906</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>104.01603540000001</v>
+        <v>104.01657872</v>
       </c>
       <c r="C292" s="5">
-        <v>0.40368062000000293</v>
+        <v>0.40475252999999611</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7767759019376355</v>
+        <v>4.7897585945588128</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>104.19672769</v>
+        <v>104.19666482</v>
       </c>
       <c r="C293" s="5">
-        <v>0.18069228999999609</v>
+        <v>0.18008609999999692</v>
       </c>
       <c r="D293" s="5">
-        <v>2.1046223430902344</v>
+        <v>2.0974832866144322</v>
       </c>
       <c r="E293" s="5">
-        <v>3.795624021974886</v>
+        <v>3.7956392822587226</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>104.07787845999999</v>
+        <v>104.08171781999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.11884923000000924</v>
+        <v>-0.1149470000000008</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.3601939480376468</v>
+        <v>-1.3158055239186117</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.49782299</v>
+        <v>104.49741822</v>
       </c>
       <c r="C295" s="5">
-        <v>0.41994453000000931</v>
+        <v>0.41570040000000574</v>
       </c>
       <c r="D295" s="5">
-        <v>4.950797555670805</v>
+        <v>4.8994739249675012</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.05677073</v>
+        <v>105.05639811</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55894773999999359</v>
+        <v>0.55897989000000337</v>
       </c>
       <c r="D296" s="5">
-        <v>6.6109103822133974</v>
+        <v>6.6113282570537502</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.61945949</v>
+        <v>105.61917886000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.56268876000000034</v>
+        <v>0.56278075000000172</v>
       </c>
       <c r="D297" s="5">
-        <v>6.6200106447831697</v>
+        <v>6.6211491677447221</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>106.13725669999999</v>
+        <v>106.13694925999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.51779720999999768</v>
+        <v>0.51777039999998919</v>
       </c>
       <c r="D298" s="5">
-        <v>6.0442225437847164</v>
+        <v>6.0439176003006079</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>106.46894820999999</v>
+        <v>106.46798920000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.33169150999999886</v>
+        <v>0.3310399400000108</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8152764863262467</v>
+        <v>3.8076640018837704</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>106.56435768</v>
+        <v>106.56370102</v>
       </c>
       <c r="C300" s="5">
-        <v>9.5409470000006991E-2</v>
+        <v>9.5711819999991121E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0806657432398392</v>
+        <v>1.0841171069391642</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>106.66434904</v>
+        <v>106.66363796</v>
       </c>
       <c r="C301" s="5">
-        <v>9.9991360000004192E-2</v>
+        <v>9.9936940000006302E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.1318119167699647</v>
+        <v>1.1311997573753008</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>106.99248095</v>
+        <v>106.99174530000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.3281319099999962</v>
+        <v>0.32810734000000252</v>
       </c>
       <c r="D302" s="5">
-        <v>3.754669184055226</v>
+        <v>3.7544087206780929</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>107.78309600999999</v>
+        <v>107.78239182</v>
       </c>
       <c r="C303" s="5">
-        <v>0.79061505999999326</v>
+        <v>0.79064651999999569</v>
       </c>
       <c r="D303" s="5">
-        <v>9.2367459867483515</v>
+        <v>9.2371947145402089</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>108.62011529</v>
+        <v>108.6208551</v>
       </c>
       <c r="C304" s="5">
-        <v>0.83701928000000692</v>
+        <v>0.83846327999999914</v>
       </c>
       <c r="D304" s="5">
-        <v>9.7274436216537641</v>
+        <v>9.7450159684843172</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>108.92797358</v>
+        <v>108.92830361999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.30785828999999865</v>
+        <v>0.30744851999999412</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4546414116984892</v>
+        <v>3.4499474816126474</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5406856768824166</v>
+        <v>4.5410655016395296</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>108.83051741</v>
+        <v>108.83582096000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-9.7456170000000952E-2</v>
+        <v>-9.2482659999987504E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.0683540900959132</v>
+        <v>-1.0140837656614887</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>109.42037786</v>
+        <v>109.41986928999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.58986045000000331</v>
+        <v>0.58404832999998746</v>
       </c>
       <c r="D307" s="5">
-        <v>6.701419004119602</v>
+        <v>6.6330936713039801</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.04203157000001</v>
+        <v>110.04146507999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.62165371000000391</v>
+        <v>0.62159579000000065</v>
       </c>
       <c r="D308" s="5">
-        <v>7.034719028079417</v>
+        <v>7.0340767061656484</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>110.97585352999999</v>
+        <v>110.97520385</v>
       </c>
       <c r="C309" s="5">
-        <v>0.93382195999998885</v>
+        <v>0.93373877000000505</v>
       </c>
       <c r="D309" s="5">
-        <v>10.672247997300289</v>
+        <v>10.671309976506382</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>111.56091868999999</v>
+        <v>111.56016467000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.5850651599999992</v>
+        <v>0.58496082000000627</v>
       </c>
       <c r="D310" s="5">
-        <v>6.5131077878222365</v>
+        <v>6.5119516014951584</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>112.02664907</v>
+        <v>112.02501589000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.46573038000001077</v>
+        <v>0.4648512199999999</v>
       </c>
       <c r="D311" s="5">
-        <v>5.1262477473871693</v>
+        <v>5.1163834653293661</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>112.00086985999999</v>
+        <v>111.99993078</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.5779210000010266E-2</v>
+        <v>-2.5085110000006239E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.27579089052371941</v>
+        <v>-0.26837832733362932</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>112.32120462</v>
+        <v>112.32046697</v>
       </c>
       <c r="C313" s="5">
-        <v>0.3203347600000086</v>
+        <v>0.32053618999999856</v>
       </c>
       <c r="D313" s="5">
-        <v>3.4866390306387496</v>
+        <v>3.4888958070522058</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>112.62715000999999</v>
+        <v>112.62648704999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.30594538999999088</v>
+        <v>0.30602007999999614</v>
       </c>
       <c r="D314" s="5">
-        <v>3.3180271466749955</v>
+        <v>3.3188714719959211</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>113.01398273</v>
+        <v>113.01334083</v>
       </c>
       <c r="C315" s="5">
-        <v>0.38683272000000102</v>
+        <v>0.38685378000000981</v>
       </c>
       <c r="D315" s="5">
-        <v>4.2003138730292822</v>
+        <v>4.2005720791890022</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>113.10651999</v>
+        <v>113.10761149</v>
       </c>
       <c r="C316" s="5">
-        <v>9.2537260000000288E-2</v>
+        <v>9.427065999999229E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>0.98701207698019822</v>
+        <v>1.0055913480419898</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>113.55065472</v>
+        <v>113.55145191</v>
       </c>
       <c r="C317" s="5">
-        <v>0.44413473000000181</v>
+        <v>0.44384042000000079</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8151419568709164</v>
+        <v>4.8118345385740779</v>
       </c>
       <c r="E317" s="5">
-        <v>4.2437961416815995</v>
+        <v>4.2442121435471991</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>114.50192203</v>
+        <v>114.50912769</v>
       </c>
       <c r="C318" s="5">
-        <v>0.95126731000000575</v>
+        <v>0.95767578000000242</v>
       </c>
       <c r="D318" s="5">
-        <v>10.529348419624407</v>
+        <v>10.603526930527419</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>114.4605723</v>
+        <v>114.45992117</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.1349730000007412E-2</v>
+        <v>-4.9206519999998477E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.43249265294981187</v>
+        <v>-0.51444342206574678</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>114.34966249999999</v>
+        <v>114.34873036</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.11090980000000172</v>
+        <v>-0.11119080999999653</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.1565969551577959</v>
+        <v>-1.159518324090314</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.9494273</v>
+        <v>113.94795740000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.40023519999999735</v>
+        <v>-0.40077295999999762</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.1202007808996965</v>
+        <v>-4.1256634363357358</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>114.22518595</v>
+        <v>114.22333313</v>
       </c>
       <c r="C322" s="5">
-        <v>0.27575865000000022</v>
+        <v>0.27537572999999327</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9429769424072383</v>
+        <v>2.9388742539501411</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>114.30514504999999</v>
+        <v>114.30247124</v>
       </c>
       <c r="C323" s="5">
-        <v>7.9959099999996397E-2</v>
+        <v>7.9138110000002371E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.84325711866115594</v>
+        <v>0.83457944179183841</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>116.27534120999999</v>
+        <v>116.27391084</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9701961600000004</v>
+        <v>1.9714395999999965</v>
       </c>
       <c r="D324" s="5">
-        <v>22.761481897621174</v>
+        <v>22.777820792759872</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>116.42958791</v>
+        <v>116.42907533</v>
       </c>
       <c r="C325" s="5">
-        <v>0.15424670000000162</v>
+        <v>0.15516449000000421</v>
       </c>
       <c r="D325" s="5">
-        <v>1.6035429982768301</v>
+        <v>1.6131744382459345</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>117.15659999</v>
+        <v>117.1565671</v>
       </c>
       <c r="C326" s="5">
-        <v>0.72701208000000861</v>
+        <v>0.72749177000000032</v>
       </c>
       <c r="D326" s="5">
-        <v>7.7558333945660252</v>
+        <v>7.7611632550623977</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>117.2452306</v>
+        <v>117.24537093000001</v>
       </c>
       <c r="C327" s="5">
-        <v>8.8630609999995613E-2</v>
+        <v>8.8803830000003359E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.91160362985451826</v>
+        <v>0.91339296310786189</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>116.69773334999999</v>
+        <v>116.69943799000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.54749725000000637</v>
+        <v>-0.54593294000000014</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.4619093524501121</v>
+        <v>-5.4466947056093336</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>117.25849135999999</v>
+        <v>117.26035628</v>
       </c>
       <c r="C329" s="5">
-        <v>0.5607580100000007</v>
+        <v>0.56091828999998938</v>
       </c>
       <c r="D329" s="5">
-        <v>5.9211235335084655</v>
+        <v>5.9227721270968647</v>
       </c>
       <c r="E329" s="5">
-        <v>3.265359102633969</v>
+        <v>3.2662764831396851</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>118.95140501</v>
+        <v>118.95982188000001</v>
       </c>
       <c r="C330" s="5">
-        <v>1.6929136500000084</v>
+        <v>1.6994656000000106</v>
       </c>
       <c r="D330" s="5">
-        <v>18.769050956564449</v>
+        <v>18.847253572063003</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>119.11632425000001</v>
+        <v>119.11663797</v>
       </c>
       <c r="C331" s="5">
-        <v>0.16491924000000324</v>
+        <v>0.15681608999999241</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6764760410139745</v>
+        <v>1.5933923318829146</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>119.77609344</v>
+        <v>119.77543738</v>
       </c>
       <c r="C332" s="5">
-        <v>0.65976918999999157</v>
+        <v>0.65879941000000031</v>
       </c>
       <c r="D332" s="5">
-        <v>6.8529044389367133</v>
+        <v>6.8425045760996728</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>120.14399029</v>
+        <v>120.14132361</v>
       </c>
       <c r="C333" s="5">
-        <v>0.36789685000000816</v>
+        <v>0.36588623000000098</v>
       </c>
       <c r="D333" s="5">
-        <v>3.7487545090673535</v>
+        <v>3.7279422584887589</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>120.63611160000001</v>
+        <v>120.63177262000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.4921213100000017</v>
+        <v>0.49044901000000607</v>
       </c>
       <c r="D334" s="5">
-        <v>5.0275758928698178</v>
+        <v>5.0102197905893098</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>120.40426480000001</v>
+        <v>120.39727897</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.23184679999999958</v>
+        <v>-0.23449365000000455</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.2820206336666704</v>
+        <v>-2.3078772821333748</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>120.60181246</v>
+        <v>120.59736474</v>
       </c>
       <c r="C336" s="5">
-        <v>0.1975476599999979</v>
+        <v>0.20008577000000116</v>
       </c>
       <c r="D336" s="5">
-        <v>1.9867079255377451</v>
+        <v>2.0125849244962968</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>120.92941641</v>
+        <v>120.93179379999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.32760394999999676</v>
+        <v>0.33442905999999084</v>
       </c>
       <c r="D337" s="5">
-        <v>3.3088361074967931</v>
+        <v>3.3789518598554169</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>121.28138370000001</v>
+        <v>121.28272998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.3519672900000046</v>
+        <v>0.35093618000000504</v>
       </c>
       <c r="D338" s="5">
-        <v>3.5490774247993295</v>
+        <v>3.5384429994902211</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>121.44681805</v>
+        <v>121.4485892</v>
       </c>
       <c r="C339" s="5">
-        <v>0.16543434999999818</v>
+        <v>0.16585922000000153</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6492009881139635</v>
+        <v>1.6534498972002876</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>121.73061323</v>
+        <v>121.73391177000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.28379517999999848</v>
+        <v>0.28532257000000527</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8404647119107507</v>
+        <v>2.8559080276925997</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>122.10206887</v>
+        <v>122.10588894999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.37145563999999354</v>
+        <v>0.37197717999998758</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7238320419791249</v>
+        <v>3.7290458991232844</v>
       </c>
       <c r="E341" s="5">
-        <v>4.1306838027870718</v>
+        <v>4.1322854745806881</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>123.15135357</v>
+        <v>123.16294360000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.0492847000000012</v>
+        <v>1.057054650000012</v>
       </c>
       <c r="D342" s="5">
-        <v>10.813839793902824</v>
+        <v>10.897410100140913</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>123.74359155</v>
+        <v>123.74528902</v>
       </c>
       <c r="C343" s="5">
-        <v>0.59223798000000727</v>
+        <v>0.58234541999999578</v>
       </c>
       <c r="D343" s="5">
-        <v>5.9259402452485732</v>
+        <v>5.8238047467055187</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>123.96102254</v>
+        <v>123.96128759</v>
       </c>
       <c r="C344" s="5">
-        <v>0.21743098999999688</v>
+        <v>0.21599856999999645</v>
       </c>
       <c r="D344" s="5">
-        <v>2.1290277882630049</v>
+        <v>2.1148376894881693</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>124.55242075</v>
+        <v>124.54772045</v>
       </c>
       <c r="C345" s="5">
-        <v>0.59139820999999415</v>
+        <v>0.58643286000000217</v>
       </c>
       <c r="D345" s="5">
-        <v>5.8776448794619629</v>
+        <v>5.8269927597352833</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>124.57230125</v>
+        <v>124.56279379999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.9880499999999302E-2</v>
+        <v>1.5073349999994434E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.19170686818996696</v>
+        <v>0.14532634420949542</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>124.83031398</v>
+        <v>124.81596247</v>
       </c>
       <c r="C347" s="5">
-        <v>0.25801273000000435</v>
+        <v>0.25316867000000798</v>
       </c>
       <c r="D347" s="5">
-        <v>2.5139355290482834</v>
+        <v>2.4663992295372861</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>125.59469176</v>
+        <v>125.58600832</v>
       </c>
       <c r="C348" s="5">
-        <v>0.76437778000000378</v>
+        <v>0.77004585000000247</v>
       </c>
       <c r="D348" s="5">
-        <v>7.6005913946582071</v>
+        <v>7.659788569727688</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>126.16194983</v>
+        <v>126.16550995999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.56725806999999406</v>
+        <v>0.57950163999998949</v>
       </c>
       <c r="D349" s="5">
-        <v>5.5565763605248231</v>
+        <v>5.6799714173336291</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>126.10725859999999</v>
+        <v>126.10743196999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-5.4691230000003088E-2</v>
+        <v>-5.8077990000001023E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.51896173789682809</v>
+        <v>-0.55100166879401558</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>126.61301097</v>
+        <v>126.62559347</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50575237000001039</v>
+        <v>0.51816150000000505</v>
       </c>
       <c r="D351" s="5">
-        <v>4.9201792710252823</v>
+        <v>5.0436353388667143</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>127.02382206999999</v>
+        <v>127.02822558</v>
       </c>
       <c r="C352" s="5">
-        <v>0.41081109999998944</v>
+        <v>0.40263210999999899</v>
       </c>
       <c r="D352" s="5">
-        <v>3.9637828029354782</v>
+        <v>3.8830885688891259</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>127.20220891</v>
+        <v>127.20922614</v>
       </c>
       <c r="C353" s="5">
-        <v>0.17838684000000171</v>
+        <v>0.18100056000000109</v>
       </c>
       <c r="D353" s="5">
-        <v>1.698306613290379</v>
+        <v>1.723325300577927</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1769480953103511</v>
+        <v>4.1794357617671585</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>126.88296440000001</v>
+        <v>126.89876646</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.3192445099999901</v>
+        <v>-0.31045967999999391</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.9704621318969671</v>
+        <v>-2.8896592621183603</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>127.55153196000001</v>
+        <v>127.55564185</v>
       </c>
       <c r="C355" s="5">
-        <v>0.66856755999999962</v>
+        <v>0.65687538999999617</v>
       </c>
       <c r="D355" s="5">
-        <v>6.5095008535558607</v>
+        <v>6.3915811799943212</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>128.08623385999999</v>
+        <v>128.08748571000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.53470189999998752</v>
+        <v>0.53184386000000927</v>
       </c>
       <c r="D356" s="5">
-        <v>5.1480748354822747</v>
+        <v>5.1197549844854917</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>128.27833031</v>
+        <v>128.27370772</v>
       </c>
       <c r="C357" s="5">
-        <v>0.19209645000000819</v>
+        <v>0.1862220099999945</v>
       </c>
       <c r="D357" s="5">
-        <v>1.8146111401611265</v>
+        <v>1.7586573328654209</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>128.81013411999999</v>
+        <v>128.8006742</v>
       </c>
       <c r="C358" s="5">
-        <v>0.53180380999998533</v>
+        <v>0.52696647999999868</v>
       </c>
       <c r="D358" s="5">
-        <v>5.0898586085611042</v>
+        <v>5.0426957529501326</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>129.41557613000001</v>
+        <v>129.36877693</v>
       </c>
       <c r="C359" s="5">
-        <v>0.60544201000001863</v>
+        <v>0.56810272999999256</v>
       </c>
       <c r="D359" s="5">
-        <v>5.7884396787656556</v>
+        <v>5.4231604420758472</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>129.91826964000001</v>
+        <v>129.90948129</v>
       </c>
       <c r="C360" s="5">
-        <v>0.50269351000000029</v>
+        <v>0.54070436000000655</v>
       </c>
       <c r="D360" s="5">
-        <v>4.7620844421376152</v>
+        <v>5.1323850313564012</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>130.61802216999999</v>
+        <v>130.62582906</v>
       </c>
       <c r="C361" s="5">
-        <v>0.69975252999998361</v>
+        <v>0.71634776999999872</v>
       </c>
       <c r="D361" s="5">
-        <v>6.6582634599540391</v>
+        <v>6.8214660089968904</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>131.01101119</v>
+        <v>131.01101919999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.3929890200000159</v>
+        <v>0.38519013999999174</v>
       </c>
       <c r="D362" s="5">
-        <v>3.6707747628178522</v>
+        <v>3.5965242425967769</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>131.49648311999999</v>
+        <v>131.51991164</v>
       </c>
       <c r="C363" s="5">
-        <v>0.48547192999998856</v>
+        <v>0.50889244000001099</v>
       </c>
       <c r="D363" s="5">
-        <v>4.5384529406612417</v>
+        <v>4.7621006336895588</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>131.98057464999999</v>
+        <v>131.98447754</v>
       </c>
       <c r="C364" s="5">
-        <v>0.4840915300000006</v>
+        <v>0.46456589999999665</v>
       </c>
       <c r="D364" s="5">
-        <v>4.5082382322812364</v>
+        <v>4.3220686333070635</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>132.68054144999999</v>
+        <v>132.71322910000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.69996679999999856</v>
+        <v>0.72875156000000629</v>
       </c>
       <c r="D365" s="5">
-        <v>6.5532356071451137</v>
+        <v>6.8307566326992974</v>
       </c>
       <c r="E365" s="5">
-        <v>4.3067904142105817</v>
+        <v>4.3267325232704268</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>133.27962575999999</v>
+        <v>133.29740337000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.59908430999999496</v>
+        <v>0.58417427000000544</v>
       </c>
       <c r="D366" s="5">
-        <v>5.554889008658348</v>
+        <v>5.4119088509668067</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>133.94629868999999</v>
+        <v>133.95008064000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.66667293000000427</v>
+        <v>0.65267726999999809</v>
       </c>
       <c r="D367" s="5">
-        <v>6.1703949583586049</v>
+        <v>6.0365232005363367</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>134.22430618000001</v>
+        <v>134.22408365999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.27800749000002156</v>
+        <v>0.27400301999998078</v>
       </c>
       <c r="D368" s="5">
-        <v>2.5192462829756623</v>
+        <v>2.4824785096460467</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>116.77925881</v>
+        <v>116.77228027</v>
       </c>
       <c r="C369" s="5">
-        <v>-17.445047370000012</v>
+        <v>-17.451803389999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-81.188884017806842</v>
+        <v>-81.201995086674003</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>120.01684963</v>
+        <v>120.00470230000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2375908199999941</v>
+        <v>3.2324220300000093</v>
       </c>
       <c r="D370" s="5">
-        <v>38.841116523888552</v>
+        <v>38.772059987883914</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>123.43556313000001</v>
+        <v>123.34496521</v>
       </c>
       <c r="C371" s="5">
-        <v>3.4187135000000097</v>
+        <v>3.3402629099999928</v>
       </c>
       <c r="D371" s="5">
-        <v>40.080267047914894</v>
+        <v>39.020214728021955</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>124.17204615</v>
+        <v>124.16638337000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.73648301999999433</v>
+        <v>0.82141816000000745</v>
       </c>
       <c r="D372" s="5">
-        <v>7.3995395086836169</v>
+        <v>8.2907236708716923</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>124.729681</v>
+        <v>124.74097369</v>
       </c>
       <c r="C373" s="5">
-        <v>0.55763484999999946</v>
+        <v>0.57459031999999866</v>
       </c>
       <c r="D373" s="5">
-        <v>5.5241075481015312</v>
+        <v>5.6966392388069664</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>125.97632145</v>
+        <v>125.98330317999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.246640450000001</v>
+        <v>1.2423294899999888</v>
       </c>
       <c r="D374" s="5">
-        <v>12.67545809090047</v>
+        <v>12.627990559210911</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>127.29193015</v>
+        <v>127.33179629</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3156086999999985</v>
+        <v>1.3484931100000068</v>
       </c>
       <c r="D375" s="5">
-        <v>13.277430683728664</v>
+        <v>13.628296867186162</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>128.18731109000001</v>
+        <v>128.19858275000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.89538094000000967</v>
+        <v>0.86678646000001436</v>
       </c>
       <c r="D376" s="5">
-        <v>8.7752250411980093</v>
+        <v>8.4816542088532731</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>129.13395847000001</v>
+        <v>129.19781219999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.9466473800000017</v>
+        <v>0.99922944999997299</v>
       </c>
       <c r="D377" s="5">
-        <v>9.230800580553101</v>
+        <v>9.7648341601608735</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.6730241987567571</v>
+        <v>-2.6488820472834185</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>130.47464169</v>
+        <v>130.49543499000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.3406832199999883</v>
+        <v>1.2976227900000197</v>
       </c>
       <c r="D378" s="5">
-        <v>13.19514115809759</v>
+        <v>12.74100935309308</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>129.59603469000001</v>
+        <v>129.59843551</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.87860699999998815</v>
+        <v>-0.89699948000000518</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.788049871085323</v>
+        <v>-7.9437512966503254</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>131.00693877</v>
+        <v>130.99705578000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.4109040799999946</v>
+        <v>1.3986202700000092</v>
       </c>
       <c r="D380" s="5">
-        <v>13.875690248598872</v>
+        <v>13.747356257719744</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>132.26636747000001</v>
+        <v>132.24641904000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2594287000000008</v>
+        <v>1.2493632599999955</v>
       </c>
       <c r="D381" s="5">
-        <v>12.166077512024964</v>
+        <v>12.064649022576713</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>132.87278047000001</v>
+        <v>132.84231653000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.60641300000000342</v>
+        <v>0.5958974899999987</v>
       </c>
       <c r="D382" s="5">
-        <v>5.6426192783414875</v>
+        <v>5.5431935011980515</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>134.39924364000001</v>
+        <v>134.23573539</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5264631699999995</v>
+        <v>1.393418859999997</v>
       </c>
       <c r="D383" s="5">
-        <v>14.69107382591417</v>
+        <v>13.339286071790468</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>135.53984045000001</v>
+        <v>135.53128176999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.1405968100000052</v>
+        <v>1.2955463799999904</v>
       </c>
       <c r="D384" s="5">
-        <v>10.673015991563318</v>
+        <v>12.216518657254728</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.49263070000001</v>
+        <v>135.52692603</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.7209750000007489E-2</v>
+        <v>-4.3557399999940571E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.41717105520819864</v>
+        <v>-3.855909959417092E-2</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>135.93383792</v>
+        <v>135.95996972</v>
       </c>
       <c r="C386" s="5">
-        <v>0.44120721999999546</v>
+        <v>0.4330436900000052</v>
       </c>
       <c r="D386" s="5">
-        <v>3.9783318050546246</v>
+        <v>3.9024181202856889</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>137.70857133999999</v>
+        <v>137.77281608000001</v>
       </c>
       <c r="C387" s="5">
-        <v>1.7747334199999898</v>
+        <v>1.8128463600000089</v>
       </c>
       <c r="D387" s="5">
-        <v>16.842469322500332</v>
+        <v>17.227557306553386</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>138.23197809000001</v>
+        <v>138.26841335</v>
       </c>
       <c r="C388" s="5">
-        <v>0.52340675000002079</v>
+        <v>0.49559726999999043</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6575589230547498</v>
+        <v>4.4030834893095783</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>138.90056623999999</v>
+        <v>139.02694566</v>
       </c>
       <c r="C389" s="5">
-        <v>0.66858814999997662</v>
+        <v>0.75853230999999255</v>
       </c>
       <c r="D389" s="5">
-        <v>5.9609688730689836</v>
+        <v>6.7854368637219054</v>
       </c>
       <c r="E389" s="5">
-        <v>7.5631599044250875</v>
+        <v>7.6078172630232865</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>139.24367457</v>
+        <v>139.26356713999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.34310833000000684</v>
+        <v>0.23662147999999661</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0048117499338334</v>
+        <v>2.0616068468614523</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>140.10810939000001</v>
+        <v>140.10003660999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.86443482000001381</v>
+        <v>0.83646946999999727</v>
       </c>
       <c r="D391" s="5">
-        <v>7.7093900029695739</v>
+        <v>7.4505897904763696</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>141.10717292000001</v>
+        <v>141.08136684999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.99906353000000081</v>
+        <v>0.98133024000000546</v>
       </c>
       <c r="D392" s="5">
-        <v>8.9004858078141744</v>
+        <v>8.7368926837996028</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>141.64865502000001</v>
+        <v>141.59501277000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.54148209999999608</v>
+        <v>0.51364592000001608</v>
       </c>
       <c r="D393" s="5">
-        <v>4.703300440406899</v>
+        <v>4.4574886546381753</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>142.6725083</v>
+        <v>142.59556122000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0238532799999973</v>
+        <v>1.0005484499999966</v>
       </c>
       <c r="D394" s="5">
-        <v>9.0270086783018613</v>
+        <v>8.8169622170872088</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>142.94474187</v>
+        <v>142.69151916000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.27223356999999737</v>
+        <v>9.5957940000005237E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>2.3139044230784167</v>
+        <v>0.81052082562125261</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>144.94334492999999</v>
+        <v>144.90190919</v>
       </c>
       <c r="C396" s="5">
-        <v>1.9986030599999935</v>
+        <v>2.210390029999985</v>
       </c>
       <c r="D396" s="5">
-        <v>18.130253897567194</v>
+        <v>20.257273096948737</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>145.75108039</v>
+        <v>145.85401393999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.80773546000000351</v>
+        <v>0.95210474999998951</v>
       </c>
       <c r="D397" s="5">
-        <v>6.8961436008927235</v>
+        <v>8.1761035445988561</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>146.84597653</v>
+        <v>146.92683589999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.094896140000003</v>
+        <v>1.0728219599999989</v>
       </c>
       <c r="D398" s="5">
-        <v>9.3964497299655605</v>
+        <v>9.1925194248941189</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>147.26242149000001</v>
+        <v>147.37108418</v>
       </c>
       <c r="C399" s="5">
-        <v>0.41644496000000686</v>
+        <v>0.44424828000001071</v>
       </c>
       <c r="D399" s="5">
-        <v>3.4567019043620029</v>
+        <v>3.6892730464127332</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>148.54219257</v>
+        <v>148.62450437000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2797710799999891</v>
+        <v>1.2534201900000141</v>
       </c>
       <c r="D400" s="5">
-        <v>10.941673132017682</v>
+        <v>10.697468591552607</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>148.72718975000001</v>
+        <v>148.91234499000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.18499718000001053</v>
+        <v>0.28784061999999722</v>
       </c>
       <c r="D401" s="5">
-        <v>1.5047817410816844</v>
+        <v>2.3489520618923176</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0745741187411948</v>
+        <v>7.1104196981896184</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>150.61754540999999</v>
+        <v>150.63182567999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.8903556599999831</v>
+        <v>1.7194806899999833</v>
       </c>
       <c r="D402" s="5">
-        <v>16.364987130532249</v>
+        <v>14.771073952797064</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>151.2888797</v>
+        <v>151.25763477999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.67133429000000433</v>
+        <v>0.6258090999999979</v>
       </c>
       <c r="D403" s="5">
-        <v>5.4817423176500624</v>
+        <v>5.1009840693757136</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>152.47233835</v>
+        <v>152.41411274999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.1834586500000057</v>
+        <v>1.1564779699999974</v>
       </c>
       <c r="D404" s="5">
-        <v>9.8015943818611451</v>
+        <v>9.5707228416265</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>153.19064840999999</v>
+        <v>153.08120746</v>
       </c>
       <c r="C405" s="5">
-        <v>0.7183100599999932</v>
+        <v>0.66709471000001486</v>
       </c>
       <c r="D405" s="5">
-        <v>5.802108683995244</v>
+        <v>5.3805261676521665</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>153.81931304</v>
+        <v>153.67361505</v>
       </c>
       <c r="C406" s="5">
-        <v>0.62866463000000294</v>
+        <v>0.59240758999999343</v>
       </c>
       <c r="D406" s="5">
-        <v>5.0372533062857494</v>
+        <v>4.7439973928579571</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>155.77392268</v>
+        <v>155.4128833</v>
       </c>
       <c r="C407" s="5">
-        <v>1.954609640000001</v>
+        <v>1.7392682500000092</v>
       </c>
       <c r="D407" s="5">
-        <v>16.360791638630133</v>
+        <v>14.459677884557243</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>155.39698677999999</v>
+        <v>155.31898580000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.37693590000000654</v>
+        <v>-9.3897499999997081E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.8653803844304382</v>
+        <v>-0.72261273029974316</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>155.66588866000001</v>
+        <v>155.87402877</v>
       </c>
       <c r="C409" s="5">
-        <v>0.26890188000001558</v>
+        <v>0.55504296999998814</v>
       </c>
       <c r="D409" s="5">
-        <v>2.0963798017151536</v>
+        <v>4.3735783709841769</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>157.05672368</v>
+        <v>157.2239064</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3908350199999973</v>
+        <v>1.3498776300000088</v>
       </c>
       <c r="D410" s="5">
-        <v>11.264581486420223</v>
+        <v>10.901613717274117</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>157.16022508</v>
+        <v>157.30784419</v>
       </c>
       <c r="C411" s="5">
-        <v>0.10350139999999897</v>
+        <v>8.3937789999993129E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.79368040322898015</v>
+        <v>0.64253355574714899</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>157.37961432</v>
+        <v>157.51124967999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.21938923999999815</v>
+        <v>0.20340548999999442</v>
       </c>
       <c r="D412" s="5">
-        <v>1.6880723378077223</v>
+        <v>1.5627317870765545</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>158.08937531000001</v>
+        <v>158.34531693</v>
       </c>
       <c r="C413" s="5">
-        <v>0.70976099000000659</v>
+        <v>0.83406725000000392</v>
       </c>
       <c r="D413" s="5">
-        <v>5.5481146193920861</v>
+        <v>6.5427144562304473</v>
       </c>
       <c r="E413" s="5">
-        <v>6.2948715535721345</v>
+        <v>6.3345802126972384</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>158.23237485000001</v>
+        <v>158.22747778999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.14299954000000525</v>
+        <v>-0.11783914000000095</v>
       </c>
       <c r="D414" s="5">
-        <v>1.0908749389818562</v>
+        <v>-0.88938289001583293</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>159.15383306000001</v>
+        <v>159.08867422</v>
       </c>
       <c r="C415" s="5">
-        <v>0.92145820999999728</v>
+        <v>0.86119643000000679</v>
       </c>
       <c r="D415" s="5">
-        <v>7.2163642468315858</v>
+        <v>6.7304370332689434</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>159.77654683</v>
+        <v>159.68425518999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.62271376999999006</v>
+        <v>0.59558096999998611</v>
       </c>
       <c r="D416" s="5">
-        <v>4.7975518427887831</v>
+        <v>4.586110516696551</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>160.82962118</v>
+        <v>160.55598130999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.0530743500000028</v>
+        <v>0.87172612000000527</v>
       </c>
       <c r="D417" s="5">
-        <v>8.2022020288891273</v>
+        <v>6.7511858015540493</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>161.75498787999999</v>
+        <v>161.43030770999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.92536669999998367</v>
+        <v>0.87432640000000106</v>
       </c>
       <c r="D418" s="5">
-        <v>7.1271890577921271</v>
+        <v>6.7340585189214153</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>162.44768334</v>
+        <v>161.90494848</v>
       </c>
       <c r="C419" s="5">
-        <v>0.69269546000001014</v>
+        <v>0.47464077000000771</v>
       </c>
       <c r="D419" s="5">
-        <v>5.2616297135491985</v>
+        <v>3.5858843651819017</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>162.89680497000001</v>
+        <v>162.57590829</v>
       </c>
       <c r="C420" s="5">
-        <v>0.4491216300000076</v>
+        <v>0.67095980999999938</v>
       </c>
       <c r="D420" s="5">
-        <v>3.3685745369454567</v>
+        <v>5.0879197310953694</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>164.00650775</v>
+        <v>163.93276990999999</v>
       </c>
       <c r="C421" s="5">
-        <v>1.1097027799999921</v>
+        <v>1.3568616199999894</v>
       </c>
       <c r="D421" s="5">
-        <v>8.4881188826032137</v>
+        <v>10.48798574603962</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>164.07963107</v>
+        <v>164.24931717999999</v>
       </c>
       <c r="C422" s="5">
-        <v>7.3123320000007652E-2</v>
+        <v>0.31654727000000094</v>
       </c>
       <c r="D422" s="5">
-        <v>0.53634140333880254</v>
+        <v>2.3419172613967643</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>164.56172398000001</v>
+        <v>164.64732452999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.48209291000000576</v>
+        <v>0.39800735000000032</v>
       </c>
       <c r="D423" s="5">
-        <v>3.583335397294074</v>
+        <v>2.9468973046330449</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>165.15604848000001</v>
+        <v>165.20234618000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.59432449999999903</v>
+        <v>0.55502165000001469</v>
       </c>
       <c r="D424" s="5">
-        <v>4.4210027328021262</v>
+        <v>4.121015317141663</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>166.08474487000001</v>
+        <v>166.12951964999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.92869638999999893</v>
+        <v>0.9271734699999854</v>
       </c>
       <c r="D425" s="5">
-        <v>6.9604258666946084</v>
+        <v>6.9466492807953806</v>
       </c>
       <c r="E425" s="5">
-        <v>5.0574996228062385</v>
+        <v>4.9159664907811429</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>167.26009091</v>
+        <v>167.66100220999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1753460399999938</v>
+        <v>1.5314825600000006</v>
       </c>
       <c r="D426" s="5">
-        <v>8.8305985403946963</v>
+        <v>11.640810890638909</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>167.43214276</v>
+        <v>167.86950469999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.17205185000000256</v>
+        <v>0.20850249000000076</v>
       </c>
       <c r="D427" s="5">
-        <v>1.2413858388337529</v>
+        <v>1.5025642873015777</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>167.94178857</v>
+        <v>168.36555258000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.50964580999999498</v>
+        <v>0.49604788000002031</v>
       </c>
       <c r="D428" s="5">
-        <v>3.7144492990722311</v>
+        <v>3.6041547814655184</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>168.26203425</v>
+        <v>168.93105549000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.32024567999999931</v>
+        <v>0.5655029099999922</v>
       </c>
       <c r="D429" s="5">
-        <v>2.3124142077858956</v>
+        <v>4.1058336513351001</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>168.67223847</v>
+        <v>169.38561238</v>
       </c>
       <c r="C430" s="5">
-        <v>0.41020421999999712</v>
+        <v>0.45455688999999211</v>
       </c>
       <c r="D430" s="5">
-        <v>2.96501353594254</v>
+        <v>3.2771574479794507</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>168.72828661</v>
+        <v>169.43250313999999</v>
       </c>
       <c r="C431" s="5">
-        <v>5.6048140000001467E-2</v>
+        <v>4.689075999999659E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.39947785667557856</v>
+        <v>0.33270041602395661</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>169.16496812</v>
+        <v>169.78975557000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.43668150999999966</v>
+        <v>0.35725243000001683</v>
       </c>
       <c r="D432" s="5">
-        <v>3.1502816416674184</v>
+        <v>2.5597782776592748</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>168.96088331000001</v>
+        <v>169.26893687</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.20408480999998346</v>
+        <v>-0.52081870000000663</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.4381422241452668</v>
+        <v>-3.6194498478103632</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>168.22352290000001</v>
+        <v>169.81464337</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.73736041000000796</v>
+        <v>0.54570649999999432</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.1130192313714957</v>
+        <v>3.9380226005291341</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>167.73087812</v>
+        <v>168.92322468</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.49264478000000622</v>
+        <v>-0.89141868999999474</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.4581617167729894</v>
+        <v>-6.1205121736811137</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>169.57868866999999</v>
+        <v>170.43217902999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.8478105499999913</v>
+        <v>1.508954349999982</v>
       </c>
       <c r="D436" s="5">
-        <v>14.050980554109028</v>
+        <v>11.261983851102864</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>169.68181390000001</v>
+        <v>170.81984593000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.10312523000001761</v>
+        <v>0.38766690000002768</v>
       </c>
       <c r="D437" s="5">
-        <v>0.73219709334748639</v>
+        <v>2.7639408151538758</v>
       </c>
       <c r="E437" s="5">
-        <v>2.1658033871897908</v>
+        <v>2.8232949146434372</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>172.45772323</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.6378772999999853</v>
+      </c>
+      <c r="D438" s="5">
+        <v>12.132594172823264</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>