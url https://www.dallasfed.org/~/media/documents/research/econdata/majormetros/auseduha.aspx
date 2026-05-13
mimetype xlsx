--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0CBFD05-B094-4272-9109-E52A07004CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{066E2372-06FA-46AC-B885-B730D19DE60A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D0DCD6EC-BF50-4680-9785-175B390183E1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2E40E045-ED61-45C3-9E33-DB6D1B1B8455}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C54774AF-C5B4-4B5F-BC22-B527E4971B36}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{052D51E1-84A7-4B4E-9F30-EA1EF1CDEEF8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>11.261983851102864</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>170.81984593000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.38766690000002768</v>
       </c>
       <c r="D437" s="5">
         <v>2.7639408151538758</v>
       </c>
       <c r="E437" s="5">
         <v>2.8232949146434372</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>172.45772323</v>
+        <v>171.84650092999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.6378772999999853</v>
+        <v>1.0266549999999768</v>
       </c>
       <c r="D438" s="5">
-        <v>12.132594172823264</v>
+        <v>7.4554417097522974</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>170.59411291999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.2523880100000042</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-8.4032308612303712</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>171.75138483999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.1572719199999995</v>
+      </c>
+      <c r="D440" s="5">
+        <v>8.4512322655471372</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>