--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{066E2372-06FA-46AC-B885-B730D19DE60A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5DE3F0AF-0F9A-4AA5-B177-E5393C0F8A92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2E40E045-ED61-45C3-9E33-DB6D1B1B8455}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8D90AA33-8127-4039-BE44-CB3438D2337D}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{052D51E1-84A7-4B4E-9F30-EA1EF1CDEEF8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A121EDEB-0005-4B37-9744-7D560F0C64A6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.157206269</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>35.179300529000002</v>
       </c>
       <c r="C7" s="5">
         <v>2.2094260000002919E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.75674229513846836</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>35.507755557000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.32845502800000048</v>
       </c>
       <c r="D8" s="5">
         <v>11.797542181982369</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.544158400000001</v>
       </c>
       <c r="C9" s="5">
         <v>3.6402842999997631E-2</v>
       </c>
       <c r="D9" s="5">
         <v>1.2372105717267212</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>35.664422868999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.12026446899999854</v>
       </c>
       <c r="D10" s="5">
         <v>4.1366443079418946</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.149753910000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.48533104100000202</v>
       </c>
       <c r="D11" s="5">
         <v>17.609319072869511</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.028591974999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.1211619350000035</v>
       </c>
       <c r="D12" s="5">
         <v>-3.9486802155967671</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.899936031000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.8713440560000052</v>
       </c>
       <c r="D13" s="5">
         <v>33.210936223850652</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.427456462999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.47247956800000424</v>
       </c>
       <c r="D14" s="5">
         <v>-14.328017981122365</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.686123326999997</v>
       </c>
       <c r="C15" s="5">
         <v>0.2586668639999985</v>
       </c>
       <c r="D15" s="5">
         <v>8.8618440031442258</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>37.095813757000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.40969043000000482</v>
       </c>
       <c r="D16" s="5">
         <v>14.255461666934522</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>37.349540779000002</v>
       </c>
       <c r="C17" s="5">
         <v>0.25372702199999964</v>
       </c>
       <c r="D17" s="5">
         <v>8.5236438646821391</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>37.472482358000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.12294157899999902</v>
       </c>
       <c r="D18" s="5">
         <v>4.0222799743343307</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>37.787488815000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.31500645700000263</v>
       </c>
       <c r="D19" s="5">
         <v>10.567327869952091</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>37.814710763999997</v>
       </c>
       <c r="C20" s="5">
         <v>2.7221948999994083E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.8679084255606595</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>37.816600917999999</v>
       </c>
       <c r="C21" s="5">
         <v>1.8901540000015871E-3</v>
       </c>
       <c r="D21" s="5">
         <v>5.9998038251385388E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>37.947901090000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.1313001720000031</v>
       </c>
       <c r="D22" s="5">
         <v>4.2469203771719366</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>38.260893183999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.31299209399999484</v>
       </c>
       <c r="D23" s="5">
         <v>10.359095280586184</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>38.742811156000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.48191797200000508</v>
       </c>
       <c r="D24" s="5">
         <v>16.20700425348598</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>39.013053540000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.27024238399999945</v>
       </c>
       <c r="D25" s="5">
         <v>8.6990550573622585</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>39.523243741999998</v>
       </c>
       <c r="C26" s="5">
         <v>0.51019020199999687</v>
       </c>
       <c r="D26" s="5">
         <v>16.872314130742794</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>39.780299616000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.2570558740000024</v>
       </c>
       <c r="D27" s="5">
         <v>8.0900280158723969</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>40.091071098</v>
       </c>
       <c r="C28" s="5">
         <v>0.31077148199999982</v>
       </c>
       <c r="D28" s="5">
         <v>9.7881112630350486</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>40.136263591000002</v>
       </c>
       <c r="C29" s="5">
         <v>4.5192493000001832E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.3611131057466919</v>
       </c>
       <c r="E29" s="5">
         <v>7.4611969889783802</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>40.191763162999997</v>
       </c>
       <c r="C30" s="5">
         <v>5.5499571999995112E-2</v>
       </c>
       <c r="D30" s="5">
         <v>1.6720125455136348</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>40.486739489999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.29497632700000054</v>
       </c>
       <c r="D31" s="5">
         <v>9.171414134644218</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>40.439599074999997</v>
       </c>
       <c r="C32" s="5">
         <v>-4.7140415000001212E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-1.3882975771084993</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>41.359124803999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.91952572900000007</v>
       </c>
       <c r="D33" s="5">
         <v>30.970651004893735</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>41.416393978000002</v>
       </c>
       <c r="C34" s="5">
         <v>5.7269174000005307E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.674329646221473</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>41.587089433000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.17069545500000061</v>
       </c>
       <c r="D35" s="5">
         <v>5.0594001689518109</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>41.758845006999998</v>
       </c>
       <c r="C36" s="5">
         <v>0.17175557399999519</v>
       </c>
       <c r="D36" s="5">
         <v>5.0701668392639565</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>41.831877374000001</v>
       </c>
       <c r="C37" s="5">
         <v>7.3032367000003262E-2</v>
       </c>
       <c r="D37" s="5">
         <v>2.1189947074668369</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>41.910817045999998</v>
       </c>
       <c r="C38" s="5">
         <v>7.8939671999997074E-2</v>
       </c>
       <c r="D38" s="5">
         <v>2.2881350280550716</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>42.585346412</v>
       </c>
       <c r="C39" s="5">
         <v>0.67452936600000157</v>
       </c>
       <c r="D39" s="5">
         <v>21.117997933338152</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>42.111989825000002</v>
       </c>
       <c r="C40" s="5">
         <v>-0.47335658699999783</v>
       </c>
       <c r="D40" s="5">
         <v>-12.552592363469216</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>42.315544228</v>
       </c>
       <c r="C41" s="5">
         <v>0.20355440299999827</v>
       </c>
       <c r="D41" s="5">
         <v>5.957088813006628</v>
       </c>
       <c r="E41" s="5">
         <v>5.4297048155939276</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>42.816990795000002</v>
       </c>
       <c r="C42" s="5">
         <v>0.50144656700000212</v>
       </c>
       <c r="D42" s="5">
         <v>15.1846293249152</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>42.895967863000003</v>
       </c>
       <c r="C43" s="5">
         <v>7.8977068000000372E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.2360252960555105</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>43.058682560000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.16271469699999841</v>
       </c>
       <c r="D44" s="5">
         <v>4.6480641629135677</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>44.194328685999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.1356461259999975</v>
       </c>
       <c r="D45" s="5">
         <v>36.668882006829847</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>44.485271783999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.29094309799999962</v>
       </c>
       <c r="D46" s="5">
         <v>8.192332303948934</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>44.396343434000002</v>
       </c>
       <c r="C47" s="5">
         <v>-8.8928349999996215E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3726618149965684</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>44.691737625000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.29539419099999975</v>
       </c>
       <c r="D48" s="5">
         <v>8.2830445435184696</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>44.854000976000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.162263351</v>
       </c>
       <c r="D49" s="5">
         <v>4.4449322490650367</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>44.798078639000003</v>
       </c>
       <c r="C50" s="5">
         <v>-5.5922336999998379E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-1.4858997014457032</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>44.892287897999999</v>
       </c>
       <c r="C51" s="5">
         <v>9.4209258999995882E-2</v>
       </c>
       <c r="D51" s="5">
         <v>2.5529646425458186</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>44.926083335999998</v>
       </c>
       <c r="C52" s="5">
         <v>3.3795437999998512E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.90712378765152035</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>45.073386630000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.14730329400000386</v>
       </c>
       <c r="D53" s="5">
         <v>4.0062850824951868</v>
       </c>
       <c r="E53" s="5">
         <v>6.5173270303236386</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.550419949000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.47703331900000023</v>
       </c>
       <c r="D54" s="5">
         <v>13.466155032662108</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.697338651000003</v>
       </c>
       <c r="C55" s="5">
         <v>0.14691870200000068</v>
       </c>
       <c r="D55" s="5">
         <v>3.9398950414995193</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.869517209999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.17217855899999535</v>
       </c>
       <c r="D56" s="5">
         <v>4.6162459432309344</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.150136924000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.28061971400000374</v>
       </c>
       <c r="D57" s="5">
         <v>7.5934658994800452</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.278907464</v>
       </c>
       <c r="C58" s="5">
         <v>0.12877053999999788</v>
       </c>
       <c r="D58" s="5">
         <v>3.4001684271214971</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.720765280000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.4418578160000024</v>
       </c>
       <c r="D59" s="5">
         <v>12.078471992241969</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.414164391</v>
       </c>
       <c r="C60" s="5">
         <v>-0.30660088900000204</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5967898381184673</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>46.547268398</v>
       </c>
       <c r="C61" s="5">
         <v>0.13310400700000002</v>
       </c>
       <c r="D61" s="5">
         <v>3.4960948719910068</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.673359009000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.12609061100000218</v>
       </c>
       <c r="D62" s="5">
         <v>3.2995176068284504</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.803962044000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.13060303500000003</v>
       </c>
       <c r="D63" s="5">
         <v>3.4100460847945158</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.932689654999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.12872761099999508</v>
       </c>
       <c r="D64" s="5">
         <v>3.3508145825362545</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.329040607000003</v>
       </c>
       <c r="C65" s="5">
         <v>0.39635095200000592</v>
       </c>
       <c r="D65" s="5">
         <v>10.618327411152428</v>
       </c>
       <c r="E65" s="5">
         <v>5.0044031426266899</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.480533884000003</v>
       </c>
       <c r="C66" s="5">
         <v>-0.84850672299999985</v>
       </c>
       <c r="D66" s="5">
         <v>-19.513900661224824</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.696068842000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.21553495799999922</v>
       </c>
       <c r="D67" s="5">
         <v>5.7086564966159825</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.743756976999997</v>
       </c>
       <c r="C68" s="5">
         <v>4.7688134999994247E-2</v>
       </c>
       <c r="D68" s="5">
         <v>1.2324011114762667</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>47.246410355000002</v>
       </c>
       <c r="C69" s="5">
         <v>0.50265337800000509</v>
       </c>
       <c r="D69" s="5">
         <v>13.695277839497288</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>47.708116793999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.46170643899999675</v>
       </c>
       <c r="D70" s="5">
         <v>12.378045201078569</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>47.638554353000004</v>
       </c>
       <c r="C71" s="5">
         <v>-6.956244099999509E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.7357370965035757</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>47.337432071999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.30112228100000493</v>
       </c>
       <c r="D72" s="5">
         <v>-7.3269507411683694</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>48.138453136999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.80102106500000048</v>
       </c>
       <c r="D73" s="5">
         <v>22.306412992398993</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>48.649632128</v>
       </c>
       <c r="C74" s="5">
         <v>0.5111789910000013</v>
       </c>
       <c r="D74" s="5">
         <v>13.513929814621628</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>48.889948130999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24031600299999667</v>
       </c>
       <c r="D75" s="5">
         <v>6.0914024557023438</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>49.306723478999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.4167753480000016</v>
       </c>
       <c r="D76" s="5">
         <v>10.723245676219983</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.574019859000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.26729638000000477</v>
       </c>
       <c r="D77" s="5">
         <v>6.7028233327015796</v>
       </c>
       <c r="E77" s="5">
         <v>4.743344093199231</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>49.561491969999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.2527889000004677E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.30283179131620486</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.570350560999998</v>
       </c>
       <c r="C79" s="5">
         <v>8.8585909999991941E-3</v>
       </c>
       <c r="D79" s="5">
         <v>0.21469825278470633</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.000327237999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.42997667699999909</v>
       </c>
       <c r="D80" s="5">
         <v>10.920106336512125</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.174073642000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.17374640400000629</v>
       </c>
       <c r="D81" s="5">
         <v>4.2505115517060377</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.366218680999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.19214503899999613</v>
       </c>
       <c r="D82" s="5">
         <v>4.6935210994161203</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.683974943999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.31775626299999971</v>
       </c>
       <c r="D83" s="5">
         <v>7.8389993323766616</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>49.761265428000002</v>
       </c>
       <c r="C84" s="5">
         <v>-0.92270951599999762</v>
       </c>
       <c r="D84" s="5">
         <v>-19.786220377886799</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.738958541999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.97769311399999737</v>
       </c>
       <c r="D85" s="5">
         <v>26.299489083530435</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.991602458000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.2526439160000038</v>
       </c>
       <c r="D86" s="5">
         <v>6.1415287921396722</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>51.363403626</v>
       </c>
       <c r="C87" s="5">
         <v>0.37180116799999752</v>
       </c>
       <c r="D87" s="5">
         <v>9.1092609465999175</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>51.847075019999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.48367139399999814</v>
       </c>
       <c r="D88" s="5">
         <v>11.903994186380773</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>51.725725232999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.12134978699999976</v>
       </c>
       <c r="D89" s="5">
         <v>-2.7727647029294866</v>
       </c>
       <c r="E89" s="5">
         <v>4.3403891395532357</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>51.854895888999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.12917065599999944</v>
       </c>
       <c r="D90" s="5">
         <v>3.0381701968342556</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>52.156426572000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.30153068300000285</v>
       </c>
       <c r="D91" s="5">
         <v>7.2054203043487197</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>52.255414369</v>
       </c>
       <c r="C92" s="5">
         <v>9.8987796999999489E-2</v>
       </c>
       <c r="D92" s="5">
         <v>2.3014071053724772</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>52.443164938999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.18775056999999862</v>
       </c>
       <c r="D93" s="5">
         <v>4.3977575752150333</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>52.595470013000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.15230507400000448</v>
       </c>
       <c r="D94" s="5">
         <v>3.5412406856729417</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>52.913018454000003</v>
       </c>
       <c r="C95" s="5">
         <v>0.31754844099999957</v>
       </c>
       <c r="D95" s="5">
         <v>7.4905675713749398</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>53.605286503999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.69226804999999558</v>
       </c>
       <c r="D96" s="5">
         <v>16.880218946688895</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>53.85510498</v>
       </c>
       <c r="C97" s="5">
         <v>0.24981847600000151</v>
       </c>
       <c r="D97" s="5">
         <v>5.7379931013396002</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>53.722134859999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.13297012000000308</v>
       </c>
       <c r="D98" s="5">
         <v>-2.9229364041945871</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>53.601595981999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.12053887799999785</v>
       </c>
       <c r="D99" s="5">
         <v>-2.6595165960392353</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>53.798543954000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.1969479720000038</v>
       </c>
       <c r="D100" s="5">
         <v>4.499354878777595</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>54.092973524000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.29442956999999836</v>
       </c>
       <c r="D101" s="5">
         <v>6.7687124588173608</v>
       </c>
       <c r="E101" s="5">
         <v>4.5765395851612878</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>55.063761778</v>
       </c>
       <c r="C102" s="5">
         <v>0.97078825399999857</v>
       </c>
       <c r="D102" s="5">
         <v>23.794190867477049</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.053077535</v>
       </c>
       <c r="C103" s="5">
         <v>-1.0684243000000038E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-0.23259249874217902</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>55.527263957000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.47418642200000249</v>
       </c>
       <c r="D104" s="5">
         <v>10.839887565443673</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>55.706175917000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.17891196000000065</v>
       </c>
       <c r="D105" s="5">
         <v>3.9357274584944646</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>55.993066511000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.28689059399999906</v>
       </c>
       <c r="D106" s="5">
         <v>6.358174952064588</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>56.145299129000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.15223261799999932</v>
       </c>
       <c r="D107" s="5">
         <v>3.3117618209181465</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>56.856216068000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.71091693900000053</v>
       </c>
       <c r="D108" s="5">
         <v>16.29863955696722</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>57.161779476</v>
       </c>
       <c r="C109" s="5">
         <v>0.30556340799999759</v>
       </c>
       <c r="D109" s="5">
         <v>6.6432685141331271</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>57.429979093</v>
       </c>
       <c r="C110" s="5">
         <v>0.2681996170000005</v>
       </c>
       <c r="D110" s="5">
         <v>5.7779184323466515</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>58.126604856</v>
       </c>
       <c r="C111" s="5">
         <v>0.69662576300000012</v>
       </c>
       <c r="D111" s="5">
         <v>15.567464009585418</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>58.348394775999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.22178991999999909</v>
       </c>
       <c r="D112" s="5">
         <v>4.676084827911775</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>58.576733357999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.22833858199999923</v>
       </c>
       <c r="D113" s="5">
         <v>4.7984437172367667</v>
       </c>
       <c r="E113" s="5">
         <v>8.2889875373751476</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>58.455545082</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12118827599999804</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4546010473829205</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>59.265859411000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.81031432900000055</v>
       </c>
       <c r="D115" s="5">
         <v>17.963177681791098</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>59.430888049000004</v>
       </c>
       <c r="C116" s="5">
         <v>0.16502863800000256</v>
       </c>
       <c r="D116" s="5">
         <v>3.3931102126592005</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>59.334546826</v>
       </c>
       <c r="C117" s="5">
         <v>-9.634122300000314E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.9280253832567151</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>59.325108223000001</v>
       </c>
       <c r="C118" s="5">
         <v>-9.4386029999995458E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-0.1907222681876819</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>60.381659683000002</v>
       </c>
       <c r="C119" s="5">
         <v>1.0565514600000014</v>
       </c>
       <c r="D119" s="5">
         <v>23.594197935249596</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>59.840999177</v>
       </c>
       <c r="C120" s="5">
         <v>-0.54066050600000182</v>
       </c>
       <c r="D120" s="5">
         <v>-10.231186761961087</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>59.971948515000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.13094933800000064</v>
       </c>
       <c r="D121" s="5">
         <v>2.6577820130610386</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>60.453543807999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.48159529299999804</v>
       </c>
       <c r="D122" s="5">
         <v>10.073622544963712</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>60.454992142000002</v>
       </c>
       <c r="C123" s="5">
         <v>1.4483340000026601E-3</v>
       </c>
       <c r="D123" s="5">
         <v>2.8753150295690588E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>61.027086662000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.57209452000000027</v>
       </c>
       <c r="D124" s="5">
         <v>11.965861556305256</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>61.282810157</v>
       </c>
       <c r="C125" s="5">
         <v>0.25572349499999802</v>
       </c>
       <c r="D125" s="5">
         <v>5.1459157586432491</v>
       </c>
       <c r="E125" s="5">
         <v>4.6197127150492179</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>61.326362922999998</v>
       </c>
       <c r="C126" s="5">
         <v>4.3552765999997689E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.85616323578774356</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>61.375417128000002</v>
       </c>
       <c r="C127" s="5">
         <v>4.9054205000004458E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.96409936556669518</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>61.477560390000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.10214326199999846</v>
       </c>
       <c r="D128" s="5">
         <v>2.0154665440150099</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>61.712736165999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.23517577599999839</v>
       </c>
       <c r="D129" s="5">
         <v>4.6882946980485674</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>62.633133037999997</v>
       </c>
       <c r="C130" s="5">
         <v>0.92039687199999776</v>
       </c>
       <c r="D130" s="5">
         <v>19.440609796085173</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>63.100970320999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.46783728300000149</v>
       </c>
       <c r="D131" s="5">
         <v>9.3409422627664505</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>62.055619323000002</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0453509979999964</v>
       </c>
       <c r="D132" s="5">
         <v>-18.164654422569804</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>62.787554727</v>
       </c>
       <c r="C133" s="5">
         <v>0.7319354039999979</v>
       </c>
       <c r="D133" s="5">
         <v>15.109048773354639</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>63.085122202000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.29756747500000102</v>
       </c>
       <c r="D134" s="5">
         <v>5.8377375401150067</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>63.199309862</v>
       </c>
       <c r="C135" s="5">
         <v>0.11418765999999891</v>
       </c>
       <c r="D135" s="5">
         <v>2.1938228848185304</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>63.013416947000003</v>
       </c>
       <c r="C136" s="5">
         <v>-0.18589291499999661</v>
       </c>
       <c r="D136" s="5">
         <v>-3.4731058579262175</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>63.197554510000003</v>
       </c>
       <c r="C137" s="5">
         <v>0.18413756300000017</v>
       </c>
       <c r="D137" s="5">
         <v>3.5635468718200114</v>
       </c>
       <c r="E137" s="5">
         <v>3.1244395420096271</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>62.538676789999997</v>
       </c>
       <c r="C138" s="5">
         <v>-0.65887772000000666</v>
       </c>
       <c r="D138" s="5">
         <v>-11.817789952669722</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>62.889232405000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.35055561500000465</v>
       </c>
       <c r="D139" s="5">
         <v>6.9378062653327133</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>63.350023051000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.46079064599999953</v>
       </c>
       <c r="D140" s="5">
         <v>9.1555442117717369</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>63.351143245000003</v>
       </c>
       <c r="C141" s="5">
         <v>1.1201940000020727E-3</v>
       </c>
       <c r="D141" s="5">
         <v>2.1221200490195713E-2</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>63.224729953999997</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12641329100000576</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3684201457694121</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>65.017822928000001</v>
       </c>
       <c r="C143" s="5">
         <v>1.7930929740000039</v>
       </c>
       <c r="D143" s="5">
         <v>39.876669768202568</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>63.272641235999998</v>
       </c>
       <c r="C144" s="5">
         <v>-1.7451816920000027</v>
       </c>
       <c r="D144" s="5">
         <v>-27.855623191414423</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>63.308271347000002</v>
       </c>
       <c r="C145" s="5">
         <v>3.5630111000003239E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.67784122660723423</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>63.276761874000002</v>
       </c>
       <c r="C146" s="5">
         <v>-3.1509472999999844E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.59562569426485634</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>63.359710084</v>
       </c>
       <c r="C147" s="5">
         <v>8.2948209999997857E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.584446578213794</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>63.308577221</v>
       </c>
       <c r="C148" s="5">
         <v>-5.1132862999999418E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.96414290068805863</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>63.422331747000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.11375452600000102</v>
       </c>
       <c r="D149" s="5">
         <v>2.1776285457405065</v>
       </c>
       <c r="E149" s="5">
         <v>0.35567394773863281</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>63.726425695000003</v>
       </c>
       <c r="C150" s="5">
         <v>0.304093948000002</v>
       </c>
       <c r="D150" s="5">
         <v>5.9078774279248236</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>64.099919861000004</v>
       </c>
       <c r="C151" s="5">
         <v>0.3734941660000004</v>
       </c>
       <c r="D151" s="5">
         <v>7.2642781910675636</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>64.098115398000004</v>
       </c>
       <c r="C152" s="5">
         <v>-1.8044629999991457E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-3.3775711040340273E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>64.474543728</v>
       </c>
       <c r="C153" s="5">
         <v>0.37642832999999598</v>
       </c>
       <c r="D153" s="5">
         <v>7.279366713878721</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>64.753465407999997</v>
       </c>
       <c r="C154" s="5">
         <v>0.27892167999999629</v>
       </c>
       <c r="D154" s="5">
         <v>5.316606510172317</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>64.626030852</v>
       </c>
       <c r="C155" s="5">
         <v>-0.1274345559999972</v>
       </c>
       <c r="D155" s="5">
         <v>-2.3362002017338401</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>64.876560144999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.2505292929999996</v>
       </c>
       <c r="D156" s="5">
         <v>4.7523983214195376</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>65.238641513000005</v>
       </c>
       <c r="C157" s="5">
         <v>0.36208136800000545</v>
       </c>
       <c r="D157" s="5">
         <v>6.9067506603405215</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>65.281913149999994</v>
       </c>
       <c r="C158" s="5">
         <v>4.3271636999989482E-2</v>
       </c>
       <c r="D158" s="5">
         <v>0.79884883081862146</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>65.218835901000006</v>
       </c>
       <c r="C159" s="5">
         <v>-6.3077248999988456E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-1.1533323312205024</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>65.597816296000005</v>
       </c>
       <c r="C160" s="5">
         <v>0.37898039499999925</v>
       </c>
       <c r="D160" s="5">
         <v>7.2003180929272048</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>65.533954132999995</v>
       </c>
       <c r="C161" s="5">
         <v>-6.3862163000010241E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.162014081178786</v>
       </c>
       <c r="E161" s="5">
         <v>3.3294619226923672</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>65.594107313999999</v>
       </c>
       <c r="C162" s="5">
         <v>6.0153181000003997E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.1070497606334495</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>65.586467088000006</v>
       </c>
       <c r="C163" s="5">
         <v>-7.6402259999923672E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-0.13968327992758267</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>65.223105105000002</v>
       </c>
       <c r="C164" s="5">
         <v>-0.36336198300000433</v>
       </c>
       <c r="D164" s="5">
         <v>-6.4493529001082965</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>65.611480639999996</v>
       </c>
       <c r="C165" s="5">
         <v>0.38837553499999444</v>
       </c>
       <c r="D165" s="5">
         <v>7.3842070715213648</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>65.711559391999998</v>
       </c>
       <c r="C166" s="5">
         <v>0.10007875200000171</v>
       </c>
       <c r="D166" s="5">
         <v>1.8458225287161678</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>65.763140469000007</v>
       </c>
       <c r="C167" s="5">
         <v>5.158107700000869E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.94603174919332123</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>65.951999207</v>
       </c>
       <c r="C168" s="5">
         <v>0.18885873799999331</v>
       </c>
       <c r="D168" s="5">
         <v>3.5011190393976266</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>66.366535991999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.41453678499999569</v>
       </c>
       <c r="D169" s="5">
         <v>7.8088029128164704</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>66.522484996000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.15594900400000711</v>
       </c>
       <c r="D170" s="5">
         <v>2.8565062792116125</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>66.771766012000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.24928101599999763</v>
       </c>
       <c r="D171" s="5">
         <v>4.5906309552421032</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>66.783590008999994</v>
       </c>
       <c r="C172" s="5">
         <v>1.1823996999993369E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.21270402905944064</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>66.931902887999996</v>
       </c>
       <c r="C173" s="5">
         <v>0.14831287900000234</v>
       </c>
       <c r="D173" s="5">
         <v>2.6977508921434135</v>
       </c>
       <c r="E173" s="5">
         <v>2.1331671093169247</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>67.163452049</v>
       </c>
       <c r="C174" s="5">
         <v>0.23154916100000378</v>
       </c>
       <c r="D174" s="5">
         <v>4.2312750173148617</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>67.466789825999996</v>
       </c>
       <c r="C175" s="5">
         <v>0.30333777699999587</v>
       </c>
       <c r="D175" s="5">
         <v>5.5563677384684373</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>67.615306571000005</v>
       </c>
       <c r="C176" s="5">
         <v>0.14851674500000911</v>
       </c>
       <c r="D176" s="5">
         <v>2.6738158774014531</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>68.184822334000003</v>
       </c>
       <c r="C177" s="5">
         <v>0.56951576299999829</v>
       </c>
       <c r="D177" s="5">
         <v>10.589094163858736</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>68.203651222000005</v>
       </c>
       <c r="C178" s="5">
         <v>1.8828888000001598E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.33187758120938327</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>68.496711774999994</v>
       </c>
       <c r="C179" s="5">
         <v>0.29306055299998945</v>
       </c>
       <c r="D179" s="5">
         <v>5.2798319350183975</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>68.715142017000005</v>
       </c>
       <c r="C180" s="5">
         <v>0.21843024200001082</v>
       </c>
       <c r="D180" s="5">
         <v>3.8945340698340436</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>68.606857701999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.1082843150000059</v>
       </c>
       <c r="D181" s="5">
         <v>-1.8747084088328925</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>68.449773863999994</v>
       </c>
       <c r="C182" s="5">
         <v>-0.15708383800000547</v>
       </c>
       <c r="D182" s="5">
         <v>-2.7132106238386466</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>69.423519667999997</v>
       </c>
       <c r="C183" s="5">
         <v>0.97374580400000355</v>
       </c>
       <c r="D183" s="5">
         <v>18.471891726133617</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>69.861545167000003</v>
       </c>
       <c r="C184" s="5">
         <v>0.43802549900000542</v>
       </c>
       <c r="D184" s="5">
         <v>7.8397090982653461</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>70.004343191000004</v>
       </c>
       <c r="C185" s="5">
         <v>0.14279802400000108</v>
       </c>
       <c r="D185" s="5">
         <v>2.4805811359936758</v>
       </c>
       <c r="E185" s="5">
         <v>4.5903973597482439</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>70.360578277000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.35623508599999809</v>
       </c>
       <c r="D186" s="5">
         <v>6.2803507862467578</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>70.437683390000004</v>
       </c>
       <c r="C187" s="5">
         <v>7.7105113000001779E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.3229830488986183</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>70.919690250000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.48200685999999848</v>
       </c>
       <c r="D188" s="5">
         <v>8.5278481041392915</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>70.896289406999998</v>
       </c>
       <c r="C189" s="5">
         <v>-2.3400843000004556E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-0.39523729243647887</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>71.091161447999994</v>
       </c>
       <c r="C190" s="5">
         <v>0.19487204099999644</v>
       </c>
       <c r="D190" s="5">
         <v>3.348754754747163</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>71.117416220999999</v>
       </c>
       <c r="C191" s="5">
         <v>2.6254773000005116E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.44407491210387562</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>71.039589312999993</v>
       </c>
       <c r="C192" s="5">
         <v>-7.7826908000005801E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-1.305337313414956</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>71.131216610999999</v>
       </c>
       <c r="C193" s="5">
         <v>9.1627298000005908E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.5587944621405336</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>71.868643241000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.73742663000000164</v>
       </c>
       <c r="D194" s="5">
         <v>13.175002375838996</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>71.587648052000006</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28099518899999509</v>
       </c>
       <c r="D195" s="5">
         <v>-4.5922229076553966</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>71.746195752000006</v>
       </c>
       <c r="C196" s="5">
         <v>0.15854769999999974</v>
       </c>
       <c r="D196" s="5">
         <v>2.6902960473913051</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>72.277620282000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.53142452999999534</v>
       </c>
       <c r="D197" s="5">
         <v>9.2595994208779295</v>
       </c>
       <c r="E197" s="5">
         <v>3.2473372184888438</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.570230808999995</v>
       </c>
       <c r="C198" s="5">
         <v>0.29261052699999368</v>
       </c>
       <c r="D198" s="5">
         <v>4.9677554952797021</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>72.751532440000005</v>
       </c>
       <c r="C199" s="5">
         <v>0.18130163100001084</v>
       </c>
       <c r="D199" s="5">
         <v>3.0394891040538052</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>73.010694995999998</v>
       </c>
       <c r="C200" s="5">
         <v>0.25916255599999261</v>
       </c>
       <c r="D200" s="5">
         <v>4.3595125038947247</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>73.134915049</v>
       </c>
       <c r="C201" s="5">
         <v>0.12422005300000194</v>
       </c>
       <c r="D201" s="5">
         <v>2.0608884463680033</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>73.272426068000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.13751101900000151</v>
       </c>
       <c r="D202" s="5">
         <v>2.2797649464245673</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>73.722678414000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.45025234599999919</v>
       </c>
       <c r="D203" s="5">
         <v>7.6282813686053608</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>73.916792216999994</v>
       </c>
       <c r="C204" s="5">
         <v>0.19411380299999337</v>
       </c>
       <c r="D204" s="5">
         <v>3.2057930740792218</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>74.511689024999995</v>
       </c>
       <c r="C205" s="5">
         <v>0.59489680800000144</v>
       </c>
       <c r="D205" s="5">
         <v>10.097018803297676</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>74.806822921000006</v>
       </c>
       <c r="C206" s="5">
         <v>0.29513389600001005</v>
       </c>
       <c r="D206" s="5">
         <v>4.8580141840284696</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>75.260273135999995</v>
       </c>
       <c r="C207" s="5">
         <v>0.4534502149999895</v>
       </c>
       <c r="D207" s="5">
         <v>7.5214112951057288</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>75.241114644999996</v>
       </c>
       <c r="C208" s="5">
         <v>-1.9158490999998889E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-0.3050484278184773</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>75.370413224999993</v>
       </c>
       <c r="C209" s="5">
         <v>0.12929857999999683</v>
       </c>
       <c r="D209" s="5">
         <v>2.0817502486152994</v>
       </c>
       <c r="E209" s="5">
         <v>4.2790464474799839</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>74.697382454000007</v>
       </c>
       <c r="C210" s="5">
         <v>-0.67303077099998632</v>
       </c>
       <c r="D210" s="5">
         <v>-10.204650249146363</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>75.761443424999996</v>
       </c>
       <c r="C211" s="5">
         <v>1.0640609709999893</v>
       </c>
       <c r="D211" s="5">
         <v>18.498889896241732</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>76.529729039000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.76828561400000694</v>
       </c>
       <c r="D212" s="5">
         <v>12.871221172295954</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>76.061483879999997</v>
       </c>
       <c r="C213" s="5">
         <v>-0.46824515900000563</v>
       </c>
       <c r="D213" s="5">
         <v>-7.1000634375990357</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>76.729759242</v>
       </c>
       <c r="C214" s="5">
         <v>0.66827536200000281</v>
       </c>
       <c r="D214" s="5">
         <v>11.067884640226854</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>77.222187117999994</v>
       </c>
       <c r="C215" s="5">
         <v>0.4924278759999936</v>
       </c>
       <c r="D215" s="5">
         <v>7.9789616083670634</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>77.890181302000002</v>
       </c>
       <c r="C216" s="5">
         <v>0.66799418400000832</v>
       </c>
       <c r="D216" s="5">
         <v>10.888728596041286</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>77.926464232000001</v>
       </c>
       <c r="C217" s="5">
         <v>3.6282929999998714E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.56042029586456099</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>78.566516217</v>
       </c>
       <c r="C218" s="5">
         <v>0.64005198499999949</v>
       </c>
       <c r="D218" s="5">
         <v>10.313914874050912</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>78.649932096000001</v>
       </c>
       <c r="C219" s="5">
         <v>8.3415879000000359E-2</v>
       </c>
       <c r="D219" s="5">
         <v>1.2815339074592647</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>79.115606303999996</v>
       </c>
       <c r="C220" s="5">
         <v>0.46567420799999582</v>
       </c>
       <c r="D220" s="5">
         <v>7.3410165429228513</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>79.591096016999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.47548971300000176</v>
       </c>
       <c r="D221" s="5">
         <v>7.4553133607997424</v>
       </c>
       <c r="E221" s="5">
         <v>5.5999199306499658</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>79.980056220999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.38896020399999998</v>
       </c>
       <c r="D222" s="5">
         <v>6.0245988847104526</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>80.502692531999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.52263631099999941</v>
       </c>
       <c r="D223" s="5">
         <v>8.1295545445092543</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>80.368353679999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.13433885199999906</v>
       </c>
       <c r="D224" s="5">
         <v>-1.9842224195847136</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>80.566283083000002</v>
       </c>
       <c r="C225" s="5">
         <v>0.19792940300000339</v>
       </c>
       <c r="D225" s="5">
         <v>2.9956947111118959</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>80.872627871999995</v>
       </c>
       <c r="C226" s="5">
         <v>0.30634478899999351</v>
       </c>
       <c r="D226" s="5">
         <v>4.6595173825272562</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>80.808879262000005</v>
       </c>
       <c r="C227" s="5">
         <v>-6.3748609999990435E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.94182112011685915</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>80.826044780000004</v>
       </c>
       <c r="C228" s="5">
         <v>1.7165517999998769E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.25520344480338686</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>81.204292374000005</v>
       </c>
       <c r="C229" s="5">
         <v>0.37824759400000119</v>
       </c>
       <c r="D229" s="5">
         <v>5.7625488920022727</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>81.523187680000007</v>
       </c>
       <c r="C230" s="5">
         <v>0.31889530600000171</v>
       </c>
       <c r="D230" s="5">
         <v>4.8156182685084925</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>81.778129399999997</v>
       </c>
       <c r="C231" s="5">
         <v>0.25494171999999082</v>
       </c>
       <c r="D231" s="5">
         <v>3.8178981462499317</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>82.108961152000006</v>
       </c>
       <c r="C232" s="5">
         <v>0.33083175200000881</v>
       </c>
       <c r="D232" s="5">
         <v>4.9640603793477345</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>82.748528151000002</v>
       </c>
       <c r="C233" s="5">
         <v>0.63956699899999592</v>
       </c>
       <c r="D233" s="5">
         <v>9.758115880820494</v>
       </c>
       <c r="E233" s="5">
         <v>3.9670670364001515</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>82.021760446000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.72676770500000032</v>
       </c>
       <c r="D234" s="5">
         <v>-10.044917954124378</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>82.424900792000003</v>
       </c>
       <c r="C235" s="5">
         <v>0.4031403460000007</v>
       </c>
       <c r="D235" s="5">
         <v>6.0601313185486116</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>83.008875924999998</v>
       </c>
       <c r="C236" s="5">
         <v>0.58397513299999559</v>
       </c>
       <c r="D236" s="5">
         <v>8.8411688593576176</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.153924214</v>
       </c>
       <c r="C237" s="5">
         <v>0.14504828900000177</v>
       </c>
       <c r="D237" s="5">
         <v>2.1171293912912503</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.536079798000003</v>
       </c>
       <c r="C238" s="5">
         <v>0.38215558400000305</v>
       </c>
       <c r="D238" s="5">
         <v>5.6564699844527055</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>83.556600161000006</v>
       </c>
       <c r="C239" s="5">
         <v>2.0520363000002817E-2</v>
       </c>
       <c r="D239" s="5">
         <v>0.29517463507471309</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>84.115040653999998</v>
       </c>
       <c r="C240" s="5">
         <v>0.55844049299999199</v>
       </c>
       <c r="D240" s="5">
         <v>8.3215291753172984</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>84.093612495000002</v>
       </c>
       <c r="C241" s="5">
         <v>-2.1428158999995617E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.30526993970890759</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>83.765198183999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.32841431100000307</v>
       </c>
       <c r="D242" s="5">
         <v>-4.5870480712884127</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>84.212816852000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.44761866800000405</v>
       </c>
       <c r="D243" s="5">
         <v>6.6043407149881439</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>84.490282320999995</v>
       </c>
       <c r="C244" s="5">
         <v>0.27746546899999203</v>
       </c>
       <c r="D244" s="5">
         <v>4.026216370324387</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>85.018933023000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.5286507020000073</v>
       </c>
       <c r="D245" s="5">
         <v>7.7721801456885897</v>
       </c>
       <c r="E245" s="5">
         <v>2.7437404902924012</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>85.571512315999996</v>
       </c>
       <c r="C246" s="5">
         <v>0.55257929299999375</v>
       </c>
       <c r="D246" s="5">
         <v>8.0843175855434879</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>86.161533497999997</v>
       </c>
       <c r="C247" s="5">
         <v>0.59002118200000098</v>
       </c>
       <c r="D247" s="5">
         <v>8.5951801506195515</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>86.531909600999995</v>
       </c>
       <c r="C248" s="5">
         <v>0.37037610299999812</v>
       </c>
       <c r="D248" s="5">
         <v>5.2820701858828478</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>87.020072812999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.48816321200000345</v>
       </c>
       <c r="D249" s="5">
         <v>6.9837590067317379</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>87.301311755</v>
       </c>
       <c r="C250" s="5">
         <v>0.28123894200000166</v>
       </c>
       <c r="D250" s="5">
         <v>3.9479486783589923</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>87.702525911999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.40121415699999829</v>
       </c>
       <c r="D251" s="5">
         <v>5.6564435287163928</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.648931047000005</v>
       </c>
       <c r="C252" s="5">
         <v>0.94640513500000623</v>
       </c>
       <c r="D252" s="5">
         <v>13.746179388094394</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>88.319124598000002</v>
       </c>
       <c r="C253" s="5">
         <v>-0.329806449000003</v>
       </c>
       <c r="D253" s="5">
         <v>-4.3742109692773035</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.384675404999996</v>
       </c>
       <c r="C254" s="5">
         <v>6.5550806999993938E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.89428952301553455</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.141558744999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.75688334000000168</v>
       </c>
       <c r="D255" s="5">
         <v>10.774304495418786</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.355161955</v>
       </c>
       <c r="C256" s="5">
         <v>0.21360321000000226</v>
       </c>
       <c r="D256" s="5">
         <v>2.9136705368814964</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.464083645000002</v>
       </c>
       <c r="C257" s="5">
         <v>0.10892169000000251</v>
       </c>
       <c r="D257" s="5">
         <v>1.4726166454902767</v>
       </c>
       <c r="E257" s="5">
         <v>5.2284243802465324</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>89.822045764999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.35796211999999628</v>
       </c>
       <c r="D258" s="5">
         <v>4.908503380794782</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>89.955838794000002</v>
       </c>
       <c r="C259" s="5">
         <v>0.13379302900000312</v>
       </c>
       <c r="D259" s="5">
         <v>1.8021577614861783</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.240036953000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.2841981589999989</v>
       </c>
       <c r="D260" s="5">
         <v>3.8577438157497923</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>91.767361274999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.5273243219999983</v>
       </c>
       <c r="D261" s="5">
         <v>22.311629963863133</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>91.981689496000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.21432822100000237</v>
       </c>
       <c r="D262" s="5">
         <v>2.8389562810461566</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>92.234929124000004</v>
       </c>
       <c r="C263" s="5">
         <v>0.25323962800000288</v>
       </c>
       <c r="D263" s="5">
         <v>3.3542720936556414</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>93.556163393999995</v>
       </c>
       <c r="C264" s="5">
         <v>1.3212342699999908</v>
       </c>
       <c r="D264" s="5">
         <v>18.610687685661674</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>94.400819921999997</v>
       </c>
       <c r="C265" s="5">
         <v>0.84465652800000157</v>
       </c>
       <c r="D265" s="5">
         <v>11.388499166041054</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>94.812199437000004</v>
       </c>
       <c r="C266" s="5">
         <v>0.41137951500000725</v>
       </c>
       <c r="D266" s="5">
         <v>5.3565303549559129</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>94.729101254</v>
       </c>
       <c r="C267" s="5">
         <v>-8.3098183000004155E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-1.0466852822532458</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.284949238999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.55584798499999977</v>
       </c>
       <c r="D268" s="5">
         <v>7.2730626962709266</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>95.677432766999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.39248352799999964</v>
       </c>
       <c r="D269" s="5">
         <v>5.0563919824632375</v>
       </c>
       <c r="E269" s="5">
         <v>6.9450765814078164</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>96.195353182000005</v>
       </c>
       <c r="C270" s="5">
         <v>0.51792041500000607</v>
       </c>
       <c r="D270" s="5">
         <v>6.6927617557344332</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>96.531965729000007</v>
       </c>
       <c r="C271" s="5">
         <v>0.33661254700000143</v>
       </c>
       <c r="D271" s="5">
         <v>4.2808778716726614</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.164198846000005</v>
       </c>
       <c r="C272" s="5">
         <v>0.6322331169999984</v>
       </c>
       <c r="D272" s="5">
         <v>8.1487461808897663</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>96.701280672999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.46291817300000559</v>
       </c>
       <c r="D273" s="5">
         <v>-5.5696890789486142</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>97.157958911999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.4566782389999986</v>
       </c>
       <c r="D274" s="5">
         <v>5.8166192960052321</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>97.793821972000003</v>
       </c>
       <c r="C275" s="5">
         <v>0.63586306000000548</v>
       </c>
       <c r="D275" s="5">
         <v>8.1425094489805172</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>97.863117068999998</v>
       </c>
       <c r="C276" s="5">
         <v>6.9295096999994144E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.85362194055154106</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>98.423162364999996</v>
       </c>
       <c r="C277" s="5">
         <v>0.56004529599999842</v>
       </c>
       <c r="D277" s="5">
         <v>7.0876147393895694</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>99.248599295000005</v>
       </c>
       <c r="C278" s="5">
         <v>0.82543693000000928</v>
       </c>
       <c r="D278" s="5">
         <v>10.541373299569678</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>99.431503569</v>
       </c>
       <c r="C279" s="5">
         <v>0.18290427399999487</v>
       </c>
       <c r="D279" s="5">
         <v>2.2340217578290744</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>99.841067585999994</v>
       </c>
       <c r="C280" s="5">
         <v>0.4095640169999939</v>
       </c>
       <c r="D280" s="5">
         <v>5.0563998347147976</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.38636068</v>
       </c>
       <c r="C281" s="5">
         <v>0.54529309400000159</v>
       </c>
       <c r="D281" s="5">
         <v>6.7544347249443026</v>
       </c>
       <c r="E281" s="5">
         <v>4.9216704261573208</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>100.9115686</v>
       </c>
       <c r="C282" s="5">
         <v>0.52520791999999972</v>
       </c>
       <c r="D282" s="5">
         <v>6.4620843268313299</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.32937991999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.41781131999999843</v>
       </c>
       <c r="D283" s="5">
         <v>5.0831628214863311</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.46381694</v>
       </c>
       <c r="C284" s="5">
         <v>0.13443702000000712</v>
       </c>
       <c r="D284" s="5">
         <v>1.6037484395090562</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.85711938</v>
       </c>
       <c r="C285" s="5">
         <v>0.39330243999999936</v>
       </c>
       <c r="D285" s="5">
         <v>4.7520006059581732</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>102.0487967</v>
       </c>
       <c r="C286" s="5">
         <v>0.1916773199999966</v>
       </c>
       <c r="D286" s="5">
         <v>2.2817101398703299</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.28931566999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.24051896999999656</v>
       </c>
       <c r="D287" s="5">
         <v>2.8652343646248468</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.48954309</v>
       </c>
       <c r="C288" s="5">
         <v>0.20022742000000449</v>
       </c>
       <c r="D288" s="5">
         <v>2.3744087347470577</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>102.86105186</v>
       </c>
       <c r="C289" s="5">
         <v>0.37150877000000548</v>
       </c>
       <c r="D289" s="5">
         <v>4.4375918921769841</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.30100598</v>
       </c>
       <c r="C290" s="5">
         <v>0.4399541199999959</v>
       </c>
       <c r="D290" s="5">
         <v>5.2550826893875913</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.61182619</v>
       </c>
       <c r="C291" s="5">
         <v>0.31082021000000282</v>
       </c>
       <c r="D291" s="5">
         <v>3.6710100842664906</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.01657872</v>
       </c>
       <c r="C292" s="5">
         <v>0.40475252999999611</v>
       </c>
       <c r="D292" s="5">
         <v>4.7897585945588128</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.19666482</v>
       </c>
       <c r="C293" s="5">
         <v>0.18008609999999692</v>
       </c>
       <c r="D293" s="5">
         <v>2.0974832866144322</v>
       </c>
       <c r="E293" s="5">
         <v>3.7956392822587226</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>104.08171781999999</v>
       </c>
       <c r="C294" s="5">
         <v>-0.1149470000000008</v>
       </c>
       <c r="D294" s="5">
         <v>-1.3158055239186117</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.49741822</v>
       </c>
       <c r="C295" s="5">
         <v>0.41570040000000574</v>
       </c>
       <c r="D295" s="5">
         <v>4.8994739249675012</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.05639811</v>
       </c>
       <c r="C296" s="5">
         <v>0.55897989000000337</v>
       </c>
       <c r="D296" s="5">
         <v>6.6113282570537502</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.61917886000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.56278075000000172</v>
       </c>
       <c r="D297" s="5">
         <v>6.6211491677447221</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>106.13694925999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.51777039999998919</v>
       </c>
       <c r="D298" s="5">
         <v>6.0439176003006079</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>106.46798920000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.3310399400000108</v>
       </c>
       <c r="D299" s="5">
         <v>3.8076640018837704</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>106.56370102</v>
       </c>
       <c r="C300" s="5">
         <v>9.5711819999991121E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.0841171069391642</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>106.66363796</v>
       </c>
       <c r="C301" s="5">
         <v>9.9936940000006302E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.1311997573753008</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>106.99174530000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.32810734000000252</v>
       </c>
       <c r="D302" s="5">
         <v>3.7544087206780929</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>107.78239182</v>
       </c>
       <c r="C303" s="5">
         <v>0.79064651999999569</v>
       </c>
       <c r="D303" s="5">
         <v>9.2371947145402089</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.6208551</v>
       </c>
       <c r="C304" s="5">
         <v>0.83846327999999914</v>
       </c>
       <c r="D304" s="5">
         <v>9.7450159684843172</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.92830361999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.30744851999999412</v>
       </c>
       <c r="D305" s="5">
         <v>3.4499474816126474</v>
       </c>
       <c r="E305" s="5">
         <v>4.5410655016395296</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.83582096000001</v>
       </c>
       <c r="C306" s="5">
         <v>-9.2482659999987504E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-1.0140837656614887</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>109.41986928999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.58404832999998746</v>
       </c>
       <c r="D307" s="5">
         <v>6.6330936713039801</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.04146507999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.62159579000000065</v>
       </c>
       <c r="D308" s="5">
         <v>7.0340767061656484</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>110.97520385</v>
       </c>
       <c r="C309" s="5">
         <v>0.93373877000000505</v>
       </c>
       <c r="D309" s="5">
         <v>10.671309976506382</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>111.56016467000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.58496082000000627</v>
       </c>
       <c r="D310" s="5">
         <v>6.5119516014951584</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>112.02501589000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.4648512199999999</v>
       </c>
       <c r="D311" s="5">
         <v>5.1163834653293661</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>111.99993078</v>
       </c>
       <c r="C312" s="5">
         <v>-2.5085110000006239E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-0.26837832733362932</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>112.32046697</v>
       </c>
       <c r="C313" s="5">
         <v>0.32053618999999856</v>
       </c>
       <c r="D313" s="5">
         <v>3.4888958070522058</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>112.62648704999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.30602007999999614</v>
       </c>
       <c r="D314" s="5">
         <v>3.3188714719959211</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>113.01334083</v>
       </c>
       <c r="C315" s="5">
         <v>0.38685378000000981</v>
       </c>
       <c r="D315" s="5">
         <v>4.2005720791890022</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>113.10761149</v>
       </c>
       <c r="C316" s="5">
         <v>9.427065999999229E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.0055913480419898</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>113.55145191</v>
       </c>
       <c r="C317" s="5">
         <v>0.44384042000000079</v>
       </c>
       <c r="D317" s="5">
         <v>4.8118345385740779</v>
       </c>
       <c r="E317" s="5">
         <v>4.2442121435471991</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>114.50912769</v>
       </c>
       <c r="C318" s="5">
         <v>0.95767578000000242</v>
       </c>
       <c r="D318" s="5">
         <v>10.603526930527419</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>114.45992117</v>
       </c>
       <c r="C319" s="5">
         <v>-4.9206519999998477E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-0.51444342206574678</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>114.34873036</v>
       </c>
       <c r="C320" s="5">
         <v>-0.11119080999999653</v>
       </c>
       <c r="D320" s="5">
         <v>-1.159518324090314</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.94795740000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.40077295999999762</v>
       </c>
       <c r="D321" s="5">
         <v>-4.1256634363357358</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>114.22333313</v>
       </c>
       <c r="C322" s="5">
         <v>0.27537572999999327</v>
       </c>
       <c r="D322" s="5">
         <v>2.9388742539501411</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>114.30247124</v>
       </c>
       <c r="C323" s="5">
         <v>7.9138110000002371E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.83457944179183841</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>116.27391084</v>
       </c>
       <c r="C324" s="5">
         <v>1.9714395999999965</v>
       </c>
       <c r="D324" s="5">
         <v>22.777820792759872</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>116.42907533</v>
       </c>
       <c r="C325" s="5">
         <v>0.15516449000000421</v>
       </c>
       <c r="D325" s="5">
         <v>1.6131744382459345</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>117.1565671</v>
       </c>
       <c r="C326" s="5">
         <v>0.72749177000000032</v>
       </c>
       <c r="D326" s="5">
         <v>7.7611632550623977</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>117.24537093000001</v>
       </c>
       <c r="C327" s="5">
         <v>8.8803830000003359E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.91339296310786189</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>116.69943799000001</v>
       </c>
       <c r="C328" s="5">
         <v>-0.54593294000000014</v>
       </c>
       <c r="D328" s="5">
         <v>-5.4466947056093336</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>117.26035628</v>
       </c>
       <c r="C329" s="5">
         <v>0.56091828999998938</v>
       </c>
       <c r="D329" s="5">
         <v>5.9227721270968647</v>
       </c>
       <c r="E329" s="5">
         <v>3.2662764831396851</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>118.95982188000001</v>
       </c>
       <c r="C330" s="5">
         <v>1.6994656000000106</v>
       </c>
       <c r="D330" s="5">
         <v>18.847253572063003</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>119.11663797</v>
       </c>
       <c r="C331" s="5">
         <v>0.15681608999999241</v>
       </c>
       <c r="D331" s="5">
         <v>1.5933923318829146</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>119.77543738</v>
       </c>
       <c r="C332" s="5">
         <v>0.65879941000000031</v>
       </c>
       <c r="D332" s="5">
         <v>6.8425045760996728</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>120.14132361</v>
       </c>
       <c r="C333" s="5">
         <v>0.36588623000000098</v>
       </c>
       <c r="D333" s="5">
         <v>3.7279422584887589</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>120.63177262000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.49044901000000607</v>
       </c>
       <c r="D334" s="5">
         <v>5.0102197905893098</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>120.39727897</v>
       </c>
       <c r="C335" s="5">
         <v>-0.23449365000000455</v>
       </c>
       <c r="D335" s="5">
         <v>-2.3078772821333748</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>120.59736474</v>
       </c>
       <c r="C336" s="5">
         <v>0.20008577000000116</v>
       </c>
       <c r="D336" s="5">
         <v>2.0125849244962968</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>120.93179379999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.33442905999999084</v>
       </c>
       <c r="D337" s="5">
         <v>3.3789518598554169</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>121.28272998</v>
       </c>
       <c r="C338" s="5">
         <v>0.35093618000000504</v>
       </c>
       <c r="D338" s="5">
         <v>3.5384429994902211</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>121.4485892</v>
       </c>
       <c r="C339" s="5">
         <v>0.16585922000000153</v>
       </c>
       <c r="D339" s="5">
         <v>1.6534498972002876</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>121.73391177000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.28532257000000527</v>
       </c>
       <c r="D340" s="5">
         <v>2.8559080276925997</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>122.10588894999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.37197717999998758</v>
       </c>
       <c r="D341" s="5">
         <v>3.7290458991232844</v>
       </c>
       <c r="E341" s="5">
         <v>4.1322854745806881</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>123.16294360000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.057054650000012</v>
       </c>
       <c r="D342" s="5">
         <v>10.897410100140913</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>123.74528902</v>
       </c>
       <c r="C343" s="5">
         <v>0.58234541999999578</v>
       </c>
       <c r="D343" s="5">
         <v>5.8238047467055187</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>123.96128759</v>
       </c>
       <c r="C344" s="5">
         <v>0.21599856999999645</v>
       </c>
       <c r="D344" s="5">
         <v>2.1148376894881693</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>124.54772045</v>
       </c>
       <c r="C345" s="5">
         <v>0.58643286000000217</v>
       </c>
       <c r="D345" s="5">
         <v>5.8269927597352833</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>124.56279379999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.5073349999994434E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.14532634420949542</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>124.81596247</v>
       </c>
       <c r="C347" s="5">
         <v>0.25316867000000798</v>
       </c>
       <c r="D347" s="5">
         <v>2.4663992295372861</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>125.58600832</v>
       </c>
       <c r="C348" s="5">
         <v>0.77004585000000247</v>
       </c>
       <c r="D348" s="5">
         <v>7.659788569727688</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>126.16550995999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.57950163999998949</v>
       </c>
       <c r="D349" s="5">
         <v>5.6799714173336291</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>126.10743196999999</v>
       </c>
       <c r="C350" s="5">
         <v>-5.8077990000001023E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.55100166879401558</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>126.62559347</v>
       </c>
       <c r="C351" s="5">
         <v>0.51816150000000505</v>
       </c>
       <c r="D351" s="5">
         <v>5.0436353388667143</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>127.02822558</v>
       </c>
       <c r="C352" s="5">
         <v>0.40263210999999899</v>
       </c>
       <c r="D352" s="5">
         <v>3.8830885688891259</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>127.20922614</v>
       </c>
       <c r="C353" s="5">
         <v>0.18100056000000109</v>
       </c>
       <c r="D353" s="5">
         <v>1.723325300577927</v>
       </c>
       <c r="E353" s="5">
         <v>4.1794357617671585</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>126.89876646</v>
       </c>
       <c r="C354" s="5">
         <v>-0.31045967999999391</v>
       </c>
       <c r="D354" s="5">
         <v>-2.8896592621183603</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>127.55564185</v>
       </c>
       <c r="C355" s="5">
         <v>0.65687538999999617</v>
       </c>
       <c r="D355" s="5">
         <v>6.3915811799943212</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>128.08748571000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.53184386000000927</v>
       </c>
       <c r="D356" s="5">
         <v>5.1197549844854917</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>128.27370772</v>
       </c>
       <c r="C357" s="5">
         <v>0.1862220099999945</v>
       </c>
       <c r="D357" s="5">
         <v>1.7586573328654209</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>128.8006742</v>
       </c>
       <c r="C358" s="5">
         <v>0.52696647999999868</v>
       </c>
       <c r="D358" s="5">
         <v>5.0426957529501326</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>129.36877693</v>
       </c>
       <c r="C359" s="5">
         <v>0.56810272999999256</v>
       </c>
       <c r="D359" s="5">
         <v>5.4231604420758472</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>129.90948129</v>
       </c>
       <c r="C360" s="5">
         <v>0.54070436000000655</v>
       </c>
       <c r="D360" s="5">
         <v>5.1323850313564012</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>130.62582906</v>
       </c>
       <c r="C361" s="5">
         <v>0.71634776999999872</v>
       </c>
       <c r="D361" s="5">
         <v>6.8214660089968904</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>131.01101919999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.38519013999999174</v>
       </c>
       <c r="D362" s="5">
         <v>3.5965242425967769</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>131.51991164</v>
       </c>
       <c r="C363" s="5">
         <v>0.50889244000001099</v>
       </c>
       <c r="D363" s="5">
         <v>4.7621006336895588</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>131.98447754</v>
       </c>
       <c r="C364" s="5">
         <v>0.46456589999999665</v>
       </c>
       <c r="D364" s="5">
         <v>4.3220686333070635</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>132.71322910000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.72875156000000629</v>
       </c>
       <c r="D365" s="5">
         <v>6.8307566326992974</v>
       </c>
       <c r="E365" s="5">
         <v>4.3267325232704268</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>133.29740337000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.58417427000000544</v>
       </c>
       <c r="D366" s="5">
         <v>5.4119088509668067</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>133.95008064000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.65267726999999809</v>
       </c>
       <c r="D367" s="5">
         <v>6.0365232005363367</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>134.22408365999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.27400301999998078</v>
       </c>
       <c r="D368" s="5">
         <v>2.4824785096460467</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>116.77228027</v>
       </c>
       <c r="C369" s="5">
         <v>-17.451803389999995</v>
       </c>
       <c r="D369" s="5">
         <v>-81.201995086674003</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>120.00470230000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.2324220300000093</v>
       </c>
       <c r="D370" s="5">
         <v>38.772059987883914</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>123.34496521</v>
       </c>
       <c r="C371" s="5">
         <v>3.3402629099999928</v>
       </c>
       <c r="D371" s="5">
         <v>39.020214728021955</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>124.16638337000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.82141816000000745</v>
       </c>
       <c r="D372" s="5">
         <v>8.2907236708716923</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>124.74097369</v>
       </c>
       <c r="C373" s="5">
         <v>0.57459031999999866</v>
       </c>
       <c r="D373" s="5">
         <v>5.6966392388069664</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>125.98330317999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.2423294899999888</v>
       </c>
       <c r="D374" s="5">
         <v>12.627990559210911</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>127.33179629</v>
       </c>
       <c r="C375" s="5">
         <v>1.3484931100000068</v>
       </c>
       <c r="D375" s="5">
         <v>13.628296867186162</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>128.19858275000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.86678646000001436</v>
       </c>
       <c r="D376" s="5">
         <v>8.4816542088532731</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>129.19781219999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.99922944999997299</v>
       </c>
       <c r="D377" s="5">
         <v>9.7648341601608735</v>
       </c>
       <c r="E377" s="5">
         <v>-2.6488820472834185</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>130.49543499000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.2976227900000197</v>
       </c>
       <c r="D378" s="5">
         <v>12.74100935309308</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>129.59843551</v>
       </c>
       <c r="C379" s="5">
         <v>-0.89699948000000518</v>
       </c>
       <c r="D379" s="5">
         <v>-7.9437512966503254</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>130.99705578000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.3986202700000092</v>
       </c>
       <c r="D380" s="5">
         <v>13.747356257719744</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>132.24641904000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.2493632599999955</v>
       </c>
       <c r="D381" s="5">
         <v>12.064649022576713</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>132.84231653000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.5958974899999987</v>
       </c>
       <c r="D382" s="5">
         <v>5.5431935011980515</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>134.23573539</v>
       </c>
       <c r="C383" s="5">
         <v>1.393418859999997</v>
       </c>
       <c r="D383" s="5">
         <v>13.339286071790468</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>135.53128176999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.2955463799999904</v>
       </c>
       <c r="D384" s="5">
         <v>12.216518657254728</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.52692603</v>
       </c>
       <c r="C385" s="5">
         <v>-4.3557399999940571E-3</v>
       </c>
       <c r="D385" s="5">
         <v>-3.855909959417092E-2</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>135.95996972</v>
       </c>
       <c r="C386" s="5">
         <v>0.4330436900000052</v>
       </c>
       <c r="D386" s="5">
         <v>3.9024181202856889</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>137.77281608000001</v>
       </c>
       <c r="C387" s="5">
         <v>1.8128463600000089</v>
       </c>
       <c r="D387" s="5">
         <v>17.227557306553386</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>138.26841335</v>
       </c>
       <c r="C388" s="5">
         <v>0.49559726999999043</v>
       </c>
       <c r="D388" s="5">
         <v>4.4030834893095783</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>139.02694566</v>
       </c>
       <c r="C389" s="5">
         <v>0.75853230999999255</v>
       </c>
       <c r="D389" s="5">
         <v>6.7854368637219054</v>
       </c>
       <c r="E389" s="5">
         <v>7.6078172630232865</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>139.26356713999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.23662147999999661</v>
       </c>
       <c r="D390" s="5">
         <v>2.0616068468614523</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>140.10003660999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.83646946999999727</v>
       </c>
       <c r="D391" s="5">
         <v>7.4505897904763696</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>141.08136684999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.98133024000000546</v>
       </c>
       <c r="D392" s="5">
         <v>8.7368926837996028</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>141.59501277000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.51364592000001608</v>
       </c>
       <c r="D393" s="5">
         <v>4.4574886546381753</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>142.59556122000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.0005484499999966</v>
       </c>
       <c r="D394" s="5">
         <v>8.8169622170872088</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>142.69151916000001</v>
       </c>
       <c r="C395" s="5">
         <v>9.5957940000005237E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.81052082562125261</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>144.90190919</v>
       </c>
       <c r="C396" s="5">
         <v>2.210390029999985</v>
       </c>
       <c r="D396" s="5">
         <v>20.257273096948737</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>145.85401393999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.95210474999998951</v>
       </c>
       <c r="D397" s="5">
         <v>8.1761035445988561</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>146.92683589999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.0728219599999989</v>
       </c>
       <c r="D398" s="5">
         <v>9.1925194248941189</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>147.37108418</v>
       </c>
       <c r="C399" s="5">
         <v>0.44424828000001071</v>
       </c>
       <c r="D399" s="5">
         <v>3.6892730464127332</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>148.62450437000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.2534201900000141</v>
       </c>
       <c r="D400" s="5">
         <v>10.697468591552607</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>148.91234499000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.28784061999999722</v>
       </c>
       <c r="D401" s="5">
         <v>2.3489520618923176</v>
       </c>
       <c r="E401" s="5">
         <v>7.1104196981896184</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>150.63182567999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.7194806899999833</v>
       </c>
       <c r="D402" s="5">
         <v>14.771073952797064</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>151.25763477999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.6258090999999979</v>
       </c>
       <c r="D403" s="5">
         <v>5.1009840693757136</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>152.41411274999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.1564779699999974</v>
       </c>
       <c r="D404" s="5">
         <v>9.5707228416265</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>153.08120746</v>
       </c>
       <c r="C405" s="5">
         <v>0.66709471000001486</v>
       </c>
       <c r="D405" s="5">
         <v>5.3805261676521665</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>153.67361505</v>
       </c>
       <c r="C406" s="5">
         <v>0.59240758999999343</v>
       </c>
       <c r="D406" s="5">
         <v>4.7439973928579571</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>155.4128833</v>
       </c>
       <c r="C407" s="5">
         <v>1.7392682500000092</v>
       </c>
       <c r="D407" s="5">
         <v>14.459677884557243</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>155.31898580000001</v>
       </c>
       <c r="C408" s="5">
         <v>-9.3897499999997081E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.72261273029974316</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>155.87402877</v>
       </c>
       <c r="C409" s="5">
         <v>0.55504296999998814</v>
       </c>
       <c r="D409" s="5">
         <v>4.3735783709841769</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>157.2239064</v>
       </c>
       <c r="C410" s="5">
         <v>1.3498776300000088</v>
       </c>
       <c r="D410" s="5">
         <v>10.901613717274117</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>157.30784419</v>
       </c>
       <c r="C411" s="5">
         <v>8.3937789999993129E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.64253355574714899</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>157.51124967999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.20340548999999442</v>
       </c>
       <c r="D412" s="5">
         <v>1.5627317870765545</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>158.34531693</v>
       </c>
       <c r="C413" s="5">
         <v>0.83406725000000392</v>
       </c>
       <c r="D413" s="5">
         <v>6.5427144562304473</v>
       </c>
       <c r="E413" s="5">
         <v>6.3345802126972384</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>158.22747778999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.11783914000000095</v>
       </c>
       <c r="D414" s="5">
         <v>-0.88938289001583293</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>159.08867422</v>
       </c>
       <c r="C415" s="5">
         <v>0.86119643000000679</v>
       </c>
       <c r="D415" s="5">
         <v>6.7304370332689434</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>159.68425518999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.59558096999998611</v>
       </c>
       <c r="D416" s="5">
         <v>4.586110516696551</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>160.55598130999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.87172612000000527</v>
       </c>
       <c r="D417" s="5">
         <v>6.7511858015540493</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>161.43030770999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.87432640000000106</v>
       </c>
       <c r="D418" s="5">
         <v>6.7340585189214153</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>161.90494848</v>
       </c>
       <c r="C419" s="5">
         <v>0.47464077000000771</v>
       </c>
       <c r="D419" s="5">
         <v>3.5858843651819017</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>162.57590829</v>
       </c>
       <c r="C420" s="5">
         <v>0.67095980999999938</v>
       </c>
       <c r="D420" s="5">
         <v>5.0879197310953694</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>163.93276990999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.3568616199999894</v>
       </c>
       <c r="D421" s="5">
         <v>10.48798574603962</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>164.24931717999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.31654727000000094</v>
       </c>
       <c r="D422" s="5">
         <v>2.3419172613967643</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>164.64732452999999</v>
       </c>
       <c r="C423" s="5">
         <v>0.39800735000000032</v>
       </c>
       <c r="D423" s="5">
         <v>2.9468973046330449</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>165.20234618000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.55502165000001469</v>
       </c>
       <c r="D424" s="5">
         <v>4.121015317141663</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>166.12951964999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.9271734699999854</v>
       </c>
       <c r="D425" s="5">
         <v>6.9466492807953806</v>
       </c>
       <c r="E425" s="5">
         <v>4.9159664907811429</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>167.66100220999999</v>
       </c>
       <c r="C426" s="5">
         <v>1.5314825600000006</v>
       </c>
       <c r="D426" s="5">
         <v>11.640810890638909</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>167.86950469999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.20850249000000076</v>
       </c>
       <c r="D427" s="5">
         <v>1.5025642873015777</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>168.36555258000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.49604788000002031</v>
       </c>
       <c r="D428" s="5">
         <v>3.6041547814655184</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>168.93105549000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.5655029099999922</v>
       </c>
       <c r="D429" s="5">
         <v>4.1058336513351001</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>169.38561238</v>
       </c>
       <c r="C430" s="5">
         <v>0.45455688999999211</v>
       </c>
       <c r="D430" s="5">
         <v>3.2771574479794507</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>169.43250313999999</v>
       </c>
       <c r="C431" s="5">
         <v>4.689075999999659E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.33270041602395661</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>169.78975557000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.35725243000001683</v>
       </c>
       <c r="D432" s="5">
         <v>2.5597782776592748</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>169.26893687</v>
       </c>
       <c r="C433" s="5">
         <v>-0.52081870000000663</v>
       </c>
       <c r="D433" s="5">
         <v>-3.6194498478103632</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>169.81464337</v>
       </c>
       <c r="C434" s="5">
         <v>0.54570649999999432</v>
       </c>
       <c r="D434" s="5">
         <v>3.9380226005291341</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>168.92322468</v>
       </c>
       <c r="C435" s="5">
         <v>-0.89141868999999474</v>
       </c>
       <c r="D435" s="5">
         <v>-6.1205121736811137</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>170.43217902999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.508954349999982</v>
       </c>
       <c r="D436" s="5">
         <v>11.261983851102864</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>170.81984593000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.38766690000002768</v>
       </c>
       <c r="D437" s="5">
         <v>2.7639408151538758</v>
       </c>
       <c r="E437" s="5">
         <v>2.8232949146434372</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>171.84650092999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.0266549999999768</v>
       </c>
       <c r="D438" s="5">
         <v>7.4554417097522974</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>170.59411291999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.2523880100000042</v>
       </c>
       <c r="D439" s="5">
         <v>-8.4032308612303712</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>171.75138483999999</v>
+        <v>171.65305665</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1572719199999995</v>
+        <v>1.05894373000001</v>
       </c>
       <c r="D440" s="5">
-        <v>8.4512322655471372</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7085099043763039</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>171.87427342000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.22121677000001227</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.5575011645782899</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>