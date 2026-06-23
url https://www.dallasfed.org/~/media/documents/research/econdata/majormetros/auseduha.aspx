--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5DE3F0AF-0F9A-4AA5-B177-E5393C0F8A92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0873DEFC-29BA-41EF-A00F-2CDD95FD45A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8D90AA33-8127-4039-BE44-CB3438D2337D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFF0C43C-E4AD-4597-A603-47C3D704EE1C}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A121EDEB-0005-4B37-9744-7D560F0C64A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8091DB7-CE95-426B-8A20-3C0F05F05ED2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.157206269</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>35.157202853999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>35.179300529000002</v>
+        <v>35.179305679999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.2094260000002919E-2</v>
+        <v>2.210282600000113E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.75674229513846836</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.75703677503504707</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>35.507755557000003</v>
+        <v>35.507758123000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32845502800000048</v>
+        <v>0.32845244300000331</v>
       </c>
       <c r="D8" s="5">
-        <v>11.797542181982369</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>11.797442697302007</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>35.544158400000001</v>
+        <v>35.544101337000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6402842999997631E-2</v>
+        <v>3.6343213999998625E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>1.2372105717267212</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>1.2351724701369582</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>35.664422868999999</v>
+        <v>35.664377326999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.12026446899999854</v>
+        <v>0.12027598999999611</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1366443079418946</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>4.1370547568149174</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>36.149753910000001</v>
+        <v>36.149776983000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.48533104100000202</v>
+        <v>0.48539965600000556</v>
       </c>
       <c r="D11" s="5">
-        <v>17.609319072869511</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>17.612022078062317</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>36.028591974999998</v>
+        <v>36.028525289999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.1211619350000035</v>
+        <v>-0.12125169300000493</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.9486802155967671</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-3.9515492113116113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>36.899936031000003</v>
+        <v>36.900067096000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.8713440560000052</v>
+        <v>0.87154180600000331</v>
       </c>
       <c r="D13" s="5">
-        <v>33.210936223850652</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>33.219573031874376</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>36.427456462999999</v>
+        <v>36.427423339999997</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.47247956800000424</v>
+        <v>-0.47264375600000363</v>
       </c>
       <c r="D14" s="5">
-        <v>-14.328017981122365</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-14.332604239999592</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>36.686123326999997</v>
+        <v>36.68610674</v>
       </c>
       <c r="C15" s="5">
-        <v>0.2586668639999985</v>
+        <v>0.25868340000000245</v>
       </c>
       <c r="D15" s="5">
-        <v>8.8618440031442258</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>8.8624412045153598</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>37.095813757000002</v>
+        <v>37.09582537</v>
       </c>
       <c r="C16" s="5">
-        <v>0.40969043000000482</v>
+        <v>0.40971863000000042</v>
       </c>
       <c r="D16" s="5">
-        <v>14.255461666934522</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>14.256510793353193</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>37.349540779000002</v>
+        <v>37.349601155999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.25372702199999964</v>
+        <v>0.2537757859999985</v>
       </c>
       <c r="D17" s="5">
-        <v>8.5236438646821391</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>8.5253413837466319</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>37.472482358000001</v>
+        <v>37.472477083000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.12294157899999902</v>
+        <v>0.1228759270000026</v>
       </c>
       <c r="D18" s="5">
-        <v>4.0222799743343307</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>4.0200864073035136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>37.787488815000003</v>
+        <v>37.787492104000002</v>
       </c>
       <c r="C19" s="5">
-        <v>0.31500645700000263</v>
+        <v>0.31501502100000067</v>
       </c>
       <c r="D19" s="5">
-        <v>10.567327869952091</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>10.567630129632754</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>37.814710763999997</v>
+        <v>37.814714070000001</v>
       </c>
       <c r="C20" s="5">
-        <v>2.7221948999994083E-2</v>
+        <v>2.7221965999999043E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.8679084255606595</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.8679088938736923</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>37.816600917999999</v>
+        <v>37.816537855999997</v>
       </c>
       <c r="C21" s="5">
-        <v>1.8901540000015871E-3</v>
+        <v>1.823785999995664E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>5.9998038251385388E-2</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>5.7890794244186417E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>37.947901090000002</v>
+        <v>37.947853643000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.1313001720000031</v>
+        <v>0.13131578700000546</v>
       </c>
       <c r="D22" s="5">
-        <v>4.2469203771719366</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>4.2474423498698455</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>38.260893183999997</v>
+        <v>38.260911780999997</v>
       </c>
       <c r="C23" s="5">
-        <v>0.31299209399999484</v>
+        <v>0.31305813799999527</v>
       </c>
       <c r="D23" s="5">
-        <v>10.359095280586184</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>10.361394805538836</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>38.742811156000002</v>
+        <v>38.742744600000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.48191797200000508</v>
+        <v>0.48183281900000452</v>
       </c>
       <c r="D24" s="5">
-        <v>16.20700425348598</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>16.203930918344088</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>39.013053540000001</v>
+        <v>39.013176223999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.27024238399999945</v>
+        <v>0.27043162399999687</v>
       </c>
       <c r="D25" s="5">
-        <v>8.6990550573622585</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>8.7053979372408108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>39.523243741999998</v>
+        <v>39.523215323999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51019020199999687</v>
+        <v>0.51003910000000019</v>
       </c>
       <c r="D26" s="5">
-        <v>16.872314130742794</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>16.866895532819726</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>39.780299616000001</v>
+        <v>39.780290221000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.2570558740000024</v>
+        <v>0.25707489700000252</v>
       </c>
       <c r="D27" s="5">
-        <v>8.0900280158723969</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>8.0906543103123276</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>40.091071098</v>
+        <v>40.091093917999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.31077148199999982</v>
+        <v>0.31080369699999721</v>
       </c>
       <c r="D28" s="5">
-        <v>9.7881112630350486</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>9.789172316803473</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>40.136263591000002</v>
+        <v>40.136345542999997</v>
       </c>
       <c r="C29" s="5">
-        <v>4.5192493000001832E-2</v>
+        <v>4.5251624999998796E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.3611131057466919</v>
+        <v>1.3629043406642172</v>
       </c>
       <c r="E29" s="5">
-        <v>7.4611969889783802</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>7.461242692687553</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>40.191763162999997</v>
+        <v>40.191740351999997</v>
       </c>
       <c r="C30" s="5">
-        <v>5.5499571999995112E-2</v>
+        <v>5.5394808999999157E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>1.6720125455136348</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>1.6688289642924792</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>40.486739489999998</v>
+        <v>40.486732762999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.29497632700000054</v>
+        <v>0.29499241100000262</v>
       </c>
       <c r="D31" s="5">
-        <v>9.171414134644218</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>9.1719399941940338</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>40.439599074999997</v>
+        <v>40.439601269000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-4.7140415000001212E-2</v>
+        <v>-4.7131493999998497E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.3882975771084993</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-1.388036760329836</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>41.359124803999997</v>
+        <v>41.359054059999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.91952572900000007</v>
+        <v>0.91945279099999766</v>
       </c>
       <c r="D33" s="5">
-        <v>30.970651004893735</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>30.967877490343334</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>41.416393978000002</v>
+        <v>41.416349359999998</v>
       </c>
       <c r="C34" s="5">
-        <v>5.7269174000005307E-2</v>
+        <v>5.7295299999999827E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.674329646221473</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.6751021858630644</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>41.587089433000003</v>
+        <v>41.587092826000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17069545500000061</v>
+        <v>0.17074346600000467</v>
       </c>
       <c r="D35" s="5">
-        <v>5.0594001689518109</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>5.060861208165468</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>41.758845006999998</v>
+        <v>41.758795757000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.17175557399999519</v>
+        <v>0.17170293099999867</v>
       </c>
       <c r="D36" s="5">
-        <v>5.0701668392639565</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>5.0685769555395721</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>41.831877374000001</v>
+        <v>41.831959365000003</v>
       </c>
       <c r="C37" s="5">
-        <v>7.3032367000003262E-2</v>
+        <v>7.3163608000001545E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>2.1189947074668369</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.1228418909347235</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>41.910817045999998</v>
+        <v>41.910808162999999</v>
       </c>
       <c r="C38" s="5">
-        <v>7.8939671999997074E-2</v>
+        <v>7.8848797999995668E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2881350280550716</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.2854690732124538</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>42.585346412</v>
+        <v>42.585354223000003</v>
       </c>
       <c r="C39" s="5">
-        <v>0.67452936600000157</v>
+        <v>0.67454606000000439</v>
       </c>
       <c r="D39" s="5">
-        <v>21.117997933338152</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>21.118572571719831</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>42.111989825000002</v>
+        <v>42.112029321999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.47335658699999783</v>
+        <v>-0.47332490100000513</v>
       </c>
       <c r="D40" s="5">
-        <v>-12.552592363469216</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-12.551800628278166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>42.315544228</v>
+        <v>42.315649061000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.20355440299999827</v>
+        <v>0.20361973900000407</v>
       </c>
       <c r="D41" s="5">
-        <v>5.957088813006628</v>
+        <v>5.9590462881742523</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4297048155939276</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.4297507371846132</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>42.816990795000002</v>
+        <v>42.816949866999998</v>
       </c>
       <c r="C42" s="5">
-        <v>0.50144656700000212</v>
+        <v>0.50130080599999616</v>
       </c>
       <c r="D42" s="5">
-        <v>15.1846293249152</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>15.179883874833422</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>42.895967863000003</v>
+        <v>42.895946881999997</v>
       </c>
       <c r="C43" s="5">
-        <v>7.8977068000000372E-2</v>
+        <v>7.8997014999998783E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2360252960555105</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.2365979449242346</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>43.058682560000001</v>
+        <v>43.058675139999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.16271469699999841</v>
+        <v>0.16272825800000135</v>
       </c>
       <c r="D44" s="5">
-        <v>4.6480641629135677</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>4.6484619820800654</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>44.194328685999999</v>
+        <v>44.194254610999998</v>
       </c>
       <c r="C45" s="5">
-        <v>1.1356461259999975</v>
+        <v>1.1355794709999998</v>
       </c>
       <c r="D45" s="5">
-        <v>36.668882006829847</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>36.66641575962737</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>44.485271783999998</v>
+        <v>44.485230690999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.29094309799999962</v>
+        <v>0.29097608000000008</v>
       </c>
       <c r="D46" s="5">
-        <v>8.192332303948934</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>8.1933091255362847</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>44.396343434000002</v>
+        <v>44.396334052</v>
       </c>
       <c r="C47" s="5">
-        <v>-8.8928349999996215E-2</v>
+        <v>-8.889663899999789E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3726618149965684</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.3718271906725596</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>44.691737625000002</v>
+        <v>44.691702837999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.29539419099999975</v>
+        <v>0.29536878599999739</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2830445435184696</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.2823077191810377</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>44.854000976000002</v>
+        <v>44.854045679999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.162263351</v>
+        <v>0.16234284200000104</v>
       </c>
       <c r="D49" s="5">
-        <v>4.4449322490650367</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.4471569900967456</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>44.798078639000003</v>
+        <v>44.798088403000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-5.5922336999998379E-2</v>
+        <v>-5.5957276999997418E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.4858997014457032</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-1.4868202517666851</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>44.892287897999999</v>
+        <v>44.892311362000001</v>
       </c>
       <c r="C51" s="5">
-        <v>9.4209258999995882E-2</v>
+        <v>9.4222958999999662E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>2.5529646425458186</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.5533396393107477</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>44.926083335999998</v>
+        <v>44.926144792999999</v>
       </c>
       <c r="C52" s="5">
-        <v>3.3795437999998512E-2</v>
+        <v>3.3833430999997915E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.90712378765152035</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.90814733498825184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>45.073386630000002</v>
+        <v>45.073513679000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.14730329400000386</v>
+        <v>0.14736888600000242</v>
       </c>
       <c r="D53" s="5">
-        <v>4.0062850824951868</v>
+        <v>4.0080957476250179</v>
       </c>
       <c r="E53" s="5">
-        <v>6.5173270303236386</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.5173633849368695</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>45.550419949000002</v>
+        <v>45.550355500999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.47703331900000023</v>
+        <v>0.47684182199999725</v>
       </c>
       <c r="D54" s="5">
-        <v>13.466155032662108</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>13.460390758412011</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>45.697338651000003</v>
+        <v>45.697301097</v>
       </c>
       <c r="C55" s="5">
-        <v>0.14691870200000068</v>
+        <v>0.1469455960000019</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9398950414995193</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.9406347726689495</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>45.869517209999998</v>
+        <v>45.869501550999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17217855899999535</v>
+        <v>0.17220045399999862</v>
       </c>
       <c r="D56" s="5">
-        <v>4.6162459432309344</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.6168490584023614</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>46.150136924000002</v>
+        <v>46.150064708999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.28061971400000374</v>
+        <v>0.28056315799999965</v>
       </c>
       <c r="D57" s="5">
-        <v>7.5934658994800452</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.5918863479418564</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>46.278907464</v>
+        <v>46.278874252999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.12877053999999788</v>
+        <v>0.12880954399999922</v>
       </c>
       <c r="D58" s="5">
-        <v>3.4001684271214971</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.4012195877197504</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>46.720765280000002</v>
+        <v>46.720742176000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.4418578160000024</v>
+        <v>0.44186792300000377</v>
       </c>
       <c r="D59" s="5">
-        <v>12.078471992241969</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>12.078772069070798</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>46.414164391</v>
+        <v>46.414145841</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.30660088900000204</v>
+        <v>-0.30659633500000183</v>
       </c>
       <c r="D60" s="5">
-        <v>-7.5967898381184673</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-7.5966846647123942</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>46.547268398</v>
+        <v>46.547280360000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13310400700000002</v>
+        <v>0.13313451900000217</v>
       </c>
       <c r="D61" s="5">
-        <v>3.4960948719910068</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.4969104020000641</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.673359009000002</v>
+        <v>46.673386295</v>
       </c>
       <c r="C62" s="5">
-        <v>0.12609061100000218</v>
+        <v>0.12610593499999823</v>
       </c>
       <c r="D62" s="5">
-        <v>3.2995176068284504</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.2999237358095401</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.803962044000002</v>
+        <v>46.804000139999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.13060303500000003</v>
+        <v>0.13061384499999917</v>
       </c>
       <c r="D63" s="5">
-        <v>3.4100460847945158</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>3.4103306678092693</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.932689654999997</v>
+        <v>46.932763039999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.12872761099999508</v>
+        <v>0.12876289999999813</v>
       </c>
       <c r="D64" s="5">
-        <v>3.3508145825362545</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.3517443387737877</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>47.329040607000003</v>
+        <v>47.329162799000002</v>
       </c>
       <c r="C65" s="5">
-        <v>0.39635095200000592</v>
+        <v>0.39639975900000479</v>
       </c>
       <c r="D65" s="5">
-        <v>10.618327411152428</v>
+        <v>10.619678906605646</v>
       </c>
       <c r="E65" s="5">
-        <v>5.0044031426266899</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.00437826095399</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.480533884000003</v>
+        <v>46.480465027000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.84850672299999985</v>
+        <v>-0.84869777200000129</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.513900661224824</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-19.517824908936319</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.696068842000003</v>
+        <v>46.696024524000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.21553495799999922</v>
+        <v>0.21555949700000099</v>
       </c>
       <c r="D67" s="5">
-        <v>5.7086564966159825</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.7093317779799202</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.743756976999997</v>
+        <v>46.743730585000002</v>
       </c>
       <c r="C68" s="5">
-        <v>4.7688134999994247E-2</v>
+        <v>4.7706060999999522E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>1.2324011114762667</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.2328681546358355</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>47.246410355000002</v>
+        <v>47.246352432999998</v>
       </c>
       <c r="C69" s="5">
-        <v>0.50265337800000509</v>
+        <v>0.50262184799999687</v>
       </c>
       <c r="D69" s="5">
-        <v>13.695277839497288</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>13.694375540063209</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>47.708116793999999</v>
+        <v>47.708089260999998</v>
       </c>
       <c r="C70" s="5">
-        <v>0.46170643899999675</v>
+        <v>0.46173682799999938</v>
       </c>
       <c r="D70" s="5">
-        <v>12.378045201078569</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>12.378920192468135</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>47.638554353000004</v>
+        <v>47.638525172999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-6.956244099999509E-2</v>
+        <v>-6.9564087999999913E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.7357370965035757</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-1.7357788575103394</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>47.337432071999999</v>
+        <v>47.337414819999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.30112228100000493</v>
+        <v>-0.30111035299999855</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.3269507411683694</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-7.3266748546959137</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>48.138453136999999</v>
+        <v>48.138468377000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.80102106500000048</v>
+        <v>0.80105355700000302</v>
       </c>
       <c r="D73" s="5">
-        <v>22.306412992398993</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>22.30741253461921</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>48.649632128</v>
+        <v>48.649660949999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.5111789910000013</v>
+        <v>0.51119257299999532</v>
       </c>
       <c r="D74" s="5">
-        <v>13.513929814621628</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>13.51430557354325</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>48.889948130999997</v>
+        <v>48.889988361999997</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24031600299999667</v>
+        <v>0.24032741199999919</v>
       </c>
       <c r="D75" s="5">
-        <v>6.0914024557023438</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>6.0916958394654497</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.306723478999999</v>
+        <v>49.306801301999997</v>
       </c>
       <c r="C76" s="5">
-        <v>0.4167753480000016</v>
+        <v>0.4168129399999998</v>
       </c>
       <c r="D76" s="5">
-        <v>10.723245676219983</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>10.724249437510558</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.574019859000003</v>
+        <v>49.574127417</v>
       </c>
       <c r="C77" s="5">
-        <v>0.26729638000000477</v>
+        <v>0.26732611500000303</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7028233327015796</v>
+        <v>6.7035804544253175</v>
       </c>
       <c r="E77" s="5">
-        <v>4.743344093199231</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.7433009274514992</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>49.561491969999999</v>
+        <v>49.561411827000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.2527889000004677E-2</v>
+        <v>-1.2715589999999111E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.30283179131620486</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.307361949860252</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.570350560999998</v>
+        <v>49.570305654000002</v>
       </c>
       <c r="C79" s="5">
-        <v>8.8585909999991941E-3</v>
+        <v>8.8938270000014086E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>0.21469825278470633</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.21555343015826622</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.000327237999997</v>
+        <v>50.000298121999997</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42997667699999909</v>
+        <v>0.42999246799999469</v>
       </c>
       <c r="D80" s="5">
-        <v>10.920106336512125</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>10.92053707382108</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>50.174073642000003</v>
+        <v>50.174035697999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17374640400000629</v>
+        <v>0.17373757600000062</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2505115517060377</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.2502939630922221</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.366218680999999</v>
+        <v>50.366202135999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.19214503899999613</v>
+        <v>0.19216643800000099</v>
       </c>
       <c r="D82" s="5">
-        <v>4.6935210994161203</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.6940584968993226</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>50.683974943999999</v>
+        <v>50.683932278</v>
       </c>
       <c r="C83" s="5">
-        <v>0.31775626299999971</v>
+        <v>0.31773014200000205</v>
       </c>
       <c r="D83" s="5">
-        <v>7.8389993323766616</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>7.8383350752831316</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.761265428000002</v>
+        <v>49.761255521999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.92270951599999762</v>
+        <v>-0.92267675600000132</v>
       </c>
       <c r="D84" s="5">
-        <v>-19.786220377886799</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-19.785601701663545</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.738958541999999</v>
+        <v>50.738977415999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.97769311399999737</v>
+        <v>0.97772189399999831</v>
       </c>
       <c r="D85" s="5">
-        <v>26.299489083530435</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>26.300354570708318</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.991602458000003</v>
+        <v>50.991630927000003</v>
       </c>
       <c r="C86" s="5">
-        <v>0.2526439160000038</v>
+        <v>0.25265351100000544</v>
       </c>
       <c r="D86" s="5">
-        <v>6.1415287921396722</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>6.1417661144030022</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>51.363403626</v>
+        <v>51.363441635999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.37180116799999752</v>
+        <v>0.37181070899999469</v>
       </c>
       <c r="D87" s="5">
-        <v>9.1092609465999175</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.1094988661296838</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>51.847075019999998</v>
+        <v>51.847140660999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.48367139399999814</v>
+        <v>0.48369902499999995</v>
       </c>
       <c r="D88" s="5">
-        <v>11.903994186380773</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>11.904700565061832</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>51.725725232999999</v>
+        <v>51.725793961000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.12134978699999976</v>
+        <v>-0.12134669999999659</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.7727647029294866</v>
+        <v>-2.7726916071499463</v>
       </c>
       <c r="E89" s="5">
-        <v>4.3403891395532357</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.3403013953245084</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>51.854895888999998</v>
+        <v>51.854828103000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.12917065599999944</v>
+        <v>0.12903414200000185</v>
       </c>
       <c r="D90" s="5">
-        <v>3.0381701968342556</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.034911037447463</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>52.156426572000001</v>
+        <v>52.156394710999997</v>
       </c>
       <c r="C91" s="5">
-        <v>0.30153068300000285</v>
+        <v>0.30156660799999457</v>
       </c>
       <c r="D91" s="5">
-        <v>7.2054203043487197</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.2063161398879805</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>52.255414369</v>
+        <v>52.255389590999997</v>
       </c>
       <c r="C92" s="5">
-        <v>9.8987796999999489E-2</v>
+        <v>9.8994879999999341E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.3014071053724772</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.3015749244453598</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>52.443164938999999</v>
+        <v>52.443147934999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18775056999999862</v>
+        <v>0.18775834400000235</v>
       </c>
       <c r="D93" s="5">
-        <v>4.3977575752150333</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.3979454090355086</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>52.595470013000003</v>
+        <v>52.595470785000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.15230507400000448</v>
+        <v>0.15232285000000445</v>
       </c>
       <c r="D94" s="5">
-        <v>3.5412406856729417</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.5416617864937106</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>52.913018454000003</v>
+        <v>52.912956956999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.31754844099999957</v>
+        <v>0.31748617199999529</v>
       </c>
       <c r="D95" s="5">
-        <v>7.4905675713749398</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>7.4890495054016126</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>53.605286503999999</v>
+        <v>53.605283469</v>
       </c>
       <c r="C96" s="5">
-        <v>0.69226804999999558</v>
+        <v>0.69232651200000106</v>
       </c>
       <c r="D96" s="5">
-        <v>16.880218946688895</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>16.88176964604051</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>53.85510498</v>
+        <v>53.855125059000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.24981847600000151</v>
+        <v>0.24984159000000261</v>
       </c>
       <c r="D97" s="5">
-        <v>5.7379931013396002</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.7385380144636233</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>53.722134859999997</v>
+        <v>53.722158798999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.13297012000000308</v>
+        <v>-0.13296626000000344</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.9229364041945871</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-2.9228516279334982</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>53.601595981999999</v>
+        <v>53.601623721999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.12053887799999785</v>
+        <v>-0.12053507699999955</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.6595165960392353</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-2.659432594149358</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>53.798543954000003</v>
+        <v>53.798593726</v>
       </c>
       <c r="C100" s="5">
-        <v>0.1969479720000038</v>
+        <v>0.19697000400000064</v>
       </c>
       <c r="D100" s="5">
-        <v>4.499354878777595</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.4998660485940034</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>54.092973524000001</v>
+        <v>54.093011578999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.29442956999999836</v>
+        <v>0.29441785299999879</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7687124588173608</v>
+        <v>6.7684284834551356</v>
       </c>
       <c r="E101" s="5">
-        <v>4.5765395851612878</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.5764742050838692</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>55.063761778</v>
+        <v>55.063706920000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.97078825399999857</v>
+        <v>0.97069534100000254</v>
       </c>
       <c r="D102" s="5">
-        <v>23.794190867477049</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>23.79166582683736</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>55.053077535</v>
+        <v>55.053062439999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.0684243000000038E-2</v>
+        <v>-1.0644480000003398E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.23259249874217902</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-0.23172802191046005</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>55.527263957000002</v>
+        <v>55.527253637999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.47418642200000249</v>
+        <v>0.47419119799999976</v>
       </c>
       <c r="D104" s="5">
-        <v>10.839887565443673</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>10.840005082374349</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>55.706175917000003</v>
+        <v>55.706172516999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.17891196000000065</v>
+        <v>0.17891887900000114</v>
       </c>
       <c r="D105" s="5">
-        <v>3.9357274584944646</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.9358831154096219</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>55.993066511000002</v>
+        <v>55.993086011000003</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28689059399999906</v>
+        <v>0.28691349400000377</v>
       </c>
       <c r="D106" s="5">
-        <v>6.358174952064588</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.3586973317842688</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>56.145299129000001</v>
+        <v>56.145209207000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.15223261799999932</v>
+        <v>0.15212319599999802</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3117618209181465</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.3093445361077611</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>56.856216068000002</v>
+        <v>56.856222205999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.71091693900000053</v>
+        <v>0.71101299899999759</v>
       </c>
       <c r="D108" s="5">
-        <v>16.29863955696722</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>16.301025404677972</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>57.161779476</v>
+        <v>57.161798503999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.30556340799999759</v>
+        <v>0.3055762979999983</v>
       </c>
       <c r="D109" s="5">
-        <v>6.6432685141331271</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.6435563530473196</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>57.429979093</v>
+        <v>57.429998554999997</v>
       </c>
       <c r="C110" s="5">
-        <v>0.2681996170000005</v>
+        <v>0.26820005100000088</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7779184323466515</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.7779260514910113</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>58.126604856</v>
+        <v>58.126624837000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.69662576300000012</v>
+        <v>0.69662628200000398</v>
       </c>
       <c r="D111" s="5">
-        <v>15.567464009585418</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>15.56747075975149</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>58.348394775999999</v>
+        <v>58.348426134999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22178991999999909</v>
+        <v>0.22180129799999548</v>
       </c>
       <c r="D112" s="5">
-        <v>4.676084827911775</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.6763281301979598</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>58.576733357999998</v>
+        <v>58.576747677999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.22833858199999923</v>
+        <v>0.22832154299999985</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7984437172367667</v>
+        <v>4.7980752738299159</v>
       </c>
       <c r="E113" s="5">
-        <v>8.2889875373751476</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>8.2889378278592218</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>58.455545082</v>
+        <v>58.455511653000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.12118827599999804</v>
+        <v>-0.12123602499999464</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.4546010473829205</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.4555566008642726</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>59.265859411000001</v>
+        <v>59.265860029000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.81031432900000055</v>
+        <v>0.81034837600000031</v>
       </c>
       <c r="D115" s="5">
-        <v>17.963177681791098</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>17.964001961653576</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>59.430888049000004</v>
+        <v>59.430889610999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.16502863800000256</v>
+        <v>0.1650295819999954</v>
       </c>
       <c r="D116" s="5">
-        <v>3.3931102126592005</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>3.3931298842841739</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>59.334546826</v>
+        <v>59.334552881999997</v>
       </c>
       <c r="C117" s="5">
-        <v>-9.634122300000314E-2</v>
+        <v>-9.6336729000000787E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.9280253832567151</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.9279361973146614</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>59.325108223000001</v>
+        <v>59.325139303</v>
       </c>
       <c r="C118" s="5">
-        <v>-9.4386029999995458E-3</v>
+        <v>-9.4135789999967301E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.1907222681876819</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.19021703946425772</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>60.381659683000002</v>
+        <v>60.381546428</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0565514600000014</v>
+        <v>1.0564071249999998</v>
       </c>
       <c r="D119" s="5">
-        <v>23.594197935249596</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>23.590639145755297</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>59.840999177</v>
+        <v>59.841010546</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.54066050600000182</v>
+        <v>-0.54053588200000036</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.231186761961087</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-10.228961572838779</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>59.971948515000001</v>
+        <v>59.971964235999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.13094933800000064</v>
+        <v>0.13095368999999835</v>
       </c>
       <c r="D121" s="5">
-        <v>2.6577820130610386</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.6578708971711329</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>60.453543807999999</v>
+        <v>60.453558088000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.48159529299999804</v>
+        <v>0.48159385200000315</v>
       </c>
       <c r="D122" s="5">
-        <v>10.073622544963712</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>10.073588301360115</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>60.454992142000002</v>
+        <v>60.455005733999997</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4483340000026601E-3</v>
+        <v>1.4476459999954727E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8753150295690588E-2</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.8739483139661459E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>61.027086662000002</v>
+        <v>61.027107389000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.57209452000000027</v>
+        <v>0.57210165500000443</v>
       </c>
       <c r="D124" s="5">
-        <v>11.965861556305256</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>11.966015810828235</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>61.282810157</v>
+        <v>61.282823155999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.25572349499999802</v>
+        <v>0.2557157669999981</v>
       </c>
       <c r="D125" s="5">
-        <v>5.1459157586432491</v>
+        <v>5.1457548589047386</v>
       </c>
       <c r="E125" s="5">
-        <v>4.6197127150492179</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.6197093305273107</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>61.326362922999998</v>
+        <v>61.326333970999997</v>
       </c>
       <c r="C126" s="5">
-        <v>4.3552765999997689E-2</v>
+        <v>4.3510814999997649E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.85616323578774356</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.85533515501958757</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>61.375417128000002</v>
+        <v>61.375422952000001</v>
       </c>
       <c r="C127" s="5">
-        <v>4.9054205000004458E-2</v>
+        <v>4.9088981000004139E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.96409936556669518</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>0.96478631388454694</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>61.477560390000001</v>
+        <v>61.477571220000002</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10214326199999846</v>
+        <v>0.10214826800000054</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0154665440150099</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.0155660341342863</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>61.712736165999999</v>
+        <v>61.712746359999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.23517577599999839</v>
+        <v>0.23517513999999551</v>
       </c>
       <c r="D129" s="5">
-        <v>4.6882946980485674</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>4.6882809079220822</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>62.633133037999997</v>
+        <v>62.633166152000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.92039687199999776</v>
+        <v>0.92041979200000412</v>
       </c>
       <c r="D130" s="5">
-        <v>19.440609796085173</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>19.441130815760488</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>63.100970320999998</v>
+        <v>63.100852977999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.46783728300000149</v>
+        <v>0.46768682599999778</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3409422627664505</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>9.3378086317384081</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>62.055619323000002</v>
+        <v>62.05563368</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0453509979999964</v>
+        <v>-1.0452192979999992</v>
       </c>
       <c r="D132" s="5">
-        <v>-18.164654422569804</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-18.162601018123837</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>62.787554727</v>
+        <v>62.787567213999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.7319354039999979</v>
+        <v>0.7319335339999995</v>
       </c>
       <c r="D133" s="5">
-        <v>15.109048773354639</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>15.109003908501673</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>63.085122202000001</v>
+        <v>63.085133599000002</v>
       </c>
       <c r="C134" s="5">
-        <v>0.29756747500000102</v>
+        <v>0.29756638500000321</v>
       </c>
       <c r="D134" s="5">
-        <v>5.8377375401150067</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.8377144044215568</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>63.199309862</v>
+        <v>63.199321222999998</v>
       </c>
       <c r="C135" s="5">
-        <v>0.11418765999999891</v>
+        <v>0.11418762399999594</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1938228848185304</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>2.1938217859795106</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>63.013416947000003</v>
+        <v>63.013429070000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.18589291499999661</v>
+        <v>-0.18589215299999751</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.4731058579262175</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-3.4730912364456357</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>63.197554510000003</v>
+        <v>63.197565101000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.18413756300000017</v>
+        <v>0.18413603100000131</v>
       </c>
       <c r="D137" s="5">
-        <v>3.5635468718200114</v>
+        <v>3.5635160488324269</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1244395420096271</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.1244349499465418</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>62.538676789999997</v>
+        <v>62.538658482000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.65887772000000666</v>
+        <v>-0.65890661899999969</v>
       </c>
       <c r="D138" s="5">
-        <v>-11.817789952669722</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-11.818277068936055</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>62.889232405000001</v>
+        <v>62.889237399000002</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35055561500000465</v>
+        <v>0.35057891699999999</v>
       </c>
       <c r="D139" s="5">
-        <v>6.9378062653327133</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>6.9382838373900579</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>63.350023051000001</v>
+        <v>63.350036236999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.46079064599999953</v>
+        <v>0.46079883799999521</v>
       </c>
       <c r="D140" s="5">
-        <v>9.1555442117717369</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>9.1557128384480038</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>63.351143245000003</v>
+        <v>63.351150793000002</v>
       </c>
       <c r="C141" s="5">
-        <v>1.1201940000020727E-3</v>
+        <v>1.1145560000045407E-3</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1221200490195713E-2</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.1114378252784505E-2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>63.224729953999997</v>
+        <v>63.224757142999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.12641329100000576</v>
+        <v>-0.12639365000000424</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3684201457694121</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.3680559106863619</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>65.017822928000001</v>
+        <v>65.017724310000006</v>
       </c>
       <c r="C143" s="5">
-        <v>1.7930929740000039</v>
+        <v>1.7929671670000076</v>
       </c>
       <c r="D143" s="5">
-        <v>39.876669768202568</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>39.873402025661434</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>63.272641235999998</v>
+        <v>63.272652088999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.7451816920000027</v>
+        <v>-1.745072221000008</v>
       </c>
       <c r="D144" s="5">
-        <v>-27.855623191414423</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-27.854161549338862</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>63.308271347000002</v>
+        <v>63.308280674999999</v>
       </c>
       <c r="C145" s="5">
-        <v>3.5630111000003239E-2</v>
+        <v>3.5628586000001405E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.67784122660723423</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.67781200787377927</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>63.276761874000002</v>
+        <v>63.276770749999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.1509472999999844E-2</v>
+        <v>-3.1509925000001715E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.59562569426485634</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-0.59563412755346823</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>63.359710084</v>
+        <v>63.359718809</v>
       </c>
       <c r="C147" s="5">
-        <v>8.2948209999997857E-2</v>
+        <v>8.2948059000003127E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.584446578213794</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>1.5844434491803394</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>63.308577221</v>
+        <v>63.308586048999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.1132862999999418E-2</v>
+        <v>-5.1132760000001554E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.96414290068805863</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.96414083499030134</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>63.422331747000001</v>
+        <v>63.422338543999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.11375452600000102</v>
+        <v>0.11375249499999995</v>
       </c>
       <c r="D149" s="5">
-        <v>2.1776285457405065</v>
+        <v>2.1775889741625809</v>
       </c>
       <c r="E149" s="5">
-        <v>0.35567394773863281</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.35566788473697653</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>63.726425695000003</v>
+        <v>63.726416852</v>
       </c>
       <c r="C150" s="5">
-        <v>0.304093948000002</v>
+        <v>0.30407830800000113</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9078774279248236</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.9075648703089678</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>64.099919861000004</v>
+        <v>64.099921073000004</v>
       </c>
       <c r="C151" s="5">
-        <v>0.3734941660000004</v>
+        <v>0.37350422100000458</v>
       </c>
       <c r="D151" s="5">
-        <v>7.2642781910675636</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>7.2644811434638079</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>64.098115398000004</v>
+        <v>64.098128243000005</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.8044629999991457E-3</v>
+        <v>-1.7928299999994124E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.3775711040340273E-2</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-3.3557998872801864E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>64.474543728</v>
+        <v>64.474547814000005</v>
       </c>
       <c r="C153" s="5">
-        <v>0.37642832999999598</v>
+        <v>0.37641957099999956</v>
       </c>
       <c r="D153" s="5">
-        <v>7.279366713878721</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>7.279190318371298</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>64.753465407999997</v>
+        <v>64.753483688000003</v>
       </c>
       <c r="C154" s="5">
-        <v>0.27892167999999629</v>
+        <v>0.27893587399999831</v>
       </c>
       <c r="D154" s="5">
-        <v>5.316606510172317</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.3168831910871628</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>64.626030852</v>
+        <v>64.625959659000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.1274345559999972</v>
+        <v>-0.12752402899999993</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.3362002017338401</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.3378220913610526</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>64.876560144999999</v>
+        <v>64.876567698000002</v>
       </c>
       <c r="C156" s="5">
-        <v>0.2505292929999996</v>
+        <v>0.25060803899999939</v>
       </c>
       <c r="D156" s="5">
-        <v>4.7523983214195376</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>4.7539294396894416</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>65.238641513000005</v>
+        <v>65.238649159000005</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36208136800000545</v>
+        <v>0.36208146100000249</v>
       </c>
       <c r="D157" s="5">
-        <v>6.9067506603405215</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.9067516602002055</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>65.281913149999994</v>
+        <v>65.281920076000006</v>
       </c>
       <c r="C158" s="5">
-        <v>4.3271636999989482E-2</v>
+        <v>4.3270917000000964E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>0.79884883081862146</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.79883539622063182</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>65.218835901000006</v>
+        <v>65.218842155999994</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.3077248999988456E-2</v>
+        <v>-6.3077920000012E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.1533323312205024</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.1533444132419524</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>65.597816296000005</v>
+        <v>65.597822312000005</v>
       </c>
       <c r="C160" s="5">
-        <v>0.37898039499999925</v>
+        <v>0.37898015600001145</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2003180929272048</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.2003126932407513</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>65.533954132999995</v>
+        <v>65.533957717999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.3862163000010241E-2</v>
+        <v>-6.3864594000008879E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.162014081178786</v>
+        <v>-1.1620579722333657</v>
       </c>
       <c r="E161" s="5">
-        <v>3.3294619226923672</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.3294565014108324</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>65.594107313999999</v>
+        <v>65.594105088999996</v>
       </c>
       <c r="C162" s="5">
-        <v>6.0153181000003997E-2</v>
+        <v>6.0147370999999339E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.1070497606334495</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>1.1069422331059453</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>65.586467088000006</v>
+        <v>65.586466298000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.6402259999923672E-3</v>
+        <v>-7.6387909999908743E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.13968327992758267</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.13965706591667626</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>65.223105105000002</v>
+        <v>65.223115578000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.36336198300000433</v>
+        <v>-0.36335071999999968</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4493529001082965</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.4491591186252144</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>65.611480639999996</v>
+        <v>65.611481217000005</v>
       </c>
       <c r="C165" s="5">
-        <v>0.38837553499999444</v>
+        <v>0.38836563899999987</v>
       </c>
       <c r="D165" s="5">
-        <v>7.3842070715213648</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>7.3840114893298558</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>65.711559391999998</v>
+        <v>65.711567438000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.10007875200000171</v>
+        <v>0.10008622099999798</v>
       </c>
       <c r="D166" s="5">
-        <v>1.8458225287161678</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.8459614261559842</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>65.763140469000007</v>
+        <v>65.763098782</v>
       </c>
       <c r="C167" s="5">
-        <v>5.158107700000869E-2</v>
+        <v>5.1531343999997148E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.94603174919332123</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.94511555844907225</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>65.951999207</v>
+        <v>65.952002132999993</v>
       </c>
       <c r="C168" s="5">
-        <v>0.18885873799999331</v>
+        <v>0.18890335099999334</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5011190393976266</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.5019614532459276</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>66.366535991999996</v>
+        <v>66.366541486000003</v>
       </c>
       <c r="C169" s="5">
-        <v>0.41453678499999569</v>
+        <v>0.41453935300000921</v>
       </c>
       <c r="D169" s="5">
-        <v>7.8088029128164704</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>7.8088526132241043</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>66.522484996000003</v>
+        <v>66.522489816000004</v>
       </c>
       <c r="C170" s="5">
-        <v>0.15594900400000711</v>
+        <v>0.15594833000000108</v>
       </c>
       <c r="D170" s="5">
-        <v>2.8565062792116125</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.8564935340820607</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>66.771766012000001</v>
+        <v>66.771769956</v>
       </c>
       <c r="C171" s="5">
-        <v>0.24928101599999763</v>
+        <v>0.24928013999999621</v>
       </c>
       <c r="D171" s="5">
-        <v>4.5906309552421032</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>4.5906141498449182</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>66.783590008999994</v>
+        <v>66.783593834000001</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1823996999993369E-2</v>
+        <v>1.1823878000001287E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.21270402905944064</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.21270187368571669</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>66.931902887999996</v>
+        <v>66.931905071000003</v>
       </c>
       <c r="C173" s="5">
-        <v>0.14831287900000234</v>
+        <v>0.14831123700000148</v>
       </c>
       <c r="D173" s="5">
-        <v>2.6977508921434135</v>
+        <v>2.6977205026809337</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1331671093169247</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.1331648532742831</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>67.163452049</v>
+        <v>67.163450413000007</v>
       </c>
       <c r="C174" s="5">
-        <v>0.23154916100000378</v>
+        <v>0.23154534200000398</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2312750173148617</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.2312037560117366</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>67.466789825999996</v>
+        <v>67.466788782999998</v>
       </c>
       <c r="C175" s="5">
-        <v>0.30333777699999587</v>
+        <v>0.30333836999999164</v>
       </c>
       <c r="D175" s="5">
-        <v>5.5563677384684373</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>5.5563790106580191</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>67.615306571000005</v>
+        <v>67.615315731999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.14851674500000911</v>
+        <v>0.14852694900000074</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6738158774014531</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.6740018566349111</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>68.184822334000003</v>
+        <v>68.184820665999993</v>
       </c>
       <c r="C177" s="5">
-        <v>0.56951576299999829</v>
+        <v>0.56950493399999402</v>
       </c>
       <c r="D177" s="5">
-        <v>10.589094163858736</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>10.588881899372904</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>68.203651222000005</v>
+        <v>68.203651312000005</v>
       </c>
       <c r="C178" s="5">
-        <v>1.8828888000001598E-2</v>
+        <v>1.8830646000012052E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.33187758120938327</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.33190862289400602</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>68.496711774999994</v>
+        <v>68.496693295</v>
       </c>
       <c r="C179" s="5">
-        <v>0.29306055299998945</v>
+        <v>0.29304198299999484</v>
       </c>
       <c r="D179" s="5">
-        <v>5.2798319350183975</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>5.279489422061312</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>68.715142017000005</v>
+        <v>68.715141923999994</v>
       </c>
       <c r="C180" s="5">
-        <v>0.21843024200001082</v>
+        <v>0.21844862899999384</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8945340698340436</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.8948687445002239</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>68.606857701999999</v>
+        <v>68.606861146</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.1082843150000059</v>
+        <v>-0.10828077799999392</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.8747084088328925</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.8746477055934796</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>68.449773863999994</v>
+        <v>68.449777135999994</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.15708383800000547</v>
+        <v>-0.15708401000000549</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.7132106238386466</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-2.7132134228852411</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>69.423519667999997</v>
+        <v>69.423522012000006</v>
       </c>
       <c r="C183" s="5">
-        <v>0.97374580400000355</v>
+        <v>0.97374487600001203</v>
       </c>
       <c r="D183" s="5">
-        <v>18.471891726133617</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>18.471871769262748</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>69.861545167000003</v>
+        <v>69.861547080999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43802549900000542</v>
+        <v>0.43802506899999116</v>
       </c>
       <c r="D184" s="5">
-        <v>7.8397090982653461</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>7.8397008592337558</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>70.004343191000004</v>
+        <v>70.004343797999994</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14279802400000108</v>
+        <v>0.14279671699999597</v>
       </c>
       <c r="D185" s="5">
-        <v>2.4805811359936758</v>
+        <v>2.4805581071885019</v>
       </c>
       <c r="E185" s="5">
-        <v>4.5903973597482439</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.5903948553994045</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>70.360578277000002</v>
+        <v>70.360577492000004</v>
       </c>
       <c r="C186" s="5">
-        <v>0.35623508599999809</v>
+        <v>0.35623369400001081</v>
       </c>
       <c r="D186" s="5">
-        <v>6.2803507862467578</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.2803254987029877</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>70.437683390000004</v>
+        <v>70.437682754999997</v>
       </c>
       <c r="C187" s="5">
-        <v>7.7105113000001779E-2</v>
+        <v>7.7105262999992874E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.3229830488986183</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.3229856530063921</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>70.919690250000002</v>
+        <v>70.919695887000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.48200685999999848</v>
+        <v>0.48201313200000584</v>
       </c>
       <c r="D188" s="5">
-        <v>8.5278481041392915</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>8.5279633599030227</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>70.896289406999998</v>
+        <v>70.896286114000006</v>
       </c>
       <c r="C189" s="5">
-        <v>-2.3400843000004556E-2</v>
+        <v>-2.3409772999997358E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.39523729243647887</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-0.39538781392403077</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>71.091161447999994</v>
+        <v>71.091159207000004</v>
       </c>
       <c r="C190" s="5">
-        <v>0.19487204099999644</v>
+        <v>0.19487309299999822</v>
       </c>
       <c r="D190" s="5">
-        <v>3.348754754747163</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>3.3487732647882629</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>71.117416220999999</v>
+        <v>71.117413382999999</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6254773000005116E-2</v>
+        <v>2.62541759999948E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.44407491210387562</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.44406480791525649</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>71.039589312999993</v>
+        <v>71.039586935000003</v>
       </c>
       <c r="C192" s="5">
-        <v>-7.7826908000005801E-2</v>
+        <v>-7.7826447999996162E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.305337313414956</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-1.3053296963053351</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>71.131216610999999</v>
+        <v>71.131218575000005</v>
       </c>
       <c r="C193" s="5">
-        <v>9.1627298000005908E-2</v>
+        <v>9.163164000000279E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5587944621405336</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.5588689070833217</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>71.868643241000001</v>
+        <v>71.868645346999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.73742663000000164</v>
+        <v>0.73742677199999207</v>
       </c>
       <c r="D194" s="5">
-        <v>13.175002375838996</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>13.175004674447145</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>71.587648052000006</v>
+        <v>71.587649017999993</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.28099518899999509</v>
+        <v>-0.28099632900000415</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.5922229076553966</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-4.5922410078595881</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>71.746195752000006</v>
+        <v>71.746196131000005</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15854769999999974</v>
+        <v>0.15854711300001156</v>
       </c>
       <c r="D196" s="5">
-        <v>2.6902960473913051</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.6902859285721448</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>72.277620282000001</v>
+        <v>72.277620235000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.53142452999999534</v>
+        <v>0.53142410399999562</v>
       </c>
       <c r="D197" s="5">
-        <v>9.2595994208779295</v>
+        <v>9.2595916423197977</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2473372184888438</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.2473362561038055</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>72.570230808999995</v>
+        <v>72.570230320999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.29261052699999368</v>
+        <v>0.29261008599999627</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9677554952797021</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.9677478440752099</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>72.751532440000005</v>
+        <v>72.751531877999994</v>
       </c>
       <c r="C199" s="5">
-        <v>0.18130163100001084</v>
+        <v>0.18130155699999762</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0394891040538052</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.0394878670817693</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>73.010694995999998</v>
+        <v>73.010697730999993</v>
       </c>
       <c r="C200" s="5">
-        <v>0.25916255599999261</v>
+        <v>0.25916585299999895</v>
       </c>
       <c r="D200" s="5">
-        <v>4.3595125038947247</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.3595690899602024</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>73.134915049</v>
+        <v>73.134913139000005</v>
       </c>
       <c r="C201" s="5">
-        <v>0.12422005300000194</v>
+        <v>0.12421540800001196</v>
       </c>
       <c r="D201" s="5">
-        <v>2.0608884463680033</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.0608105824536205</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>73.272426068000001</v>
+        <v>73.272425253999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.13751101900000151</v>
+        <v>0.13751211499999272</v>
       </c>
       <c r="D202" s="5">
-        <v>2.2797649464245673</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.2797833652407951</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>73.722678414000001</v>
+        <v>73.722677413</v>
       </c>
       <c r="C203" s="5">
-        <v>0.45025234599999919</v>
+        <v>0.45025215900000148</v>
       </c>
       <c r="D203" s="5">
-        <v>7.6282813686053608</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>7.6282781802020194</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>73.916792216999994</v>
+        <v>73.916791317999994</v>
       </c>
       <c r="C204" s="5">
-        <v>0.19411380299999337</v>
+        <v>0.1941139049999947</v>
       </c>
       <c r="D204" s="5">
-        <v>3.2057930740792218</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>3.205794827240771</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>74.511689024999995</v>
+        <v>74.511690563000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.59489680800000144</v>
+        <v>0.59489924500000768</v>
       </c>
       <c r="D205" s="5">
-        <v>10.097018803297676</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.097062141959846</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>74.806822921000006</v>
+        <v>74.806824223999996</v>
       </c>
       <c r="C206" s="5">
-        <v>0.29513389600001005</v>
+        <v>0.29513366099999416</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8580141840284696</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.8580101287165833</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>75.260273135999995</v>
+        <v>75.260273229000006</v>
       </c>
       <c r="C207" s="5">
-        <v>0.4534502149999895</v>
+        <v>0.45344900500001017</v>
       </c>
       <c r="D207" s="5">
-        <v>7.5214112951057288</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>7.5213904155439604</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>75.241114644999996</v>
+        <v>75.241114487000004</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.9158490999998889E-2</v>
+        <v>-1.9158742000001894E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.3050484278184773</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.30505241836104036</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>75.370413224999993</v>
+        <v>75.370412930000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12929857999999683</v>
+        <v>0.12929844299999615</v>
       </c>
       <c r="D209" s="5">
-        <v>2.0817502486152994</v>
+        <v>2.0817480263932486</v>
       </c>
       <c r="E209" s="5">
-        <v>4.2790464474799839</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.2790461071411157</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>74.697382454000007</v>
+        <v>74.697382160999993</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.67303077099998632</v>
+        <v>-0.67303076900000747</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.204650249146363</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-10.204650258296011</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>75.761443424999996</v>
+        <v>75.761443325000002</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0640609709999893</v>
+        <v>1.0640611640000088</v>
       </c>
       <c r="D211" s="5">
-        <v>18.498889896241732</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>18.498893597049062</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>76.529729039000003</v>
+        <v>76.529729193999998</v>
       </c>
       <c r="C212" s="5">
-        <v>0.76828561400000694</v>
+        <v>0.76828586899999607</v>
       </c>
       <c r="D212" s="5">
-        <v>12.871221172295954</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>12.871225703338363</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>76.061483879999997</v>
+        <v>76.061483433999996</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.46824515900000563</v>
+        <v>-0.46824576000000206</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.1000634375990357</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-7.1000722322877463</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>76.729759242</v>
+        <v>76.729759258000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.66827536200000281</v>
+        <v>0.66827582400000551</v>
       </c>
       <c r="D214" s="5">
-        <v>11.067884640226854</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>11.067892733345808</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>77.222187117999994</v>
+        <v>77.222186942999997</v>
       </c>
       <c r="C215" s="5">
-        <v>0.4924278759999936</v>
+        <v>0.49242768499999556</v>
       </c>
       <c r="D215" s="5">
-        <v>7.9789616083670634</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>7.9789584017651016</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>77.890181302000002</v>
+        <v>77.890181059</v>
       </c>
       <c r="C216" s="5">
-        <v>0.66799418400000832</v>
+        <v>0.66799411600000269</v>
       </c>
       <c r="D216" s="5">
-        <v>10.888728596041286</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>10.888727460200421</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>77.926464232000001</v>
+        <v>77.926465148000005</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6282929999998714E-2</v>
+        <v>3.6284089000005793E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.56042029586456099</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.56043824523570596</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>78.566516217</v>
+        <v>78.566516926999995</v>
       </c>
       <c r="C218" s="5">
-        <v>0.64005198499999949</v>
+        <v>0.64005177899998955</v>
       </c>
       <c r="D218" s="5">
-        <v>10.313914874050912</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>10.313911276392517</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>78.649932096000001</v>
+        <v>78.649931905000003</v>
       </c>
       <c r="C219" s="5">
-        <v>8.3415879000000359E-2</v>
+        <v>8.3414978000007522E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2815339074592647</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.2815199726470272</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>79.115606303999996</v>
+        <v>79.115606080999996</v>
       </c>
       <c r="C220" s="5">
-        <v>0.46567420799999582</v>
+        <v>0.46567417599999317</v>
       </c>
       <c r="D220" s="5">
-        <v>7.3410165429228513</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>7.3410160403383662</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>79.591096016999998</v>
+        <v>79.591095683999995</v>
       </c>
       <c r="C221" s="5">
-        <v>0.47548971300000176</v>
+        <v>0.47548960299999976</v>
       </c>
       <c r="D221" s="5">
-        <v>7.4553133607997424</v>
+        <v>7.4553116003913678</v>
       </c>
       <c r="E221" s="5">
-        <v>5.5999199306499658</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.5999199021503854</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>79.980056220999998</v>
+        <v>79.980055785000005</v>
       </c>
       <c r="C222" s="5">
-        <v>0.38896020399999998</v>
+        <v>0.38896010100000922</v>
       </c>
       <c r="D222" s="5">
-        <v>6.0245988847104526</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.0245972721097552</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>80.502692531999998</v>
+        <v>80.50269222</v>
       </c>
       <c r="C223" s="5">
-        <v>0.52263631099999941</v>
+        <v>0.52263643499999546</v>
       </c>
       <c r="D223" s="5">
-        <v>8.1295545445092543</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>8.1295565890820534</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>80.368353679999998</v>
+        <v>80.368353842000005</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.13433885199999906</v>
+        <v>-0.13433837799999537</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9842224195847136</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.9842154902230069</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>80.566283083000002</v>
+        <v>80.566283290000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.19792940300000339</v>
+        <v>0.19792944799999646</v>
       </c>
       <c r="D225" s="5">
-        <v>2.9956947111118959</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.9956953953258036</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>80.872627871999995</v>
+        <v>80.872627973999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.30634478899999351</v>
+        <v>0.30634468399999548</v>
       </c>
       <c r="D226" s="5">
-        <v>4.6595173825272562</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>4.6595157397028908</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>80.808879262000005</v>
+        <v>80.808879684999994</v>
       </c>
       <c r="C227" s="5">
-        <v>-6.3748609999990435E-2</v>
+        <v>-6.3748289000002956E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.94182112011685915</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.94181639702614062</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>80.826044780000004</v>
+        <v>80.826044839999994</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7165517999998769E-2</v>
+        <v>1.7165155000000709E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.25520344480338686</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.25519804036042704</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>81.204292374000005</v>
+        <v>81.204292194999994</v>
       </c>
       <c r="C229" s="5">
-        <v>0.37824759400000119</v>
+        <v>0.37824735499999917</v>
       </c>
       <c r="D229" s="5">
-        <v>5.7625488920022727</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>5.7625451522572035</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>81.523187680000007</v>
+        <v>81.523188003000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.31889530600000171</v>
+        <v>0.31889580800000772</v>
       </c>
       <c r="D230" s="5">
-        <v>4.8156182685084925</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>4.8156260245039162</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>81.778129399999997</v>
+        <v>81.778129312000004</v>
       </c>
       <c r="C231" s="5">
-        <v>0.25494171999999082</v>
+        <v>0.254941309000003</v>
       </c>
       <c r="D231" s="5">
-        <v>3.8178981462499317</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>3.8178918696546438</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>82.108961152000006</v>
+        <v>82.108960878999994</v>
       </c>
       <c r="C232" s="5">
-        <v>0.33083175200000881</v>
+        <v>0.33083156699998995</v>
       </c>
       <c r="D232" s="5">
-        <v>4.9640603793477345</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>4.9640575468698156</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>82.748528151000002</v>
+        <v>82.748527768000002</v>
       </c>
       <c r="C233" s="5">
-        <v>0.63956699899999592</v>
+        <v>0.63956688900000813</v>
       </c>
       <c r="D233" s="5">
-        <v>9.758115880820494</v>
+        <v>9.7581141638118041</v>
       </c>
       <c r="E233" s="5">
-        <v>3.9670670364001515</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.9670669901768152</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>82.021760446000002</v>
+        <v>82.021759997999993</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.72676770500000032</v>
+        <v>-0.72676777000000925</v>
       </c>
       <c r="D234" s="5">
-        <v>-10.044917954124378</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-10.044918853838015</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>82.424900792000003</v>
+        <v>82.424900460000003</v>
       </c>
       <c r="C235" s="5">
-        <v>0.4031403460000007</v>
+        <v>0.4031404620000103</v>
       </c>
       <c r="D235" s="5">
-        <v>6.0601313185486116</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>6.0601331437030836</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>83.008875924999998</v>
+        <v>83.008874711000004</v>
       </c>
       <c r="C236" s="5">
-        <v>0.58397513299999559</v>
+        <v>0.58397425100000078</v>
       </c>
       <c r="D236" s="5">
-        <v>8.8411688593576176</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>8.8411550186369148</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.153924214</v>
+        <v>83.153927163000006</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14504828900000177</v>
+        <v>0.14505245200000161</v>
       </c>
       <c r="D237" s="5">
-        <v>2.1171293912912503</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.1171907710076709</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.536079798000003</v>
+        <v>83.536080656999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.38215558400000305</v>
+        <v>0.38215349399999354</v>
       </c>
       <c r="D238" s="5">
-        <v>5.6564699844527055</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>5.6564380575626183</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>83.556600161000006</v>
+        <v>83.556601447999995</v>
       </c>
       <c r="C239" s="5">
-        <v>2.0520363000002817E-2</v>
+        <v>2.0520790999995597E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>0.29517463507471309</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>0.29518079691057686</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>84.115040653999998</v>
+        <v>84.115040750999995</v>
       </c>
       <c r="C240" s="5">
-        <v>0.55844049299999199</v>
+        <v>0.55843930300000011</v>
       </c>
       <c r="D240" s="5">
-        <v>8.3215291753172984</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>8.3215106529222371</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>84.093612495000002</v>
+        <v>84.093611343000006</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.1428158999995617E-2</v>
+        <v>-2.1429407999988825E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.30526993970890759</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.3052877079422367</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>83.765198183999999</v>
+        <v>83.765194726000004</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.32841431100000307</v>
+        <v>-0.32841661700000202</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.5870480712884127</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.5870796526371604</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>84.212816852000003</v>
+        <v>84.212814471000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.44761866800000405</v>
+        <v>0.44761974499999724</v>
       </c>
       <c r="D243" s="5">
-        <v>6.6043407149881439</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>6.6043573560828683</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>84.490282320999995</v>
+        <v>84.490281289999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.27746546899999203</v>
+        <v>0.27746681899999714</v>
       </c>
       <c r="D244" s="5">
-        <v>4.026216370324387</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.0262364320145183</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>85.018933023000002</v>
+        <v>85.018934105</v>
       </c>
       <c r="C245" s="5">
-        <v>0.5286507020000073</v>
+        <v>0.52865281500000094</v>
       </c>
       <c r="D245" s="5">
-        <v>7.7721801456885897</v>
+        <v>7.7722123857373759</v>
       </c>
       <c r="E245" s="5">
-        <v>2.7437404902924012</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.7437422734160055</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>85.571512315999996</v>
+        <v>85.571514794999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.55257929299999375</v>
+        <v>0.55258068999999921</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0843175855434879</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>8.0843386533548944</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>86.161533497999997</v>
+        <v>86.161536076999994</v>
       </c>
       <c r="C247" s="5">
-        <v>0.59002118200000098</v>
+        <v>0.59002128199999504</v>
       </c>
       <c r="D247" s="5">
-        <v>8.5951801506195515</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>8.5951814045407637</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>86.531909600999995</v>
+        <v>86.531908689000005</v>
       </c>
       <c r="C248" s="5">
-        <v>0.37037610299999812</v>
+        <v>0.37037261200001126</v>
       </c>
       <c r="D248" s="5">
-        <v>5.2820701858828478</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.282019054670628</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>87.020072812999999</v>
+        <v>87.020079594999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.48816321200000345</v>
+        <v>0.48817090599999347</v>
       </c>
       <c r="D249" s="5">
-        <v>6.9837590067317379</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>6.9838725920947198</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>87.301311755</v>
+        <v>87.301314108</v>
       </c>
       <c r="C250" s="5">
-        <v>0.28123894200000166</v>
+        <v>0.28123451300000113</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9479486783589923</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.9478850829300471</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>87.702525911999999</v>
+        <v>87.702528279000006</v>
       </c>
       <c r="C251" s="5">
-        <v>0.40121415699999829</v>
+        <v>0.40121417100000656</v>
       </c>
       <c r="D251" s="5">
-        <v>5.6564435287163928</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>5.6564435747781694</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.648931047000005</v>
+        <v>88.648929382999995</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94640513500000623</v>
+        <v>0.94640110399998889</v>
       </c>
       <c r="D252" s="5">
-        <v>13.746179388094394</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>13.746116928311537</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>88.319124598000002</v>
+        <v>88.319118087999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.329806449000003</v>
+        <v>-0.32981129499999895</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.3742109692773035</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.3742740126238022</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>88.384675404999996</v>
+        <v>88.384659526999997</v>
       </c>
       <c r="C254" s="5">
-        <v>6.5550806999993938E-2</v>
+        <v>6.5541439000000423E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.89428952301553455</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.89416126235650761</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>89.141558744999998</v>
+        <v>89.141545785000005</v>
       </c>
       <c r="C255" s="5">
-        <v>0.75688334000000168</v>
+        <v>0.75688625800000864</v>
       </c>
       <c r="D255" s="5">
-        <v>10.774304495418786</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>10.774350036694225</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>89.355161955</v>
+        <v>89.355158923999994</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21360321000000226</v>
+        <v>0.21361313899998891</v>
       </c>
       <c r="D256" s="5">
-        <v>2.9136705368814964</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.9138081933857585</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>89.464083645000002</v>
+        <v>89.464093969999993</v>
       </c>
       <c r="C257" s="5">
-        <v>0.10892169000000251</v>
+        <v>0.10893504599999915</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4726166454902767</v>
+        <v>1.4727984808301731</v>
       </c>
       <c r="E257" s="5">
-        <v>5.2284243802465324</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>5.2284351854025024</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>89.822045764999999</v>
+        <v>89.822064006999994</v>
       </c>
       <c r="C258" s="5">
-        <v>0.35796211999999628</v>
+        <v>0.35797003700000118</v>
       </c>
       <c r="D258" s="5">
-        <v>4.908503380794782</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.9086137626391357</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>89.955838794000002</v>
+        <v>89.955855189999994</v>
       </c>
       <c r="C259" s="5">
-        <v>0.13379302900000312</v>
+        <v>0.13379118299999959</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8021577614861783</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.8021323232839448</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.240036953000001</v>
+        <v>90.240040034000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.2841981589999989</v>
+        <v>0.28418484400000921</v>
       </c>
       <c r="D260" s="5">
-        <v>3.8577438157497923</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.8575592088698762</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>91.767361274999999</v>
+        <v>91.767369994999996</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5273243219999983</v>
+        <v>1.5273299609999924</v>
       </c>
       <c r="D261" s="5">
-        <v>22.311629963863133</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>22.311719320781553</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>91.981689496000001</v>
+        <v>91.981690995999998</v>
       </c>
       <c r="C262" s="5">
-        <v>0.21432822100000237</v>
+        <v>0.21432100100000184</v>
       </c>
       <c r="D262" s="5">
-        <v>2.8389562810461566</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>2.8388591411084407</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>92.234929124000004</v>
+        <v>92.234932876000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25323962800000288</v>
+        <v>0.25324188000000447</v>
       </c>
       <c r="D263" s="5">
-        <v>3.3542720936556414</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.3543023199949396</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>93.556163393999995</v>
+        <v>93.556154006</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3212342699999908</v>
+        <v>1.3212211299999979</v>
       </c>
       <c r="D264" s="5">
-        <v>18.610687685661674</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>18.610486961138584</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>94.400819921999997</v>
+        <v>94.400796878999998</v>
       </c>
       <c r="C265" s="5">
-        <v>0.84465652800000157</v>
+        <v>0.84464287299999796</v>
       </c>
       <c r="D265" s="5">
-        <v>11.388499166041054</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>11.388307019255372</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>94.812199437000004</v>
+        <v>94.812160448</v>
       </c>
       <c r="C266" s="5">
-        <v>0.41137951500000725</v>
+        <v>0.41136356900000237</v>
       </c>
       <c r="D266" s="5">
-        <v>5.3565303549559129</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.3563190613168388</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>94.729101254</v>
+        <v>94.729068870999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-8.3098183000004155E-2</v>
+        <v>-8.309157700000469E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.0466852822532458</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.046602903595073</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.284949238999999</v>
+        <v>95.284906859000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.55584798499999977</v>
+        <v>0.5558379880000075</v>
       </c>
       <c r="D268" s="5">
-        <v>7.2730626962709266</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>7.2729302063022194</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>95.677432766999999</v>
+        <v>95.677443881000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.39248352799999964</v>
+        <v>0.39253702199999907</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0563919824632375</v>
+        <v>5.0570991392812292</v>
       </c>
       <c r="E269" s="5">
-        <v>6.9450765814078164</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>6.9450766617985771</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>96.195353182000005</v>
+        <v>96.195509037999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.51792041500000607</v>
+        <v>0.51806515699999522</v>
       </c>
       <c r="D270" s="5">
-        <v>6.6927617557344332</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.69468741599617</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>96.531965729000007</v>
+        <v>96.531987422</v>
       </c>
       <c r="C271" s="5">
-        <v>0.33661254700000143</v>
+        <v>0.33647838400000296</v>
       </c>
       <c r="D271" s="5">
-        <v>4.2808778716726614</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.2791316259587653</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.164198846000005</v>
+        <v>97.164200328999996</v>
       </c>
       <c r="C272" s="5">
-        <v>0.6322331169999984</v>
+        <v>0.63221290699999599</v>
       </c>
       <c r="D272" s="5">
-        <v>8.1487461808897663</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>8.1484743463654077</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>96.701280672999999</v>
+        <v>96.701282840000005</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.46291817300000559</v>
+        <v>-0.46291748899999163</v>
       </c>
       <c r="D273" s="5">
-        <v>-5.5696890789486142</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-5.5696809809138497</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>97.157958911999998</v>
+        <v>97.157952456000004</v>
       </c>
       <c r="C274" s="5">
-        <v>0.4566782389999986</v>
+        <v>0.45666961599999922</v>
       </c>
       <c r="D274" s="5">
-        <v>5.8166192960052321</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.8165064645921749</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>97.793821972000003</v>
+        <v>97.793819881000005</v>
       </c>
       <c r="C275" s="5">
-        <v>0.63586306000000548</v>
+        <v>0.63586742500000071</v>
       </c>
       <c r="D275" s="5">
-        <v>8.1425094489805172</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.1425679326083475</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>97.863117068999998</v>
+        <v>97.863089721999998</v>
       </c>
       <c r="C276" s="5">
-        <v>6.9295096999994144E-2</v>
+        <v>6.9269840999993448E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.85362194055154106</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.85330962602558902</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>98.423162364999996</v>
+        <v>98.423109839999995</v>
       </c>
       <c r="C277" s="5">
-        <v>0.56004529599999842</v>
+        <v>0.56002011799999707</v>
       </c>
       <c r="D277" s="5">
-        <v>7.0876147393895694</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.087288049243412</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>99.248599295000005</v>
+        <v>99.248528211999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.82543693000000928</v>
+        <v>0.82541837200000145</v>
       </c>
       <c r="D278" s="5">
-        <v>10.541373299569678</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>10.541131152277149</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>99.431503569</v>
+        <v>99.431434198999995</v>
       </c>
       <c r="C279" s="5">
-        <v>0.18290427399999487</v>
+        <v>0.18290598699999805</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2340217578290744</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.2340445095118566</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>99.841067585999994</v>
+        <v>99.840950472000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.4095640169999939</v>
+        <v>0.40951627300000837</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0563998347147976</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.0558005881791823</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.38636068</v>
+        <v>100.38632729</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54529309400000159</v>
+        <v>0.54537681799999405</v>
       </c>
       <c r="D281" s="5">
-        <v>6.7544347249443026</v>
+        <v>6.7555113146982704</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9216704261573208</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.9216233398299503</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>100.9115686</v>
+        <v>100.91207445000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.52520791999999972</v>
+        <v>0.52574716000000876</v>
       </c>
       <c r="D282" s="5">
-        <v>6.4620843268313299</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>6.4689135442190793</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.32937991999999</v>
+        <v>101.32937325</v>
       </c>
       <c r="C283" s="5">
-        <v>0.41781131999999843</v>
+        <v>0.41729879999999753</v>
       </c>
       <c r="D283" s="5">
-        <v>5.0831628214863311</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.0767588907045358</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.46381694</v>
+        <v>101.46380274000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.13443702000000712</v>
+        <v>0.13442949000000226</v>
       </c>
       <c r="D284" s="5">
-        <v>1.6037484395090562</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.603658061260127</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>101.85711938</v>
+        <v>101.85711766</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39330243999999936</v>
+        <v>0.39331491999999457</v>
       </c>
       <c r="D285" s="5">
-        <v>4.7520006059581732</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.7521553017046525</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>102.0487967</v>
+        <v>102.04878942000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.1916773199999966</v>
+        <v>0.19167176000000552</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2817101398703299</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.2816433065389718</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.28931566999999</v>
+        <v>102.28929392000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24051896999999656</v>
+        <v>0.24050450000000012</v>
       </c>
       <c r="D287" s="5">
-        <v>2.8652343646248468</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.8650599541623301</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.48954309</v>
+        <v>102.48946956</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20022742000000449</v>
+        <v>0.20017563999999766</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3744087347470577</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3737885846817575</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>102.86105186</v>
+        <v>102.86093678</v>
       </c>
       <c r="C289" s="5">
-        <v>0.37150877000000548</v>
+        <v>0.37146721999999954</v>
       </c>
       <c r="D289" s="5">
-        <v>4.4375918921769841</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.4370888983795265</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.30100598</v>
+        <v>103.30086059999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.4399541199999959</v>
+        <v>0.43992381999998997</v>
       </c>
       <c r="D290" s="5">
-        <v>5.2550826893875913</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.2547182299084838</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>103.61182619</v>
+        <v>103.61169258</v>
       </c>
       <c r="C291" s="5">
-        <v>0.31082021000000282</v>
+        <v>0.31083198000000323</v>
       </c>
       <c r="D291" s="5">
-        <v>3.6710100842664906</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>3.6711566574130883</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>104.01657872</v>
+        <v>104.01634445000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.40475252999999611</v>
+        <v>0.40465187000000924</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7897585945588128</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.7885480104688405</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>104.19666482</v>
+        <v>104.19652029</v>
       </c>
       <c r="C293" s="5">
-        <v>0.18008609999999692</v>
+        <v>0.18017583999998976</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0974832866144322</v>
+        <v>2.0985432479573518</v>
       </c>
       <c r="E293" s="5">
-        <v>3.7956392822587226</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.7955298324571229</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>104.08171781999999</v>
+        <v>104.08289293</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.1149470000000008</v>
+        <v>-0.11362735999999529</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.3158055239186117</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-1.3007918052147072</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.49741822</v>
+        <v>104.49739443999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.41570040000000574</v>
+        <v>0.4145015099999938</v>
       </c>
       <c r="D295" s="5">
-        <v>4.8994739249675012</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>4.8849764369498061</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.05639811</v>
+        <v>105.05636007</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55897989000000337</v>
+        <v>0.55896563000000299</v>
       </c>
       <c r="D296" s="5">
-        <v>6.6113282570537502</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>6.6111561534575536</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.61917886000001</v>
+        <v>105.61914923</v>
       </c>
       <c r="C297" s="5">
-        <v>0.56278075000000172</v>
+        <v>0.56278916000000834</v>
       </c>
       <c r="D297" s="5">
-        <v>6.6211491677447221</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.6212535137539996</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>106.13694925999999</v>
+        <v>106.13691514</v>
       </c>
       <c r="C298" s="5">
-        <v>0.51777039999998919</v>
+        <v>0.51776590999999428</v>
       </c>
       <c r="D298" s="5">
-        <v>6.0439176003006079</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.0438655090370608</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>106.46798920000001</v>
+        <v>106.46790804</v>
       </c>
       <c r="C299" s="5">
-        <v>0.3310399400000108</v>
+        <v>0.33099289999999826</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8076640018837704</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.8071148728800575</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>106.56370102</v>
+        <v>106.56353701</v>
       </c>
       <c r="C300" s="5">
-        <v>9.5711819999991121E-2</v>
+        <v>9.562897000000703E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0841171069391642</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.083174863249492</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>106.66363796</v>
+        <v>106.66341546</v>
       </c>
       <c r="C301" s="5">
-        <v>9.9936940000006302E-2</v>
+        <v>9.9878449999991403E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>1.1311997573753008</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>1.1305360335148729</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>106.99174530000001</v>
+        <v>106.99144079</v>
       </c>
       <c r="C302" s="5">
-        <v>0.32810734000000252</v>
+        <v>0.32802533000000267</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7544087206780929</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.7534623446399129</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>107.78239182</v>
+        <v>107.78212114</v>
       </c>
       <c r="C303" s="5">
-        <v>0.79064651999999569</v>
+        <v>0.79068035000000236</v>
       </c>
       <c r="D303" s="5">
-        <v>9.2371947145402089</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>9.2376335237372764</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>108.6208551</v>
+        <v>108.6205461</v>
       </c>
       <c r="C304" s="5">
-        <v>0.83846327999999914</v>
+        <v>0.83842495999999755</v>
       </c>
       <c r="D304" s="5">
-        <v>9.7450159684843172</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>9.7445768987897363</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>108.92830361999999</v>
+        <v>108.92816228</v>
       </c>
       <c r="C305" s="5">
-        <v>0.30744851999999412</v>
+        <v>0.30761617999999658</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4499474816126474</v>
+        <v>3.4518682050182603</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5410655016395296</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5410748620307917</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>108.83582096000001</v>
+        <v>108.83775964</v>
       </c>
       <c r="C306" s="5">
-        <v>-9.2482659999987504E-2</v>
+        <v>-9.0402639999993539E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.0140837656614887</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-0.99138138182081059</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>109.41986928999999</v>
+        <v>109.41996736999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.58404832999998746</v>
+        <v>0.58220772999999326</v>
       </c>
       <c r="D307" s="5">
-        <v>6.6330936713039801</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.6114497382583126</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.04146507999999</v>
+        <v>110.04144366</v>
       </c>
       <c r="C308" s="5">
-        <v>0.62159579000000065</v>
+        <v>0.62147629000000393</v>
       </c>
       <c r="D308" s="5">
-        <v>7.0340767061656484</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>7.0326754030836325</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>110.97520385</v>
+        <v>110.97509705</v>
       </c>
       <c r="C309" s="5">
-        <v>0.93373877000000505</v>
+        <v>0.93365339000000347</v>
       </c>
       <c r="D309" s="5">
-        <v>10.671309976506382</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.670290401360427</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>111.56016467000001</v>
+        <v>111.56004311</v>
       </c>
       <c r="C310" s="5">
-        <v>0.58496082000000627</v>
+        <v>0.58494605999999294</v>
       </c>
       <c r="D310" s="5">
-        <v>6.5119516014951584</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.5117889460605261</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>112.02501589000001</v>
+        <v>112.02487055</v>
       </c>
       <c r="C311" s="5">
-        <v>0.4648512199999999</v>
+        <v>0.46482744000000764</v>
       </c>
       <c r="D311" s="5">
-        <v>5.1163834653293661</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.1161214069991967</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>111.99993078</v>
+        <v>111.99960668</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.5085110000006239E-2</v>
+        <v>-2.5263870000003408E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.26837832733362932</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-0.27028880748360962</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>112.32046697</v>
+        <v>112.32000691</v>
       </c>
       <c r="C313" s="5">
-        <v>0.32053618999999856</v>
+        <v>0.32040023000000417</v>
       </c>
       <c r="D313" s="5">
-        <v>3.4888958070522058</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.4874028317462002</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>112.62648704999999</v>
+        <v>112.62599650999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.30602007999999614</v>
+        <v>0.30598959999998954</v>
       </c>
       <c r="D314" s="5">
-        <v>3.3188714719959211</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.3185497363807492</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>113.01334083</v>
+        <v>113.01286733000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.38685378000000981</v>
+        <v>0.38687082000001283</v>
       </c>
       <c r="D315" s="5">
-        <v>4.2005720791890022</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.2007792573741654</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>113.10761149</v>
+        <v>113.10693761</v>
       </c>
       <c r="C316" s="5">
-        <v>9.427065999999229E-2</v>
+        <v>9.4070279999996842E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0055913480419898</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.0034483098606772</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>113.55145191</v>
+        <v>113.55076336</v>
       </c>
       <c r="C317" s="5">
-        <v>0.44384042000000079</v>
+        <v>0.44382575000000202</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8118345385740779</v>
+        <v>4.8117013367817485</v>
       </c>
       <c r="E317" s="5">
-        <v>4.2442121435471991</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.2437152920266952</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>114.50912769</v>
+        <v>114.51381139999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.95767578000000242</v>
+        <v>0.96304803999998967</v>
       </c>
       <c r="D318" s="5">
-        <v>10.603526930527419</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.665879040742098</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>114.45992117</v>
+        <v>114.45963955000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.9206519999998477E-2</v>
+        <v>-5.4171849999988808E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.51444342206574678</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.5661967815122626</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>114.34873036</v>
+        <v>114.34852934</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.11119080999999653</v>
+        <v>-0.11111021000000676</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.159518324090314</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.1586851304835943</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.94795740000001</v>
+        <v>113.94780283999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.40077295999999762</v>
+        <v>-0.40072650000000465</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.1256634363357358</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-4.1252014578923024</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>114.22333313</v>
+        <v>114.22314603</v>
       </c>
       <c r="C322" s="5">
-        <v>0.27537572999999327</v>
+        <v>0.27534319000000096</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9388742539501411</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.9385263901325898</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>114.30247124</v>
+        <v>114.30210896</v>
       </c>
       <c r="C323" s="5">
-        <v>7.9138110000002371E-2</v>
+        <v>7.8962930000002984E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.83457944179183841</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.83272635737341449</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>116.27391084</v>
+        <v>116.27326572</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9714395999999965</v>
+        <v>1.9711567599999995</v>
       </c>
       <c r="D324" s="5">
-        <v>22.777820792759872</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>22.774316071434807</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>116.42907533</v>
+        <v>116.42826530000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.15516449000000421</v>
+        <v>0.15499958000000902</v>
       </c>
       <c r="D325" s="5">
-        <v>1.6131744382459345</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.6114563608492061</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>117.1565671</v>
+        <v>117.15577141</v>
       </c>
       <c r="C326" s="5">
-        <v>0.72749177000000032</v>
+        <v>0.7275061099999931</v>
       </c>
       <c r="D326" s="5">
-        <v>7.7611632550623977</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>7.7613774023629123</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>117.24537093000001</v>
+        <v>117.24463606</v>
       </c>
       <c r="C327" s="5">
-        <v>8.8803830000003359E-2</v>
+        <v>8.8864650000004985E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.91339296310786189</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>0.91402737377215271</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>116.69943799000001</v>
+        <v>116.69851737</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.54593294000000014</v>
+        <v>-0.54611869000000013</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.4466947056093336</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-5.4485339711475289</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>117.26035628</v>
+        <v>117.25933786</v>
       </c>
       <c r="C329" s="5">
-        <v>0.56091828999998938</v>
+        <v>0.56082048999999756</v>
       </c>
       <c r="D329" s="5">
-        <v>5.9227721270968647</v>
+        <v>5.9217599614107108</v>
       </c>
       <c r="E329" s="5">
-        <v>3.2662764831396851</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.2660057847804902</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>118.95982188000001</v>
+        <v>118.96717737</v>
       </c>
       <c r="C330" s="5">
-        <v>1.6994656000000106</v>
+        <v>1.7078395099999994</v>
       </c>
       <c r="D330" s="5">
-        <v>18.847253572063003</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>18.947862245405076</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>119.11663797</v>
+        <v>119.11615732999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.15681608999999241</v>
+        <v>0.14897995999999125</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5933923318829146</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5131268536049181</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>119.77543738</v>
+        <v>119.77522207</v>
       </c>
       <c r="C332" s="5">
-        <v>0.65879941000000031</v>
+        <v>0.65906474000000514</v>
       </c>
       <c r="D332" s="5">
-        <v>6.8425045760996728</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.845373245087738</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>120.14132361</v>
+        <v>120.14124946</v>
       </c>
       <c r="C333" s="5">
-        <v>0.36588623000000098</v>
+        <v>0.36602738999999929</v>
       </c>
       <c r="D333" s="5">
-        <v>3.7279422584887589</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.7294115863111044</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>120.63177262000001</v>
+        <v>120.63156277</v>
       </c>
       <c r="C334" s="5">
-        <v>0.49044901000000607</v>
+        <v>0.49031331000000478</v>
       </c>
       <c r="D334" s="5">
-        <v>5.0102197905893098</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>5.008805434728103</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>120.39727897</v>
+        <v>120.39659385</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.23449365000000455</v>
+        <v>-0.23496892000000003</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.3078772821333748</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-2.3125088542915062</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>120.59736474</v>
+        <v>120.59609052</v>
       </c>
       <c r="C336" s="5">
-        <v>0.20008577000000116</v>
+        <v>0.19949667000000204</v>
       </c>
       <c r="D336" s="5">
-        <v>2.0125849244962968</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.0066168143267227</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>120.93179379999999</v>
+        <v>120.93026725</v>
       </c>
       <c r="C337" s="5">
-        <v>0.33442905999999084</v>
+        <v>0.33417672999999581</v>
       </c>
       <c r="D337" s="5">
-        <v>3.3789518598554169</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.3763996479011293</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>121.28272998</v>
+        <v>121.28158019</v>
       </c>
       <c r="C338" s="5">
-        <v>0.35093618000000504</v>
+        <v>0.35131293999999968</v>
       </c>
       <c r="D338" s="5">
-        <v>3.5384429994902211</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.5423481550814984</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>121.4485892</v>
+        <v>121.44762978999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.16585922000000153</v>
+        <v>0.1660495999999938</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6534498972002876</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.6553779206047947</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>121.73391177000001</v>
+        <v>121.73278080999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.28532257000000527</v>
+        <v>0.2851510200000007</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8559080276925997</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.8541915198304624</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>122.10588894999999</v>
+        <v>122.10450605</v>
       </c>
       <c r="C341" s="5">
-        <v>0.37197717999998758</v>
+        <v>0.37172524000000351</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7290458991232844</v>
+        <v>3.7265128540026726</v>
       </c>
       <c r="E341" s="5">
-        <v>4.1322854745806881</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>4.1320105318902733</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>123.16294360000001</v>
+        <v>123.17316418999999</v>
       </c>
       <c r="C342" s="5">
-        <v>1.057054650000012</v>
+        <v>1.0686581399999966</v>
       </c>
       <c r="D342" s="5">
-        <v>10.897410100140913</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>11.022981075076888</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>123.74528902</v>
+        <v>123.74463222999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.58234541999999578</v>
+        <v>0.57146803999999918</v>
       </c>
       <c r="D343" s="5">
-        <v>5.8238047467055187</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.7117478659673981</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>123.96128759</v>
+        <v>123.96120651</v>
       </c>
       <c r="C344" s="5">
-        <v>0.21599856999999645</v>
+        <v>0.21657428000000323</v>
       </c>
       <c r="D344" s="5">
-        <v>2.1148376894881693</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.1205401879882402</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>124.54772045</v>
+        <v>124.54803271</v>
       </c>
       <c r="C345" s="5">
-        <v>0.58643286000000217</v>
+        <v>0.58682620000000441</v>
       </c>
       <c r="D345" s="5">
-        <v>5.8269927597352833</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>5.8310073494592274</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>124.56279379999999</v>
+        <v>124.56304914</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5073349999994434E-2</v>
+        <v>1.5016430000002856E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.14532634420949542</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>0.14477683553864029</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>124.81596247</v>
+        <v>124.81579837</v>
       </c>
       <c r="C347" s="5">
-        <v>0.25316867000000798</v>
+        <v>0.25274922999999205</v>
       </c>
       <c r="D347" s="5">
-        <v>2.4663992295372861</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.4622621818813695</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>125.58600832</v>
+        <v>125.58125387</v>
       </c>
       <c r="C348" s="5">
-        <v>0.77004585000000247</v>
+        <v>0.76545550000000162</v>
       </c>
       <c r="D348" s="5">
-        <v>7.659788569727688</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>7.6125869608425711</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>126.16550995999999</v>
+        <v>126.16478033999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.57950163999998949</v>
+        <v>0.58352646999999536</v>
       </c>
       <c r="D349" s="5">
-        <v>5.6799714173336291</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.720656457079798</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>126.10743196999999</v>
+        <v>126.10409756</v>
       </c>
       <c r="C350" s="5">
-        <v>-5.8077990000001023E-2</v>
+        <v>-6.0682779999993386E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.55100166879401558</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.57565200552881501</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>126.62559347</v>
+        <v>126.62517678</v>
       </c>
       <c r="C351" s="5">
-        <v>0.51816150000000505</v>
+        <v>0.52107922000000428</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0436353388667143</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.0728213290421875</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>127.02822558</v>
+        <v>127.02769677000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40263210999999899</v>
+        <v>0.40251999000000183</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8830885688891259</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.8820012784598346</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>127.20922614</v>
+        <v>127.20857343</v>
       </c>
       <c r="C353" s="5">
-        <v>0.18100056000000109</v>
+        <v>0.18087665999999558</v>
       </c>
       <c r="D353" s="5">
-        <v>1.723325300577927</v>
+        <v>1.7221436072683671</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1794357617671585</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1800811002912219</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>126.89876646</v>
+        <v>126.90947169</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.31045967999999391</v>
+        <v>-0.29910173999999756</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.8896592621183603</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.7853209082878472</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>127.55564185</v>
+        <v>127.55557631000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.65687538999999617</v>
+        <v>0.64610462000000268</v>
       </c>
       <c r="D355" s="5">
-        <v>6.3915811799943212</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>6.2832820641782527</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>128.08748571000001</v>
+        <v>128.08798232000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.53184386000000927</v>
+        <v>0.53240601000000254</v>
       </c>
       <c r="D356" s="5">
-        <v>5.1197549844854917</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>5.1252940037714856</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>128.27370772</v>
+        <v>128.27443367999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.1862220099999945</v>
+        <v>0.18645135999997819</v>
       </c>
       <c r="D357" s="5">
-        <v>1.7586573328654209</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.7608337741157776</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>128.8006742</v>
+        <v>128.80143358999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52696647999999868</v>
+        <v>0.52699991000000068</v>
       </c>
       <c r="D358" s="5">
-        <v>5.0426957529501326</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.0429937286923909</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>129.36877693</v>
+        <v>129.36892918000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.56810272999999256</v>
+        <v>0.56749559000002137</v>
       </c>
       <c r="D359" s="5">
-        <v>5.4231604420758472</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.4171907471594283</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>129.90948129</v>
+        <v>129.90118964999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.54070436000000655</v>
+        <v>0.53226046999998289</v>
       </c>
       <c r="D360" s="5">
-        <v>5.1323850313564012</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.0504071979829757</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>130.62582906</v>
+        <v>130.62594088</v>
       </c>
       <c r="C361" s="5">
-        <v>0.71634776999999872</v>
+        <v>0.72475123000000963</v>
       </c>
       <c r="D361" s="5">
-        <v>6.8214660089968904</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.9044143326181251</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>131.01101919999999</v>
+        <v>131.00529689000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.38519013999999174</v>
+        <v>0.37935601000000929</v>
       </c>
       <c r="D362" s="5">
-        <v>3.5965242425967769</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.541174894701804</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>131.51991164</v>
+        <v>131.52006911999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.50889244000001099</v>
+        <v>0.51477222999997707</v>
       </c>
       <c r="D363" s="5">
-        <v>4.7621006336895588</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.8185320034524803</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>131.98447754</v>
+        <v>131.98460091999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.46456589999999665</v>
+        <v>0.46453180000000316</v>
       </c>
       <c r="D364" s="5">
-        <v>4.3220686333070635</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.321739921594614</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>132.71322910000001</v>
+        <v>132.7130913</v>
       </c>
       <c r="C365" s="5">
-        <v>0.72875156000000629</v>
+        <v>0.72849038000001087</v>
       </c>
       <c r="D365" s="5">
-        <v>6.8307566326992974</v>
+        <v>6.8282271632503999</v>
       </c>
       <c r="E365" s="5">
-        <v>4.3267325232704268</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.3271595000073049</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>133.29740337000001</v>
+        <v>133.30940157000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.58417427000000544</v>
+        <v>0.59631027000000358</v>
       </c>
       <c r="D366" s="5">
-        <v>5.4119088509668067</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>5.5271385565706321</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>133.95008064000001</v>
+        <v>133.95084206999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.65267726999999809</v>
+        <v>0.64144049999998742</v>
       </c>
       <c r="D367" s="5">
-        <v>6.0365232005363367</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>5.929282556844373</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>134.22408365999999</v>
+        <v>134.22553601999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.27400301999998078</v>
+        <v>0.27469394999999963</v>
       </c>
       <c r="D368" s="5">
-        <v>2.4824785096460467</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>2.4887948298766727</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>116.77228027</v>
+        <v>116.77362567</v>
       </c>
       <c r="C369" s="5">
-        <v>-17.451803389999995</v>
+        <v>-17.451910349999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-81.201995086674003</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-81.201836923511792</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>120.00470230000001</v>
+        <v>120.00602728</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2324220300000093</v>
+        <v>3.2324016099999966</v>
       </c>
       <c r="D370" s="5">
-        <v>38.772059987883914</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>38.771259835117803</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>123.34496521</v>
+        <v>123.34289138</v>
       </c>
       <c r="C371" s="5">
-        <v>3.3402629099999928</v>
+        <v>3.3368640999999997</v>
       </c>
       <c r="D371" s="5">
-        <v>39.020214728021955</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>38.973754597345248</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>124.16638337000001</v>
+        <v>124.15573657</v>
       </c>
       <c r="C372" s="5">
-        <v>0.82141816000000745</v>
+        <v>0.81284519000000444</v>
       </c>
       <c r="D372" s="5">
-        <v>8.2907236708716923</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>8.2011784874242757</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>124.74097369</v>
+        <v>124.74294537999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.57459031999999866</v>
+        <v>0.58720880999999281</v>
       </c>
       <c r="D373" s="5">
-        <v>5.6966392388069664</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.8255273716086409</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>125.98330317999999</v>
+        <v>125.97214495</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2423294899999888</v>
+        <v>1.2291995700000058</v>
       </c>
       <c r="D374" s="5">
-        <v>12.627990559210911</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>12.487006652431187</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>127.33179629</v>
+        <v>127.33394472000001</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3484931100000068</v>
+        <v>1.3617997700000046</v>
       </c>
       <c r="D375" s="5">
-        <v>13.628296867186162</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>13.772167102283305</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>128.19858275000001</v>
+        <v>128.20122828000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.86678646000001436</v>
+        <v>0.86728356000000417</v>
       </c>
       <c r="D376" s="5">
-        <v>8.4816542088532731</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>8.4865534721479499</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>129.19781219999999</v>
+        <v>129.20028862000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.99922944999997299</v>
+        <v>0.99906033999999977</v>
       </c>
       <c r="D377" s="5">
-        <v>9.7648341601608735</v>
+        <v>9.7628999061572408</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.6488820472834185</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.6469149694201999</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>130.49543499000001</v>
+        <v>130.50618277000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2976227900000197</v>
+        <v>1.3058941500000003</v>
       </c>
       <c r="D378" s="5">
-        <v>12.74100935309308</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>12.826531674321973</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>129.59843551</v>
+        <v>129.60151861</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.89699948000000518</v>
+        <v>-0.90466416000001004</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.9437512966503254</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-8.0084278342289039</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>130.99705578000001</v>
+        <v>130.99985964000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3986202700000092</v>
+        <v>1.3983410300000116</v>
       </c>
       <c r="D380" s="5">
-        <v>13.747356257719744</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>13.744100046081753</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>132.24641904000001</v>
+        <v>132.24874281000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2493632599999955</v>
+        <v>1.2488831699999992</v>
       </c>
       <c r="D381" s="5">
-        <v>12.064649022576713</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.059495419211386</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>132.84231653000001</v>
+        <v>132.84339036</v>
       </c>
       <c r="C382" s="5">
-        <v>0.5958974899999987</v>
+        <v>0.59464754999999059</v>
       </c>
       <c r="D382" s="5">
-        <v>5.5431935011980515</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.5311775856840217</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>134.23573539</v>
+        <v>134.22738113</v>
       </c>
       <c r="C383" s="5">
-        <v>1.393418859999997</v>
+        <v>1.3839907699999969</v>
       </c>
       <c r="D383" s="5">
-        <v>13.339286071790468</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>13.243684647285935</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>135.53128176999999</v>
+        <v>135.51386839</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2955463799999904</v>
+        <v>1.2864872600000012</v>
       </c>
       <c r="D384" s="5">
-        <v>12.216518657254728</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.127338010561006</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.52692603</v>
+        <v>135.53621032999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-4.3557399999940571E-3</v>
+        <v>2.2341939999989791E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.855909959417092E-2</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.19802144707032898</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>135.95996972</v>
+        <v>135.93963441</v>
       </c>
       <c r="C386" s="5">
-        <v>0.4330436900000052</v>
+        <v>0.40342408000000773</v>
       </c>
       <c r="D386" s="5">
-        <v>3.9024181202856889</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.6308621297613364</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>137.77281608000001</v>
+        <v>137.77595475999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.8128463600000089</v>
+        <v>1.8363203499999941</v>
       </c>
       <c r="D387" s="5">
-        <v>17.227557306553386</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>17.470273527903135</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>138.26841335</v>
+        <v>138.27493457</v>
       </c>
       <c r="C388" s="5">
-        <v>0.49559726999999043</v>
+        <v>0.49897981000000868</v>
       </c>
       <c r="D388" s="5">
-        <v>4.4030834893095783</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.4336334625899143</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>139.02694566</v>
+        <v>139.03281672</v>
       </c>
       <c r="C389" s="5">
-        <v>0.75853230999999255</v>
+        <v>0.75788215000000037</v>
       </c>
       <c r="D389" s="5">
-        <v>6.7854368637219054</v>
+        <v>6.7791150017992408</v>
       </c>
       <c r="E389" s="5">
-        <v>7.6078172630232865</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>7.610298866219356</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>139.26356713999999</v>
+        <v>139.28312256000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.23662147999999661</v>
+        <v>0.25030584000000999</v>
       </c>
       <c r="D390" s="5">
-        <v>2.0616068468614523</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.1819245646057084</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>140.10003660999999</v>
+        <v>140.10403023000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.83646946999999727</v>
+        <v>0.82090766999999687</v>
       </c>
       <c r="D391" s="5">
-        <v>7.4505897904763696</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.306395176192404</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>141.08136684999999</v>
+        <v>141.08529449</v>
       </c>
       <c r="C392" s="5">
-        <v>0.98133024000000546</v>
+        <v>0.98126425999998901</v>
       </c>
       <c r="D392" s="5">
-        <v>8.7368926837996028</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.7360237502515972</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>141.59501277000001</v>
+        <v>141.59805463999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.51364592000001608</v>
+        <v>0.5127601499999912</v>
       </c>
       <c r="D393" s="5">
-        <v>4.4574886546381753</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.449521161083525</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>142.59556122000001</v>
+        <v>142.59447197</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0005484499999966</v>
+        <v>0.99641733000001409</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8169622170872088</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.7789420007717602</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>142.69151916000001</v>
+        <v>142.67447118999999</v>
       </c>
       <c r="C395" s="5">
-        <v>9.5957940000005237E-2</v>
+        <v>7.9999219999990601E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.81052082562125261</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.67531255746051677</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>144.90190919</v>
+        <v>144.87561271000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.210390029999985</v>
+        <v>2.2011415200000215</v>
       </c>
       <c r="D396" s="5">
-        <v>20.257273096948737</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>20.167816461087142</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>145.85401393999999</v>
+        <v>145.86630627</v>
       </c>
       <c r="C397" s="5">
-        <v>0.95210474999998951</v>
+        <v>0.99069355999998265</v>
       </c>
       <c r="D397" s="5">
-        <v>8.1761035445988561</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>8.5216525681161883</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>146.92683589999999</v>
+        <v>146.88279538</v>
       </c>
       <c r="C398" s="5">
-        <v>1.0728219599999989</v>
+        <v>1.0164891100000091</v>
       </c>
       <c r="D398" s="5">
-        <v>9.1925194248941189</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.6904339898067349</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>147.37108418</v>
+        <v>147.38384062</v>
       </c>
       <c r="C399" s="5">
-        <v>0.44424828000001071</v>
+        <v>0.50104523999999628</v>
       </c>
       <c r="D399" s="5">
-        <v>3.6892730464127332</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.1711080206620288</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>148.62450437000001</v>
+        <v>148.65333663000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2534201900000141</v>
+        <v>1.2694960100000117</v>
       </c>
       <c r="D400" s="5">
-        <v>10.697468591552607</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>10.840252634505987</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>148.91234499000001</v>
+        <v>148.92056987000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.28784061999999722</v>
+        <v>0.26723323999999593</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3489520618923176</v>
+        <v>2.1786906104919623</v>
       </c>
       <c r="E401" s="5">
-        <v>7.1104196981896184</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>7.1118124362776092</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>150.63182567999999</v>
+        <v>150.66271280999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.7194806899999833</v>
+        <v>1.7421429399999795</v>
       </c>
       <c r="D402" s="5">
-        <v>14.771073952797064</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>14.977569176064275</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>151.25763477999999</v>
+        <v>151.26410706999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.6258090999999979</v>
+        <v>0.6013942600000064</v>
       </c>
       <c r="D403" s="5">
-        <v>5.1009840693757136</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.8965634312838846</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>152.41411274999999</v>
+        <v>152.41775849999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.1564779699999974</v>
+        <v>1.1536514299999965</v>
       </c>
       <c r="D404" s="5">
-        <v>9.5707228416265</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>9.5459155318075251</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>153.08120746</v>
+        <v>153.08017859</v>
       </c>
       <c r="C405" s="5">
-        <v>0.66709471000001486</v>
+        <v>0.6624200900000119</v>
       </c>
       <c r="D405" s="5">
-        <v>5.3805261676521665</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.3417859178112259</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>153.67361505</v>
+        <v>153.66437175999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.59240758999999343</v>
+        <v>0.58419316999999182</v>
       </c>
       <c r="D406" s="5">
-        <v>4.7439973928579571</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.6768618149015229</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>155.4128833</v>
+        <v>155.38168160999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7392682500000092</v>
+        <v>1.7173098499999924</v>
       </c>
       <c r="D407" s="5">
-        <v>14.459677884557243</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>14.266675060894428</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>155.31898580000001</v>
+        <v>155.2788338</v>
       </c>
       <c r="C408" s="5">
-        <v>-9.3897499999997081E-2</v>
+        <v>-0.10284780999998588</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.72261273029974316</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.79140000827421231</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>155.87402877</v>
+        <v>155.88192978999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.55504296999998814</v>
+        <v>0.6030959899999857</v>
       </c>
       <c r="D409" s="5">
-        <v>4.3735783709841769</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.761607910027843</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>157.2239064</v>
+        <v>157.15907609000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3498776300000088</v>
+        <v>1.2771463000000267</v>
       </c>
       <c r="D410" s="5">
-        <v>10.901613717274117</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>10.286999262404063</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>157.30784419</v>
+        <v>157.34037527000001</v>
       </c>
       <c r="C411" s="5">
-        <v>8.3937789999993129E-2</v>
+        <v>0.18129917999999634</v>
       </c>
       <c r="D411" s="5">
-        <v>0.64253355574714899</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.3931407289752062</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>157.51124967999999</v>
+        <v>157.57978728000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.20340548999999442</v>
+        <v>0.23941200999999523</v>
       </c>
       <c r="D412" s="5">
-        <v>1.5627317870765545</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.8413009811180325</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>158.34531693</v>
+        <v>158.35707084000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.83406725000000392</v>
+        <v>0.77728356000000076</v>
       </c>
       <c r="D413" s="5">
-        <v>6.5427144562304473</v>
+        <v>6.0824156230981252</v>
       </c>
       <c r="E413" s="5">
-        <v>6.3345802126972384</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>6.3366000937530531</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>158.22747778999999</v>
+        <v>158.27248689999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11783914000000095</v>
+        <v>-8.45839400000159E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.88938289001583293</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.63908150816238685</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>159.08867422</v>
+        <v>159.09281967999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.86119643000000679</v>
+        <v>0.82033278000000109</v>
       </c>
       <c r="D415" s="5">
-        <v>6.7304370332689434</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.400050191620732</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>159.68425518999999</v>
+        <v>159.68336321000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.59558096999998611</v>
+        <v>0.59054353000001925</v>
       </c>
       <c r="D416" s="5">
-        <v>4.586110516696551</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>4.5464048885729857</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>160.55598130999999</v>
+        <v>160.54678053999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.87172612000000527</v>
+        <v>0.86341732999997589</v>
       </c>
       <c r="D417" s="5">
-        <v>6.7511858015540493</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>6.6849504960133865</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>161.43030770999999</v>
+        <v>161.40926322999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.87432640000000106</v>
+        <v>0.86248269000000732</v>
       </c>
       <c r="D418" s="5">
-        <v>6.7340585189214153</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.6405187710321556</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>161.90494848</v>
+        <v>161.85815618999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.47464077000000771</v>
+        <v>0.4488929599999949</v>
       </c>
       <c r="D419" s="5">
-        <v>3.5858843651819017</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.388826066751438</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>162.57590829</v>
+        <v>162.52367258999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.67095980999999938</v>
+        <v>0.66551640000000134</v>
       </c>
       <c r="D420" s="5">
-        <v>5.0879197310953694</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.0471963535316577</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>163.93276990999999</v>
+        <v>163.92622890000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.3568616199999894</v>
+        <v>1.4025563100000227</v>
       </c>
       <c r="D421" s="5">
-        <v>10.48798574603962</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>10.861779590750697</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>164.24931717999999</v>
+        <v>164.16134421000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.31654727000000094</v>
+        <v>0.23511530999999763</v>
       </c>
       <c r="D422" s="5">
-        <v>2.3419172613967643</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.7347724109170848</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>164.64732452999999</v>
+        <v>164.70860902000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.39800735000000032</v>
+        <v>0.54726481000000149</v>
       </c>
       <c r="D423" s="5">
-        <v>2.9468973046330449</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.0746117351589506</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>165.20234618000001</v>
+        <v>165.33158460000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.55502165000001469</v>
+        <v>0.62297558000000208</v>
       </c>
       <c r="D424" s="5">
-        <v>4.121015317141663</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.6343652128174595</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>166.12951964999999</v>
+        <v>166.14202216999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.9271734699999854</v>
+        <v>0.8104375699999764</v>
       </c>
       <c r="D425" s="5">
-        <v>6.9466492807953806</v>
+        <v>6.0434788662860672</v>
       </c>
       <c r="E425" s="5">
-        <v>4.9159664907811429</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.9160743430684661</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>167.66100220999999</v>
+        <v>167.71253675</v>
       </c>
       <c r="C426" s="5">
-        <v>1.5314825600000006</v>
+        <v>1.5705145800000082</v>
       </c>
       <c r="D426" s="5">
-        <v>11.640810890638909</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>11.952147850446405</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>167.86950469999999</v>
+        <v>167.87140862999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.20850249000000076</v>
+        <v>0.15887187999999242</v>
       </c>
       <c r="D427" s="5">
-        <v>1.5025642873015777</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.1426854820530741</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>168.36555258000001</v>
+        <v>168.35776976</v>
       </c>
       <c r="C428" s="5">
-        <v>0.49604788000002031</v>
+        <v>0.48636113000000591</v>
       </c>
       <c r="D428" s="5">
-        <v>3.6041547814655184</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>3.5326075213607533</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>168.93105549000001</v>
+        <v>168.90972943</v>
       </c>
       <c r="C429" s="5">
-        <v>0.5655029099999922</v>
+        <v>0.55195967000000223</v>
       </c>
       <c r="D429" s="5">
-        <v>4.1058336513351001</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.0059120770387979</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>169.38561238</v>
+        <v>169.34985803000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.45455688999999211</v>
+        <v>0.44012860000000842</v>
       </c>
       <c r="D430" s="5">
-        <v>3.2771574479794507</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.1720471377162829</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>169.43250313999999</v>
+        <v>169.36858096</v>
       </c>
       <c r="C431" s="5">
-        <v>4.689075999999659E-2</v>
+        <v>1.8722929999995586E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.33270041602395661</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.13274993590068895</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>169.78975557000001</v>
+        <v>169.71906608</v>
       </c>
       <c r="C432" s="5">
-        <v>0.35725243000001683</v>
+        <v>0.35048512000000187</v>
       </c>
       <c r="D432" s="5">
-        <v>2.5597782776592748</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.511694729884284</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>169.26893687</v>
+        <v>169.24907178000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.52081870000000663</v>
+        <v>-0.4699942999999962</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.6194498478103632</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-3.272949053444385</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>169.81464337</v>
+        <v>169.71362443000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.54570649999999432</v>
+        <v>0.46455265000000168</v>
       </c>
       <c r="D434" s="5">
-        <v>3.9380226005291341</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.3439255891499542</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>168.92322468</v>
+        <v>170.35333632000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.89141868999999474</v>
+        <v>0.63971189000000095</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.1205121736811137</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.6181946155105846</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>170.43217902999999</v>
+        <v>170.94877768999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.508954349999982</v>
+        <v>0.59544136999997477</v>
       </c>
       <c r="D436" s="5">
-        <v>11.261983851102864</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>4.2759790777213036</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>170.81984593000001</v>
+        <v>171.81558699000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.38766690000002768</v>
+        <v>0.86680930000002832</v>
       </c>
       <c r="D437" s="5">
-        <v>2.7639408151538758</v>
+        <v>6.2572871187375867</v>
       </c>
       <c r="E437" s="5">
-        <v>2.8232949146434372</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.4148885067708523</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>171.84650092999999</v>
+        <v>172.97261223999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.0266549999999768</v>
+        <v>1.1570252499999754</v>
       </c>
       <c r="D438" s="5">
-        <v>7.4554417097522974</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>8.3870530380851349</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>170.59411291999999</v>
+        <v>171.67221709</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.2523880100000042</v>
+        <v>-1.3003951499999857</v>
       </c>
       <c r="D439" s="5">
-        <v>-8.4032308612303712</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-8.6576751758345232</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>171.65305665</v>
+        <v>172.73785303</v>
       </c>
       <c r="C440" s="5">
-        <v>1.05894373000001</v>
+        <v>1.0656359399999928</v>
       </c>
       <c r="D440" s="5">
-        <v>7.7085099043763039</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>7.7085099033811666</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>171.87427342000001</v>
+        <v>173.02623161</v>
       </c>
       <c r="C441" s="5">
-        <v>0.22121677000001227</v>
+        <v>0.28837857999999983</v>
       </c>
       <c r="D441" s="5">
-        <v>1.5575011645782899</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.021847068772531</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>173.07508086000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>4.8849250000017719E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.33931391479291584</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>