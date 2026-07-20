--- v6 (2026-06-23)
+++ v7 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0873DEFC-29BA-41EF-A00F-2CDD95FD45A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{19B8D0C3-9512-4373-97AF-E3B1F82DE7DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFF0C43C-E4AD-4597-A603-47C3D704EE1C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4161BC35-5F11-41EF-A967-CB87CD7CDB90}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8091DB7-CE95-426B-8A20-3C0F05F05ED2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E080C8DE-92B8-4032-B1A3-3BF75DB7423A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.157202853999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>35.179305679999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.210282600000113E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.75703677503504707</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>35.507758123000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.32845244300000331</v>
       </c>
       <c r="D8" s="5">
         <v>11.797442697302007</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.544101337000001</v>
       </c>
       <c r="C9" s="5">
         <v>3.6343213999998625E-2</v>
       </c>
       <c r="D9" s="5">
         <v>1.2351724701369582</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>35.664377326999997</v>
       </c>
       <c r="C10" s="5">
         <v>0.12027598999999611</v>
       </c>
       <c r="D10" s="5">
         <v>4.1370547568149174</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.149776983000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.48539965600000556</v>
       </c>
       <c r="D11" s="5">
         <v>17.612022078062317</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.028525289999997</v>
       </c>
       <c r="C12" s="5">
         <v>-0.12125169300000493</v>
       </c>
       <c r="D12" s="5">
         <v>-3.9515492113116113</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.900067096000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.87154180600000331</v>
       </c>
       <c r="D13" s="5">
         <v>33.219573031874376</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.427423339999997</v>
       </c>
       <c r="C14" s="5">
         <v>-0.47264375600000363</v>
       </c>
       <c r="D14" s="5">
         <v>-14.332604239999592</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.68610674</v>
       </c>
       <c r="C15" s="5">
         <v>0.25868340000000245</v>
       </c>
       <c r="D15" s="5">
         <v>8.8624412045153598</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>37.09582537</v>
       </c>
       <c r="C16" s="5">
         <v>0.40971863000000042</v>
       </c>
       <c r="D16" s="5">
         <v>14.256510793353193</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>37.349601155999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.2537757859999985</v>
       </c>
       <c r="D17" s="5">
         <v>8.5253413837466319</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>37.472477083000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.1228759270000026</v>
       </c>
       <c r="D18" s="5">
         <v>4.0200864073035136</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>37.787492104000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.31501502100000067</v>
       </c>
       <c r="D19" s="5">
         <v>10.567630129632754</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>37.814714070000001</v>
       </c>
       <c r="C20" s="5">
         <v>2.7221965999999043E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.8679088938736923</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>37.816537855999997</v>
       </c>
       <c r="C21" s="5">
         <v>1.823785999995664E-3</v>
       </c>
       <c r="D21" s="5">
         <v>5.7890794244186417E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>37.947853643000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.13131578700000546</v>
       </c>
       <c r="D22" s="5">
         <v>4.2474423498698455</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>38.260911780999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.31305813799999527</v>
       </c>
       <c r="D23" s="5">
         <v>10.361394805538836</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>38.742744600000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.48183281900000452</v>
       </c>
       <c r="D24" s="5">
         <v>16.203930918344088</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>39.013176223999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.27043162399999687</v>
       </c>
       <c r="D25" s="5">
         <v>8.7053979372408108</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>39.523215323999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.51003910000000019</v>
       </c>
       <c r="D26" s="5">
         <v>16.866895532819726</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>39.780290221000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.25707489700000252</v>
       </c>
       <c r="D27" s="5">
         <v>8.0906543103123276</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>40.091093917999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.31080369699999721</v>
       </c>
       <c r="D28" s="5">
         <v>9.789172316803473</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>40.136345542999997</v>
       </c>
       <c r="C29" s="5">
         <v>4.5251624999998796E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.3629043406642172</v>
       </c>
       <c r="E29" s="5">
         <v>7.461242692687553</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>40.191740351999997</v>
       </c>
       <c r="C30" s="5">
         <v>5.5394808999999157E-2</v>
       </c>
       <c r="D30" s="5">
         <v>1.6688289642924792</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>40.486732762999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.29499241100000262</v>
       </c>
       <c r="D31" s="5">
         <v>9.1719399941940338</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>40.439601269000001</v>
       </c>
       <c r="C32" s="5">
         <v>-4.7131493999998497E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-1.388036760329836</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>41.359054059999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.91945279099999766</v>
       </c>
       <c r="D33" s="5">
         <v>30.967877490343334</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>41.416349359999998</v>
       </c>
       <c r="C34" s="5">
         <v>5.7295299999999827E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6751021858630644</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>41.587092826000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.17074346600000467</v>
       </c>
       <c r="D35" s="5">
         <v>5.060861208165468</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>41.758795757000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.17170293099999867</v>
       </c>
       <c r="D36" s="5">
         <v>5.0685769555395721</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>41.831959365000003</v>
       </c>
       <c r="C37" s="5">
         <v>7.3163608000001545E-2</v>
       </c>
       <c r="D37" s="5">
         <v>2.1228418909347235</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>41.910808162999999</v>
       </c>
       <c r="C38" s="5">
         <v>7.8848797999995668E-2</v>
       </c>
       <c r="D38" s="5">
         <v>2.2854690732124538</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>42.585354223000003</v>
       </c>
       <c r="C39" s="5">
         <v>0.67454606000000439</v>
       </c>
       <c r="D39" s="5">
         <v>21.118572571719831</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>42.112029321999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.47332490100000513</v>
       </c>
       <c r="D40" s="5">
         <v>-12.551800628278166</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>42.315649061000002</v>
       </c>
       <c r="C41" s="5">
         <v>0.20361973900000407</v>
       </c>
       <c r="D41" s="5">
         <v>5.9590462881742523</v>
       </c>
       <c r="E41" s="5">
         <v>5.4297507371846132</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>42.816949866999998</v>
       </c>
       <c r="C42" s="5">
         <v>0.50130080599999616</v>
       </c>
       <c r="D42" s="5">
         <v>15.179883874833422</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>42.895946881999997</v>
       </c>
       <c r="C43" s="5">
         <v>7.8997014999998783E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.2365979449242346</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>43.058675139999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.16272825800000135</v>
       </c>
       <c r="D44" s="5">
         <v>4.6484619820800654</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>44.194254610999998</v>
       </c>
       <c r="C45" s="5">
         <v>1.1355794709999998</v>
       </c>
       <c r="D45" s="5">
         <v>36.66641575962737</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>44.485230690999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.29097608000000008</v>
       </c>
       <c r="D46" s="5">
         <v>8.1933091255362847</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>44.396334052</v>
       </c>
       <c r="C47" s="5">
         <v>-8.889663899999789E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3718271906725596</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>44.691702837999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.29536878599999739</v>
       </c>
       <c r="D48" s="5">
         <v>8.2823077191810377</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>44.854045679999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.16234284200000104</v>
       </c>
       <c r="D49" s="5">
         <v>4.4471569900967456</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>44.798088403000001</v>
       </c>
       <c r="C50" s="5">
         <v>-5.5957276999997418E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-1.4868202517666851</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>44.892311362000001</v>
       </c>
       <c r="C51" s="5">
         <v>9.4222958999999662E-2</v>
       </c>
       <c r="D51" s="5">
         <v>2.5533396393107477</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>44.926144792999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.3833430999997915E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.90814733498825184</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>45.073513679000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.14736888600000242</v>
       </c>
       <c r="D53" s="5">
         <v>4.0080957476250179</v>
       </c>
       <c r="E53" s="5">
         <v>6.5173633849368695</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.550355500999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.47684182199999725</v>
       </c>
       <c r="D54" s="5">
         <v>13.460390758412011</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.697301097</v>
       </c>
       <c r="C55" s="5">
         <v>0.1469455960000019</v>
       </c>
       <c r="D55" s="5">
         <v>3.9406347726689495</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.869501550999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.17220045399999862</v>
       </c>
       <c r="D56" s="5">
         <v>4.6168490584023614</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.150064708999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.28056315799999965</v>
       </c>
       <c r="D57" s="5">
         <v>7.5918863479418564</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.278874252999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.12880954399999922</v>
       </c>
       <c r="D58" s="5">
         <v>3.4012195877197504</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.720742176000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.44186792300000377</v>
       </c>
       <c r="D59" s="5">
         <v>12.078772069070798</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.414145841</v>
       </c>
       <c r="C60" s="5">
         <v>-0.30659633500000183</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5966846647123942</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>46.547280360000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.13313451900000217</v>
       </c>
       <c r="D61" s="5">
         <v>3.4969104020000641</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.673386295</v>
       </c>
       <c r="C62" s="5">
         <v>0.12610593499999823</v>
       </c>
       <c r="D62" s="5">
         <v>3.2999237358095401</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.804000139999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.13061384499999917</v>
       </c>
       <c r="D63" s="5">
         <v>3.4103306678092693</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.932763039999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.12876289999999813</v>
       </c>
       <c r="D64" s="5">
         <v>3.3517443387737877</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.329162799000002</v>
       </c>
       <c r="C65" s="5">
         <v>0.39639975900000479</v>
       </c>
       <c r="D65" s="5">
         <v>10.619678906605646</v>
       </c>
       <c r="E65" s="5">
         <v>5.00437826095399</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.480465027000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.84869777200000129</v>
       </c>
       <c r="D66" s="5">
         <v>-19.517824908936319</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.696024524000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.21555949700000099</v>
       </c>
       <c r="D67" s="5">
         <v>5.7093317779799202</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.743730585000002</v>
       </c>
       <c r="C68" s="5">
         <v>4.7706060999999522E-2</v>
       </c>
       <c r="D68" s="5">
         <v>1.2328681546358355</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>47.246352432999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.50262184799999687</v>
       </c>
       <c r="D69" s="5">
         <v>13.694375540063209</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>47.708089260999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.46173682799999938</v>
       </c>
       <c r="D70" s="5">
         <v>12.378920192468135</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>47.638525172999998</v>
       </c>
       <c r="C71" s="5">
         <v>-6.9564087999999913E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.7357788575103394</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>47.337414819999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.30111035299999855</v>
       </c>
       <c r="D72" s="5">
         <v>-7.3266748546959137</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>48.138468377000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.80105355700000302</v>
       </c>
       <c r="D73" s="5">
         <v>22.30741253461921</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>48.649660949999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.51119257299999532</v>
       </c>
       <c r="D74" s="5">
         <v>13.51430557354325</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>48.889988361999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24032741199999919</v>
       </c>
       <c r="D75" s="5">
         <v>6.0916958394654497</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>49.306801301999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.4168129399999998</v>
       </c>
       <c r="D76" s="5">
         <v>10.724249437510558</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.574127417</v>
       </c>
       <c r="C77" s="5">
         <v>0.26732611500000303</v>
       </c>
       <c r="D77" s="5">
         <v>6.7035804544253175</v>
       </c>
       <c r="E77" s="5">
         <v>4.7433009274514992</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>49.561411827000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.2715589999999111E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.307361949860252</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.570305654000002</v>
       </c>
       <c r="C79" s="5">
         <v>8.8938270000014086E-3</v>
       </c>
       <c r="D79" s="5">
         <v>0.21555343015826622</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.000298121999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.42999246799999469</v>
       </c>
       <c r="D80" s="5">
         <v>10.92053707382108</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.174035697999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.17373757600000062</v>
       </c>
       <c r="D81" s="5">
         <v>4.2502939630922221</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.366202135999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.19216643800000099</v>
       </c>
       <c r="D82" s="5">
         <v>4.6940584968993226</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.683932278</v>
       </c>
       <c r="C83" s="5">
         <v>0.31773014200000205</v>
       </c>
       <c r="D83" s="5">
         <v>7.8383350752831316</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>49.761255521999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.92267675600000132</v>
       </c>
       <c r="D84" s="5">
         <v>-19.785601701663545</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.738977415999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.97772189399999831</v>
       </c>
       <c r="D85" s="5">
         <v>26.300354570708318</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.991630927000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.25265351100000544</v>
       </c>
       <c r="D86" s="5">
         <v>6.1417661144030022</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>51.363441635999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.37181070899999469</v>
       </c>
       <c r="D87" s="5">
         <v>9.1094988661296838</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>51.847140660999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.48369902499999995</v>
       </c>
       <c r="D88" s="5">
         <v>11.904700565061832</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>51.725793961000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.12134669999999659</v>
       </c>
       <c r="D89" s="5">
         <v>-2.7726916071499463</v>
       </c>
       <c r="E89" s="5">
         <v>4.3403013953245084</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>51.854828103000003</v>
       </c>
       <c r="C90" s="5">
         <v>0.12903414200000185</v>
       </c>
       <c r="D90" s="5">
         <v>3.034911037447463</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>52.156394710999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.30156660799999457</v>
       </c>
       <c r="D91" s="5">
         <v>7.2063161398879805</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>52.255389590999997</v>
       </c>
       <c r="C92" s="5">
         <v>9.8994879999999341E-2</v>
       </c>
       <c r="D92" s="5">
         <v>2.3015749244453598</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>52.443147934999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.18775834400000235</v>
       </c>
       <c r="D93" s="5">
         <v>4.3979454090355086</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>52.595470785000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.15232285000000445</v>
       </c>
       <c r="D94" s="5">
         <v>3.5416617864937106</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>52.912956956999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.31748617199999529</v>
       </c>
       <c r="D95" s="5">
         <v>7.4890495054016126</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>53.605283469</v>
       </c>
       <c r="C96" s="5">
         <v>0.69232651200000106</v>
       </c>
       <c r="D96" s="5">
         <v>16.88176964604051</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>53.855125059000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.24984159000000261</v>
       </c>
       <c r="D97" s="5">
         <v>5.7385380144636233</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>53.722158798999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.13296626000000344</v>
       </c>
       <c r="D98" s="5">
         <v>-2.9228516279334982</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>53.601623721999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.12053507699999955</v>
       </c>
       <c r="D99" s="5">
         <v>-2.659432594149358</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>53.798593726</v>
       </c>
       <c r="C100" s="5">
         <v>0.19697000400000064</v>
       </c>
       <c r="D100" s="5">
         <v>4.4998660485940034</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>54.093011578999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.29441785299999879</v>
       </c>
       <c r="D101" s="5">
         <v>6.7684284834551356</v>
       </c>
       <c r="E101" s="5">
         <v>4.5764742050838692</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>55.063706920000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.97069534100000254</v>
       </c>
       <c r="D102" s="5">
         <v>23.79166582683736</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.053062439999998</v>
       </c>
       <c r="C103" s="5">
         <v>-1.0644480000003398E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-0.23172802191046005</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>55.527253637999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.47419119799999976</v>
       </c>
       <c r="D104" s="5">
         <v>10.840005082374349</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>55.706172516999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.17891887900000114</v>
       </c>
       <c r="D105" s="5">
         <v>3.9358831154096219</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>55.993086011000003</v>
       </c>
       <c r="C106" s="5">
         <v>0.28691349400000377</v>
       </c>
       <c r="D106" s="5">
         <v>6.3586973317842688</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>56.145209207000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.15212319599999802</v>
       </c>
       <c r="D107" s="5">
         <v>3.3093445361077611</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>56.856222205999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.71101299899999759</v>
       </c>
       <c r="D108" s="5">
         <v>16.301025404677972</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>57.161798503999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.3055762979999983</v>
       </c>
       <c r="D109" s="5">
         <v>6.6435563530473196</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>57.429998554999997</v>
       </c>
       <c r="C110" s="5">
         <v>0.26820005100000088</v>
       </c>
       <c r="D110" s="5">
         <v>5.7779260514910113</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>58.126624837000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.69662628200000398</v>
       </c>
       <c r="D111" s="5">
         <v>15.56747075975149</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>58.348426134999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22180129799999548</v>
       </c>
       <c r="D112" s="5">
         <v>4.6763281301979598</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>58.576747677999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.22832154299999985</v>
       </c>
       <c r="D113" s="5">
         <v>4.7980752738299159</v>
       </c>
       <c r="E113" s="5">
         <v>8.2889378278592218</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>58.455511653000002</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12123602499999464</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4555566008642726</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>59.265860029000002</v>
       </c>
       <c r="C115" s="5">
         <v>0.81034837600000031</v>
       </c>
       <c r="D115" s="5">
         <v>17.964001961653576</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>59.430889610999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.1650295819999954</v>
       </c>
       <c r="D116" s="5">
         <v>3.3931298842841739</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>59.334552881999997</v>
       </c>
       <c r="C117" s="5">
         <v>-9.6336729000000787E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.9279361973146614</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>59.325139303</v>
       </c>
       <c r="C118" s="5">
         <v>-9.4135789999967301E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-0.19021703946425772</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>60.381546428</v>
       </c>
       <c r="C119" s="5">
         <v>1.0564071249999998</v>
       </c>
       <c r="D119" s="5">
         <v>23.590639145755297</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>59.841010546</v>
       </c>
       <c r="C120" s="5">
         <v>-0.54053588200000036</v>
       </c>
       <c r="D120" s="5">
         <v>-10.228961572838779</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>59.971964235999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.13095368999999835</v>
       </c>
       <c r="D121" s="5">
         <v>2.6578708971711329</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>60.453558088000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.48159385200000315</v>
       </c>
       <c r="D122" s="5">
         <v>10.073588301360115</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>60.455005733999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.4476459999954727E-3</v>
       </c>
       <c r="D123" s="5">
         <v>2.8739483139661459E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>61.027107389000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.57210165500000443</v>
       </c>
       <c r="D124" s="5">
         <v>11.966015810828235</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>61.282823155999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.2557157669999981</v>
       </c>
       <c r="D125" s="5">
         <v>5.1457548589047386</v>
       </c>
       <c r="E125" s="5">
         <v>4.6197093305273107</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>61.326333970999997</v>
       </c>
       <c r="C126" s="5">
         <v>4.3510814999997649E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.85533515501958757</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>61.375422952000001</v>
       </c>
       <c r="C127" s="5">
         <v>4.9088981000004139E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.96478631388454694</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>61.477571220000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.10214826800000054</v>
       </c>
       <c r="D128" s="5">
         <v>2.0155660341342863</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>61.712746359999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.23517513999999551</v>
       </c>
       <c r="D129" s="5">
         <v>4.6882809079220822</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>62.633166152000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.92041979200000412</v>
       </c>
       <c r="D130" s="5">
         <v>19.441130815760488</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>63.100852977999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.46768682599999778</v>
       </c>
       <c r="D131" s="5">
         <v>9.3378086317384081</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>62.05563368</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0452192979999992</v>
       </c>
       <c r="D132" s="5">
         <v>-18.162601018123837</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>62.787567213999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.7319335339999995</v>
       </c>
       <c r="D133" s="5">
         <v>15.109003908501673</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>63.085133599000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.29756638500000321</v>
       </c>
       <c r="D134" s="5">
         <v>5.8377144044215568</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>63.199321222999998</v>
       </c>
       <c r="C135" s="5">
         <v>0.11418762399999594</v>
       </c>
       <c r="D135" s="5">
         <v>2.1938217859795106</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>63.013429070000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.18589215299999751</v>
       </c>
       <c r="D136" s="5">
         <v>-3.4730912364456357</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>63.197565101000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.18413603100000131</v>
       </c>
       <c r="D137" s="5">
         <v>3.5635160488324269</v>
       </c>
       <c r="E137" s="5">
         <v>3.1244349499465418</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>62.538658482000002</v>
       </c>
       <c r="C138" s="5">
         <v>-0.65890661899999969</v>
       </c>
       <c r="D138" s="5">
         <v>-11.818277068936055</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>62.889237399000002</v>
       </c>
       <c r="C139" s="5">
         <v>0.35057891699999999</v>
       </c>
       <c r="D139" s="5">
         <v>6.9382838373900579</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>63.350036236999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.46079883799999521</v>
       </c>
       <c r="D140" s="5">
         <v>9.1557128384480038</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>63.351150793000002</v>
       </c>
       <c r="C141" s="5">
         <v>1.1145560000045407E-3</v>
       </c>
       <c r="D141" s="5">
         <v>2.1114378252784505E-2</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>63.224757142999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12639365000000424</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3680559106863619</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>65.017724310000006</v>
       </c>
       <c r="C143" s="5">
         <v>1.7929671670000076</v>
       </c>
       <c r="D143" s="5">
         <v>39.873402025661434</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>63.272652088999997</v>
       </c>
       <c r="C144" s="5">
         <v>-1.745072221000008</v>
       </c>
       <c r="D144" s="5">
         <v>-27.854161549338862</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>63.308280674999999</v>
       </c>
       <c r="C145" s="5">
         <v>3.5628586000001405E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.67781200787377927</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>63.276770749999997</v>
       </c>
       <c r="C146" s="5">
         <v>-3.1509925000001715E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.59563412755346823</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>63.359718809</v>
       </c>
       <c r="C147" s="5">
         <v>8.2948059000003127E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.5844434491803394</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>63.308586048999999</v>
       </c>
       <c r="C148" s="5">
         <v>-5.1132760000001554E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.96414083499030134</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>63.422338543999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.11375249499999995</v>
       </c>
       <c r="D149" s="5">
         <v>2.1775889741625809</v>
       </c>
       <c r="E149" s="5">
         <v>0.35566788473697653</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>63.726416852</v>
       </c>
       <c r="C150" s="5">
         <v>0.30407830800000113</v>
       </c>
       <c r="D150" s="5">
         <v>5.9075648703089678</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>64.099921073000004</v>
       </c>
       <c r="C151" s="5">
         <v>0.37350422100000458</v>
       </c>
       <c r="D151" s="5">
         <v>7.2644811434638079</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>64.098128243000005</v>
       </c>
       <c r="C152" s="5">
         <v>-1.7928299999994124E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-3.3557998872801864E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>64.474547814000005</v>
       </c>
       <c r="C153" s="5">
         <v>0.37641957099999956</v>
       </c>
       <c r="D153" s="5">
         <v>7.279190318371298</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>64.753483688000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.27893587399999831</v>
       </c>
       <c r="D154" s="5">
         <v>5.3168831910871628</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>64.625959659000003</v>
       </c>
       <c r="C155" s="5">
         <v>-0.12752402899999993</v>
       </c>
       <c r="D155" s="5">
         <v>-2.3378220913610526</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>64.876567698000002</v>
       </c>
       <c r="C156" s="5">
         <v>0.25060803899999939</v>
       </c>
       <c r="D156" s="5">
         <v>4.7539294396894416</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>65.238649159000005</v>
       </c>
       <c r="C157" s="5">
         <v>0.36208146100000249</v>
       </c>
       <c r="D157" s="5">
         <v>6.9067516602002055</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>65.281920076000006</v>
       </c>
       <c r="C158" s="5">
         <v>4.3270917000000964E-2</v>
       </c>
       <c r="D158" s="5">
         <v>0.79883539622063182</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>65.218842155999994</v>
       </c>
       <c r="C159" s="5">
         <v>-6.3077920000012E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-1.1533444132419524</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>65.597822312000005</v>
       </c>
       <c r="C160" s="5">
         <v>0.37898015600001145</v>
       </c>
       <c r="D160" s="5">
         <v>7.2003126932407513</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>65.533957717999996</v>
       </c>
       <c r="C161" s="5">
         <v>-6.3864594000008879E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.1620579722333657</v>
       </c>
       <c r="E161" s="5">
         <v>3.3294565014108324</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>65.594105088999996</v>
       </c>
       <c r="C162" s="5">
         <v>6.0147370999999339E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.1069422331059453</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>65.586466298000005</v>
       </c>
       <c r="C163" s="5">
         <v>-7.6387909999908743E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-0.13965706591667626</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>65.223115578000005</v>
       </c>
       <c r="C164" s="5">
         <v>-0.36335071999999968</v>
       </c>
       <c r="D164" s="5">
         <v>-6.4491591186252144</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>65.611481217000005</v>
       </c>
       <c r="C165" s="5">
         <v>0.38836563899999987</v>
       </c>
       <c r="D165" s="5">
         <v>7.3840114893298558</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>65.711567438000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.10008622099999798</v>
       </c>
       <c r="D166" s="5">
         <v>1.8459614261559842</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>65.763098782</v>
       </c>
       <c r="C167" s="5">
         <v>5.1531343999997148E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.94511555844907225</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>65.952002132999993</v>
       </c>
       <c r="C168" s="5">
         <v>0.18890335099999334</v>
       </c>
       <c r="D168" s="5">
         <v>3.5019614532459276</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>66.366541486000003</v>
       </c>
       <c r="C169" s="5">
         <v>0.41453935300000921</v>
       </c>
       <c r="D169" s="5">
         <v>7.8088526132241043</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>66.522489816000004</v>
       </c>
       <c r="C170" s="5">
         <v>0.15594833000000108</v>
       </c>
       <c r="D170" s="5">
         <v>2.8564935340820607</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>66.771769956</v>
       </c>
       <c r="C171" s="5">
         <v>0.24928013999999621</v>
       </c>
       <c r="D171" s="5">
         <v>4.5906141498449182</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>66.783593834000001</v>
       </c>
       <c r="C172" s="5">
         <v>1.1823878000001287E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.21270187368571669</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>66.931905071000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.14831123700000148</v>
       </c>
       <c r="D173" s="5">
         <v>2.6977205026809337</v>
       </c>
       <c r="E173" s="5">
         <v>2.1331648532742831</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>67.163450413000007</v>
       </c>
       <c r="C174" s="5">
         <v>0.23154534200000398</v>
       </c>
       <c r="D174" s="5">
         <v>4.2312037560117366</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>67.466788782999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.30333836999999164</v>
       </c>
       <c r="D175" s="5">
         <v>5.5563790106580191</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>67.615315731999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.14852694900000074</v>
       </c>
       <c r="D176" s="5">
         <v>2.6740018566349111</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>68.184820665999993</v>
       </c>
       <c r="C177" s="5">
         <v>0.56950493399999402</v>
       </c>
       <c r="D177" s="5">
         <v>10.588881899372904</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>68.203651312000005</v>
       </c>
       <c r="C178" s="5">
         <v>1.8830646000012052E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.33190862289400602</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>68.496693295</v>
       </c>
       <c r="C179" s="5">
         <v>0.29304198299999484</v>
       </c>
       <c r="D179" s="5">
         <v>5.279489422061312</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>68.715141923999994</v>
       </c>
       <c r="C180" s="5">
         <v>0.21844862899999384</v>
       </c>
       <c r="D180" s="5">
         <v>3.8948687445002239</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>68.606861146</v>
       </c>
       <c r="C181" s="5">
         <v>-0.10828077799999392</v>
       </c>
       <c r="D181" s="5">
         <v>-1.8746477055934796</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>68.449777135999994</v>
       </c>
       <c r="C182" s="5">
         <v>-0.15708401000000549</v>
       </c>
       <c r="D182" s="5">
         <v>-2.7132134228852411</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>69.423522012000006</v>
       </c>
       <c r="C183" s="5">
         <v>0.97374487600001203</v>
       </c>
       <c r="D183" s="5">
         <v>18.471871769262748</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>69.861547080999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.43802506899999116</v>
       </c>
       <c r="D184" s="5">
         <v>7.8397008592337558</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>70.004343797999994</v>
       </c>
       <c r="C185" s="5">
         <v>0.14279671699999597</v>
       </c>
       <c r="D185" s="5">
         <v>2.4805581071885019</v>
       </c>
       <c r="E185" s="5">
         <v>4.5903948553994045</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>70.360577492000004</v>
       </c>
       <c r="C186" s="5">
         <v>0.35623369400001081</v>
       </c>
       <c r="D186" s="5">
         <v>6.2803254987029877</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>70.437682754999997</v>
       </c>
       <c r="C187" s="5">
         <v>7.7105262999992874E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.3229856530063921</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>70.919695887000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.48201313200000584</v>
       </c>
       <c r="D188" s="5">
         <v>8.5279633599030227</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>70.896286114000006</v>
       </c>
       <c r="C189" s="5">
         <v>-2.3409772999997358E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-0.39538781392403077</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>71.091159207000004</v>
       </c>
       <c r="C190" s="5">
         <v>0.19487309299999822</v>
       </c>
       <c r="D190" s="5">
         <v>3.3487732647882629</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>71.117413382999999</v>
       </c>
       <c r="C191" s="5">
         <v>2.62541759999948E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.44406480791525649</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>71.039586935000003</v>
       </c>
       <c r="C192" s="5">
         <v>-7.7826447999996162E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-1.3053296963053351</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>71.131218575000005</v>
       </c>
       <c r="C193" s="5">
         <v>9.163164000000279E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.5588689070833217</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>71.868645346999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.73742677199999207</v>
       </c>
       <c r="D194" s="5">
         <v>13.175004674447145</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>71.587649017999993</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28099632900000415</v>
       </c>
       <c r="D195" s="5">
         <v>-4.5922410078595881</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>71.746196131000005</v>
       </c>
       <c r="C196" s="5">
         <v>0.15854711300001156</v>
       </c>
       <c r="D196" s="5">
         <v>2.6902859285721448</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>72.277620235000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.53142410399999562</v>
       </c>
       <c r="D197" s="5">
         <v>9.2595916423197977</v>
       </c>
       <c r="E197" s="5">
         <v>3.2473362561038055</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.570230320999997</v>
       </c>
       <c r="C198" s="5">
         <v>0.29261008599999627</v>
       </c>
       <c r="D198" s="5">
         <v>4.9677478440752099</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>72.751531877999994</v>
       </c>
       <c r="C199" s="5">
         <v>0.18130155699999762</v>
       </c>
       <c r="D199" s="5">
         <v>3.0394878670817693</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>73.010697730999993</v>
       </c>
       <c r="C200" s="5">
         <v>0.25916585299999895</v>
       </c>
       <c r="D200" s="5">
         <v>4.3595690899602024</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>73.134913139000005</v>
       </c>
       <c r="C201" s="5">
         <v>0.12421540800001196</v>
       </c>
       <c r="D201" s="5">
         <v>2.0608105824536205</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>73.272425253999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.13751211499999272</v>
       </c>
       <c r="D202" s="5">
         <v>2.2797833652407951</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>73.722677413</v>
       </c>
       <c r="C203" s="5">
         <v>0.45025215900000148</v>
       </c>
       <c r="D203" s="5">
         <v>7.6282781802020194</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>73.916791317999994</v>
       </c>
       <c r="C204" s="5">
         <v>0.1941139049999947</v>
       </c>
       <c r="D204" s="5">
         <v>3.205794827240771</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>74.511690563000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.59489924500000768</v>
       </c>
       <c r="D205" s="5">
         <v>10.097062141959846</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>74.806824223999996</v>
       </c>
       <c r="C206" s="5">
         <v>0.29513366099999416</v>
       </c>
       <c r="D206" s="5">
         <v>4.8580101287165833</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>75.260273229000006</v>
       </c>
       <c r="C207" s="5">
         <v>0.45344900500001017</v>
       </c>
       <c r="D207" s="5">
         <v>7.5213904155439604</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>75.241114487000004</v>
       </c>
       <c r="C208" s="5">
         <v>-1.9158742000001894E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-0.30505241836104036</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>75.370412930000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.12929844299999615</v>
       </c>
       <c r="D209" s="5">
         <v>2.0817480263932486</v>
       </c>
       <c r="E209" s="5">
         <v>4.2790461071411157</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>74.697382160999993</v>
       </c>
       <c r="C210" s="5">
         <v>-0.67303076900000747</v>
       </c>
       <c r="D210" s="5">
         <v>-10.204650258296011</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>75.761443325000002</v>
       </c>
       <c r="C211" s="5">
         <v>1.0640611640000088</v>
       </c>
       <c r="D211" s="5">
         <v>18.498893597049062</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>76.529729193999998</v>
       </c>
       <c r="C212" s="5">
         <v>0.76828586899999607</v>
       </c>
       <c r="D212" s="5">
         <v>12.871225703338363</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>76.061483433999996</v>
       </c>
       <c r="C213" s="5">
         <v>-0.46824576000000206</v>
       </c>
       <c r="D213" s="5">
         <v>-7.1000722322877463</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>76.729759258000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.66827582400000551</v>
       </c>
       <c r="D214" s="5">
         <v>11.067892733345808</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>77.222186942999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.49242768499999556</v>
       </c>
       <c r="D215" s="5">
         <v>7.9789584017651016</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>77.890181059</v>
       </c>
       <c r="C216" s="5">
         <v>0.66799411600000269</v>
       </c>
       <c r="D216" s="5">
         <v>10.888727460200421</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>77.926465148000005</v>
       </c>
       <c r="C217" s="5">
         <v>3.6284089000005793E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.56043824523570596</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>78.566516926999995</v>
       </c>
       <c r="C218" s="5">
         <v>0.64005177899998955</v>
       </c>
       <c r="D218" s="5">
         <v>10.313911276392517</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>78.649931905000003</v>
       </c>
       <c r="C219" s="5">
         <v>8.3414978000007522E-2</v>
       </c>
       <c r="D219" s="5">
         <v>1.2815199726470272</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>79.115606080999996</v>
       </c>
       <c r="C220" s="5">
         <v>0.46567417599999317</v>
       </c>
       <c r="D220" s="5">
         <v>7.3410160403383662</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>79.591095683999995</v>
       </c>
       <c r="C221" s="5">
         <v>0.47548960299999976</v>
       </c>
       <c r="D221" s="5">
         <v>7.4553116003913678</v>
       </c>
       <c r="E221" s="5">
         <v>5.5999199021503854</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>79.980055785000005</v>
       </c>
       <c r="C222" s="5">
         <v>0.38896010100000922</v>
       </c>
       <c r="D222" s="5">
         <v>6.0245972721097552</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>80.50269222</v>
       </c>
       <c r="C223" s="5">
         <v>0.52263643499999546</v>
       </c>
       <c r="D223" s="5">
         <v>8.1295565890820534</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>80.368353842000005</v>
       </c>
       <c r="C224" s="5">
         <v>-0.13433837799999537</v>
       </c>
       <c r="D224" s="5">
         <v>-1.9842154902230069</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>80.566283290000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.19792944799999646</v>
       </c>
       <c r="D225" s="5">
         <v>2.9956953953258036</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>80.872627973999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.30634468399999548</v>
       </c>
       <c r="D226" s="5">
         <v>4.6595157397028908</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>80.808879684999994</v>
       </c>
       <c r="C227" s="5">
         <v>-6.3748289000002956E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.94181639702614062</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>80.826044839999994</v>
       </c>
       <c r="C228" s="5">
         <v>1.7165155000000709E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.25519804036042704</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>81.204292194999994</v>
       </c>
       <c r="C229" s="5">
         <v>0.37824735499999917</v>
       </c>
       <c r="D229" s="5">
         <v>5.7625451522572035</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>81.523188003000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.31889580800000772</v>
       </c>
       <c r="D230" s="5">
         <v>4.8156260245039162</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>81.778129312000004</v>
       </c>
       <c r="C231" s="5">
         <v>0.254941309000003</v>
       </c>
       <c r="D231" s="5">
         <v>3.8178918696546438</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>82.108960878999994</v>
       </c>
       <c r="C232" s="5">
         <v>0.33083156699998995</v>
       </c>
       <c r="D232" s="5">
         <v>4.9640575468698156</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>82.748527768000002</v>
       </c>
       <c r="C233" s="5">
         <v>0.63956688900000813</v>
       </c>
       <c r="D233" s="5">
         <v>9.7581141638118041</v>
       </c>
       <c r="E233" s="5">
         <v>3.9670669901768152</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>82.021759997999993</v>
       </c>
       <c r="C234" s="5">
         <v>-0.72676777000000925</v>
       </c>
       <c r="D234" s="5">
         <v>-10.044918853838015</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>82.424900460000003</v>
       </c>
       <c r="C235" s="5">
         <v>0.4031404620000103</v>
       </c>
       <c r="D235" s="5">
         <v>6.0601331437030836</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>83.008874711000004</v>
       </c>
       <c r="C236" s="5">
         <v>0.58397425100000078</v>
       </c>
       <c r="D236" s="5">
         <v>8.8411550186369148</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.153927163000006</v>
       </c>
       <c r="C237" s="5">
         <v>0.14505245200000161</v>
       </c>
       <c r="D237" s="5">
         <v>2.1171907710076709</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.536080656999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.38215349399999354</v>
       </c>
       <c r="D238" s="5">
         <v>5.6564380575626183</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>83.556601447999995</v>
       </c>
       <c r="C239" s="5">
         <v>2.0520790999995597E-2</v>
       </c>
       <c r="D239" s="5">
         <v>0.29518079691057686</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>84.115040750999995</v>
       </c>
       <c r="C240" s="5">
         <v>0.55843930300000011</v>
       </c>
       <c r="D240" s="5">
         <v>8.3215106529222371</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>84.093611343000006</v>
       </c>
       <c r="C241" s="5">
         <v>-2.1429407999988825E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.3052877079422367</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>83.765194726000004</v>
       </c>
       <c r="C242" s="5">
         <v>-0.32841661700000202</v>
       </c>
       <c r="D242" s="5">
         <v>-4.5870796526371604</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>84.212814471000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.44761974499999724</v>
       </c>
       <c r="D243" s="5">
         <v>6.6043573560828683</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>84.490281289999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.27746681899999714</v>
       </c>
       <c r="D244" s="5">
         <v>4.0262364320145183</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>85.018934105</v>
       </c>
       <c r="C245" s="5">
         <v>0.52865281500000094</v>
       </c>
       <c r="D245" s="5">
         <v>7.7722123857373759</v>
       </c>
       <c r="E245" s="5">
         <v>2.7437422734160055</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>85.571514794999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.55258068999999921</v>
       </c>
       <c r="D246" s="5">
         <v>8.0843386533548944</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>86.161536076999994</v>
       </c>
       <c r="C247" s="5">
         <v>0.59002128199999504</v>
       </c>
       <c r="D247" s="5">
         <v>8.5951814045407637</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>86.531908689000005</v>
       </c>
       <c r="C248" s="5">
         <v>0.37037261200001126</v>
       </c>
       <c r="D248" s="5">
         <v>5.282019054670628</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>87.020079594999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.48817090599999347</v>
       </c>
       <c r="D249" s="5">
         <v>6.9838725920947198</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>87.301314108</v>
       </c>
       <c r="C250" s="5">
         <v>0.28123451300000113</v>
       </c>
       <c r="D250" s="5">
         <v>3.9478850829300471</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>87.702528279000006</v>
       </c>
       <c r="C251" s="5">
         <v>0.40121417100000656</v>
       </c>
       <c r="D251" s="5">
         <v>5.6564435747781694</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.648929382999995</v>
       </c>
       <c r="C252" s="5">
         <v>0.94640110399998889</v>
       </c>
       <c r="D252" s="5">
         <v>13.746116928311537</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>88.319118087999996</v>
       </c>
       <c r="C253" s="5">
         <v>-0.32981129499999895</v>
       </c>
       <c r="D253" s="5">
         <v>-4.3742740126238022</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.384659526999997</v>
       </c>
       <c r="C254" s="5">
         <v>6.5541439000000423E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.89416126235650761</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.141545785000005</v>
       </c>
       <c r="C255" s="5">
         <v>0.75688625800000864</v>
       </c>
       <c r="D255" s="5">
         <v>10.774350036694225</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.355158923999994</v>
       </c>
       <c r="C256" s="5">
         <v>0.21361313899998891</v>
       </c>
       <c r="D256" s="5">
         <v>2.9138081933857585</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.464093969999993</v>
       </c>
       <c r="C257" s="5">
         <v>0.10893504599999915</v>
       </c>
       <c r="D257" s="5">
         <v>1.4727984808301731</v>
       </c>
       <c r="E257" s="5">
         <v>5.2284351854025024</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>89.822064006999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.35797003700000118</v>
       </c>
       <c r="D258" s="5">
         <v>4.9086137626391357</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>89.955855189999994</v>
       </c>
       <c r="C259" s="5">
         <v>0.13379118299999959</v>
       </c>
       <c r="D259" s="5">
         <v>1.8021323232839448</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.240040034000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.28418484400000921</v>
       </c>
       <c r="D260" s="5">
         <v>3.8575592088698762</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>91.767369994999996</v>
       </c>
       <c r="C261" s="5">
         <v>1.5273299609999924</v>
       </c>
       <c r="D261" s="5">
         <v>22.311719320781553</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>91.981690995999998</v>
       </c>
       <c r="C262" s="5">
         <v>0.21432100100000184</v>
       </c>
       <c r="D262" s="5">
         <v>2.8388591411084407</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>92.234932876000002</v>
       </c>
       <c r="C263" s="5">
         <v>0.25324188000000447</v>
       </c>
       <c r="D263" s="5">
         <v>3.3543023199949396</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>93.556154006</v>
       </c>
       <c r="C264" s="5">
         <v>1.3212211299999979</v>
       </c>
       <c r="D264" s="5">
         <v>18.610486961138584</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>94.400796878999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.84464287299999796</v>
       </c>
       <c r="D265" s="5">
         <v>11.388307019255372</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>94.812160448</v>
       </c>
       <c r="C266" s="5">
         <v>0.41136356900000237</v>
       </c>
       <c r="D266" s="5">
         <v>5.3563190613168388</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>94.729068870999996</v>
       </c>
       <c r="C267" s="5">
         <v>-8.309157700000469E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-1.046602903595073</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.284906859000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.5558379880000075</v>
       </c>
       <c r="D268" s="5">
         <v>7.2729302063022194</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>95.677443881000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.39253702199999907</v>
       </c>
       <c r="D269" s="5">
         <v>5.0570991392812292</v>
       </c>
       <c r="E269" s="5">
         <v>6.9450766617985771</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>96.195509037999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.51806515699999522</v>
       </c>
       <c r="D270" s="5">
         <v>6.69468741599617</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>96.531987422</v>
       </c>
       <c r="C271" s="5">
         <v>0.33647838400000296</v>
       </c>
       <c r="D271" s="5">
         <v>4.2791316259587653</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.164200328999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.63221290699999599</v>
       </c>
       <c r="D272" s="5">
         <v>8.1484743463654077</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>96.701282840000005</v>
       </c>
       <c r="C273" s="5">
         <v>-0.46291748899999163</v>
       </c>
       <c r="D273" s="5">
         <v>-5.5696809809138497</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>97.157952456000004</v>
       </c>
       <c r="C274" s="5">
         <v>0.45666961599999922</v>
       </c>
       <c r="D274" s="5">
         <v>5.8165064645921749</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>97.793819881000005</v>
       </c>
       <c r="C275" s="5">
         <v>0.63586742500000071</v>
       </c>
       <c r="D275" s="5">
         <v>8.1425679326083475</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>97.863089721999998</v>
       </c>
       <c r="C276" s="5">
         <v>6.9269840999993448E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.85330962602558902</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>98.423109839999995</v>
       </c>
       <c r="C277" s="5">
         <v>0.56002011799999707</v>
       </c>
       <c r="D277" s="5">
         <v>7.087288049243412</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>99.248528211999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.82541837200000145</v>
       </c>
       <c r="D278" s="5">
         <v>10.541131152277149</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>99.431434198999995</v>
       </c>
       <c r="C279" s="5">
         <v>0.18290598699999805</v>
       </c>
       <c r="D279" s="5">
         <v>2.2340445095118566</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>99.840950472000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.40951627300000837</v>
       </c>
       <c r="D280" s="5">
         <v>5.0558005881791823</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.38632729</v>
       </c>
       <c r="C281" s="5">
         <v>0.54537681799999405</v>
       </c>
       <c r="D281" s="5">
         <v>6.7555113146982704</v>
       </c>
       <c r="E281" s="5">
         <v>4.9216233398299503</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>100.91207445000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.52574716000000876</v>
       </c>
       <c r="D282" s="5">
         <v>6.4689135442190793</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.32937325</v>
       </c>
       <c r="C283" s="5">
         <v>0.41729879999999753</v>
       </c>
       <c r="D283" s="5">
         <v>5.0767588907045358</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.46380274000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.13442949000000226</v>
       </c>
       <c r="D284" s="5">
         <v>1.603658061260127</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.85711766</v>
       </c>
       <c r="C285" s="5">
         <v>0.39331491999999457</v>
       </c>
       <c r="D285" s="5">
         <v>4.7521553017046525</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>102.04878942000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.19167176000000552</v>
       </c>
       <c r="D286" s="5">
         <v>2.2816433065389718</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.28929392000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.24050450000000012</v>
       </c>
       <c r="D287" s="5">
         <v>2.8650599541623301</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.48946956</v>
       </c>
       <c r="C288" s="5">
         <v>0.20017563999999766</v>
       </c>
       <c r="D288" s="5">
         <v>2.3737885846817575</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>102.86093678</v>
       </c>
       <c r="C289" s="5">
         <v>0.37146721999999954</v>
       </c>
       <c r="D289" s="5">
         <v>4.4370888983795265</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.30086059999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.43992381999998997</v>
       </c>
       <c r="D290" s="5">
         <v>5.2547182299084838</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.61169258</v>
       </c>
       <c r="C291" s="5">
         <v>0.31083198000000323</v>
       </c>
       <c r="D291" s="5">
         <v>3.6711566574130883</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.01634445000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.40465187000000924</v>
       </c>
       <c r="D292" s="5">
         <v>4.7885480104688405</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.19652029</v>
       </c>
       <c r="C293" s="5">
         <v>0.18017583999998976</v>
       </c>
       <c r="D293" s="5">
         <v>2.0985432479573518</v>
       </c>
       <c r="E293" s="5">
         <v>3.7955298324571229</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>104.08289293</v>
       </c>
       <c r="C294" s="5">
         <v>-0.11362735999999529</v>
       </c>
       <c r="D294" s="5">
         <v>-1.3007918052147072</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.49739443999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.4145015099999938</v>
       </c>
       <c r="D295" s="5">
         <v>4.8849764369498061</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.05636007</v>
       </c>
       <c r="C296" s="5">
         <v>0.55896563000000299</v>
       </c>
       <c r="D296" s="5">
         <v>6.6111561534575536</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.61914923</v>
       </c>
       <c r="C297" s="5">
         <v>0.56278916000000834</v>
       </c>
       <c r="D297" s="5">
         <v>6.6212535137539996</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>106.13691514</v>
       </c>
       <c r="C298" s="5">
         <v>0.51776590999999428</v>
       </c>
       <c r="D298" s="5">
         <v>6.0438655090370608</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>106.46790804</v>
       </c>
       <c r="C299" s="5">
         <v>0.33099289999999826</v>
       </c>
       <c r="D299" s="5">
         <v>3.8071148728800575</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>106.56353701</v>
       </c>
       <c r="C300" s="5">
         <v>9.562897000000703E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.083174863249492</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>106.66341546</v>
       </c>
       <c r="C301" s="5">
         <v>9.9878449999991403E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.1305360335148729</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>106.99144079</v>
       </c>
       <c r="C302" s="5">
         <v>0.32802533000000267</v>
       </c>
       <c r="D302" s="5">
         <v>3.7534623446399129</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>107.78212114</v>
       </c>
       <c r="C303" s="5">
         <v>0.79068035000000236</v>
       </c>
       <c r="D303" s="5">
         <v>9.2376335237372764</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.6205461</v>
       </c>
       <c r="C304" s="5">
         <v>0.83842495999999755</v>
       </c>
       <c r="D304" s="5">
         <v>9.7445768987897363</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.92816228</v>
       </c>
       <c r="C305" s="5">
         <v>0.30761617999999658</v>
       </c>
       <c r="D305" s="5">
         <v>3.4518682050182603</v>
       </c>
       <c r="E305" s="5">
         <v>4.5410748620307917</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.83775964</v>
       </c>
       <c r="C306" s="5">
         <v>-9.0402639999993539E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-0.99138138182081059</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>109.41996736999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.58220772999999326</v>
       </c>
       <c r="D307" s="5">
         <v>6.6114497382583126</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.04144366</v>
       </c>
       <c r="C308" s="5">
         <v>0.62147629000000393</v>
       </c>
       <c r="D308" s="5">
         <v>7.0326754030836325</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>110.97509705</v>
       </c>
       <c r="C309" s="5">
         <v>0.93365339000000347</v>
       </c>
       <c r="D309" s="5">
         <v>10.670290401360427</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>111.56004311</v>
       </c>
       <c r="C310" s="5">
         <v>0.58494605999999294</v>
       </c>
       <c r="D310" s="5">
         <v>6.5117889460605261</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>112.02487055</v>
       </c>
       <c r="C311" s="5">
         <v>0.46482744000000764</v>
       </c>
       <c r="D311" s="5">
         <v>5.1161214069991967</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>111.99960668</v>
       </c>
       <c r="C312" s="5">
         <v>-2.5263870000003408E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-0.27028880748360962</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>112.32000691</v>
       </c>
       <c r="C313" s="5">
         <v>0.32040023000000417</v>
       </c>
       <c r="D313" s="5">
         <v>3.4874028317462002</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>112.62599650999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.30598959999998954</v>
       </c>
       <c r="D314" s="5">
         <v>3.3185497363807492</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>113.01286733000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.38687082000001283</v>
       </c>
       <c r="D315" s="5">
         <v>4.2007792573741654</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>113.10693761</v>
       </c>
       <c r="C316" s="5">
         <v>9.4070279999996842E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.0034483098606772</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>113.55076336</v>
       </c>
       <c r="C317" s="5">
         <v>0.44382575000000202</v>
       </c>
       <c r="D317" s="5">
         <v>4.8117013367817485</v>
       </c>
       <c r="E317" s="5">
         <v>4.2437152920266952</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>114.51381139999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.96304803999998967</v>
       </c>
       <c r="D318" s="5">
         <v>10.665879040742098</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>114.45963955000001</v>
       </c>
       <c r="C319" s="5">
         <v>-5.4171849999988808E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-0.5661967815122626</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>114.34852934</v>
       </c>
       <c r="C320" s="5">
         <v>-0.11111021000000676</v>
       </c>
       <c r="D320" s="5">
         <v>-1.1586851304835943</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.94780283999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.40072650000000465</v>
       </c>
       <c r="D321" s="5">
         <v>-4.1252014578923024</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>114.22314603</v>
       </c>
       <c r="C322" s="5">
         <v>0.27534319000000096</v>
       </c>
       <c r="D322" s="5">
         <v>2.9385263901325898</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>114.30210896</v>
       </c>
       <c r="C323" s="5">
         <v>7.8962930000002984E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.83272635737341449</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>116.27326572</v>
       </c>
       <c r="C324" s="5">
         <v>1.9711567599999995</v>
       </c>
       <c r="D324" s="5">
         <v>22.774316071434807</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>116.42826530000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.15499958000000902</v>
       </c>
       <c r="D325" s="5">
         <v>1.6114563608492061</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>117.15577141</v>
       </c>
       <c r="C326" s="5">
         <v>0.7275061099999931</v>
       </c>
       <c r="D326" s="5">
         <v>7.7613774023629123</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>117.24463606</v>
       </c>
       <c r="C327" s="5">
         <v>8.8864650000004985E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.91402737377215271</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>116.69851737</v>
       </c>
       <c r="C328" s="5">
         <v>-0.54611869000000013</v>
       </c>
       <c r="D328" s="5">
         <v>-5.4485339711475289</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>117.25933786</v>
       </c>
       <c r="C329" s="5">
         <v>0.56082048999999756</v>
       </c>
       <c r="D329" s="5">
         <v>5.9217599614107108</v>
       </c>
       <c r="E329" s="5">
         <v>3.2660057847804902</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>118.96717737</v>
       </c>
       <c r="C330" s="5">
         <v>1.7078395099999994</v>
       </c>
       <c r="D330" s="5">
         <v>18.947862245405076</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>119.11615732999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.14897995999999125</v>
       </c>
       <c r="D331" s="5">
         <v>1.5131268536049181</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>119.77522207</v>
       </c>
       <c r="C332" s="5">
         <v>0.65906474000000514</v>
       </c>
       <c r="D332" s="5">
         <v>6.845373245087738</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>120.14124946</v>
       </c>
       <c r="C333" s="5">
         <v>0.36602738999999929</v>
       </c>
       <c r="D333" s="5">
         <v>3.7294115863111044</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>120.63156277</v>
       </c>
       <c r="C334" s="5">
         <v>0.49031331000000478</v>
       </c>
       <c r="D334" s="5">
         <v>5.008805434728103</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>120.39659385</v>
       </c>
       <c r="C335" s="5">
         <v>-0.23496892000000003</v>
       </c>
       <c r="D335" s="5">
         <v>-2.3125088542915062</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>120.59609052</v>
       </c>
       <c r="C336" s="5">
         <v>0.19949667000000204</v>
       </c>
       <c r="D336" s="5">
         <v>2.0066168143267227</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>120.93026725</v>
       </c>
       <c r="C337" s="5">
         <v>0.33417672999999581</v>
       </c>
       <c r="D337" s="5">
         <v>3.3763996479011293</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>121.28158019</v>
       </c>
       <c r="C338" s="5">
         <v>0.35131293999999968</v>
       </c>
       <c r="D338" s="5">
         <v>3.5423481550814984</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>121.44762978999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.1660495999999938</v>
       </c>
       <c r="D339" s="5">
         <v>1.6553779206047947</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>121.73278080999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.2851510200000007</v>
       </c>
       <c r="D340" s="5">
         <v>2.8541915198304624</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>122.10450605</v>
       </c>
       <c r="C341" s="5">
         <v>0.37172524000000351</v>
       </c>
       <c r="D341" s="5">
         <v>3.7265128540026726</v>
       </c>
       <c r="E341" s="5">
         <v>4.1320105318902733</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>123.17316418999999</v>
       </c>
       <c r="C342" s="5">
         <v>1.0686581399999966</v>
       </c>
       <c r="D342" s="5">
         <v>11.022981075076888</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>123.74463222999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.57146803999999918</v>
       </c>
       <c r="D343" s="5">
         <v>5.7117478659673981</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>123.96120651</v>
       </c>
       <c r="C344" s="5">
         <v>0.21657428000000323</v>
       </c>
       <c r="D344" s="5">
         <v>2.1205401879882402</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>124.54803271</v>
       </c>
       <c r="C345" s="5">
         <v>0.58682620000000441</v>
       </c>
       <c r="D345" s="5">
         <v>5.8310073494592274</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>124.56304914</v>
       </c>
       <c r="C346" s="5">
         <v>1.5016430000002856E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.14477683553864029</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>124.81579837</v>
       </c>
       <c r="C347" s="5">
         <v>0.25274922999999205</v>
       </c>
       <c r="D347" s="5">
         <v>2.4622621818813695</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>125.58125387</v>
       </c>
       <c r="C348" s="5">
         <v>0.76545550000000162</v>
       </c>
       <c r="D348" s="5">
         <v>7.6125869608425711</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>126.16478033999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.58352646999999536</v>
       </c>
       <c r="D349" s="5">
         <v>5.720656457079798</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>126.10409756</v>
       </c>
       <c r="C350" s="5">
         <v>-6.0682779999993386E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.57565200552881501</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>126.62517678</v>
       </c>
       <c r="C351" s="5">
         <v>0.52107922000000428</v>
       </c>
       <c r="D351" s="5">
         <v>5.0728213290421875</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>127.02769677000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.40251999000000183</v>
       </c>
       <c r="D352" s="5">
         <v>3.8820012784598346</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>127.20857343</v>
       </c>
       <c r="C353" s="5">
         <v>0.18087665999999558</v>
       </c>
       <c r="D353" s="5">
         <v>1.7221436072683671</v>
       </c>
       <c r="E353" s="5">
         <v>4.1800811002912219</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>126.90947169</v>
       </c>
       <c r="C354" s="5">
         <v>-0.29910173999999756</v>
       </c>
       <c r="D354" s="5">
         <v>-2.7853209082878472</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>127.55557631000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.64610462000000268</v>
       </c>
       <c r="D355" s="5">
         <v>6.2832820641782527</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>128.08798232000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.53240601000000254</v>
       </c>
       <c r="D356" s="5">
         <v>5.1252940037714856</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>128.27443367999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.18645135999997819</v>
       </c>
       <c r="D357" s="5">
         <v>1.7608337741157776</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>128.80143358999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.52699991000000068</v>
       </c>
       <c r="D358" s="5">
         <v>5.0429937286923909</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>129.36892918000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.56749559000002137</v>
       </c>
       <c r="D359" s="5">
         <v>5.4171907471594283</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>129.90118964999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.53226046999998289</v>
       </c>
       <c r="D360" s="5">
         <v>5.0504071979829757</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>130.62594088</v>
       </c>
       <c r="C361" s="5">
         <v>0.72475123000000963</v>
       </c>
       <c r="D361" s="5">
         <v>6.9044143326181251</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>131.00529689000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.37935601000000929</v>
       </c>
       <c r="D362" s="5">
         <v>3.541174894701804</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>131.52006911999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.51477222999997707</v>
       </c>
       <c r="D363" s="5">
         <v>4.8185320034524803</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>131.98460091999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.46453180000000316</v>
       </c>
       <c r="D364" s="5">
         <v>4.321739921594614</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>132.7130913</v>
       </c>
       <c r="C365" s="5">
         <v>0.72849038000001087</v>
       </c>
       <c r="D365" s="5">
         <v>6.8282271632503999</v>
       </c>
       <c r="E365" s="5">
         <v>4.3271595000073049</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>133.30940157000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.59631027000000358</v>
       </c>
       <c r="D366" s="5">
         <v>5.5271385565706321</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>133.95084206999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.64144049999998742</v>
       </c>
       <c r="D367" s="5">
         <v>5.929282556844373</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>134.22553601999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.27469394999999963</v>
       </c>
       <c r="D368" s="5">
         <v>2.4887948298766727</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>116.77362567</v>
       </c>
       <c r="C369" s="5">
         <v>-17.451910349999991</v>
       </c>
       <c r="D369" s="5">
         <v>-81.201836923511792</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>120.00602728</v>
       </c>
       <c r="C370" s="5">
         <v>3.2324016099999966</v>
       </c>
       <c r="D370" s="5">
         <v>38.771259835117803</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>123.34289138</v>
       </c>
       <c r="C371" s="5">
         <v>3.3368640999999997</v>
       </c>
       <c r="D371" s="5">
         <v>38.973754597345248</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>124.15573657</v>
       </c>
       <c r="C372" s="5">
         <v>0.81284519000000444</v>
       </c>
       <c r="D372" s="5">
         <v>8.2011784874242757</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>124.74294537999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.58720880999999281</v>
       </c>
       <c r="D373" s="5">
         <v>5.8255273716086409</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>125.97214495</v>
       </c>
       <c r="C374" s="5">
         <v>1.2291995700000058</v>
       </c>
       <c r="D374" s="5">
         <v>12.487006652431187</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>127.33394472000001</v>
       </c>
       <c r="C375" s="5">
         <v>1.3617997700000046</v>
       </c>
       <c r="D375" s="5">
         <v>13.772167102283305</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>128.20122828000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.86728356000000417</v>
       </c>
       <c r="D376" s="5">
         <v>8.4865534721479499</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>129.20028862000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.99906033999999977</v>
       </c>
       <c r="D377" s="5">
         <v>9.7628999061572408</v>
       </c>
       <c r="E377" s="5">
         <v>-2.6469149694201999</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>130.50618277000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.3058941500000003</v>
       </c>
       <c r="D378" s="5">
         <v>12.826531674321973</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>129.60151861</v>
       </c>
       <c r="C379" s="5">
         <v>-0.90466416000001004</v>
       </c>
       <c r="D379" s="5">
         <v>-8.0084278342289039</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>130.99985964000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.3983410300000116</v>
       </c>
       <c r="D380" s="5">
         <v>13.744100046081753</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>132.24874281000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.2488831699999992</v>
       </c>
       <c r="D381" s="5">
         <v>12.059495419211386</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>132.84339036</v>
       </c>
       <c r="C382" s="5">
         <v>0.59464754999999059</v>
       </c>
       <c r="D382" s="5">
         <v>5.5311775856840217</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>134.22738113</v>
       </c>
       <c r="C383" s="5">
         <v>1.3839907699999969</v>
       </c>
       <c r="D383" s="5">
         <v>13.243684647285935</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>135.51386839</v>
       </c>
       <c r="C384" s="5">
         <v>1.2864872600000012</v>
       </c>
       <c r="D384" s="5">
         <v>12.127338010561006</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.53621032999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.2341939999989791E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.19802144707032898</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>135.93963441</v>
       </c>
       <c r="C386" s="5">
         <v>0.40342408000000773</v>
       </c>
       <c r="D386" s="5">
         <v>3.6308621297613364</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>137.77595475999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.8363203499999941</v>
       </c>
       <c r="D387" s="5">
         <v>17.470273527903135</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>138.27493457</v>
       </c>
       <c r="C388" s="5">
         <v>0.49897981000000868</v>
       </c>
       <c r="D388" s="5">
         <v>4.4336334625899143</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>139.03281672</v>
       </c>
       <c r="C389" s="5">
         <v>0.75788215000000037</v>
       </c>
       <c r="D389" s="5">
         <v>6.7791150017992408</v>
       </c>
       <c r="E389" s="5">
         <v>7.610298866219356</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>139.28312256000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.25030584000000999</v>
       </c>
       <c r="D390" s="5">
         <v>2.1819245646057084</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>140.10403023000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.82090766999999687</v>
       </c>
       <c r="D391" s="5">
         <v>7.306395176192404</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>141.08529449</v>
       </c>
       <c r="C392" s="5">
         <v>0.98126425999998901</v>
       </c>
       <c r="D392" s="5">
         <v>8.7360237502515972</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>141.59805463999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.5127601499999912</v>
       </c>
       <c r="D393" s="5">
         <v>4.449521161083525</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>142.59447197</v>
       </c>
       <c r="C394" s="5">
         <v>0.99641733000001409</v>
       </c>
       <c r="D394" s="5">
         <v>8.7789420007717602</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>142.67447118999999</v>
       </c>
       <c r="C395" s="5">
         <v>7.9999219999990601E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.67531255746051677</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>144.87561271000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.2011415200000215</v>
       </c>
       <c r="D396" s="5">
         <v>20.167816461087142</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>145.86630627</v>
       </c>
       <c r="C397" s="5">
         <v>0.99069355999998265</v>
       </c>
       <c r="D397" s="5">
         <v>8.5216525681161883</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>146.88279538</v>
       </c>
       <c r="C398" s="5">
         <v>1.0164891100000091</v>
       </c>
       <c r="D398" s="5">
         <v>8.6904339898067349</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>147.38384062</v>
       </c>
       <c r="C399" s="5">
         <v>0.50104523999999628</v>
       </c>
       <c r="D399" s="5">
         <v>4.1711080206620288</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>148.65333663000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.2694960100000117</v>
       </c>
       <c r="D400" s="5">
         <v>10.840252634505987</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>148.92056987000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.26723323999999593</v>
       </c>
       <c r="D401" s="5">
         <v>2.1786906104919623</v>
       </c>
       <c r="E401" s="5">
         <v>7.1118124362776092</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>150.66271280999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.7421429399999795</v>
       </c>
       <c r="D402" s="5">
         <v>14.977569176064275</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>151.26410706999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.6013942600000064</v>
       </c>
       <c r="D403" s="5">
         <v>4.8965634312838846</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>152.41775849999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.1536514299999965</v>
       </c>
       <c r="D404" s="5">
         <v>9.5459155318075251</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>153.08017859</v>
       </c>
       <c r="C405" s="5">
         <v>0.6624200900000119</v>
       </c>
       <c r="D405" s="5">
         <v>5.3417859178112259</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>153.66437175999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.58419316999999182</v>
       </c>
       <c r="D406" s="5">
         <v>4.6768618149015229</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>155.38168160999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.7173098499999924</v>
       </c>
       <c r="D407" s="5">
         <v>14.266675060894428</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>155.2788338</v>
       </c>
       <c r="C408" s="5">
         <v>-0.10284780999998588</v>
       </c>
       <c r="D408" s="5">
         <v>-0.79140000827421231</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>155.88192978999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.6030959899999857</v>
       </c>
       <c r="D409" s="5">
         <v>4.761607910027843</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>157.15907609000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.2771463000000267</v>
       </c>
       <c r="D410" s="5">
         <v>10.286999262404063</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>157.34037527000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.18129917999999634</v>
       </c>
       <c r="D411" s="5">
         <v>1.3931407289752062</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>157.57978728000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.23941200999999523</v>
       </c>
       <c r="D412" s="5">
         <v>1.8413009811180325</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>158.35707084000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.77728356000000076</v>
       </c>
       <c r="D413" s="5">
         <v>6.0824156230981252</v>
       </c>
       <c r="E413" s="5">
         <v>6.3366000937530531</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>158.27248689999999</v>
       </c>
       <c r="C414" s="5">
         <v>-8.45839400000159E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.63908150816238685</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>159.09281967999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.82033278000000109</v>
       </c>
       <c r="D415" s="5">
         <v>6.400050191620732</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>159.68336321000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.59054353000001925</v>
       </c>
       <c r="D416" s="5">
         <v>4.5464048885729857</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>160.54678053999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.86341732999997589</v>
       </c>
       <c r="D417" s="5">
         <v>6.6849504960133865</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>161.40926322999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.86248269000000732</v>
       </c>
       <c r="D418" s="5">
         <v>6.6405187710321556</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>161.85815618999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.4488929599999949</v>
       </c>
       <c r="D419" s="5">
         <v>3.388826066751438</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>162.52367258999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.66551640000000134</v>
       </c>
       <c r="D420" s="5">
         <v>5.0471963535316577</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>163.92622890000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.4025563100000227</v>
       </c>
       <c r="D421" s="5">
         <v>10.861779590750697</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>164.16134421000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.23511530999999763</v>
       </c>
       <c r="D422" s="5">
         <v>1.7347724109170848</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>164.70860902000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.54726481000000149</v>
       </c>
       <c r="D423" s="5">
         <v>4.0746117351589506</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>165.33158460000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.62297558000000208</v>
       </c>
       <c r="D424" s="5">
         <v>4.6343652128174595</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>166.14202216999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.8104375699999764</v>
       </c>
       <c r="D425" s="5">
         <v>6.0434788662860672</v>
       </c>
       <c r="E425" s="5">
         <v>4.9160743430684661</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>167.71253675</v>
       </c>
       <c r="C426" s="5">
         <v>1.5705145800000082</v>
       </c>
       <c r="D426" s="5">
         <v>11.952147850446405</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>167.87140862999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.15887187999999242</v>
       </c>
       <c r="D427" s="5">
         <v>1.1426854820530741</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>168.35776976</v>
       </c>
       <c r="C428" s="5">
         <v>0.48636113000000591</v>
       </c>
       <c r="D428" s="5">
         <v>3.5326075213607533</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>168.90972943</v>
       </c>
       <c r="C429" s="5">
         <v>0.55195967000000223</v>
       </c>
       <c r="D429" s="5">
         <v>4.0059120770387979</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>169.34985803000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.44012860000000842</v>
       </c>
       <c r="D430" s="5">
         <v>3.1720471377162829</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>169.36858096</v>
       </c>
       <c r="C431" s="5">
         <v>1.8722929999995586E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.13274993590068895</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>169.71906608</v>
       </c>
       <c r="C432" s="5">
         <v>0.35048512000000187</v>
       </c>
       <c r="D432" s="5">
         <v>2.511694729884284</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>169.24907178000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.4699942999999962</v>
       </c>
       <c r="D433" s="5">
         <v>-3.272949053444385</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>169.71362443000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.46455265000000168</v>
       </c>
       <c r="D434" s="5">
         <v>3.3439255891499542</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>170.35333632000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.63971189000000095</v>
       </c>
       <c r="D435" s="5">
         <v>4.6181946155105846</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>170.94877768999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.59544136999997477</v>
       </c>
       <c r="D436" s="5">
         <v>4.2759790777213036</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>171.81558699000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.86680930000002832</v>
       </c>
       <c r="D437" s="5">
         <v>6.2572871187375867</v>
       </c>
       <c r="E437" s="5">
         <v>3.4148885067708523</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>172.97261223999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.1570252499999754</v>
       </c>
       <c r="D438" s="5">
         <v>8.3870530380851349</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>171.67221709</v>
       </c>
       <c r="C439" s="5">
         <v>-1.3003951499999857</v>
       </c>
       <c r="D439" s="5">
         <v>-8.6576751758345232</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>172.73785303</v>
       </c>
       <c r="C440" s="5">
         <v>1.0656359399999928</v>
       </c>
       <c r="D440" s="5">
         <v>7.7085099033811666</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>173.02623161</v>
       </c>
       <c r="C441" s="5">
         <v>0.28837857999999983</v>
       </c>
       <c r="D441" s="5">
         <v>2.021847068772531</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>173.07508086000001</v>
+        <v>173.27661642999999</v>
       </c>
       <c r="C442" s="5">
-        <v>4.8849250000017719E-2</v>
+        <v>0.25038481999999362</v>
       </c>
       <c r="D442" s="5">
-        <v>0.33931391479291584</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7503977898334355</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>173.75216406000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.47554763000002254</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.3434989763468481</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8468A374-8511-440B-938D-BD5678D01898}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B05D1B30-7AD7-4580-AC0E-450C56499872}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{515538DA-5AFC-498C-9EAE-F373AE2BF466}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>auseduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>