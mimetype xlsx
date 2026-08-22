--- v7 (2026-07-20)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{19B8D0C3-9512-4373-97AF-E3B1F82DE7DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14711991-B6DE-4754-8D84-FA1E0547B8B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4161BC35-5F11-41EF-A967-CB87CD7CDB90}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B21C429D-DFA9-41E9-B052-5F49F92007FA}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E080C8DE-92B8-4032-B1A3-3BF75DB7423A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FC75B4F-D635-455D-869A-A86EB2C3C21C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.157202853999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>35.179305679999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.210282600000113E-2</v>
       </c>
       <c r="D7" s="5">
         <v>0.75703677503504707</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>35.507758123000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.32845244300000331</v>
       </c>
       <c r="D8" s="5">
         <v>11.797442697302007</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.544101337000001</v>
       </c>
       <c r="C9" s="5">
         <v>3.6343213999998625E-2</v>
       </c>
       <c r="D9" s="5">
         <v>1.2351724701369582</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>35.664377326999997</v>
       </c>
       <c r="C10" s="5">
         <v>0.12027598999999611</v>
       </c>
       <c r="D10" s="5">
         <v>4.1370547568149174</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.149776983000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.48539965600000556</v>
       </c>
       <c r="D11" s="5">
         <v>17.612022078062317</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.028525289999997</v>
       </c>
       <c r="C12" s="5">
         <v>-0.12125169300000493</v>
       </c>
       <c r="D12" s="5">
         <v>-3.9515492113116113</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.900067096000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.87154180600000331</v>
       </c>
       <c r="D13" s="5">
         <v>33.219573031874376</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.427423339999997</v>
       </c>
       <c r="C14" s="5">
         <v>-0.47264375600000363</v>
       </c>
       <c r="D14" s="5">
         <v>-14.332604239999592</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.68610674</v>
       </c>
       <c r="C15" s="5">
         <v>0.25868340000000245</v>
       </c>
       <c r="D15" s="5">
         <v>8.8624412045153598</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>37.09582537</v>
       </c>
       <c r="C16" s="5">
         <v>0.40971863000000042</v>
       </c>
       <c r="D16" s="5">
         <v>14.256510793353193</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>37.349601155999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.2537757859999985</v>
       </c>
       <c r="D17" s="5">
         <v>8.5253413837466319</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>37.472477083000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.1228759270000026</v>
       </c>
       <c r="D18" s="5">
         <v>4.0200864073035136</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>37.787492104000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.31501502100000067</v>
       </c>
       <c r="D19" s="5">
         <v>10.567630129632754</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>37.814714070000001</v>
       </c>
       <c r="C20" s="5">
         <v>2.7221965999999043E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.8679088938736923</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>37.816537855999997</v>
       </c>
       <c r="C21" s="5">
         <v>1.823785999995664E-3</v>
       </c>
       <c r="D21" s="5">
         <v>5.7890794244186417E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>37.947853643000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.13131578700000546</v>
       </c>
       <c r="D22" s="5">
         <v>4.2474423498698455</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>38.260911780999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.31305813799999527</v>
       </c>
       <c r="D23" s="5">
         <v>10.361394805538836</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>38.742744600000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.48183281900000452</v>
       </c>
       <c r="D24" s="5">
         <v>16.203930918344088</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>39.013176223999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.27043162399999687</v>
       </c>
       <c r="D25" s="5">
         <v>8.7053979372408108</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>39.523215323999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.51003910000000019</v>
       </c>
       <c r="D26" s="5">
         <v>16.866895532819726</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>39.780290221000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.25707489700000252</v>
       </c>
       <c r="D27" s="5">
         <v>8.0906543103123276</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>40.091093917999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.31080369699999721</v>
       </c>
       <c r="D28" s="5">
         <v>9.789172316803473</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>40.136345542999997</v>
       </c>
       <c r="C29" s="5">
         <v>4.5251624999998796E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.3629043406642172</v>
       </c>
       <c r="E29" s="5">
         <v>7.461242692687553</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>40.191740351999997</v>
       </c>
       <c r="C30" s="5">
         <v>5.5394808999999157E-2</v>
       </c>
       <c r="D30" s="5">
         <v>1.6688289642924792</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>40.486732762999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.29499241100000262</v>
       </c>
       <c r="D31" s="5">
         <v>9.1719399941940338</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>40.439601269000001</v>
       </c>
       <c r="C32" s="5">
         <v>-4.7131493999998497E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-1.388036760329836</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>41.359054059999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.91945279099999766</v>
       </c>
       <c r="D33" s="5">
         <v>30.967877490343334</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>41.416349359999998</v>
       </c>
       <c r="C34" s="5">
         <v>5.7295299999999827E-2</v>
       </c>
       <c r="D34" s="5">
         <v>1.6751021858630644</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>41.587092826000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.17074346600000467</v>
       </c>
       <c r="D35" s="5">
         <v>5.060861208165468</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>41.758795757000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.17170293099999867</v>
       </c>
       <c r="D36" s="5">
         <v>5.0685769555395721</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>41.831959365000003</v>
       </c>
       <c r="C37" s="5">
         <v>7.3163608000001545E-2</v>
       </c>
       <c r="D37" s="5">
         <v>2.1228418909347235</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>41.910808162999999</v>
       </c>
       <c r="C38" s="5">
         <v>7.8848797999995668E-2</v>
       </c>
       <c r="D38" s="5">
         <v>2.2854690732124538</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>42.585354223000003</v>
       </c>
       <c r="C39" s="5">
         <v>0.67454606000000439</v>
       </c>
       <c r="D39" s="5">
         <v>21.118572571719831</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>42.112029321999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.47332490100000513</v>
       </c>
       <c r="D40" s="5">
         <v>-12.551800628278166</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>42.315649061000002</v>
       </c>
       <c r="C41" s="5">
         <v>0.20361973900000407</v>
       </c>
       <c r="D41" s="5">
         <v>5.9590462881742523</v>
       </c>
       <c r="E41" s="5">
         <v>5.4297507371846132</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>42.816949866999998</v>
       </c>
       <c r="C42" s="5">
         <v>0.50130080599999616</v>
       </c>
       <c r="D42" s="5">
         <v>15.179883874833422</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>42.895946881999997</v>
       </c>
       <c r="C43" s="5">
         <v>7.8997014999998783E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.2365979449242346</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>43.058675139999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.16272825800000135</v>
       </c>
       <c r="D44" s="5">
         <v>4.6484619820800654</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>44.194254610999998</v>
       </c>
       <c r="C45" s="5">
         <v>1.1355794709999998</v>
       </c>
       <c r="D45" s="5">
         <v>36.66641575962737</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>44.485230690999998</v>
       </c>
       <c r="C46" s="5">
         <v>0.29097608000000008</v>
       </c>
       <c r="D46" s="5">
         <v>8.1933091255362847</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>44.396334052</v>
       </c>
       <c r="C47" s="5">
         <v>-8.889663899999789E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3718271906725596</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>44.691702837999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.29536878599999739</v>
       </c>
       <c r="D48" s="5">
         <v>8.2823077191810377</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>44.854045679999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.16234284200000104</v>
       </c>
       <c r="D49" s="5">
         <v>4.4471569900967456</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>44.798088403000001</v>
       </c>
       <c r="C50" s="5">
         <v>-5.5957276999997418E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-1.4868202517666851</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>44.892311362000001</v>
       </c>
       <c r="C51" s="5">
         <v>9.4222958999999662E-2</v>
       </c>
       <c r="D51" s="5">
         <v>2.5533396393107477</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>44.926144792999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.3833430999997915E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.90814733498825184</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>45.073513679000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.14736888600000242</v>
       </c>
       <c r="D53" s="5">
         <v>4.0080957476250179</v>
       </c>
       <c r="E53" s="5">
         <v>6.5173633849368695</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>45.550355500999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.47684182199999725</v>
       </c>
       <c r="D54" s="5">
         <v>13.460390758412011</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>45.697301097</v>
       </c>
       <c r="C55" s="5">
         <v>0.1469455960000019</v>
       </c>
       <c r="D55" s="5">
         <v>3.9406347726689495</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>45.869501550999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.17220045399999862</v>
       </c>
       <c r="D56" s="5">
         <v>4.6168490584023614</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>46.150064708999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.28056315799999965</v>
       </c>
       <c r="D57" s="5">
         <v>7.5918863479418564</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>46.278874252999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.12880954399999922</v>
       </c>
       <c r="D58" s="5">
         <v>3.4012195877197504</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>46.720742176000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.44186792300000377</v>
       </c>
       <c r="D59" s="5">
         <v>12.078772069070798</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>46.414145841</v>
       </c>
       <c r="C60" s="5">
         <v>-0.30659633500000183</v>
       </c>
       <c r="D60" s="5">
         <v>-7.5966846647123942</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>46.547280360000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.13313451900000217</v>
       </c>
       <c r="D61" s="5">
         <v>3.4969104020000641</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.673386295</v>
       </c>
       <c r="C62" s="5">
         <v>0.12610593499999823</v>
       </c>
       <c r="D62" s="5">
         <v>3.2999237358095401</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.804000139999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.13061384499999917</v>
       </c>
       <c r="D63" s="5">
         <v>3.4103306678092693</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.932763039999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.12876289999999813</v>
       </c>
       <c r="D64" s="5">
         <v>3.3517443387737877</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>47.329162799000002</v>
       </c>
       <c r="C65" s="5">
         <v>0.39639975900000479</v>
       </c>
       <c r="D65" s="5">
         <v>10.619678906605646</v>
       </c>
       <c r="E65" s="5">
         <v>5.00437826095399</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.480465027000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.84869777200000129</v>
       </c>
       <c r="D66" s="5">
         <v>-19.517824908936319</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.696024524000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.21555949700000099</v>
       </c>
       <c r="D67" s="5">
         <v>5.7093317779799202</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.743730585000002</v>
       </c>
       <c r="C68" s="5">
         <v>4.7706060999999522E-2</v>
       </c>
       <c r="D68" s="5">
         <v>1.2328681546358355</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>47.246352432999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.50262184799999687</v>
       </c>
       <c r="D69" s="5">
         <v>13.694375540063209</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>47.708089260999998</v>
       </c>
       <c r="C70" s="5">
         <v>0.46173682799999938</v>
       </c>
       <c r="D70" s="5">
         <v>12.378920192468135</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>47.638525172999998</v>
       </c>
       <c r="C71" s="5">
         <v>-6.9564087999999913E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-1.7357788575103394</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>47.337414819999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.30111035299999855</v>
       </c>
       <c r="D72" s="5">
         <v>-7.3266748546959137</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>48.138468377000002</v>
       </c>
       <c r="C73" s="5">
         <v>0.80105355700000302</v>
       </c>
       <c r="D73" s="5">
         <v>22.30741253461921</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>48.649660949999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.51119257299999532</v>
       </c>
       <c r="D74" s="5">
         <v>13.51430557354325</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>48.889988361999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24032741199999919</v>
       </c>
       <c r="D75" s="5">
         <v>6.0916958394654497</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>49.306801301999997</v>
       </c>
       <c r="C76" s="5">
         <v>0.4168129399999998</v>
       </c>
       <c r="D76" s="5">
         <v>10.724249437510558</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.574127417</v>
       </c>
       <c r="C77" s="5">
         <v>0.26732611500000303</v>
       </c>
       <c r="D77" s="5">
         <v>6.7035804544253175</v>
       </c>
       <c r="E77" s="5">
         <v>4.7433009274514992</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>49.561411827000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.2715589999999111E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.307361949860252</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.570305654000002</v>
       </c>
       <c r="C79" s="5">
         <v>8.8938270000014086E-3</v>
       </c>
       <c r="D79" s="5">
         <v>0.21555343015826622</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>50.000298121999997</v>
       </c>
       <c r="C80" s="5">
         <v>0.42999246799999469</v>
       </c>
       <c r="D80" s="5">
         <v>10.92053707382108</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>50.174035697999997</v>
       </c>
       <c r="C81" s="5">
         <v>0.17373757600000062</v>
       </c>
       <c r="D81" s="5">
         <v>4.2502939630922221</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.366202135999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.19216643800000099</v>
       </c>
       <c r="D82" s="5">
         <v>4.6940584968993226</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>50.683932278</v>
       </c>
       <c r="C83" s="5">
         <v>0.31773014200000205</v>
       </c>
       <c r="D83" s="5">
         <v>7.8383350752831316</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>49.761255521999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.92267675600000132</v>
       </c>
       <c r="D84" s="5">
         <v>-19.785601701663545</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.738977415999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.97772189399999831</v>
       </c>
       <c r="D85" s="5">
         <v>26.300354570708318</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.991630927000003</v>
       </c>
       <c r="C86" s="5">
         <v>0.25265351100000544</v>
       </c>
       <c r="D86" s="5">
         <v>6.1417661144030022</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>51.363441635999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.37181070899999469</v>
       </c>
       <c r="D87" s="5">
         <v>9.1094988661296838</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>51.847140660999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.48369902499999995</v>
       </c>
       <c r="D88" s="5">
         <v>11.904700565061832</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>51.725793961000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.12134669999999659</v>
       </c>
       <c r="D89" s="5">
         <v>-2.7726916071499463</v>
       </c>
       <c r="E89" s="5">
         <v>4.3403013953245084</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>51.854828103000003</v>
       </c>
       <c r="C90" s="5">
         <v>0.12903414200000185</v>
       </c>
       <c r="D90" s="5">
         <v>3.034911037447463</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>52.156394710999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.30156660799999457</v>
       </c>
       <c r="D91" s="5">
         <v>7.2063161398879805</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>52.255389590999997</v>
       </c>
       <c r="C92" s="5">
         <v>9.8994879999999341E-2</v>
       </c>
       <c r="D92" s="5">
         <v>2.3015749244453598</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>52.443147934999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.18775834400000235</v>
       </c>
       <c r="D93" s="5">
         <v>4.3979454090355086</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>52.595470785000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.15232285000000445</v>
       </c>
       <c r="D94" s="5">
         <v>3.5416617864937106</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>52.912956956999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.31748617199999529</v>
       </c>
       <c r="D95" s="5">
         <v>7.4890495054016126</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>53.605283469</v>
       </c>
       <c r="C96" s="5">
         <v>0.69232651200000106</v>
       </c>
       <c r="D96" s="5">
         <v>16.88176964604051</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>53.855125059000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.24984159000000261</v>
       </c>
       <c r="D97" s="5">
         <v>5.7385380144636233</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>53.722158798999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.13296626000000344</v>
       </c>
       <c r="D98" s="5">
         <v>-2.9228516279334982</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>53.601623721999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.12053507699999955</v>
       </c>
       <c r="D99" s="5">
         <v>-2.659432594149358</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>53.798593726</v>
       </c>
       <c r="C100" s="5">
         <v>0.19697000400000064</v>
       </c>
       <c r="D100" s="5">
         <v>4.4998660485940034</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>54.093011578999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.29441785299999879</v>
       </c>
       <c r="D101" s="5">
         <v>6.7684284834551356</v>
       </c>
       <c r="E101" s="5">
         <v>4.5764742050838692</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>55.063706920000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.97069534100000254</v>
       </c>
       <c r="D102" s="5">
         <v>23.79166582683736</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>55.053062439999998</v>
       </c>
       <c r="C103" s="5">
         <v>-1.0644480000003398E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-0.23172802191046005</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>55.527253637999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.47419119799999976</v>
       </c>
       <c r="D104" s="5">
         <v>10.840005082374349</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>55.706172516999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.17891887900000114</v>
       </c>
       <c r="D105" s="5">
         <v>3.9358831154096219</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>55.993086011000003</v>
       </c>
       <c r="C106" s="5">
         <v>0.28691349400000377</v>
       </c>
       <c r="D106" s="5">
         <v>6.3586973317842688</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>56.145209207000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.15212319599999802</v>
       </c>
       <c r="D107" s="5">
         <v>3.3093445361077611</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>56.856222205999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.71101299899999759</v>
       </c>
       <c r="D108" s="5">
         <v>16.301025404677972</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>57.161798503999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.3055762979999983</v>
       </c>
       <c r="D109" s="5">
         <v>6.6435563530473196</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>57.429998554999997</v>
       </c>
       <c r="C110" s="5">
         <v>0.26820005100000088</v>
       </c>
       <c r="D110" s="5">
         <v>5.7779260514910113</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>58.126624837000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.69662628200000398</v>
       </c>
       <c r="D111" s="5">
         <v>15.56747075975149</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>58.348426134999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22180129799999548</v>
       </c>
       <c r="D112" s="5">
         <v>4.6763281301979598</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>58.576747677999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.22832154299999985</v>
       </c>
       <c r="D113" s="5">
         <v>4.7980752738299159</v>
       </c>
       <c r="E113" s="5">
         <v>8.2889378278592218</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>58.455511653000002</v>
       </c>
       <c r="C114" s="5">
         <v>-0.12123602499999464</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4555566008642726</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>59.265860029000002</v>
       </c>
       <c r="C115" s="5">
         <v>0.81034837600000031</v>
       </c>
       <c r="D115" s="5">
         <v>17.964001961653576</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>59.430889610999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.1650295819999954</v>
       </c>
       <c r="D116" s="5">
         <v>3.3931298842841739</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>59.334552881999997</v>
       </c>
       <c r="C117" s="5">
         <v>-9.6336729000000787E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-1.9279361973146614</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>59.325139303</v>
       </c>
       <c r="C118" s="5">
         <v>-9.4135789999967301E-3</v>
       </c>
       <c r="D118" s="5">
         <v>-0.19021703946425772</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>60.381546428</v>
       </c>
       <c r="C119" s="5">
         <v>1.0564071249999998</v>
       </c>
       <c r="D119" s="5">
         <v>23.590639145755297</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>59.841010546</v>
       </c>
       <c r="C120" s="5">
         <v>-0.54053588200000036</v>
       </c>
       <c r="D120" s="5">
         <v>-10.228961572838779</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>59.971964235999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.13095368999999835</v>
       </c>
       <c r="D121" s="5">
         <v>2.6578708971711329</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>60.453558088000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.48159385200000315</v>
       </c>
       <c r="D122" s="5">
         <v>10.073588301360115</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>60.455005733999997</v>
       </c>
       <c r="C123" s="5">
         <v>1.4476459999954727E-3</v>
       </c>
       <c r="D123" s="5">
         <v>2.8739483139661459E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>61.027107389000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.57210165500000443</v>
       </c>
       <c r="D124" s="5">
         <v>11.966015810828235</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>61.282823155999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.2557157669999981</v>
       </c>
       <c r="D125" s="5">
         <v>5.1457548589047386</v>
       </c>
       <c r="E125" s="5">
         <v>4.6197093305273107</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>61.326333970999997</v>
       </c>
       <c r="C126" s="5">
         <v>4.3510814999997649E-2</v>
       </c>
       <c r="D126" s="5">
         <v>0.85533515501958757</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>61.375422952000001</v>
       </c>
       <c r="C127" s="5">
         <v>4.9088981000004139E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.96478631388454694</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>61.477571220000002</v>
       </c>
       <c r="C128" s="5">
         <v>0.10214826800000054</v>
       </c>
       <c r="D128" s="5">
         <v>2.0155660341342863</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>61.712746359999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.23517513999999551</v>
       </c>
       <c r="D129" s="5">
         <v>4.6882809079220822</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>62.633166152000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.92041979200000412</v>
       </c>
       <c r="D130" s="5">
         <v>19.441130815760488</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>63.100852977999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.46768682599999778</v>
       </c>
       <c r="D131" s="5">
         <v>9.3378086317384081</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>62.05563368</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0452192979999992</v>
       </c>
       <c r="D132" s="5">
         <v>-18.162601018123837</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>62.787567213999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.7319335339999995</v>
       </c>
       <c r="D133" s="5">
         <v>15.109003908501673</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>63.085133599000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.29756638500000321</v>
       </c>
       <c r="D134" s="5">
         <v>5.8377144044215568</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>63.199321222999998</v>
       </c>
       <c r="C135" s="5">
         <v>0.11418762399999594</v>
       </c>
       <c r="D135" s="5">
         <v>2.1938217859795106</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>63.013429070000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.18589215299999751</v>
       </c>
       <c r="D136" s="5">
         <v>-3.4730912364456357</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>63.197565101000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.18413603100000131</v>
       </c>
       <c r="D137" s="5">
         <v>3.5635160488324269</v>
       </c>
       <c r="E137" s="5">
         <v>3.1244349499465418</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>62.538658482000002</v>
       </c>
       <c r="C138" s="5">
         <v>-0.65890661899999969</v>
       </c>
       <c r="D138" s="5">
         <v>-11.818277068936055</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>62.889237399000002</v>
       </c>
       <c r="C139" s="5">
         <v>0.35057891699999999</v>
       </c>
       <c r="D139" s="5">
         <v>6.9382838373900579</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>63.350036236999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.46079883799999521</v>
       </c>
       <c r="D140" s="5">
         <v>9.1557128384480038</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>63.351150793000002</v>
       </c>
       <c r="C141" s="5">
         <v>1.1145560000045407E-3</v>
       </c>
       <c r="D141" s="5">
         <v>2.1114378252784505E-2</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>63.224757142999998</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12639365000000424</v>
       </c>
       <c r="D142" s="5">
         <v>-2.3680559106863619</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>65.017724310000006</v>
       </c>
       <c r="C143" s="5">
         <v>1.7929671670000076</v>
       </c>
       <c r="D143" s="5">
         <v>39.873402025661434</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>63.272652088999997</v>
       </c>
       <c r="C144" s="5">
         <v>-1.745072221000008</v>
       </c>
       <c r="D144" s="5">
         <v>-27.854161549338862</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>63.308280674999999</v>
       </c>
       <c r="C145" s="5">
         <v>3.5628586000001405E-2</v>
       </c>
       <c r="D145" s="5">
         <v>0.67781200787377927</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>63.276770749999997</v>
       </c>
       <c r="C146" s="5">
         <v>-3.1509925000001715E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-0.59563412755346823</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>63.359718809</v>
       </c>
       <c r="C147" s="5">
         <v>8.2948059000003127E-2</v>
       </c>
       <c r="D147" s="5">
         <v>1.5844434491803394</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>63.308586048999999</v>
       </c>
       <c r="C148" s="5">
         <v>-5.1132760000001554E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.96414083499030134</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>63.422338543999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.11375249499999995</v>
       </c>
       <c r="D149" s="5">
         <v>2.1775889741625809</v>
       </c>
       <c r="E149" s="5">
         <v>0.35566788473697653</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>63.726416852</v>
       </c>
       <c r="C150" s="5">
         <v>0.30407830800000113</v>
       </c>
       <c r="D150" s="5">
         <v>5.9075648703089678</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>64.099921073000004</v>
       </c>
       <c r="C151" s="5">
         <v>0.37350422100000458</v>
       </c>
       <c r="D151" s="5">
         <v>7.2644811434638079</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>64.098128243000005</v>
       </c>
       <c r="C152" s="5">
         <v>-1.7928299999994124E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-3.3557998872801864E-2</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>64.474547814000005</v>
       </c>
       <c r="C153" s="5">
         <v>0.37641957099999956</v>
       </c>
       <c r="D153" s="5">
         <v>7.279190318371298</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>64.753483688000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.27893587399999831</v>
       </c>
       <c r="D154" s="5">
         <v>5.3168831910871628</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>64.625959659000003</v>
       </c>
       <c r="C155" s="5">
         <v>-0.12752402899999993</v>
       </c>
       <c r="D155" s="5">
         <v>-2.3378220913610526</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>64.876567698000002</v>
       </c>
       <c r="C156" s="5">
         <v>0.25060803899999939</v>
       </c>
       <c r="D156" s="5">
         <v>4.7539294396894416</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>65.238649159000005</v>
       </c>
       <c r="C157" s="5">
         <v>0.36208146100000249</v>
       </c>
       <c r="D157" s="5">
         <v>6.9067516602002055</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>65.281920076000006</v>
       </c>
       <c r="C158" s="5">
         <v>4.3270917000000964E-2</v>
       </c>
       <c r="D158" s="5">
         <v>0.79883539622063182</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>65.218842155999994</v>
       </c>
       <c r="C159" s="5">
         <v>-6.3077920000012E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-1.1533444132419524</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>65.597822312000005</v>
       </c>
       <c r="C160" s="5">
         <v>0.37898015600001145</v>
       </c>
       <c r="D160" s="5">
         <v>7.2003126932407513</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>65.533957717999996</v>
       </c>
       <c r="C161" s="5">
         <v>-6.3864594000008879E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.1620579722333657</v>
       </c>
       <c r="E161" s="5">
         <v>3.3294565014108324</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>65.594105088999996</v>
       </c>
       <c r="C162" s="5">
         <v>6.0147370999999339E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.1069422331059453</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>65.586466298000005</v>
       </c>
       <c r="C163" s="5">
         <v>-7.6387909999908743E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-0.13965706591667626</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>65.223115578000005</v>
       </c>
       <c r="C164" s="5">
         <v>-0.36335071999999968</v>
       </c>
       <c r="D164" s="5">
         <v>-6.4491591186252144</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>65.611481217000005</v>
       </c>
       <c r="C165" s="5">
         <v>0.38836563899999987</v>
       </c>
       <c r="D165" s="5">
         <v>7.3840114893298558</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>65.711567438000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.10008622099999798</v>
       </c>
       <c r="D166" s="5">
         <v>1.8459614261559842</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>65.763098782</v>
       </c>
       <c r="C167" s="5">
         <v>5.1531343999997148E-2</v>
       </c>
       <c r="D167" s="5">
         <v>0.94511555844907225</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>65.952002132999993</v>
       </c>
       <c r="C168" s="5">
         <v>0.18890335099999334</v>
       </c>
       <c r="D168" s="5">
         <v>3.5019614532459276</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>66.366541486000003</v>
       </c>
       <c r="C169" s="5">
         <v>0.41453935300000921</v>
       </c>
       <c r="D169" s="5">
         <v>7.8088526132241043</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>66.522489816000004</v>
       </c>
       <c r="C170" s="5">
         <v>0.15594833000000108</v>
       </c>
       <c r="D170" s="5">
         <v>2.8564935340820607</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>66.771769956</v>
       </c>
       <c r="C171" s="5">
         <v>0.24928013999999621</v>
       </c>
       <c r="D171" s="5">
         <v>4.5906141498449182</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>66.783593834000001</v>
       </c>
       <c r="C172" s="5">
         <v>1.1823878000001287E-2</v>
       </c>
       <c r="D172" s="5">
         <v>0.21270187368571669</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>66.931905071000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.14831123700000148</v>
       </c>
       <c r="D173" s="5">
         <v>2.6977205026809337</v>
       </c>
       <c r="E173" s="5">
         <v>2.1331648532742831</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>67.163450413000007</v>
       </c>
       <c r="C174" s="5">
         <v>0.23154534200000398</v>
       </c>
       <c r="D174" s="5">
         <v>4.2312037560117366</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>67.466788782999998</v>
       </c>
       <c r="C175" s="5">
         <v>0.30333836999999164</v>
       </c>
       <c r="D175" s="5">
         <v>5.5563790106580191</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>67.615315731999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.14852694900000074</v>
       </c>
       <c r="D176" s="5">
         <v>2.6740018566349111</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>68.184820665999993</v>
       </c>
       <c r="C177" s="5">
         <v>0.56950493399999402</v>
       </c>
       <c r="D177" s="5">
         <v>10.588881899372904</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>68.203651312000005</v>
       </c>
       <c r="C178" s="5">
         <v>1.8830646000012052E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.33190862289400602</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>68.496693295</v>
       </c>
       <c r="C179" s="5">
         <v>0.29304198299999484</v>
       </c>
       <c r="D179" s="5">
         <v>5.279489422061312</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>68.715141923999994</v>
       </c>
       <c r="C180" s="5">
         <v>0.21844862899999384</v>
       </c>
       <c r="D180" s="5">
         <v>3.8948687445002239</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>68.606861146</v>
       </c>
       <c r="C181" s="5">
         <v>-0.10828077799999392</v>
       </c>
       <c r="D181" s="5">
         <v>-1.8746477055934796</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>68.449777135999994</v>
       </c>
       <c r="C182" s="5">
         <v>-0.15708401000000549</v>
       </c>
       <c r="D182" s="5">
         <v>-2.7132134228852411</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>69.423522012000006</v>
       </c>
       <c r="C183" s="5">
         <v>0.97374487600001203</v>
       </c>
       <c r="D183" s="5">
         <v>18.471871769262748</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>69.861547080999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.43802506899999116</v>
       </c>
       <c r="D184" s="5">
         <v>7.8397008592337558</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>70.004343797999994</v>
       </c>
       <c r="C185" s="5">
         <v>0.14279671699999597</v>
       </c>
       <c r="D185" s="5">
         <v>2.4805581071885019</v>
       </c>
       <c r="E185" s="5">
         <v>4.5903948553994045</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>70.360577492000004</v>
       </c>
       <c r="C186" s="5">
         <v>0.35623369400001081</v>
       </c>
       <c r="D186" s="5">
         <v>6.2803254987029877</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>70.437682754999997</v>
       </c>
       <c r="C187" s="5">
         <v>7.7105262999992874E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.3229856530063921</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>70.919695887000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.48201313200000584</v>
       </c>
       <c r="D188" s="5">
         <v>8.5279633599030227</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>70.896286114000006</v>
       </c>
       <c r="C189" s="5">
         <v>-2.3409772999997358E-2</v>
       </c>
       <c r="D189" s="5">
         <v>-0.39538781392403077</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>71.091159207000004</v>
       </c>
       <c r="C190" s="5">
         <v>0.19487309299999822</v>
       </c>
       <c r="D190" s="5">
         <v>3.3487732647882629</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>71.117413382999999</v>
       </c>
       <c r="C191" s="5">
         <v>2.62541759999948E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.44406480791525649</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>71.039586935000003</v>
       </c>
       <c r="C192" s="5">
         <v>-7.7826447999996162E-2</v>
       </c>
       <c r="D192" s="5">
         <v>-1.3053296963053351</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>71.131218575000005</v>
       </c>
       <c r="C193" s="5">
         <v>9.163164000000279E-2</v>
       </c>
       <c r="D193" s="5">
         <v>1.5588689070833217</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>71.868645346999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.73742677199999207</v>
       </c>
       <c r="D194" s="5">
         <v>13.175004674447145</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>71.587649017999993</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28099632900000415</v>
       </c>
       <c r="D195" s="5">
         <v>-4.5922410078595881</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>71.746196131000005</v>
       </c>
       <c r="C196" s="5">
         <v>0.15854711300001156</v>
       </c>
       <c r="D196" s="5">
         <v>2.6902859285721448</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>72.277620235000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.53142410399999562</v>
       </c>
       <c r="D197" s="5">
         <v>9.2595916423197977</v>
       </c>
       <c r="E197" s="5">
         <v>3.2473362561038055</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.570230320999997</v>
       </c>
       <c r="C198" s="5">
         <v>0.29261008599999627</v>
       </c>
       <c r="D198" s="5">
         <v>4.9677478440752099</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>72.751531877999994</v>
       </c>
       <c r="C199" s="5">
         <v>0.18130155699999762</v>
       </c>
       <c r="D199" s="5">
         <v>3.0394878670817693</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>73.010697730999993</v>
       </c>
       <c r="C200" s="5">
         <v>0.25916585299999895</v>
       </c>
       <c r="D200" s="5">
         <v>4.3595690899602024</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>73.134913139000005</v>
       </c>
       <c r="C201" s="5">
         <v>0.12421540800001196</v>
       </c>
       <c r="D201" s="5">
         <v>2.0608105824536205</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>73.272425253999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.13751211499999272</v>
       </c>
       <c r="D202" s="5">
         <v>2.2797833652407951</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>73.722677413</v>
       </c>
       <c r="C203" s="5">
         <v>0.45025215900000148</v>
       </c>
       <c r="D203" s="5">
         <v>7.6282781802020194</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>73.916791317999994</v>
       </c>
       <c r="C204" s="5">
         <v>0.1941139049999947</v>
       </c>
       <c r="D204" s="5">
         <v>3.205794827240771</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>74.511690563000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.59489924500000768</v>
       </c>
       <c r="D205" s="5">
         <v>10.097062141959846</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>74.806824223999996</v>
       </c>
       <c r="C206" s="5">
         <v>0.29513366099999416</v>
       </c>
       <c r="D206" s="5">
         <v>4.8580101287165833</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>75.260273229000006</v>
       </c>
       <c r="C207" s="5">
         <v>0.45344900500001017</v>
       </c>
       <c r="D207" s="5">
         <v>7.5213904155439604</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>75.241114487000004</v>
       </c>
       <c r="C208" s="5">
         <v>-1.9158742000001894E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-0.30505241836104036</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>75.370412930000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.12929844299999615</v>
       </c>
       <c r="D209" s="5">
         <v>2.0817480263932486</v>
       </c>
       <c r="E209" s="5">
         <v>4.2790461071411157</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>74.697382160999993</v>
       </c>
       <c r="C210" s="5">
         <v>-0.67303076900000747</v>
       </c>
       <c r="D210" s="5">
         <v>-10.204650258296011</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>75.761443325000002</v>
       </c>
       <c r="C211" s="5">
         <v>1.0640611640000088</v>
       </c>
       <c r="D211" s="5">
         <v>18.498893597049062</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>76.529729193999998</v>
       </c>
       <c r="C212" s="5">
         <v>0.76828586899999607</v>
       </c>
       <c r="D212" s="5">
         <v>12.871225703338363</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>76.061483433999996</v>
       </c>
       <c r="C213" s="5">
         <v>-0.46824576000000206</v>
       </c>
       <c r="D213" s="5">
         <v>-7.1000722322877463</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>76.729759258000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.66827582400000551</v>
       </c>
       <c r="D214" s="5">
         <v>11.067892733345808</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>77.222186942999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.49242768499999556</v>
       </c>
       <c r="D215" s="5">
         <v>7.9789584017651016</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>77.890181059</v>
       </c>
       <c r="C216" s="5">
         <v>0.66799411600000269</v>
       </c>
       <c r="D216" s="5">
         <v>10.888727460200421</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>77.926465148000005</v>
       </c>
       <c r="C217" s="5">
         <v>3.6284089000005793E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.56043824523570596</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>78.566516926999995</v>
       </c>
       <c r="C218" s="5">
         <v>0.64005177899998955</v>
       </c>
       <c r="D218" s="5">
         <v>10.313911276392517</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>78.649931905000003</v>
       </c>
       <c r="C219" s="5">
         <v>8.3414978000007522E-2</v>
       </c>
       <c r="D219" s="5">
         <v>1.2815199726470272</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>79.115606080999996</v>
       </c>
       <c r="C220" s="5">
         <v>0.46567417599999317</v>
       </c>
       <c r="D220" s="5">
         <v>7.3410160403383662</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>79.591095683999995</v>
       </c>
       <c r="C221" s="5">
         <v>0.47548960299999976</v>
       </c>
       <c r="D221" s="5">
         <v>7.4553116003913678</v>
       </c>
       <c r="E221" s="5">
         <v>5.5999199021503854</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>79.980055785000005</v>
       </c>
       <c r="C222" s="5">
         <v>0.38896010100000922</v>
       </c>
       <c r="D222" s="5">
         <v>6.0245972721097552</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>80.50269222</v>
       </c>
       <c r="C223" s="5">
         <v>0.52263643499999546</v>
       </c>
       <c r="D223" s="5">
         <v>8.1295565890820534</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>80.368353842000005</v>
       </c>
       <c r="C224" s="5">
         <v>-0.13433837799999537</v>
       </c>
       <c r="D224" s="5">
         <v>-1.9842154902230069</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>80.566283290000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.19792944799999646</v>
       </c>
       <c r="D225" s="5">
         <v>2.9956953953258036</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>80.872627973999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.30634468399999548</v>
       </c>
       <c r="D226" s="5">
         <v>4.6595157397028908</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>80.808879684999994</v>
       </c>
       <c r="C227" s="5">
         <v>-6.3748289000002956E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.94181639702614062</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>80.826044839999994</v>
       </c>
       <c r="C228" s="5">
         <v>1.7165155000000709E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.25519804036042704</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>81.204292194999994</v>
       </c>
       <c r="C229" s="5">
         <v>0.37824735499999917</v>
       </c>
       <c r="D229" s="5">
         <v>5.7625451522572035</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>81.523188003000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.31889580800000772</v>
       </c>
       <c r="D230" s="5">
         <v>4.8156260245039162</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>81.778129312000004</v>
       </c>
       <c r="C231" s="5">
         <v>0.254941309000003</v>
       </c>
       <c r="D231" s="5">
         <v>3.8178918696546438</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>82.108960878999994</v>
       </c>
       <c r="C232" s="5">
         <v>0.33083156699998995</v>
       </c>
       <c r="D232" s="5">
         <v>4.9640575468698156</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>82.748527768000002</v>
       </c>
       <c r="C233" s="5">
         <v>0.63956688900000813</v>
       </c>
       <c r="D233" s="5">
         <v>9.7581141638118041</v>
       </c>
       <c r="E233" s="5">
         <v>3.9670669901768152</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>82.021759997999993</v>
       </c>
       <c r="C234" s="5">
         <v>-0.72676777000000925</v>
       </c>
       <c r="D234" s="5">
         <v>-10.044918853838015</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>82.424900460000003</v>
       </c>
       <c r="C235" s="5">
         <v>0.4031404620000103</v>
       </c>
       <c r="D235" s="5">
         <v>6.0601331437030836</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>83.008874711000004</v>
       </c>
       <c r="C236" s="5">
         <v>0.58397425100000078</v>
       </c>
       <c r="D236" s="5">
         <v>8.8411550186369148</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.153927163000006</v>
       </c>
       <c r="C237" s="5">
         <v>0.14505245200000161</v>
       </c>
       <c r="D237" s="5">
         <v>2.1171907710076709</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.536080656999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.38215349399999354</v>
       </c>
       <c r="D238" s="5">
         <v>5.6564380575626183</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>83.556601447999995</v>
       </c>
       <c r="C239" s="5">
         <v>2.0520790999995597E-2</v>
       </c>
       <c r="D239" s="5">
         <v>0.29518079691057686</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>84.115040750999995</v>
       </c>
       <c r="C240" s="5">
         <v>0.55843930300000011</v>
       </c>
       <c r="D240" s="5">
         <v>8.3215106529222371</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>84.093611343000006</v>
       </c>
       <c r="C241" s="5">
         <v>-2.1429407999988825E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.3052877079422367</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>83.765194726000004</v>
       </c>
       <c r="C242" s="5">
         <v>-0.32841661700000202</v>
       </c>
       <c r="D242" s="5">
         <v>-4.5870796526371604</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>84.212814471000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.44761974499999724</v>
       </c>
       <c r="D243" s="5">
         <v>6.6043573560828683</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>84.490281289999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.27746681899999714</v>
       </c>
       <c r="D244" s="5">
         <v>4.0262364320145183</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>85.018934105</v>
       </c>
       <c r="C245" s="5">
         <v>0.52865281500000094</v>
       </c>
       <c r="D245" s="5">
         <v>7.7722123857373759</v>
       </c>
       <c r="E245" s="5">
         <v>2.7437422734160055</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>85.571514794999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.55258068999999921</v>
       </c>
       <c r="D246" s="5">
         <v>8.0843386533548944</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>86.161536076999994</v>
       </c>
       <c r="C247" s="5">
         <v>0.59002128199999504</v>
       </c>
       <c r="D247" s="5">
         <v>8.5951814045407637</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>86.531908689000005</v>
       </c>
       <c r="C248" s="5">
         <v>0.37037261200001126</v>
       </c>
       <c r="D248" s="5">
         <v>5.282019054670628</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>87.020079594999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.48817090599999347</v>
       </c>
       <c r="D249" s="5">
         <v>6.9838725920947198</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>87.301314108</v>
       </c>
       <c r="C250" s="5">
         <v>0.28123451300000113</v>
       </c>
       <c r="D250" s="5">
         <v>3.9478850829300471</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>87.702528279000006</v>
       </c>
       <c r="C251" s="5">
         <v>0.40121417100000656</v>
       </c>
       <c r="D251" s="5">
         <v>5.6564435747781694</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.648929382999995</v>
       </c>
       <c r="C252" s="5">
         <v>0.94640110399998889</v>
       </c>
       <c r="D252" s="5">
         <v>13.746116928311537</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>88.319118087999996</v>
       </c>
       <c r="C253" s="5">
         <v>-0.32981129499999895</v>
       </c>
       <c r="D253" s="5">
         <v>-4.3742740126238022</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.384659526999997</v>
       </c>
       <c r="C254" s="5">
         <v>6.5541439000000423E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.89416126235650761</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.141545785000005</v>
       </c>
       <c r="C255" s="5">
         <v>0.75688625800000864</v>
       </c>
       <c r="D255" s="5">
         <v>10.774350036694225</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.355158923999994</v>
       </c>
       <c r="C256" s="5">
         <v>0.21361313899998891</v>
       </c>
       <c r="D256" s="5">
         <v>2.9138081933857585</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.464093969999993</v>
       </c>
       <c r="C257" s="5">
         <v>0.10893504599999915</v>
       </c>
       <c r="D257" s="5">
         <v>1.4727984808301731</v>
       </c>
       <c r="E257" s="5">
         <v>5.2284351854025024</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>89.822064006999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.35797003700000118</v>
       </c>
       <c r="D258" s="5">
         <v>4.9086137626391357</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>89.955855189999994</v>
       </c>
       <c r="C259" s="5">
         <v>0.13379118299999959</v>
       </c>
       <c r="D259" s="5">
         <v>1.8021323232839448</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.240040034000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.28418484400000921</v>
       </c>
       <c r="D260" s="5">
         <v>3.8575592088698762</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>91.767369994999996</v>
       </c>
       <c r="C261" s="5">
         <v>1.5273299609999924</v>
       </c>
       <c r="D261" s="5">
         <v>22.311719320781553</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>91.981690995999998</v>
       </c>
       <c r="C262" s="5">
         <v>0.21432100100000184</v>
       </c>
       <c r="D262" s="5">
         <v>2.8388591411084407</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>92.234932876000002</v>
       </c>
       <c r="C263" s="5">
         <v>0.25324188000000447</v>
       </c>
       <c r="D263" s="5">
         <v>3.3543023199949396</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>93.556154006</v>
       </c>
       <c r="C264" s="5">
         <v>1.3212211299999979</v>
       </c>
       <c r="D264" s="5">
         <v>18.610486961138584</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>94.400796878999998</v>
       </c>
       <c r="C265" s="5">
         <v>0.84464287299999796</v>
       </c>
       <c r="D265" s="5">
         <v>11.388307019255372</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>94.812160448</v>
       </c>
       <c r="C266" s="5">
         <v>0.41136356900000237</v>
       </c>
       <c r="D266" s="5">
         <v>5.3563190613168388</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>94.729068870999996</v>
       </c>
       <c r="C267" s="5">
         <v>-8.309157700000469E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-1.046602903595073</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.284906859000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.5558379880000075</v>
       </c>
       <c r="D268" s="5">
         <v>7.2729302063022194</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>95.677443881000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.39253702199999907</v>
       </c>
       <c r="D269" s="5">
         <v>5.0570991392812292</v>
       </c>
       <c r="E269" s="5">
         <v>6.9450766617985771</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>96.195509037999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.51806515699999522</v>
       </c>
       <c r="D270" s="5">
         <v>6.69468741599617</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>96.531987422</v>
       </c>
       <c r="C271" s="5">
         <v>0.33647838400000296</v>
       </c>
       <c r="D271" s="5">
         <v>4.2791316259587653</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.164200328999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.63221290699999599</v>
       </c>
       <c r="D272" s="5">
         <v>8.1484743463654077</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>96.701282840000005</v>
       </c>
       <c r="C273" s="5">
         <v>-0.46291748899999163</v>
       </c>
       <c r="D273" s="5">
         <v>-5.5696809809138497</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>97.157952456000004</v>
       </c>
       <c r="C274" s="5">
         <v>0.45666961599999922</v>
       </c>
       <c r="D274" s="5">
         <v>5.8165064645921749</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>97.793819881000005</v>
       </c>
       <c r="C275" s="5">
         <v>0.63586742500000071</v>
       </c>
       <c r="D275" s="5">
         <v>8.1425679326083475</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>97.863089721999998</v>
       </c>
       <c r="C276" s="5">
         <v>6.9269840999993448E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.85330962602558902</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>98.423109839999995</v>
       </c>
       <c r="C277" s="5">
         <v>0.56002011799999707</v>
       </c>
       <c r="D277" s="5">
         <v>7.087288049243412</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>99.248528211999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.82541837200000145</v>
       </c>
       <c r="D278" s="5">
         <v>10.541131152277149</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>99.431434198999995</v>
       </c>
       <c r="C279" s="5">
         <v>0.18290598699999805</v>
       </c>
       <c r="D279" s="5">
         <v>2.2340445095118566</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>99.840950472000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.40951627300000837</v>
       </c>
       <c r="D280" s="5">
         <v>5.0558005881791823</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.38632729</v>
       </c>
       <c r="C281" s="5">
         <v>0.54537681799999405</v>
       </c>
       <c r="D281" s="5">
         <v>6.7555113146982704</v>
       </c>
       <c r="E281" s="5">
         <v>4.9216233398299503</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>100.91207445000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.52574716000000876</v>
       </c>
       <c r="D282" s="5">
         <v>6.4689135442190793</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.32937325</v>
       </c>
       <c r="C283" s="5">
         <v>0.41729879999999753</v>
       </c>
       <c r="D283" s="5">
         <v>5.0767588907045358</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.46380274000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.13442949000000226</v>
       </c>
       <c r="D284" s="5">
         <v>1.603658061260127</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.85711766</v>
       </c>
       <c r="C285" s="5">
         <v>0.39331491999999457</v>
       </c>
       <c r="D285" s="5">
         <v>4.7521553017046525</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>102.04878942000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.19167176000000552</v>
       </c>
       <c r="D286" s="5">
         <v>2.2816433065389718</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.28929392000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.24050450000000012</v>
       </c>
       <c r="D287" s="5">
         <v>2.8650599541623301</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.48946956</v>
       </c>
       <c r="C288" s="5">
         <v>0.20017563999999766</v>
       </c>
       <c r="D288" s="5">
         <v>2.3737885846817575</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>102.86093678</v>
       </c>
       <c r="C289" s="5">
         <v>0.37146721999999954</v>
       </c>
       <c r="D289" s="5">
         <v>4.4370888983795265</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.30086059999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.43992381999998997</v>
       </c>
       <c r="D290" s="5">
         <v>5.2547182299084838</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.61169258</v>
       </c>
       <c r="C291" s="5">
         <v>0.31083198000000323</v>
       </c>
       <c r="D291" s="5">
         <v>3.6711566574130883</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.01634445000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.40465187000000924</v>
       </c>
       <c r="D292" s="5">
         <v>4.7885480104688405</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.19652029</v>
       </c>
       <c r="C293" s="5">
         <v>0.18017583999998976</v>
       </c>
       <c r="D293" s="5">
         <v>2.0985432479573518</v>
       </c>
       <c r="E293" s="5">
         <v>3.7955298324571229</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>104.08289293</v>
       </c>
       <c r="C294" s="5">
         <v>-0.11362735999999529</v>
       </c>
       <c r="D294" s="5">
         <v>-1.3007918052147072</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.49739443999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.4145015099999938</v>
       </c>
       <c r="D295" s="5">
         <v>4.8849764369498061</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.05636007</v>
       </c>
       <c r="C296" s="5">
         <v>0.55896563000000299</v>
       </c>
       <c r="D296" s="5">
         <v>6.6111561534575536</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.61914923</v>
       </c>
       <c r="C297" s="5">
         <v>0.56278916000000834</v>
       </c>
       <c r="D297" s="5">
         <v>6.6212535137539996</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>106.13691514</v>
       </c>
       <c r="C298" s="5">
         <v>0.51776590999999428</v>
       </c>
       <c r="D298" s="5">
         <v>6.0438655090370608</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>106.46790804</v>
       </c>
       <c r="C299" s="5">
         <v>0.33099289999999826</v>
       </c>
       <c r="D299" s="5">
         <v>3.8071148728800575</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>106.56353701</v>
       </c>
       <c r="C300" s="5">
         <v>9.562897000000703E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.083174863249492</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>106.66341546</v>
       </c>
       <c r="C301" s="5">
         <v>9.9878449999991403E-2</v>
       </c>
       <c r="D301" s="5">
         <v>1.1305360335148729</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>106.99144079</v>
       </c>
       <c r="C302" s="5">
         <v>0.32802533000000267</v>
       </c>
       <c r="D302" s="5">
         <v>3.7534623446399129</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>107.78212114</v>
       </c>
       <c r="C303" s="5">
         <v>0.79068035000000236</v>
       </c>
       <c r="D303" s="5">
         <v>9.2376335237372764</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.6205461</v>
       </c>
       <c r="C304" s="5">
         <v>0.83842495999999755</v>
       </c>
       <c r="D304" s="5">
         <v>9.7445768987897363</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.92816228</v>
       </c>
       <c r="C305" s="5">
         <v>0.30761617999999658</v>
       </c>
       <c r="D305" s="5">
         <v>3.4518682050182603</v>
       </c>
       <c r="E305" s="5">
         <v>4.5410748620307917</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.83775964</v>
       </c>
       <c r="C306" s="5">
         <v>-9.0402639999993539E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-0.99138138182081059</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>109.41996736999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.58220772999999326</v>
       </c>
       <c r="D307" s="5">
         <v>6.6114497382583126</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.04144366</v>
       </c>
       <c r="C308" s="5">
         <v>0.62147629000000393</v>
       </c>
       <c r="D308" s="5">
         <v>7.0326754030836325</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>110.97509705</v>
       </c>
       <c r="C309" s="5">
         <v>0.93365339000000347</v>
       </c>
       <c r="D309" s="5">
         <v>10.670290401360427</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>111.56004311</v>
       </c>
       <c r="C310" s="5">
         <v>0.58494605999999294</v>
       </c>
       <c r="D310" s="5">
         <v>6.5117889460605261</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>112.02487055</v>
       </c>
       <c r="C311" s="5">
         <v>0.46482744000000764</v>
       </c>
       <c r="D311" s="5">
         <v>5.1161214069991967</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>111.99960668</v>
       </c>
       <c r="C312" s="5">
         <v>-2.5263870000003408E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-0.27028880748360962</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>112.32000691</v>
       </c>
       <c r="C313" s="5">
         <v>0.32040023000000417</v>
       </c>
       <c r="D313" s="5">
         <v>3.4874028317462002</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>112.62599650999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.30598959999998954</v>
       </c>
       <c r="D314" s="5">
         <v>3.3185497363807492</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>113.01286733000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.38687082000001283</v>
       </c>
       <c r="D315" s="5">
         <v>4.2007792573741654</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>113.10693761</v>
       </c>
       <c r="C316" s="5">
         <v>9.4070279999996842E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.0034483098606772</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>113.55076336</v>
       </c>
       <c r="C317" s="5">
         <v>0.44382575000000202</v>
       </c>
       <c r="D317" s="5">
         <v>4.8117013367817485</v>
       </c>
       <c r="E317" s="5">
         <v>4.2437152920266952</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>114.51381139999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.96304803999998967</v>
       </c>
       <c r="D318" s="5">
         <v>10.665879040742098</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>114.45963955000001</v>
       </c>
       <c r="C319" s="5">
         <v>-5.4171849999988808E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-0.5661967815122626</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>114.34852934</v>
       </c>
       <c r="C320" s="5">
         <v>-0.11111021000000676</v>
       </c>
       <c r="D320" s="5">
         <v>-1.1586851304835943</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.94780283999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.40072650000000465</v>
       </c>
       <c r="D321" s="5">
         <v>-4.1252014578923024</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>114.22314603</v>
       </c>
       <c r="C322" s="5">
         <v>0.27534319000000096</v>
       </c>
       <c r="D322" s="5">
         <v>2.9385263901325898</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>114.30210896</v>
       </c>
       <c r="C323" s="5">
         <v>7.8962930000002984E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.83272635737341449</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>116.27326572</v>
       </c>
       <c r="C324" s="5">
         <v>1.9711567599999995</v>
       </c>
       <c r="D324" s="5">
         <v>22.774316071434807</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>116.42826530000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.15499958000000902</v>
       </c>
       <c r="D325" s="5">
         <v>1.6114563608492061</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>117.15577141</v>
       </c>
       <c r="C326" s="5">
         <v>0.7275061099999931</v>
       </c>
       <c r="D326" s="5">
         <v>7.7613774023629123</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>117.24463606</v>
       </c>
       <c r="C327" s="5">
         <v>8.8864650000004985E-2</v>
       </c>
       <c r="D327" s="5">
         <v>0.91402737377215271</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>116.69851737</v>
       </c>
       <c r="C328" s="5">
         <v>-0.54611869000000013</v>
       </c>
       <c r="D328" s="5">
         <v>-5.4485339711475289</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>117.25933786</v>
       </c>
       <c r="C329" s="5">
         <v>0.56082048999999756</v>
       </c>
       <c r="D329" s="5">
         <v>5.9217599614107108</v>
       </c>
       <c r="E329" s="5">
         <v>3.2660057847804902</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>118.96717737</v>
       </c>
       <c r="C330" s="5">
         <v>1.7078395099999994</v>
       </c>
       <c r="D330" s="5">
         <v>18.947862245405076</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>119.11615732999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.14897995999999125</v>
       </c>
       <c r="D331" s="5">
         <v>1.5131268536049181</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>119.77522207</v>
       </c>
       <c r="C332" s="5">
         <v>0.65906474000000514</v>
       </c>
       <c r="D332" s="5">
         <v>6.845373245087738</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>120.14124946</v>
       </c>
       <c r="C333" s="5">
         <v>0.36602738999999929</v>
       </c>
       <c r="D333" s="5">
         <v>3.7294115863111044</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>120.63156277</v>
       </c>
       <c r="C334" s="5">
         <v>0.49031331000000478</v>
       </c>
       <c r="D334" s="5">
         <v>5.008805434728103</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>120.39659385</v>
       </c>
       <c r="C335" s="5">
         <v>-0.23496892000000003</v>
       </c>
       <c r="D335" s="5">
         <v>-2.3125088542915062</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>120.59609052</v>
       </c>
       <c r="C336" s="5">
         <v>0.19949667000000204</v>
       </c>
       <c r="D336" s="5">
         <v>2.0066168143267227</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>120.93026725</v>
       </c>
       <c r="C337" s="5">
         <v>0.33417672999999581</v>
       </c>
       <c r="D337" s="5">
         <v>3.3763996479011293</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>121.28158019</v>
       </c>
       <c r="C338" s="5">
         <v>0.35131293999999968</v>
       </c>
       <c r="D338" s="5">
         <v>3.5423481550814984</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>121.44762978999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.1660495999999938</v>
       </c>
       <c r="D339" s="5">
         <v>1.6553779206047947</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>121.73278080999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.2851510200000007</v>
       </c>
       <c r="D340" s="5">
         <v>2.8541915198304624</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>122.10450605</v>
       </c>
       <c r="C341" s="5">
         <v>0.37172524000000351</v>
       </c>
       <c r="D341" s="5">
         <v>3.7265128540026726</v>
       </c>
       <c r="E341" s="5">
         <v>4.1320105318902733</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>123.17316418999999</v>
       </c>
       <c r="C342" s="5">
         <v>1.0686581399999966</v>
       </c>
       <c r="D342" s="5">
         <v>11.022981075076888</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>123.74463222999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.57146803999999918</v>
       </c>
       <c r="D343" s="5">
         <v>5.7117478659673981</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>123.96120651</v>
       </c>
       <c r="C344" s="5">
         <v>0.21657428000000323</v>
       </c>
       <c r="D344" s="5">
         <v>2.1205401879882402</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>124.54803271</v>
       </c>
       <c r="C345" s="5">
         <v>0.58682620000000441</v>
       </c>
       <c r="D345" s="5">
         <v>5.8310073494592274</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>124.56304914</v>
       </c>
       <c r="C346" s="5">
         <v>1.5016430000002856E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.14477683553864029</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>124.81579837</v>
       </c>
       <c r="C347" s="5">
         <v>0.25274922999999205</v>
       </c>
       <c r="D347" s="5">
         <v>2.4622621818813695</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>125.58125387</v>
       </c>
       <c r="C348" s="5">
         <v>0.76545550000000162</v>
       </c>
       <c r="D348" s="5">
         <v>7.6125869608425711</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>126.16478033999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.58352646999999536</v>
       </c>
       <c r="D349" s="5">
         <v>5.720656457079798</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>126.10409756</v>
       </c>
       <c r="C350" s="5">
         <v>-6.0682779999993386E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.57565200552881501</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>126.62517678</v>
       </c>
       <c r="C351" s="5">
         <v>0.52107922000000428</v>
       </c>
       <c r="D351" s="5">
         <v>5.0728213290421875</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>127.02769677000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.40251999000000183</v>
       </c>
       <c r="D352" s="5">
         <v>3.8820012784598346</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>127.20857343</v>
       </c>
       <c r="C353" s="5">
         <v>0.18087665999999558</v>
       </c>
       <c r="D353" s="5">
         <v>1.7221436072683671</v>
       </c>
       <c r="E353" s="5">
         <v>4.1800811002912219</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>126.90947169</v>
       </c>
       <c r="C354" s="5">
         <v>-0.29910173999999756</v>
       </c>
       <c r="D354" s="5">
         <v>-2.7853209082878472</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>127.55557631000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.64610462000000268</v>
       </c>
       <c r="D355" s="5">
         <v>6.2832820641782527</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>128.08798232000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.53240601000000254</v>
       </c>
       <c r="D356" s="5">
         <v>5.1252940037714856</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>128.27443367999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.18645135999997819</v>
       </c>
       <c r="D357" s="5">
         <v>1.7608337741157776</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>128.80143358999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.52699991000000068</v>
       </c>
       <c r="D358" s="5">
         <v>5.0429937286923909</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>129.36892918000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.56749559000002137</v>
       </c>
       <c r="D359" s="5">
         <v>5.4171907471594283</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>129.90118964999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.53226046999998289</v>
       </c>
       <c r="D360" s="5">
         <v>5.0504071979829757</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>130.62594088</v>
       </c>
       <c r="C361" s="5">
         <v>0.72475123000000963</v>
       </c>
       <c r="D361" s="5">
         <v>6.9044143326181251</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>131.00529689000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.37935601000000929</v>
       </c>
       <c r="D362" s="5">
         <v>3.541174894701804</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>131.52006911999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.51477222999997707</v>
       </c>
       <c r="D363" s="5">
         <v>4.8185320034524803</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>131.98460091999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.46453180000000316</v>
       </c>
       <c r="D364" s="5">
         <v>4.321739921594614</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>132.7130913</v>
       </c>
       <c r="C365" s="5">
         <v>0.72849038000001087</v>
       </c>
       <c r="D365" s="5">
         <v>6.8282271632503999</v>
       </c>
       <c r="E365" s="5">
         <v>4.3271595000073049</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>133.30940157000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.59631027000000358</v>
       </c>
       <c r="D366" s="5">
         <v>5.5271385565706321</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>133.95084206999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.64144049999998742</v>
       </c>
       <c r="D367" s="5">
         <v>5.929282556844373</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>134.22553601999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.27469394999999963</v>
       </c>
       <c r="D368" s="5">
         <v>2.4887948298766727</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>116.77362567</v>
       </c>
       <c r="C369" s="5">
         <v>-17.451910349999991</v>
       </c>
       <c r="D369" s="5">
         <v>-81.201836923511792</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>120.00602728</v>
       </c>
       <c r="C370" s="5">
         <v>3.2324016099999966</v>
       </c>
       <c r="D370" s="5">
         <v>38.771259835117803</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>123.34289138</v>
       </c>
       <c r="C371" s="5">
         <v>3.3368640999999997</v>
       </c>
       <c r="D371" s="5">
         <v>38.973754597345248</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>124.15573657</v>
       </c>
       <c r="C372" s="5">
         <v>0.81284519000000444</v>
       </c>
       <c r="D372" s="5">
         <v>8.2011784874242757</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>124.74294537999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.58720880999999281</v>
       </c>
       <c r="D373" s="5">
         <v>5.8255273716086409</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>125.97214495</v>
       </c>
       <c r="C374" s="5">
         <v>1.2291995700000058</v>
       </c>
       <c r="D374" s="5">
         <v>12.487006652431187</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>127.33394472000001</v>
       </c>
       <c r="C375" s="5">
         <v>1.3617997700000046</v>
       </c>
       <c r="D375" s="5">
         <v>13.772167102283305</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>128.20122828000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.86728356000000417</v>
       </c>
       <c r="D376" s="5">
         <v>8.4865534721479499</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>129.20028862000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.99906033999999977</v>
       </c>
       <c r="D377" s="5">
         <v>9.7628999061572408</v>
       </c>
       <c r="E377" s="5">
         <v>-2.6469149694201999</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>130.50618277000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.3058941500000003</v>
       </c>
       <c r="D378" s="5">
         <v>12.826531674321973</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>129.60151861</v>
       </c>
       <c r="C379" s="5">
         <v>-0.90466416000001004</v>
       </c>
       <c r="D379" s="5">
         <v>-8.0084278342289039</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>130.99985964000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.3983410300000116</v>
       </c>
       <c r="D380" s="5">
         <v>13.744100046081753</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>132.24874281000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.2488831699999992</v>
       </c>
       <c r="D381" s="5">
         <v>12.059495419211386</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>132.84339036</v>
       </c>
       <c r="C382" s="5">
         <v>0.59464754999999059</v>
       </c>
       <c r="D382" s="5">
         <v>5.5311775856840217</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>134.22738113</v>
       </c>
       <c r="C383" s="5">
         <v>1.3839907699999969</v>
       </c>
       <c r="D383" s="5">
         <v>13.243684647285935</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>135.51386839</v>
       </c>
       <c r="C384" s="5">
         <v>1.2864872600000012</v>
       </c>
       <c r="D384" s="5">
         <v>12.127338010561006</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.53621032999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.2341939999989791E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.19802144707032898</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>135.93963441</v>
       </c>
       <c r="C386" s="5">
         <v>0.40342408000000773</v>
       </c>
       <c r="D386" s="5">
         <v>3.6308621297613364</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>137.77595475999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.8363203499999941</v>
       </c>
       <c r="D387" s="5">
         <v>17.470273527903135</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>138.27493457</v>
       </c>
       <c r="C388" s="5">
         <v>0.49897981000000868</v>
       </c>
       <c r="D388" s="5">
         <v>4.4336334625899143</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>139.03281672</v>
       </c>
       <c r="C389" s="5">
         <v>0.75788215000000037</v>
       </c>
       <c r="D389" s="5">
         <v>6.7791150017992408</v>
       </c>
       <c r="E389" s="5">
         <v>7.610298866219356</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>139.28312256000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.25030584000000999</v>
       </c>
       <c r="D390" s="5">
         <v>2.1819245646057084</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>140.10403023000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.82090766999999687</v>
       </c>
       <c r="D391" s="5">
         <v>7.306395176192404</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>141.08529449</v>
       </c>
       <c r="C392" s="5">
         <v>0.98126425999998901</v>
       </c>
       <c r="D392" s="5">
         <v>8.7360237502515972</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>141.59805463999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.5127601499999912</v>
       </c>
       <c r="D393" s="5">
         <v>4.449521161083525</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>142.59447197</v>
       </c>
       <c r="C394" s="5">
         <v>0.99641733000001409</v>
       </c>
       <c r="D394" s="5">
         <v>8.7789420007717602</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>142.67447118999999</v>
       </c>
       <c r="C395" s="5">
         <v>7.9999219999990601E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.67531255746051677</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>144.87561271000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.2011415200000215</v>
       </c>
       <c r="D396" s="5">
         <v>20.167816461087142</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>145.86630627</v>
       </c>
       <c r="C397" s="5">
         <v>0.99069355999998265</v>
       </c>
       <c r="D397" s="5">
         <v>8.5216525681161883</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>146.88279538</v>
       </c>
       <c r="C398" s="5">
         <v>1.0164891100000091</v>
       </c>
       <c r="D398" s="5">
         <v>8.6904339898067349</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>147.38384062</v>
       </c>
       <c r="C399" s="5">
         <v>0.50104523999999628</v>
       </c>
       <c r="D399" s="5">
         <v>4.1711080206620288</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>148.65333663000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.2694960100000117</v>
       </c>
       <c r="D400" s="5">
         <v>10.840252634505987</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>148.92056987000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.26723323999999593</v>
       </c>
       <c r="D401" s="5">
         <v>2.1786906104919623</v>
       </c>
       <c r="E401" s="5">
         <v>7.1118124362776092</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>150.66271280999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.7421429399999795</v>
       </c>
       <c r="D402" s="5">
         <v>14.977569176064275</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>151.26410706999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.6013942600000064</v>
       </c>
       <c r="D403" s="5">
         <v>4.8965634312838846</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>152.41775849999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.1536514299999965</v>
       </c>
       <c r="D404" s="5">
         <v>9.5459155318075251</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>153.08017859</v>
       </c>
       <c r="C405" s="5">
         <v>0.6624200900000119</v>
       </c>
       <c r="D405" s="5">
         <v>5.3417859178112259</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>153.66437175999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.58419316999999182</v>
       </c>
       <c r="D406" s="5">
         <v>4.6768618149015229</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>155.38168160999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.7173098499999924</v>
       </c>
       <c r="D407" s="5">
         <v>14.266675060894428</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>155.2788338</v>
       </c>
       <c r="C408" s="5">
         <v>-0.10284780999998588</v>
       </c>
       <c r="D408" s="5">
         <v>-0.79140000827421231</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>155.88192978999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.6030959899999857</v>
       </c>
       <c r="D409" s="5">
         <v>4.761607910027843</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>157.15907609000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.2771463000000267</v>
       </c>
       <c r="D410" s="5">
         <v>10.286999262404063</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>157.34037527000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.18129917999999634</v>
       </c>
       <c r="D411" s="5">
         <v>1.3931407289752062</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>157.57978728000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.23941200999999523</v>
       </c>
       <c r="D412" s="5">
         <v>1.8413009811180325</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>158.35707084000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.77728356000000076</v>
       </c>
       <c r="D413" s="5">
         <v>6.0824156230981252</v>
       </c>
       <c r="E413" s="5">
         <v>6.3366000937530531</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>158.27248689999999</v>
       </c>
       <c r="C414" s="5">
         <v>-8.45839400000159E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.63908150816238685</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>159.09281967999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.82033278000000109</v>
       </c>
       <c r="D415" s="5">
         <v>6.400050191620732</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>159.68336321000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.59054353000001925</v>
       </c>
       <c r="D416" s="5">
         <v>4.5464048885729857</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>160.54678053999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.86341732999997589</v>
       </c>
       <c r="D417" s="5">
         <v>6.6849504960133865</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>161.40926322999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.86248269000000732</v>
       </c>
       <c r="D418" s="5">
         <v>6.6405187710321556</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>161.85815618999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.4488929599999949</v>
       </c>
       <c r="D419" s="5">
         <v>3.388826066751438</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>162.52367258999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.66551640000000134</v>
       </c>
       <c r="D420" s="5">
         <v>5.0471963535316577</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>163.92622890000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.4025563100000227</v>
       </c>
       <c r="D421" s="5">
         <v>10.861779590750697</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>164.16134421000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.23511530999999763</v>
       </c>
       <c r="D422" s="5">
         <v>1.7347724109170848</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>164.70860902000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.54726481000000149</v>
       </c>
       <c r="D423" s="5">
         <v>4.0746117351589506</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>165.33158460000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.62297558000000208</v>
       </c>
       <c r="D424" s="5">
         <v>4.6343652128174595</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>166.14202216999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.8104375699999764</v>
       </c>
       <c r="D425" s="5">
         <v>6.0434788662860672</v>
       </c>
       <c r="E425" s="5">
         <v>4.9160743430684661</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>167.71253675</v>
       </c>
       <c r="C426" s="5">
         <v>1.5705145800000082</v>
       </c>
       <c r="D426" s="5">
         <v>11.952147850446405</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>167.87140862999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.15887187999999242</v>
       </c>
       <c r="D427" s="5">
         <v>1.1426854820530741</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>168.35776976</v>
       </c>
       <c r="C428" s="5">
         <v>0.48636113000000591</v>
       </c>
       <c r="D428" s="5">
         <v>3.5326075213607533</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>168.90972943</v>
       </c>
       <c r="C429" s="5">
         <v>0.55195967000000223</v>
       </c>
       <c r="D429" s="5">
         <v>4.0059120770387979</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>169.34985803000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.44012860000000842</v>
       </c>
       <c r="D430" s="5">
         <v>3.1720471377162829</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>169.36858096</v>
       </c>
       <c r="C431" s="5">
         <v>1.8722929999995586E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.13274993590068895</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>169.71906608</v>
       </c>
       <c r="C432" s="5">
         <v>0.35048512000000187</v>
       </c>
       <c r="D432" s="5">
         <v>2.511694729884284</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>169.24907178000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.4699942999999962</v>
       </c>
       <c r="D433" s="5">
         <v>-3.272949053444385</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>169.71362443000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.46455265000000168</v>
       </c>
       <c r="D434" s="5">
         <v>3.3439255891499542</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>170.35333632000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.63971189000000095</v>
       </c>
       <c r="D435" s="5">
         <v>4.6181946155105846</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>170.94877768999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.59544136999997477</v>
       </c>
       <c r="D436" s="5">
         <v>4.2759790777213036</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>171.81558699000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.86680930000002832</v>
       </c>
       <c r="D437" s="5">
         <v>6.2572871187375867</v>
       </c>
       <c r="E437" s="5">
         <v>3.4148885067708523</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>172.97261223999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.1570252499999754</v>
       </c>
       <c r="D438" s="5">
         <v>8.3870530380851349</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>171.67221709</v>
       </c>
       <c r="C439" s="5">
         <v>-1.3003951499999857</v>
       </c>
       <c r="D439" s="5">
         <v>-8.6576751758345232</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>172.73785303</v>
       </c>
       <c r="C440" s="5">
         <v>1.0656359399999928</v>
       </c>
       <c r="D440" s="5">
         <v>7.7085099033811666</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>173.02623161</v>
       </c>
       <c r="C441" s="5">
         <v>0.28837857999999983</v>
       </c>
       <c r="D441" s="5">
         <v>2.021847068772531</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>173.27661642999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.25038481999999362</v>
       </c>
       <c r="D442" s="5">
         <v>1.7503977898334355</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>173.75216406000001</v>
+        <v>173.98048112000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.47554763000002254</v>
+        <v>0.70386469000001739</v>
       </c>
       <c r="D443" s="5">
-        <v>3.3434989763468481</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.984896180066789</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>174.81057136000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.83009024000000409</v>
+      </c>
+      <c r="D444" s="5">
+        <v>5.8780605699912503</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{515538DA-5AFC-498C-9EAE-F373AE2BF466}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>auseduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>