--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14711991-B6DE-4754-8D84-FA1E0547B8B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A284EF0F-B6F5-48FF-BCC0-CFFBA1E3BDC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B21C429D-DFA9-41E9-B052-5F49F92007FA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F7E1EE97-23AD-47E7-987D-CBF8DA663D56}"/>
   </bookViews>
   <sheets>
     <sheet name="auseduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FC75B4F-D635-455D-869A-A86EB2C3C21C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC31BF5C-9EF7-4081-8306-3234C4D01FE6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.157202853999998</v>
+        <v>35.157343734000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>35.179305679999999</v>
+        <v>35.179451082</v>
       </c>
       <c r="C7" s="5">
-        <v>2.210282600000113E-2</v>
+        <v>2.2107347999998694E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>0.75703677503504707</v>
+        <v>0.75718914797990866</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>35.507758123000002</v>
+        <v>35.507933651999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32845244300000331</v>
+        <v>0.32848256999999847</v>
       </c>
       <c r="D8" s="5">
-        <v>11.797442697302007</v>
+        <v>11.798529677350288</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>35.544101337000001</v>
+        <v>35.543802272999997</v>
       </c>
       <c r="C9" s="5">
-        <v>3.6343213999998625E-2</v>
+        <v>3.5868620999998768E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>1.2351724701369582</v>
+        <v>1.2189470188912255</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>35.664377326999997</v>
+        <v>35.664248975</v>
       </c>
       <c r="C10" s="5">
-        <v>0.12027598999999611</v>
+        <v>0.1204467020000024</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1370547568149174</v>
+        <v>4.1430720062235027</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>36.149776983000002</v>
+        <v>36.149623699999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.48539965600000556</v>
+        <v>0.48537472499999978</v>
       </c>
       <c r="D11" s="5">
-        <v>17.612022078062317</v>
+        <v>17.611116934103332</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>36.028525289999997</v>
+        <v>36.028415412999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.12125169300000493</v>
+        <v>-0.12120828700000175</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.9515492113116113</v>
+        <v>-3.9501770513219014</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>36.900067096000001</v>
+        <v>36.900086094000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.87154180600000331</v>
+        <v>0.87167068100000478</v>
       </c>
       <c r="D13" s="5">
-        <v>33.219573031874376</v>
+        <v>33.225271610724661</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>36.427423339999997</v>
+        <v>36.427388641</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.47264375600000363</v>
+        <v>-0.4726974530000021</v>
       </c>
       <c r="D14" s="5">
-        <v>-14.332604239999592</v>
+        <v>-14.334112728733317</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>36.68610674</v>
+        <v>36.686117895999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.25868340000000245</v>
+        <v>0.25872925499999866</v>
       </c>
       <c r="D15" s="5">
-        <v>8.8624412045153598</v>
+        <v>8.8640828346159051</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>37.09582537</v>
+        <v>37.095901071999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.40971863000000042</v>
+        <v>0.4097831759999977</v>
       </c>
       <c r="D16" s="5">
-        <v>14.256510793353193</v>
+        <v>14.258891859107269</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>37.349601155999999</v>
+        <v>37.349761651999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.2537757859999985</v>
+        <v>0.25386058000000133</v>
       </c>
       <c r="D17" s="5">
-        <v>8.5253413837466319</v>
+        <v>8.52827994977714</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>37.472477083000001</v>
+        <v>37.472624029000002</v>
       </c>
       <c r="C18" s="5">
-        <v>0.1228759270000026</v>
+        <v>0.12286237700000413</v>
       </c>
       <c r="D18" s="5">
-        <v>4.0200864073035136</v>
+        <v>4.0196174593247314</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>37.787492104000002</v>
+        <v>37.787654453000002</v>
       </c>
       <c r="C19" s="5">
-        <v>0.31501502100000067</v>
+        <v>0.3150304239999997</v>
       </c>
       <c r="D19" s="5">
-        <v>10.567630129632754</v>
+        <v>10.568127590997944</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>37.814714070000001</v>
+        <v>37.814919404999998</v>
       </c>
       <c r="C20" s="5">
-        <v>2.7221965999999043E-2</v>
+        <v>2.7264951999995901E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.8679088938736923</v>
+        <v>0.86928109599784253</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>37.816537855999997</v>
+        <v>37.816201757000002</v>
       </c>
       <c r="C21" s="5">
-        <v>1.823785999995664E-3</v>
+        <v>1.2823520000040389E-3</v>
       </c>
       <c r="D21" s="5">
-        <v>5.7890794244186417E-2</v>
+        <v>4.0701116530184045E-2</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>37.947853643000002</v>
+        <v>37.947710901000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.13131578700000546</v>
+        <v>0.13150914399999891</v>
       </c>
       <c r="D22" s="5">
-        <v>4.2474423498698455</v>
+        <v>4.253855167989351</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>38.260911780999997</v>
+        <v>38.260754241000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.31305813799999527</v>
+        <v>0.31304334000000011</v>
       </c>
       <c r="D23" s="5">
-        <v>10.361394805538836</v>
+        <v>10.360923356810293</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>38.742744600000002</v>
+        <v>38.742622429000001</v>
       </c>
       <c r="C24" s="5">
-        <v>0.48183281900000452</v>
+        <v>0.48186818799999998</v>
       </c>
       <c r="D24" s="5">
-        <v>16.203930918344088</v>
+        <v>16.205275356230153</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>39.013176223999999</v>
+        <v>39.013186058000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.27043162399999687</v>
+        <v>0.27056362900000153</v>
       </c>
       <c r="D25" s="5">
-        <v>8.7053979372408108</v>
+        <v>8.7098403359115117</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>39.523215323999999</v>
+        <v>39.523183490000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51003910000000019</v>
+        <v>0.5099974319999987</v>
       </c>
       <c r="D26" s="5">
-        <v>16.866895532819726</v>
+        <v>16.865412473782172</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>39.780290221000001</v>
+        <v>39.780310350000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.25707489700000252</v>
+        <v>0.25712685999999962</v>
       </c>
       <c r="D27" s="5">
-        <v>8.0906543103123276</v>
+        <v>8.0923553963212935</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>40.091093917999999</v>
+        <v>40.091184079999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.31080369699999721</v>
+        <v>0.31087372999999729</v>
       </c>
       <c r="D28" s="5">
-        <v>9.789172316803473</v>
+        <v>9.7914685879266106</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>40.136345542999997</v>
+        <v>40.136524803999997</v>
       </c>
       <c r="C29" s="5">
-        <v>4.5251624999998796E-2</v>
+        <v>4.5340723999999E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.3629043406642172</v>
+        <v>1.365601479396239</v>
       </c>
       <c r="E29" s="5">
-        <v>7.461242692687553</v>
+        <v>7.4612608721982943</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>40.191740351999997</v>
+        <v>40.191874886000001</v>
       </c>
       <c r="C30" s="5">
-        <v>5.5394808999999157E-2</v>
+        <v>5.5350082000003908E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>1.6688289642924792</v>
+        <v>1.6674637742359222</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>40.486732762999999</v>
+        <v>40.486906427000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.29499241100000262</v>
+        <v>0.29503154100000017</v>
       </c>
       <c r="D31" s="5">
-        <v>9.1719399941940338</v>
+        <v>9.1731742077078682</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>40.439601269000001</v>
+        <v>40.439842005000003</v>
       </c>
       <c r="C32" s="5">
-        <v>-4.7131493999998497E-2</v>
+        <v>-4.7064421999998274E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.388036760329836</v>
+        <v>-1.386068174203392</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>41.359054059999998</v>
+        <v>41.358672015000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.91945279099999766</v>
+        <v>0.91883001000000064</v>
       </c>
       <c r="D33" s="5">
-        <v>30.967877490343334</v>
+        <v>30.94400640506294</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>41.416349359999998</v>
+        <v>41.416190819999997</v>
       </c>
       <c r="C34" s="5">
-        <v>5.7295299999999827E-2</v>
+        <v>5.7518804999993733E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6751021858630644</v>
+        <v>1.6817023601428227</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>41.587092826000003</v>
+        <v>41.586934425000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17074346600000467</v>
+        <v>0.17074360500000552</v>
       </c>
       <c r="D35" s="5">
-        <v>5.060861208165468</v>
+        <v>5.0608852362231005</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>41.758795757000001</v>
+        <v>41.758657577999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.17170293099999867</v>
+        <v>0.17172315299999497</v>
       </c>
       <c r="D36" s="5">
-        <v>5.0685769555395721</v>
+        <v>5.0692072685118772</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>41.831959365000003</v>
+        <v>41.831942679999997</v>
       </c>
       <c r="C37" s="5">
-        <v>7.3163608000001545E-2</v>
+        <v>7.3285101999999824E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>2.1228418909347235</v>
+        <v>2.1264082387185246</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>41.910808162999999</v>
+        <v>41.910791174000003</v>
       </c>
       <c r="C38" s="5">
-        <v>7.8848797999995668E-2</v>
+        <v>7.8848494000006042E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2854690732124538</v>
+        <v>2.2854610911273499</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>42.585354223000003</v>
+        <v>42.585393164000003</v>
       </c>
       <c r="C39" s="5">
-        <v>0.67454606000000439</v>
+        <v>0.67460198999999932</v>
       </c>
       <c r="D39" s="5">
-        <v>21.118572571719831</v>
+        <v>21.120490789491122</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>42.112029321999998</v>
+        <v>42.112135514000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.47332490100000513</v>
+        <v>-0.47325765000000075</v>
       </c>
       <c r="D40" s="5">
-        <v>-12.551800628278166</v>
+        <v>-12.550114019936121</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>42.315649061000002</v>
+        <v>42.315840368000003</v>
       </c>
       <c r="C41" s="5">
-        <v>0.20361973900000407</v>
+        <v>0.20370485400000149</v>
       </c>
       <c r="D41" s="5">
-        <v>5.9590462881742523</v>
+        <v>5.9615884326901014</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4297507371846132</v>
+        <v>5.4297564989553182</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>42.816949866999998</v>
+        <v>42.817066271000002</v>
       </c>
       <c r="C42" s="5">
-        <v>0.50130080599999616</v>
+        <v>0.50122590299999814</v>
       </c>
       <c r="D42" s="5">
-        <v>15.179883874833422</v>
+        <v>15.177392834454961</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>42.895946881999997</v>
+        <v>42.896112629000001</v>
       </c>
       <c r="C43" s="5">
-        <v>7.8997014999998783E-2</v>
+        <v>7.9046357999999373E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2365979449242346</v>
+        <v>2.2380030347728397</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>43.058675139999998</v>
+        <v>43.058912628999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.16272825800000135</v>
+        <v>0.16279999999999717</v>
       </c>
       <c r="D44" s="5">
-        <v>4.6484619820800654</v>
+        <v>4.6505359694130499</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>44.194254610999998</v>
+        <v>44.193879291999998</v>
       </c>
       <c r="C45" s="5">
-        <v>1.1355794709999998</v>
+        <v>1.1349666630000002</v>
       </c>
       <c r="D45" s="5">
-        <v>36.66641575962737</v>
+        <v>36.643444647343834</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>44.485230690999998</v>
+        <v>44.485070153000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.29097608000000008</v>
+        <v>0.29119086100000402</v>
       </c>
       <c r="D46" s="5">
-        <v>8.1933091255362847</v>
+        <v>8.1996499416579596</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>44.396334052</v>
+        <v>44.396195634000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-8.889663899999789E-2</v>
+        <v>-8.8874519000000873E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3718271906725596</v>
+        <v>-2.3712519462697701</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>44.691702837999998</v>
+        <v>44.691523431</v>
       </c>
       <c r="C48" s="5">
-        <v>0.29536878599999739</v>
+        <v>0.29532779699999878</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2823077191810377</v>
+        <v>8.2811427622661924</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>44.854045679999999</v>
+        <v>44.854014233000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.16234284200000104</v>
+        <v>0.16249080200000066</v>
       </c>
       <c r="D49" s="5">
-        <v>4.4471569900967456</v>
+        <v>4.4513097698519077</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>44.798088403000001</v>
+        <v>44.798089159</v>
       </c>
       <c r="C50" s="5">
-        <v>-5.5957276999997418E-2</v>
+        <v>-5.5925074000001018E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-1.4868202517666851</v>
+        <v>-1.4859714914841393</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>44.892311362000001</v>
+        <v>44.892364397999998</v>
       </c>
       <c r="C51" s="5">
-        <v>9.4222958999999662E-2</v>
+        <v>9.4275238999998123E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>2.5533396393107477</v>
+        <v>2.554772764836355</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>44.926144792999999</v>
+        <v>44.926270449</v>
       </c>
       <c r="C52" s="5">
-        <v>3.3833430999997915E-2</v>
+        <v>3.3906051000002435E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.90814733498825184</v>
+        <v>0.91010360505408006</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>45.073513679000001</v>
+        <v>45.073714013</v>
       </c>
       <c r="C53" s="5">
-        <v>0.14736888600000242</v>
+        <v>0.14744356399999958</v>
       </c>
       <c r="D53" s="5">
-        <v>4.0080957476250179</v>
+        <v>4.0101522000259404</v>
       </c>
       <c r="E53" s="5">
-        <v>6.5173633849368695</v>
+        <v>6.5173552528228873</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>45.550355500999999</v>
+        <v>45.550437008000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.47684182199999725</v>
+        <v>0.47672299500000292</v>
       </c>
       <c r="D54" s="5">
-        <v>13.460390758412011</v>
+        <v>13.456775674936306</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>45.697301097</v>
+        <v>45.697450639000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.1469455960000019</v>
+        <v>0.14701363100000009</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9406347726689495</v>
+        <v>3.9424845927927388</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>45.869501550999999</v>
+        <v>45.869736967999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17220045399999862</v>
+        <v>0.17228632899999496</v>
       </c>
       <c r="D56" s="5">
-        <v>4.6168490584023614</v>
+        <v>4.6191839642569121</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>46.150064708999999</v>
+        <v>46.149723811000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.28056315799999965</v>
+        <v>0.2799868430000032</v>
       </c>
       <c r="D57" s="5">
-        <v>7.5918863479418564</v>
+        <v>7.5757241660755037</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>46.278874252999998</v>
+        <v>46.278737305999996</v>
       </c>
       <c r="C58" s="5">
-        <v>0.12880954399999922</v>
+        <v>0.12901349499999526</v>
       </c>
       <c r="D58" s="5">
-        <v>3.4012195877197504</v>
+        <v>3.406713543028328</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>46.720742176000002</v>
+        <v>46.720595889999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.44186792300000377</v>
+        <v>0.441858584000002</v>
       </c>
       <c r="D59" s="5">
-        <v>12.078772069070798</v>
+        <v>12.078540868407405</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>46.414145841</v>
+        <v>46.413930835999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.30659633500000183</v>
+        <v>-0.30666505399999977</v>
       </c>
       <c r="D60" s="5">
-        <v>-7.5966846647123942</v>
+        <v>-7.5983492956632421</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>46.547280360000002</v>
+        <v>46.547251232000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.13313451900000217</v>
+        <v>0.13332039600000201</v>
       </c>
       <c r="D61" s="5">
-        <v>3.4969104020000641</v>
+        <v>3.5018865136574151</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.673386295</v>
+        <v>46.673414891999997</v>
       </c>
       <c r="C62" s="5">
-        <v>0.12610593499999823</v>
+        <v>0.12616365999999601</v>
       </c>
       <c r="D62" s="5">
-        <v>3.2999237358095401</v>
+        <v>3.3014589621348067</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.804000139999999</v>
+        <v>46.804070930000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.13061384499999917</v>
+        <v>0.13065603800000503</v>
       </c>
       <c r="D63" s="5">
-        <v>3.4103306678092693</v>
+        <v>3.4114472224443082</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.932763039999998</v>
+        <v>46.932897928999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.12876289999999813</v>
+        <v>0.1288269989999975</v>
       </c>
       <c r="D64" s="5">
-        <v>3.3517443387737877</v>
+        <v>3.3534330495120335</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>47.329162799000002</v>
+        <v>47.329341233999997</v>
       </c>
       <c r="C65" s="5">
-        <v>0.39639975900000479</v>
+        <v>0.39644330499999825</v>
       </c>
       <c r="D65" s="5">
-        <v>10.619678906605646</v>
+        <v>10.620868285705365</v>
       </c>
       <c r="E65" s="5">
-        <v>5.00437826095399</v>
+        <v>5.0043074337061233</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.480465027000001</v>
+        <v>46.480527105</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.84869777200000129</v>
+        <v>-0.84881412899999731</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.517824908936319</v>
+        <v>-19.520176088245854</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.696024524000002</v>
+        <v>46.696133381000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.21555949700000099</v>
+        <v>0.21560627600000259</v>
       </c>
       <c r="D67" s="5">
-        <v>5.7093317779799202</v>
+        <v>5.7105947284825875</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.743730585000002</v>
+        <v>46.743892217999999</v>
       </c>
       <c r="C68" s="5">
-        <v>4.7706060999999522E-2</v>
+        <v>4.775883699999639E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>1.2328681546358355</v>
+        <v>1.2342368331194509</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>47.246352432999998</v>
+        <v>47.246137031000004</v>
       </c>
       <c r="C69" s="5">
-        <v>0.50262184799999687</v>
+        <v>0.50224481300000434</v>
       </c>
       <c r="D69" s="5">
-        <v>13.694375540063209</v>
+        <v>13.683438235743562</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>47.708089260999998</v>
+        <v>47.707999839999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.46173682799999938</v>
+        <v>0.46186280899999588</v>
       </c>
       <c r="D70" s="5">
-        <v>12.378920192468135</v>
+        <v>12.382540825640342</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>47.638525172999998</v>
+        <v>47.638323690999997</v>
       </c>
       <c r="C71" s="5">
-        <v>-6.9564087999999913E-2</v>
+        <v>-6.9676149000002852E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-1.7357788575103394</v>
+        <v>-1.7385558394693246</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>47.337414819999999</v>
+        <v>47.337186707000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.30111035299999855</v>
+        <v>-0.30113698399999578</v>
       </c>
       <c r="D72" s="5">
-        <v>-7.3266748546959137</v>
+        <v>-7.3273304054826349</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>48.138468377000002</v>
+        <v>48.138471621999997</v>
       </c>
       <c r="C73" s="5">
-        <v>0.80105355700000302</v>
+        <v>0.80128491499999654</v>
       </c>
       <c r="D73" s="5">
-        <v>22.30741253461921</v>
+        <v>22.314584305356</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>48.649660949999998</v>
+        <v>48.649708367000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.51119257299999532</v>
+        <v>0.51123674500000504</v>
       </c>
       <c r="D74" s="5">
-        <v>13.51430557354325</v>
+        <v>13.515541413673127</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>48.889988361999997</v>
+        <v>48.890064969000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24032741199999919</v>
+        <v>0.24035660199999853</v>
       </c>
       <c r="D75" s="5">
-        <v>6.0916958394654497</v>
+        <v>6.0924498522188175</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>49.306801301999997</v>
+        <v>49.306938522999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.4168129399999998</v>
+        <v>0.41687355399999859</v>
       </c>
       <c r="D76" s="5">
-        <v>10.724249437510558</v>
+        <v>10.725865236825328</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.574127417</v>
+        <v>49.574281552999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.26732611500000303</v>
+        <v>0.26734302999999926</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7035804544253175</v>
+        <v>6.7039981332194021</v>
       </c>
       <c r="E77" s="5">
-        <v>4.7433009274514992</v>
+        <v>4.743231704622386</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>49.561411827000001</v>
+        <v>49.561446177999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.2715589999999111E-2</v>
+        <v>-1.2835375000001648E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.307361949860252</v>
+        <v>-0.31025231437808998</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.570305654000002</v>
+        <v>49.570379021999997</v>
       </c>
       <c r="C79" s="5">
-        <v>8.8938270000014086E-3</v>
+        <v>8.9328440000002729E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>0.21555343015826622</v>
+        <v>0.21649984514993115</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>50.000298121999997</v>
+        <v>50.000393907999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.42999246799999469</v>
+        <v>0.43001488600000215</v>
       </c>
       <c r="D80" s="5">
-        <v>10.92053707382108</v>
+        <v>10.921116916705142</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>50.174035697999997</v>
+        <v>50.173954154999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17373757600000062</v>
+        <v>0.1735602469999975</v>
       </c>
       <c r="D81" s="5">
-        <v>4.2502939630922221</v>
+        <v>4.2458643648044747</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.366202135999998</v>
+        <v>50.366184644999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.19216643800000099</v>
+        <v>0.19223049000000003</v>
       </c>
       <c r="D82" s="5">
-        <v>4.6940584968993226</v>
+        <v>4.6956640066606159</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>50.683932278</v>
+        <v>50.683600288000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.31773014200000205</v>
+        <v>0.31741564300000391</v>
       </c>
       <c r="D83" s="5">
-        <v>7.8383350752831316</v>
+        <v>7.8303083883391134</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.761255521999999</v>
+        <v>49.761049688999996</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.92267675600000132</v>
+        <v>-0.92255059900000447</v>
       </c>
       <c r="D84" s="5">
-        <v>-19.785601701663545</v>
+        <v>-19.783278205891619</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.738977415999997</v>
+        <v>50.739013628000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.97772189399999831</v>
+        <v>0.97796393900000567</v>
       </c>
       <c r="D85" s="5">
-        <v>26.300354570708318</v>
+        <v>26.307705633739118</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.991630927000003</v>
+        <v>50.99169483</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25265351100000544</v>
+        <v>0.252681201999998</v>
       </c>
       <c r="D86" s="5">
-        <v>6.1417661144030022</v>
+        <v>6.1424532951888988</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>51.363441635999997</v>
+        <v>51.363522795999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.37181070899999469</v>
+        <v>0.3718279659999979</v>
       </c>
       <c r="D87" s="5">
-        <v>9.1094988661296838</v>
+        <v>9.1099268896612351</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>51.847140660999997</v>
+        <v>51.847266435000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.48369902499999995</v>
+        <v>0.48374363900000361</v>
       </c>
       <c r="D88" s="5">
-        <v>11.904700565061832</v>
+        <v>11.905836288891681</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>51.725793961000001</v>
+        <v>51.725907913999997</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.12134669999999659</v>
+        <v>-0.12135852100000477</v>
       </c>
       <c r="D89" s="5">
-        <v>-2.7726916071499463</v>
+        <v>-2.7729516010138844</v>
       </c>
       <c r="E89" s="5">
-        <v>4.3403013953245084</v>
+        <v>4.3402068443487041</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>51.854828103000003</v>
+        <v>51.854855512999997</v>
       </c>
       <c r="C90" s="5">
-        <v>0.12903414200000185</v>
+        <v>0.12894759899999997</v>
       </c>
       <c r="D90" s="5">
-        <v>3.034911037447463</v>
+        <v>3.0328407644770072</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>52.156394710999997</v>
+        <v>52.156444532999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.30156660799999457</v>
+        <v>0.30158902000000154</v>
       </c>
       <c r="D91" s="5">
-        <v>7.2063161398879805</v>
+        <v>7.2068650174796911</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>52.255389590999997</v>
+        <v>52.255428885000001</v>
       </c>
       <c r="C92" s="5">
-        <v>9.8994879999999341E-2</v>
+        <v>9.8984352000002218E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.3015749244453598</v>
+        <v>2.3013253725135963</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>52.443147934999999</v>
+        <v>52.443173934999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.18775834400000235</v>
+        <v>0.18774504999999664</v>
       </c>
       <c r="D93" s="5">
-        <v>4.3979454090355086</v>
+        <v>4.3976244665443032</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>52.595470785000003</v>
+        <v>52.595555552</v>
       </c>
       <c r="C94" s="5">
-        <v>0.15232285000000445</v>
+        <v>0.15238161700000319</v>
       </c>
       <c r="D94" s="5">
-        <v>3.5416617864937106</v>
+        <v>3.5430483046379635</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>52.912956956999999</v>
+        <v>52.912461944999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.31748617199999529</v>
+        <v>0.31690639299999646</v>
       </c>
       <c r="D95" s="5">
-        <v>7.4890495054016126</v>
+        <v>7.4749045318158291</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>53.605283469</v>
+        <v>53.605115040000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.69232651200000106</v>
+        <v>0.69265309500000427</v>
       </c>
       <c r="D96" s="5">
-        <v>16.88176964604051</v>
+        <v>16.890484530419059</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>53.855125059000002</v>
+        <v>53.855187807999997</v>
       </c>
       <c r="C97" s="5">
-        <v>0.24984159000000261</v>
+        <v>0.25007276799999545</v>
       </c>
       <c r="D97" s="5">
-        <v>5.7385380144636233</v>
+        <v>5.7440033633785026</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>53.722158798999999</v>
+        <v>53.722229894000002</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.13296626000000344</v>
+        <v>-0.13295791399999501</v>
       </c>
       <c r="D98" s="5">
-        <v>-2.9228516279334982</v>
+        <v>-2.9226672916394025</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>53.601623721999999</v>
+        <v>53.601698145999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.12053507699999955</v>
+        <v>-0.12053174800000477</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.659432594149358</v>
+        <v>-2.6593565725092638</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>53.798593726</v>
+        <v>53.798705927</v>
       </c>
       <c r="C100" s="5">
-        <v>0.19697000400000064</v>
+        <v>0.19700778100000349</v>
       </c>
       <c r="D100" s="5">
-        <v>4.4998660485940034</v>
+        <v>4.5007402249988449</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>54.093011578999999</v>
+        <v>54.09310387</v>
       </c>
       <c r="C101" s="5">
-        <v>0.29441785299999879</v>
+        <v>0.29439794299999988</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7684284834551356</v>
+        <v>6.7679423631356483</v>
       </c>
       <c r="E101" s="5">
-        <v>4.5764742050838692</v>
+        <v>4.5764222446046388</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>55.063706920000001</v>
+        <v>55.063726848000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.97069534100000254</v>
+        <v>0.97062297800000152</v>
       </c>
       <c r="D102" s="5">
-        <v>23.79166582683736</v>
+        <v>23.789668967917144</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>55.053062439999998</v>
+        <v>55.053108664</v>
       </c>
       <c r="C103" s="5">
-        <v>-1.0644480000003398E-2</v>
+        <v>-1.0618184000001918E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.23172802191046005</v>
+        <v>-0.23115608713025759</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>55.527253637999998</v>
+        <v>55.527306693</v>
       </c>
       <c r="C104" s="5">
-        <v>0.47419119799999976</v>
+        <v>0.47419802900000008</v>
       </c>
       <c r="D104" s="5">
-        <v>10.840005082374349</v>
+        <v>10.84015917269927</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>55.706172516999999</v>
+        <v>55.706230538</v>
       </c>
       <c r="C105" s="5">
-        <v>0.17891887900000114</v>
+        <v>0.17892384499999991</v>
       </c>
       <c r="D105" s="5">
-        <v>3.9358831154096219</v>
+        <v>3.9359904738295759</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>55.993086011000003</v>
+        <v>55.993278920999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.28691349400000377</v>
+        <v>0.28704838299999835</v>
       </c>
       <c r="D106" s="5">
-        <v>6.3586973317842688</v>
+        <v>6.3617652124555724</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>56.145209207000001</v>
+        <v>56.144486321999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.15212319599999802</v>
+        <v>0.15120740100000063</v>
       </c>
       <c r="D107" s="5">
-        <v>3.3093445361077611</v>
+        <v>3.2891136731327597</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>56.856222205999998</v>
+        <v>56.856138753000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.71101299899999759</v>
+        <v>0.71165243100000453</v>
       </c>
       <c r="D108" s="5">
-        <v>16.301025404677972</v>
+        <v>16.31694703467581</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>57.161798503999997</v>
+        <v>57.161880717999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.3055762979999983</v>
+        <v>0.30574196499999573</v>
       </c>
       <c r="D109" s="5">
-        <v>6.6435563530473196</v>
+        <v>6.6472753667170537</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>57.429998554999997</v>
+        <v>57.430077261000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.26820005100000088</v>
+        <v>0.26819654300000195</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7779260514910113</v>
+        <v>5.7778399909535372</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>58.126624837000001</v>
+        <v>58.126701136000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.69662628200000398</v>
+        <v>0.69662387500000023</v>
       </c>
       <c r="D111" s="5">
-        <v>15.56747075975149</v>
+        <v>15.567390554920291</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>58.348426134999997</v>
+        <v>58.348527504000003</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22180129799999548</v>
+        <v>0.22182636800000211</v>
       </c>
       <c r="D112" s="5">
-        <v>4.6763281301979598</v>
+        <v>4.6768615661425539</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>58.576747677999997</v>
+        <v>58.576824381999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.22832154299999985</v>
+        <v>0.22829687799999476</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7980752738299159</v>
+        <v>4.7975372302838659</v>
       </c>
       <c r="E113" s="5">
-        <v>8.2889378278592218</v>
+        <v>8.2888948705468266</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>58.455511653000002</v>
+        <v>58.455541054000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.12123602499999464</v>
+        <v>-0.12128332799999697</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.4555566008642726</v>
+        <v>-2.4565006280796609</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>59.265860029000002</v>
+        <v>59.265906716000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.81034837600000031</v>
+        <v>0.81036566200000237</v>
       </c>
       <c r="D115" s="5">
-        <v>17.964001961653576</v>
+        <v>17.964405104086211</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>59.430889610999998</v>
+        <v>59.430953146</v>
       </c>
       <c r="C116" s="5">
-        <v>0.1650295819999954</v>
+        <v>0.16504642999999675</v>
       </c>
       <c r="D116" s="5">
-        <v>3.3931298842841739</v>
+        <v>3.3934789002316279</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>59.334552881999997</v>
+        <v>59.334626829999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-9.6336729000000787E-2</v>
+        <v>-9.6326316000002521E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.9279361973146614</v>
+        <v>-1.9277276190802883</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>59.325139303</v>
+        <v>59.325396339000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-9.4135789999967301E-3</v>
+        <v>-9.2304909999967322E-3</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.19021703946425772</v>
+        <v>-0.18652037416970746</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>60.381546428</v>
+        <v>60.380649118000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0564071249999998</v>
+        <v>1.0552527789999999</v>
       </c>
       <c r="D119" s="5">
-        <v>23.590639145755297</v>
+        <v>23.562176879942022</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>59.841010546</v>
+        <v>59.841013040999997</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.54053588200000036</v>
+        <v>-0.53963607700000438</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.228961572838779</v>
+        <v>-10.212906414468904</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>59.971964235999998</v>
+        <v>59.972049683999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.13095368999999835</v>
+        <v>0.13103664300000162</v>
       </c>
       <c r="D121" s="5">
-        <v>2.6578708971711329</v>
+        <v>2.6595747497734523</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>60.453558088000001</v>
+        <v>60.453635898999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.48159385200000315</v>
+        <v>0.4815862150000001</v>
       </c>
       <c r="D122" s="5">
-        <v>10.073588301360115</v>
+        <v>10.073406444137056</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>60.455005733999997</v>
+        <v>60.455080264000003</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4476459999954727E-3</v>
+        <v>1.4443650000046659E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8739483139661459E-2</v>
+        <v>2.8674301409781222E-2</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>61.027107389000001</v>
+        <v>61.027200688000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.57210165500000443</v>
+        <v>0.57212042399999774</v>
       </c>
       <c r="D124" s="5">
-        <v>11.966015810828235</v>
+        <v>11.966413507209882</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>61.282823155999999</v>
+        <v>61.282901242999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.2557157669999981</v>
+        <v>0.25570055499999711</v>
       </c>
       <c r="D125" s="5">
-        <v>5.1457548589047386</v>
+        <v>5.1454336116450561</v>
       </c>
       <c r="E125" s="5">
-        <v>4.6197093305273107</v>
+        <v>4.6197056422053961</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>61.326333970999997</v>
+        <v>61.326351567000003</v>
       </c>
       <c r="C126" s="5">
-        <v>4.3510814999997649E-2</v>
+        <v>4.345032400000548E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>0.85533515501958757</v>
+        <v>0.85414029003898495</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>61.375422952000001</v>
+        <v>61.375457633000003</v>
       </c>
       <c r="C127" s="5">
-        <v>4.9088981000004139E-2</v>
+        <v>4.9106066000000226E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.96478631388454694</v>
+        <v>0.96512330156406367</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>61.477571220000002</v>
+        <v>61.477652978999998</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10214826800000054</v>
+        <v>0.10219534599999491</v>
       </c>
       <c r="D128" s="5">
-        <v>2.0155660341342863</v>
+        <v>2.0165023400734006</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>61.712746359999997</v>
+        <v>61.712816676999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.23517513999999551</v>
+        <v>0.23516369800000092</v>
       </c>
       <c r="D129" s="5">
-        <v>4.6882809079220822</v>
+        <v>4.6880416219994281</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>62.633166152000001</v>
+        <v>62.633426874999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.92041979200000412</v>
+        <v>0.92061019799999855</v>
       </c>
       <c r="D130" s="5">
-        <v>19.441130815760488</v>
+        <v>19.445464122715329</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>63.100852977999999</v>
+        <v>63.099929312</v>
       </c>
       <c r="C131" s="5">
-        <v>0.46768682599999778</v>
+        <v>0.4665024370000026</v>
       </c>
       <c r="D131" s="5">
-        <v>9.3378086317384081</v>
+        <v>9.3131438476815589</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>62.05563368</v>
+        <v>62.055698753000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0452192979999992</v>
+        <v>-1.0442305589999989</v>
       </c>
       <c r="D132" s="5">
-        <v>-18.162601018123837</v>
+        <v>-18.147194500478591</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>62.787567213999999</v>
+        <v>62.787645093999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.7319335339999995</v>
+        <v>0.73194634099999689</v>
       </c>
       <c r="D133" s="5">
-        <v>15.109003908501673</v>
+        <v>15.109268773468232</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>63.085133599000002</v>
+        <v>63.085206522</v>
       </c>
       <c r="C134" s="5">
-        <v>0.29756638500000321</v>
+        <v>0.29756142800000163</v>
       </c>
       <c r="D134" s="5">
-        <v>5.8377144044215568</v>
+        <v>5.8376071777808125</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>63.199321222999998</v>
+        <v>63.199395086999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.11418762399999594</v>
+        <v>0.11418856499999919</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1938217859795106</v>
+        <v>2.1938374839810093</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>63.013429070000001</v>
+        <v>63.013508852000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.18589215299999751</v>
+        <v>-0.18588623499999812</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.4730912364456357</v>
+        <v>-3.47297845717357</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>63.197565101000002</v>
+        <v>63.197633367000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.18413603100000131</v>
+        <v>0.1841245150000006</v>
       </c>
       <c r="D137" s="5">
-        <v>3.5635160488324269</v>
+        <v>3.5632850059209797</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1244349499465418</v>
+        <v>3.1244149430975421</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>62.538658482000002</v>
+        <v>62.538668889999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.65890661899999969</v>
+        <v>-0.65896447700000493</v>
       </c>
       <c r="D138" s="5">
-        <v>-11.818277068936055</v>
+        <v>-11.819244001850437</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>62.889237399000002</v>
+        <v>62.889257430999997</v>
       </c>
       <c r="C139" s="5">
-        <v>0.35057891699999999</v>
+        <v>0.35058854100000048</v>
       </c>
       <c r="D139" s="5">
-        <v>6.9382838373900579</v>
+        <v>6.9384790253957718</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>63.350036236999998</v>
+        <v>63.350124242</v>
       </c>
       <c r="C140" s="5">
-        <v>0.46079883799999521</v>
+        <v>0.46086681100000249</v>
       </c>
       <c r="D140" s="5">
-        <v>9.1557128384480038</v>
+        <v>9.1571152674946319</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>63.351150793000002</v>
+        <v>63.351193236999997</v>
       </c>
       <c r="C141" s="5">
-        <v>1.1145560000045407E-3</v>
+        <v>1.0689949999971304E-3</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1114378252784505E-2</v>
+        <v>2.0251153049621884E-2</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>63.224757142999998</v>
+        <v>63.224964530999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.12639365000000424</v>
+        <v>-0.12622870599999914</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3680559106863619</v>
+        <v>-2.364997812773062</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>65.017724310000006</v>
+        <v>65.016956910000005</v>
       </c>
       <c r="C143" s="5">
-        <v>1.7929671670000076</v>
+        <v>1.791992379000007</v>
       </c>
       <c r="D143" s="5">
-        <v>39.873402025661434</v>
+        <v>39.84808750431317</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>63.272652088999997</v>
+        <v>63.272712335000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.745072221000008</v>
+        <v>-1.7442445750000033</v>
       </c>
       <c r="D144" s="5">
-        <v>-27.854161549338862</v>
+        <v>-27.843117915377611</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>63.308280674999999</v>
+        <v>63.308345256000003</v>
       </c>
       <c r="C145" s="5">
-        <v>3.5628586000001405E-2</v>
+        <v>3.5632921000001261E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.67781200787377927</v>
+        <v>0.67789408673675222</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>63.276770749999997</v>
+        <v>63.276832544000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.1509925000001715E-2</v>
+        <v>-3.1512712000001386E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.59563412755346823</v>
+        <v>-0.59568606024728021</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>63.359718809</v>
+        <v>63.359780172999997</v>
       </c>
       <c r="C147" s="5">
-        <v>8.2948059000003127E-2</v>
+        <v>8.294762899999597E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>1.5844434491803394</v>
+        <v>1.584433617689962</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>63.308586048999999</v>
+        <v>63.308650479999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.1132760000001554E-2</v>
+        <v>-5.1129693000000032E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.96414083499030134</v>
+        <v>-0.96408233160149015</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>63.422338543999999</v>
+        <v>63.422390299</v>
       </c>
       <c r="C149" s="5">
-        <v>0.11375249499999995</v>
+        <v>0.11373981900000274</v>
       </c>
       <c r="D149" s="5">
-        <v>2.1775889741625809</v>
+        <v>2.1773416740365814</v>
       </c>
       <c r="E149" s="5">
-        <v>0.35566788473697653</v>
+        <v>0.3556413745666509</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>63.726416852</v>
+        <v>63.726420150999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.30407830800000113</v>
+        <v>0.30402985199999932</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9075648703089678</v>
+        <v>5.9065935724730734</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>64.099921073000004</v>
+        <v>64.099922473000007</v>
       </c>
       <c r="C151" s="5">
-        <v>0.37350422100000458</v>
+        <v>0.37350232200000733</v>
       </c>
       <c r="D151" s="5">
-        <v>7.2644811434638079</v>
+        <v>7.2644426218753555</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>64.098128243000005</v>
+        <v>64.098220616000006</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.7928299999994124E-3</v>
+        <v>-1.7018570000004729E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.3557998872801864E-2</v>
+        <v>-3.1855424008331301E-2</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>64.474547814000005</v>
+        <v>64.474569110000004</v>
       </c>
       <c r="C153" s="5">
-        <v>0.37641957099999956</v>
+        <v>0.37634849399999837</v>
       </c>
       <c r="D153" s="5">
-        <v>7.279190318371298</v>
+        <v>7.2777603177609951</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>64.753483688000003</v>
+        <v>64.753619549999996</v>
       </c>
       <c r="C154" s="5">
-        <v>0.27893587399999831</v>
+        <v>0.2790504399999918</v>
       </c>
       <c r="D154" s="5">
-        <v>5.3168831910871628</v>
+        <v>5.3191174141973496</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>64.625959659000003</v>
+        <v>64.62541075</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.12752402899999993</v>
+        <v>-0.1282087999999959</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.3378220913610526</v>
+        <v>-2.3502343286050165</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>64.876567698000002</v>
+        <v>64.876612284999993</v>
       </c>
       <c r="C156" s="5">
-        <v>0.25060803899999939</v>
+        <v>0.25120153499999276</v>
       </c>
       <c r="D156" s="5">
-        <v>4.7539294396894416</v>
+        <v>4.7654709309772336</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>65.238649159000005</v>
+        <v>65.238705198999995</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36208146100000249</v>
+        <v>0.36209291400000154</v>
       </c>
       <c r="D157" s="5">
-        <v>6.9067516602002055</v>
+        <v>6.9069719836328591</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>65.281920076000006</v>
+        <v>65.281970614000002</v>
       </c>
       <c r="C158" s="5">
-        <v>4.3270917000000964E-2</v>
+        <v>4.3265415000007579E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>0.79883539622063182</v>
+        <v>0.79873276300477247</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>65.218842155999994</v>
+        <v>65.218888575999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.3077920000012E-2</v>
+        <v>-6.3082038000004559E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.1533444132419524</v>
+        <v>-1.1534184206679843</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>65.597822312000005</v>
+        <v>65.597870061999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.37898015600001145</v>
+        <v>0.3789814860000007</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2003126932407513</v>
+        <v>7.2003334853799394</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>65.533957717999996</v>
+        <v>65.533990774000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.3864594000008879E-2</v>
+        <v>-6.3879287999995427E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.1620579722333657</v>
+        <v>-1.1623230672387241</v>
       </c>
       <c r="E161" s="5">
-        <v>3.3294565014108324</v>
+        <v>3.3294243011734892</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>65.594105088999996</v>
+        <v>65.594107140000006</v>
       </c>
       <c r="C162" s="5">
-        <v>6.0147370999999339E-2</v>
+        <v>6.0116366000002586E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.1069422331059453</v>
+        <v>1.1063681793607616</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>65.586466298000005</v>
+        <v>65.586459812000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.6387909999908743E-3</v>
+        <v>-7.6473280000044497E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.13965706591667626</v>
+        <v>-0.1398130401550679</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>65.223115578000005</v>
+        <v>65.223195266000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.36335071999999968</v>
+        <v>-0.36326454599999636</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.4491591186252144</v>
+        <v>-6.4476765127309594</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>65.611481217000005</v>
+        <v>65.611482069000004</v>
       </c>
       <c r="C165" s="5">
-        <v>0.38836563899999987</v>
+        <v>0.38828680299999974</v>
       </c>
       <c r="D165" s="5">
-        <v>7.3840114893298558</v>
+        <v>7.3824538450909305</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>65.711567438000003</v>
+        <v>65.711622896999998</v>
       </c>
       <c r="C166" s="5">
-        <v>0.10008622099999798</v>
+        <v>0.10014082799999358</v>
       </c>
       <c r="D166" s="5">
-        <v>1.8459614261559842</v>
+        <v>1.8469770273254804</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>65.763098782</v>
+        <v>65.762779847999994</v>
       </c>
       <c r="C167" s="5">
-        <v>5.1531343999997148E-2</v>
+        <v>5.1156950999995843E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>0.94511555844907225</v>
+        <v>0.93821874487656221</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>65.952002132999993</v>
+        <v>65.952019710000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.18890335099999334</v>
+        <v>0.18923986200000797</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5019614532459276</v>
+        <v>3.5083161695975473</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>66.366541486000003</v>
+        <v>66.366582750999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.41453935300000921</v>
+        <v>0.41456304099999386</v>
       </c>
       <c r="D169" s="5">
-        <v>7.8088526132241043</v>
+        <v>7.8093122188577668</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>66.522489816000004</v>
+        <v>66.522526252999995</v>
       </c>
       <c r="C170" s="5">
-        <v>0.15594833000000108</v>
+        <v>0.15594350199999951</v>
       </c>
       <c r="D170" s="5">
-        <v>2.8564935340820607</v>
+        <v>2.8564021549275509</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>66.771769956</v>
+        <v>66.771800377000005</v>
       </c>
       <c r="C171" s="5">
-        <v>0.24928013999999621</v>
+        <v>0.24927412400001003</v>
       </c>
       <c r="D171" s="5">
-        <v>4.5906141498449182</v>
+        <v>4.5904985026508083</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>66.783593834000001</v>
+        <v>66.783623827</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1823878000001287E-2</v>
+        <v>1.1823449999994295E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>0.21270187368571669</v>
+        <v>0.21269406981925254</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>66.931905071000003</v>
+        <v>66.931923191999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.14831123700000148</v>
+        <v>0.14829936499999974</v>
       </c>
       <c r="D173" s="5">
-        <v>2.6977205026809337</v>
+        <v>2.6975006853540151</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1331648532742831</v>
+        <v>2.1331409875844365</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>67.163450413000007</v>
+        <v>67.163445867999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.23154534200000398</v>
+        <v>0.23152267599999732</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2312037560117366</v>
+        <v>4.2307804841064112</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>67.466788782999998</v>
+        <v>67.466779242000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.30333836999999164</v>
+        <v>0.3033333740000046</v>
       </c>
       <c r="D175" s="5">
-        <v>5.5563790106580191</v>
+        <v>5.5562855971018177</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>67.615315731999999</v>
+        <v>67.615385087999996</v>
       </c>
       <c r="C176" s="5">
-        <v>0.14852694900000074</v>
+        <v>0.14860584599999527</v>
       </c>
       <c r="D176" s="5">
-        <v>2.6740018566349111</v>
+        <v>2.6754399119744088</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>68.184820665999993</v>
+        <v>68.184806404</v>
       </c>
       <c r="C177" s="5">
-        <v>0.56950493399999402</v>
+        <v>0.56942131600000323</v>
       </c>
       <c r="D177" s="5">
-        <v>10.588881899372904</v>
+        <v>10.587243103430733</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>68.203651312000005</v>
+        <v>68.203650412000002</v>
       </c>
       <c r="C178" s="5">
-        <v>1.8830646000012052E-2</v>
+        <v>1.8844008000002077E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.33190862289400602</v>
+        <v>0.3321445689484781</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>68.496693295</v>
+        <v>68.496551617999998</v>
       </c>
       <c r="C179" s="5">
-        <v>0.29304198299999484</v>
+        <v>0.29290120599999625</v>
       </c>
       <c r="D179" s="5">
-        <v>5.279489422061312</v>
+        <v>5.2768930299374572</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>68.715141923999994</v>
+        <v>68.715140495</v>
       </c>
       <c r="C180" s="5">
-        <v>0.21844862899999384</v>
+        <v>0.21858887700000196</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8948687445002239</v>
+        <v>3.8974215767155096</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>68.606861146</v>
+        <v>68.606887082</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.10828077799999392</v>
+        <v>-0.10825341299999991</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.8746477055934796</v>
+        <v>-1.8741780758440241</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>68.449777135999994</v>
+        <v>68.449801972000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.15708401000000549</v>
+        <v>-0.15708510999999703</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.7132134228852411</v>
+        <v>-2.7132311710510004</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>69.423522012000006</v>
+        <v>69.423540254000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.97374487600001203</v>
+        <v>0.97373828199999934</v>
       </c>
       <c r="D183" s="5">
-        <v>18.471871769262748</v>
+        <v>18.471729501638801</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>69.861547080999998</v>
+        <v>69.861562321999997</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43802506899999116</v>
+        <v>0.4380220679999951</v>
       </c>
       <c r="D184" s="5">
-        <v>7.8397008592337558</v>
+        <v>7.839643138413166</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>70.004343797999994</v>
+        <v>70.004349206000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.14279671699999597</v>
+        <v>0.14278688400000306</v>
       </c>
       <c r="D185" s="5">
-        <v>2.4805581071885019</v>
+        <v>2.480384823738313</v>
       </c>
       <c r="E185" s="5">
-        <v>4.5903948553994045</v>
+        <v>4.5903746186800598</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>70.360577492000004</v>
+        <v>70.360572257000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.35623369400001081</v>
+        <v>0.35622305100000062</v>
       </c>
       <c r="D186" s="5">
-        <v>6.2803254987029877</v>
+        <v>6.2801320838104413</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>70.437682754999997</v>
+        <v>70.437678276</v>
       </c>
       <c r="C187" s="5">
-        <v>7.7105262999992874E-2</v>
+        <v>7.7106018999998582E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.3229856530063921</v>
+        <v>1.3229988018988781</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>70.919695887000003</v>
+        <v>70.919738616999993</v>
       </c>
       <c r="C188" s="5">
-        <v>0.48201313200000584</v>
+        <v>0.48206034099999329</v>
       </c>
       <c r="D188" s="5">
-        <v>8.5279633599030227</v>
+        <v>8.5288308496036755</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>70.896286114000006</v>
+        <v>70.896260278</v>
       </c>
       <c r="C189" s="5">
-        <v>-2.3409772999997358E-2</v>
+        <v>-2.3478338999993298E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.39538781392403077</v>
+        <v>-0.3965435378518789</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>71.091159207000004</v>
+        <v>71.091141688999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.19487309299999822</v>
+        <v>0.19488141099999723</v>
       </c>
       <c r="D190" s="5">
-        <v>3.3487732647882629</v>
+        <v>3.3489196113140274</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>71.117413382999999</v>
+        <v>71.117391552000001</v>
       </c>
       <c r="C191" s="5">
-        <v>2.62541759999948E-2</v>
+        <v>2.624986300000387E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.44406480791525649</v>
+        <v>0.44399181897345485</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>71.039586935000003</v>
+        <v>71.039568728000006</v>
       </c>
       <c r="C192" s="5">
-        <v>-7.7826447999996162E-2</v>
+        <v>-7.7822823999994739E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>-1.3053296963053351</v>
+        <v>-1.3052696770661676</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>71.131218575000005</v>
+        <v>71.131233429999995</v>
       </c>
       <c r="C193" s="5">
-        <v>9.163164000000279E-2</v>
+        <v>9.1664701999988552E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>1.5588689070833217</v>
+        <v>1.5594357693838878</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>71.868645346999998</v>
+        <v>71.868661408999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.73742677199999207</v>
+        <v>0.73742797900000312</v>
       </c>
       <c r="D194" s="5">
-        <v>13.175004674447145</v>
+        <v>13.175024572889615</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>71.587649017999993</v>
+        <v>71.587656596000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.28099632900000415</v>
+        <v>-0.28100481299999558</v>
       </c>
       <c r="D195" s="5">
-        <v>-4.5922410078595881</v>
+        <v>-4.5923756870308914</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>71.746196131000005</v>
+        <v>71.746199282000006</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15854711300001156</v>
+        <v>0.1585426860000041</v>
       </c>
       <c r="D196" s="5">
-        <v>2.6902859285721448</v>
+        <v>2.6902096039963519</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>72.277620235000001</v>
+        <v>72.277620095000003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.53142410399999562</v>
+        <v>0.53142081299999688</v>
       </c>
       <c r="D197" s="5">
-        <v>9.2595916423197977</v>
+        <v>9.2595315202624207</v>
       </c>
       <c r="E197" s="5">
-        <v>3.2473362561038055</v>
+        <v>3.2473280800175752</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>72.570230320999997</v>
+        <v>72.570227146999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.29261008599999627</v>
+        <v>0.29260705199999393</v>
       </c>
       <c r="D198" s="5">
-        <v>4.9677478440752099</v>
+        <v>4.9676951923068202</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>72.751531877999994</v>
+        <v>72.751527589000005</v>
       </c>
       <c r="C199" s="5">
-        <v>0.18130155699999762</v>
+        <v>0.18130044200000839</v>
       </c>
       <c r="D199" s="5">
-        <v>3.0394878670817693</v>
+        <v>3.0394690514839562</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>73.010697730999993</v>
+        <v>73.010718287000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.25916585299999895</v>
+        <v>0.25919069799999761</v>
       </c>
       <c r="D200" s="5">
-        <v>4.3595690899602024</v>
+        <v>4.3599955063212459</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>73.134913139000005</v>
+        <v>73.134897945000006</v>
       </c>
       <c r="C201" s="5">
-        <v>0.12421540800001196</v>
+        <v>0.12417965800000275</v>
       </c>
       <c r="D201" s="5">
-        <v>2.0608105824536205</v>
+        <v>2.060211322981842</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>73.272425253999998</v>
+        <v>73.272418762000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.13751211499999272</v>
+        <v>0.13752081699999508</v>
       </c>
       <c r="D202" s="5">
-        <v>2.2797833652407951</v>
+        <v>2.2799296076661646</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>73.722677413</v>
+        <v>73.722669695999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.45025215900000148</v>
+        <v>0.45025093399999605</v>
       </c>
       <c r="D203" s="5">
-        <v>7.6282781802020194</v>
+        <v>7.6282574184401319</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>73.916791317999994</v>
+        <v>73.916784469000007</v>
       </c>
       <c r="C204" s="5">
-        <v>0.1941139049999947</v>
+        <v>0.19411477300000968</v>
       </c>
       <c r="D204" s="5">
-        <v>3.205794827240771</v>
+        <v>3.2058097109538997</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>74.511690563000002</v>
+        <v>74.511702185999994</v>
       </c>
       <c r="C205" s="5">
-        <v>0.59489924500000768</v>
+        <v>0.59491771699998708</v>
       </c>
       <c r="D205" s="5">
-        <v>10.097062141959846</v>
+        <v>10.097390646337633</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>74.806824223999996</v>
+        <v>74.806834938999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.29513366099999416</v>
+        <v>0.2951327530000043</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8580101287165833</v>
+        <v>4.8579940812298661</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>75.260273229000006</v>
+        <v>75.260274000999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.45344900500001017</v>
+        <v>0.45343906200000106</v>
       </c>
       <c r="D207" s="5">
-        <v>7.5213904155439604</v>
+        <v>7.5212188401215574</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>75.241114487000004</v>
+        <v>75.241113404999993</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.9158742000001894E-2</v>
+        <v>-1.916059600000608E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.30505241836104036</v>
+        <v>-0.30508189397132623</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>75.370412930000001</v>
+        <v>75.370410922999994</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12929844299999615</v>
+        <v>0.12929751800000133</v>
       </c>
       <c r="D209" s="5">
-        <v>2.0817480263932486</v>
+        <v>2.0817330227651754</v>
       </c>
       <c r="E209" s="5">
-        <v>4.2790461071411157</v>
+        <v>4.279043532333926</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>74.697382160999993</v>
+        <v>74.697380953999996</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.67303076900000747</v>
+        <v>-0.67302996899999812</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.204650258296011</v>
+        <v>-10.204638976455904</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>75.761443325000002</v>
+        <v>75.761442407000004</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0640611640000088</v>
+        <v>1.0640614530000079</v>
       </c>
       <c r="D211" s="5">
-        <v>18.498893597049062</v>
+        <v>18.498899344079934</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>76.529729193999998</v>
+        <v>76.529729673999995</v>
       </c>
       <c r="C212" s="5">
-        <v>0.76828586899999607</v>
+        <v>0.76828726699999095</v>
       </c>
       <c r="D212" s="5">
-        <v>12.871225703338363</v>
+        <v>12.871250610481844</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>76.061483433999996</v>
+        <v>76.061478711000007</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.46824576000000206</v>
+        <v>-0.46825096299998847</v>
       </c>
       <c r="D213" s="5">
-        <v>-7.1000722322877463</v>
+        <v>-7.1001484472572596</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>76.729759258000001</v>
+        <v>76.729758265000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.66827582400000551</v>
+        <v>0.66827955399999439</v>
       </c>
       <c r="D214" s="5">
-        <v>11.067892733345808</v>
+        <v>11.067958245181298</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>77.222186942999997</v>
+        <v>77.222185042000007</v>
       </c>
       <c r="C215" s="5">
-        <v>0.49242768499999556</v>
+        <v>0.4924267770000057</v>
       </c>
       <c r="D215" s="5">
-        <v>7.9789584017651016</v>
+        <v>7.9789432729373333</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>77.890181059</v>
+        <v>77.890179677999996</v>
       </c>
       <c r="C216" s="5">
-        <v>0.66799411600000269</v>
+        <v>0.66799463599998887</v>
       </c>
       <c r="D216" s="5">
-        <v>10.888727460200421</v>
+        <v>10.888736624736728</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>77.926465148000005</v>
+        <v>77.926472466999996</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6284089000005793E-2</v>
+        <v>3.629278900000088E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.56043824523570596</v>
+        <v>0.56057297857279309</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>78.566516926999995</v>
+        <v>78.566524522999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.64005177899998955</v>
+        <v>0.64005205600000181</v>
       </c>
       <c r="D218" s="5">
-        <v>10.313911276392517</v>
+        <v>10.313914930689116</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>78.649931905000003</v>
+        <v>78.649930836999999</v>
       </c>
       <c r="C219" s="5">
-        <v>8.3414978000007522E-2</v>
+        <v>8.3406314000001203E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2815199726470272</v>
+        <v>1.281385963231596</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>79.115606080999996</v>
+        <v>79.115604395000005</v>
       </c>
       <c r="C220" s="5">
-        <v>0.46567417599999317</v>
+        <v>0.46567355800000598</v>
       </c>
       <c r="D220" s="5">
-        <v>7.3410160403383662</v>
+        <v>7.3410060815480849</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>79.591095683999995</v>
+        <v>79.591093662000006</v>
       </c>
       <c r="C221" s="5">
-        <v>0.47548960299999976</v>
+        <v>0.47548926700000038</v>
       </c>
       <c r="D221" s="5">
-        <v>7.4553116003913678</v>
+        <v>7.4553063209853665</v>
       </c>
       <c r="E221" s="5">
-        <v>5.5999199021503854</v>
+        <v>5.5999200313660902</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>79.980055785000005</v>
+        <v>79.980054929999994</v>
       </c>
       <c r="C222" s="5">
-        <v>0.38896010100000922</v>
+        <v>0.38896126799998854</v>
       </c>
       <c r="D222" s="5">
-        <v>6.0245972721097552</v>
+        <v>6.0246159935362975</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>80.50269222</v>
+        <v>80.502690455999996</v>
       </c>
       <c r="C223" s="5">
-        <v>0.52263643499999546</v>
+        <v>0.52263552600000196</v>
       </c>
       <c r="D223" s="5">
-        <v>8.1295565890820534</v>
+        <v>8.1295420277354147</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>80.368353842000005</v>
+        <v>80.368351125999993</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.13433837799999537</v>
+        <v>-0.13433933000000309</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9842154902230069</v>
+        <v>-1.9842294658058757</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>80.566283290000001</v>
+        <v>80.566282681000004</v>
       </c>
       <c r="C225" s="5">
-        <v>0.19792944799999646</v>
+        <v>0.19793155500001092</v>
       </c>
       <c r="D225" s="5">
-        <v>2.9956953953258036</v>
+        <v>2.9957278209345795</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>80.872627973999997</v>
+        <v>80.872625999999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.30634468399999548</v>
+        <v>0.30634331899999268</v>
       </c>
       <c r="D226" s="5">
-        <v>4.6595157397028908</v>
+        <v>4.6594945778524188</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>80.808879684999994</v>
+        <v>80.808880203000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-6.3748289000002956E-2</v>
+        <v>-6.3745796999995719E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.94181639702614062</v>
+        <v>-0.94177976260075846</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>80.826044839999994</v>
+        <v>80.826045394999994</v>
       </c>
       <c r="C228" s="5">
-        <v>1.7165155000000709E-2</v>
+        <v>1.7165191999993112E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.25519804036042704</v>
+        <v>0.25519858945239893</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>81.204292194999994</v>
+        <v>81.204296778</v>
       </c>
       <c r="C229" s="5">
-        <v>0.37824735499999917</v>
+        <v>0.3782513830000056</v>
       </c>
       <c r="D229" s="5">
-        <v>5.7625451522572035</v>
+        <v>5.7626080657225964</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>81.523188003000001</v>
+        <v>81.523193570000004</v>
       </c>
       <c r="C230" s="5">
-        <v>0.31889580800000772</v>
+        <v>0.31889679200000387</v>
       </c>
       <c r="D230" s="5">
-        <v>4.8156260245039162</v>
+        <v>4.8156409285517343</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>81.778129312000004</v>
+        <v>81.778129460000002</v>
       </c>
       <c r="C231" s="5">
-        <v>0.254941309000003</v>
+        <v>0.25493588999999872</v>
       </c>
       <c r="D231" s="5">
-        <v>3.8178918696546438</v>
+        <v>3.8178090509875418</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>82.108960878999994</v>
+        <v>82.108960385000003</v>
       </c>
       <c r="C232" s="5">
-        <v>0.33083156699998995</v>
+        <v>0.33083092500000078</v>
       </c>
       <c r="D232" s="5">
-        <v>4.9640575468698156</v>
+        <v>4.9640476892709451</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>82.748527768000002</v>
+        <v>82.748526607000002</v>
       </c>
       <c r="C233" s="5">
-        <v>0.63956688900000813</v>
+        <v>0.63956622199999913</v>
       </c>
       <c r="D233" s="5">
-        <v>9.7581141638118041</v>
+        <v>9.7581036085076622</v>
       </c>
       <c r="E233" s="5">
-        <v>3.9670669901768152</v>
+        <v>3.9670681727388857</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>82.021759997999993</v>
+        <v>82.021759684000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.72676777000000925</v>
+        <v>-0.72676692299999957</v>
       </c>
       <c r="D234" s="5">
-        <v>-10.044918853838015</v>
+        <v>-10.044907840950945</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>82.424900460000003</v>
+        <v>82.424898395</v>
       </c>
       <c r="C235" s="5">
-        <v>0.4031404620000103</v>
+        <v>0.40313871099999687</v>
       </c>
       <c r="D235" s="5">
-        <v>6.0601331437030836</v>
+        <v>6.0601061303727333</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>83.008874711000004</v>
+        <v>83.008868801000006</v>
       </c>
       <c r="C236" s="5">
-        <v>0.58397425100000078</v>
+        <v>0.58397040600000594</v>
       </c>
       <c r="D236" s="5">
-        <v>8.8411550186369148</v>
+        <v>8.8410947501279971</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.153927163000006</v>
+        <v>83.153922252000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.14505245200000161</v>
+        <v>0.14505345099999545</v>
       </c>
       <c r="D237" s="5">
-        <v>2.1171907710076709</v>
+        <v>2.1172056450643018</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.536080656999999</v>
+        <v>83.536074550999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.38215349399999354</v>
+        <v>0.3821522989999977</v>
       </c>
       <c r="D238" s="5">
-        <v>5.6564380575626183</v>
+        <v>5.6564202628837545</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>83.556601447999995</v>
+        <v>83.556601545999996</v>
       </c>
       <c r="C239" s="5">
-        <v>2.0520790999995597E-2</v>
+        <v>2.0526994999997328E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>0.29518079691057686</v>
+        <v>0.2952701804464164</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>84.115040750999995</v>
+        <v>84.115042622999994</v>
       </c>
       <c r="C240" s="5">
-        <v>0.55843930300000011</v>
+        <v>0.55844107699999768</v>
       </c>
       <c r="D240" s="5">
-        <v>8.3215106529222371</v>
+        <v>8.321538057024803</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>84.093611343000006</v>
+        <v>84.093625433</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.1429407999988825E-2</v>
+        <v>-2.141718999999398E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.3052877079422367</v>
+        <v>-0.30511388472769241</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>83.765194726000004</v>
+        <v>83.765213133000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.32841661700000202</v>
+        <v>-0.32841229999999655</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.5870796526371604</v>
+        <v>-4.5870198930366257</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>84.212814471000002</v>
+        <v>84.212826815</v>
       </c>
       <c r="C243" s="5">
-        <v>0.44761974499999724</v>
+        <v>0.44761368199999652</v>
       </c>
       <c r="D243" s="5">
-        <v>6.6043573560828683</v>
+        <v>6.6042637606846144</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>84.490281289999999</v>
+        <v>84.490283086999995</v>
       </c>
       <c r="C244" s="5">
-        <v>0.27746681899999714</v>
+        <v>0.2774562719999949</v>
       </c>
       <c r="D244" s="5">
-        <v>4.0262364320145183</v>
+        <v>4.0260800029436883</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>85.018934105</v>
+        <v>85.018922348000004</v>
       </c>
       <c r="C245" s="5">
-        <v>0.52865281500000094</v>
+        <v>0.52863926100000924</v>
       </c>
       <c r="D245" s="5">
-        <v>7.7722123857373759</v>
+        <v>7.7720060380525924</v>
       </c>
       <c r="E245" s="5">
-        <v>2.7437422734160055</v>
+        <v>2.7437295068501344</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>85.571514794999999</v>
+        <v>85.571496226999997</v>
       </c>
       <c r="C246" s="5">
-        <v>0.55258068999999921</v>
+        <v>0.55257387899999344</v>
       </c>
       <c r="D246" s="5">
-        <v>8.0843386533548944</v>
+        <v>8.0842365769113744</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>86.161536076999994</v>
+        <v>86.161517492000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.59002128199999504</v>
+        <v>0.59002126500000429</v>
       </c>
       <c r="D247" s="5">
-        <v>8.5951814045407637</v>
+        <v>8.5951830837678109</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>86.531908689000005</v>
+        <v>86.531891242</v>
       </c>
       <c r="C248" s="5">
-        <v>0.37037261200001126</v>
+        <v>0.37037374999999884</v>
       </c>
       <c r="D248" s="5">
-        <v>5.282019054670628</v>
+        <v>5.2820368361161885</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>87.020079594999999</v>
+        <v>87.020067570999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.48817090599999347</v>
+        <v>0.48817632899999808</v>
       </c>
       <c r="D249" s="5">
-        <v>6.9838725920947198</v>
+        <v>6.9839540497109276</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>87.301314108</v>
+        <v>87.301302347000004</v>
       </c>
       <c r="C250" s="5">
-        <v>0.28123451300000113</v>
+        <v>0.28123477600000513</v>
       </c>
       <c r="D250" s="5">
-        <v>3.9478850829300471</v>
+        <v>3.9478893959470129</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>87.702528279000006</v>
+        <v>87.702529291000005</v>
       </c>
       <c r="C251" s="5">
-        <v>0.40121417100000656</v>
+        <v>0.40122694400000114</v>
       </c>
       <c r="D251" s="5">
-        <v>5.6564435747781694</v>
+        <v>5.6566290100450223</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.648929382999995</v>
+        <v>88.648944352000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.94640110399998889</v>
+        <v>0.94641506099999617</v>
       </c>
       <c r="D252" s="5">
-        <v>13.746116928311537</v>
+        <v>13.746331660345179</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>88.319118087999996</v>
+        <v>88.319166683000006</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.32981129499999895</v>
+        <v>-0.32977766899999494</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.3742740126238022</v>
+        <v>-4.3738363938024438</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>88.384659526999997</v>
+        <v>88.384737763000004</v>
       </c>
       <c r="C254" s="5">
-        <v>6.5541439000000423E-2</v>
+        <v>6.5571079999998005E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.89416126235650761</v>
+        <v>0.89456680366712948</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>89.141545785000005</v>
+        <v>89.141609310999996</v>
       </c>
       <c r="C255" s="5">
-        <v>0.75688625800000864</v>
+        <v>0.75687154799999234</v>
       </c>
       <c r="D255" s="5">
-        <v>10.774350036694225</v>
+        <v>10.774120688562828</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>89.355158923999994</v>
+        <v>89.355163907000005</v>
       </c>
       <c r="C256" s="5">
-        <v>0.21361313899998891</v>
+        <v>0.2135545960000087</v>
       </c>
       <c r="D256" s="5">
-        <v>2.9138081933857585</v>
+        <v>2.9129969779773113</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>89.464093969999993</v>
+        <v>89.464027232000007</v>
       </c>
       <c r="C257" s="5">
-        <v>0.10893504599999915</v>
+        <v>0.10886332500000151</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4727984808301731</v>
+        <v>1.4718222257727787</v>
       </c>
       <c r="E257" s="5">
-        <v>5.2284351854025024</v>
+        <v>5.2283712392933834</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>89.822064006999994</v>
+        <v>89.821959278999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.35797003700000118</v>
+        <v>0.35793204699999137</v>
       </c>
       <c r="D258" s="5">
-        <v>4.9086137626391357</v>
+        <v>4.9080850563395728</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>89.955855189999994</v>
+        <v>89.955764678999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.13379118299999959</v>
+        <v>0.13380539999999996</v>
       </c>
       <c r="D259" s="5">
-        <v>1.8021323232839448</v>
+        <v>1.8023275129448679</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.240040034000003</v>
+        <v>90.239992571000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.28418484400000921</v>
+        <v>0.28422789200000409</v>
       </c>
       <c r="D260" s="5">
-        <v>3.8575592088698762</v>
+        <v>3.8581576891243419</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>91.767369994999996</v>
+        <v>91.767361072</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5273299609999924</v>
+        <v>1.527368500999998</v>
       </c>
       <c r="D261" s="5">
-        <v>22.311719320781553</v>
+        <v>22.312348585371499</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>91.981690995999998</v>
+        <v>91.981686298</v>
       </c>
       <c r="C262" s="5">
-        <v>0.21432100100000184</v>
+        <v>0.2143252259999997</v>
       </c>
       <c r="D262" s="5">
-        <v>2.8388591411084407</v>
+        <v>2.8389161051548983</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>92.234932876000002</v>
+        <v>92.234932771000004</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25324188000000447</v>
+        <v>0.25324647300000436</v>
       </c>
       <c r="D263" s="5">
-        <v>3.3543023199949396</v>
+        <v>3.3543642544416219</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>93.556154006</v>
+        <v>93.556219803000005</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3212211299999979</v>
+        <v>1.3212870320000007</v>
       </c>
       <c r="D264" s="5">
-        <v>18.610486961138584</v>
+        <v>18.611489594530894</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>94.400796878999998</v>
+        <v>94.400950066999997</v>
       </c>
       <c r="C265" s="5">
-        <v>0.84464287299999796</v>
+        <v>0.84473026399999185</v>
       </c>
       <c r="D265" s="5">
-        <v>11.388307019255372</v>
+        <v>11.389536018609592</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>94.812160448</v>
+        <v>94.812364849000005</v>
       </c>
       <c r="C266" s="5">
-        <v>0.41136356900000237</v>
+        <v>0.41141478200000847</v>
       </c>
       <c r="D266" s="5">
-        <v>5.3563190613168388</v>
+        <v>5.3569930623241113</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>94.729068870999996</v>
+        <v>94.729243565999994</v>
       </c>
       <c r="C267" s="5">
-        <v>-8.309157700000469E-2</v>
+        <v>-8.3121283000011204E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.046602903595073</v>
+        <v>-1.0469730251437159</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.284906859000003</v>
+        <v>95.285049517000004</v>
       </c>
       <c r="C268" s="5">
-        <v>0.5558379880000075</v>
+        <v>0.55580595100001062</v>
       </c>
       <c r="D268" s="5">
-        <v>7.2729302063022194</v>
+        <v>7.2724835479736738</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>95.677443881000002</v>
+        <v>95.677398155000006</v>
       </c>
       <c r="C269" s="5">
-        <v>0.39253702199999907</v>
+        <v>0.39234863800000142</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0570991392812292</v>
+        <v>5.0546092015906874</v>
       </c>
       <c r="E269" s="5">
-        <v>6.9450766617985771</v>
+        <v>6.9451053291926579</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>96.195509037999997</v>
+        <v>96.194611093999995</v>
       </c>
       <c r="C270" s="5">
-        <v>0.51806515699999522</v>
+        <v>0.51721293899998955</v>
       </c>
       <c r="D270" s="5">
-        <v>6.69468741599617</v>
+        <v>6.6833484668693321</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>96.531987422</v>
+        <v>96.531902518999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.33647838400000296</v>
+        <v>0.33729142500000364</v>
       </c>
       <c r="D271" s="5">
-        <v>4.2791316259587653</v>
+        <v>4.2897124283716837</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.164200328999996</v>
+        <v>97.164182259</v>
       </c>
       <c r="C272" s="5">
-        <v>0.63221290699999599</v>
+        <v>0.63227974000000131</v>
       </c>
       <c r="D272" s="5">
-        <v>8.1484743463654077</v>
+        <v>8.1493744380428446</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>96.701282840000005</v>
+        <v>96.701319553999994</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.46291748899999163</v>
+        <v>-0.46286270500000626</v>
       </c>
       <c r="D273" s="5">
-        <v>-5.5696809809138497</v>
+        <v>-5.5690400184055573</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>97.157952456000004</v>
+        <v>97.157992729</v>
       </c>
       <c r="C274" s="5">
-        <v>0.45666961599999922</v>
+        <v>0.45667317500000593</v>
       </c>
       <c r="D274" s="5">
-        <v>5.8165064645921749</v>
+        <v>5.8165507126600957</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>97.793819881000005</v>
+        <v>97.793862736999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.63586742500000071</v>
+        <v>0.63587000799999771</v>
       </c>
       <c r="D275" s="5">
-        <v>8.1425679326083475</v>
+        <v>8.1425987110728784</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>97.863089721999998</v>
+        <v>97.863263515</v>
       </c>
       <c r="C276" s="5">
-        <v>6.9269840999993448E-2</v>
+        <v>6.9400778000002106E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.85330962602558902</v>
+        <v>0.8549285153965247</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>98.423109839999995</v>
+        <v>98.423440552000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.56002011799999707</v>
+        <v>0.56017703700000254</v>
       </c>
       <c r="D277" s="5">
-        <v>7.087288049243412</v>
+        <v>7.0893238692517846</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>99.248528211999997</v>
+        <v>99.248923753</v>
       </c>
       <c r="C278" s="5">
-        <v>0.82541837200000145</v>
+        <v>0.82548320099999728</v>
       </c>
       <c r="D278" s="5">
-        <v>10.541131152277149</v>
+        <v>10.541960547330408</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>99.431434198999995</v>
+        <v>99.431805099000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.18290598699999805</v>
+        <v>0.18288134600000205</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2340445095118566</v>
+        <v>2.2337314908092765</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>99.840950472000003</v>
+        <v>99.841363371</v>
       </c>
       <c r="C280" s="5">
-        <v>0.40951627300000837</v>
+        <v>0.40955827199999817</v>
       </c>
       <c r="D280" s="5">
-        <v>5.0558005881791823</v>
+        <v>5.0563116110697859</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.38632729</v>
+        <v>100.38647199</v>
       </c>
       <c r="C281" s="5">
-        <v>0.54537681799999405</v>
+        <v>0.54510861900000407</v>
       </c>
       <c r="D281" s="5">
-        <v>6.7555113146982704</v>
+        <v>6.7520600134057362</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9216233398299503</v>
+        <v>4.9218247212065469</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>100.91207445000001</v>
+        <v>100.90939868</v>
       </c>
       <c r="C282" s="5">
-        <v>0.52574716000000876</v>
+        <v>0.52292668999999137</v>
       </c>
       <c r="D282" s="5">
-        <v>6.4689135442190793</v>
+        <v>6.4332001038232001</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.32937325</v>
+        <v>101.32942969</v>
       </c>
       <c r="C283" s="5">
-        <v>0.41729879999999753</v>
+        <v>0.42003101000000242</v>
       </c>
       <c r="D283" s="5">
-        <v>5.0767588907045358</v>
+        <v>5.1109016089826653</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.46380274000001</v>
+        <v>101.46387657</v>
       </c>
       <c r="C284" s="5">
-        <v>0.13442949000000226</v>
+        <v>0.13444687999999871</v>
       </c>
       <c r="D284" s="5">
-        <v>1.603658061260127</v>
+        <v>1.6038661292210987</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>101.85711766</v>
+        <v>101.85719258</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39331491999999457</v>
+        <v>0.3933160100000066</v>
       </c>
       <c r="D285" s="5">
-        <v>4.7521553017046525</v>
+        <v>4.7521652215112065</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>102.04878942000001</v>
+        <v>102.0488539</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19167176000000552</v>
+        <v>0.19166131999999436</v>
       </c>
       <c r="D286" s="5">
-        <v>2.2816433065389718</v>
+        <v>2.2815160451947536</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.28929392000001</v>
+        <v>102.28937347999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.24050450000000012</v>
+        <v>0.24051957999999729</v>
       </c>
       <c r="D287" s="5">
-        <v>2.8650599541623301</v>
+        <v>2.8652400989495508</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.48946956</v>
+        <v>102.48991802</v>
       </c>
       <c r="C288" s="5">
-        <v>0.20017563999999766</v>
+        <v>0.20054454000000987</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3737885846817575</v>
+        <v>2.3782086058949714</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>102.86093678</v>
+        <v>102.86168151</v>
       </c>
       <c r="C289" s="5">
-        <v>0.37146721999999954</v>
+        <v>0.3717634899999922</v>
       </c>
       <c r="D289" s="5">
-        <v>4.4370888983795265</v>
+        <v>4.4406788527660224</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.30086059999999</v>
+        <v>103.30175817</v>
       </c>
       <c r="C290" s="5">
-        <v>0.43992381999998997</v>
+        <v>0.44007666000000256</v>
       </c>
       <c r="D290" s="5">
-        <v>5.2547182299084838</v>
+        <v>5.2565480571018508</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>103.61169258</v>
+        <v>103.61252852</v>
       </c>
       <c r="C291" s="5">
-        <v>0.31083198000000323</v>
+        <v>0.31077034999999853</v>
       </c>
       <c r="D291" s="5">
-        <v>3.6711566574130883</v>
+        <v>3.6703842542935794</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>104.01634445000001</v>
+        <v>104.01724607</v>
       </c>
       <c r="C292" s="5">
-        <v>0.40465187000000924</v>
+        <v>0.40471755000000087</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7885480104688405</v>
+        <v>4.7893025504071485</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>104.19652029</v>
+        <v>104.19685694</v>
       </c>
       <c r="C293" s="5">
-        <v>0.18017583999998976</v>
+        <v>0.17961087000000475</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0985432479573518</v>
+        <v>2.0918820077075351</v>
       </c>
       <c r="E293" s="5">
-        <v>3.7955298324571229</v>
+        <v>3.7957155724922531</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>104.08289293</v>
+        <v>104.07677682000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.11362735999999529</v>
+        <v>-0.12008011999999724</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.3007918052147072</v>
+        <v>-1.3741902551882901</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.49739443999999</v>
+        <v>104.49753653</v>
       </c>
       <c r="C295" s="5">
-        <v>0.4145015099999938</v>
+        <v>0.42075970999999868</v>
       </c>
       <c r="D295" s="5">
-        <v>4.8849764369498061</v>
+        <v>4.9606762212405231</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.05636007</v>
+        <v>105.05657916</v>
       </c>
       <c r="C296" s="5">
-        <v>0.55896563000000299</v>
+        <v>0.55904262999999332</v>
       </c>
       <c r="D296" s="5">
-        <v>6.6111561534575536</v>
+        <v>6.6120845751630908</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.61914923</v>
+        <v>105.61939728999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.56278916000000834</v>
+        <v>0.56281812999999659</v>
       </c>
       <c r="D297" s="5">
-        <v>6.6212535137539996</v>
+        <v>6.6215902342481314</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>106.13691514</v>
+        <v>106.13718105</v>
       </c>
       <c r="C298" s="5">
-        <v>0.51776590999999428</v>
+        <v>0.51778376000000037</v>
       </c>
       <c r="D298" s="5">
-        <v>6.0438655090370608</v>
+        <v>6.0440649412768943</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>106.46790804</v>
+        <v>106.46824703</v>
       </c>
       <c r="C299" s="5">
-        <v>0.33099289999999826</v>
+        <v>0.33106598000000531</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8071148728800575</v>
+        <v>3.8079602150268732</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>106.56353701</v>
+        <v>106.56452315</v>
       </c>
       <c r="C300" s="5">
-        <v>9.562897000000703E-2</v>
+        <v>9.6276119999998855E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.083174863249492</v>
+        <v>1.0905380393004593</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>106.66341546</v>
+        <v>106.66486870999999</v>
       </c>
       <c r="C301" s="5">
-        <v>9.9878449999991403E-2</v>
+        <v>0.10034555999999384</v>
       </c>
       <c r="D301" s="5">
-        <v>1.1305360335148729</v>
+        <v>1.1358401549660169</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>106.99144079</v>
+        <v>106.99339517</v>
       </c>
       <c r="C302" s="5">
-        <v>0.32802533000000267</v>
+        <v>0.32852646000000618</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7534623446399129</v>
+        <v>3.7592419720394066</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>107.78212114</v>
+        <v>107.78387309</v>
       </c>
       <c r="C303" s="5">
-        <v>0.79068035000000236</v>
+        <v>0.79047792000000072</v>
       </c>
       <c r="D303" s="5">
-        <v>9.2376335237372764</v>
+        <v>9.2349959793047489</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>108.6205461</v>
+        <v>108.62174195999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.83842495999999755</v>
+        <v>0.8378688699999941</v>
       </c>
       <c r="D304" s="5">
-        <v>9.7445768987897363</v>
+        <v>9.7376698447311902</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>108.92816228</v>
+        <v>108.92788555999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.30761617999999658</v>
+        <v>0.30614359999999863</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4518682050182603</v>
+        <v>3.4350484826867422</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5410748620307917</v>
+        <v>4.5404715256663453</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>108.83775964</v>
+        <v>108.82762312</v>
       </c>
       <c r="C306" s="5">
-        <v>-9.0402639999993539E-2</v>
+        <v>-0.10026243999999451</v>
       </c>
       <c r="D306" s="5">
-        <v>-0.99138138182081059</v>
+        <v>-1.0989628817348107</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>109.41996736999999</v>
+        <v>109.41931174</v>
       </c>
       <c r="C307" s="5">
-        <v>0.58220772999999326</v>
+        <v>0.59168861999999933</v>
       </c>
       <c r="D307" s="5">
-        <v>6.6114497382583126</v>
+        <v>6.7229980518652033</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.04144366</v>
+        <v>110.0415412</v>
       </c>
       <c r="C308" s="5">
-        <v>0.62147629000000393</v>
+        <v>0.62222945999999979</v>
       </c>
       <c r="D308" s="5">
-        <v>7.0326754030836325</v>
+        <v>7.0415101747541176</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>110.97509705</v>
+        <v>110.97577543</v>
       </c>
       <c r="C309" s="5">
-        <v>0.93365339000000347</v>
+        <v>0.93423423000000128</v>
       </c>
       <c r="D309" s="5">
-        <v>10.670290401360427</v>
+        <v>10.677231626828409</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>111.56004311</v>
+        <v>111.5608016</v>
       </c>
       <c r="C310" s="5">
-        <v>0.58494605999999294</v>
+        <v>0.58502617000000612</v>
       </c>
       <c r="D310" s="5">
-        <v>6.5117889460605261</v>
+        <v>6.5126657959367673</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>112.02487055</v>
+        <v>112.02540435</v>
       </c>
       <c r="C311" s="5">
-        <v>0.46482744000000764</v>
+        <v>0.4646027499999974</v>
       </c>
       <c r="D311" s="5">
-        <v>5.1161214069991967</v>
+        <v>5.1135558717786189</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>111.99960668</v>
+        <v>112.00158964000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.5263870000003408E-2</v>
+        <v>-2.3814709999996353E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-0.27028880748360962</v>
+        <v>-0.25480169106162354</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>112.32000691</v>
+        <v>112.32316116</v>
       </c>
       <c r="C313" s="5">
-        <v>0.32040023000000417</v>
+        <v>0.32157151999999201</v>
       </c>
       <c r="D313" s="5">
-        <v>3.4874028317462002</v>
+        <v>3.500290806999895</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>112.62599650999999</v>
+        <v>112.62950211</v>
       </c>
       <c r="C314" s="5">
-        <v>0.30598959999998954</v>
+        <v>0.30634095000000627</v>
       </c>
       <c r="D314" s="5">
-        <v>3.3185497363807492</v>
+        <v>3.3223228708737285</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>113.01286733000001</v>
+        <v>113.01624459999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.38687082000001283</v>
+        <v>0.38674248999998895</v>
       </c>
       <c r="D315" s="5">
-        <v>4.2007792573741654</v>
+        <v>4.1992261998003544</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>113.10693761</v>
+        <v>113.11027786</v>
       </c>
       <c r="C316" s="5">
-        <v>9.4070279999996842E-2</v>
+        <v>9.4033260000003338E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.0034483098606772</v>
+        <v>1.0030214968260287</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>113.55076336</v>
+        <v>113.55304808</v>
       </c>
       <c r="C317" s="5">
-        <v>0.44382575000000202</v>
+        <v>0.44277021999999988</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8117013367817485</v>
+        <v>4.7998655850103766</v>
       </c>
       <c r="E317" s="5">
-        <v>4.2437152920266952</v>
+        <v>4.2460775734532774</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>114.51381139999999</v>
+        <v>114.48625084</v>
       </c>
       <c r="C318" s="5">
-        <v>0.96304803999998967</v>
+        <v>0.93320276000000035</v>
       </c>
       <c r="D318" s="5">
-        <v>10.665879040742098</v>
+        <v>10.320048712490815</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>114.45963955000001</v>
+        <v>114.46127842999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.4171849999988808E-2</v>
+        <v>-2.497241000000372E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.5661967815122626</v>
+        <v>-0.26143721942472053</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>114.34852934</v>
+        <v>114.35017551</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.11111021000000676</v>
+        <v>-0.11110291999999333</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.1586851304835943</v>
+        <v>-1.1585930131888245</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.94780283999999</v>
+        <v>113.94931544000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.40072650000000465</v>
+        <v>-0.40086006999999313</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.1252014578923024</v>
+        <v>-4.1264918017357317</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>114.22314603</v>
+        <v>114.22446714</v>
       </c>
       <c r="C322" s="5">
-        <v>0.27534319000000096</v>
+        <v>0.275151699999995</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9385263901325898</v>
+        <v>2.9364160485658042</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>114.30210896</v>
+        <v>114.30353701999999</v>
       </c>
       <c r="C323" s="5">
-        <v>7.8962930000002984E-2</v>
+        <v>7.9069879999991599E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.83272635737341449</v>
+        <v>0.83384884601409581</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>116.27326572</v>
+        <v>116.27665863999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9711567599999995</v>
+        <v>1.9731216200000006</v>
       </c>
       <c r="D324" s="5">
-        <v>22.774316071434807</v>
+        <v>22.798902598917039</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>116.42826530000001</v>
+        <v>116.4334547</v>
       </c>
       <c r="C325" s="5">
-        <v>0.15499958000000902</v>
+        <v>0.1567960600000049</v>
       </c>
       <c r="D325" s="5">
-        <v>1.6114563608492061</v>
+        <v>1.6302243254259885</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>117.15577141</v>
+        <v>117.16195187</v>
       </c>
       <c r="C326" s="5">
-        <v>0.7275061099999931</v>
+        <v>0.72849716999999714</v>
       </c>
       <c r="D326" s="5">
-        <v>7.7613774023629123</v>
+        <v>7.771958571104598</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>117.24463606</v>
+        <v>117.25068902</v>
       </c>
       <c r="C327" s="5">
-        <v>8.8864650000004985E-2</v>
+        <v>8.8737150000000042E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>0.91402737377215271</v>
+        <v>0.9126621426532644</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>116.69851737</v>
+        <v>116.70372338999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.54611869000000013</v>
+        <v>-0.54696563000000253</v>
       </c>
       <c r="D328" s="5">
-        <v>-5.4485339711475289</v>
+        <v>-5.4564936218528315</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>117.25933786</v>
+        <v>117.26267452</v>
       </c>
       <c r="C329" s="5">
-        <v>0.56082048999999756</v>
+        <v>0.55895113000001118</v>
       </c>
       <c r="D329" s="5">
-        <v>5.9217599614107108</v>
+        <v>5.9012281232255104</v>
       </c>
       <c r="E329" s="5">
-        <v>3.2660057847804902</v>
+        <v>3.2668664582094831</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>118.96717737</v>
+        <v>118.92136074</v>
       </c>
       <c r="C330" s="5">
-        <v>1.7078395099999994</v>
+        <v>1.6586862199999928</v>
       </c>
       <c r="D330" s="5">
-        <v>18.947862245405076</v>
+        <v>18.358893124689125</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>119.11615732999999</v>
+        <v>119.11848623</v>
       </c>
       <c r="C331" s="5">
-        <v>0.14897995999999125</v>
+        <v>0.19712549000000479</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5131268536049181</v>
+        <v>2.0073698053764799</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>119.77522207</v>
+        <v>119.77800413</v>
       </c>
       <c r="C332" s="5">
-        <v>0.65906474000000514</v>
+        <v>0.65951789999999733</v>
       </c>
       <c r="D332" s="5">
-        <v>6.845373245087738</v>
+        <v>6.8500862034121202</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>120.14124946</v>
+        <v>120.14406922000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.36602738999999929</v>
+        <v>0.36606509000000642</v>
       </c>
       <c r="D333" s="5">
-        <v>3.7294115863111044</v>
+        <v>3.7297140943675311</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>120.63156277</v>
+        <v>120.63411003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.49031331000000478</v>
+        <v>0.49004080999999644</v>
       </c>
       <c r="D334" s="5">
-        <v>5.008805434728103</v>
+        <v>5.0058388243128915</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>120.39659385</v>
+        <v>120.39880314</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.23496892000000003</v>
+        <v>-0.23530689000000393</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.3125088542915062</v>
+        <v>-2.315751096074492</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>120.59609052</v>
+        <v>120.60098649</v>
       </c>
       <c r="C336" s="5">
-        <v>0.19949667000000204</v>
+        <v>0.20218334999999854</v>
       </c>
       <c r="D336" s="5">
-        <v>2.0066168143267227</v>
+        <v>2.033852939172287</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>120.93026725</v>
+        <v>120.93844962</v>
       </c>
       <c r="C337" s="5">
-        <v>0.33417672999999581</v>
+        <v>0.33746313000000328</v>
       </c>
       <c r="D337" s="5">
-        <v>3.3763996479011293</v>
+        <v>3.4099763859599452</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>121.28158019</v>
+        <v>121.29113843</v>
       </c>
       <c r="C338" s="5">
-        <v>0.35131293999999968</v>
+        <v>0.35268881000000363</v>
       </c>
       <c r="D338" s="5">
-        <v>3.5423481550814984</v>
+        <v>3.5562000856489639</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>121.44762978999999</v>
+        <v>121.45725612</v>
       </c>
       <c r="C339" s="5">
-        <v>0.1660495999999938</v>
+        <v>0.16611768999999299</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6553779206047947</v>
+        <v>1.655930354554469</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>121.73278080999999</v>
+        <v>121.74257335</v>
       </c>
       <c r="C340" s="5">
-        <v>0.2851510200000007</v>
+        <v>0.28531723000000397</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8541915198304624</v>
+        <v>2.8556474574399804</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>122.10450605</v>
+        <v>122.11381989</v>
       </c>
       <c r="C341" s="5">
-        <v>0.37172524000000351</v>
+        <v>0.37124654000000135</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7265128540026726</v>
+        <v>3.7213287574788589</v>
       </c>
       <c r="E341" s="5">
-        <v>4.1320105318902733</v>
+        <v>4.1369902143691961</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>123.17316418999999</v>
+        <v>123.09401085</v>
       </c>
       <c r="C342" s="5">
-        <v>1.0686581399999966</v>
+        <v>0.98019096000000161</v>
       </c>
       <c r="D342" s="5">
-        <v>11.022981075076888</v>
+        <v>10.069063714470982</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>123.74463222999999</v>
+        <v>123.74996528</v>
       </c>
       <c r="C343" s="5">
-        <v>0.57146803999999918</v>
+        <v>0.6559544299999942</v>
       </c>
       <c r="D343" s="5">
-        <v>5.7117478659673981</v>
+        <v>6.5854579194166707</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>123.96120651</v>
+        <v>123.9677684</v>
       </c>
       <c r="C344" s="5">
-        <v>0.21657428000000323</v>
+        <v>0.21780311999999924</v>
       </c>
       <c r="D344" s="5">
-        <v>2.1205401879882402</v>
+        <v>2.1325960249674702</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>124.54803271</v>
+        <v>124.55227492</v>
       </c>
       <c r="C345" s="5">
-        <v>0.58682620000000441</v>
+        <v>0.58450652000000503</v>
       </c>
       <c r="D345" s="5">
-        <v>5.8310073494592274</v>
+        <v>5.8070414072040943</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>124.56304914</v>
+        <v>124.56720442</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5016430000002856E-2</v>
+        <v>1.4929499999993823E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.14477683553864029</v>
+        <v>0.1439332651816061</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>124.81579837</v>
+        <v>124.8204321</v>
       </c>
       <c r="C347" s="5">
-        <v>0.25274922999999205</v>
+        <v>0.25322768000000906</v>
       </c>
       <c r="D347" s="5">
-        <v>2.4622621818813695</v>
+        <v>2.4668922262973902</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>125.58125387</v>
+        <v>125.58438181</v>
       </c>
       <c r="C348" s="5">
-        <v>0.76545550000000162</v>
+        <v>0.76394970999999146</v>
       </c>
       <c r="D348" s="5">
-        <v>7.6125869608425711</v>
+        <v>7.5968123660040909</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>126.16478033999999</v>
+        <v>126.1728289</v>
       </c>
       <c r="C349" s="5">
-        <v>0.58352646999999536</v>
+        <v>0.5884470900000025</v>
       </c>
       <c r="D349" s="5">
-        <v>5.720656457079798</v>
+        <v>5.7699988444808614</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>126.10409756</v>
+        <v>126.12725349999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.0682779999993386E-2</v>
+        <v>-4.5575400000004151E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.57565200552881501</v>
+        <v>-0.43259677107047034</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>126.62517678</v>
+        <v>126.63721701</v>
       </c>
       <c r="C351" s="5">
-        <v>0.52107922000000428</v>
+        <v>0.50996351000000573</v>
       </c>
       <c r="D351" s="5">
-        <v>5.0728213290421875</v>
+        <v>4.961258378596578</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>127.02769677000001</v>
+        <v>127.03832086</v>
       </c>
       <c r="C352" s="5">
-        <v>0.40251999000000183</v>
+        <v>0.40110384999999837</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8820012784598346</v>
+        <v>3.8677306699187675</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>127.20857343</v>
+        <v>127.21899618</v>
       </c>
       <c r="C353" s="5">
-        <v>0.18087665999999558</v>
+        <v>0.18067532000000597</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7221436072683671</v>
+        <v>1.7200666226018235</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1800811002912219</v>
+        <v>4.1806703734259987</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>126.90947169</v>
+        <v>126.8095702</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.29910173999999756</v>
+        <v>-0.40942598000000885</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.7853209082878472</v>
+        <v>-3.7943023077811167</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>127.55557631000001</v>
+        <v>127.55832593</v>
       </c>
       <c r="C355" s="5">
-        <v>0.64610462000000268</v>
+        <v>0.74875572999999918</v>
       </c>
       <c r="D355" s="5">
-        <v>6.2832820641782527</v>
+        <v>7.3201730707507684</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>128.08798232000001</v>
+        <v>128.09566032999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.53240601000000254</v>
+        <v>0.53733439999999177</v>
       </c>
       <c r="D356" s="5">
-        <v>5.1252940037714856</v>
+        <v>5.173728520152121</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>128.27443367999999</v>
+        <v>128.27983972999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.18645135999997819</v>
+        <v>0.18417940000000499</v>
       </c>
       <c r="D357" s="5">
-        <v>1.7608337741157776</v>
+        <v>1.7391025029991347</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>128.80143358999999</v>
+        <v>128.80713883000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52699991000000068</v>
+        <v>0.52729910000002178</v>
       </c>
       <c r="D358" s="5">
-        <v>5.0429937286923909</v>
+        <v>5.0457043118119715</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>129.36892918000001</v>
+        <v>129.3778815</v>
       </c>
       <c r="C359" s="5">
-        <v>0.56749559000002137</v>
+        <v>0.57074266999998713</v>
       </c>
       <c r="D359" s="5">
-        <v>5.4171907471594283</v>
+        <v>5.4486987435380829</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>129.90118964999999</v>
+        <v>129.90153211000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.53226046999998289</v>
+        <v>0.52365061000000424</v>
       </c>
       <c r="D360" s="5">
-        <v>5.0504071979829757</v>
+        <v>4.9665332981837951</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>130.62594088</v>
+        <v>130.63403581</v>
       </c>
       <c r="C361" s="5">
-        <v>0.72475123000000963</v>
+        <v>0.73250369999999521</v>
       </c>
       <c r="D361" s="5">
-        <v>6.9044143326181251</v>
+        <v>6.980555772282071</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>131.00529689000001</v>
+        <v>131.04320558000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.37935601000000929</v>
+        <v>0.40916977000000543</v>
       </c>
       <c r="D362" s="5">
-        <v>3.541174894701804</v>
+        <v>3.8240507862354001</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>131.52006911999999</v>
+        <v>131.53426895999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.51477222999997707</v>
+        <v>0.49106337999998573</v>
       </c>
       <c r="D363" s="5">
-        <v>4.8185320034524803</v>
+        <v>4.590655755994022</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>131.98460091999999</v>
+        <v>131.99533271999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.46453180000000316</v>
+        <v>0.46106376000000182</v>
       </c>
       <c r="D364" s="5">
-        <v>4.321739921594614</v>
+        <v>4.2883786914693189</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>132.7130913</v>
+        <v>132.72818966</v>
       </c>
       <c r="C365" s="5">
-        <v>0.72849038000001087</v>
+        <v>0.7328569400000049</v>
       </c>
       <c r="D365" s="5">
-        <v>6.8282271632503999</v>
+        <v>6.8698377102208941</v>
       </c>
       <c r="E365" s="5">
-        <v>4.3271595000073049</v>
+        <v>4.3304802312738921</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>133.30940157000001</v>
+        <v>133.18346312</v>
       </c>
       <c r="C366" s="5">
-        <v>0.59631027000000358</v>
+        <v>0.4552734600000008</v>
       </c>
       <c r="D366" s="5">
-        <v>5.5271385565706321</v>
+        <v>4.1946910533720683</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>133.95084206999999</v>
+        <v>133.95059103</v>
       </c>
       <c r="C367" s="5">
-        <v>0.64144049999998742</v>
+        <v>0.76712790999999925</v>
       </c>
       <c r="D367" s="5">
-        <v>5.929282556844373</v>
+        <v>7.1351465976352779</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>134.22553601999999</v>
+        <v>134.23405835</v>
       </c>
       <c r="C368" s="5">
-        <v>0.27469394999999963</v>
+        <v>0.28346731999999975</v>
       </c>
       <c r="D368" s="5">
-        <v>2.4887948298766727</v>
+        <v>2.5692161819107939</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>116.77362567</v>
+        <v>116.77889865</v>
       </c>
       <c r="C369" s="5">
-        <v>-17.451910349999991</v>
+        <v>-17.455159699999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-81.201836923511792</v>
+        <v>-81.205972675754694</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>120.00602728</v>
+        <v>120.01188569</v>
       </c>
       <c r="C370" s="5">
-        <v>3.2324016099999966</v>
+        <v>3.2329870399999976</v>
       </c>
       <c r="D370" s="5">
-        <v>38.771259835117803</v>
+        <v>38.777357943685956</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>123.34289138</v>
+        <v>123.35759614</v>
       </c>
       <c r="C371" s="5">
-        <v>3.3368640999999997</v>
+        <v>3.3457104499999986</v>
       </c>
       <c r="D371" s="5">
-        <v>38.973754597345248</v>
+        <v>39.091200883681964</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>124.15573657</v>
+        <v>124.15343726</v>
       </c>
       <c r="C372" s="5">
-        <v>0.81284519000000444</v>
+        <v>0.79584112000000573</v>
       </c>
       <c r="D372" s="5">
-        <v>8.2011784874242757</v>
+        <v>8.0224940874299211</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>124.74294537999999</v>
+        <v>124.75008352</v>
       </c>
       <c r="C373" s="5">
-        <v>0.58720880999999281</v>
+        <v>0.59664625999999998</v>
       </c>
       <c r="D373" s="5">
-        <v>5.8255273716086409</v>
+        <v>5.9217549338839826</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>125.97214495</v>
+        <v>126.02378287000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2291995700000058</v>
+        <v>1.2736993500000011</v>
       </c>
       <c r="D374" s="5">
-        <v>12.487006652431187</v>
+        <v>12.963983897786235</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>127.33394472000001</v>
+        <v>127.34843957</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3617997700000046</v>
+        <v>1.3246566999999914</v>
       </c>
       <c r="D375" s="5">
-        <v>13.772167102283305</v>
+        <v>13.368759088468952</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>128.20122828000001</v>
+        <v>128.20972334999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.86728356000000417</v>
+        <v>0.86128377999999373</v>
       </c>
       <c r="D376" s="5">
-        <v>8.4865534721479499</v>
+        <v>8.4246485233585577</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>129.20028862000001</v>
+        <v>129.21652164</v>
       </c>
       <c r="C377" s="5">
-        <v>0.99906033999999977</v>
+        <v>1.0067982900000061</v>
       </c>
       <c r="D377" s="5">
-        <v>9.7628999061572408</v>
+        <v>9.8411312436069931</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.6469149694201999</v>
+        <v>-2.6457589973882589</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>130.50618277000001</v>
+        <v>130.36582335</v>
       </c>
       <c r="C378" s="5">
-        <v>1.3058941500000003</v>
+        <v>1.1493017100000031</v>
       </c>
       <c r="D378" s="5">
-        <v>12.826531674321973</v>
+        <v>11.21118501918148</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>129.60151861</v>
+        <v>129.59797275</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.90466416000001004</v>
+        <v>-0.76785060000000271</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.0084278342289039</v>
+        <v>-6.8434331630991547</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>130.99985964000001</v>
+        <v>131.00642328999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3983410300000116</v>
+        <v>1.4084505399999898</v>
       </c>
       <c r="D380" s="5">
-        <v>13.744100046081753</v>
+        <v>13.849880825050519</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>132.24874281000001</v>
+        <v>132.25454013999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2488831699999992</v>
+        <v>1.2481168500000024</v>
       </c>
       <c r="D381" s="5">
-        <v>12.059495419211386</v>
+        <v>12.051067879457777</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>132.84339036</v>
+        <v>132.85022781000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.59464754999999059</v>
+        <v>0.59568767000001799</v>
       </c>
       <c r="D382" s="5">
-        <v>5.5311775856840217</v>
+        <v>5.5408443648838235</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>134.22738113</v>
+        <v>134.25051636000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3839907699999969</v>
+        <v>1.4002885499999991</v>
       </c>
       <c r="D383" s="5">
-        <v>13.243684647285935</v>
+        <v>13.40806375375594</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>135.51386839</v>
+        <v>135.51487040999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2864872600000012</v>
+        <v>1.2643540499999801</v>
       </c>
       <c r="D384" s="5">
-        <v>12.127338010561006</v>
+        <v>11.905613410188142</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.53621032999999</v>
+        <v>135.54717152000001</v>
       </c>
       <c r="C385" s="5">
-        <v>2.2341939999989791E-2</v>
+        <v>3.2301110000020117E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.19802144707032898</v>
+        <v>0.28640537582147463</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>135.93963441</v>
+        <v>136.00312542</v>
       </c>
       <c r="C386" s="5">
-        <v>0.40342408000000773</v>
+        <v>0.45595389999999725</v>
       </c>
       <c r="D386" s="5">
-        <v>3.6308621297613364</v>
+        <v>4.1120867069937006</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>137.77595475999999</v>
+        <v>137.79452677</v>
       </c>
       <c r="C387" s="5">
-        <v>1.8363203499999941</v>
+        <v>1.791401350000001</v>
       </c>
       <c r="D387" s="5">
-        <v>17.470273527903135</v>
+        <v>17.002986212715921</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>138.27493457</v>
+        <v>138.28446406</v>
       </c>
       <c r="C388" s="5">
-        <v>0.49897981000000868</v>
+        <v>0.4899372900000003</v>
       </c>
       <c r="D388" s="5">
-        <v>4.4336334625899143</v>
+        <v>4.3511113628501796</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>139.03281672</v>
+        <v>139.05373025</v>
       </c>
       <c r="C389" s="5">
-        <v>0.75788215000000037</v>
+        <v>0.76926618999999619</v>
       </c>
       <c r="D389" s="5">
-        <v>6.7791150017992408</v>
+        <v>6.8835904492061228</v>
       </c>
       <c r="E389" s="5">
-        <v>7.610298866219356</v>
+        <v>7.6129650335323928</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>139.28312256000001</v>
+        <v>139.10314238999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.25030584000000999</v>
+        <v>4.9412139999986948E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>2.1819245646057084</v>
+        <v>0.42724916936256463</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>140.10403023000001</v>
+        <v>140.09887517000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.82090766999999687</v>
+        <v>0.99573278000002574</v>
       </c>
       <c r="D391" s="5">
-        <v>7.306395176192404</v>
+        <v>8.936267131368858</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>141.08529449</v>
+        <v>141.09068239999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.98126425999998901</v>
+        <v>0.99180722999997784</v>
       </c>
       <c r="D392" s="5">
-        <v>8.7360237502515972</v>
+        <v>8.833908660789147</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>141.59805463999999</v>
+        <v>141.60314417000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.5127601499999912</v>
+        <v>0.5124617700000158</v>
       </c>
       <c r="D393" s="5">
-        <v>4.449521161083525</v>
+        <v>4.4467067766131407</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>142.59447197</v>
+        <v>142.60242542</v>
       </c>
       <c r="C394" s="5">
-        <v>0.99641733000001409</v>
+        <v>0.99928124999999568</v>
       </c>
       <c r="D394" s="5">
-        <v>8.7789420007717602</v>
+        <v>8.8048331138539382</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>142.67447118999999</v>
+        <v>142.70599196000001</v>
       </c>
       <c r="C395" s="5">
-        <v>7.9999219999990601E-2</v>
+        <v>0.10356654000000276</v>
       </c>
       <c r="D395" s="5">
-        <v>0.67531255746051677</v>
+        <v>0.87500250454770612</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>144.87561271000001</v>
+        <v>144.88505488000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.2011415200000215</v>
+        <v>2.1790629200000069</v>
       </c>
       <c r="D396" s="5">
-        <v>20.167816461087142</v>
+        <v>19.943459493188122</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>145.86630627</v>
+        <v>145.88678399</v>
       </c>
       <c r="C397" s="5">
-        <v>0.99069355999998265</v>
+        <v>1.0017291099999852</v>
       </c>
       <c r="D397" s="5">
-        <v>8.5216525681161883</v>
+        <v>8.6196330377343635</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>146.88279538</v>
+        <v>146.96759965000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.0164891100000091</v>
+        <v>1.0808156600000132</v>
       </c>
       <c r="D398" s="5">
-        <v>8.6904339898067349</v>
+        <v>9.2616630709965619</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>147.38384062</v>
+        <v>147.40469705000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.50104523999999628</v>
+        <v>0.43709739999999897</v>
       </c>
       <c r="D399" s="5">
-        <v>4.1711080206620288</v>
+        <v>3.6278903847322352</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>148.65333663000001</v>
+        <v>148.66222948999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2694960100000117</v>
+        <v>1.2575324399999772</v>
       </c>
       <c r="D400" s="5">
-        <v>10.840252634505987</v>
+        <v>10.731664760346128</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>148.92056987000001</v>
+        <v>148.93805639000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.26723323999999593</v>
+        <v>0.27582690000002685</v>
       </c>
       <c r="D401" s="5">
-        <v>2.1786906104919623</v>
+        <v>2.2493334247335905</v>
       </c>
       <c r="E401" s="5">
-        <v>7.1118124362776092</v>
+        <v>7.1082783052488496</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>150.66271280999999</v>
+        <v>150.43145784000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.7421429399999795</v>
+        <v>1.4934014499999932</v>
       </c>
       <c r="D402" s="5">
-        <v>14.977569176064275</v>
+        <v>12.718652013773912</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>151.26410706999999</v>
+        <v>151.25466279</v>
       </c>
       <c r="C403" s="5">
-        <v>0.6013942600000064</v>
+        <v>0.82320494999999028</v>
       </c>
       <c r="D403" s="5">
-        <v>4.8965634312838846</v>
+        <v>6.768044590812905</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>152.41775849999999</v>
+        <v>152.42204355000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.1536514299999965</v>
+        <v>1.1673807600000146</v>
       </c>
       <c r="D404" s="5">
-        <v>9.5459155318075251</v>
+        <v>9.6650142667435546</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>153.08017859</v>
+        <v>153.08167757999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.6624200900000119</v>
+        <v>0.65963402999997811</v>
       </c>
       <c r="D405" s="5">
-        <v>5.3417859178112259</v>
+        <v>5.3186284642771975</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>153.66437175999999</v>
+        <v>153.67174021</v>
       </c>
       <c r="C406" s="5">
-        <v>0.58419316999999182</v>
+        <v>0.59006263000000558</v>
       </c>
       <c r="D406" s="5">
-        <v>4.6768618149015229</v>
+        <v>4.7248042753088582</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>155.38168160999999</v>
+        <v>155.42192954000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7173098499999924</v>
+        <v>1.750189330000012</v>
       </c>
       <c r="D407" s="5">
-        <v>14.266675060894428</v>
+        <v>14.556422950136504</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>155.2788338</v>
+        <v>155.30856904000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.10284780999998588</v>
+        <v>-0.11336049999999886</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.79140000827421231</v>
+        <v>-0.87174456952249235</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>155.88192978999999</v>
+        <v>155.92661455999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.6030959899999857</v>
+        <v>0.61804551999998125</v>
       </c>
       <c r="D409" s="5">
-        <v>4.761607910027843</v>
+        <v>4.8812795331050429</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>157.15907609000001</v>
+        <v>157.26399644</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2771463000000267</v>
+        <v>1.3373818800000095</v>
       </c>
       <c r="D410" s="5">
-        <v>10.286999262404063</v>
+        <v>10.792075530150424</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>157.34037527000001</v>
+        <v>157.37172242</v>
       </c>
       <c r="C411" s="5">
-        <v>0.18129917999999634</v>
+        <v>0.10772597999999789</v>
       </c>
       <c r="D411" s="5">
-        <v>1.3931407289752062</v>
+        <v>0.8251050622241296</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>157.57978728000001</v>
+        <v>157.59019000000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.23941200999999523</v>
+        <v>0.21846758000000932</v>
       </c>
       <c r="D412" s="5">
-        <v>1.8413009811180325</v>
+        <v>1.6786500632412604</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>158.35707084000001</v>
+        <v>158.36591942000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.77728356000000076</v>
+        <v>0.77572942000000467</v>
       </c>
       <c r="D413" s="5">
-        <v>6.0824156230981252</v>
+        <v>6.0695114003761708</v>
       </c>
       <c r="E413" s="5">
-        <v>6.3366000937530531</v>
+        <v>6.3300564399153769</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>158.27248689999999</v>
+        <v>157.98269046999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-8.45839400000159E-2</v>
+        <v>-0.38322895000001722</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.63908150816238685</v>
+        <v>-2.8655355715027642</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>159.09281967999999</v>
+        <v>159.07100231000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.82033278000000109</v>
+        <v>1.0883118400000171</v>
       </c>
       <c r="D415" s="5">
-        <v>6.400050191620732</v>
+        <v>8.5870770935987615</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>159.68336321000001</v>
+        <v>159.67364585000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.59054353000001925</v>
+        <v>0.60264354000000253</v>
       </c>
       <c r="D416" s="5">
-        <v>4.5464048885729857</v>
+        <v>4.6421585172646385</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>160.54678053999999</v>
+        <v>160.54662879</v>
       </c>
       <c r="C417" s="5">
-        <v>0.86341732999997589</v>
+        <v>0.87298293999998577</v>
       </c>
       <c r="D417" s="5">
-        <v>6.6849504960133865</v>
+        <v>6.7616767506098574</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>161.40926322999999</v>
+        <v>161.41870865999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.86248269000000732</v>
+        <v>0.87207986999999321</v>
       </c>
       <c r="D418" s="5">
-        <v>6.6405187710321556</v>
+        <v>6.7166386381250609</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>161.85815618999999</v>
+        <v>161.90636255999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.4488929599999949</v>
+        <v>0.48765389999999798</v>
       </c>
       <c r="D419" s="5">
-        <v>3.388826066751438</v>
+        <v>3.6861065492572287</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>162.52367258999999</v>
+        <v>162.57866629</v>
       </c>
       <c r="C420" s="5">
-        <v>0.66551640000000134</v>
+        <v>0.67230373000001009</v>
       </c>
       <c r="D420" s="5">
-        <v>5.0471963535316577</v>
+        <v>5.0982990594279798</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>163.92622890000001</v>
+        <v>164.00239207000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.4025563100000227</v>
+        <v>1.4237257800000123</v>
       </c>
       <c r="D421" s="5">
-        <v>10.861779590750697</v>
+        <v>11.029788434905385</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>164.16134421000001</v>
+        <v>164.28974170999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.23511530999999763</v>
+        <v>0.28734963999997376</v>
       </c>
       <c r="D422" s="5">
-        <v>1.7347724109170848</v>
+        <v>2.1229076617701903</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>164.70860902000001</v>
+        <v>164.75106005000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.54726481000000149</v>
+        <v>0.46131834000001959</v>
       </c>
       <c r="D423" s="5">
-        <v>4.0746117351589506</v>
+        <v>3.4220756394798491</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>165.33158460000001</v>
+        <v>165.34615969000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.62297558000000208</v>
+        <v>0.59509964000000082</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6343652128174595</v>
+        <v>4.4216949534408467</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>166.14202216999999</v>
+        <v>166.13987564000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.8104375699999764</v>
+        <v>0.79371595000000639</v>
       </c>
       <c r="D425" s="5">
-        <v>6.0434788662860672</v>
+        <v>5.9149395395529547</v>
       </c>
       <c r="E425" s="5">
-        <v>4.9160743430684661</v>
+        <v>4.9088568098940577</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>167.71253675</v>
+        <v>167.35058219000001</v>
       </c>
       <c r="C426" s="5">
-        <v>1.5705145800000082</v>
+        <v>1.2107065499999976</v>
       </c>
       <c r="D426" s="5">
-        <v>11.952147850446405</v>
+        <v>9.1038705940932765</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>167.87140862999999</v>
+        <v>167.83529435</v>
       </c>
       <c r="C427" s="5">
-        <v>0.15887187999999242</v>
+        <v>0.48471215999998662</v>
       </c>
       <c r="D427" s="5">
-        <v>1.1426854820530741</v>
+        <v>3.5315710445024129</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>168.35776976</v>
+        <v>168.33201754999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.48636113000000591</v>
+        <v>0.49672319999999104</v>
       </c>
       <c r="D428" s="5">
-        <v>3.5326075213607533</v>
+        <v>3.6098892869792953</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>168.90972943</v>
+        <v>168.90906573000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.55195967000000223</v>
+        <v>0.57704818000001978</v>
       </c>
       <c r="D429" s="5">
-        <v>4.0059120770387979</v>
+        <v>4.192095504685156</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>169.34985803000001</v>
+        <v>169.36256617000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.44012860000000842</v>
+        <v>0.45350043999999912</v>
       </c>
       <c r="D430" s="5">
-        <v>3.1720471377162829</v>
+        <v>3.2698600384058585</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>169.36858096</v>
+        <v>169.42448440999999</v>
       </c>
       <c r="C431" s="5">
-        <v>1.8722929999995586E-2</v>
+        <v>6.1918239999982916E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.13274993590068895</v>
+        <v>0.43959817342646978</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>169.71906608</v>
+        <v>169.80219692</v>
       </c>
       <c r="C432" s="5">
-        <v>0.35048512000000187</v>
+        <v>0.37771251000000916</v>
       </c>
       <c r="D432" s="5">
-        <v>2.511694729884284</v>
+        <v>2.7083108032958991</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>169.24907178000001</v>
+        <v>169.35774774999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.4699942999999962</v>
+        <v>-0.44444917000001283</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.272949053444385</v>
+        <v>-3.0961181153674633</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>169.71362443000001</v>
+        <v>169.86253805999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.46455265000000168</v>
+        <v>0.50479031000000418</v>
       </c>
       <c r="D434" s="5">
-        <v>3.3439255891499542</v>
+        <v>3.6359598075198951</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>170.35333632000001</v>
+        <v>170.66463949999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.63971189000000095</v>
+        <v>0.80210144000000128</v>
       </c>
       <c r="D435" s="5">
-        <v>4.6181946155105846</v>
+        <v>5.8159815876257293</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>170.94877768999999</v>
+        <v>171.30968684999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.59544136999997477</v>
+        <v>0.64504734999999869</v>
       </c>
       <c r="D436" s="5">
-        <v>4.2759790777213036</v>
+        <v>4.6310255210411766</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>171.81558699000001</v>
+        <v>172.25049100999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.86680930000002832</v>
+        <v>0.940804159999999</v>
       </c>
       <c r="D437" s="5">
-        <v>6.2572871187375867</v>
+        <v>6.7929462760785597</v>
       </c>
       <c r="E437" s="5">
-        <v>3.4148885067708523</v>
+        <v>3.6779944287672173</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>172.97261223999999</v>
+        <v>173.93668794000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1570252499999754</v>
+        <v>1.6861969300000226</v>
       </c>
       <c r="D438" s="5">
-        <v>8.3870530380851349</v>
+        <v>12.400626081043598</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>171.67221709</v>
+        <v>173.59913800000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.3003951499999857</v>
+        <v>-0.33754994000000238</v>
       </c>
       <c r="D439" s="5">
-        <v>-8.6576751758345232</v>
+        <v>-2.3040817023212257</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>172.73785303</v>
+        <v>174.20818679999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0656359399999928</v>
+        <v>0.60904879999998229</v>
       </c>
       <c r="D440" s="5">
-        <v>7.7085099033811666</v>
+        <v>4.2922300546959669</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>173.02623161</v>
+        <v>174.46822926999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.28837857999999983</v>
+        <v>0.26004247000000191</v>
       </c>
       <c r="D441" s="5">
-        <v>2.021847068772531</v>
+        <v>1.8060326005358229</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>173.27661642999999</v>
+        <v>174.67879173</v>
       </c>
       <c r="C442" s="5">
-        <v>0.25038481999999362</v>
+        <v>0.21056246000000556</v>
       </c>
       <c r="D442" s="5">
-        <v>1.7503977898334355</v>
+        <v>1.4579097673428132</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>173.98048112000001</v>
+        <v>175.37885249000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.70386469000001739</v>
+        <v>0.70006076000001372</v>
       </c>
       <c r="D443" s="5">
-        <v>4.984896180066789</v>
+        <v>4.9166800162261382</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>174.81057136000001</v>
+        <v>175.60849005</v>
       </c>
       <c r="C444" s="5">
-        <v>0.83009024000000409</v>
+        <v>0.22963755999998625</v>
       </c>
       <c r="D444" s="5">
-        <v>5.8780605699912503</v>
+        <v>1.5826210621124881</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>174.67949579</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.92899425999999607</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-6.1666866849739215</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>