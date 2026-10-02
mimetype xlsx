--- v9 (2026-08-22)
+++ v10 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69F223D2-1247-48E9-97CD-AA713C8526DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4449F340-0E5E-45EB-A606-A901A6ECC0BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CCE60D38-5299-427C-93D8-8DE19D4010D0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{50701F86-A2EB-4349-A61C-5A0B7502F3ED}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33325BAB-B27E-4890-BA2F-8E712268B61E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F91A8F7A-E051-434F-A46F-A8E8693DEBA0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>22.303581135000002</v>
+        <v>22.371207570999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>22.570649027999998</v>
+        <v>22.589470795</v>
       </c>
       <c r="C7" s="5">
-        <v>0.26706789299999656</v>
+        <v>0.21826322400000109</v>
       </c>
       <c r="D7" s="5">
-        <v>15.354187975808497</v>
+        <v>12.35684934441279</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>22.447211059000001</v>
+        <v>22.469127502999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.12343796899999759</v>
+        <v>-0.12034329200000116</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.3689034902511876</v>
+        <v>-6.2088582394232095</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>23.371864776999999</v>
+        <v>23.378232125</v>
       </c>
       <c r="C9" s="5">
-        <v>0.92465371799999829</v>
+        <v>0.90910462200000097</v>
       </c>
       <c r="D9" s="5">
-        <v>62.319874801030231</v>
+        <v>60.955378402429261</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>23.336502674999998</v>
+        <v>23.389211658000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-3.5362102000000561E-2</v>
+        <v>1.097953300000043E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-1.800591186004119</v>
+        <v>0.56503527923850161</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>23.176561523</v>
+        <v>23.215135282999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.15994115199999825</v>
+        <v>-0.17407637500000206</v>
       </c>
       <c r="D11" s="5">
-        <v>-7.9213802387961829</v>
+        <v>-8.5744424321156814</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>23.096076198999999</v>
+        <v>23.125568037000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-8.0485324000001413E-2</v>
+        <v>-8.956724599999788E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.088564458316335</v>
+        <v>-4.532778129520965</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>23.204123876000001</v>
+        <v>23.208760443999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.10804767700000184</v>
+        <v>8.3192406999998525E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>5.7605398737508473</v>
+        <v>4.4033514125548567</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>23.152549396000001</v>
+        <v>23.122097712999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-5.1574479999999312E-2</v>
+        <v>-8.6662731000000548E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.6348068466075958</v>
+        <v>-4.3899741261469005</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>22.876354927000001</v>
+        <v>22.849176684</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.276194469</v>
+        <v>-0.27292102899999904</v>
       </c>
       <c r="D15" s="5">
-        <v>-13.412324910156748</v>
+        <v>-13.279877036282661</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>23.151386254999998</v>
+        <v>23.052691442</v>
       </c>
       <c r="C16" s="5">
-        <v>0.27503132799999719</v>
+        <v>0.20351475800000074</v>
       </c>
       <c r="D16" s="5">
-        <v>15.420272901412346</v>
+        <v>11.227705146053868</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>23.285905929999998</v>
+        <v>23.206438647999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.13451967499999995</v>
+        <v>0.15374720599999847</v>
       </c>
       <c r="D17" s="5">
-        <v>7.1997210076319096</v>
+        <v>8.3034562446432822</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>23.226882573000001</v>
+        <v>23.289748051</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.9023356999997389E-2</v>
+        <v>8.3309403000001225E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-2.9996218088041204</v>
+        <v>4.3939955588257362</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>23.291406725000002</v>
+        <v>23.301162935000001</v>
       </c>
       <c r="C19" s="5">
-        <v>6.4524152000000612E-2</v>
+        <v>1.1414884000000569E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>3.3850018784854941</v>
+        <v>0.58973786675975415</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>23.560257460999999</v>
+        <v>23.588808414999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.26885073599999743</v>
+        <v>0.28764547999999834</v>
       </c>
       <c r="D20" s="5">
-        <v>14.765605553547513</v>
+        <v>15.861961541563986</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>23.670087662</v>
+        <v>23.680396485999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.10983020100000118</v>
+        <v>9.1588071000000326E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>5.7396849131061911</v>
+        <v>4.7600260444128573</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>23.626750499</v>
+        <v>23.681072274999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-4.3337163000000345E-2</v>
+        <v>6.7578899999887199E-4</v>
       </c>
       <c r="D22" s="5">
-        <v>-2.1750700864474615</v>
+        <v>3.4250866432117277E-2</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>23.662434242</v>
+        <v>23.701650906000001</v>
       </c>
       <c r="C23" s="5">
-        <v>3.5683742999999879E-2</v>
+        <v>2.05786310000029E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>1.8275042037540823</v>
+        <v>1.0477872315783898</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>23.786413720999999</v>
+        <v>23.816117153</v>
       </c>
       <c r="C24" s="5">
-        <v>0.12397947899999906</v>
+        <v>0.1144662469999993</v>
       </c>
       <c r="D24" s="5">
-        <v>6.4717959175315309</v>
+        <v>5.9517973927574852</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>23.692282792</v>
+        <v>23.702846974</v>
       </c>
       <c r="C25" s="5">
-        <v>-9.4130928999998531E-2</v>
+        <v>-0.11327017900000058</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.6467999250779375</v>
+        <v>-5.5602873578065264</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>23.950752443999999</v>
+        <v>23.918690234</v>
       </c>
       <c r="C26" s="5">
-        <v>0.25846965199999872</v>
+        <v>0.21584325999999976</v>
       </c>
       <c r="D26" s="5">
-        <v>13.906117623299741</v>
+        <v>11.491710941081102</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>23.966033539000001</v>
+        <v>23.936716398000002</v>
       </c>
       <c r="C27" s="5">
-        <v>1.5281095000002409E-2</v>
+        <v>1.8026164000001899E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.76831819350289265</v>
+        <v>0.90813021942230954</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>24.146807810999999</v>
+        <v>24.05071285</v>
       </c>
       <c r="C28" s="5">
-        <v>0.18077427199999718</v>
+        <v>0.11399645199999853</v>
       </c>
       <c r="D28" s="5">
-        <v>9.4366405919434229</v>
+        <v>5.8669852986518389</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>24.177744024999999</v>
+        <v>24.104600214000001</v>
       </c>
       <c r="C29" s="5">
-        <v>3.0936214000000462E-2</v>
+        <v>5.388736400000127E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.548286046143299</v>
+        <v>2.7220687058720827</v>
       </c>
       <c r="E29" s="5">
-        <v>3.8299480281375642</v>
+        <v>3.8703119406794828</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>24.67157796</v>
+        <v>24.721936080999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.49383393500000139</v>
+        <v>0.61733586699999776</v>
       </c>
       <c r="D30" s="5">
-        <v>27.459973374422297</v>
+        <v>35.453601190761972</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>24.727046917999999</v>
+        <v>24.732374861</v>
       </c>
       <c r="C31" s="5">
-        <v>5.5468957999998736E-2</v>
+        <v>1.0438780000001202E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>2.7315658100129925</v>
+        <v>0.50787560072695914</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>24.680279730999999</v>
+        <v>24.709770292000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-4.6767187000000376E-2</v>
+        <v>-2.260456899999852E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-2.2461437773346415</v>
+        <v>-1.0912636843599999</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>24.557527724</v>
+        <v>24.577447403000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.122752006999999</v>
+        <v>-0.132322889000001</v>
       </c>
       <c r="D33" s="5">
-        <v>-5.8078341938989864</v>
+        <v>-6.2401709191815087</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>24.609203277999999</v>
+        <v>24.670409235000001</v>
       </c>
       <c r="C34" s="5">
-        <v>5.1675553999999124E-2</v>
+        <v>9.29618320000003E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>2.5545487018057367</v>
+        <v>4.6345087417662967</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>24.833467519999999</v>
+        <v>24.868737707000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.22426424200000028</v>
+        <v>0.19832847200000003</v>
       </c>
       <c r="D35" s="5">
-        <v>11.500735658273275</v>
+        <v>10.08512952778835</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>24.973434341000001</v>
+        <v>25.000788577000002</v>
       </c>
       <c r="C36" s="5">
-        <v>0.13996682100000157</v>
+        <v>0.13205087000000049</v>
       </c>
       <c r="D36" s="5">
-        <v>6.9771120944587928</v>
+        <v>6.5613190153933854</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>25.079138063999999</v>
+        <v>25.092420151999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.10570372299999775</v>
+        <v>9.1631574999997412E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>5.1991011706752577</v>
+        <v>4.4879288395667016</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>25.249117342000002</v>
+        <v>25.216467325</v>
       </c>
       <c r="C38" s="5">
-        <v>0.16997927800000312</v>
+        <v>0.12404717300000101</v>
       </c>
       <c r="D38" s="5">
-        <v>8.4434017220249125</v>
+        <v>6.0963207564366684</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>25.560459987000002</v>
+        <v>25.524557811000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.31134264499999986</v>
+        <v>0.30809048600000111</v>
       </c>
       <c r="D39" s="5">
-        <v>15.842940700923226</v>
+        <v>15.687861035098782</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>25.746621119</v>
+        <v>25.647872314000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18616113199999873</v>
+        <v>0.12331450299999958</v>
       </c>
       <c r="D40" s="5">
-        <v>9.0985361589048352</v>
+        <v>5.9540080644107096</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>25.782292357999999</v>
+        <v>25.707844023</v>
       </c>
       <c r="C41" s="5">
-        <v>3.5671238999999133E-2</v>
+        <v>5.9971708999999152E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>1.6752947799603568</v>
+        <v>2.8422951012520681</v>
       </c>
       <c r="E41" s="5">
-        <v>6.6364683625605547</v>
+        <v>6.6511943561247344</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>26.013019928999999</v>
+        <v>26.071021465000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.23072757099999919</v>
+        <v>0.36317744200000135</v>
       </c>
       <c r="D42" s="5">
-        <v>11.283541614621351</v>
+        <v>18.333767381716616</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>26.156610866000001</v>
+        <v>26.155257091999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.14359093700000258</v>
+        <v>8.4235626999998203E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>6.8288056048475543</v>
+        <v>3.9468547263577181</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>26.192061498000001</v>
+        <v>26.230135259000001</v>
       </c>
       <c r="C44" s="5">
-        <v>3.5450631999999871E-2</v>
+        <v>7.4878167000001383E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.6385649493434906</v>
+        <v>3.4900130997638223</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>26.351008058000001</v>
+        <v>26.375712101000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.1589465600000004</v>
+        <v>0.14557684200000054</v>
       </c>
       <c r="D45" s="5">
-        <v>7.5302422827433935</v>
+        <v>6.8670849996557815</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>26.384687827</v>
+        <v>26.450911737999999</v>
       </c>
       <c r="C46" s="5">
-        <v>3.3679768999999027E-2</v>
+        <v>7.519963699999721E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.5445726236937629</v>
+        <v>3.4754757339480635</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>26.593799750999999</v>
+        <v>26.617684188999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20911192399999834</v>
+        <v>0.16677245099999993</v>
       </c>
       <c r="D47" s="5">
-        <v>9.936323468750885</v>
+        <v>7.8339365101935288</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>26.767375221999998</v>
+        <v>26.784457924000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.17357547099999948</v>
+        <v>0.16677373500000314</v>
       </c>
       <c r="D48" s="5">
-        <v>8.1196700045335959</v>
+        <v>7.7832116927134321</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>26.976830361000001</v>
+        <v>26.986015528999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.20945513900000279</v>
+        <v>0.20155760499999786</v>
       </c>
       <c r="D49" s="5">
-        <v>9.8048718066349636</v>
+        <v>9.4134859615775834</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>27.152847256000001</v>
+        <v>27.123051815</v>
       </c>
       <c r="C50" s="5">
-        <v>0.17601689500000006</v>
+        <v>0.13703628600000073</v>
       </c>
       <c r="D50" s="5">
-        <v>8.1168707312556432</v>
+        <v>6.266763134961173</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>26.663638226</v>
+        <v>26.624247166</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.48920903000000138</v>
+        <v>-0.49880464900000021</v>
       </c>
       <c r="D51" s="5">
-        <v>-19.60141985822964</v>
+        <v>-19.967682442587364</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>26.846435578000001</v>
+        <v>26.753662130999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.18279735200000147</v>
+        <v>0.12941496499999872</v>
       </c>
       <c r="D52" s="5">
-        <v>8.5442167433518392</v>
+        <v>5.9914468410591004</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>27.081142541999998</v>
+        <v>27.016009991000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.23470696399999724</v>
+        <v>0.26234786000000199</v>
       </c>
       <c r="D53" s="5">
-        <v>11.01053871684352</v>
+        <v>12.423121996700438</v>
       </c>
       <c r="E53" s="5">
-        <v>5.0377606690856558</v>
+        <v>5.0885868407697821</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>26.856696737</v>
+        <v>26.907867247999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.22444580499999844</v>
+        <v>-0.10814274300000193</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.5044247544885945</v>
+        <v>-4.6991404174861913</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>26.975686215</v>
+        <v>26.964607342000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.11898947799999959</v>
+        <v>5.6740094000002017E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.448127503708533</v>
+        <v>2.5599709378608893</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>27.286045789999999</v>
+        <v>27.336425216999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.31035957499999967</v>
+        <v>0.37181787499999785</v>
       </c>
       <c r="D56" s="5">
-        <v>14.714212712518894</v>
+        <v>17.861360382224788</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>27.643623608999999</v>
+        <v>27.657416863000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.35757781899999941</v>
+        <v>0.32099164600000307</v>
       </c>
       <c r="D57" s="5">
-        <v>16.910201593737394</v>
+        <v>15.03731373047701</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>28.062652061000001</v>
+        <v>28.125742992999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.41902845200000272</v>
+        <v>0.46832612999999768</v>
       </c>
       <c r="D58" s="5">
-        <v>19.785675671746827</v>
+        <v>22.323151141500031</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>28.258446589999998</v>
+        <v>28.268996549000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19579452899999694</v>
+        <v>0.14325355600000123</v>
       </c>
       <c r="D59" s="5">
-        <v>8.7013336502173253</v>
+        <v>6.2861476710927677</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>28.476801989999998</v>
+        <v>28.479529103000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.21835540000000009</v>
+        <v>0.21053255400000026</v>
       </c>
       <c r="D60" s="5">
-        <v>9.6769016506935692</v>
+        <v>9.3122757620918826</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>28.572041863999999</v>
+        <v>28.586513397000001</v>
       </c>
       <c r="C61" s="5">
-        <v>9.5239874000000668E-2</v>
+        <v>0.10698429400000009</v>
       </c>
       <c r="D61" s="5">
-        <v>4.0880202006605248</v>
+        <v>4.6021520482913081</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>28.745176393000001</v>
+        <v>28.733271926</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17313452900000215</v>
+        <v>0.14675852899999953</v>
       </c>
       <c r="D62" s="5">
-        <v>7.5187985323316386</v>
+        <v>6.3375686077932425</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>29.092592453000002</v>
+        <v>29.038891454000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.34741606000000047</v>
+        <v>0.30561952800000114</v>
       </c>
       <c r="D63" s="5">
-        <v>15.507275846250534</v>
+        <v>13.537520300403383</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>29.162079805000001</v>
+        <v>29.066331340000001</v>
       </c>
       <c r="C64" s="5">
-        <v>6.9487351999999447E-2</v>
+        <v>2.7439885999999802E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>2.904141028973739</v>
+        <v>1.139834637105297</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>29.168019336</v>
+        <v>29.108517913</v>
       </c>
       <c r="C65" s="5">
-        <v>5.9395309999992207E-3</v>
+        <v>4.2186572999998617E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>0.24468168389326639</v>
+        <v>1.7556381958004685</v>
       </c>
       <c r="E65" s="5">
-        <v>7.706014584737253</v>
+        <v>7.745436586294896</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>29.088849785000001</v>
+        <v>29.160378569999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-7.9169550999999672E-2</v>
+        <v>5.1860656999998866E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.2089241959599724</v>
+        <v>2.1590326995210241</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>29.175510320000001</v>
+        <v>29.166199799000001</v>
       </c>
       <c r="C67" s="5">
-        <v>8.6660535000000039E-2</v>
+        <v>5.8212290000021483E-3</v>
       </c>
       <c r="D67" s="5">
-        <v>3.6341636359985108</v>
+        <v>0.23981683298093248</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>29.257084863999999</v>
+        <v>29.331465678000001</v>
       </c>
       <c r="C68" s="5">
-        <v>8.1574543999998639E-2</v>
+        <v>0.16526587899999967</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4072724261132725</v>
+        <v>7.0155829019357352</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>29.640854344000001</v>
+        <v>29.641764455000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.38376948000000155</v>
+        <v>0.31029877699999986</v>
       </c>
       <c r="D69" s="5">
-        <v>16.927318381265867</v>
+        <v>13.460173325587688</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>29.752465305000001</v>
+        <v>29.802017507999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.11161096100000023</v>
+        <v>0.16025305299999815</v>
       </c>
       <c r="D70" s="5">
-        <v>4.6132952316386255</v>
+        <v>6.6840179128398347</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>29.634082291999999</v>
+        <v>29.634872544</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.11838301300000253</v>
+        <v>-0.16714496399999845</v>
       </c>
       <c r="D71" s="5">
-        <v>-4.6716005028831891</v>
+        <v>-6.5264410368295884</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>29.604066842999998</v>
+        <v>29.595426434</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.0015449000000416E-2</v>
+        <v>-3.944611000000009E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.2086948728603941</v>
+        <v>-1.5856430016757517</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>29.774392276</v>
+        <v>29.792192093000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.17032543300000214</v>
+        <v>0.19676565900000043</v>
       </c>
       <c r="D73" s="5">
-        <v>7.1268554289654729</v>
+        <v>8.2765203117048038</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>29.831846503000001</v>
+        <v>29.846036474000002</v>
       </c>
       <c r="C74" s="5">
-        <v>5.7454227000000913E-2</v>
+        <v>5.3844381000001107E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.3403171064331429</v>
+        <v>2.1904873250640611</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>29.920553525999999</v>
+        <v>29.868604329</v>
       </c>
       <c r="C75" s="5">
-        <v>8.8707022999997776E-2</v>
+        <v>2.256785499999836E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.6272217822679975</v>
+        <v>0.91115402086663355</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>30.078474376999999</v>
+        <v>29.992502229999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.15792085100000008</v>
+        <v>0.12389790099999942</v>
       </c>
       <c r="D76" s="5">
-        <v>6.5207386934173828</v>
+        <v>5.0928670700347345</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>30.137492624</v>
+        <v>30.091584212000001</v>
       </c>
       <c r="C77" s="5">
-        <v>5.9018247000000912E-2</v>
+        <v>9.908198200000129E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>2.3801477097536772</v>
+        <v>4.037098240583159</v>
       </c>
       <c r="E77" s="5">
-        <v>3.3237542694695366</v>
+        <v>3.3772461447133972</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>30.724897240000001</v>
+        <v>30.786463027</v>
       </c>
       <c r="C78" s="5">
-        <v>0.5874046160000006</v>
+        <v>0.69487881499999915</v>
       </c>
       <c r="D78" s="5">
-        <v>26.066548737541083</v>
+        <v>31.515498047582959</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>31.069242656</v>
+        <v>31.067050333000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.34434541599999946</v>
+        <v>0.28058730600000104</v>
       </c>
       <c r="D79" s="5">
-        <v>14.309608037989685</v>
+        <v>11.50200843253395</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>31.126039947999999</v>
+        <v>31.209588954000001</v>
       </c>
       <c r="C80" s="5">
-        <v>5.6797291999998833E-2</v>
+        <v>0.14253862099999992</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2158964405925241</v>
+        <v>5.6467967041118783</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>30.722962366000001</v>
+        <v>30.709326935</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.4030775819999981</v>
+        <v>-0.50026201900000089</v>
       </c>
       <c r="D81" s="5">
-        <v>-14.479423377251244</v>
+        <v>-17.626600390937419</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>30.754613417000002</v>
+        <v>30.790400667</v>
       </c>
       <c r="C82" s="5">
-        <v>3.1651051000000763E-2</v>
+        <v>8.107373200000012E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2432788494789904</v>
+        <v>3.2144511752544291</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>30.922499368</v>
+        <v>30.918665532999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16788595099999881</v>
+        <v>0.12826486599999853</v>
       </c>
       <c r="D83" s="5">
-        <v>6.750963527881626</v>
+        <v>5.1150282948997594</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>31.044381992000002</v>
+        <v>31.024289818</v>
       </c>
       <c r="C84" s="5">
-        <v>0.12188262400000127</v>
+        <v>0.10562428500000109</v>
       </c>
       <c r="D84" s="5">
-        <v>4.8337574746990963</v>
+        <v>4.1773462483582602</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>30.973008360000001</v>
+        <v>30.993866045000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-7.1373632000000242E-2</v>
+        <v>-3.0423772999998988E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-2.724280206449281</v>
+        <v>-1.1704461197847849</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>30.805795076999999</v>
+        <v>30.851212990000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.16721328300000238</v>
+        <v>-0.14265305500000025</v>
       </c>
       <c r="D86" s="5">
-        <v>-6.289471219248755</v>
+        <v>-5.3854543455576609</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>31.353190132999998</v>
+        <v>31.304586010000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.54739505599999916</v>
+        <v>0.45337302000000079</v>
       </c>
       <c r="D87" s="5">
-        <v>23.535497358078938</v>
+        <v>19.132059315708183</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>31.60210871</v>
+        <v>31.520932345999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24891857700000131</v>
+        <v>0.21634633599999731</v>
       </c>
       <c r="D88" s="5">
-        <v>9.9542242469759614</v>
+        <v>8.6158188199937378</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>31.705311377000001</v>
+        <v>31.659013408</v>
       </c>
       <c r="C89" s="5">
-        <v>0.10320266700000147</v>
+        <v>0.13808106200000125</v>
       </c>
       <c r="D89" s="5">
-        <v>3.9899861740547493</v>
+        <v>5.3852580620473489</v>
       </c>
       <c r="E89" s="5">
-        <v>5.2022202794384631</v>
+        <v>5.208862334921327</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>31.748556181000001</v>
+        <v>31.799889266000001</v>
       </c>
       <c r="C90" s="5">
-        <v>4.3244804000000414E-2</v>
+        <v>0.14087585800000113</v>
       </c>
       <c r="D90" s="5">
-        <v>1.6490876063033566</v>
+        <v>5.4723859909370898</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>31.847190574999999</v>
+        <v>31.845313856000001</v>
       </c>
       <c r="C91" s="5">
-        <v>9.8634393999997627E-2</v>
+        <v>4.5424589999999654E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>3.7924499068224149</v>
+        <v>1.7276728916929773</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>31.998743753999999</v>
+        <v>32.071787569000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15155317900000043</v>
+        <v>0.22647371300000074</v>
       </c>
       <c r="D92" s="5">
-        <v>5.8623723705318875</v>
+        <v>8.8758598637392883</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>31.808647381</v>
+        <v>31.788560541999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.19009637299999937</v>
+        <v>-0.28322702700000235</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.9005152060775181</v>
+        <v>-10.097379585060883</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>31.983810203000001</v>
+        <v>32.000439338</v>
       </c>
       <c r="C94" s="5">
-        <v>0.17516282200000077</v>
+        <v>0.21187879600000059</v>
       </c>
       <c r="D94" s="5">
-        <v>6.81198217837371</v>
+        <v>8.298125559104319</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>32.016504834000003</v>
+        <v>32.014104142999997</v>
       </c>
       <c r="C95" s="5">
-        <v>3.2694631000001806E-2</v>
+        <v>1.3664804999997671E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>1.2335894483877619</v>
+        <v>0.5136283471089742</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>31.770885705000001</v>
+        <v>31.752046575000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.24561912900000138</v>
+        <v>-0.26205756799999591</v>
       </c>
       <c r="D96" s="5">
-        <v>-8.8272960155331486</v>
+        <v>-9.3924401330323644</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>32.070828630999998</v>
+        <v>32.092452911999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.29994292599999639</v>
+        <v>0.34040633699999745</v>
       </c>
       <c r="D97" s="5">
-        <v>11.936135084021693</v>
+        <v>13.651265670092183</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>32.091017647000001</v>
+        <v>32.155214194000003</v>
       </c>
       <c r="C98" s="5">
-        <v>2.0189016000003335E-2</v>
+        <v>6.276128200000386E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>0.75803705704811097</v>
+        <v>2.3721750568206801</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>31.76017577</v>
+        <v>31.726135505999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.33084187700000101</v>
+        <v>-0.42907868800000415</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.693454624334121</v>
+        <v>-14.888309741498794</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>32.012072187000001</v>
+        <v>31.947426001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.25189641700000109</v>
+        <v>0.22129049500000164</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9437847889970676</v>
+        <v>8.6987066164085682</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>32.174317586999997</v>
+        <v>32.135013469</v>
       </c>
       <c r="C101" s="5">
-        <v>0.16224539999999621</v>
+        <v>0.18758746800000026</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2543408537090617</v>
+        <v>7.2781710845678305</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4792670048975776</v>
+        <v>1.503521461220636</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>32.785749641000002</v>
+        <v>32.806069895999997</v>
       </c>
       <c r="C102" s="5">
-        <v>0.61143205400000511</v>
+        <v>0.67105642699999635</v>
       </c>
       <c r="D102" s="5">
-        <v>25.345655586780367</v>
+        <v>28.147056496307734</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>32.529553708999998</v>
+        <v>32.526023647999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.25619593200000423</v>
+        <v>-0.28004624799999789</v>
       </c>
       <c r="D103" s="5">
-        <v>-8.9843989031036529</v>
+        <v>-9.7761800239467789</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>32.695379494000001</v>
+        <v>32.750153406999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.16582578500000267</v>
+        <v>0.22412975900000021</v>
       </c>
       <c r="D104" s="5">
-        <v>6.2916945578658012</v>
+        <v>8.5896373251838973</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>32.793803969000002</v>
+        <v>32.774291376999997</v>
       </c>
       <c r="C105" s="5">
-        <v>9.8424475000001621E-2</v>
+        <v>2.4137969999998177E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>3.6728325197060707</v>
+        <v>0.88803462640894004</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>32.806278970000001</v>
+        <v>32.810747339000002</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2475000999998542E-2</v>
+        <v>3.6455962000005115E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45744500387181475</v>
+        <v>1.3429973728243061</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>32.709611357999997</v>
+        <v>32.716687901</v>
       </c>
       <c r="C107" s="5">
-        <v>-9.666761200000451E-2</v>
+        <v>-9.405943800000216E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.4791972693897666</v>
+        <v>-3.3863471437926007</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>33.285364948999998</v>
+        <v>33.267534296999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.57575359100000156</v>
+        <v>0.55084639599999718</v>
       </c>
       <c r="D108" s="5">
-        <v>23.292105071142277</v>
+        <v>22.18429473260808</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>33.652534094000004</v>
+        <v>33.674579891</v>
       </c>
       <c r="C109" s="5">
-        <v>0.36716914500000541</v>
+        <v>0.40704559400000306</v>
       </c>
       <c r="D109" s="5">
-        <v>14.070514055027372</v>
+        <v>15.712127044836933</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>33.887192427000002</v>
+        <v>33.959965402999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23465833299999872</v>
+        <v>0.28538551199999773</v>
       </c>
       <c r="D110" s="5">
-        <v>8.6960570709157192</v>
+        <v>10.657443660047772</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>34.059898852000003</v>
+        <v>34.035293981000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.17270642500000122</v>
+        <v>7.5328578000004143E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>6.2901895103024685</v>
+        <v>2.6945047195122473</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>34.115972333999999</v>
+        <v>34.067241520000003</v>
       </c>
       <c r="C112" s="5">
-        <v>5.6073481999995067E-2</v>
+        <v>3.1947539000000802E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>1.9935705874763565</v>
+        <v>1.1322243080141181</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>34.247849950999999</v>
+        <v>34.207252691000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.13187761700000067</v>
+        <v>0.1400111709999976</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7385849661057522</v>
+        <v>5.0448381490123095</v>
       </c>
       <c r="E113" s="5">
-        <v>6.4446817198006823</v>
+        <v>6.4485400760732503</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>34.224777830999997</v>
+        <v>34.226507824999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.3072120000001917E-2</v>
+        <v>1.9255133999998009E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.80542833024521698</v>
+        <v>0.6775706439562823</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>34.319208559000003</v>
+        <v>34.316701627999997</v>
       </c>
       <c r="C115" s="5">
-        <v>9.443072800000607E-2</v>
+        <v>9.019380299999824E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.361669673272405</v>
+        <v>3.2084811839737881</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>34.516503296000003</v>
+        <v>34.551874863999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.197294737</v>
+        <v>0.2351732360000014</v>
       </c>
       <c r="D116" s="5">
-        <v>7.1209333178233525</v>
+        <v>8.5407838811937697</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>34.879349906000002</v>
+        <v>34.871395532000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.36284660999999829</v>
+        <v>0.31952066800000267</v>
       </c>
       <c r="D117" s="5">
-        <v>13.370240045933258</v>
+        <v>11.679257303678137</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>35.023148816999999</v>
+        <v>35.021167462000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.14379891099999753</v>
+        <v>0.14977193</v>
       </c>
       <c r="D118" s="5">
-        <v>5.0610392458877884</v>
+        <v>5.2774846357219962</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>35.104537723</v>
+        <v>35.105683956</v>
       </c>
       <c r="C119" s="5">
-        <v>8.1388906000000816E-2</v>
+        <v>8.4516493999998943E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8245520875056274</v>
+        <v>2.9347062623078068</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>35.079029146000003</v>
+        <v>35.067372227</v>
       </c>
       <c r="C120" s="5">
-        <v>-2.5508576999996535E-2</v>
+        <v>-3.8311729000000128E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.8684989043927116</v>
+        <v>-1.3017586122496705</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>35.241850941000003</v>
+        <v>35.256834750000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.16282179499999927</v>
+        <v>0.1894625230000031</v>
       </c>
       <c r="D121" s="5">
-        <v>5.7142995805220087</v>
+        <v>6.6795468178894479</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>35.398608436000004</v>
+        <v>35.461249838000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.1567574950000008</v>
+        <v>0.20441508799999752</v>
       </c>
       <c r="D122" s="5">
-        <v>5.4701968970089832</v>
+        <v>7.1836688640004365</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>35.137872813999998</v>
+        <v>35.127136661999998</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.26073562200000566</v>
+        <v>-0.33411317600000245</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.4894170673076026</v>
+        <v>-10.738425267407969</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>35.491254380000001</v>
+        <v>35.466501289999997</v>
       </c>
       <c r="C124" s="5">
-        <v>0.35338156600000303</v>
+        <v>0.33936462799999845</v>
       </c>
       <c r="D124" s="5">
-        <v>12.758837622972008</v>
+        <v>12.229537694941929</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>35.626109128000003</v>
+        <v>35.591184884</v>
       </c>
       <c r="C125" s="5">
-        <v>0.13485474800000219</v>
+        <v>0.12468359400000395</v>
       </c>
       <c r="D125" s="5">
-        <v>4.6560978926478258</v>
+        <v>4.3011701157498639</v>
       </c>
       <c r="E125" s="5">
-        <v>4.0243670156577593</v>
+        <v>4.0457273944250804</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>35.565554851999998</v>
+        <v>35.552136482000002</v>
       </c>
       <c r="C126" s="5">
-        <v>-6.0554276000004847E-2</v>
+        <v>-3.9048401999998816E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0206994665364242</v>
+        <v>-1.3086487721014617</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>35.632207827000002</v>
+        <v>35.628547896999997</v>
       </c>
       <c r="C127" s="5">
-        <v>6.6652975000003778E-2</v>
+        <v>7.6411414999995486E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2722314218487805</v>
+        <v>2.6098407585746886</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>35.561225612000001</v>
+        <v>35.572963846999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.0982215000000792E-2</v>
+        <v>-5.5584050000000218E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.3644780262575771</v>
+        <v>-1.8561378503926362</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>35.567491807000003</v>
+        <v>35.565643756999997</v>
       </c>
       <c r="C129" s="5">
-        <v>6.2661950000020283E-3</v>
+        <v>-7.3200900000003344E-3</v>
       </c>
       <c r="D129" s="5">
-        <v>0.2116554081899924</v>
+        <v>-0.24665285815574922</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>35.511386772000002</v>
+        <v>35.512744536</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.6105035000001635E-2</v>
+        <v>-5.2899220999996999E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.8765729433344536</v>
+        <v>-1.7703134916559948</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>35.609533184</v>
+        <v>35.614742171000003</v>
       </c>
       <c r="C131" s="5">
-        <v>9.8146411999998406E-2</v>
+        <v>0.10199763500000358</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3674434882672744</v>
+        <v>3.5015393921624005</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>35.768178550999998</v>
+        <v>35.764113408999997</v>
       </c>
       <c r="C132" s="5">
-        <v>0.15864536699999832</v>
+        <v>0.14937123799999341</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4791284909365023</v>
+        <v>5.1506361499426223</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>35.836435031000001</v>
+        <v>35.847353171999998</v>
       </c>
       <c r="C133" s="5">
-        <v>6.8256480000002284E-2</v>
+        <v>8.3239763000001687E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>2.3141503838365551</v>
+        <v>2.8289910559388121</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>35.813846624</v>
+        <v>35.863276226000004</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2588407000000643E-2</v>
+        <v>1.5923054000005266E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.75376681002923274</v>
+        <v>0.53433275346579379</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>36.019548290000003</v>
+        <v>36.018125763999997</v>
       </c>
       <c r="C135" s="5">
-        <v>0.20570166600000306</v>
+        <v>0.15484953799999346</v>
       </c>
       <c r="D135" s="5">
-        <v>7.1143146740548557</v>
+        <v>5.3061625693101355</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>36.049547445999998</v>
+        <v>36.041013337000003</v>
       </c>
       <c r="C136" s="5">
-        <v>2.9999155999995253E-2</v>
+        <v>2.2887573000005546E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0040200043225589</v>
+        <v>0.76520584601591501</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>36.103846447000002</v>
+        <v>36.081173755000002</v>
       </c>
       <c r="C137" s="5">
-        <v>5.4299001000003955E-2</v>
+        <v>4.0160417999999254E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8225281293893669</v>
+        <v>1.3453826979725525</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3409752866459623</v>
+        <v>1.3767141290659257</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>36.482625515000002</v>
+        <v>36.470446095</v>
       </c>
       <c r="C138" s="5">
-        <v>0.37877906800000005</v>
+        <v>0.389272339999998</v>
       </c>
       <c r="D138" s="5">
-        <v>13.342122832513969</v>
+        <v>13.743089554967058</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>36.750740098000001</v>
+        <v>36.744775492999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.26811458299999913</v>
+        <v>0.274329397999999</v>
       </c>
       <c r="D139" s="5">
-        <v>9.184263793116699</v>
+        <v>9.4093083887517803</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>36.906150197999999</v>
+        <v>36.903490871000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.15541009999999744</v>
+        <v>0.15871537800000368</v>
       </c>
       <c r="D140" s="5">
-        <v>5.1942168781500708</v>
+        <v>5.3082077334944744</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>36.972727888000001</v>
+        <v>36.972363289</v>
       </c>
       <c r="C141" s="5">
-        <v>6.6577690000002576E-2</v>
+        <v>6.8872417999997992E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1863755022559994</v>
+        <v>2.2626730923360316</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>37.106050672999999</v>
+        <v>37.108189568</v>
       </c>
       <c r="C142" s="5">
-        <v>0.13332278499999717</v>
+        <v>0.13582627899999977</v>
       </c>
       <c r="D142" s="5">
-        <v>4.414031911417049</v>
+        <v>4.4986445971258338</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>37.229426197999999</v>
+        <v>37.226675362999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.12337552500000015</v>
+        <v>0.11848579499999801</v>
       </c>
       <c r="D143" s="5">
-        <v>4.0637117058722749</v>
+        <v>3.8995880769381097</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>37.448792777000001</v>
+        <v>37.447050685999997</v>
       </c>
       <c r="C144" s="5">
-        <v>0.21936657900000256</v>
+        <v>0.22037532299999896</v>
       </c>
       <c r="D144" s="5">
-        <v>7.3044549334283282</v>
+        <v>7.3397052060328871</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>37.146714291999999</v>
+        <v>37.149005688000003</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.30207848500000267</v>
+        <v>-0.29804499799999462</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.2616242080893585</v>
+        <v>-9.1437291797608626</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>36.929257133999997</v>
+        <v>36.959982058999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.21745715800000198</v>
+        <v>-0.18902362900000469</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.802987258857196</v>
+        <v>-5.9378955174105847</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>37.093143664000003</v>
+        <v>37.099185620999997</v>
       </c>
       <c r="C147" s="5">
-        <v>0.1638865300000063</v>
+        <v>0.13920356199999873</v>
       </c>
       <c r="D147" s="5">
-        <v>5.4573468433465333</v>
+        <v>4.6144064568438781</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>36.990218378000002</v>
+        <v>36.997533969000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.10292528600000139</v>
+        <v>-0.10165165199999393</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.2793861705124661</v>
+        <v>-3.2388959608683932</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>37.271326565000003</v>
+        <v>37.258514320000003</v>
       </c>
       <c r="C149" s="5">
-        <v>0.28110818700000095</v>
+        <v>0.26098035100000061</v>
       </c>
       <c r="D149" s="5">
-        <v>9.5104245818069533</v>
+        <v>8.8010458992194849</v>
       </c>
       <c r="E149" s="5">
-        <v>3.2336724002907768</v>
+        <v>3.2630328852227164</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>37.792206895</v>
+        <v>37.787160094999997</v>
       </c>
       <c r="C150" s="5">
-        <v>0.52088032999999712</v>
+        <v>0.52864577499999399</v>
       </c>
       <c r="D150" s="5">
-        <v>18.12146814657445</v>
+        <v>18.419886903149131</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>37.778134391000002</v>
+        <v>37.769145954999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4072503999997821E-2</v>
+        <v>-1.8014139999998235E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.44592428814088647</v>
+        <v>-0.57057419297265044</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>37.834257757000003</v>
+        <v>37.828854047999997</v>
       </c>
       <c r="C152" s="5">
-        <v>5.612336600000134E-2</v>
+        <v>5.9708092999997575E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7973640966027604</v>
+        <v>1.9136250759279827</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>38.099169824999997</v>
+        <v>38.095317344999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.26491206799999389</v>
+        <v>0.26646329700000138</v>
       </c>
       <c r="D153" s="5">
-        <v>8.7335410190590999</v>
+        <v>8.7879828447238406</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>38.302659927000001</v>
+        <v>38.302069250000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.2034901020000035</v>
+        <v>0.2067519050000044</v>
       </c>
       <c r="D154" s="5">
-        <v>6.6009473316001932</v>
+        <v>6.7106332280169045</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>38.560739034999997</v>
+        <v>38.553733360000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.25807910799999689</v>
+        <v>0.25166411000000011</v>
       </c>
       <c r="D155" s="5">
-        <v>8.3919352356911716</v>
+        <v>8.1758776728046101</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>38.735733373000002</v>
+        <v>38.731024427000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.17499433800000475</v>
+        <v>0.17729106699999875</v>
       </c>
       <c r="D156" s="5">
-        <v>5.5837804233653365</v>
+        <v>5.659982973438904</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>38.854902439999996</v>
+        <v>38.852335175999997</v>
       </c>
       <c r="C157" s="5">
-        <v>0.1191690669999943</v>
+        <v>0.12131074899999561</v>
       </c>
       <c r="D157" s="5">
-        <v>3.7548676935753367</v>
+        <v>3.8239890181729574</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>39.131457736000002</v>
+        <v>39.153893517999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.27655529600000506</v>
+        <v>0.30155834199999987</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8835935981449232</v>
+        <v>9.722057853939603</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>39.271815545999999</v>
+        <v>39.275210281</v>
       </c>
       <c r="C159" s="5">
-        <v>0.14035780999999758</v>
+        <v>0.12131676300000294</v>
       </c>
       <c r="D159" s="5">
-        <v>4.3901283129421209</v>
+        <v>3.7821736953979723</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>39.542551490000001</v>
+        <v>39.551103906000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.27073594400000189</v>
+        <v>0.27589362500000192</v>
       </c>
       <c r="D160" s="5">
-        <v>8.5936709237462328</v>
+        <v>8.7629771988331449</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>39.535086376000002</v>
+        <v>39.525346538999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-7.4651139999986071E-3</v>
+        <v>-2.5757367000004194E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.22630914880185093</v>
+        <v>-0.77869811405822942</v>
       </c>
       <c r="E161" s="5">
-        <v>6.0737301825092738</v>
+        <v>6.0840649724543061</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>39.586638076</v>
+        <v>39.592312356999997</v>
       </c>
       <c r="C162" s="5">
-        <v>5.1551699999997425E-2</v>
+        <v>6.6965817999999899E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.5760084678809738</v>
+        <v>2.0521525785756056</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>39.601271500000003</v>
+        <v>39.597082557</v>
       </c>
       <c r="C163" s="5">
-        <v>1.4633424000003004E-2</v>
+        <v>4.7702000000029443E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>0.44448973809312342</v>
+        <v>0.14467542780902676</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>39.550829989</v>
+        <v>39.549557845999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.0441511000002492E-2</v>
+        <v>-4.7524711000001219E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.5178190526751956</v>
+        <v>-1.4307795126445533</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.927707128999998</v>
+        <v>39.925147236000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.37687713999999772</v>
+        <v>0.3755893900000018</v>
       </c>
       <c r="D165" s="5">
-        <v>12.053450519019782</v>
+        <v>12.010497494229956</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>40.112947042000002</v>
+        <v>40.110924842999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.18523991300000375</v>
+        <v>0.18577760699999857</v>
       </c>
       <c r="D166" s="5">
-        <v>5.7115367397269967</v>
+        <v>5.7289188662853485</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>40.092804919999999</v>
+        <v>40.084117290000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.0142122000002871E-2</v>
+        <v>-2.6807552999997597E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.60090087943236448</v>
+        <v>-0.79906106057562321</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>40.335230164000002</v>
+        <v>40.328341377999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.2424252440000032</v>
+        <v>0.24422408799999573</v>
       </c>
       <c r="D168" s="5">
-        <v>7.5021583201784869</v>
+        <v>7.5613979016598831</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>40.465396546999997</v>
+        <v>40.461151227999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13016638299999528</v>
+        <v>0.13280985000000101</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9420156292498953</v>
+        <v>4.0242268455324526</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>40.516872462000002</v>
+        <v>40.529622324000002</v>
       </c>
       <c r="C170" s="5">
-        <v>5.1475915000004591E-2</v>
+        <v>6.8471096000003229E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>1.5372423049008876</v>
+        <v>2.0497290461369833</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>40.547887336999999</v>
+        <v>40.550197652000001</v>
       </c>
       <c r="C171" s="5">
-        <v>3.1014874999996778E-2</v>
+        <v>2.0575327999999615E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.92245379992232923</v>
+        <v>0.61089760925494563</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>40.712352048</v>
+        <v>40.717826572</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16446471100000082</v>
+        <v>0.16762891999999852</v>
       </c>
       <c r="D172" s="5">
-        <v>4.9773356847165218</v>
+        <v>5.0749892362285998</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>40.596622207999999</v>
+        <v>40.59426655</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.11572984000000019</v>
+        <v>-0.12356002199999949</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.35831757353664</v>
+        <v>-3.5812871530660484</v>
       </c>
       <c r="E173" s="5">
-        <v>2.6850474586149087</v>
+        <v>2.7043912440977369</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>40.486611484999997</v>
+        <v>40.488230666</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.11001072300000203</v>
+        <v>-0.10603588400000064</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.203788463925461</v>
+        <v>-3.0898660834783653</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>40.330087448999997</v>
+        <v>40.323916636</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.15652403600000042</v>
+        <v>-0.16431402999999989</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5418962994619889</v>
+        <v>-4.762734691011894</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>40.353699419000002</v>
+        <v>40.351655630000003</v>
       </c>
       <c r="C176" s="5">
-        <v>2.361197000000459E-2</v>
+        <v>2.7738994000003458E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.70482815232104645</v>
+        <v>0.82861548461594658</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>40.449743642999998</v>
+        <v>40.445725271999997</v>
       </c>
       <c r="C177" s="5">
-        <v>9.6044223999996348E-2</v>
+        <v>9.4069641999993792E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>2.8937570737125995</v>
+        <v>2.8336446615769839</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>40.312802294000001</v>
+        <v>40.310820569000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.1369413489999971</v>
+        <v>-0.13490470299999657</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.9877646200823014</v>
+        <v>-3.9299240248442002</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>40.513972412000001</v>
+        <v>40.512618725000003</v>
       </c>
       <c r="C179" s="5">
-        <v>0.20117011800000029</v>
+        <v>0.20179815600000239</v>
       </c>
       <c r="D179" s="5">
-        <v>6.155395488203963</v>
+        <v>6.1754563051794609</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>40.540242188000001</v>
+        <v>40.538495204</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6269775999999467E-2</v>
+        <v>2.5876478999997232E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.78087619647135842</v>
+        <v>0.76917002902197051</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>40.570163610999998</v>
+        <v>40.572702815</v>
       </c>
       <c r="C181" s="5">
-        <v>2.992142299999756E-2</v>
+        <v>3.4207610999999361E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.8892848038630552</v>
+        <v>1.0173091438667292</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>40.703858746999998</v>
+        <v>40.712122328</v>
       </c>
       <c r="C182" s="5">
-        <v>0.13369513600000005</v>
+        <v>0.13941951299999999</v>
       </c>
       <c r="D182" s="5">
-        <v>4.0269536559687014</v>
+        <v>4.2023791580036107</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>40.939179858000003</v>
+        <v>40.941464863</v>
       </c>
       <c r="C183" s="5">
-        <v>0.23532111100000463</v>
+        <v>0.22934253500000068</v>
       </c>
       <c r="D183" s="5">
-        <v>7.1624581488475059</v>
+        <v>6.9733546900224708</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>41.111487828000001</v>
+        <v>41.113653147999997</v>
       </c>
       <c r="C184" s="5">
-        <v>0.17230796999999853</v>
+        <v>0.17218828499999717</v>
       </c>
       <c r="D184" s="5">
-        <v>5.1692249155927517</v>
+        <v>5.1652559143037236</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>41.170068727999997</v>
+        <v>41.175775010000002</v>
       </c>
       <c r="C185" s="5">
-        <v>5.8580899999995495E-2</v>
+        <v>6.2121862000005024E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>1.7233779254081982</v>
+        <v>1.8283189966003421</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4125473717047088</v>
+        <v>1.4324891405138596</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>41.185409309000001</v>
+        <v>41.179366889000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.5340581000003795E-2</v>
+        <v>3.5918789999982437E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>0.44805537418382002</v>
+        <v>0.10472962261560692</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>41.340228089999997</v>
+        <v>41.334485718000003</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15481878099999591</v>
+        <v>0.15511882900000273</v>
       </c>
       <c r="D187" s="5">
-        <v>4.6053228588674555</v>
+        <v>4.6151251311054908</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>41.451322898000001</v>
+        <v>41.450096768999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.11109480800000426</v>
+        <v>0.1156110509999948</v>
       </c>
       <c r="D188" s="5">
-        <v>3.2728882401461101</v>
+        <v>3.4084725437489638</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>41.455250055999997</v>
+        <v>41.452823256000002</v>
       </c>
       <c r="C189" s="5">
-        <v>3.9271579999962114E-3</v>
+        <v>2.7264870000038854E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>0.11374898730334149</v>
+        <v>7.8961656787290835E-2</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>41.509831384000002</v>
+        <v>41.50973458</v>
       </c>
       <c r="C190" s="5">
-        <v>5.4581328000004703E-2</v>
+        <v>5.6911323999997876E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5914505569947446</v>
+        <v>1.6599989795535119</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>41.617396528999997</v>
+        <v>41.620006779000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10756514499999525</v>
+        <v>0.11027219900000063</v>
       </c>
       <c r="D191" s="5">
-        <v>3.1542843438298496</v>
+        <v>3.2348383554612559</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>41.937207409000003</v>
+        <v>41.936819757000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.31981088000000568</v>
+        <v>0.31681297800000152</v>
       </c>
       <c r="D192" s="5">
-        <v>9.6213607328877728</v>
+        <v>9.5267388954262344</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>42.180540424999997</v>
+        <v>42.180700399000003</v>
       </c>
       <c r="C193" s="5">
-        <v>0.24333301599999402</v>
+        <v>0.24388064200000059</v>
       </c>
       <c r="D193" s="5">
-        <v>7.1893374234989649</v>
+        <v>7.2061069207487671</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>42.304084541000002</v>
+        <v>42.305009744000003</v>
       </c>
       <c r="C194" s="5">
-        <v>0.12354411600000503</v>
+        <v>0.12430934500000035</v>
       </c>
       <c r="D194" s="5">
-        <v>3.5718992078645595</v>
+        <v>3.5943694543616234</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>42.442787445999997</v>
+        <v>42.440735709999998</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13870290499999527</v>
+        <v>0.13572596599999542</v>
       </c>
       <c r="D195" s="5">
-        <v>4.0061851118148972</v>
+        <v>3.9185916741566018</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>42.532671225000001</v>
+        <v>42.531952228000002</v>
       </c>
       <c r="C196" s="5">
-        <v>8.9883779000004438E-2</v>
+        <v>9.1216518000003077E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>2.5711264367318076</v>
+        <v>2.609828892551902</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>42.76704316</v>
+        <v>42.768887798000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.23437193499999864</v>
+        <v>0.23693556999999998</v>
       </c>
       <c r="D197" s="5">
-        <v>6.8166099580799777</v>
+        <v>6.8935918213699487</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8789695556517012</v>
+        <v>3.8690535578579821</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>43.081009922</v>
+        <v>43.083312550000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.31396676199999973</v>
+        <v>0.31442475200000075</v>
       </c>
       <c r="D198" s="5">
-        <v>9.1741473430158482</v>
+        <v>9.1876631493460046</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>43.232452361</v>
+        <v>43.235022026000003</v>
       </c>
       <c r="C199" s="5">
-        <v>0.15144243900000021</v>
+        <v>0.15170947600000062</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3008748721251822</v>
+        <v>4.3083712919067985</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>43.440804555</v>
+        <v>43.444540623000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.20835219399999971</v>
+        <v>0.20951859699999886</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9389982979399347</v>
+        <v>5.9727728661496782</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>43.546670947999999</v>
+        <v>43.549864061999997</v>
       </c>
       <c r="C201" s="5">
-        <v>0.10586639299999945</v>
+        <v>0.10532343899999574</v>
       </c>
       <c r="D201" s="5">
-        <v>2.9639500546994269</v>
+        <v>2.9482887021188064</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>43.697635339999998</v>
+        <v>43.699137573000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.15096439199999878</v>
+        <v>0.14927351100000408</v>
       </c>
       <c r="D202" s="5">
-        <v>4.2403154876897275</v>
+        <v>4.1916096381458434</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>43.903855786999998</v>
+        <v>43.903345713</v>
       </c>
       <c r="C203" s="5">
-        <v>0.20622044699999975</v>
+        <v>0.20420813999999865</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8124387723069271</v>
+        <v>5.7540523182197267</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>44.028889759999998</v>
+        <v>44.025523384000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.12503397300000074</v>
+        <v>0.12217767100000287</v>
       </c>
       <c r="D204" s="5">
-        <v>3.4715260894600863</v>
+        <v>3.3910442796864171</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>44.288437635999998</v>
+        <v>44.282331593000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.25954787599999918</v>
+        <v>0.25680820899999901</v>
       </c>
       <c r="D205" s="5">
-        <v>7.307853343463111</v>
+        <v>7.2287946830799976</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>44.624846679000001</v>
+        <v>44.621268612999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.33640904300000329</v>
+        <v>0.33893701999999593</v>
       </c>
       <c r="D206" s="5">
-        <v>9.5056492733667</v>
+        <v>9.5814908971212365</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>44.76608289</v>
+        <v>44.757507480999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.14123621099999895</v>
+        <v>0.13623886799999951</v>
       </c>
       <c r="D207" s="5">
-        <v>3.8647763977301741</v>
+        <v>3.7260295556489575</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>44.862794737999998</v>
+        <v>44.861195248999998</v>
       </c>
       <c r="C208" s="5">
-        <v>9.6711847999998213E-2</v>
+        <v>0.10368776800000035</v>
       </c>
       <c r="D208" s="5">
-        <v>2.6234853897323829</v>
+        <v>2.8156842128597814</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>45.085922398000001</v>
+        <v>45.078673705999996</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22312766000000295</v>
+        <v>0.21747845699999857</v>
       </c>
       <c r="D209" s="5">
-        <v>6.1342647146237272</v>
+        <v>5.9750116826563282</v>
       </c>
       <c r="E209" s="5">
-        <v>5.4221172815820173</v>
+        <v>5.4006218700594966</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>45.062678531000003</v>
+        <v>45.074878538</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.324386699999792E-2</v>
+        <v>-3.7951679999963517E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.6169040137577908</v>
+        <v>-0.10098108529472682</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>45.212540052000001</v>
+        <v>45.222996262000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.14986152099999828</v>
+        <v>0.14811772400000223</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0645584596640694</v>
+        <v>4.0152980289373863</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>45.527407060000002</v>
+        <v>45.536762670000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.31486700800000023</v>
+        <v>0.31376640799999933</v>
       </c>
       <c r="D212" s="5">
-        <v>8.6846271221120208</v>
+        <v>8.6510249419916363</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>45.528527314000002</v>
+        <v>45.535764397000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1202539999999317E-3</v>
+        <v>-9.9827300000043806E-4</v>
       </c>
       <c r="D213" s="5">
-        <v>2.9531370917545985E-2</v>
+        <v>-2.630365231670595E-2</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>45.776844959000002</v>
+        <v>45.777857021000003</v>
       </c>
       <c r="C214" s="5">
-        <v>0.2483176450000002</v>
+        <v>0.24209262400000142</v>
       </c>
       <c r="D214" s="5">
-        <v>6.7448792332875485</v>
+        <v>6.5697444021604712</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>45.787499591</v>
+        <v>45.781523794999998</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0654631999997832E-2</v>
+        <v>3.6667739999955984E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>0.27965969124705836</v>
+        <v>9.6161508287240238E-2</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>45.720108570999997</v>
+        <v>45.714154505000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.73910200000023E-2</v>
+        <v>-6.7369289999994919E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.751958242372198</v>
+        <v>-1.7516246535612123</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>45.704774157999999</v>
+        <v>45.697403618999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.5334412999997937E-2</v>
+        <v>-1.6750886000004073E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.40173546108933644</v>
+        <v>-0.43882692886909602</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>45.658202875999997</v>
+        <v>45.650543923000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.6571282000002157E-2</v>
+        <v>-4.6859695999998507E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2159211578459117</v>
+        <v>-1.2236051079855481</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>45.392875809000003</v>
+        <v>45.386338064</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.26532706699999409</v>
+        <v>-0.26420585900000049</v>
       </c>
       <c r="D219" s="5">
-        <v>-6.7547727689582509</v>
+        <v>-6.7282239844431047</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>45.779781405000001</v>
+        <v>45.779158000000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.3869055959999983</v>
+        <v>0.3928199360000022</v>
       </c>
       <c r="D220" s="5">
-        <v>10.721561464825635</v>
+        <v>10.894978943122812</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>45.811030559000002</v>
+        <v>45.809337808999999</v>
       </c>
       <c r="C221" s="5">
-        <v>3.1249154000001056E-2</v>
+        <v>3.0179808999996283E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.82219893451191961</v>
+        <v>0.79397207802793801</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6082806393513449</v>
+        <v>1.6208642422919084</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>45.837740105999998</v>
+        <v>45.848033137999998</v>
       </c>
       <c r="C222" s="5">
-        <v>2.6709546999995837E-2</v>
+        <v>3.869532899999939E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>0.70189287638091624</v>
+        <v>1.0183672991811221</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>46.001981098999998</v>
+        <v>46.012434417000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.16424099299999995</v>
+        <v>0.16440127900000334</v>
       </c>
       <c r="D223" s="5">
-        <v>4.385469231666872</v>
+        <v>4.3888288249862351</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>45.909969695999997</v>
+        <v>45.916061077999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.2011403000000769E-2</v>
+        <v>-9.6373339000003E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3739650821353986</v>
+        <v>-2.48465497731436</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>46.007201058</v>
+        <v>46.014519012999997</v>
       </c>
       <c r="C225" s="5">
-        <v>9.7231362000002264E-2</v>
+        <v>9.8457934999998997E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>2.5712578382932172</v>
+        <v>2.603728259309035</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>45.949385792000001</v>
+        <v>45.948249933</v>
       </c>
       <c r="C226" s="5">
-        <v>-5.7815265999998644E-2</v>
+        <v>-6.6269079999997871E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.4976091674256509</v>
+        <v>-1.7145894988353283</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>45.985550551000003</v>
+        <v>45.980524000000003</v>
       </c>
       <c r="C227" s="5">
-        <v>3.6164759000001823E-2</v>
+        <v>3.2274067000003015E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.94856686843722837</v>
+        <v>0.84614427756461996</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>46.110149481000001</v>
+        <v>46.104920841999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.12459892999999767</v>
+        <v>0.1243968419999959</v>
       </c>
       <c r="D228" s="5">
-        <v>3.300322523276189</v>
+        <v>3.2952553851431032</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>46.016078450000002</v>
+        <v>46.010939086999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.4071030999998584E-2</v>
+        <v>-9.3981755000001499E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.4208803344673679</v>
+        <v>-2.4188797662709427</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>46.001926077</v>
+        <v>45.991516545000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.4152373000001717E-2</v>
+        <v>-1.9422541999993825E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.36843969390401021</v>
+        <v>-0.50538012822308742</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>45.622609355000002</v>
+        <v>45.619100875999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.37931672199999866</v>
+        <v>-0.37241566900000578</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.4581714596796758</v>
+        <v>-9.2956968715171566</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>45.780290092000001</v>
+        <v>45.781119060000002</v>
       </c>
       <c r="C232" s="5">
-        <v>0.15768073699999974</v>
+        <v>0.16201818400000434</v>
       </c>
       <c r="D232" s="5">
-        <v>4.2271910557248438</v>
+        <v>4.346093486896363</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>45.732952191000003</v>
+        <v>45.739120829999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.7337900999998794E-2</v>
+        <v>-4.1998230000004355E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2337958509432867</v>
+        <v>-1.0953067274577788</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.17043573795931799</v>
+        <v>-0.15328092995530174</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>45.003532065999998</v>
+        <v>45.000530277999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.7294201250000043</v>
+        <v>-0.73859055199999801</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.54664003998926</v>
+        <v>-17.745848599221105</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>44.892230009000002</v>
+        <v>44.891954701000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11130205699999607</v>
+        <v>-0.10857557699999631</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.9277830220962975</v>
+        <v>-2.8572005557595204</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>44.689811869000003</v>
+        <v>44.687589332999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.20241813999999891</v>
+        <v>-0.20436536800000482</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.278587824250125</v>
+        <v>-5.3281343248358422</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>44.695594671999999</v>
+        <v>44.699144314000002</v>
       </c>
       <c r="C237" s="5">
-        <v>5.7828029999953401E-3</v>
+        <v>1.1554981000003295E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>0.15538898320155425</v>
+        <v>0.31072863617169766</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>44.533096147999998</v>
+        <v>44.532400795000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.16249852400000009</v>
+        <v>-0.16674351900000062</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.2766155671149715</v>
+        <v>-4.385711812988335</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>44.494159357000001</v>
+        <v>44.496859872999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8936790999997584E-2</v>
+        <v>-3.5540922000002695E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.0441697976099396</v>
+        <v>-0.95351686488582832</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>44.302824852000001</v>
+        <v>44.307085514000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.19133450500000038</v>
+        <v>-0.18977435899999762</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.0399457787226982</v>
+        <v>-4.999512862723277</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>44.233756356000001</v>
+        <v>44.237662204999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9068495999999868E-2</v>
+        <v>-6.9423309000001154E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.8548523330011557</v>
+        <v>-1.8641212240467997</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>44.147563415999997</v>
+        <v>44.132490300999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.6192940000003659E-2</v>
+        <v>-0.10517190400000231</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.313396159919201</v>
+        <v>-2.815904618174081</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>44.030017092000001</v>
+        <v>44.032098294000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11754632399999565</v>
+        <v>-0.1003920069999964</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.1487166818040979</v>
+        <v>-2.6958490998873041</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>43.966748191999997</v>
+        <v>43.969359513999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.326890000000418E-2</v>
+        <v>-6.2738780000003658E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.7107763306693724</v>
+        <v>-1.6964746017638088</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>43.852985369000002</v>
+        <v>43.874770781000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11376282299999474</v>
+        <v>-9.4588732999994818E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.0611606950966652</v>
+        <v>-2.5511646114210751</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.110748884411553</v>
+        <v>-4.0760513432894445</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>43.467219204999999</v>
+        <v>43.449097870999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.38576616400000319</v>
+        <v>-0.42567291000000296</v>
       </c>
       <c r="D246" s="5">
-        <v>-10.060116910717376</v>
+        <v>-11.040806419422545</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>43.478752909999997</v>
+        <v>43.467348416999997</v>
       </c>
       <c r="C247" s="5">
-        <v>1.1533704999997951E-2</v>
+        <v>1.8250545999997314E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.31887621658215348</v>
+        <v>0.50521928035667241</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>43.477013434</v>
+        <v>43.467473228000003</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.739475999997353E-3</v>
+        <v>1.2481100000627521E-4</v>
       </c>
       <c r="D248" s="5">
-        <v>-4.7998431736306912E-2</v>
+        <v>3.4457028272427692E-3</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>43.288050108999997</v>
+        <v>43.288403885999998</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.18896332500000312</v>
+        <v>-0.17906934200000535</v>
       </c>
       <c r="D249" s="5">
-        <v>-5.0926510543353061</v>
+        <v>-4.8330541641060654</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>43.330576639999997</v>
+        <v>43.331092259000002</v>
       </c>
       <c r="C250" s="5">
-        <v>4.2526531000000034E-2</v>
+        <v>4.2688373000004276E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.1852804531857331</v>
+        <v>1.1898059583298926</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>43.211966754000002</v>
+        <v>43.220475985</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11860988599999445</v>
+        <v>-0.11061627400000162</v>
       </c>
       <c r="D251" s="5">
-        <v>-3.2357854202239356</v>
+        <v>-3.0207309162365026</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>43.197947448000001</v>
+        <v>43.208918840000003</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4019306000001563E-2</v>
+        <v>-1.1557144999997604E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.38862338672547292</v>
+        <v>-0.320408217630197</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>43.248707048999997</v>
+        <v>43.255977481999999</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0759600999995769E-2</v>
+        <v>4.7058641999996098E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4192045479689774</v>
+        <v>1.3147716233815609</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>43.185819721999998</v>
+        <v>43.166783305999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.288732699999855E-2</v>
+        <v>-8.9194175999999459E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.7310154617031892</v>
+        <v>-2.4465393217081521</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>43.426891595999997</v>
+        <v>43.432670399000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.2410718739999993</v>
+        <v>0.26588709300000346</v>
       </c>
       <c r="D255" s="5">
-        <v>6.9081773777491806</v>
+        <v>7.6470518022388356</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>43.555640228000001</v>
+        <v>43.559640027999997</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12874863200000419</v>
+        <v>0.1269696289999942</v>
       </c>
       <c r="D256" s="5">
-        <v>3.6162539126788129</v>
+        <v>3.5649975759306063</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>43.465609774000001</v>
+        <v>43.491782383999997</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.0030454000000759E-2</v>
+        <v>-6.785764400000005E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.4524204264037119</v>
+        <v>-1.8534382155565798</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.88335056722008698</v>
+        <v>-0.87291258776412972</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>43.833990456000002</v>
+        <v>43.817695651999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.36838068200000151</v>
+        <v>0.32591326800000076</v>
       </c>
       <c r="D258" s="5">
-        <v>10.657991882702156</v>
+        <v>9.3724494286904871</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>43.957683523</v>
+        <v>43.947851831000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.12369306699999782</v>
+        <v>0.13015617900000365</v>
       </c>
       <c r="D259" s="5">
-        <v>3.4392756360409615</v>
+        <v>3.6232967967341212</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>44.260884462</v>
+        <v>44.251835315999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.30320093899999989</v>
+        <v>0.30398348499999628</v>
       </c>
       <c r="D260" s="5">
-        <v>8.5984139111045401</v>
+        <v>8.6234594789398766</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>44.597161665000002</v>
+        <v>44.597194213999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33627720300000163</v>
+        <v>0.34535889800000064</v>
       </c>
       <c r="D261" s="5">
-        <v>9.5079313914614652</v>
+        <v>9.777917217834343</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>44.637647158</v>
+        <v>44.635824765999999</v>
       </c>
       <c r="C262" s="5">
-        <v>4.0485492999998485E-2</v>
+        <v>3.8630552000000762E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.0948207117700282</v>
+        <v>1.0444188824112022</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>44.723317010999999</v>
+        <v>44.727717034000001</v>
       </c>
       <c r="C263" s="5">
-        <v>8.5669852999998852E-2</v>
+        <v>9.1892268000002275E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.327541321275528</v>
+        <v>2.4986188971472645</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>45.002580936000001</v>
+        <v>45.008264418000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.27926392500000219</v>
+        <v>0.2805473840000019</v>
       </c>
       <c r="D264" s="5">
-        <v>7.7558807729331658</v>
+        <v>7.7919712720506018</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>45.158474212000002</v>
+        <v>45.162233411000003</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15589327600000047</v>
+        <v>0.15396899299999944</v>
       </c>
       <c r="D265" s="5">
-        <v>4.2370370555273595</v>
+        <v>4.1832105480977377</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>45.319427906000001</v>
+        <v>45.300695863000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.16095369399999981</v>
+        <v>0.13846245199999885</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3618835276593382</v>
+        <v>3.7417446329446324</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>45.308017989</v>
+        <v>45.314814468000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1409917000001712E-2</v>
+        <v>1.4118605000000173E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.30170188677042242</v>
+        <v>0.37463879106285347</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>45.549553770000003</v>
+        <v>45.552252367000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.24153578100000317</v>
+        <v>0.23743789899999967</v>
       </c>
       <c r="D268" s="5">
-        <v>6.5881070654965734</v>
+        <v>6.4720941317631953</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>45.765980550999998</v>
+        <v>45.787225931000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.21642678099999557</v>
+        <v>0.23497356400000058</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8531386105205252</v>
+        <v>6.3686665646251805</v>
       </c>
       <c r="E269" s="5">
-        <v>5.2923927421260286</v>
+        <v>5.2778787650801462</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>46.022837776999999</v>
+        <v>46.015812799999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.25685722600000105</v>
+        <v>0.22858686899999725</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9467190560051018</v>
+        <v>6.158111884377715</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>46.133621853000001</v>
+        <v>46.132503051999997</v>
       </c>
       <c r="C271" s="5">
-        <v>0.11078407600000162</v>
+        <v>0.11669025199999794</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9271367813370475</v>
+        <v>3.0858505777894063</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>46.360650624999998</v>
+        <v>46.352019138000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22702877199999705</v>
+        <v>0.21951608600000583</v>
       </c>
       <c r="D272" s="5">
-        <v>6.0678214290059262</v>
+        <v>5.8618931515644901</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>46.403820627000002</v>
+        <v>46.403516699999997</v>
       </c>
       <c r="C273" s="5">
-        <v>4.3170002000003649E-2</v>
+        <v>5.1497561999994446E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.1231537942271164</v>
+        <v>1.3413890476284163</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>46.645796441999998</v>
+        <v>46.640501493999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.24197581499999643</v>
+        <v>0.23698479400000139</v>
       </c>
       <c r="D274" s="5">
-        <v>6.4401015744023793</v>
+        <v>6.3035575040903513</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>46.927310464000001</v>
+        <v>46.928505100000002</v>
       </c>
       <c r="C275" s="5">
-        <v>0.28151402200000319</v>
+        <v>0.28800360600000374</v>
       </c>
       <c r="D275" s="5">
-        <v>7.4874645522589045</v>
+        <v>7.6668738152699811</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>46.801687252999997</v>
+        <v>46.805007682999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12562321100000418</v>
+        <v>-0.12349741700000294</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.1654919789889102</v>
+        <v>-3.1126204926397838</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>47.252712508000002</v>
+        <v>47.255752571000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.45102525500000468</v>
+        <v>0.45074488800000267</v>
       </c>
       <c r="D277" s="5">
-        <v>12.197403168348409</v>
+        <v>12.188503902417835</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>47.547445523</v>
+        <v>47.534412203000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.29473301499999849</v>
+        <v>0.2786596320000001</v>
       </c>
       <c r="D278" s="5">
-        <v>7.747039738091055</v>
+        <v>7.3102800102243792</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>47.897088891000003</v>
+        <v>47.902420477</v>
       </c>
       <c r="C279" s="5">
-        <v>0.3496433680000024</v>
+        <v>0.36800827399999747</v>
       </c>
       <c r="D279" s="5">
-        <v>9.1900708173479515</v>
+        <v>9.6962971245306164</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>48.049941846000003</v>
+        <v>48.051888411999997</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15285295500000018</v>
+        <v>0.149467934999997</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8974706139721649</v>
+        <v>3.8092409461385923</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>48.059033231999997</v>
+        <v>48.074858640999999</v>
       </c>
       <c r="C281" s="5">
-        <v>9.0913859999943725E-3</v>
+        <v>2.2970229000002007E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>0.22728484073182287</v>
+        <v>0.57514620743899236</v>
       </c>
       <c r="E281" s="5">
-        <v>5.0103868711929067</v>
+        <v>4.9962247406020843</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>48.2281847</v>
+        <v>48.22590263</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16915146800000258</v>
+        <v>0.15104398900000149</v>
       </c>
       <c r="D282" s="5">
-        <v>4.3063200048662376</v>
+        <v>3.836057069551102</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>48.409506325000002</v>
+        <v>48.412091531000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.18132162500000248</v>
+        <v>0.18618890100000129</v>
       </c>
       <c r="D283" s="5">
-        <v>4.6060636282909906</v>
+        <v>4.732572058360307</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>48.464742205999997</v>
+        <v>48.454778552999997</v>
       </c>
       <c r="C284" s="5">
-        <v>5.5235880999994436E-2</v>
+        <v>4.2687021999995522E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3778410998778412</v>
+        <v>1.0632379977539186</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>48.816426167000003</v>
+        <v>48.814592974999996</v>
       </c>
       <c r="C285" s="5">
-        <v>0.35168396100000621</v>
+        <v>0.35981442199999947</v>
       </c>
       <c r="D285" s="5">
-        <v>9.0638681564541699</v>
+        <v>9.2840325394427659</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>48.970891537999997</v>
+        <v>48.961583935</v>
       </c>
       <c r="C286" s="5">
-        <v>0.15446537099999347</v>
+        <v>0.14699096000000367</v>
       </c>
       <c r="D286" s="5">
-        <v>3.8638333041455919</v>
+        <v>3.6739007431785042</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>49.122253659000002</v>
+        <v>49.121961329999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.15136212100000535</v>
+        <v>0.16037739499999759</v>
       </c>
       <c r="D287" s="5">
-        <v>3.7727374670880387</v>
+        <v>4.0022842910347967</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>49.488061033000001</v>
+        <v>49.489294157000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.36580737399999919</v>
+        <v>0.36733282700000558</v>
       </c>
       <c r="D288" s="5">
-        <v>9.3115011487864727</v>
+        <v>9.3519998547768601</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>49.621444763</v>
+        <v>49.627733528999997</v>
       </c>
       <c r="C289" s="5">
-        <v>0.13338372999999848</v>
+        <v>0.13843937199999345</v>
       </c>
       <c r="D289" s="5">
-        <v>3.2827040406831598</v>
+        <v>3.4089630979693863</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>49.965063274000002</v>
+        <v>49.960357420999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.34361851100000251</v>
+        <v>0.33262389200000086</v>
       </c>
       <c r="D290" s="5">
-        <v>8.6336675268380745</v>
+        <v>8.3460643801209109</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>50.184889243999997</v>
+        <v>50.189388272000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.21982596999999515</v>
+        <v>0.22903085100000453</v>
       </c>
       <c r="D291" s="5">
-        <v>5.4091568579609284</v>
+        <v>5.6419448748840972</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>50.357749517999999</v>
+        <v>50.360122314000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.17286027400000137</v>
+        <v>0.17073404199999942</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2125731600626271</v>
+        <v>4.1594040964874512</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>50.451134805999999</v>
+        <v>50.463490843999999</v>
       </c>
       <c r="C293" s="5">
-        <v>9.3385288000000344E-2</v>
+        <v>0.10336852999999735</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2481626108933783</v>
+        <v>2.4911020231153991</v>
       </c>
       <c r="E293" s="5">
-        <v>4.9774234168473264</v>
+        <v>4.968568333891854</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>51.049194694999997</v>
+        <v>51.051190781000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.59805988899999818</v>
+        <v>0.58769993700000356</v>
       </c>
       <c r="D294" s="5">
-        <v>15.190184333973367</v>
+        <v>14.906088443261577</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>51.301440585000002</v>
+        <v>51.303883763999998</v>
       </c>
       <c r="C295" s="5">
-        <v>0.25224589000000464</v>
+        <v>0.25269298299999576</v>
       </c>
       <c r="D295" s="5">
-        <v>6.093305811850569</v>
+        <v>6.1041563898668105</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>51.488720159000003</v>
+        <v>51.479073358999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.1872795740000015</v>
+        <v>0.17518959499999909</v>
       </c>
       <c r="D296" s="5">
-        <v>4.4697209083267575</v>
+        <v>4.1755338667119002</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>51.521428733999997</v>
+        <v>51.516851521</v>
       </c>
       <c r="C297" s="5">
-        <v>3.27085749999938E-2</v>
+        <v>3.7778162000002169E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.76497760722089581</v>
+        <v>0.88418877949560937</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>51.705333338999999</v>
+        <v>51.692336419</v>
       </c>
       <c r="C298" s="5">
-        <v>0.18390460500000216</v>
+        <v>0.17548489800000056</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3684739365043024</v>
+        <v>4.1650888818760112</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>51.910478886</v>
+        <v>51.907937003000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20514554700000076</v>
+        <v>0.21560058400000059</v>
       </c>
       <c r="D299" s="5">
-        <v>4.8663896807393359</v>
+        <v>5.1214351893315468</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>51.754328133000001</v>
+        <v>51.758096485999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.15615075299999859</v>
+        <v>-0.14984051700000123</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.5505676892279903</v>
+        <v>-3.40952016242273</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>51.975006866999998</v>
+        <v>51.984203389000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.22067873399999627</v>
+        <v>0.22610690300000158</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2384794379111588</v>
+        <v>5.3700456096103855</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>52.061671119000003</v>
+        <v>52.067314181999997</v>
       </c>
       <c r="C302" s="5">
-        <v>8.6664252000005604E-2</v>
+        <v>8.3110792999995908E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0193583075612809</v>
+        <v>1.935484452376568</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>52.278595815999999</v>
+        <v>52.28427095</v>
       </c>
       <c r="C303" s="5">
-        <v>0.21692469699999606</v>
+        <v>0.21695676800000285</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1162155412290078</v>
+        <v>5.116422012120081</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>52.473431003000002</v>
+        <v>52.481475584000002</v>
       </c>
       <c r="C304" s="5">
-        <v>0.19483518700000246</v>
+        <v>0.19720463400000199</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5650553122156712</v>
+        <v>4.6212171150429304</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>52.739206473000003</v>
+        <v>52.748551335999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.26577547000000123</v>
+        <v>0.26707575199999667</v>
       </c>
       <c r="D305" s="5">
-        <v>6.2501499544006522</v>
+        <v>6.2805993342512689</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5352233915021634</v>
+        <v>4.5281459006946356</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>52.780377244</v>
+        <v>52.775426398999997</v>
       </c>
       <c r="C306" s="5">
-        <v>4.117077099999733E-2</v>
+        <v>2.6875062999998534E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.94081054215962023</v>
+        <v>0.61310879865943413</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>53.112107950999999</v>
+        <v>53.106021759000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.3317307069999984</v>
+        <v>0.33059536000000378</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8083949638349415</v>
+        <v>7.7814987560593574</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>53.108588429999998</v>
+        <v>53.091870313999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.5195210000011912E-3</v>
+        <v>-1.4151445000003093E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.949009036193333E-2</v>
+        <v>-0.31930215933093642</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>53.742481716999997</v>
+        <v>53.730216419000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.63389328699999936</v>
+        <v>0.63834610500000366</v>
       </c>
       <c r="D309" s="5">
-        <v>15.301645901675553</v>
+        <v>15.421517452503863</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>53.952291633000002</v>
+        <v>53.935217272999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.20980991600000465</v>
+        <v>0.2050008539999979</v>
       </c>
       <c r="D310" s="5">
-        <v>4.7866955589986881</v>
+        <v>4.6757575791557038</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>53.997878346</v>
+        <v>53.995460928999996</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5586712999998724E-2</v>
+        <v>6.0243655999997259E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.0186591120414645</v>
+        <v>1.3486208500003594</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>54.108925986999999</v>
+        <v>54.119410207000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.11104764099999898</v>
+        <v>0.12394927800000488</v>
       </c>
       <c r="D312" s="5">
-        <v>2.495927724542768</v>
+        <v>2.7897064783816816</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>54.305814550000001</v>
+        <v>54.317540811999997</v>
       </c>
       <c r="C313" s="5">
-        <v>0.19688856300000168</v>
+        <v>0.1981306049999958</v>
       </c>
       <c r="D313" s="5">
-        <v>4.4549492474301733</v>
+        <v>4.4827348924727062</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>54.448939922999998</v>
+        <v>54.466445946</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14312537299999661</v>
+        <v>0.14890513400000316</v>
       </c>
       <c r="D314" s="5">
-        <v>3.2089023663290694</v>
+        <v>3.3397147294304874</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>54.762199426999999</v>
+        <v>54.774425579000003</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31325950400000124</v>
+        <v>0.3079796330000022</v>
       </c>
       <c r="D315" s="5">
-        <v>7.1266302519096936</v>
+        <v>7.0004320034615874</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>55.084531212000002</v>
+        <v>55.099727723999997</v>
       </c>
       <c r="C316" s="5">
-        <v>0.32233178500000292</v>
+        <v>0.32530214499999488</v>
       </c>
       <c r="D316" s="5">
-        <v>7.2964377749511478</v>
+        <v>7.364189975202784</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>55.229835444000003</v>
+        <v>55.242236214000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.14530423200000087</v>
+        <v>0.14250849000000443</v>
       </c>
       <c r="D317" s="5">
-        <v>3.2117394977940084</v>
+        <v>3.148180934099587</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7225378187574441</v>
+        <v>4.7274945279835778</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>55.519194970999997</v>
+        <v>55.509725783</v>
       </c>
       <c r="C318" s="5">
-        <v>0.2893595269999949</v>
+        <v>0.26748956899999854</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4713918774054191</v>
+        <v>5.9678142297064252</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>55.738585862000001</v>
+        <v>55.722421894999997</v>
       </c>
       <c r="C319" s="5">
-        <v>0.21939089100000331</v>
+        <v>0.21269611199999616</v>
       </c>
       <c r="D319" s="5">
-        <v>4.8463775861005587</v>
+        <v>4.6961777183565534</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>56.047775829999999</v>
+        <v>56.020844277000002</v>
       </c>
       <c r="C320" s="5">
-        <v>0.30918996799999832</v>
+        <v>0.29842238200000537</v>
       </c>
       <c r="D320" s="5">
-        <v>6.8634627269927417</v>
+        <v>6.6193391812049196</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>56.259189534000001</v>
+        <v>56.237382367999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.2114137040000017</v>
+        <v>0.21653809099999677</v>
       </c>
       <c r="D321" s="5">
-        <v>4.6215288006354438</v>
+        <v>4.7382653296171195</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>56.390734576</v>
+        <v>56.369661309000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.13154504199999906</v>
+        <v>0.1322789410000027</v>
       </c>
       <c r="D322" s="5">
-        <v>2.8422018351118794</v>
+        <v>2.8593870286112599</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>56.700009790000003</v>
+        <v>56.696577251999997</v>
       </c>
       <c r="C323" s="5">
-        <v>0.30927521400000302</v>
+        <v>0.32691594299999593</v>
       </c>
       <c r="D323" s="5">
-        <v>6.7836060625711347</v>
+        <v>7.185735688649264</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.157464683999997</v>
+        <v>57.171392715000003</v>
       </c>
       <c r="C324" s="5">
-        <v>0.45745489399999428</v>
+        <v>0.47481546300000588</v>
       </c>
       <c r="D324" s="5">
-        <v>10.122959317022673</v>
+        <v>10.525672158736011</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.537869372000003</v>
+        <v>57.547725163999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.38040468800000582</v>
+        <v>0.37633244899999596</v>
       </c>
       <c r="D325" s="5">
-        <v>8.2853814929289449</v>
+        <v>8.1913816999777076</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.725082665000002</v>
+        <v>57.758657593000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.18721329299999923</v>
+        <v>0.2109324290000032</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9751250043348341</v>
+        <v>4.4881792328749892</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.840022238000003</v>
+        <v>57.864223942000002</v>
       </c>
       <c r="C327" s="5">
-        <v>0.11493957300000091</v>
+        <v>0.10556634900000006</v>
       </c>
       <c r="D327" s="5">
-        <v>2.4157271672262448</v>
+        <v>2.215440118047507</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>58.081275910000002</v>
+        <v>58.110444553999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.24125367199999914</v>
+        <v>0.24622061199999479</v>
       </c>
       <c r="D328" s="5">
-        <v>5.1216971156712088</v>
+        <v>5.2273855205611452</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>58.434046991000002</v>
+        <v>58.450147483000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.35277108100000021</v>
+        <v>0.33970292900000487</v>
       </c>
       <c r="D329" s="5">
-        <v>7.5369728005659997</v>
+        <v>7.2449772447721328</v>
       </c>
       <c r="E329" s="5">
-        <v>5.8015953175324819</v>
+        <v>5.8069902466892254</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>58.742019886999998</v>
+        <v>58.728174717000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.30797289599999544</v>
+        <v>0.27802723399999962</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5111137848089307</v>
+        <v>5.8597103326063937</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>58.968832188999997</v>
+        <v>58.936418873000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.22681230199999902</v>
+        <v>0.20824415599999924</v>
       </c>
       <c r="D331" s="5">
-        <v>4.73306520193153</v>
+        <v>4.3390515314104983</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>59.387486484</v>
+        <v>59.347694947999997</v>
       </c>
       <c r="C332" s="5">
-        <v>0.41865429500000317</v>
+        <v>0.41127607499999641</v>
       </c>
       <c r="D332" s="5">
-        <v>8.8601702548547046</v>
+        <v>8.702954159984877</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>59.688318617</v>
+        <v>59.651608125999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.30083213300000011</v>
+        <v>0.30391317800000195</v>
       </c>
       <c r="D333" s="5">
-        <v>6.2509466343984688</v>
+        <v>6.3211352765623952</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>59.930412066000002</v>
+        <v>59.907215747999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.24209344900000218</v>
+        <v>0.25560762199999942</v>
       </c>
       <c r="D334" s="5">
-        <v>4.9772091048601919</v>
+        <v>5.2649419467990288</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>60.308484900000003</v>
+        <v>60.302687251000002</v>
       </c>
       <c r="C335" s="5">
-        <v>0.37807283400000102</v>
+        <v>0.39547150300000311</v>
       </c>
       <c r="D335" s="5">
-        <v>7.838503118890805</v>
+        <v>8.2157221169606665</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>60.412112465</v>
+        <v>60.429460126000002</v>
       </c>
       <c r="C336" s="5">
-        <v>0.10362756499999648</v>
+        <v>0.12677287500000034</v>
       </c>
       <c r="D336" s="5">
-        <v>2.0815486773671177</v>
+        <v>2.5521053510841885</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>60.478730343999999</v>
+        <v>60.494710101999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.6617878999998936E-2</v>
+        <v>6.5249975999996934E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>1.3313238279633932</v>
+        <v>1.3034478871240651</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>60.911343746999997</v>
+        <v>60.955786412999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.43261340299999773</v>
+        <v>0.46107631099999935</v>
       </c>
       <c r="D338" s="5">
-        <v>8.9296685787946259</v>
+        <v>9.5394270684008085</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>60.992807911</v>
+        <v>61.034475817000001</v>
       </c>
       <c r="C339" s="5">
-        <v>8.1464164000003336E-2</v>
+        <v>7.8689404000002128E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6167644487872002</v>
+        <v>1.5601573898353704</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>61.059095081999999</v>
+        <v>61.101886585999999</v>
       </c>
       <c r="C340" s="5">
-        <v>6.6287170999999034E-2</v>
+        <v>6.7410768999998538E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.3119875261672354</v>
+        <v>1.3334451782536449</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>61.541504246999999</v>
+        <v>61.565874450000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.48240916499999997</v>
+        <v>0.46398786400000347</v>
       </c>
       <c r="D341" s="5">
-        <v>9.9038549110963316</v>
+        <v>9.5027916328911175</v>
       </c>
       <c r="E341" s="5">
-        <v>5.3178881422993207</v>
+        <v>5.3305716087477695</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>61.660740875000002</v>
+        <v>61.640103642</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11923662800000301</v>
+        <v>7.4229191999997113E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>2.3499357646119545</v>
+        <v>1.4564577056811912</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>62.005556359000003</v>
+        <v>61.953576323</v>
       </c>
       <c r="C343" s="5">
-        <v>0.3448154840000015</v>
+        <v>0.31347268100000036</v>
       </c>
       <c r="D343" s="5">
-        <v>6.9208593095616777</v>
+        <v>6.2762579382471095</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>62.244877227000003</v>
+        <v>62.194877214999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.23932086800000008</v>
+        <v>0.24130089199999816</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7311981726944508</v>
+        <v>4.7752726923119271</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>62.211091459000002</v>
+        <v>62.143732118000003</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.3785768000001326E-2</v>
+        <v>-5.1145096999995587E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.64940454497399713</v>
+        <v>-0.98235245039155483</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>62.644885356000003</v>
+        <v>62.629144521000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43379389700000104</v>
+        <v>0.48541240299999799</v>
       </c>
       <c r="D346" s="5">
-        <v>8.6960031762019163</v>
+        <v>9.7867105332208872</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>63.013313375000003</v>
+        <v>63.024119616999997</v>
       </c>
       <c r="C347" s="5">
-        <v>0.36842801899999955</v>
+        <v>0.39497509599999603</v>
       </c>
       <c r="D347" s="5">
-        <v>7.2902780350486029</v>
+        <v>7.835982254496332</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>63.385013203</v>
+        <v>63.386436365000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.37169982799999701</v>
+        <v>0.36231674800000491</v>
       </c>
       <c r="D348" s="5">
-        <v>7.3127255558015136</v>
+        <v>7.1209905975142984</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>63.746306132000001</v>
+        <v>63.759994306999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.3612929290000011</v>
+        <v>0.37355794199999792</v>
       </c>
       <c r="D349" s="5">
-        <v>7.0585278003108654</v>
+        <v>7.3058013895571872</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>63.705092031</v>
+        <v>63.751749609999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.1214101000001335E-2</v>
+        <v>-8.2446970000020769E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.77308689993890178</v>
+        <v>-0.15505966127825621</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>63.836832172000001</v>
+        <v>63.895583252000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.13174014100000164</v>
+        <v>0.14383364200000415</v>
       </c>
       <c r="D351" s="5">
-        <v>2.5099828623115883</v>
+        <v>2.7412318953354831</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>63.922364301999998</v>
+        <v>63.984704264000001</v>
       </c>
       <c r="C352" s="5">
-        <v>8.5532129999997153E-2</v>
+        <v>8.9121011999999666E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6197280681281567</v>
+        <v>1.6866495264104664</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>63.739583932999999</v>
+        <v>63.782379896000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.18278036899999961</v>
+        <v>-0.20232436799999931</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.3778421657166047</v>
+        <v>-3.7291879121079119</v>
       </c>
       <c r="E353" s="5">
-        <v>3.5717028904231674</v>
+        <v>3.6002175974940709</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>64.287119029999999</v>
+        <v>64.260737786000007</v>
       </c>
       <c r="C354" s="5">
-        <v>0.5475350970000008</v>
+        <v>0.47835789000000517</v>
       </c>
       <c r="D354" s="5">
-        <v>10.809468864961303</v>
+        <v>9.3804863436157895</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>64.544265898000006</v>
+        <v>64.479190328000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.25714686800000663</v>
+        <v>0.21845254199999431</v>
       </c>
       <c r="D355" s="5">
-        <v>4.906989388392291</v>
+        <v>4.1565089238805975</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>64.691955614999998</v>
+        <v>64.652529935000004</v>
       </c>
       <c r="C356" s="5">
-        <v>0.14768971699999156</v>
+        <v>0.17333960700000262</v>
       </c>
       <c r="D356" s="5">
-        <v>2.7806526050797808</v>
+        <v>3.274091759794584</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>65.139292608999995</v>
+        <v>65.024415196000007</v>
       </c>
       <c r="C357" s="5">
-        <v>0.44733699399999693</v>
+        <v>0.37188526100000274</v>
       </c>
       <c r="D357" s="5">
-        <v>8.6208249009634752</v>
+        <v>7.125083060981785</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>65.446081914999994</v>
+        <v>65.429429166999995</v>
       </c>
       <c r="C358" s="5">
-        <v>0.30678930599999887</v>
+        <v>0.40501397099998826</v>
       </c>
       <c r="D358" s="5">
-        <v>5.800413147329353</v>
+        <v>7.7358186549095986</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>65.616374062999995</v>
+        <v>65.641295814000003</v>
       </c>
       <c r="C359" s="5">
-        <v>0.17029214800000148</v>
+        <v>0.2118666470000079</v>
       </c>
       <c r="D359" s="5">
-        <v>3.1675017328332666</v>
+        <v>3.9556679825242691</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>66.062478354999996</v>
+        <v>66.047633093000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44610429200000112</v>
+        <v>0.40633727899999883</v>
       </c>
       <c r="D360" s="5">
-        <v>8.4704932895697702</v>
+        <v>7.6865230244768767</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>66.517506948999994</v>
+        <v>66.522749258000005</v>
       </c>
       <c r="C361" s="5">
-        <v>0.45502859399999807</v>
+        <v>0.47511616500000287</v>
       </c>
       <c r="D361" s="5">
-        <v>8.5858450774783499</v>
+        <v>8.9820993092336607</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>66.919617742</v>
+        <v>66.947139472999993</v>
       </c>
       <c r="C362" s="5">
-        <v>0.40211079300000563</v>
+        <v>0.4243902149999883</v>
       </c>
       <c r="D362" s="5">
-        <v>7.5003440885790029</v>
+        <v>7.929962961776349</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.180066393999994</v>
+        <v>67.268342919999995</v>
       </c>
       <c r="C363" s="5">
-        <v>0.26044865199999379</v>
+        <v>0.32120344700000203</v>
       </c>
       <c r="D363" s="5">
-        <v>4.7716362232390397</v>
+        <v>5.9118250398967787</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>67.577940936999994</v>
+        <v>67.662242282999998</v>
       </c>
       <c r="C364" s="5">
-        <v>0.39787454300000036</v>
+        <v>0.39389936300000272</v>
       </c>
       <c r="D364" s="5">
-        <v>7.3431447843040898</v>
+        <v>7.2575512734937897</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>67.820152992999994</v>
+        <v>67.879108818000006</v>
       </c>
       <c r="C365" s="5">
-        <v>0.24221205599999962</v>
+        <v>0.2168665350000083</v>
       </c>
       <c r="D365" s="5">
-        <v>4.3868332499897633</v>
+        <v>3.9146911207857293</v>
       </c>
       <c r="E365" s="5">
-        <v>6.4019386513242571</v>
+        <v>6.4229790871395798</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.534078468000004</v>
+        <v>68.531224550999994</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71392547500001058</v>
+        <v>0.65211573299998804</v>
       </c>
       <c r="D366" s="5">
-        <v>13.389736996665146</v>
+        <v>12.157500655292219</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>68.892557345</v>
+        <v>68.832644755000004</v>
       </c>
       <c r="C367" s="5">
-        <v>0.35847887699999603</v>
+        <v>0.30142020400001002</v>
       </c>
       <c r="D367" s="5">
-        <v>6.4605601679713853</v>
+        <v>5.4075153019575106</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>68.644134870000002</v>
+        <v>68.627300141999996</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.24842247499999814</v>
+        <v>-0.20534461300000828</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.2423334814079006</v>
+        <v>-3.5217353349713876</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>66.250616360999999</v>
+        <v>66.088881164</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.3935185090000033</v>
+        <v>-2.5384189779999957</v>
       </c>
       <c r="D369" s="5">
-        <v>-34.681252906922708</v>
+        <v>-36.382319403635087</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>66.328147892999993</v>
+        <v>66.300660805000007</v>
       </c>
       <c r="C370" s="5">
-        <v>7.7531531999994741E-2</v>
+        <v>0.21177964100000679</v>
       </c>
       <c r="D370" s="5">
-        <v>1.4134060277971594</v>
+        <v>3.9138624255128818</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>66.805921964999996</v>
+        <v>66.837177189000002</v>
       </c>
       <c r="C371" s="5">
-        <v>0.47777407200000255</v>
+        <v>0.53651638399999513</v>
       </c>
       <c r="D371" s="5">
-        <v>8.9946289136743509</v>
+        <v>10.15466935892837</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>66.65633751</v>
+        <v>66.629270934999994</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.14958445499999584</v>
+        <v>-0.20790625400000806</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.6540641731093939</v>
+        <v>-3.6695609478454294</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>66.898210849999998</v>
+        <v>66.904949756999997</v>
       </c>
       <c r="C373" s="5">
-        <v>0.24187333999999794</v>
+        <v>0.27567882200000327</v>
       </c>
       <c r="D373" s="5">
-        <v>4.4423580101053739</v>
+        <v>5.0795616564541568</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>67.523399257999998</v>
+        <v>67.523794984000006</v>
       </c>
       <c r="C374" s="5">
-        <v>0.62518840799999964</v>
+        <v>0.61884522700000844</v>
       </c>
       <c r="D374" s="5">
-        <v>11.80919810750356</v>
+        <v>11.681985006538763</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.343045755000006</v>
+        <v>68.468797037000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.81964649700000791</v>
+        <v>0.94500205299999607</v>
       </c>
       <c r="D375" s="5">
-        <v>15.579386707152331</v>
+        <v>18.149057077032982</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.730444495</v>
+        <v>68.853309550999995</v>
       </c>
       <c r="C376" s="5">
-        <v>0.38739873999999475</v>
+        <v>0.38451251399999364</v>
       </c>
       <c r="D376" s="5">
-        <v>7.0182578538218632</v>
+        <v>6.9511530756629858</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.192660253</v>
+        <v>69.281479899999994</v>
       </c>
       <c r="C377" s="5">
-        <v>0.46221575799999925</v>
+        <v>0.4281703489999984</v>
       </c>
       <c r="D377" s="5">
-        <v>8.3753487361085455</v>
+        <v>7.7228981143501629</v>
       </c>
       <c r="E377" s="5">
-        <v>2.0237454494413498</v>
+        <v>2.0659833436530217</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>69.688613153999995</v>
+        <v>69.694988148999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.49595290099999545</v>
+        <v>0.41350824900000305</v>
       </c>
       <c r="D378" s="5">
-        <v>8.948567269155161</v>
+        <v>7.4020848232813297</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>69.761535735999999</v>
+        <v>69.683048064999994</v>
       </c>
       <c r="C379" s="5">
-        <v>7.2922582000003899E-2</v>
+        <v>-1.1940084000002571E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.2629392226809699</v>
+        <v>-0.20538934233461648</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.572289126000001</v>
+        <v>70.562863467</v>
       </c>
       <c r="C380" s="5">
-        <v>0.81075339000000213</v>
+        <v>0.87981540200000552</v>
       </c>
       <c r="D380" s="5">
-        <v>14.873026930522837</v>
+        <v>16.24885518369139</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.461425171000002</v>
+        <v>71.267628431999995</v>
       </c>
       <c r="C381" s="5">
-        <v>0.88913604500000076</v>
+        <v>0.70476496499999541</v>
       </c>
       <c r="D381" s="5">
-        <v>16.211637772918319</v>
+        <v>12.666117543940537</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.722931744999997</v>
+        <v>71.674181984000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.26150657399999488</v>
+        <v>0.40655355200000542</v>
       </c>
       <c r="D382" s="5">
-        <v>4.4807600827944327</v>
+        <v>7.0644415457059573</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>72.184425864000005</v>
+        <v>72.192406747000007</v>
       </c>
       <c r="C383" s="5">
-        <v>0.46149411900000814</v>
+        <v>0.51822476300000631</v>
       </c>
       <c r="D383" s="5">
-        <v>8.0004778754336527</v>
+        <v>9.0298227087680871</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>73.630275030999996</v>
+        <v>73.559547046999995</v>
       </c>
       <c r="C384" s="5">
-        <v>1.4458491669999916</v>
+        <v>1.3671402999999884</v>
       </c>
       <c r="D384" s="5">
-        <v>26.86884720770184</v>
+        <v>25.247858685585655</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>74.192215821000005</v>
+        <v>74.158392245000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.56194079000000841</v>
+        <v>0.59884519800000646</v>
       </c>
       <c r="D385" s="5">
-        <v>9.5526860773691666</v>
+        <v>10.218656410773042</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>74.620265141999994</v>
+        <v>74.607378865000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.42804932099998894</v>
+        <v>0.44898661999999945</v>
       </c>
       <c r="D386" s="5">
-        <v>7.1473295442641138</v>
+        <v>7.5121930503303069</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>75.105436103000002</v>
+        <v>75.258799392</v>
       </c>
       <c r="C387" s="5">
-        <v>0.48517096100000856</v>
+        <v>0.65142052699999908</v>
       </c>
       <c r="D387" s="5">
-        <v>8.0873856037313665</v>
+        <v>10.995670515769373</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>75.586312683000003</v>
+        <v>75.739967133999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.48087658000000033</v>
+        <v>0.48116774199999668</v>
       </c>
       <c r="D388" s="5">
-        <v>7.9596455938308219</v>
+        <v>7.9478307357055966</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>76.057836394000006</v>
+        <v>76.153718947000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.47152371100000323</v>
+        <v>0.41375181300000463</v>
       </c>
       <c r="D389" s="5">
-        <v>7.7481163428136934</v>
+        <v>6.755941299479451</v>
       </c>
       <c r="E389" s="5">
-        <v>9.9218271358519683</v>
+        <v>9.919301748345033</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>76.362490593999993</v>
+        <v>76.424244223000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.30465419999998744</v>
+        <v>0.27052527600000076</v>
       </c>
       <c r="D390" s="5">
-        <v>4.9139920286521921</v>
+        <v>4.3471108316273988</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>76.950957970999994</v>
+        <v>76.886000924000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.58846737700000062</v>
+        <v>0.46175670099999877</v>
       </c>
       <c r="D391" s="5">
-        <v>9.6496762258720956</v>
+        <v>7.4962809245285422</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>77.498435079999993</v>
+        <v>77.515911498999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.54747710899999902</v>
+        <v>0.6299105749999967</v>
       </c>
       <c r="D392" s="5">
-        <v>8.8796774585734095</v>
+        <v>10.28667116821218</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>78.860582051999998</v>
+        <v>78.642599637000004</v>
       </c>
       <c r="C393" s="5">
-        <v>1.362146972000005</v>
+        <v>1.1266881380000058</v>
       </c>
       <c r="D393" s="5">
-        <v>23.254999168462476</v>
+        <v>18.906073051201421</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>79.418864472999999</v>
+        <v>79.358585153000007</v>
       </c>
       <c r="C394" s="5">
-        <v>0.55828242100000125</v>
+        <v>0.71598551600000349</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8339372738352573</v>
+        <v>11.489164684885122</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>79.741355063</v>
+        <v>79.714323078999996</v>
       </c>
       <c r="C395" s="5">
-        <v>0.32249059000000102</v>
+        <v>0.3557379259999891</v>
       </c>
       <c r="D395" s="5">
-        <v>4.9830675404851421</v>
+        <v>5.513821671649155</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>80.408088206000002</v>
+        <v>80.295087113999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.66673314300000186</v>
+        <v>0.5807640350000014</v>
       </c>
       <c r="D396" s="5">
-        <v>10.507944081277021</v>
+        <v>9.1016537164249733</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>80.70655773</v>
+        <v>80.645678341000007</v>
       </c>
       <c r="C397" s="5">
-        <v>0.29846952399999793</v>
+        <v>0.35059122700000955</v>
       </c>
       <c r="D397" s="5">
-        <v>4.5463933504077403</v>
+        <v>5.3672166332178861</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>80.779954700000005</v>
+        <v>80.781462345999998</v>
       </c>
       <c r="C398" s="5">
-        <v>7.3396970000004558E-2</v>
+        <v>0.13578400499999077</v>
       </c>
       <c r="D398" s="5">
-        <v>1.0967912747899655</v>
+        <v>2.0392686710519525</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>80.175701200999995</v>
+        <v>80.337386913000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.60425349900000924</v>
+        <v>-0.44407543299999475</v>
       </c>
       <c r="D399" s="5">
-        <v>-8.6160473016345112</v>
+        <v>-6.4008531089111749</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>80.449873373000003</v>
+        <v>80.645384746000005</v>
       </c>
       <c r="C400" s="5">
-        <v>0.27417217200000721</v>
+        <v>0.30799783300000172</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1816366857075904</v>
+        <v>4.6988229854328045</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>80.830572017999998</v>
+        <v>80.930623288000007</v>
       </c>
       <c r="C401" s="5">
-        <v>0.38069864499999539</v>
+        <v>0.28523854200000187</v>
       </c>
       <c r="D401" s="5">
-        <v>5.8286967887519081</v>
+        <v>4.3278849875760361</v>
       </c>
       <c r="E401" s="5">
-        <v>6.27513988075592</v>
+        <v>6.2727131478957032</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>80.842663767999994</v>
+        <v>80.922980895999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.2091749999996182E-2</v>
+        <v>-7.642392000008158E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>0.17966029443547971</v>
+        <v>-0.11325884352424431</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>81.441601224999999</v>
+        <v>81.359795954999996</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59893745700000522</v>
+        <v>0.43681505899999706</v>
       </c>
       <c r="D403" s="5">
-        <v>9.2617781055323043</v>
+        <v>6.6733030658809422</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>81.617215940999998</v>
+        <v>81.635151976000003</v>
       </c>
       <c r="C404" s="5">
-        <v>0.17561471599999834</v>
+        <v>0.27535602100000744</v>
       </c>
       <c r="D404" s="5">
-        <v>2.6185022632297938</v>
+        <v>4.1377663549446941</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>81.958567473000002</v>
+        <v>81.731112475000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.34135153200000445</v>
+        <v>9.5960499000000254E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>5.1358887035990231</v>
+        <v>1.4197315560938506</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>82.123891040000004</v>
+        <v>82.039477375999994</v>
       </c>
       <c r="C406" s="5">
-        <v>0.1653235670000015</v>
+        <v>0.30836490099999025</v>
       </c>
       <c r="D406" s="5">
-        <v>2.4476287037229261</v>
+        <v>4.6226454247601634</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>82.604447934000007</v>
+        <v>82.554111659</v>
       </c>
       <c r="C407" s="5">
-        <v>0.4805568940000029</v>
+        <v>0.51463428300000658</v>
       </c>
       <c r="D407" s="5">
-        <v>7.2523901270285851</v>
+        <v>7.7928315746607968</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>82.567538924999994</v>
+        <v>82.476699827000004</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.6909009000012816E-2</v>
+        <v>-7.7411831999995684E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.53486379557461383</v>
+        <v>-1.1194669506775945</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>83.025674280000004</v>
+        <v>82.981385605</v>
       </c>
       <c r="C409" s="5">
-        <v>0.45813535500001024</v>
+        <v>0.50468577799999537</v>
       </c>
       <c r="D409" s="5">
-        <v>6.8653365477236772</v>
+        <v>7.5951975774878777</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>83.339437734000001</v>
+        <v>83.364271336000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.3137634539999965</v>
+        <v>0.38288573100000178</v>
       </c>
       <c r="D410" s="5">
-        <v>4.6303930703230689</v>
+        <v>5.6796372862579103</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>83.439329852</v>
+        <v>83.614845721999998</v>
       </c>
       <c r="C411" s="5">
-        <v>9.9892117999999641E-2</v>
+        <v>0.25057438599999671</v>
       </c>
       <c r="D411" s="5">
-        <v>1.4478612394260626</v>
+        <v>3.6671625393970064</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>83.820449303000004</v>
+        <v>84.040718120999998</v>
       </c>
       <c r="C412" s="5">
-        <v>0.38111945100000355</v>
+        <v>0.42587239899999929</v>
       </c>
       <c r="D412" s="5">
-        <v>5.620963523375444</v>
+        <v>6.2860687064070442</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>84.218204241999999</v>
+        <v>84.322588124000006</v>
       </c>
       <c r="C413" s="5">
-        <v>0.39775493899999503</v>
+        <v>0.28187000300000875</v>
       </c>
       <c r="D413" s="5">
-        <v>5.8453805934152614</v>
+        <v>4.0998438401646187</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1910283936201997</v>
+        <v>4.1912006829965209</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>85.912679113999999</v>
+        <v>85.992860320000005</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6944748720000007</v>
+        <v>1.6702721959999991</v>
       </c>
       <c r="D414" s="5">
-        <v>27.003422903670838</v>
+        <v>26.538185534513392</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>86.012263722</v>
+        <v>85.906345711</v>
       </c>
       <c r="C415" s="5">
-        <v>9.9584608000000685E-2</v>
+        <v>-8.6514609000005294E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.3998671097831483</v>
+        <v>-1.2006228388701135</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>86.446034166999993</v>
+        <v>86.452032431000006</v>
       </c>
       <c r="C416" s="5">
-        <v>0.43377044499999329</v>
+        <v>0.54568672000000618</v>
       </c>
       <c r="D416" s="5">
-        <v>6.2224603264057654</v>
+        <v>7.8945599057905103</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>86.546097771000007</v>
+        <v>86.329817564999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10006360400001313</v>
+        <v>-0.12221486600000731</v>
       </c>
       <c r="D417" s="5">
-        <v>1.3979095382292472</v>
+        <v>-1.6832791260018354</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>86.827357707999994</v>
+        <v>86.733622593000007</v>
       </c>
       <c r="C418" s="5">
-        <v>0.2812599369999873</v>
+        <v>0.40380502800000784</v>
       </c>
       <c r="D418" s="5">
-        <v>3.9702594447657003</v>
+        <v>5.7596373593415295</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>87.172535964999994</v>
+        <v>87.095268207000004</v>
       </c>
       <c r="C419" s="5">
-        <v>0.3451782570000006</v>
+        <v>0.36164561399999684</v>
       </c>
       <c r="D419" s="5">
-        <v>4.876248735127553</v>
+        <v>5.1198905338674328</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>87.549609914000001</v>
+        <v>87.468631849000005</v>
       </c>
       <c r="C420" s="5">
-        <v>0.37707394900000679</v>
+        <v>0.37336364200000105</v>
       </c>
       <c r="D420" s="5">
-        <v>5.3160155826844413</v>
+        <v>5.2672485028535609</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>87.545673723999997</v>
+        <v>87.516754160999994</v>
       </c>
       <c r="C421" s="5">
-        <v>-3.936190000004558E-3</v>
+        <v>4.812231199998962E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-5.393810643353758E-2</v>
+        <v>0.66220119028008728</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>87.886688809000006</v>
+        <v>87.960988401999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.34101508500000932</v>
+        <v>0.44423424100000375</v>
       </c>
       <c r="D422" s="5">
-        <v>4.7757933902465188</v>
+        <v>6.2641529247950078</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>88.314619676999996</v>
+        <v>88.469736855999997</v>
       </c>
       <c r="C423" s="5">
-        <v>0.42793086799999003</v>
+        <v>0.50874845399999913</v>
       </c>
       <c r="D423" s="5">
-        <v>6.0019871544613856</v>
+        <v>7.1656534495174506</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>88.699271484999997</v>
+        <v>88.940607502000006</v>
       </c>
       <c r="C424" s="5">
-        <v>0.38465180800000098</v>
+        <v>0.47087064600000872</v>
       </c>
       <c r="D424" s="5">
-        <v>5.3536043195981264</v>
+        <v>6.5771916775545725</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>88.723906224000004</v>
+        <v>88.825093881000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.4634739000006789E-2</v>
+        <v>-0.11551362100000517</v>
       </c>
       <c r="D425" s="5">
-        <v>0.33378949553357629</v>
+        <v>-1.5474421883349132</v>
       </c>
       <c r="E425" s="5">
-        <v>5.3500333123381871</v>
+        <v>5.3396199727395288</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>88.747928148</v>
+        <v>88.784964786000003</v>
       </c>
       <c r="C426" s="5">
-        <v>2.402192399999592E-2</v>
+        <v>-4.0129094999997506E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.32538325506925592</v>
+        <v>-0.54078682015457069</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>89.061053286000003</v>
+        <v>88.909304149999997</v>
       </c>
       <c r="C427" s="5">
-        <v>0.31312513800000374</v>
+        <v>0.12433936399999368</v>
       </c>
       <c r="D427" s="5">
-        <v>4.3170380681462506</v>
+        <v>1.6935512490159121</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>89.264648627</v>
+        <v>89.242349138999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.20359534099999621</v>
+        <v>0.33304498900000112</v>
       </c>
       <c r="D428" s="5">
-        <v>2.7779789255478748</v>
+        <v>4.5888505692342374</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>90.140538875000004</v>
+        <v>89.950559291999994</v>
       </c>
       <c r="C429" s="5">
-        <v>0.87589024800000459</v>
+        <v>0.70821015299999601</v>
       </c>
       <c r="D429" s="5">
-        <v>12.431447654923744</v>
+        <v>9.9498120519567088</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>90.234669681</v>
+        <v>90.135090559000005</v>
       </c>
       <c r="C430" s="5">
-        <v>9.4130805999995459E-2</v>
+        <v>0.18453126700001121</v>
       </c>
       <c r="D430" s="5">
-        <v>1.260342983355911</v>
+        <v>2.4897364770223751</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>90.552155963000004</v>
+        <v>90.462631716000004</v>
       </c>
       <c r="C431" s="5">
-        <v>0.31748628200000439</v>
+        <v>0.32754115699999886</v>
       </c>
       <c r="D431" s="5">
-        <v>4.3048120102982423</v>
+        <v>4.4488885256830368</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>90.832519959999999</v>
+        <v>90.776861918999998</v>
       </c>
       <c r="C432" s="5">
-        <v>0.28036399699999492</v>
+        <v>0.31423020299999394</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7793189687385764</v>
+        <v>4.2488732835264109</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>91.070052415000006</v>
+        <v>91.072536812999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.2375324550000073</v>
+        <v>0.29567489400000113</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1836016398206768</v>
+        <v>3.9793796110338064</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>91.562219698000007</v>
+        <v>91.682505989000006</v>
       </c>
       <c r="C434" s="5">
-        <v>0.49216728300000057</v>
+        <v>0.609969176000007</v>
       </c>
       <c r="D434" s="5">
-        <v>6.6814013384059789</v>
+        <v>8.3399170051611691</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>92.008953668999993</v>
+        <v>92.309022763000002</v>
       </c>
       <c r="C435" s="5">
-        <v>0.44673397099998624</v>
+        <v>0.62651677399999528</v>
       </c>
       <c r="D435" s="5">
-        <v>6.0145203288134441</v>
+        <v>8.5155893777771432</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>92.026165238000004</v>
+        <v>92.457080574000003</v>
       </c>
       <c r="C436" s="5">
-        <v>1.7211569000011195E-2</v>
+        <v>0.14805781100000104</v>
       </c>
       <c r="D436" s="5">
-        <v>0.22470797707758727</v>
+        <v>1.9417941498222957</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>92.215893120000004</v>
+        <v>92.545777861999994</v>
       </c>
       <c r="C437" s="5">
-        <v>0.18972788199999968</v>
+        <v>8.8697287999991659E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>2.5022548481018703</v>
+        <v>1.1572952687370464</v>
       </c>
       <c r="E437" s="5">
-        <v>3.9357903011887574</v>
+        <v>4.1887757371634526</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>91.725061370999995</v>
+        <v>94.412524743000006</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.4908317490000087</v>
+        <v>1.8667468810000116</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.203461679441391</v>
+        <v>27.079652093866336</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>91.604312085000004</v>
+        <v>94.200543019999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.12074928599999168</v>
+        <v>-0.21198172300000806</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.5683239815964756</v>
+        <v>-2.6613010047531027</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>91.848097886000005</v>
+        <v>94.412558164000004</v>
       </c>
       <c r="C440" s="5">
-        <v>0.24378580100000136</v>
+        <v>0.21201514400000576</v>
       </c>
       <c r="D440" s="5">
-        <v>3.2407116014439241</v>
+        <v>2.7344990429456706</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>91.883701697999996</v>
+        <v>94.428471766000001</v>
       </c>
       <c r="C441" s="5">
-        <v>3.5603811999990853E-2</v>
+        <v>1.5913601999997695E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.46615860710874646</v>
+        <v>0.20245225737551831</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>92.078996892000006</v>
+        <v>94.623268367999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.1952951940000105</v>
+        <v>0.19479660199999671</v>
       </c>
       <c r="D442" s="5">
-        <v>2.5805811063401185</v>
+        <v>2.5037621036817947</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>92.464716143999993</v>
+        <v>95.013329767000002</v>
       </c>
       <c r="C443" s="5">
-        <v>0.38571925199998702</v>
+        <v>0.39006139900000392</v>
       </c>
       <c r="D443" s="5">
-        <v>5.1442520241714362</v>
+        <v>5.060417279757945</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>92.703699693999994</v>
+        <v>94.960994068999995</v>
       </c>
       <c r="C444" s="5">
-        <v>0.23898355000000038</v>
+        <v>-5.2335698000007369E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>3.1459810119344178</v>
+        <v>-0.65899093505358275</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>95.346221271000005</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.38522720200001004</v>
+      </c>
+      <c r="D445" s="5">
+        <v>4.9781231597119557</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>