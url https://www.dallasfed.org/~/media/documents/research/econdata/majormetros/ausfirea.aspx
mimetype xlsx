--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A5146944-4ACB-41B2-955A-D8B295DE0536}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D61CAD74-E120-438A-86A8-512D3C378C38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A9817470-D0D1-412D-ACF5-6C404AF43CC6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{995F8472-2A83-4D28-A559-7C466335A587}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87EF2755-CEC3-490D-B51C-D5DD68EF9BAB}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{273232A8-52D5-41E7-966A-C1CF2915824E}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>22.385341237999999</v>
+        <v>22.303581135000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>22.536891251</v>
+        <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.15155001300000137</v>
+        <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
-        <v>8.4335009432114028</v>
+        <v>15.354187975808497</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>22.433773761000001</v>
+        <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.10311748999999892</v>
+        <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
-        <v>-5.3545106685465633</v>
+        <v>-6.3689034902511876</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>23.344941874</v>
+        <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.91116811299999867</v>
+        <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
-        <v>61.244731505326875</v>
+        <v>62.319874801030231</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>23.353230347</v>
+        <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
-        <v>8.2884730000003515E-3</v>
+        <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>0.42688531576600131</v>
+        <v>-1.800591186004119</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>23.176887089000001</v>
+        <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.17634325799999928</v>
+        <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
-        <v>-8.6943392761087868</v>
+        <v>-7.9213802387961829</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>23.096750490000002</v>
+        <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-8.0136598999999364E-2</v>
+        <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-4.0711290413515622</v>
+        <v>-4.088564458316335</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>23.210076991000001</v>
+        <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.11332650099999952</v>
+        <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
-        <v>6.0494400227602219</v>
+        <v>5.7605398737508473</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>23.155790114999999</v>
+        <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-5.4286876000002593E-2</v>
+        <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7708966858192019</v>
+        <v>-2.6348068466075958</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>22.861467050000002</v>
+        <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.29432306499999683</v>
+        <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
-        <v>-14.230298046400625</v>
+        <v>-13.412324910156748</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>23.139559921</v>
+        <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.27809287099999835</v>
+        <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
-        <v>15.61441515551898</v>
+        <v>15.420272901412346</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>23.281405995</v>
+        <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.14184607400000004</v>
+        <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
-        <v>7.6091774549875035</v>
+        <v>7.1997210076319096</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>23.300519904000002</v>
+        <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9113909000001428E-2</v>
+        <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>0.98965434957063447</v>
+        <v>-2.9996218088041204</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>23.261872388</v>
+        <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.8647516000001048E-2</v>
+        <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-1.9723281196042053</v>
+        <v>3.3850018784854941</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>23.548495106000001</v>
+        <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.28662271800000028</v>
+        <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
-        <v>15.83021759641008</v>
+        <v>14.765605553547513</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>23.645720546</v>
+        <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
-        <v>9.7225439999998997E-2</v>
+        <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
-        <v>5.0685484504991996</v>
+        <v>5.7396849131061911</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>23.640682367</v>
+        <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
-        <v>-5.0381789999995874E-3</v>
+        <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.2553838373745787</v>
+        <v>-2.1750700864474615</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>23.662006392999999</v>
+        <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
-        <v>2.1324025999998497E-2</v>
+        <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>1.0877926548229944</v>
+        <v>1.8275042037540823</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>23.787131874</v>
+        <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.12512548100000132</v>
+        <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
-        <v>6.5334900837655141</v>
+        <v>6.4717959175315309</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>23.698771729000001</v>
+        <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
-        <v>-8.8360144999999335E-2</v>
+        <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.3675922846162507</v>
+        <v>-4.6467999250779375</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>23.954018665</v>
+        <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.25524693599999893</v>
+        <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
-        <v>13.718350130043898</v>
+        <v>13.906117623299741</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>23.951609310999999</v>
+        <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.4093540000009739E-3</v>
+        <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.1206321970796731</v>
+        <v>0.76831819350289265</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>24.137101033</v>
+        <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.18549172200000186</v>
+        <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
-        <v>9.6995665134191</v>
+        <v>9.4366405919434229</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>24.173128174999999</v>
+        <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
-        <v>3.6027141999998236E-2</v>
+        <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>1.8059025506376614</v>
+        <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
-        <v>3.8301904111440077</v>
+        <v>3.8299480281375642</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>24.729521031000001</v>
+        <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
-        <v>0.55639285600000221</v>
+        <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
-        <v>31.399647627927418</v>
+        <v>27.459973374422297</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>24.708236383999999</v>
+        <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.1284647000001655E-2</v>
+        <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.0279622031053925</v>
+        <v>2.7315658100129925</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>24.671082257999998</v>
+        <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.7154126000000787E-2</v>
+        <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-1.7896079626546046</v>
+        <v>-2.2461437773346415</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>24.540120118000001</v>
+        <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.13096213999999762</v>
+        <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.1872656981622365</v>
+        <v>-5.8078341938989864</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>24.615244607000001</v>
+        <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
-        <v>7.5124489000000239E-2</v>
+        <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>3.7360386716447147</v>
+        <v>2.5545487018057367</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>24.832315391000002</v>
+        <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.21707078400000057</v>
+        <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
-        <v>11.110913063138739</v>
+        <v>11.500735658273275</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>24.974425410999999</v>
+        <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.14211001999999695</v>
+        <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
-        <v>7.0876715766905907</v>
+        <v>6.9771120944587928</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>25.085619734000002</v>
+        <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.11119432300000298</v>
+        <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
-        <v>5.4755876504006595</v>
+        <v>5.1991011706752577</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>25.252202294</v>
+        <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.16658255999999838</v>
+        <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
-        <v>8.2662518158770339</v>
+        <v>8.4434017220249125</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>25.548034482999999</v>
+        <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.29583218899999864</v>
+        <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
-        <v>15.000255878066703</v>
+        <v>15.842940700923226</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>25.739149174000001</v>
+        <v>25.74662112</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19111469100000278</v>
+        <v>0.18616113299999881</v>
       </c>
       <c r="D40" s="5">
-        <v>9.3554214515375591</v>
+        <v>9.0985362097535383</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>25.776754478000001</v>
+        <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
-        <v>3.7605303999999506E-2</v>
+        <v>3.567123799999905E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>1.7673759572954806</v>
+        <v>1.6752947325713086</v>
       </c>
       <c r="E41" s="5">
-        <v>6.6339213170535372</v>
+        <v>6.6364683625605547</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>26.058036157</v>
+        <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.28128167899999923</v>
+        <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
-        <v>13.90987336857814</v>
+        <v>11.283541614621351</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>26.145405091000001</v>
+        <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
-        <v>8.7368934000000564E-2</v>
+        <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
-        <v>4.0984619045212112</v>
+        <v>6.8288056048475543</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>26.185026557</v>
+        <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
-        <v>3.9621465999999828E-2</v>
+        <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.8337468675775792</v>
+        <v>1.6385649493434906</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>26.340574043</v>
+        <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.15554748599999968</v>
+        <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
-        <v>7.3659570834908816</v>
+        <v>7.5302422827433935</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>26.385163160000001</v>
+        <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
-        <v>4.4589117000001011E-2</v>
+        <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>2.0503703048524669</v>
+        <v>1.5445726236937629</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>26.592005681</v>
+        <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20684252099999867</v>
+        <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
-        <v>9.8236135746232023</v>
+        <v>9.936323468750885</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>26.768252357000001</v>
+        <v>26.767375221000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.17624667600000166</v>
+        <v>0.17357547000000295</v>
       </c>
       <c r="D48" s="5">
-        <v>8.2497935192368477</v>
+        <v>8.1196699560630137</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>26.982545111</v>
+        <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.21429275399999881</v>
+        <v>0.20945513999999932</v>
       </c>
       <c r="D49" s="5">
-        <v>10.041050194478075</v>
+        <v>9.804871855861208</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>27.155083694000002</v>
+        <v>27.152847257000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.17253858300000147</v>
+        <v>0.17601689600000014</v>
       </c>
       <c r="D50" s="5">
-        <v>7.9490453911062797</v>
+        <v>8.116870779037022</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>26.654392938000001</v>
+        <v>26.663638227</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.5006907560000009</v>
+        <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
-        <v>-20.014401004912308</v>
+        <v>-19.601419857577685</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>26.842364402000001</v>
+        <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.18797146400000031</v>
+        <v>0.18279735100000138</v>
       </c>
       <c r="D52" s="5">
-        <v>8.7986897533416162</v>
+        <v>8.5442166945014275</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>27.07678349</v>
+        <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.23441908799999922</v>
+        <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
-        <v>10.998127601061869</v>
+        <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
-        <v>5.0434162031901764</v>
+        <v>5.0377606690856558</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>26.882674057999999</v>
+        <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.19410943200000119</v>
+        <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
-        <v>-8.2714075171987584</v>
+        <v>-9.5044247544885945</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>26.972860324999999</v>
+        <v>26.975686216</v>
       </c>
       <c r="C55" s="5">
-        <v>9.0186266999999987E-2</v>
+        <v>0.11898947899999968</v>
       </c>
       <c r="D55" s="5">
-        <v>4.1008904711020255</v>
+        <v>5.4481275506166105</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>27.282276136</v>
+        <v>27.286045790999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.30941581100000093</v>
+        <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
-        <v>14.668244042847833</v>
+        <v>14.71421271193838</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>27.639466796000001</v>
+        <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.35719066000000055</v>
+        <v>0.35757781799999933</v>
       </c>
       <c r="D57" s="5">
-        <v>16.893059030126434</v>
+        <v>16.910201542321811</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>28.059095209999999</v>
+        <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.41962841399999817</v>
+        <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
-        <v>19.819644011088332</v>
+        <v>19.785675671746827</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>28.256531970000001</v>
+        <v>28.258446588999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19743676000000221</v>
+        <v>0.19579452799999686</v>
       </c>
       <c r="D59" s="5">
-        <v>8.7783196487377637</v>
+        <v>8.7013336040570266</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>28.477089035999999</v>
+        <v>28.476801987000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2205570659999978</v>
+        <v>0.21835539800000348</v>
       </c>
       <c r="D60" s="5">
-        <v>9.7793914278787142</v>
+        <v>9.6769015586162688</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>28.576638629000001</v>
+        <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
-        <v>9.9549593000002545E-2</v>
+        <v>9.5239876999997364E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>4.2765364455743526</v>
+        <v>4.0880203322472219</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>28.746783065999999</v>
+        <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.17014443699999759</v>
+        <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
-        <v>7.3834381377857694</v>
+        <v>7.5187985323316386</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>29.085939358000001</v>
+        <v>29.092592458999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.33915629200000197</v>
+        <v>0.34741606599999741</v>
       </c>
       <c r="D63" s="5">
-        <v>15.113461126400264</v>
+        <v>15.507276132114377</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>29.161217947000001</v>
+        <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
-        <v>7.527858899999984E-2</v>
+        <v>6.9487346000002503E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>3.1503660236152475</v>
+        <v>2.9041407743010339</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>29.164048190999999</v>
+        <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
-        <v>2.8302439999983164E-3</v>
+        <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>0.11652827202492944</v>
+        <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7086877832843959</v>
+        <v>7.706014584737253</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>29.102943829000001</v>
+        <v>29.088849786000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-6.1104361999998247E-2</v>
+        <v>-7.9169549999999589E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-2.485462198942967</v>
+        <v>-3.2089241560308124</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>29.174337300000001</v>
+        <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
-        <v>7.1393471000000375E-2</v>
+        <v>8.6660533999999956E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>2.9838074136596893</v>
+        <v>3.6341635932462202</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>29.256017010000001</v>
+        <v>29.257084864999999</v>
       </c>
       <c r="C68" s="5">
-        <v>8.1679709999999517E-2</v>
+        <v>8.1574544999998722E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4118722388984279</v>
+        <v>3.4072724685264122</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>29.639216555000001</v>
+        <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.38319954500000009</v>
+        <v>0.38376947900000147</v>
       </c>
       <c r="D69" s="5">
-        <v>16.901003830327355</v>
+        <v>16.927318333307007</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>29.750745488</v>
+        <v>29.752465304000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.11152893299999889</v>
+        <v>0.11161096000000015</v>
       </c>
       <c r="D70" s="5">
-        <v>4.6100942614454077</v>
+        <v>4.6132951894451324</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>29.632781082000001</v>
+        <v>29.634082287999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.11796440599999869</v>
+        <v>-0.11838301600000278</v>
       </c>
       <c r="D71" s="5">
-        <v>-4.6557033738068965</v>
+        <v>-4.671600618843474</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>29.603689191000001</v>
+        <v>29.604066840000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.9091891000000203E-2</v>
+        <v>-3.001544799999678E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.1717557945771784</v>
+        <v>-1.2086948329774527</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>29.777256079000001</v>
+        <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
-        <v>0.17356688799999986</v>
+        <v>0.17032543599999883</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2669861923549961</v>
+        <v>7.1268555592367333</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>29.832633774000001</v>
+        <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
-        <v>5.5377695000000671E-2</v>
+        <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.2546464162141344</v>
+        <v>2.3403171064331429</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>29.916469563</v>
+        <v>29.920553536</v>
       </c>
       <c r="C75" s="5">
-        <v>8.3835788999998329E-2</v>
+        <v>8.8707032999998603E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.4248580641684789</v>
+        <v>3.6272221978775887</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>30.079567440000002</v>
+        <v>30.078474375999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.163097877000002</v>
+        <v>0.15792083999999917</v>
       </c>
       <c r="D76" s="5">
-        <v>6.7419038240700724</v>
+        <v>6.5207382237059353</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>30.135688422000001</v>
+        <v>30.137492623</v>
       </c>
       <c r="C77" s="5">
-        <v>5.6120981999999486E-2</v>
+        <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>2.2620194205237754</v>
+        <v>2.3801477098334578</v>
       </c>
       <c r="E77" s="5">
-        <v>3.3316370369318227</v>
+        <v>3.3237542660411235</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>30.727266789000002</v>
+        <v>30.724897242000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.59157836700000033</v>
+        <v>0.58740461900000085</v>
       </c>
       <c r="D78" s="5">
-        <v>26.273951351123181</v>
+        <v>26.06654888621145</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>31.070240258999998</v>
+        <v>31.069242658</v>
       </c>
       <c r="C79" s="5">
-        <v>0.34297346999999689</v>
+        <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
-        <v>14.247883828180029</v>
+        <v>14.309608037000231</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>31.126876454000001</v>
+        <v>31.126039948999999</v>
       </c>
       <c r="C80" s="5">
-        <v>5.6636195000002942E-2</v>
+        <v>5.6797290999998751E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2094765791832449</v>
+        <v>2.2158964010411175</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>30.72261786</v>
+        <v>30.722962364000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.40425859400000164</v>
+        <v>-0.40307758499999835</v>
       </c>
       <c r="D81" s="5">
-        <v>-14.518501938925599</v>
+        <v>-14.479423477028508</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>30.753949579</v>
+        <v>30.754613412000001</v>
       </c>
       <c r="C82" s="5">
-        <v>3.1331719000000646E-2</v>
+        <v>3.1651048000000515E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2306786692007687</v>
+        <v>1.2432787310495019</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>30.922156582</v>
+        <v>30.922499357</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16820700299999913</v>
+        <v>0.16788594499999832</v>
       </c>
       <c r="D83" s="5">
-        <v>6.7644147844480029</v>
+        <v>6.7509632804530595</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>31.044007014000002</v>
+        <v>31.044381984000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.12185043200000223</v>
+        <v>0.12188262700000152</v>
       </c>
       <c r="D84" s="5">
-        <v>4.8325077085943802</v>
+        <v>4.8337575980244019</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>30.974278697999999</v>
+        <v>30.973008362000002</v>
       </c>
       <c r="C85" s="5">
-        <v>-6.9728316000002621E-2</v>
+        <v>-7.1373621999999415E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-2.6622852896503235</v>
+        <v>-2.724279830263121</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>30.806260533</v>
+        <v>30.805795084</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.16801816499999944</v>
+        <v>-0.16721327800000196</v>
       </c>
       <c r="D86" s="5">
-        <v>-6.3185967199686166</v>
+        <v>-6.2894710363359803</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>31.351002797</v>
+        <v>31.353190154</v>
       </c>
       <c r="C87" s="5">
-        <v>0.54474226399999992</v>
+        <v>0.54739507000000032</v>
       </c>
       <c r="D87" s="5">
-        <v>23.409738924111025</v>
+        <v>23.53549801413908</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>31.602471626</v>
+        <v>31.602108713</v>
       </c>
       <c r="C88" s="5">
-        <v>0.25146882900000023</v>
+        <v>0.24891855899999982</v>
       </c>
       <c r="D88" s="5">
-        <v>10.061482778851216</v>
+        <v>9.9542234884792524</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>31.704430978000001</v>
+        <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.1019593520000015</v>
+        <v>0.10320266400000122</v>
       </c>
       <c r="D89" s="5">
-        <v>3.9410154007754272</v>
+        <v>3.9899860555929312</v>
       </c>
       <c r="E89" s="5">
-        <v>5.2055972109625648</v>
+        <v>5.2022202829292041</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>31.749131756000001</v>
+        <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
-        <v>4.4700777999999275E-2</v>
+        <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.7050883905536107</v>
+        <v>1.6490876063033566</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>31.847628056000001</v>
+        <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
-        <v>9.8496300000000758E-2</v>
+        <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>3.7869794972046344</v>
+        <v>3.7924499068224149</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>31.999249477999999</v>
+        <v>31.998743752999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15162142199999806</v>
+        <v>0.15155317800000034</v>
       </c>
       <c r="D92" s="5">
-        <v>5.864998957844092</v>
+        <v>5.8623723308318665</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>31.808753846999998</v>
+        <v>31.808647375</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.190495631000001</v>
+        <v>-0.19009637799999979</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.9144313832288589</v>
+        <v>-6.9005153818978986</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>31.983764696000001</v>
+        <v>31.983810185999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.17501084900000308</v>
+        <v>0.17516281099999986</v>
       </c>
       <c r="D94" s="5">
-        <v>6.8058685812725672</v>
+        <v>6.8119817388751835</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>32.016590303999998</v>
+        <v>32.016504806999997</v>
       </c>
       <c r="C95" s="5">
-        <v>3.2825607999996009E-2</v>
+        <v>3.2694620999997426E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>1.2385609961161448</v>
+        <v>1.2335890696167029</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>31.770752488999999</v>
+        <v>31.770885689</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.24583781499999802</v>
+        <v>-0.24561911799999692</v>
       </c>
       <c r="D96" s="5">
-        <v>-8.834803873874165</v>
+        <v>-8.827295643866373</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>32.071004621999997</v>
+        <v>32.070828634999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.3002521329999972</v>
+        <v>0.29994294599999805</v>
       </c>
       <c r="D97" s="5">
-        <v>11.949139130069607</v>
+        <v>11.936135928015123</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>32.091122521999999</v>
+        <v>32.091017673000003</v>
       </c>
       <c r="C98" s="5">
-        <v>2.0117900000002464E-2</v>
+        <v>2.0189038000005155E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>0.75535348577417949</v>
+        <v>0.75803788584938303</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>31.759659411000001</v>
+        <v>31.760175819000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.33146311099999792</v>
+        <v>-0.33084185400000266</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.71414373814339</v>
+        <v>-11.693453847995572</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>32.011658998000001</v>
+        <v>32.012072222999997</v>
       </c>
       <c r="C100" s="5">
-        <v>0.25199958700000025</v>
+        <v>0.25189640399999647</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9482057089749443</v>
+        <v>9.9437842372063656</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>32.174570484</v>
+        <v>32.174317551999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.16291148599999872</v>
+        <v>0.16224532900000099</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2808238648985215</v>
+        <v>6.254338032784057</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4828826491988911</v>
+        <v>1.4792668945059706</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>32.785407452999998</v>
+        <v>32.785749653000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.61083696899999751</v>
+        <v>0.61143210100000545</v>
       </c>
       <c r="D102" s="5">
-        <v>25.318136714512928</v>
+        <v>25.345657773565989</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>32.529862841000003</v>
+        <v>32.529553714999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.25554461199999423</v>
+        <v>-0.25619593800000473</v>
       </c>
       <c r="D103" s="5">
-        <v>-8.9626178472027256</v>
+        <v>-8.9843991014066482</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>32.695524718999998</v>
+        <v>32.695379488999997</v>
       </c>
       <c r="C104" s="5">
-        <v>0.16566187799999454</v>
+        <v>0.1658257739999982</v>
       </c>
       <c r="D104" s="5">
-        <v>6.2852390413201897</v>
+        <v>6.2916941275445337</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>32.793967547999998</v>
+        <v>32.793803955000001</v>
       </c>
       <c r="C105" s="5">
-        <v>9.8442828999999676E-2</v>
+        <v>9.8424466000004429E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>3.6735122157995015</v>
+        <v>3.6728321788510154</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>32.806387153999999</v>
+        <v>32.806278935999998</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2419606000001693E-2</v>
+        <v>1.2474980999996887E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45540721895320768</v>
+        <v>0.45744426915366176</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>32.709719452999998</v>
+        <v>32.709611299999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-9.6667701000001216E-2</v>
+        <v>-9.6667635999999391E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.4791891329946312</v>
+        <v>-3.4791981227787816</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>33.285166627999999</v>
+        <v>33.285364870999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.57544717500000075</v>
+        <v>0.57575357099999991</v>
       </c>
       <c r="D108" s="5">
-        <v>23.278401319627129</v>
+        <v>23.292104227538246</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>33.652561249999998</v>
+        <v>33.652534045000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.36739462199999906</v>
+        <v>0.36716917400000426</v>
       </c>
       <c r="D109" s="5">
-        <v>14.079774913701581</v>
+        <v>14.070515269625595</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>33.887218715000003</v>
+        <v>33.887192564000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.23465746500000506</v>
+        <v>0.2346585189999999</v>
       </c>
       <c r="D110" s="5">
-        <v>8.696016372159443</v>
+        <v>8.6960642433974158</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>34.059532056000002</v>
+        <v>34.059898851</v>
       </c>
       <c r="C111" s="5">
-        <v>0.17231334099999884</v>
+        <v>0.17270628699999691</v>
       </c>
       <c r="D111" s="5">
-        <v>6.2754651469804967</v>
+        <v>6.2901843163023274</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>34.115869928000002</v>
+        <v>34.115972581000001</v>
       </c>
       <c r="C112" s="5">
-        <v>5.6337872000000289E-2</v>
+        <v>5.6073730000001376E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>2.0030778467128085</v>
+        <v>1.9935794846256183</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>34.248126278000001</v>
+        <v>34.247849858999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.13225634999999869</v>
+        <v>0.13187727799999749</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7524995179876406</v>
+        <v>4.7385724900938841</v>
       </c>
       <c r="E113" s="5">
-        <v>6.4447038851106031</v>
+        <v>6.4446815496514098</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>34.224640545</v>
+        <v>34.224777860000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.3485733000001119E-2</v>
+        <v>-2.3071998999995458E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.81980620940613758</v>
+        <v>-0.80542412403085129</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>34.319389149999999</v>
+        <v>34.319208592999999</v>
       </c>
       <c r="C115" s="5">
-        <v>9.4748604999999486E-2</v>
+        <v>9.4430732999995826E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.3731724768863991</v>
+        <v>3.3616698510866128</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>34.516558048999997</v>
+        <v>34.516503303</v>
       </c>
       <c r="C116" s="5">
-        <v>0.19716889899999757</v>
+        <v>0.19729471000000132</v>
       </c>
       <c r="D116" s="5">
-        <v>7.116208361004861</v>
+        <v>7.1209323050198226</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>34.879386177999997</v>
+        <v>34.879349863999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.36282812900000039</v>
+        <v>0.36284656099999779</v>
       </c>
       <c r="D117" s="5">
-        <v>13.369496761814425</v>
+        <v>13.370238131854805</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>35.023159431000003</v>
+        <v>35.023148708000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.14377325300000621</v>
+        <v>0.14379884400000265</v>
       </c>
       <c r="D118" s="5">
-        <v>5.0601102535028808</v>
+        <v>5.0610368403141814</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>35.104563515999999</v>
+        <v>35.104537544000003</v>
       </c>
       <c r="C119" s="5">
-        <v>8.1404084999995519E-2</v>
+        <v>8.1388836000002129E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8250847505707943</v>
+        <v>2.8245496359685651</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>35.078874915</v>
+        <v>35.079028893</v>
       </c>
       <c r="C120" s="5">
-        <v>-2.5688600999998812E-2</v>
+        <v>-2.5508651000002658E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.8746029529181687</v>
+        <v>-0.86850141824522664</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>35.241857420000002</v>
+        <v>35.241850765999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.16298250500000222</v>
+        <v>0.16282187299999862</v>
       </c>
       <c r="D121" s="5">
-        <v>5.7201104653815671</v>
+        <v>5.7143024304940671</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>35.398636097000001</v>
+        <v>35.398608713999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.15677867699999837</v>
+        <v>0.1567579479999992</v>
       </c>
       <c r="D122" s="5">
-        <v>5.4709532105011949</v>
+        <v>5.4702131214100058</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>35.137710767000002</v>
+        <v>35.137872883999997</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.26092532999999918</v>
+        <v>-0.26073583000000156</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.4953392643201902</v>
+        <v>-8.4894235037188963</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>35.491290079999999</v>
+        <v>35.491254998000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.35357931299999734</v>
+        <v>0.35338211400000574</v>
       </c>
       <c r="D124" s="5">
-        <v>12.766439140940399</v>
+        <v>12.758858488664604</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>35.626211367000003</v>
+        <v>35.626109104999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.1349212870000045</v>
+        <v>0.13485410699999534</v>
       </c>
       <c r="D125" s="5">
-        <v>4.658438730916914</v>
+        <v>4.6560752136723504</v>
       </c>
       <c r="E125" s="5">
-        <v>4.0238262315834827</v>
+        <v>4.024367227940906</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>35.565540675999998</v>
+        <v>35.565554958</v>
       </c>
       <c r="C126" s="5">
-        <v>-6.0670691000005661E-2</v>
+        <v>-6.0554146999997727E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0245421720962331</v>
+        <v>-2.0206952032540304</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>35.632232528000003</v>
+        <v>35.632207901000001</v>
       </c>
       <c r="C127" s="5">
-        <v>6.6691852000005269E-2</v>
+        <v>6.665294300000113E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2735713714063799</v>
+        <v>2.272230312842427</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>35.561231089000003</v>
+        <v>35.561225596</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.1001438999999777E-2</v>
+        <v>-7.0982305000001134E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.3651097707835467</v>
+        <v>-2.3644809866068428</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>35.567487855000003</v>
+        <v>35.567491683999997</v>
       </c>
       <c r="C129" s="5">
-        <v>6.2567659999999137E-3</v>
+        <v>6.2660879999967278E-3</v>
       </c>
       <c r="D129" s="5">
-        <v>0.2113365807975498</v>
+        <v>0.21165179060620432</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>35.511393712999997</v>
+        <v>35.511386451</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.6094142000006286E-2</v>
+        <v>-5.6105232999996701E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.8762119609652905</v>
+        <v>-1.8765795150212261</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>35.609567183999999</v>
+        <v>35.609532686000001</v>
       </c>
       <c r="C131" s="5">
-        <v>9.8173471000002621E-2</v>
+        <v>9.8146235000001525E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3683853869927338</v>
+        <v>3.3674373536184854</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>35.76813971</v>
+        <v>35.768177956999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.15857252600000038</v>
+        <v>0.15864527099999748</v>
       </c>
       <c r="D132" s="5">
-        <v>5.47654549482266</v>
+        <v>5.4791251722409839</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>35.836476822000002</v>
+        <v>35.836434637000004</v>
       </c>
       <c r="C133" s="5">
-        <v>6.833711200000181E-2</v>
+        <v>6.8256680000004621E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>2.3169154432653993</v>
+        <v>2.3141572747478412</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>35.813866138999998</v>
+        <v>35.813847017000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2610683000003462E-2</v>
+        <v>-2.2587620000003028E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.75450669748592381</v>
+        <v>-0.75374064736125623</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>36.01949012</v>
+        <v>36.019548444000002</v>
       </c>
       <c r="C135" s="5">
-        <v>0.20562398100000223</v>
+        <v>0.20570142700000105</v>
       </c>
       <c r="D135" s="5">
-        <v>7.1115384888356337</v>
+        <v>7.1143060646950973</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>36.049501421000002</v>
+        <v>36.049549286000001</v>
       </c>
       <c r="C136" s="5">
-        <v>3.0011301000001822E-2</v>
+        <v>3.000084199999975E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0044299705716853</v>
+        <v>1.0040766862656092</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>36.103910796000001</v>
+        <v>36.103846490000002</v>
       </c>
       <c r="C137" s="5">
-        <v>5.4409374999998761E-2</v>
+        <v>5.4297204000000932E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8262659545259519</v>
+        <v>1.8224672193513092</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3408650840781799</v>
+        <v>1.3409754727690792</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>36.482610596999997</v>
+        <v>36.482625548000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.37869980099999623</v>
+        <v>0.37877905799999922</v>
       </c>
       <c r="D138" s="5">
-        <v>13.339142559159022</v>
+        <v>13.342122442886527</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>36.750590162999998</v>
+        <v>36.750740421000003</v>
       </c>
       <c r="C139" s="5">
-        <v>0.26797956600000106</v>
+        <v>0.26811487300000181</v>
       </c>
       <c r="D139" s="5">
-        <v>9.1794542670907475</v>
+        <v>9.1842741233439931</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>36.906150668000002</v>
+        <v>36.906150097999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.15556050500000396</v>
+        <v>0.15540967699999442</v>
       </c>
       <c r="D140" s="5">
-        <v>5.1993831246965438</v>
+        <v>5.1942023632247425</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>36.972748883999998</v>
+        <v>36.972727648000003</v>
       </c>
       <c r="C141" s="5">
-        <v>6.6598215999995602E-2</v>
+        <v>6.6577550000005203E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1870562409730621</v>
+        <v>2.1863708650028402</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>37.106088804999999</v>
+        <v>37.106049599000002</v>
       </c>
       <c r="C142" s="5">
-        <v>0.13333992100000103</v>
+        <v>0.13332195099999922</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4146079911710823</v>
+        <v>4.4140037787776532</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>37.229519027000002</v>
+        <v>37.229425231</v>
       </c>
       <c r="C143" s="5">
-        <v>0.1234302220000032</v>
+        <v>0.12337563199999835</v>
       </c>
       <c r="D143" s="5">
-        <v>4.0655421350136667</v>
+        <v>4.063715414689395</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>37.448882804999997</v>
+        <v>37.448791741999997</v>
       </c>
       <c r="C144" s="5">
-        <v>0.21936377799999462</v>
+        <v>0.21936651099999693</v>
       </c>
       <c r="D144" s="5">
-        <v>7.304339815719163</v>
+        <v>7.3044527912071722</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>37.146768105</v>
+        <v>37.146713437000003</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.30211469999999707</v>
+        <v>-0.30207830499999488</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.2626644629699051</v>
+        <v>-9.2616191765739089</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>36.929265117999996</v>
+        <v>36.929256977000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.21750298700000315</v>
+        <v>-0.21745646000000107</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.8043655910235206</v>
+        <v>-6.8029662722267847</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>37.093167971</v>
+        <v>37.093144760999998</v>
       </c>
       <c r="C147" s="5">
-        <v>0.16390285300000329</v>
+        <v>0.16388778399999637</v>
       </c>
       <c r="D147" s="5">
-        <v>5.4579025193563391</v>
+        <v>5.4573896492133178</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>36.990019988999997</v>
+        <v>36.990223252</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.10314798200000297</v>
+        <v>-0.10292150899999797</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.2863713826292829</v>
+        <v>-3.279267563470778</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>37.271361739</v>
+        <v>37.271326207000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.28134175000000283</v>
+        <v>0.28110295500000149</v>
       </c>
       <c r="D149" s="5">
-        <v>9.5187131150647133</v>
+        <v>9.5102388043699637</v>
       </c>
       <c r="E149" s="5">
-        <v>3.2335858284065599</v>
+        <v>3.2336712857544692</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>37.792191049000003</v>
+        <v>37.792206659999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.52082931000000343</v>
+        <v>0.52088045299999663</v>
       </c>
       <c r="D150" s="5">
-        <v>18.119536138464731</v>
+        <v>18.121472947540184</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>37.777828301</v>
+        <v>37.778134756999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4362748000003478E-2</v>
+        <v>-1.4071903000001384E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.4551024073321086</v>
+        <v>-0.44590528562712395</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>37.834253650000001</v>
+        <v>37.834257213999997</v>
       </c>
       <c r="C152" s="5">
-        <v>5.642534900000129E-2</v>
+        <v>5.6122457000000736E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>1.8071295214330263</v>
+        <v>1.7973347298393394</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>38.099170530000002</v>
+        <v>38.099169158000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.26491688000000124</v>
+        <v>0.26491194400000495</v>
       </c>
       <c r="D153" s="5">
-        <v>8.7337068031623222</v>
+        <v>8.7335369025758993</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>38.302630301999997</v>
+        <v>38.302658159000003</v>
       </c>
       <c r="C154" s="5">
-        <v>0.2034597719999951</v>
+        <v>0.20348900100000122</v>
       </c>
       <c r="D154" s="5">
-        <v>6.5999342654593507</v>
+        <v>6.6009106799851613</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>38.561305664999999</v>
+        <v>38.560736755999997</v>
       </c>
       <c r="C155" s="5">
-        <v>0.25867536300000182</v>
+        <v>0.25807859699999369</v>
       </c>
       <c r="D155" s="5">
-        <v>8.4120561425366613</v>
+        <v>8.3919184008326209</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>38.735770453000001</v>
+        <v>38.735732245999998</v>
       </c>
       <c r="C156" s="5">
-        <v>0.17446478800000165</v>
+        <v>0.17499549000000059</v>
       </c>
       <c r="D156" s="5">
-        <v>5.5663768574025552</v>
+        <v>5.5838184423805615</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>38.854930035000002</v>
+        <v>38.854901374000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.11915958200000176</v>
+        <v>0.1191691280000029</v>
       </c>
       <c r="D157" s="5">
-        <v>3.7545601035166687</v>
+        <v>3.7548697593484226</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>39.131460949999997</v>
+        <v>39.131457243</v>
       </c>
       <c r="C158" s="5">
-        <v>0.27653091499999505</v>
+        <v>0.27655586899999918</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8827729594426863</v>
+        <v>8.8836129840160094</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>39.271834355999999</v>
+        <v>39.271817859999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.14037340600000192</v>
+        <v>0.14036061699999891</v>
       </c>
       <c r="D159" s="5">
-        <v>4.3906254231736996</v>
+        <v>4.3902179062953017</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>39.542189114999999</v>
+        <v>39.542559885000003</v>
       </c>
       <c r="C160" s="5">
-        <v>0.27035475899999994</v>
+        <v>0.27074202500000411</v>
       </c>
       <c r="D160" s="5">
-        <v>8.5811053782026914</v>
+        <v>8.5938707974314354</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>39.535088661000003</v>
+        <v>39.535086112999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-7.100453999996148E-3</v>
+        <v>-7.4737720000044305E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.2152671614625401</v>
+        <v>-0.22657130012427862</v>
       </c>
       <c r="E161" s="5">
-        <v>6.0736362085512141</v>
+        <v>6.0737304957365179</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>39.586613886000002</v>
+        <v>39.586637717999999</v>
       </c>
       <c r="C162" s="5">
-        <v>5.1525224999998898E-2</v>
+        <v>5.1551605000000222E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.5751931875077618</v>
+        <v>1.576005553295623</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>39.600840769999998</v>
+        <v>39.601271637000004</v>
       </c>
       <c r="C163" s="5">
-        <v>1.4226883999995721E-2</v>
+        <v>1.463391900000488E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.43211694621319019</v>
+        <v>0.44450480831195183</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>39.550858894999998</v>
+        <v>39.550828328000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-4.9981875000000286E-2</v>
+        <v>-5.0443309000002046E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.5041004116594925</v>
+        <v>-1.5178727720225771</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.927724980999997</v>
+        <v>39.927705056999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.37686608599999971</v>
+        <v>0.37687672899999569</v>
       </c>
       <c r="D165" s="5">
-        <v>12.053068979363847</v>
+        <v>12.053437210836915</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>40.112876986000003</v>
+        <v>40.112943586999997</v>
       </c>
       <c r="C166" s="5">
-        <v>0.18515200500000617</v>
+        <v>0.18523852999999946</v>
       </c>
       <c r="D166" s="5">
-        <v>5.7087541382937923</v>
+        <v>5.7114933075099072</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>40.093865710000003</v>
+        <v>40.092800646000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.9011276000000521E-2</v>
+        <v>-2.0142940999996028E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.56725318277648373</v>
+        <v>-0.60092529687229002</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>40.335211798000003</v>
+        <v>40.335228706999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.24134608800000024</v>
+        <v>0.24242806099999825</v>
       </c>
       <c r="D168" s="5">
-        <v>7.4674450108062285</v>
+        <v>7.5022492417655462</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>40.465380912999997</v>
+        <v>40.465395553999997</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13016911499999395</v>
+        <v>0.13016684699999814</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9421016673202303</v>
+        <v>3.9420300765050875</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>40.516818327000003</v>
+        <v>40.516873115000003</v>
       </c>
       <c r="C170" s="5">
-        <v>5.1437414000005788E-2</v>
+        <v>5.1477561000005778E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>1.5360850841604767</v>
+        <v>1.5372918423682158</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>40.547814731999999</v>
+        <v>40.547893612000003</v>
       </c>
       <c r="C171" s="5">
-        <v>3.099640499999623E-2</v>
+        <v>3.1020497000000091E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.9219033830618395</v>
+        <v>0.92262170095469553</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>40.711818352000002</v>
+        <v>40.712365347999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16400362000000257</v>
+        <v>0.16447173599999587</v>
       </c>
       <c r="D172" s="5">
-        <v>4.9630785083390805</v>
+        <v>4.9775522660142402</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>40.596530096999999</v>
+        <v>40.596623647000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.11528825500000295</v>
+        <v>-0.11574170099999748</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.3457454943201181</v>
+        <v>-3.3586553191940038</v>
       </c>
       <c r="E173" s="5">
-        <v>2.684808538312633</v>
+        <v>2.6850517815135033</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>40.486512114</v>
+        <v>40.486611598000003</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.11001798299999876</v>
+        <v>-0.11001204899999806</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.2040039136400078</v>
+        <v>-3.2038263947741563</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>40.329594243999999</v>
+        <v>40.330087130000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.1569178700000009</v>
+        <v>-0.15652446800000064</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5530927211311134</v>
+        <v>-4.5419085571678401</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>40.354123448999999</v>
+        <v>40.353687700000002</v>
       </c>
       <c r="C176" s="5">
-        <v>2.4529205000000331E-2</v>
+        <v>2.3600569999999266E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.73230868356144452</v>
+        <v>0.70448676668095622</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>40.449683086999997</v>
+        <v>40.449740738999999</v>
       </c>
       <c r="C177" s="5">
-        <v>9.5559637999997449E-2</v>
+        <v>9.6053038999997398E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>2.8789354542084977</v>
+        <v>2.8940270026615256</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>40.312760138999998</v>
+        <v>40.312794269000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13692294799999871</v>
+        <v>-0.13694646999999804</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.9872445735013473</v>
+        <v>-3.9879112600342825</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>40.515482632999998</v>
+        <v>40.513966212</v>
       </c>
       <c r="C179" s="5">
-        <v>0.20272249399999964</v>
+        <v>0.20117194299999852</v>
       </c>
       <c r="D179" s="5">
-        <v>6.2042231863973729</v>
+        <v>6.1554541301497512</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>40.540118939000003</v>
+        <v>40.540240939</v>
       </c>
       <c r="C180" s="5">
-        <v>2.4636306000004993E-2</v>
+        <v>2.6274727000000553E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.73213098125874954</v>
+        <v>0.78102401157809087</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>40.570024152999999</v>
+        <v>40.570164908000002</v>
       </c>
       <c r="C181" s="5">
-        <v>2.9905213999995794E-2</v>
+        <v>2.992396900000216E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.88880381838070122</v>
+        <v>0.88936080766401915</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>40.703637301999997</v>
+        <v>40.703865034000003</v>
       </c>
       <c r="C182" s="5">
-        <v>0.13361314899999854</v>
+        <v>0.13370012600000081</v>
       </c>
       <c r="D182" s="5">
-        <v>4.0244533566553109</v>
+        <v>4.0271065604516876</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>40.938974926999997</v>
+        <v>40.939192194</v>
       </c>
       <c r="C183" s="5">
-        <v>0.23533762499999966</v>
+        <v>0.23532715999999709</v>
       </c>
       <c r="D183" s="5">
-        <v>7.1630170919549263</v>
+        <v>7.1626470137234222</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>41.110745459</v>
+        <v>41.111509042999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.17177053200000358</v>
+        <v>0.17231684899999777</v>
       </c>
       <c r="D184" s="5">
-        <v>5.152754349022759</v>
+        <v>5.1694958874168861</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>41.169847451999999</v>
+        <v>41.170074462000002</v>
       </c>
       <c r="C185" s="5">
-        <v>5.9101992999998743E-2</v>
+        <v>5.8565419000004226E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>1.7388609046320003</v>
+        <v>1.7229180231560726</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4122324091003113</v>
+        <v>1.4125579013327005</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>41.185311196999997</v>
+        <v>41.1854084</v>
       </c>
       <c r="C186" s="5">
-        <v>1.5463744999998141E-2</v>
+        <v>1.5333937999997715E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.45166251665897938</v>
+        <v>0.44786089064030588</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>41.339794474000001</v>
+        <v>41.340222971000003</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15448327700000419</v>
+        <v>0.15481457100000284</v>
       </c>
       <c r="D187" s="5">
-        <v>4.5951471689337442</v>
+        <v>4.6051951293148985</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>41.452270380000002</v>
+        <v>41.451296376999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.11247590600000024</v>
+        <v>0.1110734059999956</v>
       </c>
       <c r="D188" s="5">
-        <v>3.3142219276378393</v>
+        <v>3.2722487952632218</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>41.455238450000003</v>
+        <v>41.455242830000003</v>
       </c>
       <c r="C189" s="5">
-        <v>2.9680700000014326E-3</v>
+        <v>3.9464530000046238E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>8.5956376686824321E-2</v>
+        <v>0.11430822721161249</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>41.509948459999997</v>
+        <v>41.509816557999997</v>
       </c>
       <c r="C190" s="5">
-        <v>5.4710009999993758E-2</v>
+        <v>5.4573727999994048E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5952303179675997</v>
+        <v>1.5912276330795505</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>41.618955038000003</v>
+        <v>41.61738742</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10900657800000602</v>
+        <v>0.10757086200000288</v>
       </c>
       <c r="D191" s="5">
-        <v>3.1971567779773391</v>
+        <v>3.1544555309283684</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>41.937064518</v>
+        <v>41.937205873000003</v>
       </c>
       <c r="C192" s="5">
-        <v>0.31810947999999684</v>
+        <v>0.31981845300000344</v>
       </c>
       <c r="D192" s="5">
-        <v>9.567630852836384</v>
+        <v>9.6216004732928582</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>42.180253522999998</v>
+        <v>42.180546460999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.24318900499999785</v>
+        <v>0.24334058799999525</v>
       </c>
       <c r="D193" s="5">
-        <v>7.1849712379450592</v>
+        <v>7.1895685994292302</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>42.303613528</v>
+        <v>42.304099424</v>
       </c>
       <c r="C194" s="5">
-        <v>0.1233600050000021</v>
+        <v>0.12355296300000163</v>
       </c>
       <c r="D194" s="5">
-        <v>3.5665149421118647</v>
+        <v>3.5721586070596834</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>42.442434089000002</v>
+        <v>42.442808724999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13882056100000284</v>
+        <v>0.13870930099999867</v>
       </c>
       <c r="D195" s="5">
-        <v>4.0096904140101586</v>
+        <v>4.0063717579934988</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>42.531591616999997</v>
+        <v>42.532709918000002</v>
       </c>
       <c r="C196" s="5">
-        <v>8.9157527999994102E-2</v>
+        <v>8.9901193000002877E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>2.5501329004030904</v>
+        <v>2.571629077473192</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>42.766301116000001</v>
+        <v>42.767076058999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.23470949900000448</v>
+        <v>0.23436614099999531</v>
       </c>
       <c r="D197" s="5">
-        <v>6.8269063315556267</v>
+        <v>6.8164299122066563</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8777254782430548</v>
+        <v>3.8790349977968264</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>43.081351679999997</v>
+        <v>43.080984422999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.31505056399999631</v>
+        <v>0.31390836399999955</v>
       </c>
       <c r="D198" s="5">
-        <v>9.2072765098073273</v>
+        <v>9.1723641349611427</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>43.232421551000002</v>
+        <v>43.232431460000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.15106987100000424</v>
+        <v>0.15144703700000406</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2900545808959967</v>
+        <v>4.3010105827245848</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>43.442320525</v>
+        <v>43.440759628999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.20989897399999791</v>
+        <v>0.20832816899999784</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9842770923247635</v>
+        <v>5.9382981708974159</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>43.546686970000003</v>
+        <v>43.546657648999997</v>
       </c>
       <c r="C201" s="5">
-        <v>0.10436644500000369</v>
+        <v>0.10589801999999793</v>
       </c>
       <c r="D201" s="5">
-        <v>2.9212961854281128</v>
+        <v>2.9648505314571194</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>43.697880198999997</v>
+        <v>43.69761312</v>
       </c>
       <c r="C202" s="5">
-        <v>0.15119322899999332</v>
+        <v>0.15095547100000317</v>
       </c>
       <c r="D202" s="5">
-        <v>4.2468647471004539</v>
+        <v>4.2400614360821542</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>43.905364235999997</v>
+        <v>43.903845459999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.2074840370000004</v>
+        <v>0.20623233999999968</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8489553773390268</v>
+        <v>5.8127857647689796</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>44.028615913000003</v>
+        <v>44.028891012000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.12325167700000605</v>
+        <v>0.12504555200000311</v>
       </c>
       <c r="D204" s="5">
-        <v>3.4211554005202371</v>
+        <v>3.4718534586836824</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>44.287925305000002</v>
+        <v>44.288451186000003</v>
       </c>
       <c r="C205" s="5">
-        <v>0.2593093919999987</v>
+        <v>0.25956017400000064</v>
       </c>
       <c r="D205" s="5">
-        <v>7.3009664747270442</v>
+        <v>7.3082106959581061</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>44.624103761999997</v>
+        <v>44.624872813000003</v>
       </c>
       <c r="C206" s="5">
-        <v>0.33617845699999549</v>
+        <v>0.336421627</v>
       </c>
       <c r="D206" s="5">
-        <v>9.4989739129423434</v>
+        <v>9.506016804045835</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>44.765565268000003</v>
+        <v>44.766114606999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.14146150600000595</v>
+        <v>0.14124179399999548</v>
       </c>
       <c r="D207" s="5">
-        <v>3.8711148092381409</v>
+        <v>3.8649295367315206</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>44.861367821999998</v>
+        <v>44.862852261</v>
       </c>
       <c r="C208" s="5">
-        <v>9.5802553999995155E-2</v>
+        <v>9.6737654000001783E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>2.5985584912099569</v>
+        <v>2.6241918841791723</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>45.084563955999997</v>
+        <v>45.085985600000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22319613399999838</v>
+        <v>0.22313333900000032</v>
       </c>
       <c r="D209" s="5">
-        <v>6.1363995678117123</v>
+        <v>6.1344170562154243</v>
       </c>
       <c r="E209" s="5">
-        <v>5.4207700444139473</v>
+        <v>5.4221839664720495</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>45.063993693</v>
+        <v>45.062618911999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.0570262999996203E-2</v>
+        <v>-2.3366688000002966E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.54613961074753137</v>
+        <v>-0.62015359235991774</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>45.212926760000002</v>
+        <v>45.212501449000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.14893306700000153</v>
+        <v>0.14988253700000342</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0387973432437496</v>
+        <v>4.0651444021379657</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>45.529130553000002</v>
+        <v>45.52734907</v>
       </c>
       <c r="C212" s="5">
-        <v>0.31620379299999968</v>
+        <v>0.31484762099999841</v>
       </c>
       <c r="D212" s="5">
-        <v>8.722850448483598</v>
+        <v>8.6840794483019188</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>45.52872378</v>
+        <v>45.528504284999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-4.0677300000169225E-4</v>
+        <v>1.1552149999971562E-3</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.0720688243626153E-2</v>
+        <v>3.0453156341514465E-2</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>45.777238894</v>
+        <v>45.776817676999997</v>
       </c>
       <c r="C214" s="5">
-        <v>0.24851511399999993</v>
+        <v>0.24831339200000002</v>
       </c>
       <c r="D214" s="5">
-        <v>6.7503749794295409</v>
+        <v>6.7447637394751903</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>45.788529570999998</v>
+        <v>45.787489547</v>
       </c>
       <c r="C215" s="5">
-        <v>1.1290676999998084E-2</v>
+        <v>1.0671870000003025E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.29637451652584357</v>
+        <v>0.28011289673011142</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>45.719840478000002</v>
+        <v>45.720112649000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.8689092999996149E-2</v>
+        <v>-6.737689799999913E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.7853863678450654</v>
+        <v>-1.751594461318895</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>45.704184259000002</v>
+        <v>45.704794008999997</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.5656219000000249E-2</v>
+        <v>-1.5318640000003825E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.41015275791956851</v>
+        <v>-0.40132296085764185</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>45.657120820000003</v>
+        <v>45.658241080000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.7063438999998652E-2</v>
+        <v>-4.6552928999993526E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2287138800790909</v>
+        <v>-1.2154441389215509</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>45.392281064999999</v>
+        <v>45.392915412999997</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.26483975500000412</v>
+        <v>-0.26532566700000615</v>
       </c>
       <c r="D219" s="5">
-        <v>-6.7429144668299852</v>
+        <v>-6.754732786151763</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>45.778252539</v>
+        <v>45.779851546000003</v>
       </c>
       <c r="C220" s="5">
-        <v>0.38597147400000154</v>
+        <v>0.38693613300000607</v>
       </c>
       <c r="D220" s="5">
-        <v>10.694600383771725</v>
+        <v>10.722437940283026</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>45.808872157000003</v>
+        <v>45.811129469000001</v>
       </c>
       <c r="C221" s="5">
-        <v>3.0619618000002902E-2</v>
+        <v>3.1277922999997543E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.80560118855050877</v>
+        <v>0.82295745895886174</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6065547438961492</v>
+        <v>1.6083575846238096</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>45.840117053999997</v>
+        <v>45.837644066999999</v>
       </c>
       <c r="C222" s="5">
-        <v>3.1244896999993443E-2</v>
+        <v>2.6514597999998557E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>0.82156248451021874</v>
+        <v>0.69675203688368548</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>46.002806870999997</v>
+        <v>46.001926177999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.1626898170000004</v>
+        <v>0.16428211099999857</v>
       </c>
       <c r="D223" s="5">
-        <v>4.3430091979696384</v>
+        <v>4.386598245578166</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>45.911874177000001</v>
+        <v>45.909902920999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.0932693999995706E-2</v>
+        <v>-9.2023257000001024E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3463937930034318</v>
+        <v>-2.3742703708695689</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>46.007220150999999</v>
+        <v>46.007167875999997</v>
       </c>
       <c r="C225" s="5">
-        <v>9.5345973999997113E-2</v>
+        <v>9.7264954999999986E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>2.5207226544707861</v>
+        <v>2.5721603581284169</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>45.949919786000002</v>
+        <v>45.949357673000002</v>
       </c>
       <c r="C226" s="5">
-        <v>-5.7300364999996134E-2</v>
+        <v>-5.7810202999995397E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.4843621268373464</v>
+        <v>-1.497479996375517</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>45.986081824999999</v>
+        <v>45.985544754999999</v>
       </c>
       <c r="C227" s="5">
-        <v>3.6162038999997037E-2</v>
+        <v>3.6187081999997872E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.94848414593766694</v>
+        <v>0.94915550108984892</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>46.109880527000001</v>
+        <v>46.110158349999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.12379870200000198</v>
+        <v>0.12461359499999958</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2787731757220717</v>
+        <v>3.3007171932644352</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>46.015483846000002</v>
+        <v>46.016102670000002</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.4396680999999205E-2</v>
+        <v>-9.4055679999996755E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.4291806837423158</v>
+        <v>-2.4204892437414527</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>46.000653264999997</v>
+        <v>46.001972342999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.4830581000005338E-2</v>
+        <v>-1.4130327000003717E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.38606970333071589</v>
+        <v>-0.36786652899090111</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>45.622034661999997</v>
+        <v>45.622651374</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.37861860299999961</v>
+        <v>-0.37932096899999834</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.4417938953938236</v>
+        <v>-9.45826351652277</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>45.778874576</v>
+        <v>45.780360500999997</v>
       </c>
       <c r="C232" s="5">
-        <v>0.15683991400000252</v>
+        <v>0.15770912699999684</v>
       </c>
       <c r="D232" s="5">
-        <v>4.2042758958934723</v>
+        <v>4.2279627102687733</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>45.730476609999997</v>
+        <v>45.733062044</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.8397966000003123E-2</v>
+        <v>-4.7298456999996574E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2613032854128958</v>
+        <v>-1.2327717480643763</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.17113616491435391</v>
+        <v>-0.170411482766053</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>45.006590748999997</v>
+        <v>45.003422522999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.72388586099999941</v>
+        <v>-0.72963952100000284</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.425745004126945</v>
+        <v>-17.55142498438903</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>44.893212194</v>
+        <v>44.892169643999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11337855499999705</v>
+        <v>-0.11125287899999847</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.9814505904425026</v>
+        <v>-2.9265139672044582</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>44.691449378999998</v>
+        <v>44.689749032000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.20176281500000215</v>
+        <v>-0.20242061199999739</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2618064142706533</v>
+        <v>-5.2786576209091107</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>44.695476438</v>
+        <v>44.695553089999997</v>
       </c>
       <c r="C237" s="5">
-        <v>4.0270590000019979E-3</v>
+        <v>5.8040579999953934E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>0.10818325499235559</v>
+        <v>0.15596075115542618</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>44.533644957999996</v>
+        <v>44.533072066000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.16183148000000358</v>
+        <v>-0.16248102399999453</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.2594195516548421</v>
+        <v>-4.2761680726025482</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>44.494223548999997</v>
+        <v>44.494156883999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.942140899999913E-2</v>
+        <v>-3.8915182000003767E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.0570896513532047</v>
+        <v>-1.0435936519307187</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>44.302794992000003</v>
+        <v>44.302835967</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.19142855699999473</v>
+        <v>-0.19132091699999876</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.042357774925998</v>
+        <v>-5.0395965523372332</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>44.233277119999997</v>
+        <v>44.233779945999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9517872000005809E-2</v>
+        <v>-6.9056021000001522E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.8668177308353684</v>
+        <v>-1.854519719238712</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>44.146257284000001</v>
+        <v>44.147609625000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.7019835999996076E-2</v>
+        <v>-8.617032099999733E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.3353752902637193</v>
+        <v>-2.3127943413229102</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>44.029590329000001</v>
+        <v>44.030054542999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11666695499999946</v>
+        <v>-0.11755508200000264</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.1255934590409651</v>
+        <v>-3.1489446096718332</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>43.965615630000002</v>
+        <v>43.966810733000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.3974698999999191E-2</v>
+        <v>-6.3243809999995904E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.7297253548503311</v>
+        <v>-1.7101018104425658</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>43.850369602000001</v>
+        <v>43.853100017000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11524602800000139</v>
+        <v>-0.11371071599999993</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.1005763309852719</v>
+        <v>-3.0597741792131594</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1112779646579671</v>
+        <v>-4.1107285254402548</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>43.470420918999999</v>
+        <v>43.467107403999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.37994868300000206</v>
+        <v>-0.3859926130000062</v>
       </c>
       <c r="D246" s="5">
-        <v>-9.9161277367653113</v>
+        <v>-10.065714358529132</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>43.47982116</v>
+        <v>43.478693444000001</v>
       </c>
       <c r="C247" s="5">
-        <v>9.4002410000015857E-3</v>
+        <v>1.1586040000004516E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.25980229294961799</v>
+        <v>0.32032608688292719</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>43.478227576999998</v>
+        <v>43.476962555</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.5935830000017859E-3</v>
+        <v>-1.7308890000009569E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-4.3972447742202103E-2</v>
+        <v>-4.7761602548512805E-2</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>43.287614912999999</v>
+        <v>43.288006162000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.19061266399999965</v>
+        <v>-0.188956392999998</v>
       </c>
       <c r="D249" s="5">
-        <v>-5.1358953085937191</v>
+        <v>-5.0924744942693279</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>43.330997592999999</v>
+        <v>43.330559409999999</v>
       </c>
       <c r="C250" s="5">
-        <v>4.3382680000000562E-2</v>
+        <v>4.2553247999997268E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2092865680265685</v>
+        <v>1.1860303387000393</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>43.211992348000003</v>
+        <v>43.211968073000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11900524499999676</v>
+        <v>-0.11859133699999802</v>
       </c>
       <c r="D251" s="5">
-        <v>-3.2463777135000371</v>
+        <v>-3.2352882466825994</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>43.198079952999997</v>
+        <v>43.197960891000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.3912395000005517E-2</v>
+        <v>-1.4007182000000284E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.3856647690189452</v>
+        <v>-0.38828788945625137</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>43.248352361000002</v>
+        <v>43.248727041000002</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0272408000004987E-2</v>
+        <v>5.0766150000001176E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4054913141521297</v>
+        <v>1.4193883942091867</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>43.184749275999998</v>
+        <v>43.185858209999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.3603085000004E-2</v>
+        <v>-6.2868831000002956E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.7505723396247896</v>
+        <v>-1.7305096169726308</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>43.426589782000001</v>
+        <v>43.426921077999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.24184050600000262</v>
+        <v>0.24106286800000021</v>
       </c>
       <c r="D255" s="5">
-        <v>6.9310633024837864</v>
+        <v>6.907904980083468</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>43.554891136000002</v>
+        <v>43.555685277000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12830135400000131</v>
+        <v>0.12876419900000258</v>
       </c>
       <c r="D256" s="5">
-        <v>3.6035115161356934</v>
+        <v>3.6166958135455785</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>43.463444152999998</v>
+        <v>43.465700277000003</v>
       </c>
       <c r="C257" s="5">
-        <v>-9.1446983000004423E-2</v>
+        <v>-8.9984999999998649E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.4906044280166628</v>
+        <v>-2.4511937926359306</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.88237671087350034</v>
+        <v>-0.88340331664082949</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>43.836742379999997</v>
+        <v>43.833903988000003</v>
       </c>
       <c r="C258" s="5">
-        <v>0.37329822699999937</v>
+        <v>0.3682037109999996</v>
       </c>
       <c r="D258" s="5">
-        <v>10.807618871428337</v>
+        <v>10.652607662638403</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>43.958468547999999</v>
+        <v>43.957638807999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.12172616800000213</v>
+        <v>0.12373481999999569</v>
       </c>
       <c r="D259" s="5">
-        <v>3.3835325913333714</v>
+        <v>3.4404615503941471</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>44.261469036999998</v>
+        <v>44.260849694000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.30300048899999865</v>
+        <v>0.30321088600000223</v>
       </c>
       <c r="D260" s="5">
-        <v>8.5923528622359626</v>
+        <v>8.5987158640570485</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>44.596582726999998</v>
+        <v>44.597121061000003</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33511369000000002</v>
+        <v>0.33627136700000193</v>
       </c>
       <c r="D261" s="5">
-        <v>9.4735219842785554</v>
+        <v>9.5077672120269074</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>44.637798468</v>
+        <v>44.63763608</v>
       </c>
       <c r="C262" s="5">
-        <v>4.1215741000002026E-2</v>
+        <v>4.051501899999721E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1146833269260359</v>
+        <v>1.0956241588720772</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>44.723533357999997</v>
+        <v>44.723320616999999</v>
       </c>
       <c r="C263" s="5">
-        <v>8.5734889999997677E-2</v>
+        <v>8.5684536999998784E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3293190223799387</v>
+        <v>2.3279450720937733</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>45.003013699999997</v>
+        <v>45.002590712999996</v>
       </c>
       <c r="C264" s="5">
-        <v>0.27948034199999938</v>
+        <v>0.27927009599999764</v>
       </c>
       <c r="D264" s="5">
-        <v>7.762060453491193</v>
+        <v>7.756057438978603</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>45.158270887</v>
+        <v>45.158487934</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15525718700000368</v>
+        <v>0.15589722100000358</v>
       </c>
       <c r="D265" s="5">
-        <v>4.2193780447650875</v>
+        <v>4.2371453899763267</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>45.318592860000003</v>
+        <v>45.319456303000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.16032197300000206</v>
+        <v>0.16096836900000255</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3444480338025393</v>
+        <v>4.3622877010134786</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>45.307872226000001</v>
+        <v>45.308037321</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.0720634000001894E-2</v>
+        <v>-1.1418982000002131E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.28350473817081445</v>
+        <v>-0.30194106317291691</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>45.549277842000002</v>
+        <v>45.549578816</v>
       </c>
       <c r="C268" s="5">
-        <v>0.24140561600000154</v>
+        <v>0.24154149499999988</v>
       </c>
       <c r="D268" s="5">
-        <v>6.584473823843906</v>
+        <v>6.5882646239572962</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>45.764349035000002</v>
+        <v>45.766044893999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.21507119299999999</v>
+        <v>0.21646607799999629</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8155564583517672</v>
+        <v>5.8542260027528492</v>
       </c>
       <c r="E269" s="5">
-        <v>5.2938853025553234</v>
+        <v>5.2923215370746624</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>46.024628694999997</v>
+        <v>46.022787999000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.26027965999999481</v>
+        <v>0.2567431050000053</v>
       </c>
       <c r="D270" s="5">
-        <v>7.0424526586145841</v>
+        <v>6.9435267359600816</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>46.134153204999997</v>
+        <v>46.133597877</v>
       </c>
       <c r="C271" s="5">
-        <v>0.10952450999999996</v>
+        <v>0.11080987799999775</v>
       </c>
       <c r="D271" s="5">
-        <v>2.8933056853152062</v>
+        <v>2.9278307836924089</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>46.360984514000002</v>
+        <v>46.360626129000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22683130900000492</v>
+        <v>0.22702825200000376</v>
       </c>
       <c r="D272" s="5">
-        <v>6.0623285623085721</v>
+        <v>6.0678103919324933</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>46.402800554000002</v>
+        <v>46.403778690000003</v>
       </c>
       <c r="C273" s="5">
-        <v>4.1816040000000498E-2</v>
+        <v>4.3152560999999423E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.0877449731877542</v>
+        <v>1.1226983025289572</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>46.645837931999999</v>
+        <v>46.645788736999997</v>
       </c>
       <c r="C274" s="5">
-        <v>0.24303737799999681</v>
+        <v>0.24201004699999373</v>
       </c>
       <c r="D274" s="5">
-        <v>6.4693198566573518</v>
+        <v>6.4410449269143966</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>46.927835328</v>
+        <v>46.927317160000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.28199739600000129</v>
+        <v>0.28152842300000458</v>
       </c>
       <c r="D275" s="5">
-        <v>7.5007444845277105</v>
+        <v>7.4878616587022773</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>46.802284522999997</v>
+        <v>46.801692093</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12555080500000315</v>
+        <v>-0.12562506700000142</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.1636593685132275</v>
+        <v>-3.1655376155544368</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>47.252593117000004</v>
+        <v>47.252721201999996</v>
       </c>
       <c r="C277" s="5">
-        <v>0.45030859400000622</v>
+        <v>0.45102910899999671</v>
       </c>
       <c r="D277" s="5">
-        <v>12.176821379448132</v>
+        <v>12.197511651195757</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>47.546945159000003</v>
+        <v>47.547464650000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.29435204199999987</v>
+        <v>0.29474344800000551</v>
       </c>
       <c r="D278" s="5">
-        <v>7.7367005638917963</v>
+        <v>7.7473219698138251</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>47.897034589999997</v>
+        <v>47.897102658999998</v>
       </c>
       <c r="C279" s="5">
-        <v>0.35008943099999357</v>
+        <v>0.34963800899999598</v>
       </c>
       <c r="D279" s="5">
-        <v>9.2023748129191461</v>
+        <v>9.1899203681031327</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>48.049957661999997</v>
+        <v>48.049954708000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.1529230720000001</v>
+        <v>0.15285204900000338</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8992944789070005</v>
+        <v>3.8974459656010207</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>48.058192021000004</v>
+        <v>48.059067786</v>
       </c>
       <c r="C281" s="5">
-        <v>8.2343590000064637E-3</v>
+        <v>9.1130779999986089E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>0.20583888211482826</v>
+        <v>0.22782764594939664</v>
       </c>
       <c r="E281" s="5">
-        <v>5.0122923943388686</v>
+        <v>5.0103147372925427</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>48.228957281</v>
+        <v>48.228175075999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.17076525999999603</v>
+        <v>0.16910728999999947</v>
       </c>
       <c r="D282" s="5">
-        <v>4.3482883889750079</v>
+        <v>4.3051702945389181</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>48.409744328999999</v>
+        <v>48.409501325999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.18078704799999912</v>
+        <v>0.18132624999999791</v>
       </c>
       <c r="D283" s="5">
-        <v>4.5921276451926341</v>
+        <v>4.6061844942269614</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>48.464792314999997</v>
+        <v>48.464721468999997</v>
       </c>
       <c r="C284" s="5">
-        <v>5.5047985999998161E-2</v>
+        <v>5.5220142999999666E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3731179750152478</v>
+        <v>1.3774461974917163</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>48.815233788999997</v>
+        <v>48.816379847</v>
       </c>
       <c r="C285" s="5">
-        <v>0.35044147400000014</v>
+        <v>0.35165837800000332</v>
       </c>
       <c r="D285" s="5">
-        <v>9.0305520814436555</v>
+        <v>9.0631863132225163</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>48.970757773999999</v>
+        <v>48.970879230000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.15552398500000209</v>
+        <v>0.15449938300000099</v>
       </c>
       <c r="D286" s="5">
-        <v>3.8908761711461848</v>
+        <v>3.8647026834412568</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>49.123071097</v>
+        <v>49.122257566999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.15231332300000133</v>
+        <v>0.15137833699999703</v>
       </c>
       <c r="D287" s="5">
-        <v>3.7968640145685351</v>
+        <v>3.7731495157618644</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>49.488824848</v>
+        <v>49.488059563</v>
       </c>
       <c r="C288" s="5">
-        <v>0.36575375099999974</v>
+        <v>0.36580199600000185</v>
       </c>
       <c r="D288" s="5">
-        <v>9.3099184938099313</v>
+        <v>9.31135782741217</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>49.621360625999998</v>
+        <v>49.621452757</v>
       </c>
       <c r="C289" s="5">
-        <v>0.13253577799999761</v>
+        <v>0.13339319399999994</v>
       </c>
       <c r="D289" s="5">
-        <v>3.2614756921818033</v>
+        <v>3.2829405217727592</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>49.964817170000003</v>
+        <v>49.965079694000003</v>
       </c>
       <c r="C290" s="5">
-        <v>0.34345654400000569</v>
+        <v>0.34362693700000335</v>
       </c>
       <c r="D290" s="5">
-        <v>8.629457026236075</v>
+        <v>8.6338859196825055</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>50.184919858999997</v>
+        <v>50.184905372999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.22010268899999375</v>
+        <v>0.21982567899999594</v>
       </c>
       <c r="D291" s="5">
-        <v>5.4161590975450924</v>
+        <v>5.4091477024685863</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>50.357863025</v>
+        <v>50.357765798999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.17294316600000315</v>
+        <v>0.17286042599999973</v>
       </c>
       <c r="D292" s="5">
-        <v>4.214629043490703</v>
+        <v>4.2125755550920685</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>50.450753079999998</v>
+        <v>50.451165621999998</v>
       </c>
       <c r="C293" s="5">
-        <v>9.2890054999998029E-2</v>
+        <v>9.3399822999998605E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>2.236114040723014</v>
+        <v>2.2485153700919414</v>
       </c>
       <c r="E293" s="5">
-        <v>4.9784666430116919</v>
+        <v>4.9774120601998817</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>51.049417390999999</v>
+        <v>51.049204418999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.59866431100000028</v>
+        <v>0.59803879700000095</v>
       </c>
       <c r="D294" s="5">
-        <v>15.206674276794052</v>
+        <v>15.189603326614076</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>51.301584902999998</v>
+        <v>51.301442262000002</v>
       </c>
       <c r="C295" s="5">
-        <v>0.25216751199999976</v>
+        <v>0.25223784300000318</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0913334656538032</v>
+        <v>6.0931049216903954</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>51.488525391000003</v>
+        <v>51.488691590000002</v>
       </c>
       <c r="C296" s="5">
-        <v>0.18694048800000473</v>
+        <v>0.18724932800000005</v>
       </c>
       <c r="D296" s="5">
-        <v>4.4614524086701524</v>
+        <v>4.4689843383556083</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>51.520085105</v>
+        <v>51.521363309999998</v>
       </c>
       <c r="C297" s="5">
-        <v>3.1559713999996575E-2</v>
+        <v>3.2671719999996185E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.73802057614145156</v>
+        <v>0.76411306940333823</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>51.705091742</v>
+        <v>51.705302803000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.18500663700000075</v>
+        <v>0.18393949300000401</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3952877049987071</v>
+        <v>4.3693246647100281</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>51.911509938000002</v>
+        <v>51.910466470000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20641819600000133</v>
+        <v>0.20516366700000077</v>
       </c>
       <c r="D299" s="5">
-        <v>4.8972683651673066</v>
+        <v>4.8668318778906317</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>51.755138803999998</v>
+        <v>51.754325076999997</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.15637113400000402</v>
+        <v>-0.15614139300000573</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.555426549131957</v>
+        <v>-3.5503592045034171</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>51.975121457</v>
+        <v>51.975021476000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.21998265300000241</v>
+        <v>0.22069639900000482</v>
       </c>
       <c r="D301" s="5">
-        <v>5.221483958753903</v>
+        <v>5.2389089703586134</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>52.061414343999999</v>
+        <v>52.061736418999999</v>
       </c>
       <c r="C302" s="5">
-        <v>8.6292886999999041E-2</v>
+        <v>8.6714942999996936E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0106215137771111</v>
+        <v>2.0205497417048246</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>52.278602218000003</v>
+        <v>52.278629692000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.21718787400000394</v>
+        <v>0.21689327300000372</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1225915832007196</v>
+        <v>5.1154507715271302</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>52.473586083999997</v>
+        <v>52.473491543999998</v>
       </c>
       <c r="C304" s="5">
-        <v>0.19498386599999407</v>
+        <v>0.19486185199999539</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5686101108251664</v>
+        <v>4.5656899263281758</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>52.738996247000003</v>
+        <v>52.739221194000002</v>
       </c>
       <c r="C305" s="5">
-        <v>0.26541016300000564</v>
+        <v>0.26572965000000437</v>
       </c>
       <c r="D305" s="5">
-        <v>6.2412998142510778</v>
+        <v>6.2490348220585412</v>
       </c>
       <c r="E305" s="5">
-        <v>4.535597641865774</v>
+        <v>4.5351887192121909</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>52.780471855000002</v>
+        <v>52.780369636000003</v>
       </c>
       <c r="C306" s="5">
-        <v>4.1475607999998942E-2</v>
+        <v>4.1148442000000784E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.94781045289293875</v>
+        <v>0.94029783764313368</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>53.112235235999997</v>
+        <v>53.112088894999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.33176338099999469</v>
+        <v>0.33171925899999621</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8091763516499269</v>
+        <v>7.8081172793244003</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>53.108499903000002</v>
+        <v>53.108544185</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.7353329999945117E-3</v>
+        <v>-3.5447099999998954E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-8.4362221821832062E-2</v>
+        <v>-8.0058816056483018E-2</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>53.740417342000001</v>
+        <v>53.742330172000003</v>
       </c>
       <c r="C309" s="5">
-        <v>0.63191743899999864</v>
+        <v>0.6337859870000031</v>
       </c>
       <c r="D309" s="5">
-        <v>15.250814368550092</v>
+        <v>15.298897047980331</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>53.952272718000003</v>
+        <v>53.952252113</v>
       </c>
       <c r="C310" s="5">
-        <v>0.21185537600000259</v>
+        <v>0.2099219409999975</v>
       </c>
       <c r="D310" s="5">
-        <v>4.8345678140216286</v>
+        <v>4.7893202986443839</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>53.999184815</v>
+        <v>53.997843887999998</v>
       </c>
       <c r="C311" s="5">
-        <v>4.6912096999996322E-2</v>
+        <v>4.5591774999998336E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.0484176707070247</v>
+        <v>1.0187735010544596</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>54.109672930999999</v>
+        <v>54.108914661</v>
       </c>
       <c r="C312" s="5">
-        <v>0.11048811599999908</v>
+        <v>0.11107077300000157</v>
       </c>
       <c r="D312" s="5">
-        <v>2.4831491162696118</v>
+        <v>2.4964551509011335</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>54.306828955999997</v>
+        <v>54.305895200999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.19715602499999818</v>
+        <v>0.19698053999999843</v>
       </c>
       <c r="D313" s="5">
-        <v>4.4610600156716584</v>
+        <v>4.4570731855852141</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>54.448232195999999</v>
+        <v>54.449105320999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14140324000000248</v>
+        <v>0.14321011999999911</v>
       </c>
       <c r="D314" s="5">
-        <v>3.1696771285718572</v>
+        <v>3.2108252177334151</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>54.761913853999999</v>
+        <v>54.76231026</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31368165800000014</v>
+        <v>0.31320493900000201</v>
       </c>
       <c r="D315" s="5">
-        <v>7.1366362801164485</v>
+        <v>7.1253270348172082</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>55.084475390000001</v>
+        <v>55.084666458999997</v>
       </c>
       <c r="C316" s="5">
-        <v>0.32256153600000204</v>
+        <v>0.3223561989999979</v>
       </c>
       <c r="D316" s="5">
-        <v>7.3018474651548537</v>
+        <v>7.2969931845036751</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>55.229298540000002</v>
+        <v>55.229840191999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.14482315000000057</v>
+        <v>0.14517373300000003</v>
       </c>
       <c r="D317" s="5">
-        <v>3.200954938728362</v>
+        <v>3.2088050748268149</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7219372195420828</v>
+        <v>4.7225175905391437</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>55.519178154000002</v>
+        <v>55.519100469000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.28987961400000017</v>
+        <v>0.2892602770000039</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4834260525981513</v>
+        <v>6.4691072990353371</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>55.738928434000002</v>
+        <v>55.738468255999997</v>
       </c>
       <c r="C319" s="5">
-        <v>0.21975027999999952</v>
+        <v>0.21936778699999593</v>
       </c>
       <c r="D319" s="5">
-        <v>4.8544916671982241</v>
+        <v>4.8458645018273794</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>56.048165740000002</v>
+        <v>56.047664277999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.30923730599999999</v>
+        <v>0.30919602200000185</v>
       </c>
       <c r="D320" s="5">
-        <v>6.8645023305301978</v>
+        <v>6.8636161679499041</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>56.256482165999998</v>
+        <v>56.258926598000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.20831642599999611</v>
+        <v>0.211262320000003</v>
       </c>
       <c r="D321" s="5">
-        <v>4.5523997456055287</v>
+        <v>4.6181600066712125</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>56.391328432999998</v>
+        <v>56.390682794</v>
       </c>
       <c r="C322" s="5">
-        <v>0.13484626700000035</v>
+        <v>0.13175619599999777</v>
       </c>
       <c r="D322" s="5">
-        <v>2.9146142442086909</v>
+        <v>2.8468364945586799</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>56.701641092999999</v>
+        <v>56.699937126000002</v>
       </c>
       <c r="C323" s="5">
-        <v>0.31031266000000102</v>
+        <v>0.30925433200000185</v>
       </c>
       <c r="D323" s="5">
-        <v>6.8069805232151115</v>
+        <v>6.7831405543990586</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.158307790999999</v>
+        <v>57.157452665000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.45666669799999937</v>
+        <v>0.45751553899999919</v>
       </c>
       <c r="D324" s="5">
-        <v>10.104433968197736</v>
+        <v>10.124374988294683</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.539893237999998</v>
+        <v>57.538074330000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.38158544699999908</v>
+        <v>0.38062166499999961</v>
       </c>
       <c r="D325" s="5">
-        <v>8.3119234029379143</v>
+        <v>8.2902835705248137</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.723798793</v>
+        <v>57.725415845999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.18390555500000261</v>
+        <v>0.18734151599999649</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9035125478352084</v>
+        <v>3.9778820957423022</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.839208929999998</v>
+        <v>57.840280604</v>
       </c>
       <c r="C327" s="5">
-        <v>0.1154101369999978</v>
+        <v>0.11486475800000306</v>
       </c>
       <c r="D327" s="5">
-        <v>2.4257807372967566</v>
+        <v>2.4141234174999804</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>58.080647493000001</v>
+        <v>58.081614795</v>
       </c>
       <c r="C328" s="5">
-        <v>0.24143856300000266</v>
+        <v>0.24133419099999998</v>
       </c>
       <c r="D328" s="5">
-        <v>5.1257865498848254</v>
+        <v>5.1234224980654552</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>58.432240475999997</v>
+        <v>58.434265850000003</v>
       </c>
       <c r="C329" s="5">
-        <v>0.3515929829999962</v>
+        <v>0.3526510550000026</v>
       </c>
       <c r="D329" s="5">
-        <v>7.5110428388468264</v>
+        <v>7.5342767664170252</v>
       </c>
       <c r="E329" s="5">
-        <v>5.7993529171482372</v>
+        <v>5.8019824914578688</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>58.741114633999999</v>
+        <v>58.741412275000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.30887415800000184</v>
+        <v>0.30714642499999911</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5309332865891134</v>
+        <v>6.4931074489844143</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>58.970337249000004</v>
+        <v>58.968365335999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.22922261500000474</v>
+        <v>0.22695306099999613</v>
       </c>
       <c r="D331" s="5">
-        <v>4.7845228326015565</v>
+        <v>4.7361152584945776</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>59.389001309999998</v>
+        <v>59.387432742999998</v>
       </c>
       <c r="C332" s="5">
-        <v>0.41866406099999409</v>
+        <v>0.419067407</v>
       </c>
       <c r="D332" s="5">
-        <v>8.8601500338457484</v>
+        <v>8.8693306417846109</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>59.685131959000003</v>
+        <v>59.687993786</v>
       </c>
       <c r="C333" s="5">
-        <v>0.29613064900000552</v>
+        <v>0.30056104300000186</v>
       </c>
       <c r="D333" s="5">
-        <v>6.150399799018369</v>
+        <v>6.2451617934484727</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>59.931776650000003</v>
+        <v>59.930314395000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.24664469100000019</v>
+        <v>0.24232060900000363</v>
       </c>
       <c r="D334" s="5">
-        <v>5.073192397504811</v>
+        <v>4.982011787791274</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>60.310637501000002</v>
+        <v>60.308377022999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.37886085099999889</v>
+        <v>0.37806262799999502</v>
       </c>
       <c r="D335" s="5">
-        <v>7.8552279902637245</v>
+        <v>7.8382973459109051</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>60.413664834000002</v>
+        <v>60.412114883000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.103027333</v>
+        <v>0.10373786000000251</v>
       </c>
       <c r="D336" s="5">
-        <v>2.0693038611446557</v>
+        <v>2.0837889182373726</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>60.481759834000002</v>
+        <v>60.479022237999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.8094999999999573E-2</v>
+        <v>6.6907354999997892E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>1.3609913918068317</v>
+        <v>1.3371440864834438</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>60.909278432999997</v>
+        <v>60.911775286999998</v>
       </c>
       <c r="C338" s="5">
-        <v>0.42751859899999545</v>
+        <v>0.43275304899999867</v>
       </c>
       <c r="D338" s="5">
-        <v>8.8199253640926187</v>
+        <v>8.9326205935281742</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>60.991138833000001</v>
+        <v>60.993762767</v>
       </c>
       <c r="C339" s="5">
-        <v>8.1860400000003608E-2</v>
+        <v>8.1987480000002222E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6247419938417496</v>
+        <v>1.6272157449158442</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>61.057374162999999</v>
+        <v>61.059534974000002</v>
       </c>
       <c r="C340" s="5">
-        <v>6.6235329999997816E-2</v>
+        <v>6.577220700000197E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.3109914180926552</v>
+        <v>1.3017140859065801</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>61.538069075000003</v>
+        <v>61.541843258999997</v>
       </c>
       <c r="C341" s="5">
-        <v>0.48069491200000414</v>
+        <v>0.4823082849999949</v>
       </c>
       <c r="D341" s="5">
-        <v>9.8674140264350285</v>
+        <v>9.901618590687411</v>
       </c>
       <c r="E341" s="5">
-        <v>5.3152652948087242</v>
+        <v>5.3180738455362864</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>61.658649109999999</v>
+        <v>61.659520125999997</v>
       </c>
       <c r="C342" s="5">
-        <v>0.12058003499999614</v>
+        <v>0.11767686700000013</v>
       </c>
       <c r="D342" s="5">
-        <v>2.3768319411856309</v>
+        <v>2.318858831807713</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>62.008026999999998</v>
+        <v>62.004557187000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.34937788999999952</v>
+        <v>0.34503706100000642</v>
       </c>
       <c r="D343" s="5">
-        <v>7.0155505952080643</v>
+        <v>6.9255857416050004</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>62.247437382999998</v>
+        <v>62.244835016000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.23941038299999917</v>
+        <v>0.24027782900000005</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7328129633564364</v>
+        <v>4.7505998137588934</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>62.208111555000002</v>
+        <v>62.210674533000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.9325827999995511E-2</v>
+        <v>-3.4160483000000852E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.75549075086406292</v>
+        <v>-0.65658575185066903</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>62.647214521999999</v>
+        <v>62.644843154</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43910296699999662</v>
+        <v>0.43416862099999776</v>
       </c>
       <c r="D346" s="5">
-        <v>8.8070351675163305</v>
+        <v>8.7038662866900864</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>63.016586156999999</v>
+        <v>63.013221035000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.36937163500000025</v>
+        <v>0.36837788100000068</v>
       </c>
       <c r="D347" s="5">
-        <v>7.309278879593295</v>
+        <v>7.289258694094225</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>63.387485173999998</v>
+        <v>63.385102455999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.37089901699999928</v>
+        <v>0.37188142099999766</v>
       </c>
       <c r="D348" s="5">
-        <v>7.2960658286709723</v>
+        <v>7.3164259944839882</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>63.749808922</v>
+        <v>63.746665647999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.36232374800000144</v>
+        <v>0.36156319199999842</v>
       </c>
       <c r="D349" s="5">
-        <v>7.0790193020265901</v>
+        <v>7.0639643742320679</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>63.702495933000002</v>
+        <v>63.705670918000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.731298899999814E-2</v>
+        <v>-4.0994729999994206E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.88697373198850515</v>
+        <v>-0.7689821991852086</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>63.834324492</v>
+        <v>63.838546159000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.13182855899999879</v>
+        <v>0.1328752410000007</v>
       </c>
       <c r="D351" s="5">
-        <v>2.5117901958552125</v>
+        <v>2.5318348234377952</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>63.919380636</v>
+        <v>63.922928585999998</v>
       </c>
       <c r="C352" s="5">
-        <v>8.5056143999999279E-2</v>
+        <v>8.4382426999994209E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.6107118685112942</v>
+        <v>1.597754325823475</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>63.734428215000001</v>
+        <v>63.739962382999998</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.18495242099999842</v>
+        <v>-0.18296620299999944</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.4175028346135394</v>
+        <v>-3.3811931772715575</v>
       </c>
       <c r="E353" s="5">
-        <v>3.5691063645873822</v>
+        <v>3.5717472984180487</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>64.283880972999995</v>
+        <v>64.285167043000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.54945275799999393</v>
+        <v>0.54520466000000312</v>
       </c>
       <c r="D354" s="5">
-        <v>10.850059891592512</v>
+        <v>10.761208827456592</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>64.547578693000006</v>
+        <v>64.542611730999994</v>
       </c>
       <c r="C355" s="5">
-        <v>0.26369772000001035</v>
+        <v>0.25744468799999254</v>
       </c>
       <c r="D355" s="5">
-        <v>5.0350891819885835</v>
+        <v>4.912950750437961</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>64.695106195999998</v>
+        <v>64.691902373000005</v>
       </c>
       <c r="C356" s="5">
-        <v>0.14752750299999207</v>
+        <v>0.14929064200001108</v>
       </c>
       <c r="D356" s="5">
-        <v>2.7774156481640722</v>
+        <v>2.8112517502349776</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>65.136191776999993</v>
+        <v>65.138936706999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.44108558099999584</v>
+        <v>0.44703433399999426</v>
       </c>
       <c r="D357" s="5">
-        <v>8.4953695468386048</v>
+        <v>8.614776131973322</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>65.448671085000001</v>
+        <v>65.446233758000005</v>
       </c>
       <c r="C358" s="5">
-        <v>0.31247930800000745</v>
+        <v>0.30729705100000615</v>
       </c>
       <c r="D358" s="5">
-        <v>5.9111365746331801</v>
+        <v>5.8102960141761306</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>65.619979978000003</v>
+        <v>65.616375106000007</v>
       </c>
       <c r="C359" s="5">
-        <v>0.17130889300000263</v>
+        <v>0.17014134800000136</v>
       </c>
       <c r="D359" s="5">
-        <v>3.1865588102176323</v>
+        <v>3.1646491180144176</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>66.068276495999996</v>
+        <v>66.062667820000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44829651799999226</v>
+        <v>0.44629271399999482</v>
       </c>
       <c r="D360" s="5">
-        <v>8.5132096066723442</v>
+        <v>8.4742057349208153</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>66.521989528000006</v>
+        <v>66.517798431000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.45371303200001023</v>
+        <v>0.45513061100000129</v>
       </c>
       <c r="D361" s="5">
-        <v>8.5592971373242399</v>
+        <v>8.5878179637902896</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>66.918268445999999</v>
+        <v>66.91985794</v>
       </c>
       <c r="C362" s="5">
-        <v>0.39627891799999304</v>
+        <v>0.40205950899999721</v>
       </c>
       <c r="D362" s="5">
-        <v>7.3874631070014019</v>
+        <v>7.4993215327900486</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.176268582000006</v>
+        <v>67.182981447000003</v>
       </c>
       <c r="C363" s="5">
-        <v>0.25800013600000682</v>
+        <v>0.26312350700000309</v>
       </c>
       <c r="D363" s="5">
-        <v>4.725919306799109</v>
+        <v>4.8216888062523999</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>67.573438933999995</v>
+        <v>67.579073147000003</v>
       </c>
       <c r="C364" s="5">
-        <v>0.39717035199998918</v>
+        <v>0.39609169999999949</v>
       </c>
       <c r="D364" s="5">
-        <v>7.3301507696733603</v>
+        <v>7.3088390624578725</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>67.813810953000001</v>
+        <v>67.821003085000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.24037201900000582</v>
+        <v>0.2419299379999984</v>
       </c>
       <c r="D365" s="5">
-        <v>4.3531484361597261</v>
+        <v>4.3815477735765773</v>
       </c>
       <c r="E365" s="5">
-        <v>6.4005951763444369</v>
+        <v>6.4026405875138304</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.526326062999999</v>
+        <v>68.529724141000003</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71251510999999823</v>
+        <v>0.70872105600000168</v>
       </c>
       <c r="D366" s="5">
-        <v>13.363061441093027</v>
+        <v>13.286275289857841</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>68.895783210999994</v>
+        <v>68.890915895999996</v>
       </c>
       <c r="C367" s="5">
-        <v>0.36945714799999507</v>
+        <v>0.36119175499999301</v>
       </c>
       <c r="D367" s="5">
-        <v>6.6650934903834003</v>
+        <v>6.5113037721894917</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>68.646749985</v>
+        <v>68.643919655999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.24903322599999456</v>
+        <v>-0.24699624000000142</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.2523616833617055</v>
+        <v>-4.2185543423699627</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>66.247654605999998</v>
+        <v>66.249845468000004</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.399095379000002</v>
+        <v>-2.3940741879999905</v>
       </c>
       <c r="D369" s="5">
-        <v>-34.746123177873564</v>
+        <v>-34.687915754976586</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>66.330488622000004</v>
+        <v>66.327796883000005</v>
       </c>
       <c r="C370" s="5">
-        <v>8.2834016000006727E-2</v>
+        <v>7.7951415000001134E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>1.5108045607507448</v>
+        <v>1.421126775562942</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>66.813192673000003</v>
+        <v>66.807853746999996</v>
       </c>
       <c r="C371" s="5">
-        <v>0.48270405099999891</v>
+        <v>0.48005686399999092</v>
       </c>
       <c r="D371" s="5">
-        <v>9.0908541405454013</v>
+        <v>9.0393798871445608</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>66.665487919</v>
+        <v>66.656444171000004</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.14770475400000294</v>
+        <v>-0.15140957599999183</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.6208355593420274</v>
+        <v>-2.6859678697816691</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>66.902996165000005</v>
+        <v>66.898741100999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.23750824600000442</v>
+        <v>0.24229692999999486</v>
       </c>
       <c r="D373" s="5">
-        <v>4.3599989451032384</v>
+        <v>4.4502867930156897</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>67.531583882999996</v>
+        <v>67.524010586000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.62858771799999147</v>
+        <v>0.62526948500000401</v>
       </c>
       <c r="D374" s="5">
-        <v>11.875868261574007</v>
+        <v>11.81071066430388</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.336648811000003</v>
+        <v>68.347111677000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.80506492800000728</v>
+        <v>0.82310109099999806</v>
       </c>
       <c r="D375" s="5">
-        <v>15.281840136056445</v>
+        <v>15.649362361225805</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.721870623000001</v>
+        <v>68.732081141999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.3852218119999975</v>
+        <v>0.38496946499999751</v>
       </c>
       <c r="D376" s="5">
-        <v>6.9782628822766313</v>
+        <v>6.9724482550361788</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.180683786000003</v>
+        <v>69.193383294</v>
       </c>
       <c r="C377" s="5">
-        <v>0.45881316300000208</v>
+        <v>0.4613021520000018</v>
       </c>
       <c r="D377" s="5">
-        <v>8.3124881912143742</v>
+        <v>8.357971958488509</v>
       </c>
       <c r="E377" s="5">
-        <v>2.015626041054297</v>
+        <v>2.0235327502897471</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>69.674930681999996</v>
+        <v>69.680995926999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.49424689599999283</v>
+        <v>0.48761263299999769</v>
       </c>
       <c r="D378" s="5">
-        <v>8.9181711035666069</v>
+        <v>8.7921084043189435</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>69.759794686999996</v>
+        <v>69.759185642000006</v>
       </c>
       <c r="C379" s="5">
-        <v>8.486400500000002E-2</v>
+        <v>7.8189715000007709E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.4714300628023258</v>
+        <v>1.3548729490064249</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.581497235000001</v>
+        <v>70.571331409999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.82170254800000464</v>
+        <v>0.8121457679999935</v>
       </c>
       <c r="D380" s="5">
-        <v>15.087478793374753</v>
+        <v>14.900761498150473</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.452263184000003</v>
+        <v>71.460218425999997</v>
       </c>
       <c r="C381" s="5">
-        <v>0.87076594900000259</v>
+        <v>0.8888870159999982</v>
       </c>
       <c r="D381" s="5">
-        <v>15.85144889497454</v>
+        <v>16.2070135652598</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.721964114000002</v>
+        <v>71.722241435000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.26970092999999906</v>
+        <v>0.26202300900000353</v>
       </c>
       <c r="D382" s="5">
-        <v>4.6246987316478361</v>
+        <v>4.4898654548534589</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>72.200990458999996</v>
+        <v>72.189068567999996</v>
       </c>
       <c r="C383" s="5">
-        <v>0.47902634499999408</v>
+        <v>0.46682713299999534</v>
       </c>
       <c r="D383" s="5">
-        <v>8.3157902272996687</v>
+        <v>8.0963469446990075</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>73.653948064000005</v>
+        <v>73.630545166999994</v>
       </c>
       <c r="C384" s="5">
-        <v>1.4529576050000088</v>
+        <v>1.4414765989999978</v>
       </c>
       <c r="D384" s="5">
-        <v>27.009004288379401</v>
+        <v>26.776551168409558</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>74.189901366000001</v>
+        <v>74.194823872000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.5359533019999958</v>
+        <v>0.56427870500000665</v>
       </c>
       <c r="D385" s="5">
-        <v>9.0900521775752363</v>
+        <v>9.59408271968889</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>74.646829374000006</v>
+        <v>74.622370289000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.45692800800000555</v>
+        <v>0.42754641700000207</v>
       </c>
       <c r="D386" s="5">
-        <v>7.6462400502449013</v>
+        <v>7.1384054800331942</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>75.101440620999995</v>
+        <v>75.110287889000006</v>
       </c>
       <c r="C387" s="5">
-        <v>0.45461124699998834</v>
+        <v>0.48791760000000295</v>
       </c>
       <c r="D387" s="5">
-        <v>7.5580264770649386</v>
+        <v>8.1345909833300709</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>75.572758334</v>
+        <v>75.590367834000006</v>
       </c>
       <c r="C388" s="5">
-        <v>0.4713177130000048</v>
+        <v>0.48007994499999995</v>
       </c>
       <c r="D388" s="5">
-        <v>7.7963539472489574</v>
+        <v>7.9454609641329554</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>76.030932840999995</v>
+        <v>76.055644181000005</v>
       </c>
       <c r="C389" s="5">
-        <v>0.4581745069999954</v>
+        <v>0.46527634699999965</v>
       </c>
       <c r="D389" s="5">
-        <v>7.522794132438837</v>
+        <v>7.6415356589466299</v>
       </c>
       <c r="E389" s="5">
-        <v>9.9019678327988192</v>
+        <v>9.9175102593878517</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>76.328730816999993</v>
+        <v>76.349446373000006</v>
       </c>
       <c r="C390" s="5">
-        <v>0.29779797599999824</v>
+        <v>0.29380219200000113</v>
       </c>
       <c r="D390" s="5">
-        <v>4.8027467065299145</v>
+        <v>4.7353570584555138</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>76.942736944999993</v>
+        <v>76.946256590999994</v>
       </c>
       <c r="C391" s="5">
-        <v>0.61400612799999976</v>
+        <v>0.59681021799998746</v>
       </c>
       <c r="D391" s="5">
-        <v>10.091825921409491</v>
+        <v>9.7941624243712546</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>77.512867224999994</v>
+        <v>77.496611681000005</v>
       </c>
       <c r="C392" s="5">
-        <v>0.57013028000000077</v>
+        <v>0.5503550900000107</v>
       </c>
       <c r="D392" s="5">
-        <v>9.2632350908601104</v>
+        <v>8.9287747688802312</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>78.841949264999997</v>
+        <v>78.858247918000004</v>
       </c>
       <c r="C393" s="5">
-        <v>1.329082040000003</v>
+        <v>1.361636236999999</v>
       </c>
       <c r="D393" s="5">
-        <v>22.631662173684109</v>
+        <v>23.246021317903075</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>79.428768683000001</v>
+        <v>79.418015242999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.58681941800000459</v>
+        <v>0.55976732499999571</v>
       </c>
       <c r="D394" s="5">
-        <v>9.3064334357564569</v>
+        <v>8.8586308783538783</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>79.773965267999998</v>
+        <v>79.749451945999994</v>
       </c>
       <c r="C395" s="5">
-        <v>0.3451965849999965</v>
+        <v>0.33143670299999428</v>
       </c>
       <c r="D395" s="5">
-        <v>5.341669231006696</v>
+        <v>5.1245463478654552</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>80.447506739999994</v>
+        <v>80.409638790000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.67354147199999659</v>
+        <v>0.66018684400000893</v>
       </c>
       <c r="D396" s="5">
-        <v>10.61573484459859</v>
+        <v>10.398925991918141</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>80.691992134000003</v>
+        <v>80.713661716000004</v>
       </c>
       <c r="C397" s="5">
-        <v>0.24448539400000868</v>
+        <v>0.3040229260000018</v>
       </c>
       <c r="D397" s="5">
-        <v>3.7084597573327382</v>
+        <v>4.6326606219218691</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>80.839947758999998</v>
+        <v>80.789358703999994</v>
       </c>
       <c r="C398" s="5">
-        <v>0.14795562499999448</v>
+        <v>7.5696987999990029E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>2.2226275846936039</v>
+        <v>1.1312384979444534</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>80.174526517999993</v>
+        <v>80.181126047000006</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.66542124100000422</v>
+        <v>-0.60823265699998785</v>
       </c>
       <c r="D399" s="5">
-        <v>-9.4424726799102192</v>
+        <v>-8.6694897576435448</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>80.425978430000001</v>
+        <v>80.454958692999995</v>
       </c>
       <c r="C400" s="5">
-        <v>0.25145191200000738</v>
+        <v>0.27383264599998824</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8291720375507099</v>
+        <v>4.1760727320471869</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>80.776808020999994</v>
+        <v>80.819255796999997</v>
       </c>
       <c r="C401" s="5">
-        <v>0.350829590999993</v>
+        <v>0.36429710400000204</v>
       </c>
       <c r="D401" s="5">
-        <v>5.3620020280147784</v>
+        <v>5.5709355139762051</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2420320291542764</v>
+        <v>6.2633242638289621</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>80.785949083000006</v>
+        <v>80.822892479000004</v>
       </c>
       <c r="C402" s="5">
-        <v>9.141062000011857E-3</v>
+        <v>3.6366820000068856E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>0.13588187710842359</v>
+        <v>5.4010626041178789E-2</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>81.421594818000003</v>
+        <v>81.432256053000003</v>
       </c>
       <c r="C403" s="5">
-        <v>0.6356457349999971</v>
+        <v>0.60936357399999963</v>
       </c>
       <c r="D403" s="5">
-        <v>9.8614378804064984</v>
+        <v>9.4321512981641042</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>81.632453831000007</v>
+        <v>81.614102450000004</v>
       </c>
       <c r="C404" s="5">
-        <v>0.21085901300000387</v>
+        <v>0.18184639700000105</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1523104146687686</v>
+        <v>2.7128790725020613</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>81.935355181999995</v>
+        <v>81.956358941999994</v>
       </c>
       <c r="C405" s="5">
-        <v>0.30290135099998849</v>
+        <v>0.34225649199998998</v>
       </c>
       <c r="D405" s="5">
-        <v>4.5446641184084591</v>
+        <v>5.1500210809016345</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>82.151534971999993</v>
+        <v>82.124552244</v>
       </c>
       <c r="C406" s="5">
-        <v>0.21617978999999821</v>
+        <v>0.16819330200000593</v>
       </c>
       <c r="D406" s="5">
-        <v>3.2124534393824344</v>
+        <v>2.4906639617309878</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>82.653318159999998</v>
+        <v>82.615238194</v>
       </c>
       <c r="C407" s="5">
-        <v>0.50178318800000454</v>
+        <v>0.49068594999999959</v>
       </c>
       <c r="D407" s="5">
-        <v>7.5809385964678455</v>
+        <v>7.4102519617346152</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>82.625693364</v>
+        <v>82.571411663000006</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.7624795999997787E-2</v>
+        <v>-4.3826530999993452E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.40033342486275325</v>
+        <v>-0.63473352514248349</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>82.995197660000002</v>
+        <v>83.037588799000005</v>
       </c>
       <c r="C409" s="5">
-        <v>0.36950429600000234</v>
+        <v>0.46617713599999888</v>
       </c>
       <c r="D409" s="5">
-        <v>5.500412961392942</v>
+        <v>6.9892750611717958</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>83.433637218000001</v>
+        <v>83.354925512999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.4384395579999989</v>
+        <v>0.31733671399999253</v>
       </c>
       <c r="D410" s="5">
-        <v>6.5267205467249845</v>
+        <v>4.6835530335007869</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>83.448536623999999</v>
+        <v>83.450853789000007</v>
       </c>
       <c r="C411" s="5">
-        <v>1.4899405999997839E-2</v>
+        <v>9.5928276000009305E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.21450411257815105</v>
+        <v>1.3897842389887227</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>83.788820822000005</v>
+        <v>83.829253433000005</v>
       </c>
       <c r="C412" s="5">
-        <v>0.3402841980000062</v>
+        <v>0.37839964399999815</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0045795745829347</v>
+        <v>5.5790547258615542</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>84.135524189999998</v>
+        <v>84.196421334999997</v>
       </c>
       <c r="C413" s="5">
-        <v>0.34670336799999291</v>
+        <v>0.36716790199999139</v>
       </c>
       <c r="D413" s="5">
-        <v>5.0799641135353957</v>
+        <v>5.3844204908877202</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1580204161159928</v>
+        <v>4.178664483724881</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>85.826638169000006</v>
+        <v>85.883900921999995</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6911139790000078</v>
+        <v>1.6874795869999986</v>
       </c>
       <c r="D414" s="5">
-        <v>26.973286307369747</v>
+        <v>26.887124066913938</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>85.981832933000007</v>
+        <v>85.997241560999996</v>
       </c>
       <c r="C415" s="5">
-        <v>0.15519476400000087</v>
+        <v>0.11334063900000046</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1915931846262726</v>
+        <v>1.5951804370945677</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>86.454517558000006</v>
+        <v>86.441060468000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.47268462499999941</v>
+        <v>0.44381890700000781</v>
       </c>
       <c r="D416" s="5">
-        <v>6.8001619808554459</v>
+        <v>6.3718669318764576</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>86.823038616000005</v>
+        <v>86.543150226999998</v>
       </c>
       <c r="C417" s="5">
-        <v>0.3685210579999989</v>
+        <v>0.10208975899999473</v>
       </c>
       <c r="D417" s="5">
-        <v>5.2367612284105691</v>
+        <v>1.4264820726032967</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>87.180073410999995</v>
+        <v>86.828916624000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.35703479499998991</v>
+        <v>0.28576639700000328</v>
       </c>
       <c r="D418" s="5">
-        <v>5.0478071741906438</v>
+        <v>4.0351722696273074</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>87.437053492000004</v>
+        <v>87.185975431000003</v>
       </c>
       <c r="C419" s="5">
-        <v>0.25698008100000891</v>
+        <v>0.35705880700000137</v>
       </c>
       <c r="D419" s="5">
-        <v>3.5951453652689702</v>
+        <v>5.0478048663530561</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>87.715734690000005</v>
+        <v>87.555756771999995</v>
       </c>
       <c r="C420" s="5">
-        <v>0.27868119800000102</v>
+        <v>0.36978134099999238</v>
       </c>
       <c r="D420" s="5">
-        <v>3.8924277067446278</v>
+        <v>5.2099718125109717</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>87.600249300000002</v>
+        <v>87.561601660999997</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.11548539000000346</v>
+        <v>5.8448890000022402E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-1.5685139298884598</v>
+        <v>8.013685035186402E-2</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>88.216069019000003</v>
+        <v>87.908838934000002</v>
       </c>
       <c r="C422" s="5">
-        <v>0.61581971900000099</v>
+        <v>0.34723727300000462</v>
       </c>
       <c r="D422" s="5">
-        <v>8.7697951914695196</v>
+        <v>4.8639385301268323</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>88.901341630000005</v>
+        <v>88.334999518000004</v>
       </c>
       <c r="C423" s="5">
-        <v>0.68527261100000203</v>
+        <v>0.42616058400000156</v>
       </c>
       <c r="D423" s="5">
-        <v>9.730501594552976</v>
+        <v>5.9749457418531327</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>89.190563186999995</v>
+        <v>88.711281780999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.28922155699999053</v>
+        <v>0.37628226299999312</v>
       </c>
       <c r="D424" s="5">
-        <v>3.9745607621480383</v>
+        <v>5.2331378429161246</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>89.066878975999998</v>
+        <v>88.691152098000003</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.12368421099999694</v>
+        <v>-2.0129682999993292E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.6514555552451404</v>
+        <v>-0.27195521543057488</v>
       </c>
       <c r="E425" s="5">
-        <v>5.8612040912275232</v>
+        <v>5.3383869429751707</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>88.897470010000006</v>
+        <v>88.711693784000005</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.16940896599999178</v>
+        <v>2.0541686000001391E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.2587241803367353</v>
+        <v>0.27828534545490946</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>89.199249201000001</v>
+        <v>89.040099744000003</v>
       </c>
       <c r="C427" s="5">
-        <v>0.30177919099999428</v>
+        <v>0.32840595999999778</v>
       </c>
       <c r="D427" s="5">
-        <v>4.1505508633868482</v>
+        <v>4.5339105906741395</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>89.492392834</v>
+        <v>89.257252735999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.29314363299999968</v>
+        <v>0.21715299199999549</v>
       </c>
       <c r="D428" s="5">
-        <v>4.0157386156575159</v>
+        <v>2.966163636865482</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>89.760008967000005</v>
+        <v>90.13710931</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2676161330000042</v>
+        <v>0.8798565740000015</v>
       </c>
       <c r="D429" s="5">
-        <v>3.6480661570211348</v>
+        <v>12.491919699887898</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>89.870331069000002</v>
+        <v>90.236722847999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11032210199999781</v>
+        <v>9.9613537999999835E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>1.4849054097419989</v>
+        <v>1.3342506654814512</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>90.264229603999993</v>
+        <v>90.565624510999996</v>
       </c>
       <c r="C431" s="5">
-        <v>0.39389853499999106</v>
+        <v>0.32890166299999635</v>
       </c>
       <c r="D431" s="5">
-        <v>5.3882175557776302</v>
+        <v>4.4626070506252002</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>90.309042947999998</v>
+        <v>90.839356300999995</v>
       </c>
       <c r="C432" s="5">
-        <v>4.4813344000004918E-2</v>
+        <v>0.27373178999999936</v>
       </c>
       <c r="D432" s="5">
-        <v>0.59739163380350124</v>
+        <v>3.6878674673396894</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>90.574743377999994</v>
+        <v>91.087365121000005</v>
       </c>
       <c r="C433" s="5">
-        <v>0.26570042999999544</v>
+        <v>0.24800882000000968</v>
       </c>
       <c r="D433" s="5">
-        <v>3.5882434000590768</v>
+        <v>3.3258760678606558</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>90.797026009999996</v>
+        <v>91.585382676999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.22228263200000242</v>
+        <v>0.49801755599999353</v>
       </c>
       <c r="D434" s="5">
-        <v>2.9850391014391686</v>
+        <v>6.7619012923638033</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>91.081095063000006</v>
+        <v>91.853939771</v>
       </c>
       <c r="C435" s="5">
-        <v>0.28406905300001029</v>
+        <v>0.26855709400000194</v>
       </c>
       <c r="D435" s="5">
-        <v>3.8196203952232111</v>
+        <v>3.5760849646161441</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>91.433000172000007</v>
+        <v>92.412976704000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.35190510900000049</v>
+        <v>0.55903693300000157</v>
       </c>
       <c r="D436" s="5">
-        <v>4.7361783857887918</v>
+        <v>7.5528813740379341</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>91.370695710000007</v>
+        <v>92.435473122000005</v>
       </c>
       <c r="C437" s="5">
-        <v>-6.2304462000000171E-2</v>
+        <v>2.2496418000002905E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.81464878726100753</v>
+        <v>0.29251168001174221</v>
       </c>
       <c r="E437" s="5">
-        <v>2.5866144188355422</v>
+        <v>4.2217526048851983</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>91.821914089000003</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.61355903300000136</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-7.6807901597148343</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>