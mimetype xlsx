--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D61CAD74-E120-438A-86A8-512D3C378C38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C5D184ED-7ADF-4754-B71D-DCCAC420A483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{995F8472-2A83-4D28-A559-7C466335A587}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CB297AD9-7169-460A-9F79-5E279E81C402}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{273232A8-52D5-41E7-966A-C1CF2915824E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BBF9DF4-7851-4C56-8815-905C716AC40B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.303581135000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
         <v>15.354187975808497</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
         <v>-6.3689034902511876</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
         <v>62.319874801030231</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
         <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-1.800591186004119</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
         <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
         <v>-7.9213802387961829</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
         <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-4.088564458316335</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
         <v>5.7605398737508473</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6348068466075958</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
         <v>-13.412324910156748</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
         <v>15.420272901412346</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
         <v>7.1997210076319096</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-2.9996218088041204</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
         <v>3.3850018784854941</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
         <v>14.765605553547513</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
         <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
         <v>5.7396849131061911</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
         <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-2.1750700864474615</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
         <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.8275042037540823</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
         <v>6.4717959175315309</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
         <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-4.6467999250779375</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
         <v>13.906117623299741</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.76831819350289265</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
         <v>9.4366405919434229</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
         <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
         <v>3.8299480281375642</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
         <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
         <v>27.459973374422297</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
         <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.7315658100129925</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
         <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2461437773346415</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
         <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
         <v>-5.8078341938989864</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5545487018057367</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
         <v>11.500735658273275</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
         <v>6.9771120944587928</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
         <v>5.1991011706752577</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
         <v>8.4434017220249125</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
         <v>15.842940700923226</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>25.74662112</v>
       </c>
       <c r="C40" s="5">
         <v>0.18616113299999881</v>
       </c>
       <c r="D40" s="5">
         <v>9.0985362097535383</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.567123799999905E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.6752947325713086</v>
       </c>
       <c r="E41" s="5">
         <v>6.6364683625605547</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
         <v>11.283541614621351</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
         <v>6.8288056048475543</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.6385649493434906</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
         <v>7.5302422827433935</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
         <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5445726236937629</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
         <v>9.936323468750885</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>26.767375221000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.17357547000000295</v>
       </c>
       <c r="D48" s="5">
         <v>8.1196699560630137</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.20945513999999932</v>
       </c>
       <c r="D49" s="5">
         <v>9.804871855861208</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.152847257000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.17601689600000014</v>
       </c>
       <c r="D50" s="5">
         <v>8.116870779037022</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>26.663638227</v>
       </c>
       <c r="C51" s="5">
         <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
         <v>-19.601419857577685</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18279735100000138</v>
       </c>
       <c r="D52" s="5">
         <v>8.5442166945014275</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
         <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
         <v>5.0377606690856558</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
         <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
         <v>-9.5044247544885945</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>26.975686216</v>
       </c>
       <c r="C55" s="5">
         <v>0.11898947899999968</v>
       </c>
       <c r="D55" s="5">
         <v>5.4481275506166105</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>27.286045790999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
         <v>14.71421271193838</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.35757781799999933</v>
       </c>
       <c r="D57" s="5">
         <v>16.910201542321811</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
         <v>19.785675671746827</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>28.258446588999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.19579452799999686</v>
       </c>
       <c r="D59" s="5">
         <v>8.7013336040570266</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>28.476801987000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.21835539800000348</v>
       </c>
       <c r="D60" s="5">
         <v>9.6769015586162688</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
         <v>9.5239876999997364E-2</v>
       </c>
       <c r="D61" s="5">
         <v>4.0880203322472219</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
         <v>7.5187985323316386</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>29.092592458999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.34741606599999741</v>
       </c>
       <c r="D63" s="5">
         <v>15.507276132114377</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.9487346000002503E-2</v>
       </c>
       <c r="D64" s="5">
         <v>2.9041407743010339</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
         <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
         <v>7.706014584737253</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>29.088849786000001</v>
       </c>
       <c r="C66" s="5">
         <v>-7.9169549999999589E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.2089241560308124</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
         <v>8.6660533999999956E-2</v>
       </c>
       <c r="D67" s="5">
         <v>3.6341635932462202</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>29.257084864999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.1574544999998722E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.4072724685264122</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.38376947900000147</v>
       </c>
       <c r="D69" s="5">
         <v>16.927318333307007</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>29.752465304000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11161096000000015</v>
       </c>
       <c r="D70" s="5">
         <v>4.6132951894451324</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>29.634082287999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.11838301600000278</v>
       </c>
       <c r="D71" s="5">
         <v>-4.671600618843474</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.604066840000002</v>
       </c>
       <c r="C72" s="5">
         <v>-3.001544799999678E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-1.2086948329774527</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
         <v>0.17032543599999883</v>
       </c>
       <c r="D73" s="5">
         <v>7.1268555592367333</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3403171064331429</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>29.920553536</v>
       </c>
       <c r="C75" s="5">
         <v>8.8707032999998603E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.6272221978775887</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>30.078474375999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.15792083999999917</v>
       </c>
       <c r="D76" s="5">
         <v>6.5207382237059353</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>30.137492623</v>
       </c>
       <c r="C77" s="5">
         <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
         <v>2.3801477098334578</v>
       </c>
       <c r="E77" s="5">
         <v>3.3237542660411235</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>30.724897242000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.58740461900000085</v>
       </c>
       <c r="D78" s="5">
         <v>26.06654888621145</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>31.069242658</v>
       </c>
       <c r="C79" s="5">
         <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
         <v>14.309608037000231</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>31.126039948999999</v>
       </c>
       <c r="C80" s="5">
         <v>5.6797290999998751E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.2158964010411175</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>30.722962364000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.40307758499999835</v>
       </c>
       <c r="D81" s="5">
         <v>-14.479423477028508</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>30.754613412000001</v>
       </c>
       <c r="C82" s="5">
         <v>3.1651048000000515E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.2432787310495019</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>30.922499357</v>
       </c>
       <c r="C83" s="5">
         <v>0.16788594499999832</v>
       </c>
       <c r="D83" s="5">
         <v>6.7509632804530595</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>31.044381984000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.12188262700000152</v>
       </c>
       <c r="D84" s="5">
         <v>4.8337575980244019</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>30.973008362000002</v>
       </c>
       <c r="C85" s="5">
         <v>-7.1373621999999415E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.724279830263121</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>30.805795084</v>
       </c>
       <c r="C86" s="5">
         <v>-0.16721327800000196</v>
       </c>
       <c r="D86" s="5">
         <v>-6.2894710363359803</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>31.353190154</v>
       </c>
       <c r="C87" s="5">
         <v>0.54739507000000032</v>
       </c>
       <c r="D87" s="5">
         <v>23.53549801413908</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>31.602108713</v>
       </c>
       <c r="C88" s="5">
         <v>0.24891855899999982</v>
       </c>
       <c r="D88" s="5">
         <v>9.9542234884792524</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.10320266400000122</v>
       </c>
       <c r="D89" s="5">
         <v>3.9899860555929312</v>
       </c>
       <c r="E89" s="5">
         <v>5.2022202829292041</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.6490876063033566</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
         <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
         <v>3.7924499068224149</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>31.998743752999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15155317800000034</v>
       </c>
       <c r="D92" s="5">
         <v>5.8623723308318665</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>31.808647375</v>
       </c>
       <c r="C93" s="5">
         <v>-0.19009637799999979</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9005153818978986</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>31.983810185999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.17516281099999986</v>
       </c>
       <c r="D94" s="5">
         <v>6.8119817388751835</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>32.016504806999997</v>
       </c>
       <c r="C95" s="5">
         <v>3.2694620999997426E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.2335890696167029</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>31.770885689</v>
       </c>
       <c r="C96" s="5">
         <v>-0.24561911799999692</v>
       </c>
       <c r="D96" s="5">
         <v>-8.827295643866373</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>32.070828634999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.29994294599999805</v>
       </c>
       <c r="D97" s="5">
         <v>11.936135928015123</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>32.091017673000003</v>
       </c>
       <c r="C98" s="5">
         <v>2.0189038000005155E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.75803788584938303</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>31.760175819000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.33084185400000266</v>
       </c>
       <c r="D99" s="5">
         <v>-11.693453847995572</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>32.012072222999997</v>
       </c>
       <c r="C100" s="5">
         <v>0.25189640399999647</v>
       </c>
       <c r="D100" s="5">
         <v>9.9437842372063656</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>32.174317551999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.16224532900000099</v>
       </c>
       <c r="D101" s="5">
         <v>6.254338032784057</v>
       </c>
       <c r="E101" s="5">
         <v>1.4792668945059706</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>32.785749653000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.61143210100000545</v>
       </c>
       <c r="D102" s="5">
         <v>25.345657773565989</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>32.529553714999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.25619593800000473</v>
       </c>
       <c r="D103" s="5">
         <v>-8.9843991014066482</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>32.695379488999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.1658257739999982</v>
       </c>
       <c r="D104" s="5">
         <v>6.2916941275445337</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>32.793803955000001</v>
       </c>
       <c r="C105" s="5">
         <v>9.8424466000004429E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.6728321788510154</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>32.806278935999998</v>
       </c>
       <c r="C106" s="5">
         <v>1.2474980999996887E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45744426915366176</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>32.709611299999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6667635999999391E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-3.4791981227787816</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>33.285364870999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.57575357099999991</v>
       </c>
       <c r="D108" s="5">
         <v>23.292104227538246</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>33.652534045000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.36716917400000426</v>
       </c>
       <c r="D109" s="5">
         <v>14.070515269625595</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>33.887192564000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.2346585189999999</v>
       </c>
       <c r="D110" s="5">
         <v>8.6960642433974158</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>34.059898851</v>
       </c>
       <c r="C111" s="5">
         <v>0.17270628699999691</v>
       </c>
       <c r="D111" s="5">
         <v>6.2901843163023274</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>34.115972581000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.6073730000001376E-2</v>
       </c>
       <c r="D112" s="5">
         <v>1.9935794846256183</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>34.247849858999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.13187727799999749</v>
       </c>
       <c r="D113" s="5">
         <v>4.7385724900938841</v>
       </c>
       <c r="E113" s="5">
         <v>6.4446815496514098</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>34.224777860000003</v>
       </c>
       <c r="C114" s="5">
         <v>-2.3071998999995458E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.80542412403085129</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>34.319208592999999</v>
       </c>
       <c r="C115" s="5">
         <v>9.4430732999995826E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.3616698510866128</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>34.516503303</v>
       </c>
       <c r="C116" s="5">
         <v>0.19729471000000132</v>
       </c>
       <c r="D116" s="5">
         <v>7.1209323050198226</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>34.879349863999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.36284656099999779</v>
       </c>
       <c r="D117" s="5">
         <v>13.370238131854805</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>35.023148708000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.14379884400000265</v>
       </c>
       <c r="D118" s="5">
         <v>5.0610368403141814</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>35.104537544000003</v>
       </c>
       <c r="C119" s="5">
         <v>8.1388836000002129E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.8245496359685651</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>35.079028893</v>
       </c>
       <c r="C120" s="5">
         <v>-2.5508651000002658E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.86850141824522664</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>35.241850765999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.16282187299999862</v>
       </c>
       <c r="D121" s="5">
         <v>5.7143024304940671</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>35.398608713999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.1567579479999992</v>
       </c>
       <c r="D122" s="5">
         <v>5.4702131214100058</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>35.137872883999997</v>
       </c>
       <c r="C123" s="5">
         <v>-0.26073583000000156</v>
       </c>
       <c r="D123" s="5">
         <v>-8.4894235037188963</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>35.491254998000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.35338211400000574</v>
       </c>
       <c r="D124" s="5">
         <v>12.758858488664604</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>35.626109104999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.13485410699999534</v>
       </c>
       <c r="D125" s="5">
         <v>4.6560752136723504</v>
       </c>
       <c r="E125" s="5">
         <v>4.024367227940906</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>35.565554958</v>
       </c>
       <c r="C126" s="5">
         <v>-6.0554146999997727E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0206952032540304</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>35.632207901000001</v>
       </c>
       <c r="C127" s="5">
         <v>6.665294300000113E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.272230312842427</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>35.561225596</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0982305000001134E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.3644809866068428</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>35.567491683999997</v>
       </c>
       <c r="C129" s="5">
         <v>6.2660879999967278E-3</v>
       </c>
       <c r="D129" s="5">
         <v>0.21165179060620432</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>35.511386451</v>
       </c>
       <c r="C130" s="5">
         <v>-5.6105232999996701E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-1.8765795150212261</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>35.609532686000001</v>
       </c>
       <c r="C131" s="5">
         <v>9.8146235000001525E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.3674373536184854</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>35.768177956999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.15864527099999748</v>
       </c>
       <c r="D132" s="5">
         <v>5.4791251722409839</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>35.836434637000004</v>
       </c>
       <c r="C133" s="5">
         <v>6.8256680000004621E-2</v>
       </c>
       <c r="D133" s="5">
         <v>2.3141572747478412</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>35.813847017000001</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2587620000003028E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.75374064736125623</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>36.019548444000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.20570142700000105</v>
       </c>
       <c r="D135" s="5">
         <v>7.1143060646950973</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>36.049549286000001</v>
       </c>
       <c r="C136" s="5">
         <v>3.000084199999975E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.0040766862656092</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.103846490000002</v>
       </c>
       <c r="C137" s="5">
         <v>5.4297204000000932E-2</v>
       </c>
       <c r="D137" s="5">
         <v>1.8224672193513092</v>
       </c>
       <c r="E137" s="5">
         <v>1.3409754727690792</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.482625548000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.37877905799999922</v>
       </c>
       <c r="D138" s="5">
         <v>13.342122442886527</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.750740421000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.26811487300000181</v>
       </c>
       <c r="D139" s="5">
         <v>9.1842741233439931</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>36.906150097999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.15540967699999442</v>
       </c>
       <c r="D140" s="5">
         <v>5.1942023632247425</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>36.972727648000003</v>
       </c>
       <c r="C141" s="5">
         <v>6.6577550000005203E-2</v>
       </c>
       <c r="D141" s="5">
         <v>2.1863708650028402</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>37.106049599000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.13332195099999922</v>
       </c>
       <c r="D142" s="5">
         <v>4.4140037787776532</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>37.229425231</v>
       </c>
       <c r="C143" s="5">
         <v>0.12337563199999835</v>
       </c>
       <c r="D143" s="5">
         <v>4.063715414689395</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>37.448791741999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.21936651099999693</v>
       </c>
       <c r="D144" s="5">
         <v>7.3044527912071722</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>37.146713437000003</v>
       </c>
       <c r="C145" s="5">
         <v>-0.30207830499999488</v>
       </c>
       <c r="D145" s="5">
         <v>-9.2616191765739089</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>36.929256977000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21745646000000107</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8029662722267847</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>37.093144760999998</v>
       </c>
       <c r="C147" s="5">
         <v>0.16388778399999637</v>
       </c>
       <c r="D147" s="5">
         <v>5.4573896492133178</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>36.990223252</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10292150899999797</v>
       </c>
       <c r="D148" s="5">
         <v>-3.279267563470778</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>37.271326207000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.28110295500000149</v>
       </c>
       <c r="D149" s="5">
         <v>9.5102388043699637</v>
       </c>
       <c r="E149" s="5">
         <v>3.2336712857544692</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>37.792206659999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.52088045299999663</v>
       </c>
       <c r="D150" s="5">
         <v>18.121472947540184</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>37.778134756999997</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4071903000001384E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.44590528562712395</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>37.834257213999997</v>
       </c>
       <c r="C152" s="5">
         <v>5.6122457000000736E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7973347298393394</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>38.099169158000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.26491194400000495</v>
       </c>
       <c r="D153" s="5">
         <v>8.7335369025758993</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>38.302658159000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.20348900100000122</v>
       </c>
       <c r="D154" s="5">
         <v>6.6009106799851613</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>38.560736755999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.25807859699999369</v>
       </c>
       <c r="D155" s="5">
         <v>8.3919184008326209</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>38.735732245999998</v>
       </c>
       <c r="C156" s="5">
         <v>0.17499549000000059</v>
       </c>
       <c r="D156" s="5">
         <v>5.5838184423805615</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>38.854901374000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1191691280000029</v>
       </c>
       <c r="D157" s="5">
         <v>3.7548697593484226</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>39.131457243</v>
       </c>
       <c r="C158" s="5">
         <v>0.27655586899999918</v>
       </c>
       <c r="D158" s="5">
         <v>8.8836129840160094</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>39.271817859999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.14036061699999891</v>
       </c>
       <c r="D159" s="5">
         <v>4.3902179062953017</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>39.542559885000003</v>
       </c>
       <c r="C160" s="5">
         <v>0.27074202500000411</v>
       </c>
       <c r="D160" s="5">
         <v>8.5938707974314354</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.535086112999998</v>
       </c>
       <c r="C161" s="5">
         <v>-7.4737720000044305E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.22657130012427862</v>
       </c>
       <c r="E161" s="5">
         <v>6.0737304957365179</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>39.586637717999999</v>
       </c>
       <c r="C162" s="5">
         <v>5.1551605000000222E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.576005553295623</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.601271637000004</v>
       </c>
       <c r="C163" s="5">
         <v>1.463391900000488E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.44450480831195183</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.550828328000001</v>
       </c>
       <c r="C164" s="5">
         <v>-5.0443309000002046E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.5178727720225771</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.927705056999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.37687672899999569</v>
       </c>
       <c r="D165" s="5">
         <v>12.053437210836915</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>40.112943586999997</v>
       </c>
       <c r="C166" s="5">
         <v>0.18523852999999946</v>
       </c>
       <c r="D166" s="5">
         <v>5.7114933075099072</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>40.092800646000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0142940999996028E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.60092529687229002</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>40.335228706999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.24242806099999825</v>
       </c>
       <c r="D168" s="5">
         <v>7.5022492417655462</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>40.465395553999997</v>
       </c>
       <c r="C169" s="5">
         <v>0.13016684699999814</v>
       </c>
       <c r="D169" s="5">
         <v>3.9420300765050875</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>40.516873115000003</v>
       </c>
       <c r="C170" s="5">
         <v>5.1477561000005778E-2</v>
       </c>
       <c r="D170" s="5">
         <v>1.5372918423682158</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>40.547893612000003</v>
       </c>
       <c r="C171" s="5">
         <v>3.1020497000000091E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.92262170095469553</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>40.712365347999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.16447173599999587</v>
       </c>
       <c r="D172" s="5">
         <v>4.9775522660142402</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>40.596623647000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.11574170099999748</v>
       </c>
       <c r="D173" s="5">
         <v>-3.3586553191940038</v>
       </c>
       <c r="E173" s="5">
         <v>2.6850517815135033</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>40.486611598000003</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11001204899999806</v>
       </c>
       <c r="D174" s="5">
         <v>-3.2038263947741563</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>40.330087130000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.15652446800000064</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5419085571678401</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>40.353687700000002</v>
       </c>
       <c r="C176" s="5">
         <v>2.3600569999999266E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.70448676668095622</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>40.449740738999999</v>
       </c>
       <c r="C177" s="5">
         <v>9.6053038999997398E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.8940270026615256</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>40.312794269000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13694646999999804</v>
       </c>
       <c r="D178" s="5">
         <v>-3.9879112600342825</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>40.513966212</v>
       </c>
       <c r="C179" s="5">
         <v>0.20117194299999852</v>
       </c>
       <c r="D179" s="5">
         <v>6.1554541301497512</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>40.540240939</v>
       </c>
       <c r="C180" s="5">
         <v>2.6274727000000553E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.78102401157809087</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>40.570164908000002</v>
       </c>
       <c r="C181" s="5">
         <v>2.992396900000216E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.88936080766401915</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>40.703865034000003</v>
       </c>
       <c r="C182" s="5">
         <v>0.13370012600000081</v>
       </c>
       <c r="D182" s="5">
         <v>4.0271065604516876</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>40.939192194</v>
       </c>
       <c r="C183" s="5">
         <v>0.23532715999999709</v>
       </c>
       <c r="D183" s="5">
         <v>7.1626470137234222</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>41.111509042999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.17231684899999777</v>
       </c>
       <c r="D184" s="5">
         <v>5.1694958874168861</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>41.170074462000002</v>
       </c>
       <c r="C185" s="5">
         <v>5.8565419000004226E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.7229180231560726</v>
       </c>
       <c r="E185" s="5">
         <v>1.4125579013327005</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>41.1854084</v>
       </c>
       <c r="C186" s="5">
         <v>1.5333937999997715E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.44786089064030588</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>41.340222971000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.15481457100000284</v>
       </c>
       <c r="D187" s="5">
         <v>4.6051951293148985</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>41.451296376999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.1110734059999956</v>
       </c>
       <c r="D188" s="5">
         <v>3.2722487952632218</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>41.455242830000003</v>
       </c>
       <c r="C189" s="5">
         <v>3.9464530000046238E-3</v>
       </c>
       <c r="D189" s="5">
         <v>0.11430822721161249</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>41.509816557999997</v>
       </c>
       <c r="C190" s="5">
         <v>5.4573727999994048E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.5912276330795505</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>41.61738742</v>
       </c>
       <c r="C191" s="5">
         <v>0.10757086200000288</v>
       </c>
       <c r="D191" s="5">
         <v>3.1544555309283684</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>41.937205873000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.31981845300000344</v>
       </c>
       <c r="D192" s="5">
         <v>9.6216004732928582</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>42.180546460999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.24334058799999525</v>
       </c>
       <c r="D193" s="5">
         <v>7.1895685994292302</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>42.304099424</v>
       </c>
       <c r="C194" s="5">
         <v>0.12355296300000163</v>
       </c>
       <c r="D194" s="5">
         <v>3.5721586070596834</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>42.442808724999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.13870930099999867</v>
       </c>
       <c r="D195" s="5">
         <v>4.0063717579934988</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>42.532709918000002</v>
       </c>
       <c r="C196" s="5">
         <v>8.9901193000002877E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.571629077473192</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>42.767076058999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.23436614099999531</v>
       </c>
       <c r="D197" s="5">
         <v>6.8164299122066563</v>
       </c>
       <c r="E197" s="5">
         <v>3.8790349977968264</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>43.080984422999997</v>
       </c>
       <c r="C198" s="5">
         <v>0.31390836399999955</v>
       </c>
       <c r="D198" s="5">
         <v>9.1723641349611427</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>43.232431460000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.15144703700000406</v>
       </c>
       <c r="D199" s="5">
         <v>4.3010105827245848</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>43.440759628999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20832816899999784</v>
       </c>
       <c r="D200" s="5">
         <v>5.9382981708974159</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>43.546657648999997</v>
       </c>
       <c r="C201" s="5">
         <v>0.10589801999999793</v>
       </c>
       <c r="D201" s="5">
         <v>2.9648505314571194</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>43.69761312</v>
       </c>
       <c r="C202" s="5">
         <v>0.15095547100000317</v>
       </c>
       <c r="D202" s="5">
         <v>4.2400614360821542</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>43.903845459999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.20623233999999968</v>
       </c>
       <c r="D203" s="5">
         <v>5.8127857647689796</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>44.028891012000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.12504555200000311</v>
       </c>
       <c r="D204" s="5">
         <v>3.4718534586836824</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>44.288451186000003</v>
       </c>
       <c r="C205" s="5">
         <v>0.25956017400000064</v>
       </c>
       <c r="D205" s="5">
         <v>7.3082106959581061</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>44.624872813000003</v>
       </c>
       <c r="C206" s="5">
         <v>0.336421627</v>
       </c>
       <c r="D206" s="5">
         <v>9.506016804045835</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>44.766114606999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.14124179399999548</v>
       </c>
       <c r="D207" s="5">
         <v>3.8649295367315206</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>44.862852261</v>
       </c>
       <c r="C208" s="5">
         <v>9.6737654000001783E-2</v>
       </c>
       <c r="D208" s="5">
         <v>2.6241918841791723</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>45.085985600000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.22313333900000032</v>
       </c>
       <c r="D209" s="5">
         <v>6.1344170562154243</v>
       </c>
       <c r="E209" s="5">
         <v>5.4221839664720495</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>45.062618911999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.3366688000002966E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.62015359235991774</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>45.212501449000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.14988253700000342</v>
       </c>
       <c r="D211" s="5">
         <v>4.0651444021379657</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>45.52734907</v>
       </c>
       <c r="C212" s="5">
         <v>0.31484762099999841</v>
       </c>
       <c r="D212" s="5">
         <v>8.6840794483019188</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>45.528504284999997</v>
       </c>
       <c r="C213" s="5">
         <v>1.1552149999971562E-3</v>
       </c>
       <c r="D213" s="5">
         <v>3.0453156341514465E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>45.776817676999997</v>
       </c>
       <c r="C214" s="5">
         <v>0.24831339200000002</v>
       </c>
       <c r="D214" s="5">
         <v>6.7447637394751903</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>45.787489547</v>
       </c>
       <c r="C215" s="5">
         <v>1.0671870000003025E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.28011289673011142</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>45.720112649000001</v>
       </c>
       <c r="C216" s="5">
         <v>-6.737689799999913E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.751594461318895</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>45.704794008999997</v>
       </c>
       <c r="C217" s="5">
         <v>-1.5318640000003825E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-0.40132296085764185</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>45.658241080000003</v>
       </c>
       <c r="C218" s="5">
         <v>-4.6552928999993526E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2154441389215509</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>45.392915412999997</v>
       </c>
       <c r="C219" s="5">
         <v>-0.26532566700000615</v>
       </c>
       <c r="D219" s="5">
         <v>-6.754732786151763</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>45.779851546000003</v>
       </c>
       <c r="C220" s="5">
         <v>0.38693613300000607</v>
       </c>
       <c r="D220" s="5">
         <v>10.722437940283026</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>45.811129469000001</v>
       </c>
       <c r="C221" s="5">
         <v>3.1277922999997543E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.82295745895886174</v>
       </c>
       <c r="E221" s="5">
         <v>1.6083575846238096</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>45.837644066999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.6514597999998557E-2</v>
       </c>
       <c r="D222" s="5">
         <v>0.69675203688368548</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>46.001926177999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.16428211099999857</v>
       </c>
       <c r="D223" s="5">
         <v>4.386598245578166</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>45.909902920999997</v>
       </c>
       <c r="C224" s="5">
         <v>-9.2023257000001024E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3742703708695689</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>46.007167875999997</v>
       </c>
       <c r="C225" s="5">
         <v>9.7264954999999986E-2</v>
       </c>
       <c r="D225" s="5">
         <v>2.5721603581284169</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>45.949357673000002</v>
       </c>
       <c r="C226" s="5">
         <v>-5.7810202999995397E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-1.497479996375517</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>45.985544754999999</v>
       </c>
       <c r="C227" s="5">
         <v>3.6187081999997872E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.94915550108984892</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.110158349999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.12461359499999958</v>
       </c>
       <c r="D228" s="5">
         <v>3.3007171932644352</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.016102670000002</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4055679999996755E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.4204892437414527</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.001972342999998</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4130327000003717E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.36786652899090111</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.622651374</v>
       </c>
       <c r="C231" s="5">
         <v>-0.37932096899999834</v>
       </c>
       <c r="D231" s="5">
         <v>-9.45826351652277</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.780360500999997</v>
       </c>
       <c r="C232" s="5">
         <v>0.15770912699999684</v>
       </c>
       <c r="D232" s="5">
         <v>4.2279627102687733</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.733062044</v>
       </c>
       <c r="C233" s="5">
         <v>-4.7298456999996574E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2327717480643763</v>
       </c>
       <c r="E233" s="5">
         <v>-0.170411482766053</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>45.003422522999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.72963952100000284</v>
       </c>
       <c r="D234" s="5">
         <v>-17.55142498438903</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.892169643999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11125287899999847</v>
       </c>
       <c r="D235" s="5">
         <v>-2.9265139672044582</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.689749032000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.20242061199999739</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2786576209091107</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>44.695553089999997</v>
       </c>
       <c r="C237" s="5">
         <v>5.8040579999953934E-3</v>
       </c>
       <c r="D237" s="5">
         <v>0.15596075115542618</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>44.533072066000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.16248102399999453</v>
       </c>
       <c r="D238" s="5">
         <v>-4.2761680726025482</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>44.494156883999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8915182000003767E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0435936519307187</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>44.302835967</v>
       </c>
       <c r="C240" s="5">
         <v>-0.19132091699999876</v>
       </c>
       <c r="D240" s="5">
         <v>-5.0395965523372332</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>44.233779945999999</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9056021000001522E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.854519719238712</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>44.147609625000001</v>
       </c>
       <c r="C242" s="5">
         <v>-8.617032099999733E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.3127943413229102</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>44.030054542999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11755508200000264</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1489446096718332</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>43.966810733000003</v>
       </c>
       <c r="C244" s="5">
         <v>-6.3243809999995904E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.7101018104425658</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.853100017000003</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11371071599999993</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0597741792131594</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1107285254402548</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.467107403999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.3859926130000062</v>
       </c>
       <c r="D246" s="5">
         <v>-10.065714358529132</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.478693444000001</v>
       </c>
       <c r="C247" s="5">
         <v>1.1586040000004516E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.32032608688292719</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.476962555</v>
       </c>
       <c r="C248" s="5">
         <v>-1.7308890000009569E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-4.7761602548512805E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.288006162000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.188956392999998</v>
       </c>
       <c r="D249" s="5">
         <v>-5.0924744942693279</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>43.330559409999999</v>
       </c>
       <c r="C250" s="5">
         <v>4.2553247999997268E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.1860303387000393</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>43.211968073000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11859133699999802</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2352882466825994</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>43.197960891000001</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4007182000000284E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.38828788945625137</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>43.248727041000002</v>
       </c>
       <c r="C253" s="5">
         <v>5.0766150000001176E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.4193883942091867</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>43.185858209999999</v>
       </c>
       <c r="C254" s="5">
         <v>-6.2868831000002956E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.7305096169726308</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>43.426921077999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.24106286800000021</v>
       </c>
       <c r="D255" s="5">
         <v>6.907904980083468</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>43.555685277000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.12876419900000258</v>
       </c>
       <c r="D256" s="5">
         <v>3.6166958135455785</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>43.465700277000003</v>
       </c>
       <c r="C257" s="5">
         <v>-8.9984999999998649E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.4511937926359306</v>
       </c>
       <c r="E257" s="5">
         <v>-0.88340331664082949</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>43.833903988000003</v>
       </c>
       <c r="C258" s="5">
         <v>0.3682037109999996</v>
       </c>
       <c r="D258" s="5">
         <v>10.652607662638403</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>43.957638807999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.12373481999999569</v>
       </c>
       <c r="D259" s="5">
         <v>3.4404615503941471</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>44.260849694000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.30321088600000223</v>
       </c>
       <c r="D260" s="5">
         <v>8.5987158640570485</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>44.597121061000003</v>
       </c>
       <c r="C261" s="5">
         <v>0.33627136700000193</v>
       </c>
       <c r="D261" s="5">
         <v>9.5077672120269074</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>44.63763608</v>
       </c>
       <c r="C262" s="5">
         <v>4.051501899999721E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0956241588720772</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>44.723320616999999</v>
       </c>
       <c r="C263" s="5">
         <v>8.5684536999998784E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.3279450720937733</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.002590712999996</v>
       </c>
       <c r="C264" s="5">
         <v>0.27927009599999764</v>
       </c>
       <c r="D264" s="5">
         <v>7.756057438978603</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.158487934</v>
       </c>
       <c r="C265" s="5">
         <v>0.15589722100000358</v>
       </c>
       <c r="D265" s="5">
         <v>4.2371453899763267</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.319456303000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.16096836900000255</v>
       </c>
       <c r="D266" s="5">
         <v>4.3622877010134786</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>45.308037321</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1418982000002131E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.30194106317291691</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>45.549578816</v>
       </c>
       <c r="C268" s="5">
         <v>0.24154149499999988</v>
       </c>
       <c r="D268" s="5">
         <v>6.5882646239572962</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>45.766044893999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.21646607799999629</v>
       </c>
       <c r="D269" s="5">
         <v>5.8542260027528492</v>
       </c>
       <c r="E269" s="5">
         <v>5.2923215370746624</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.022787999000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.2567431050000053</v>
       </c>
       <c r="D270" s="5">
         <v>6.9435267359600816</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.133597877</v>
       </c>
       <c r="C271" s="5">
         <v>0.11080987799999775</v>
       </c>
       <c r="D271" s="5">
         <v>2.9278307836924089</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.360626129000003</v>
       </c>
       <c r="C272" s="5">
         <v>0.22702825200000376</v>
       </c>
       <c r="D272" s="5">
         <v>6.0678103919324933</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.403778690000003</v>
       </c>
       <c r="C273" s="5">
         <v>4.3152560999999423E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.1226983025289572</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.645788736999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.24201004699999373</v>
       </c>
       <c r="D274" s="5">
         <v>6.4410449269143966</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.927317160000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.28152842300000458</v>
       </c>
       <c r="D275" s="5">
         <v>7.4878616587022773</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.801692093</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12562506700000142</v>
       </c>
       <c r="D276" s="5">
         <v>-3.1655376155544368</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>47.252721201999996</v>
       </c>
       <c r="C277" s="5">
         <v>0.45102910899999671</v>
       </c>
       <c r="D277" s="5">
         <v>12.197511651195757</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>47.547464650000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.29474344800000551</v>
       </c>
       <c r="D278" s="5">
         <v>7.7473219698138251</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>47.897102658999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.34963800899999598</v>
       </c>
       <c r="D279" s="5">
         <v>9.1899203681031327</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>48.049954708000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15285204900000338</v>
       </c>
       <c r="D280" s="5">
         <v>3.8974459656010207</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>48.059067786</v>
       </c>
       <c r="C281" s="5">
         <v>9.1130779999986089E-3</v>
       </c>
       <c r="D281" s="5">
         <v>0.22782764594939664</v>
       </c>
       <c r="E281" s="5">
         <v>5.0103147372925427</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>48.228175075999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.16910728999999947</v>
       </c>
       <c r="D282" s="5">
         <v>4.3051702945389181</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>48.409501325999997</v>
       </c>
       <c r="C283" s="5">
         <v>0.18132624999999791</v>
       </c>
       <c r="D283" s="5">
         <v>4.6061844942269614</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.464721468999997</v>
       </c>
       <c r="C284" s="5">
         <v>5.5220142999999666E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.3774461974917163</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>48.816379847</v>
       </c>
       <c r="C285" s="5">
         <v>0.35165837800000332</v>
       </c>
       <c r="D285" s="5">
         <v>9.0631863132225163</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>48.970879230000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.15449938300000099</v>
       </c>
       <c r="D286" s="5">
         <v>3.8647026834412568</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>49.122257566999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.15137833699999703</v>
       </c>
       <c r="D287" s="5">
         <v>3.7731495157618644</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>49.488059563</v>
       </c>
       <c r="C288" s="5">
         <v>0.36580199600000185</v>
       </c>
       <c r="D288" s="5">
         <v>9.31135782741217</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>49.621452757</v>
       </c>
       <c r="C289" s="5">
         <v>0.13339319399999994</v>
       </c>
       <c r="D289" s="5">
         <v>3.2829405217727592</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>49.965079694000003</v>
       </c>
       <c r="C290" s="5">
         <v>0.34362693700000335</v>
       </c>
       <c r="D290" s="5">
         <v>8.6338859196825055</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>50.184905372999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.21982567899999594</v>
       </c>
       <c r="D291" s="5">
         <v>5.4091477024685863</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>50.357765798999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.17286042599999973</v>
       </c>
       <c r="D292" s="5">
         <v>4.2125755550920685</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>50.451165621999998</v>
       </c>
       <c r="C293" s="5">
         <v>9.3399822999998605E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.2485153700919414</v>
       </c>
       <c r="E293" s="5">
         <v>4.9774120601998817</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>51.049204418999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.59803879700000095</v>
       </c>
       <c r="D294" s="5">
         <v>15.189603326614076</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>51.301442262000002</v>
       </c>
       <c r="C295" s="5">
         <v>0.25223784300000318</v>
       </c>
       <c r="D295" s="5">
         <v>6.0931049216903954</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>51.488691590000002</v>
       </c>
       <c r="C296" s="5">
         <v>0.18724932800000005</v>
       </c>
       <c r="D296" s="5">
         <v>4.4689843383556083</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>51.521363309999998</v>
       </c>
       <c r="C297" s="5">
         <v>3.2671719999996185E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76411306940333823</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>51.705302803000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.18393949300000401</v>
       </c>
       <c r="D298" s="5">
         <v>4.3693246647100281</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>51.910466470000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.20516366700000077</v>
       </c>
       <c r="D299" s="5">
         <v>4.8668318778906317</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>51.754325076999997</v>
       </c>
       <c r="C300" s="5">
         <v>-0.15614139300000573</v>
       </c>
       <c r="D300" s="5">
         <v>-3.5503592045034171</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>51.975021476000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.22069639900000482</v>
       </c>
       <c r="D301" s="5">
         <v>5.2389089703586134</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>52.061736418999999</v>
       </c>
       <c r="C302" s="5">
         <v>8.6714942999996936E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.0205497417048246</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>52.278629692000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.21689327300000372</v>
       </c>
       <c r="D303" s="5">
         <v>5.1154507715271302</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>52.473491543999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.19486185199999539</v>
       </c>
       <c r="D304" s="5">
         <v>4.5656899263281758</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>52.739221194000002</v>
       </c>
       <c r="C305" s="5">
         <v>0.26572965000000437</v>
       </c>
       <c r="D305" s="5">
         <v>6.2490348220585412</v>
       </c>
       <c r="E305" s="5">
         <v>4.5351887192121909</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>52.780369636000003</v>
       </c>
       <c r="C306" s="5">
         <v>4.1148442000000784E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.94029783764313368</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>53.112088894999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.33171925899999621</v>
       </c>
       <c r="D307" s="5">
         <v>7.8081172793244003</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>53.108544185</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5447099999998954E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-8.0058816056483018E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>53.742330172000003</v>
       </c>
       <c r="C309" s="5">
         <v>0.6337859870000031</v>
       </c>
       <c r="D309" s="5">
         <v>15.298897047980331</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>53.952252113</v>
       </c>
       <c r="C310" s="5">
         <v>0.2099219409999975</v>
       </c>
       <c r="D310" s="5">
         <v>4.7893202986443839</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>53.997843887999998</v>
       </c>
       <c r="C311" s="5">
         <v>4.5591774999998336E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.0187735010544596</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>54.108914661</v>
       </c>
       <c r="C312" s="5">
         <v>0.11107077300000157</v>
       </c>
       <c r="D312" s="5">
         <v>2.4964551509011335</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>54.305895200999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.19698053999999843</v>
       </c>
       <c r="D313" s="5">
         <v>4.4570731855852141</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>54.449105320999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.14321011999999911</v>
       </c>
       <c r="D314" s="5">
         <v>3.2108252177334151</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>54.76231026</v>
       </c>
       <c r="C315" s="5">
         <v>0.31320493900000201</v>
       </c>
       <c r="D315" s="5">
         <v>7.1253270348172082</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.084666458999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.3223561989999979</v>
       </c>
       <c r="D316" s="5">
         <v>7.2969931845036751</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>55.229840191999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.14517373300000003</v>
       </c>
       <c r="D317" s="5">
         <v>3.2088050748268149</v>
       </c>
       <c r="E317" s="5">
         <v>4.7225175905391437</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>55.519100469000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.2892602770000039</v>
       </c>
       <c r="D318" s="5">
         <v>6.4691072990353371</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>55.738468255999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.21936778699999593</v>
       </c>
       <c r="D319" s="5">
         <v>4.8458645018273794</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.047664277999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.30919602200000185</v>
       </c>
       <c r="D320" s="5">
         <v>6.8636161679499041</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.258926598000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.211262320000003</v>
       </c>
       <c r="D321" s="5">
         <v>4.6181600066712125</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>56.390682794</v>
       </c>
       <c r="C322" s="5">
         <v>0.13175619599999777</v>
       </c>
       <c r="D322" s="5">
         <v>2.8468364945586799</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.699937126000002</v>
       </c>
       <c r="C323" s="5">
         <v>0.30925433200000185</v>
       </c>
       <c r="D323" s="5">
         <v>6.7831405543990586</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.157452665000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.45751553899999919</v>
       </c>
       <c r="D324" s="5">
         <v>10.124374988294683</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.538074330000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.38062166499999961</v>
       </c>
       <c r="D325" s="5">
         <v>8.2902835705248137</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.725415845999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.18734151599999649</v>
       </c>
       <c r="D326" s="5">
         <v>3.9778820957423022</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.840280604</v>
       </c>
       <c r="C327" s="5">
         <v>0.11486475800000306</v>
       </c>
       <c r="D327" s="5">
         <v>2.4141234174999804</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>58.081614795</v>
       </c>
       <c r="C328" s="5">
         <v>0.24133419099999998</v>
       </c>
       <c r="D328" s="5">
         <v>5.1234224980654552</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>58.434265850000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.3526510550000026</v>
       </c>
       <c r="D329" s="5">
         <v>7.5342767664170252</v>
       </c>
       <c r="E329" s="5">
         <v>5.8019824914578688</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.741412275000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.30714642499999911</v>
       </c>
       <c r="D330" s="5">
         <v>6.4931074489844143</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>58.968365335999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.22695306099999613</v>
       </c>
       <c r="D331" s="5">
         <v>4.7361152584945776</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>59.387432742999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.419067407</v>
       </c>
       <c r="D332" s="5">
         <v>8.8693306417846109</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>59.687993786</v>
       </c>
       <c r="C333" s="5">
         <v>0.30056104300000186</v>
       </c>
       <c r="D333" s="5">
         <v>6.2451617934484727</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>59.930314395000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.24232060900000363</v>
       </c>
       <c r="D334" s="5">
         <v>4.982011787791274</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>60.308377022999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.37806262799999502</v>
       </c>
       <c r="D335" s="5">
         <v>7.8382973459109051</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>60.412114883000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.10373786000000251</v>
       </c>
       <c r="D336" s="5">
         <v>2.0837889182373726</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>60.479022237999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.6907354999997892E-2</v>
       </c>
       <c r="D337" s="5">
         <v>1.3371440864834438</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>60.911775286999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.43275304899999867</v>
       </c>
       <c r="D338" s="5">
         <v>8.9326205935281742</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>60.993762767</v>
       </c>
       <c r="C339" s="5">
         <v>8.1987480000002222E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.6272157449158442</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>61.059534974000002</v>
       </c>
       <c r="C340" s="5">
         <v>6.577220700000197E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.3017140859065801</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.541843258999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.4823082849999949</v>
       </c>
       <c r="D341" s="5">
         <v>9.901618590687411</v>
       </c>
       <c r="E341" s="5">
         <v>5.3180738455362864</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>61.659520125999997</v>
       </c>
       <c r="C342" s="5">
         <v>0.11767686700000013</v>
       </c>
       <c r="D342" s="5">
         <v>2.318858831807713</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.004557187000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.34503706100000642</v>
       </c>
       <c r="D343" s="5">
         <v>6.9255857416050004</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.244835016000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.24027782900000005</v>
       </c>
       <c r="D344" s="5">
         <v>4.7505998137588934</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>62.210674533000002</v>
       </c>
       <c r="C345" s="5">
         <v>-3.4160483000000852E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.65658575185066903</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>62.644843154</v>
       </c>
       <c r="C346" s="5">
         <v>0.43416862099999776</v>
       </c>
       <c r="D346" s="5">
         <v>8.7038662866900864</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.013221035000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.36837788100000068</v>
       </c>
       <c r="D347" s="5">
         <v>7.289258694094225</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.385102455999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.37188142099999766</v>
       </c>
       <c r="D348" s="5">
         <v>7.3164259944839882</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>63.746665647999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.36156319199999842</v>
       </c>
       <c r="D349" s="5">
         <v>7.0639643742320679</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.705670918000003</v>
       </c>
       <c r="C350" s="5">
         <v>-4.0994729999994206E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.7689821991852086</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>63.838546159000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.1328752410000007</v>
       </c>
       <c r="D351" s="5">
         <v>2.5318348234377952</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>63.922928585999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.4382426999994209E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.597754325823475</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>63.739962382999998</v>
       </c>
       <c r="C353" s="5">
         <v>-0.18296620299999944</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3811931772715575</v>
       </c>
       <c r="E353" s="5">
         <v>3.5717472984180487</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>64.285167043000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.54520466000000312</v>
       </c>
       <c r="D354" s="5">
         <v>10.761208827456592</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>64.542611730999994</v>
       </c>
       <c r="C355" s="5">
         <v>0.25744468799999254</v>
       </c>
       <c r="D355" s="5">
         <v>4.912950750437961</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>64.691902373000005</v>
       </c>
       <c r="C356" s="5">
         <v>0.14929064200001108</v>
       </c>
       <c r="D356" s="5">
         <v>2.8112517502349776</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>65.138936706999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.44703433399999426</v>
       </c>
       <c r="D357" s="5">
         <v>8.614776131973322</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>65.446233758000005</v>
       </c>
       <c r="C358" s="5">
         <v>0.30729705100000615</v>
       </c>
       <c r="D358" s="5">
         <v>5.8102960141761306</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>65.616375106000007</v>
       </c>
       <c r="C359" s="5">
         <v>0.17014134800000136</v>
       </c>
       <c r="D359" s="5">
         <v>3.1646491180144176</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>66.062667820000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.44629271399999482</v>
       </c>
       <c r="D360" s="5">
         <v>8.4742057349208153</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>66.517798431000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.45513061100000129</v>
       </c>
       <c r="D361" s="5">
         <v>8.5878179637902896</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>66.91985794</v>
       </c>
       <c r="C362" s="5">
         <v>0.40205950899999721</v>
       </c>
       <c r="D362" s="5">
         <v>7.4993215327900486</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.182981447000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.26312350700000309</v>
       </c>
       <c r="D363" s="5">
         <v>4.8216888062523999</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.579073147000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.39609169999999949</v>
       </c>
       <c r="D364" s="5">
         <v>7.3088390624578725</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>67.821003085000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.2419299379999984</v>
       </c>
       <c r="D365" s="5">
         <v>4.3815477735765773</v>
       </c>
       <c r="E365" s="5">
         <v>6.4026405875138304</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.529724141000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.70872105600000168</v>
       </c>
       <c r="D366" s="5">
         <v>13.286275289857841</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>68.890915895999996</v>
       </c>
       <c r="C367" s="5">
         <v>0.36119175499999301</v>
       </c>
       <c r="D367" s="5">
         <v>6.5113037721894917</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>68.643919655999994</v>
       </c>
       <c r="C368" s="5">
         <v>-0.24699624000000142</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2185543423699627</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>66.249845468000004</v>
       </c>
       <c r="C369" s="5">
         <v>-2.3940741879999905</v>
       </c>
       <c r="D369" s="5">
         <v>-34.687915754976586</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.327796883000005</v>
       </c>
       <c r="C370" s="5">
         <v>7.7951415000001134E-2</v>
       </c>
       <c r="D370" s="5">
         <v>1.421126775562942</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>66.807853746999996</v>
       </c>
       <c r="C371" s="5">
         <v>0.48005686399999092</v>
       </c>
       <c r="D371" s="5">
         <v>9.0393798871445608</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>66.656444171000004</v>
       </c>
       <c r="C372" s="5">
         <v>-0.15140957599999183</v>
       </c>
       <c r="D372" s="5">
         <v>-2.6859678697816691</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>66.898741100999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.24229692999999486</v>
       </c>
       <c r="D373" s="5">
         <v>4.4502867930156897</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>67.524010586000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.62526948500000401</v>
       </c>
       <c r="D374" s="5">
         <v>11.81071066430388</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.347111677000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.82310109099999806</v>
       </c>
       <c r="D375" s="5">
         <v>15.649362361225805</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.732081141999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.38496946499999751</v>
       </c>
       <c r="D376" s="5">
         <v>6.9724482550361788</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.193383294</v>
       </c>
       <c r="C377" s="5">
         <v>0.4613021520000018</v>
       </c>
       <c r="D377" s="5">
         <v>8.357971958488509</v>
       </c>
       <c r="E377" s="5">
         <v>2.0235327502897471</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.680995926999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.48761263299999769</v>
       </c>
       <c r="D378" s="5">
         <v>8.7921084043189435</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.759185642000006</v>
       </c>
       <c r="C379" s="5">
         <v>7.8189715000007709E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.3548729490064249</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.571331409999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.8121457679999935</v>
       </c>
       <c r="D380" s="5">
         <v>14.900761498150473</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.460218425999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.8888870159999982</v>
       </c>
       <c r="D381" s="5">
         <v>16.2070135652598</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.722241435000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.26202300900000353</v>
       </c>
       <c r="D382" s="5">
         <v>4.4898654548534589</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.189068567999996</v>
       </c>
       <c r="C383" s="5">
         <v>0.46682713299999534</v>
       </c>
       <c r="D383" s="5">
         <v>8.0963469446990075</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>73.630545166999994</v>
       </c>
       <c r="C384" s="5">
         <v>1.4414765989999978</v>
       </c>
       <c r="D384" s="5">
         <v>26.776551168409558</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>74.194823872000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.56427870500000665</v>
       </c>
       <c r="D385" s="5">
         <v>9.59408271968889</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.622370289000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.42754641700000207</v>
       </c>
       <c r="D386" s="5">
         <v>7.1384054800331942</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.110287889000006</v>
       </c>
       <c r="C387" s="5">
         <v>0.48791760000000295</v>
       </c>
       <c r="D387" s="5">
         <v>8.1345909833300709</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.590367834000006</v>
       </c>
       <c r="C388" s="5">
         <v>0.48007994499999995</v>
       </c>
       <c r="D388" s="5">
         <v>7.9454609641329554</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.055644181000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.46527634699999965</v>
       </c>
       <c r="D389" s="5">
         <v>7.6415356589466299</v>
       </c>
       <c r="E389" s="5">
         <v>9.9175102593878517</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.349446373000006</v>
       </c>
       <c r="C390" s="5">
         <v>0.29380219200000113</v>
       </c>
       <c r="D390" s="5">
         <v>4.7353570584555138</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.946256590999994</v>
       </c>
       <c r="C391" s="5">
         <v>0.59681021799998746</v>
       </c>
       <c r="D391" s="5">
         <v>9.7941624243712546</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.496611681000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.5503550900000107</v>
       </c>
       <c r="D392" s="5">
         <v>8.9287747688802312</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.858247918000004</v>
       </c>
       <c r="C393" s="5">
         <v>1.361636236999999</v>
       </c>
       <c r="D393" s="5">
         <v>23.246021317903075</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.418015242999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.55976732499999571</v>
       </c>
       <c r="D394" s="5">
         <v>8.8586308783538783</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.749451945999994</v>
       </c>
       <c r="C395" s="5">
         <v>0.33143670299999428</v>
       </c>
       <c r="D395" s="5">
         <v>5.1245463478654552</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.409638790000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.66018684400000893</v>
       </c>
       <c r="D396" s="5">
         <v>10.398925991918141</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>80.713661716000004</v>
       </c>
       <c r="C397" s="5">
         <v>0.3040229260000018</v>
       </c>
       <c r="D397" s="5">
         <v>4.6326606219218691</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>80.789358703999994</v>
       </c>
       <c r="C398" s="5">
         <v>7.5696987999990029E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.1312384979444534</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>80.181126047000006</v>
       </c>
       <c r="C399" s="5">
         <v>-0.60823265699998785</v>
       </c>
       <c r="D399" s="5">
         <v>-8.6694897576435448</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>80.454958692999995</v>
       </c>
       <c r="C400" s="5">
         <v>0.27383264599998824</v>
       </c>
       <c r="D400" s="5">
         <v>4.1760727320471869</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>80.819255796999997</v>
       </c>
       <c r="C401" s="5">
         <v>0.36429710400000204</v>
       </c>
       <c r="D401" s="5">
         <v>5.5709355139762051</v>
       </c>
       <c r="E401" s="5">
         <v>6.2633242638289621</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>80.822892479000004</v>
       </c>
       <c r="C402" s="5">
         <v>3.6366820000068856E-3</v>
       </c>
       <c r="D402" s="5">
         <v>5.4010626041178789E-2</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.432256053000003</v>
       </c>
       <c r="C403" s="5">
         <v>0.60936357399999963</v>
       </c>
       <c r="D403" s="5">
         <v>9.4321512981641042</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.614102450000004</v>
       </c>
       <c r="C404" s="5">
         <v>0.18184639700000105</v>
       </c>
       <c r="D404" s="5">
         <v>2.7128790725020613</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>81.956358941999994</v>
       </c>
       <c r="C405" s="5">
         <v>0.34225649199998998</v>
       </c>
       <c r="D405" s="5">
         <v>5.1500210809016345</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>82.124552244</v>
       </c>
       <c r="C406" s="5">
         <v>0.16819330200000593</v>
       </c>
       <c r="D406" s="5">
         <v>2.4906639617309878</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>82.615238194</v>
       </c>
       <c r="C407" s="5">
         <v>0.49068594999999959</v>
       </c>
       <c r="D407" s="5">
         <v>7.4102519617346152</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>82.571411663000006</v>
       </c>
       <c r="C408" s="5">
         <v>-4.3826530999993452E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.63473352514248349</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>83.037588799000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.46617713599999888</v>
       </c>
       <c r="D409" s="5">
         <v>6.9892750611717958</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>83.354925512999998</v>
       </c>
       <c r="C410" s="5">
         <v>0.31733671399999253</v>
       </c>
       <c r="D410" s="5">
         <v>4.6835530335007869</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>83.450853789000007</v>
       </c>
       <c r="C411" s="5">
         <v>9.5928276000009305E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.3897842389887227</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>83.829253433000005</v>
       </c>
       <c r="C412" s="5">
         <v>0.37839964399999815</v>
       </c>
       <c r="D412" s="5">
         <v>5.5790547258615542</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>84.196421334999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.36716790199999139</v>
       </c>
       <c r="D413" s="5">
         <v>5.3844204908877202</v>
       </c>
       <c r="E413" s="5">
         <v>4.178664483724881</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>85.883900921999995</v>
       </c>
       <c r="C414" s="5">
         <v>1.6874795869999986</v>
       </c>
       <c r="D414" s="5">
         <v>26.887124066913938</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>85.997241560999996</v>
       </c>
       <c r="C415" s="5">
         <v>0.11334063900000046</v>
       </c>
       <c r="D415" s="5">
         <v>1.5951804370945677</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>86.441060468000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.44381890700000781</v>
       </c>
       <c r="D416" s="5">
         <v>6.3718669318764576</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>86.543150226999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.10208975899999473</v>
       </c>
       <c r="D417" s="5">
         <v>1.4264820726032967</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>86.828916624000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.28576639700000328</v>
       </c>
       <c r="D418" s="5">
         <v>4.0351722696273074</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>87.185975431000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.35705880700000137</v>
       </c>
       <c r="D419" s="5">
         <v>5.0478048663530561</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>87.555756771999995</v>
       </c>
       <c r="C420" s="5">
         <v>0.36978134099999238</v>
       </c>
       <c r="D420" s="5">
         <v>5.2099718125109717</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>87.561601660999997</v>
       </c>
       <c r="C421" s="5">
         <v>5.8448890000022402E-3</v>
       </c>
       <c r="D421" s="5">
         <v>8.013685035186402E-2</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>87.908838934000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.34723727300000462</v>
       </c>
       <c r="D422" s="5">
         <v>4.8639385301268323</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>88.334999518000004</v>
       </c>
       <c r="C423" s="5">
         <v>0.42616058400000156</v>
       </c>
       <c r="D423" s="5">
         <v>5.9749457418531327</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>88.711281780999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.37628226299999312</v>
       </c>
       <c r="D424" s="5">
         <v>5.2331378429161246</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>88.691152098000003</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0129682999993292E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.27195521543057488</v>
       </c>
       <c r="E425" s="5">
         <v>5.3383869429751707</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>88.711693784000005</v>
       </c>
       <c r="C426" s="5">
         <v>2.0541686000001391E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.27828534545490946</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>89.040099744000003</v>
       </c>
       <c r="C427" s="5">
         <v>0.32840595999999778</v>
       </c>
       <c r="D427" s="5">
         <v>4.5339105906741395</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>89.257252735999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.21715299199999549</v>
       </c>
       <c r="D428" s="5">
         <v>2.966163636865482</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>90.13710931</v>
       </c>
       <c r="C429" s="5">
         <v>0.8798565740000015</v>
       </c>
       <c r="D429" s="5">
         <v>12.491919699887898</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>90.236722847999999</v>
       </c>
       <c r="C430" s="5">
         <v>9.9613537999999835E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.3342506654814512</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>90.565624510999996</v>
       </c>
       <c r="C431" s="5">
         <v>0.32890166299999635</v>
       </c>
       <c r="D431" s="5">
         <v>4.4626070506252002</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>90.839356300999995</v>
       </c>
       <c r="C432" s="5">
         <v>0.27373178999999936</v>
       </c>
       <c r="D432" s="5">
         <v>3.6878674673396894</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>91.087365121000005</v>
       </c>
       <c r="C433" s="5">
         <v>0.24800882000000968</v>
       </c>
       <c r="D433" s="5">
         <v>3.3258760678606558</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>91.585382676999998</v>
       </c>
       <c r="C434" s="5">
         <v>0.49801755599999353</v>
       </c>
       <c r="D434" s="5">
         <v>6.7619012923638033</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>91.853939771</v>
       </c>
       <c r="C435" s="5">
         <v>0.26855709400000194</v>
       </c>
       <c r="D435" s="5">
         <v>3.5760849646161441</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>92.412976704000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.55903693300000157</v>
       </c>
       <c r="D436" s="5">
         <v>7.5528813740379341</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>92.435473122000005</v>
       </c>
       <c r="C437" s="5">
         <v>2.2496418000002905E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.29251168001174221</v>
       </c>
       <c r="E437" s="5">
         <v>4.2217526048851983</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>91.821914089000003</v>
+        <v>91.886152123000002</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.61355903300000136</v>
+        <v>-0.54932099900000253</v>
       </c>
       <c r="D438" s="5">
-        <v>-7.6807901597148343</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9027697881646199</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>91.733347202999994</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.15280492000000834</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.977425595790161</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>