--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C5D184ED-7ADF-4754-B71D-DCCAC420A483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AD426E1-4B95-4D95-ABE3-A609B10EA4CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CB297AD9-7169-460A-9F79-5E279E81C402}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{93223E29-5260-4351-B54B-DBB592BF9966}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BBF9DF4-7851-4C56-8815-905C716AC40B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA82C51B-6980-4B39-A832-42D63789B92A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.303581135000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
         <v>15.354187975808497</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
         <v>-6.3689034902511876</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
         <v>62.319874801030231</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
         <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-1.800591186004119</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
         <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
         <v>-7.9213802387961829</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
         <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-4.088564458316335</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
         <v>5.7605398737508473</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6348068466075958</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
         <v>-13.412324910156748</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
         <v>15.420272901412346</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
         <v>7.1997210076319096</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-2.9996218088041204</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
         <v>3.3850018784854941</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
         <v>14.765605553547513</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
         <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
         <v>5.7396849131061911</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
         <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-2.1750700864474615</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
         <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.8275042037540823</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
         <v>6.4717959175315309</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
         <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-4.6467999250779375</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
         <v>13.906117623299741</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.76831819350289265</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
         <v>9.4366405919434229</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
         <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
         <v>3.8299480281375642</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
         <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
         <v>27.459973374422297</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
         <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.7315658100129925</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
         <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2461437773346415</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
         <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
         <v>-5.8078341938989864</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5545487018057367</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
         <v>11.500735658273275</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
         <v>6.9771120944587928</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
         <v>5.1991011706752577</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
         <v>8.4434017220249125</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
         <v>15.842940700923226</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>25.74662112</v>
       </c>
       <c r="C40" s="5">
         <v>0.18616113299999881</v>
       </c>
       <c r="D40" s="5">
         <v>9.0985362097535383</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.567123799999905E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.6752947325713086</v>
       </c>
       <c r="E41" s="5">
         <v>6.6364683625605547</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
         <v>11.283541614621351</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
         <v>6.8288056048475543</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.6385649493434906</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
         <v>7.5302422827433935</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
         <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5445726236937629</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
         <v>9.936323468750885</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>26.767375221000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.17357547000000295</v>
       </c>
       <c r="D48" s="5">
         <v>8.1196699560630137</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.20945513999999932</v>
       </c>
       <c r="D49" s="5">
         <v>9.804871855861208</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.152847257000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.17601689600000014</v>
       </c>
       <c r="D50" s="5">
         <v>8.116870779037022</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>26.663638227</v>
       </c>
       <c r="C51" s="5">
         <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
         <v>-19.601419857577685</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18279735100000138</v>
       </c>
       <c r="D52" s="5">
         <v>8.5442166945014275</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
         <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
         <v>5.0377606690856558</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
         <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
         <v>-9.5044247544885945</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>26.975686216</v>
       </c>
       <c r="C55" s="5">
         <v>0.11898947899999968</v>
       </c>
       <c r="D55" s="5">
         <v>5.4481275506166105</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>27.286045790999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
         <v>14.71421271193838</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.35757781799999933</v>
       </c>
       <c r="D57" s="5">
         <v>16.910201542321811</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
         <v>19.785675671746827</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>28.258446588999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.19579452799999686</v>
       </c>
       <c r="D59" s="5">
         <v>8.7013336040570266</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>28.476801987000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.21835539800000348</v>
       </c>
       <c r="D60" s="5">
         <v>9.6769015586162688</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
         <v>9.5239876999997364E-2</v>
       </c>
       <c r="D61" s="5">
         <v>4.0880203322472219</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
         <v>7.5187985323316386</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>29.092592458999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.34741606599999741</v>
       </c>
       <c r="D63" s="5">
         <v>15.507276132114377</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.9487346000002503E-2</v>
       </c>
       <c r="D64" s="5">
         <v>2.9041407743010339</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
         <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
         <v>7.706014584737253</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>29.088849786000001</v>
       </c>
       <c r="C66" s="5">
         <v>-7.9169549999999589E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.2089241560308124</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
         <v>8.6660533999999956E-2</v>
       </c>
       <c r="D67" s="5">
         <v>3.6341635932462202</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>29.257084864999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.1574544999998722E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.4072724685264122</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.38376947900000147</v>
       </c>
       <c r="D69" s="5">
         <v>16.927318333307007</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>29.752465304000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11161096000000015</v>
       </c>
       <c r="D70" s="5">
         <v>4.6132951894451324</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>29.634082287999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.11838301600000278</v>
       </c>
       <c r="D71" s="5">
         <v>-4.671600618843474</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.604066840000002</v>
       </c>
       <c r="C72" s="5">
         <v>-3.001544799999678E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-1.2086948329774527</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
         <v>0.17032543599999883</v>
       </c>
       <c r="D73" s="5">
         <v>7.1268555592367333</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3403171064331429</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>29.920553536</v>
       </c>
       <c r="C75" s="5">
         <v>8.8707032999998603E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.6272221978775887</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>30.078474375999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.15792083999999917</v>
       </c>
       <c r="D76" s="5">
         <v>6.5207382237059353</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>30.137492623</v>
       </c>
       <c r="C77" s="5">
         <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
         <v>2.3801477098334578</v>
       </c>
       <c r="E77" s="5">
         <v>3.3237542660411235</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>30.724897242000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.58740461900000085</v>
       </c>
       <c r="D78" s="5">
         <v>26.06654888621145</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>31.069242658</v>
       </c>
       <c r="C79" s="5">
         <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
         <v>14.309608037000231</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>31.126039948999999</v>
       </c>
       <c r="C80" s="5">
         <v>5.6797290999998751E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.2158964010411175</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>30.722962364000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.40307758499999835</v>
       </c>
       <c r="D81" s="5">
         <v>-14.479423477028508</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>30.754613412000001</v>
       </c>
       <c r="C82" s="5">
         <v>3.1651048000000515E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.2432787310495019</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>30.922499357</v>
       </c>
       <c r="C83" s="5">
         <v>0.16788594499999832</v>
       </c>
       <c r="D83" s="5">
         <v>6.7509632804530595</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>31.044381984000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.12188262700000152</v>
       </c>
       <c r="D84" s="5">
         <v>4.8337575980244019</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>30.973008362000002</v>
       </c>
       <c r="C85" s="5">
         <v>-7.1373621999999415E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.724279830263121</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>30.805795084</v>
       </c>
       <c r="C86" s="5">
         <v>-0.16721327800000196</v>
       </c>
       <c r="D86" s="5">
         <v>-6.2894710363359803</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>31.353190154</v>
       </c>
       <c r="C87" s="5">
         <v>0.54739507000000032</v>
       </c>
       <c r="D87" s="5">
         <v>23.53549801413908</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>31.602108713</v>
       </c>
       <c r="C88" s="5">
         <v>0.24891855899999982</v>
       </c>
       <c r="D88" s="5">
         <v>9.9542234884792524</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.10320266400000122</v>
       </c>
       <c r="D89" s="5">
         <v>3.9899860555929312</v>
       </c>
       <c r="E89" s="5">
         <v>5.2022202829292041</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.6490876063033566</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
         <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
         <v>3.7924499068224149</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>31.998743752999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15155317800000034</v>
       </c>
       <c r="D92" s="5">
         <v>5.8623723308318665</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>31.808647375</v>
       </c>
       <c r="C93" s="5">
         <v>-0.19009637799999979</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9005153818978986</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>31.983810185999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.17516281099999986</v>
       </c>
       <c r="D94" s="5">
         <v>6.8119817388751835</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>32.016504806999997</v>
       </c>
       <c r="C95" s="5">
         <v>3.2694620999997426E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.2335890696167029</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>31.770885689</v>
       </c>
       <c r="C96" s="5">
         <v>-0.24561911799999692</v>
       </c>
       <c r="D96" s="5">
         <v>-8.827295643866373</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>32.070828634999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.29994294599999805</v>
       </c>
       <c r="D97" s="5">
         <v>11.936135928015123</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>32.091017673000003</v>
       </c>
       <c r="C98" s="5">
         <v>2.0189038000005155E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.75803788584938303</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>31.760175819000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.33084185400000266</v>
       </c>
       <c r="D99" s="5">
         <v>-11.693453847995572</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>32.012072222999997</v>
       </c>
       <c r="C100" s="5">
         <v>0.25189640399999647</v>
       </c>
       <c r="D100" s="5">
         <v>9.9437842372063656</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>32.174317551999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.16224532900000099</v>
       </c>
       <c r="D101" s="5">
         <v>6.254338032784057</v>
       </c>
       <c r="E101" s="5">
         <v>1.4792668945059706</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>32.785749653000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.61143210100000545</v>
       </c>
       <c r="D102" s="5">
         <v>25.345657773565989</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>32.529553714999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.25619593800000473</v>
       </c>
       <c r="D103" s="5">
         <v>-8.9843991014066482</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>32.695379488999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.1658257739999982</v>
       </c>
       <c r="D104" s="5">
         <v>6.2916941275445337</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>32.793803955000001</v>
       </c>
       <c r="C105" s="5">
         <v>9.8424466000004429E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.6728321788510154</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>32.806278935999998</v>
       </c>
       <c r="C106" s="5">
         <v>1.2474980999996887E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45744426915366176</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>32.709611299999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6667635999999391E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-3.4791981227787816</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>33.285364870999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.57575357099999991</v>
       </c>
       <c r="D108" s="5">
         <v>23.292104227538246</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>33.652534045000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.36716917400000426</v>
       </c>
       <c r="D109" s="5">
         <v>14.070515269625595</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>33.887192564000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.2346585189999999</v>
       </c>
       <c r="D110" s="5">
         <v>8.6960642433974158</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>34.059898851</v>
       </c>
       <c r="C111" s="5">
         <v>0.17270628699999691</v>
       </c>
       <c r="D111" s="5">
         <v>6.2901843163023274</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>34.115972581000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.6073730000001376E-2</v>
       </c>
       <c r="D112" s="5">
         <v>1.9935794846256183</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>34.247849858999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.13187727799999749</v>
       </c>
       <c r="D113" s="5">
         <v>4.7385724900938841</v>
       </c>
       <c r="E113" s="5">
         <v>6.4446815496514098</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>34.224777860000003</v>
       </c>
       <c r="C114" s="5">
         <v>-2.3071998999995458E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.80542412403085129</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>34.319208592999999</v>
       </c>
       <c r="C115" s="5">
         <v>9.4430732999995826E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.3616698510866128</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>34.516503303</v>
       </c>
       <c r="C116" s="5">
         <v>0.19729471000000132</v>
       </c>
       <c r="D116" s="5">
         <v>7.1209323050198226</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>34.879349863999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.36284656099999779</v>
       </c>
       <c r="D117" s="5">
         <v>13.370238131854805</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>35.023148708000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.14379884400000265</v>
       </c>
       <c r="D118" s="5">
         <v>5.0610368403141814</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>35.104537544000003</v>
       </c>
       <c r="C119" s="5">
         <v>8.1388836000002129E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.8245496359685651</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>35.079028893</v>
       </c>
       <c r="C120" s="5">
         <v>-2.5508651000002658E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.86850141824522664</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>35.241850765999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.16282187299999862</v>
       </c>
       <c r="D121" s="5">
         <v>5.7143024304940671</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>35.398608713999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.1567579479999992</v>
       </c>
       <c r="D122" s="5">
         <v>5.4702131214100058</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>35.137872883999997</v>
       </c>
       <c r="C123" s="5">
         <v>-0.26073583000000156</v>
       </c>
       <c r="D123" s="5">
         <v>-8.4894235037188963</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>35.491254998000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.35338211400000574</v>
       </c>
       <c r="D124" s="5">
         <v>12.758858488664604</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>35.626109104999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.13485410699999534</v>
       </c>
       <c r="D125" s="5">
         <v>4.6560752136723504</v>
       </c>
       <c r="E125" s="5">
         <v>4.024367227940906</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>35.565554958</v>
       </c>
       <c r="C126" s="5">
         <v>-6.0554146999997727E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0206952032540304</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>35.632207901000001</v>
       </c>
       <c r="C127" s="5">
         <v>6.665294300000113E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.272230312842427</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>35.561225596</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0982305000001134E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.3644809866068428</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>35.567491683999997</v>
       </c>
       <c r="C129" s="5">
         <v>6.2660879999967278E-3</v>
       </c>
       <c r="D129" s="5">
         <v>0.21165179060620432</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>35.511386451</v>
       </c>
       <c r="C130" s="5">
         <v>-5.6105232999996701E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-1.8765795150212261</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>35.609532686000001</v>
       </c>
       <c r="C131" s="5">
         <v>9.8146235000001525E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.3674373536184854</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>35.768177956999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.15864527099999748</v>
       </c>
       <c r="D132" s="5">
         <v>5.4791251722409839</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>35.836434637000004</v>
       </c>
       <c r="C133" s="5">
         <v>6.8256680000004621E-2</v>
       </c>
       <c r="D133" s="5">
         <v>2.3141572747478412</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>35.813847017000001</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2587620000003028E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.75374064736125623</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>36.019548444000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.20570142700000105</v>
       </c>
       <c r="D135" s="5">
         <v>7.1143060646950973</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>36.049549286000001</v>
       </c>
       <c r="C136" s="5">
         <v>3.000084199999975E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.0040766862656092</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.103846490000002</v>
       </c>
       <c r="C137" s="5">
         <v>5.4297204000000932E-2</v>
       </c>
       <c r="D137" s="5">
         <v>1.8224672193513092</v>
       </c>
       <c r="E137" s="5">
         <v>1.3409754727690792</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.482625548000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.37877905799999922</v>
       </c>
       <c r="D138" s="5">
         <v>13.342122442886527</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.750740421000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.26811487300000181</v>
       </c>
       <c r="D139" s="5">
         <v>9.1842741233439931</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>36.906150097999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.15540967699999442</v>
       </c>
       <c r="D140" s="5">
         <v>5.1942023632247425</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>36.972727648000003</v>
       </c>
       <c r="C141" s="5">
         <v>6.6577550000005203E-2</v>
       </c>
       <c r="D141" s="5">
         <v>2.1863708650028402</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>37.106049599000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.13332195099999922</v>
       </c>
       <c r="D142" s="5">
         <v>4.4140037787776532</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>37.229425231</v>
       </c>
       <c r="C143" s="5">
         <v>0.12337563199999835</v>
       </c>
       <c r="D143" s="5">
         <v>4.063715414689395</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>37.448791741999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.21936651099999693</v>
       </c>
       <c r="D144" s="5">
         <v>7.3044527912071722</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>37.146713437000003</v>
       </c>
       <c r="C145" s="5">
         <v>-0.30207830499999488</v>
       </c>
       <c r="D145" s="5">
         <v>-9.2616191765739089</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>36.929256977000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21745646000000107</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8029662722267847</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>37.093144760999998</v>
       </c>
       <c r="C147" s="5">
         <v>0.16388778399999637</v>
       </c>
       <c r="D147" s="5">
         <v>5.4573896492133178</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>36.990223252</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10292150899999797</v>
       </c>
       <c r="D148" s="5">
         <v>-3.279267563470778</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>37.271326207000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.28110295500000149</v>
       </c>
       <c r="D149" s="5">
         <v>9.5102388043699637</v>
       </c>
       <c r="E149" s="5">
         <v>3.2336712857544692</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>37.792206659999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.52088045299999663</v>
       </c>
       <c r="D150" s="5">
         <v>18.121472947540184</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>37.778134756999997</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4071903000001384E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.44590528562712395</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>37.834257213999997</v>
       </c>
       <c r="C152" s="5">
         <v>5.6122457000000736E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7973347298393394</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>38.099169158000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.26491194400000495</v>
       </c>
       <c r="D153" s="5">
         <v>8.7335369025758993</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>38.302658159000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.20348900100000122</v>
       </c>
       <c r="D154" s="5">
         <v>6.6009106799851613</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>38.560736755999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.25807859699999369</v>
       </c>
       <c r="D155" s="5">
         <v>8.3919184008326209</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>38.735732245999998</v>
       </c>
       <c r="C156" s="5">
         <v>0.17499549000000059</v>
       </c>
       <c r="D156" s="5">
         <v>5.5838184423805615</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>38.854901374000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1191691280000029</v>
       </c>
       <c r="D157" s="5">
         <v>3.7548697593484226</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>39.131457243</v>
       </c>
       <c r="C158" s="5">
         <v>0.27655586899999918</v>
       </c>
       <c r="D158" s="5">
         <v>8.8836129840160094</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>39.271817859999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.14036061699999891</v>
       </c>
       <c r="D159" s="5">
         <v>4.3902179062953017</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>39.542559885000003</v>
       </c>
       <c r="C160" s="5">
         <v>0.27074202500000411</v>
       </c>
       <c r="D160" s="5">
         <v>8.5938707974314354</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.535086112999998</v>
       </c>
       <c r="C161" s="5">
         <v>-7.4737720000044305E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.22657130012427862</v>
       </c>
       <c r="E161" s="5">
         <v>6.0737304957365179</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>39.586637717999999</v>
       </c>
       <c r="C162" s="5">
         <v>5.1551605000000222E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.576005553295623</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.601271637000004</v>
       </c>
       <c r="C163" s="5">
         <v>1.463391900000488E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.44450480831195183</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.550828328000001</v>
       </c>
       <c r="C164" s="5">
         <v>-5.0443309000002046E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.5178727720225771</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.927705056999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.37687672899999569</v>
       </c>
       <c r="D165" s="5">
         <v>12.053437210836915</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>40.112943586999997</v>
       </c>
       <c r="C166" s="5">
         <v>0.18523852999999946</v>
       </c>
       <c r="D166" s="5">
         <v>5.7114933075099072</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>40.092800646000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0142940999996028E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.60092529687229002</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>40.335228706999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.24242806099999825</v>
       </c>
       <c r="D168" s="5">
         <v>7.5022492417655462</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>40.465395553999997</v>
       </c>
       <c r="C169" s="5">
         <v>0.13016684699999814</v>
       </c>
       <c r="D169" s="5">
         <v>3.9420300765050875</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>40.516873115000003</v>
       </c>
       <c r="C170" s="5">
         <v>5.1477561000005778E-2</v>
       </c>
       <c r="D170" s="5">
         <v>1.5372918423682158</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>40.547893612000003</v>
       </c>
       <c r="C171" s="5">
         <v>3.1020497000000091E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.92262170095469553</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>40.712365347999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.16447173599999587</v>
       </c>
       <c r="D172" s="5">
         <v>4.9775522660142402</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>40.596623647000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.11574170099999748</v>
       </c>
       <c r="D173" s="5">
         <v>-3.3586553191940038</v>
       </c>
       <c r="E173" s="5">
         <v>2.6850517815135033</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>40.486611598000003</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11001204899999806</v>
       </c>
       <c r="D174" s="5">
         <v>-3.2038263947741563</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>40.330087130000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.15652446800000064</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5419085571678401</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>40.353687700000002</v>
       </c>
       <c r="C176" s="5">
         <v>2.3600569999999266E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.70448676668095622</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>40.449740738999999</v>
       </c>
       <c r="C177" s="5">
         <v>9.6053038999997398E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.8940270026615256</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>40.312794269000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13694646999999804</v>
       </c>
       <c r="D178" s="5">
         <v>-3.9879112600342825</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>40.513966212</v>
       </c>
       <c r="C179" s="5">
         <v>0.20117194299999852</v>
       </c>
       <c r="D179" s="5">
         <v>6.1554541301497512</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>40.540240939</v>
       </c>
       <c r="C180" s="5">
         <v>2.6274727000000553E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.78102401157809087</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>40.570164908000002</v>
       </c>
       <c r="C181" s="5">
         <v>2.992396900000216E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.88936080766401915</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>40.703865034000003</v>
       </c>
       <c r="C182" s="5">
         <v>0.13370012600000081</v>
       </c>
       <c r="D182" s="5">
         <v>4.0271065604516876</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>40.939192194</v>
       </c>
       <c r="C183" s="5">
         <v>0.23532715999999709</v>
       </c>
       <c r="D183" s="5">
         <v>7.1626470137234222</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>41.111509042999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.17231684899999777</v>
       </c>
       <c r="D184" s="5">
         <v>5.1694958874168861</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>41.170074462000002</v>
       </c>
       <c r="C185" s="5">
         <v>5.8565419000004226E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.7229180231560726</v>
       </c>
       <c r="E185" s="5">
         <v>1.4125579013327005</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>41.1854084</v>
       </c>
       <c r="C186" s="5">
         <v>1.5333937999997715E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.44786089064030588</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>41.340222971000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.15481457100000284</v>
       </c>
       <c r="D187" s="5">
         <v>4.6051951293148985</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>41.451296376999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.1110734059999956</v>
       </c>
       <c r="D188" s="5">
         <v>3.2722487952632218</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>41.455242830000003</v>
       </c>
       <c r="C189" s="5">
         <v>3.9464530000046238E-3</v>
       </c>
       <c r="D189" s="5">
         <v>0.11430822721161249</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>41.509816557999997</v>
       </c>
       <c r="C190" s="5">
         <v>5.4573727999994048E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.5912276330795505</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>41.61738742</v>
       </c>
       <c r="C191" s="5">
         <v>0.10757086200000288</v>
       </c>
       <c r="D191" s="5">
         <v>3.1544555309283684</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>41.937205873000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.31981845300000344</v>
       </c>
       <c r="D192" s="5">
         <v>9.6216004732928582</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>42.180546460999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.24334058799999525</v>
       </c>
       <c r="D193" s="5">
         <v>7.1895685994292302</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>42.304099424</v>
       </c>
       <c r="C194" s="5">
         <v>0.12355296300000163</v>
       </c>
       <c r="D194" s="5">
         <v>3.5721586070596834</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>42.442808724999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.13870930099999867</v>
       </c>
       <c r="D195" s="5">
         <v>4.0063717579934988</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>42.532709918000002</v>
       </c>
       <c r="C196" s="5">
         <v>8.9901193000002877E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.571629077473192</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>42.767076058999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.23436614099999531</v>
       </c>
       <c r="D197" s="5">
         <v>6.8164299122066563</v>
       </c>
       <c r="E197" s="5">
         <v>3.8790349977968264</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>43.080984422999997</v>
       </c>
       <c r="C198" s="5">
         <v>0.31390836399999955</v>
       </c>
       <c r="D198" s="5">
         <v>9.1723641349611427</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>43.232431460000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.15144703700000406</v>
       </c>
       <c r="D199" s="5">
         <v>4.3010105827245848</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>43.440759628999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20832816899999784</v>
       </c>
       <c r="D200" s="5">
         <v>5.9382981708974159</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>43.546657648999997</v>
       </c>
       <c r="C201" s="5">
         <v>0.10589801999999793</v>
       </c>
       <c r="D201" s="5">
         <v>2.9648505314571194</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>43.69761312</v>
       </c>
       <c r="C202" s="5">
         <v>0.15095547100000317</v>
       </c>
       <c r="D202" s="5">
         <v>4.2400614360821542</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>43.903845459999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.20623233999999968</v>
       </c>
       <c r="D203" s="5">
         <v>5.8127857647689796</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>44.028891012000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.12504555200000311</v>
       </c>
       <c r="D204" s="5">
         <v>3.4718534586836824</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>44.288451186000003</v>
       </c>
       <c r="C205" s="5">
         <v>0.25956017400000064</v>
       </c>
       <c r="D205" s="5">
         <v>7.3082106959581061</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>44.624872813000003</v>
       </c>
       <c r="C206" s="5">
         <v>0.336421627</v>
       </c>
       <c r="D206" s="5">
         <v>9.506016804045835</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>44.766114606999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.14124179399999548</v>
       </c>
       <c r="D207" s="5">
         <v>3.8649295367315206</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>44.862852261</v>
       </c>
       <c r="C208" s="5">
         <v>9.6737654000001783E-2</v>
       </c>
       <c r="D208" s="5">
         <v>2.6241918841791723</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>45.085985600000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.22313333900000032</v>
       </c>
       <c r="D209" s="5">
         <v>6.1344170562154243</v>
       </c>
       <c r="E209" s="5">
         <v>5.4221839664720495</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>45.062618911999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.3366688000002966E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.62015359235991774</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>45.212501449000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.14988253700000342</v>
       </c>
       <c r="D211" s="5">
         <v>4.0651444021379657</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>45.52734907</v>
       </c>
       <c r="C212" s="5">
         <v>0.31484762099999841</v>
       </c>
       <c r="D212" s="5">
         <v>8.6840794483019188</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>45.528504284999997</v>
       </c>
       <c r="C213" s="5">
         <v>1.1552149999971562E-3</v>
       </c>
       <c r="D213" s="5">
         <v>3.0453156341514465E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>45.776817676999997</v>
       </c>
       <c r="C214" s="5">
         <v>0.24831339200000002</v>
       </c>
       <c r="D214" s="5">
         <v>6.7447637394751903</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>45.787489547</v>
       </c>
       <c r="C215" s="5">
         <v>1.0671870000003025E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.28011289673011142</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>45.720112649000001</v>
       </c>
       <c r="C216" s="5">
         <v>-6.737689799999913E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.751594461318895</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>45.704794008999997</v>
       </c>
       <c r="C217" s="5">
         <v>-1.5318640000003825E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-0.40132296085764185</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>45.658241080000003</v>
       </c>
       <c r="C218" s="5">
         <v>-4.6552928999993526E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2154441389215509</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>45.392915412999997</v>
       </c>
       <c r="C219" s="5">
         <v>-0.26532566700000615</v>
       </c>
       <c r="D219" s="5">
         <v>-6.754732786151763</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>45.779851546000003</v>
       </c>
       <c r="C220" s="5">
         <v>0.38693613300000607</v>
       </c>
       <c r="D220" s="5">
         <v>10.722437940283026</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>45.811129469000001</v>
       </c>
       <c r="C221" s="5">
         <v>3.1277922999997543E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.82295745895886174</v>
       </c>
       <c r="E221" s="5">
         <v>1.6083575846238096</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>45.837644066999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.6514597999998557E-2</v>
       </c>
       <c r="D222" s="5">
         <v>0.69675203688368548</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>46.001926177999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.16428211099999857</v>
       </c>
       <c r="D223" s="5">
         <v>4.386598245578166</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>45.909902920999997</v>
       </c>
       <c r="C224" s="5">
         <v>-9.2023257000001024E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3742703708695689</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>46.007167875999997</v>
       </c>
       <c r="C225" s="5">
         <v>9.7264954999999986E-2</v>
       </c>
       <c r="D225" s="5">
         <v>2.5721603581284169</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>45.949357673000002</v>
       </c>
       <c r="C226" s="5">
         <v>-5.7810202999995397E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-1.497479996375517</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>45.985544754999999</v>
       </c>
       <c r="C227" s="5">
         <v>3.6187081999997872E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.94915550108984892</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.110158349999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.12461359499999958</v>
       </c>
       <c r="D228" s="5">
         <v>3.3007171932644352</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.016102670000002</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4055679999996755E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.4204892437414527</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.001972342999998</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4130327000003717E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.36786652899090111</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.622651374</v>
       </c>
       <c r="C231" s="5">
         <v>-0.37932096899999834</v>
       </c>
       <c r="D231" s="5">
         <v>-9.45826351652277</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.780360500999997</v>
       </c>
       <c r="C232" s="5">
         <v>0.15770912699999684</v>
       </c>
       <c r="D232" s="5">
         <v>4.2279627102687733</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.733062044</v>
       </c>
       <c r="C233" s="5">
         <v>-4.7298456999996574E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2327717480643763</v>
       </c>
       <c r="E233" s="5">
         <v>-0.170411482766053</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>45.003422522999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.72963952100000284</v>
       </c>
       <c r="D234" s="5">
         <v>-17.55142498438903</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.892169643999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11125287899999847</v>
       </c>
       <c r="D235" s="5">
         <v>-2.9265139672044582</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.689749032000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.20242061199999739</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2786576209091107</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>44.695553089999997</v>
       </c>
       <c r="C237" s="5">
         <v>5.8040579999953934E-3</v>
       </c>
       <c r="D237" s="5">
         <v>0.15596075115542618</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>44.533072066000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.16248102399999453</v>
       </c>
       <c r="D238" s="5">
         <v>-4.2761680726025482</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>44.494156883999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8915182000003767E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0435936519307187</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>44.302835967</v>
       </c>
       <c r="C240" s="5">
         <v>-0.19132091699999876</v>
       </c>
       <c r="D240" s="5">
         <v>-5.0395965523372332</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>44.233779945999999</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9056021000001522E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.854519719238712</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>44.147609625000001</v>
       </c>
       <c r="C242" s="5">
         <v>-8.617032099999733E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.3127943413229102</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>44.030054542999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11755508200000264</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1489446096718332</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>43.966810733000003</v>
       </c>
       <c r="C244" s="5">
         <v>-6.3243809999995904E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.7101018104425658</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.853100017000003</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11371071599999993</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0597741792131594</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1107285254402548</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.467107403999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.3859926130000062</v>
       </c>
       <c r="D246" s="5">
         <v>-10.065714358529132</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.478693444000001</v>
       </c>
       <c r="C247" s="5">
         <v>1.1586040000004516E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.32032608688292719</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.476962555</v>
       </c>
       <c r="C248" s="5">
         <v>-1.7308890000009569E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-4.7761602548512805E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.288006162000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.188956392999998</v>
       </c>
       <c r="D249" s="5">
         <v>-5.0924744942693279</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>43.330559409999999</v>
       </c>
       <c r="C250" s="5">
         <v>4.2553247999997268E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.1860303387000393</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>43.211968073000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11859133699999802</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2352882466825994</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>43.197960891000001</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4007182000000284E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.38828788945625137</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>43.248727041000002</v>
       </c>
       <c r="C253" s="5">
         <v>5.0766150000001176E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.4193883942091867</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>43.185858209999999</v>
       </c>
       <c r="C254" s="5">
         <v>-6.2868831000002956E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.7305096169726308</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>43.426921077999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.24106286800000021</v>
       </c>
       <c r="D255" s="5">
         <v>6.907904980083468</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>43.555685277000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.12876419900000258</v>
       </c>
       <c r="D256" s="5">
         <v>3.6166958135455785</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>43.465700277000003</v>
       </c>
       <c r="C257" s="5">
         <v>-8.9984999999998649E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.4511937926359306</v>
       </c>
       <c r="E257" s="5">
         <v>-0.88340331664082949</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>43.833903988000003</v>
       </c>
       <c r="C258" s="5">
         <v>0.3682037109999996</v>
       </c>
       <c r="D258" s="5">
         <v>10.652607662638403</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>43.957638807999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.12373481999999569</v>
       </c>
       <c r="D259" s="5">
         <v>3.4404615503941471</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>44.260849694000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.30321088600000223</v>
       </c>
       <c r="D260" s="5">
         <v>8.5987158640570485</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>44.597121061000003</v>
       </c>
       <c r="C261" s="5">
         <v>0.33627136700000193</v>
       </c>
       <c r="D261" s="5">
         <v>9.5077672120269074</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>44.63763608</v>
       </c>
       <c r="C262" s="5">
         <v>4.051501899999721E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0956241588720772</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>44.723320616999999</v>
       </c>
       <c r="C263" s="5">
         <v>8.5684536999998784E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.3279450720937733</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.002590712999996</v>
       </c>
       <c r="C264" s="5">
         <v>0.27927009599999764</v>
       </c>
       <c r="D264" s="5">
         <v>7.756057438978603</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.158487934</v>
       </c>
       <c r="C265" s="5">
         <v>0.15589722100000358</v>
       </c>
       <c r="D265" s="5">
         <v>4.2371453899763267</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.319456303000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.16096836900000255</v>
       </c>
       <c r="D266" s="5">
         <v>4.3622877010134786</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>45.308037321</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1418982000002131E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.30194106317291691</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>45.549578816</v>
       </c>
       <c r="C268" s="5">
         <v>0.24154149499999988</v>
       </c>
       <c r="D268" s="5">
         <v>6.5882646239572962</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>45.766044893999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.21646607799999629</v>
       </c>
       <c r="D269" s="5">
         <v>5.8542260027528492</v>
       </c>
       <c r="E269" s="5">
         <v>5.2923215370746624</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.022787999000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.2567431050000053</v>
       </c>
       <c r="D270" s="5">
         <v>6.9435267359600816</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.133597877</v>
       </c>
       <c r="C271" s="5">
         <v>0.11080987799999775</v>
       </c>
       <c r="D271" s="5">
         <v>2.9278307836924089</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.360626129000003</v>
       </c>
       <c r="C272" s="5">
         <v>0.22702825200000376</v>
       </c>
       <c r="D272" s="5">
         <v>6.0678103919324933</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.403778690000003</v>
       </c>
       <c r="C273" s="5">
         <v>4.3152560999999423E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.1226983025289572</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.645788736999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.24201004699999373</v>
       </c>
       <c r="D274" s="5">
         <v>6.4410449269143966</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.927317160000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.28152842300000458</v>
       </c>
       <c r="D275" s="5">
         <v>7.4878616587022773</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.801692093</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12562506700000142</v>
       </c>
       <c r="D276" s="5">
         <v>-3.1655376155544368</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>47.252721201999996</v>
       </c>
       <c r="C277" s="5">
         <v>0.45102910899999671</v>
       </c>
       <c r="D277" s="5">
         <v>12.197511651195757</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>47.547464650000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.29474344800000551</v>
       </c>
       <c r="D278" s="5">
         <v>7.7473219698138251</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>47.897102658999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.34963800899999598</v>
       </c>
       <c r="D279" s="5">
         <v>9.1899203681031327</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>48.049954708000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15285204900000338</v>
       </c>
       <c r="D280" s="5">
         <v>3.8974459656010207</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>48.059067786</v>
       </c>
       <c r="C281" s="5">
         <v>9.1130779999986089E-3</v>
       </c>
       <c r="D281" s="5">
         <v>0.22782764594939664</v>
       </c>
       <c r="E281" s="5">
         <v>5.0103147372925427</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>48.228175075999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.16910728999999947</v>
       </c>
       <c r="D282" s="5">
         <v>4.3051702945389181</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>48.409501325999997</v>
       </c>
       <c r="C283" s="5">
         <v>0.18132624999999791</v>
       </c>
       <c r="D283" s="5">
         <v>4.6061844942269614</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.464721468999997</v>
       </c>
       <c r="C284" s="5">
         <v>5.5220142999999666E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.3774461974917163</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>48.816379847</v>
       </c>
       <c r="C285" s="5">
         <v>0.35165837800000332</v>
       </c>
       <c r="D285" s="5">
         <v>9.0631863132225163</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>48.970879230000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.15449938300000099</v>
       </c>
       <c r="D286" s="5">
         <v>3.8647026834412568</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>49.122257566999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.15137833699999703</v>
       </c>
       <c r="D287" s="5">
         <v>3.7731495157618644</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>49.488059563</v>
       </c>
       <c r="C288" s="5">
         <v>0.36580199600000185</v>
       </c>
       <c r="D288" s="5">
         <v>9.31135782741217</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>49.621452757</v>
       </c>
       <c r="C289" s="5">
         <v>0.13339319399999994</v>
       </c>
       <c r="D289" s="5">
         <v>3.2829405217727592</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>49.965079694000003</v>
       </c>
       <c r="C290" s="5">
         <v>0.34362693700000335</v>
       </c>
       <c r="D290" s="5">
         <v>8.6338859196825055</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>50.184905372999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.21982567899999594</v>
       </c>
       <c r="D291" s="5">
         <v>5.4091477024685863</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>50.357765798999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.17286042599999973</v>
       </c>
       <c r="D292" s="5">
         <v>4.2125755550920685</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>50.451165621999998</v>
       </c>
       <c r="C293" s="5">
         <v>9.3399822999998605E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.2485153700919414</v>
       </c>
       <c r="E293" s="5">
         <v>4.9774120601998817</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>51.049204418999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.59803879700000095</v>
       </c>
       <c r="D294" s="5">
         <v>15.189603326614076</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>51.301442262000002</v>
       </c>
       <c r="C295" s="5">
         <v>0.25223784300000318</v>
       </c>
       <c r="D295" s="5">
         <v>6.0931049216903954</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>51.488691590000002</v>
       </c>
       <c r="C296" s="5">
         <v>0.18724932800000005</v>
       </c>
       <c r="D296" s="5">
         <v>4.4689843383556083</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>51.521363309999998</v>
       </c>
       <c r="C297" s="5">
         <v>3.2671719999996185E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76411306940333823</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>51.705302803000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.18393949300000401</v>
       </c>
       <c r="D298" s="5">
         <v>4.3693246647100281</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>51.910466470000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.20516366700000077</v>
       </c>
       <c r="D299" s="5">
         <v>4.8668318778906317</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>51.754325076999997</v>
       </c>
       <c r="C300" s="5">
         <v>-0.15614139300000573</v>
       </c>
       <c r="D300" s="5">
         <v>-3.5503592045034171</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>51.975021476000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.22069639900000482</v>
       </c>
       <c r="D301" s="5">
         <v>5.2389089703586134</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>52.061736418999999</v>
       </c>
       <c r="C302" s="5">
         <v>8.6714942999996936E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.0205497417048246</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>52.278629692000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.21689327300000372</v>
       </c>
       <c r="D303" s="5">
         <v>5.1154507715271302</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>52.473491543999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.19486185199999539</v>
       </c>
       <c r="D304" s="5">
         <v>4.5656899263281758</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>52.739221194000002</v>
       </c>
       <c r="C305" s="5">
         <v>0.26572965000000437</v>
       </c>
       <c r="D305" s="5">
         <v>6.2490348220585412</v>
       </c>
       <c r="E305" s="5">
         <v>4.5351887192121909</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>52.780369636000003</v>
       </c>
       <c r="C306" s="5">
         <v>4.1148442000000784E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.94029783764313368</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>53.112088894999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.33171925899999621</v>
       </c>
       <c r="D307" s="5">
         <v>7.8081172793244003</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>53.108544185</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5447099999998954E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-8.0058816056483018E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>53.742330172000003</v>
       </c>
       <c r="C309" s="5">
         <v>0.6337859870000031</v>
       </c>
       <c r="D309" s="5">
         <v>15.298897047980331</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>53.952252113</v>
       </c>
       <c r="C310" s="5">
         <v>0.2099219409999975</v>
       </c>
       <c r="D310" s="5">
         <v>4.7893202986443839</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>53.997843887999998</v>
       </c>
       <c r="C311" s="5">
         <v>4.5591774999998336E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.0187735010544596</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>54.108914661</v>
       </c>
       <c r="C312" s="5">
         <v>0.11107077300000157</v>
       </c>
       <c r="D312" s="5">
         <v>2.4964551509011335</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>54.305895200999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.19698053999999843</v>
       </c>
       <c r="D313" s="5">
         <v>4.4570731855852141</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>54.449105320999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.14321011999999911</v>
       </c>
       <c r="D314" s="5">
         <v>3.2108252177334151</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>54.76231026</v>
       </c>
       <c r="C315" s="5">
         <v>0.31320493900000201</v>
       </c>
       <c r="D315" s="5">
         <v>7.1253270348172082</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.084666458999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.3223561989999979</v>
       </c>
       <c r="D316" s="5">
         <v>7.2969931845036751</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>55.229840191999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.14517373300000003</v>
       </c>
       <c r="D317" s="5">
         <v>3.2088050748268149</v>
       </c>
       <c r="E317" s="5">
         <v>4.7225175905391437</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>55.519100469000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.2892602770000039</v>
       </c>
       <c r="D318" s="5">
         <v>6.4691072990353371</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>55.738468255999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.21936778699999593</v>
       </c>
       <c r="D319" s="5">
         <v>4.8458645018273794</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.047664277999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.30919602200000185</v>
       </c>
       <c r="D320" s="5">
         <v>6.8636161679499041</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.258926598000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.211262320000003</v>
       </c>
       <c r="D321" s="5">
         <v>4.6181600066712125</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>56.390682794</v>
       </c>
       <c r="C322" s="5">
         <v>0.13175619599999777</v>
       </c>
       <c r="D322" s="5">
         <v>2.8468364945586799</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.699937126000002</v>
       </c>
       <c r="C323" s="5">
         <v>0.30925433200000185</v>
       </c>
       <c r="D323" s="5">
         <v>6.7831405543990586</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.157452665000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.45751553899999919</v>
       </c>
       <c r="D324" s="5">
         <v>10.124374988294683</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.538074330000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.38062166499999961</v>
       </c>
       <c r="D325" s="5">
         <v>8.2902835705248137</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.725415845999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.18734151599999649</v>
       </c>
       <c r="D326" s="5">
         <v>3.9778820957423022</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.840280604</v>
       </c>
       <c r="C327" s="5">
         <v>0.11486475800000306</v>
       </c>
       <c r="D327" s="5">
         <v>2.4141234174999804</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>58.081614795</v>
       </c>
       <c r="C328" s="5">
         <v>0.24133419099999998</v>
       </c>
       <c r="D328" s="5">
         <v>5.1234224980654552</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>58.434265850000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.3526510550000026</v>
       </c>
       <c r="D329" s="5">
         <v>7.5342767664170252</v>
       </c>
       <c r="E329" s="5">
         <v>5.8019824914578688</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.741412275000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.30714642499999911</v>
       </c>
       <c r="D330" s="5">
         <v>6.4931074489844143</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>58.968365335999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.22695306099999613</v>
       </c>
       <c r="D331" s="5">
         <v>4.7361152584945776</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>59.387432742999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.419067407</v>
       </c>
       <c r="D332" s="5">
         <v>8.8693306417846109</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>59.687993786</v>
       </c>
       <c r="C333" s="5">
         <v>0.30056104300000186</v>
       </c>
       <c r="D333" s="5">
         <v>6.2451617934484727</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>59.930314395000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.24232060900000363</v>
       </c>
       <c r="D334" s="5">
         <v>4.982011787791274</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>60.308377022999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.37806262799999502</v>
       </c>
       <c r="D335" s="5">
         <v>7.8382973459109051</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>60.412114883000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.10373786000000251</v>
       </c>
       <c r="D336" s="5">
         <v>2.0837889182373726</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>60.479022237999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.6907354999997892E-2</v>
       </c>
       <c r="D337" s="5">
         <v>1.3371440864834438</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>60.911775286999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.43275304899999867</v>
       </c>
       <c r="D338" s="5">
         <v>8.9326205935281742</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>60.993762767</v>
       </c>
       <c r="C339" s="5">
         <v>8.1987480000002222E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.6272157449158442</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>61.059534974000002</v>
       </c>
       <c r="C340" s="5">
         <v>6.577220700000197E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.3017140859065801</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.541843258999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.4823082849999949</v>
       </c>
       <c r="D341" s="5">
         <v>9.901618590687411</v>
       </c>
       <c r="E341" s="5">
         <v>5.3180738455362864</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>61.659520125999997</v>
       </c>
       <c r="C342" s="5">
         <v>0.11767686700000013</v>
       </c>
       <c r="D342" s="5">
         <v>2.318858831807713</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.004557187000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.34503706100000642</v>
       </c>
       <c r="D343" s="5">
         <v>6.9255857416050004</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.244835016000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.24027782900000005</v>
       </c>
       <c r="D344" s="5">
         <v>4.7505998137588934</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>62.210674533000002</v>
       </c>
       <c r="C345" s="5">
         <v>-3.4160483000000852E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.65658575185066903</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>62.644843154</v>
       </c>
       <c r="C346" s="5">
         <v>0.43416862099999776</v>
       </c>
       <c r="D346" s="5">
         <v>8.7038662866900864</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.013221035000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.36837788100000068</v>
       </c>
       <c r="D347" s="5">
         <v>7.289258694094225</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.385102455999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.37188142099999766</v>
       </c>
       <c r="D348" s="5">
         <v>7.3164259944839882</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>63.746665647999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.36156319199999842</v>
       </c>
       <c r="D349" s="5">
         <v>7.0639643742320679</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.705670918000003</v>
       </c>
       <c r="C350" s="5">
         <v>-4.0994729999994206E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.7689821991852086</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>63.838546159000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.1328752410000007</v>
       </c>
       <c r="D351" s="5">
         <v>2.5318348234377952</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>63.922928585999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.4382426999994209E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.597754325823475</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>63.739962382999998</v>
       </c>
       <c r="C353" s="5">
         <v>-0.18296620299999944</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3811931772715575</v>
       </c>
       <c r="E353" s="5">
         <v>3.5717472984180487</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>64.285167043000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.54520466000000312</v>
       </c>
       <c r="D354" s="5">
         <v>10.761208827456592</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>64.542611730999994</v>
       </c>
       <c r="C355" s="5">
         <v>0.25744468799999254</v>
       </c>
       <c r="D355" s="5">
         <v>4.912950750437961</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>64.691902373000005</v>
       </c>
       <c r="C356" s="5">
         <v>0.14929064200001108</v>
       </c>
       <c r="D356" s="5">
         <v>2.8112517502349776</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>65.138936706999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.44703433399999426</v>
       </c>
       <c r="D357" s="5">
         <v>8.614776131973322</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>65.446233758000005</v>
       </c>
       <c r="C358" s="5">
         <v>0.30729705100000615</v>
       </c>
       <c r="D358" s="5">
         <v>5.8102960141761306</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>65.616375106000007</v>
       </c>
       <c r="C359" s="5">
         <v>0.17014134800000136</v>
       </c>
       <c r="D359" s="5">
         <v>3.1646491180144176</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>66.062667820000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.44629271399999482</v>
       </c>
       <c r="D360" s="5">
         <v>8.4742057349208153</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>66.517798431000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.45513061100000129</v>
       </c>
       <c r="D361" s="5">
         <v>8.5878179637902896</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>66.91985794</v>
       </c>
       <c r="C362" s="5">
         <v>0.40205950899999721</v>
       </c>
       <c r="D362" s="5">
         <v>7.4993215327900486</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.182981447000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.26312350700000309</v>
       </c>
       <c r="D363" s="5">
         <v>4.8216888062523999</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.579073147000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.39609169999999949</v>
       </c>
       <c r="D364" s="5">
         <v>7.3088390624578725</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>67.821003085000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.2419299379999984</v>
       </c>
       <c r="D365" s="5">
         <v>4.3815477735765773</v>
       </c>
       <c r="E365" s="5">
         <v>6.4026405875138304</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.529724141000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.70872105600000168</v>
       </c>
       <c r="D366" s="5">
         <v>13.286275289857841</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>68.890915895999996</v>
       </c>
       <c r="C367" s="5">
         <v>0.36119175499999301</v>
       </c>
       <c r="D367" s="5">
         <v>6.5113037721894917</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>68.643919655999994</v>
       </c>
       <c r="C368" s="5">
         <v>-0.24699624000000142</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2185543423699627</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>66.249845468000004</v>
       </c>
       <c r="C369" s="5">
         <v>-2.3940741879999905</v>
       </c>
       <c r="D369" s="5">
         <v>-34.687915754976586</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.327796883000005</v>
       </c>
       <c r="C370" s="5">
         <v>7.7951415000001134E-2</v>
       </c>
       <c r="D370" s="5">
         <v>1.421126775562942</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>66.807853746999996</v>
       </c>
       <c r="C371" s="5">
         <v>0.48005686399999092</v>
       </c>
       <c r="D371" s="5">
         <v>9.0393798871445608</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>66.656444171000004</v>
       </c>
       <c r="C372" s="5">
         <v>-0.15140957599999183</v>
       </c>
       <c r="D372" s="5">
         <v>-2.6859678697816691</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>66.898741100999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.24229692999999486</v>
       </c>
       <c r="D373" s="5">
         <v>4.4502867930156897</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>67.524010586000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.62526948500000401</v>
       </c>
       <c r="D374" s="5">
         <v>11.81071066430388</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.347111677000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.82310109099999806</v>
       </c>
       <c r="D375" s="5">
         <v>15.649362361225805</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.732081141999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.38496946499999751</v>
       </c>
       <c r="D376" s="5">
         <v>6.9724482550361788</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.193383294</v>
       </c>
       <c r="C377" s="5">
         <v>0.4613021520000018</v>
       </c>
       <c r="D377" s="5">
         <v>8.357971958488509</v>
       </c>
       <c r="E377" s="5">
         <v>2.0235327502897471</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.680995926999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.48761263299999769</v>
       </c>
       <c r="D378" s="5">
         <v>8.7921084043189435</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.759185642000006</v>
       </c>
       <c r="C379" s="5">
         <v>7.8189715000007709E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.3548729490064249</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.571331409999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.8121457679999935</v>
       </c>
       <c r="D380" s="5">
         <v>14.900761498150473</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.460218425999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.8888870159999982</v>
       </c>
       <c r="D381" s="5">
         <v>16.2070135652598</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.722241435000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.26202300900000353</v>
       </c>
       <c r="D382" s="5">
         <v>4.4898654548534589</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.189068567999996</v>
       </c>
       <c r="C383" s="5">
         <v>0.46682713299999534</v>
       </c>
       <c r="D383" s="5">
         <v>8.0963469446990075</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>73.630545166999994</v>
       </c>
       <c r="C384" s="5">
         <v>1.4414765989999978</v>
       </c>
       <c r="D384" s="5">
         <v>26.776551168409558</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>74.194823872000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.56427870500000665</v>
       </c>
       <c r="D385" s="5">
         <v>9.59408271968889</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.622370289000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.42754641700000207</v>
       </c>
       <c r="D386" s="5">
         <v>7.1384054800331942</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.110287889000006</v>
       </c>
       <c r="C387" s="5">
         <v>0.48791760000000295</v>
       </c>
       <c r="D387" s="5">
         <v>8.1345909833300709</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.590367834000006</v>
       </c>
       <c r="C388" s="5">
         <v>0.48007994499999995</v>
       </c>
       <c r="D388" s="5">
         <v>7.9454609641329554</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.055644181000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.46527634699999965</v>
       </c>
       <c r="D389" s="5">
         <v>7.6415356589466299</v>
       </c>
       <c r="E389" s="5">
         <v>9.9175102593878517</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.349446373000006</v>
       </c>
       <c r="C390" s="5">
         <v>0.29380219200000113</v>
       </c>
       <c r="D390" s="5">
         <v>4.7353570584555138</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.946256590999994</v>
       </c>
       <c r="C391" s="5">
         <v>0.59681021799998746</v>
       </c>
       <c r="D391" s="5">
         <v>9.7941624243712546</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.496611681000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.5503550900000107</v>
       </c>
       <c r="D392" s="5">
         <v>8.9287747688802312</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.858247918000004</v>
       </c>
       <c r="C393" s="5">
         <v>1.361636236999999</v>
       </c>
       <c r="D393" s="5">
         <v>23.246021317903075</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.418015242999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.55976732499999571</v>
       </c>
       <c r="D394" s="5">
         <v>8.8586308783538783</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.749451945999994</v>
       </c>
       <c r="C395" s="5">
         <v>0.33143670299999428</v>
       </c>
       <c r="D395" s="5">
         <v>5.1245463478654552</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.409638790000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.66018684400000893</v>
       </c>
       <c r="D396" s="5">
         <v>10.398925991918141</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>80.713661716000004</v>
       </c>
       <c r="C397" s="5">
         <v>0.3040229260000018</v>
       </c>
       <c r="D397" s="5">
         <v>4.6326606219218691</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>80.789358703999994</v>
       </c>
       <c r="C398" s="5">
         <v>7.5696987999990029E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.1312384979444534</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>80.181126047000006</v>
       </c>
       <c r="C399" s="5">
         <v>-0.60823265699998785</v>
       </c>
       <c r="D399" s="5">
         <v>-8.6694897576435448</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>80.454958692999995</v>
       </c>
       <c r="C400" s="5">
         <v>0.27383264599998824</v>
       </c>
       <c r="D400" s="5">
         <v>4.1760727320471869</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>80.819255796999997</v>
       </c>
       <c r="C401" s="5">
         <v>0.36429710400000204</v>
       </c>
       <c r="D401" s="5">
         <v>5.5709355139762051</v>
       </c>
       <c r="E401" s="5">
         <v>6.2633242638289621</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>80.822892479000004</v>
       </c>
       <c r="C402" s="5">
         <v>3.6366820000068856E-3</v>
       </c>
       <c r="D402" s="5">
         <v>5.4010626041178789E-2</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.432256053000003</v>
       </c>
       <c r="C403" s="5">
         <v>0.60936357399999963</v>
       </c>
       <c r="D403" s="5">
         <v>9.4321512981641042</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.614102450000004</v>
       </c>
       <c r="C404" s="5">
         <v>0.18184639700000105</v>
       </c>
       <c r="D404" s="5">
         <v>2.7128790725020613</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>81.956358941999994</v>
       </c>
       <c r="C405" s="5">
         <v>0.34225649199998998</v>
       </c>
       <c r="D405" s="5">
         <v>5.1500210809016345</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>82.124552244</v>
       </c>
       <c r="C406" s="5">
         <v>0.16819330200000593</v>
       </c>
       <c r="D406" s="5">
         <v>2.4906639617309878</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>82.615238194</v>
       </c>
       <c r="C407" s="5">
         <v>0.49068594999999959</v>
       </c>
       <c r="D407" s="5">
         <v>7.4102519617346152</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>82.571411663000006</v>
       </c>
       <c r="C408" s="5">
         <v>-4.3826530999993452E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.63473352514248349</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>83.037588799000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.46617713599999888</v>
       </c>
       <c r="D409" s="5">
         <v>6.9892750611717958</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>83.354925512999998</v>
       </c>
       <c r="C410" s="5">
         <v>0.31733671399999253</v>
       </c>
       <c r="D410" s="5">
         <v>4.6835530335007869</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>83.450853789000007</v>
       </c>
       <c r="C411" s="5">
         <v>9.5928276000009305E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.3897842389887227</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>83.829253433000005</v>
       </c>
       <c r="C412" s="5">
         <v>0.37839964399999815</v>
       </c>
       <c r="D412" s="5">
         <v>5.5790547258615542</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>84.196421334999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.36716790199999139</v>
       </c>
       <c r="D413" s="5">
         <v>5.3844204908877202</v>
       </c>
       <c r="E413" s="5">
         <v>4.178664483724881</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>85.883900921999995</v>
       </c>
       <c r="C414" s="5">
         <v>1.6874795869999986</v>
       </c>
       <c r="D414" s="5">
         <v>26.887124066913938</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>85.997241560999996</v>
       </c>
       <c r="C415" s="5">
         <v>0.11334063900000046</v>
       </c>
       <c r="D415" s="5">
         <v>1.5951804370945677</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>86.441060468000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.44381890700000781</v>
       </c>
       <c r="D416" s="5">
         <v>6.3718669318764576</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>86.543150226999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.10208975899999473</v>
       </c>
       <c r="D417" s="5">
         <v>1.4264820726032967</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>86.828916624000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.28576639700000328</v>
       </c>
       <c r="D418" s="5">
         <v>4.0351722696273074</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>87.185975431000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.35705880700000137</v>
       </c>
       <c r="D419" s="5">
         <v>5.0478048663530561</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>87.555756771999995</v>
       </c>
       <c r="C420" s="5">
         <v>0.36978134099999238</v>
       </c>
       <c r="D420" s="5">
         <v>5.2099718125109717</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>87.561601660999997</v>
       </c>
       <c r="C421" s="5">
         <v>5.8448890000022402E-3</v>
       </c>
       <c r="D421" s="5">
         <v>8.013685035186402E-2</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>87.908838934000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.34723727300000462</v>
       </c>
       <c r="D422" s="5">
         <v>4.8639385301268323</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>88.334999518000004</v>
       </c>
       <c r="C423" s="5">
         <v>0.42616058400000156</v>
       </c>
       <c r="D423" s="5">
         <v>5.9749457418531327</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>88.711281780999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.37628226299999312</v>
       </c>
       <c r="D424" s="5">
         <v>5.2331378429161246</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>88.691152098000003</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0129682999993292E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.27195521543057488</v>
       </c>
       <c r="E425" s="5">
         <v>5.3383869429751707</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>88.711693784000005</v>
       </c>
       <c r="C426" s="5">
         <v>2.0541686000001391E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.27828534545490946</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>89.040099744000003</v>
       </c>
       <c r="C427" s="5">
         <v>0.32840595999999778</v>
       </c>
       <c r="D427" s="5">
         <v>4.5339105906741395</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>89.257252735999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.21715299199999549</v>
       </c>
       <c r="D428" s="5">
         <v>2.966163636865482</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>90.13710931</v>
       </c>
       <c r="C429" s="5">
         <v>0.8798565740000015</v>
       </c>
       <c r="D429" s="5">
         <v>12.491919699887898</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>90.236722847999999</v>
       </c>
       <c r="C430" s="5">
         <v>9.9613537999999835E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.3342506654814512</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>90.565624510999996</v>
       </c>
       <c r="C431" s="5">
         <v>0.32890166299999635</v>
       </c>
       <c r="D431" s="5">
         <v>4.4626070506252002</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>90.839356300999995</v>
       </c>
       <c r="C432" s="5">
         <v>0.27373178999999936</v>
       </c>
       <c r="D432" s="5">
         <v>3.6878674673396894</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>91.087365121000005</v>
       </c>
       <c r="C433" s="5">
         <v>0.24800882000000968</v>
       </c>
       <c r="D433" s="5">
         <v>3.3258760678606558</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>91.585382676999998</v>
       </c>
       <c r="C434" s="5">
         <v>0.49801755599999353</v>
       </c>
       <c r="D434" s="5">
         <v>6.7619012923638033</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>91.853939771</v>
       </c>
       <c r="C435" s="5">
         <v>0.26855709400000194</v>
       </c>
       <c r="D435" s="5">
         <v>3.5760849646161441</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>92.412976704000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.55903693300000157</v>
       </c>
       <c r="D436" s="5">
         <v>7.5528813740379341</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>92.435473122000005</v>
       </c>
       <c r="C437" s="5">
         <v>2.2496418000002905E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.29251168001174221</v>
       </c>
       <c r="E437" s="5">
         <v>4.2217526048851983</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>91.886152123000002</v>
       </c>
       <c r="C438" s="5">
         <v>-0.54932099900000253</v>
       </c>
       <c r="D438" s="5">
         <v>-6.9027697881646199</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>91.733347202999994</v>
+        <v>91.750899743999994</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.15280492000000834</v>
+        <v>-0.13525237900000775</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.977425595790161</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.7521172894815584</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>91.977092933999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.2261931900000036</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.9988002431158733</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>