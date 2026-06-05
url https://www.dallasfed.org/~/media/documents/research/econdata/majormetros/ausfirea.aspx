--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AD426E1-4B95-4D95-ABE3-A609B10EA4CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6A478E0-3FF8-4F05-9DB3-B3810786D88D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{93223E29-5260-4351-B54B-DBB592BF9966}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{676DFE3A-2A8E-4F6E-A916-6AA2A23CD80C}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA82C51B-6980-4B39-A832-42D63789B92A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81AA15CF-53B3-41CA-9794-7D2AF58734FC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.303581135000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
         <v>15.354187975808497</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
         <v>-6.3689034902511876</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
         <v>62.319874801030231</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
         <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-1.800591186004119</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
         <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
         <v>-7.9213802387961829</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
         <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-4.088564458316335</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
         <v>5.7605398737508473</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6348068466075958</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
         <v>-13.412324910156748</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
         <v>15.420272901412346</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
         <v>7.1997210076319096</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-2.9996218088041204</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
         <v>3.3850018784854941</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
         <v>14.765605553547513</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
         <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
         <v>5.7396849131061911</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
         <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-2.1750700864474615</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
         <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.8275042037540823</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
         <v>6.4717959175315309</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
         <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-4.6467999250779375</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
         <v>13.906117623299741</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.76831819350289265</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
         <v>9.4366405919434229</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
         <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
         <v>3.8299480281375642</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
         <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
         <v>27.459973374422297</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
         <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.7315658100129925</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
         <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2461437773346415</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
         <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
         <v>-5.8078341938989864</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5545487018057367</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
         <v>11.500735658273275</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
         <v>6.9771120944587928</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
         <v>5.1991011706752577</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
         <v>8.4434017220249125</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
         <v>15.842940700923226</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>25.74662112</v>
       </c>
       <c r="C40" s="5">
         <v>0.18616113299999881</v>
       </c>
       <c r="D40" s="5">
         <v>9.0985362097535383</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.567123799999905E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.6752947325713086</v>
       </c>
       <c r="E41" s="5">
         <v>6.6364683625605547</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
         <v>11.283541614621351</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
         <v>6.8288056048475543</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.6385649493434906</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
         <v>7.5302422827433935</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
         <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5445726236937629</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
         <v>9.936323468750885</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>26.767375221000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.17357547000000295</v>
       </c>
       <c r="D48" s="5">
         <v>8.1196699560630137</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.20945513999999932</v>
       </c>
       <c r="D49" s="5">
         <v>9.804871855861208</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.152847257000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.17601689600000014</v>
       </c>
       <c r="D50" s="5">
         <v>8.116870779037022</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>26.663638227</v>
       </c>
       <c r="C51" s="5">
         <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
         <v>-19.601419857577685</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18279735100000138</v>
       </c>
       <c r="D52" s="5">
         <v>8.5442166945014275</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
         <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
         <v>5.0377606690856558</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
         <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
         <v>-9.5044247544885945</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>26.975686216</v>
       </c>
       <c r="C55" s="5">
         <v>0.11898947899999968</v>
       </c>
       <c r="D55" s="5">
         <v>5.4481275506166105</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>27.286045790999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
         <v>14.71421271193838</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.35757781799999933</v>
       </c>
       <c r="D57" s="5">
         <v>16.910201542321811</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
         <v>19.785675671746827</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>28.258446588999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.19579452799999686</v>
       </c>
       <c r="D59" s="5">
         <v>8.7013336040570266</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>28.476801987000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.21835539800000348</v>
       </c>
       <c r="D60" s="5">
         <v>9.6769015586162688</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
         <v>9.5239876999997364E-2</v>
       </c>
       <c r="D61" s="5">
         <v>4.0880203322472219</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
         <v>7.5187985323316386</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>29.092592458999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.34741606599999741</v>
       </c>
       <c r="D63" s="5">
         <v>15.507276132114377</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.9487346000002503E-2</v>
       </c>
       <c r="D64" s="5">
         <v>2.9041407743010339</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
         <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
         <v>7.706014584737253</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>29.088849786000001</v>
       </c>
       <c r="C66" s="5">
         <v>-7.9169549999999589E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.2089241560308124</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
         <v>8.6660533999999956E-2</v>
       </c>
       <c r="D67" s="5">
         <v>3.6341635932462202</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>29.257084864999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.1574544999998722E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.4072724685264122</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.38376947900000147</v>
       </c>
       <c r="D69" s="5">
         <v>16.927318333307007</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>29.752465304000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11161096000000015</v>
       </c>
       <c r="D70" s="5">
         <v>4.6132951894451324</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>29.634082287999998</v>
       </c>
       <c r="C71" s="5">
         <v>-0.11838301600000278</v>
       </c>
       <c r="D71" s="5">
         <v>-4.671600618843474</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.604066840000002</v>
       </c>
       <c r="C72" s="5">
         <v>-3.001544799999678E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-1.2086948329774527</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
         <v>0.17032543599999883</v>
       </c>
       <c r="D73" s="5">
         <v>7.1268555592367333</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3403171064331429</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>29.920553536</v>
       </c>
       <c r="C75" s="5">
         <v>8.8707032999998603E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.6272221978775887</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>30.078474375999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.15792083999999917</v>
       </c>
       <c r="D76" s="5">
         <v>6.5207382237059353</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>30.137492623</v>
       </c>
       <c r="C77" s="5">
         <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
         <v>2.3801477098334578</v>
       </c>
       <c r="E77" s="5">
         <v>3.3237542660411235</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>30.724897242000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.58740461900000085</v>
       </c>
       <c r="D78" s="5">
         <v>26.06654888621145</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>31.069242658</v>
       </c>
       <c r="C79" s="5">
         <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
         <v>14.309608037000231</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>31.126039948999999</v>
       </c>
       <c r="C80" s="5">
         <v>5.6797290999998751E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.2158964010411175</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>30.722962364000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.40307758499999835</v>
       </c>
       <c r="D81" s="5">
         <v>-14.479423477028508</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>30.754613412000001</v>
       </c>
       <c r="C82" s="5">
         <v>3.1651048000000515E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.2432787310495019</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>30.922499357</v>
       </c>
       <c r="C83" s="5">
         <v>0.16788594499999832</v>
       </c>
       <c r="D83" s="5">
         <v>6.7509632804530595</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>31.044381984000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.12188262700000152</v>
       </c>
       <c r="D84" s="5">
         <v>4.8337575980244019</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>30.973008362000002</v>
       </c>
       <c r="C85" s="5">
         <v>-7.1373621999999415E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.724279830263121</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>30.805795084</v>
       </c>
       <c r="C86" s="5">
         <v>-0.16721327800000196</v>
       </c>
       <c r="D86" s="5">
         <v>-6.2894710363359803</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>31.353190154</v>
       </c>
       <c r="C87" s="5">
         <v>0.54739507000000032</v>
       </c>
       <c r="D87" s="5">
         <v>23.53549801413908</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>31.602108713</v>
       </c>
       <c r="C88" s="5">
         <v>0.24891855899999982</v>
       </c>
       <c r="D88" s="5">
         <v>9.9542234884792524</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.10320266400000122</v>
       </c>
       <c r="D89" s="5">
         <v>3.9899860555929312</v>
       </c>
       <c r="E89" s="5">
         <v>5.2022202829292041</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.6490876063033566</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
         <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
         <v>3.7924499068224149</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>31.998743752999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15155317800000034</v>
       </c>
       <c r="D92" s="5">
         <v>5.8623723308318665</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>31.808647375</v>
       </c>
       <c r="C93" s="5">
         <v>-0.19009637799999979</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9005153818978986</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>31.983810185999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.17516281099999986</v>
       </c>
       <c r="D94" s="5">
         <v>6.8119817388751835</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>32.016504806999997</v>
       </c>
       <c r="C95" s="5">
         <v>3.2694620999997426E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.2335890696167029</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>31.770885689</v>
       </c>
       <c r="C96" s="5">
         <v>-0.24561911799999692</v>
       </c>
       <c r="D96" s="5">
         <v>-8.827295643866373</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>32.070828634999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.29994294599999805</v>
       </c>
       <c r="D97" s="5">
         <v>11.936135928015123</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>32.091017673000003</v>
       </c>
       <c r="C98" s="5">
         <v>2.0189038000005155E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.75803788584938303</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>31.760175819000001</v>
       </c>
       <c r="C99" s="5">
         <v>-0.33084185400000266</v>
       </c>
       <c r="D99" s="5">
         <v>-11.693453847995572</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>32.012072222999997</v>
       </c>
       <c r="C100" s="5">
         <v>0.25189640399999647</v>
       </c>
       <c r="D100" s="5">
         <v>9.9437842372063656</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>32.174317551999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.16224532900000099</v>
       </c>
       <c r="D101" s="5">
         <v>6.254338032784057</v>
       </c>
       <c r="E101" s="5">
         <v>1.4792668945059706</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>32.785749653000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.61143210100000545</v>
       </c>
       <c r="D102" s="5">
         <v>25.345657773565989</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>32.529553714999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.25619593800000473</v>
       </c>
       <c r="D103" s="5">
         <v>-8.9843991014066482</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>32.695379488999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.1658257739999982</v>
       </c>
       <c r="D104" s="5">
         <v>6.2916941275445337</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>32.793803955000001</v>
       </c>
       <c r="C105" s="5">
         <v>9.8424466000004429E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.6728321788510154</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>32.806278935999998</v>
       </c>
       <c r="C106" s="5">
         <v>1.2474980999996887E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45744426915366176</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>32.709611299999999</v>
       </c>
       <c r="C107" s="5">
         <v>-9.6667635999999391E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-3.4791981227787816</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>33.285364870999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.57575357099999991</v>
       </c>
       <c r="D108" s="5">
         <v>23.292104227538246</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>33.652534045000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.36716917400000426</v>
       </c>
       <c r="D109" s="5">
         <v>14.070515269625595</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>33.887192564000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.2346585189999999</v>
       </c>
       <c r="D110" s="5">
         <v>8.6960642433974158</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>34.059898851</v>
       </c>
       <c r="C111" s="5">
         <v>0.17270628699999691</v>
       </c>
       <c r="D111" s="5">
         <v>6.2901843163023274</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>34.115972581000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.6073730000001376E-2</v>
       </c>
       <c r="D112" s="5">
         <v>1.9935794846256183</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>34.247849858999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.13187727799999749</v>
       </c>
       <c r="D113" s="5">
         <v>4.7385724900938841</v>
       </c>
       <c r="E113" s="5">
         <v>6.4446815496514098</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>34.224777860000003</v>
       </c>
       <c r="C114" s="5">
         <v>-2.3071998999995458E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.80542412403085129</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>34.319208592999999</v>
       </c>
       <c r="C115" s="5">
         <v>9.4430732999995826E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.3616698510866128</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>34.516503303</v>
       </c>
       <c r="C116" s="5">
         <v>0.19729471000000132</v>
       </c>
       <c r="D116" s="5">
         <v>7.1209323050198226</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>34.879349863999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.36284656099999779</v>
       </c>
       <c r="D117" s="5">
         <v>13.370238131854805</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>35.023148708000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.14379884400000265</v>
       </c>
       <c r="D118" s="5">
         <v>5.0610368403141814</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>35.104537544000003</v>
       </c>
       <c r="C119" s="5">
         <v>8.1388836000002129E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.8245496359685651</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>35.079028893</v>
       </c>
       <c r="C120" s="5">
         <v>-2.5508651000002658E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.86850141824522664</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>35.241850765999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.16282187299999862</v>
       </c>
       <c r="D121" s="5">
         <v>5.7143024304940671</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>35.398608713999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.1567579479999992</v>
       </c>
       <c r="D122" s="5">
         <v>5.4702131214100058</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>35.137872883999997</v>
       </c>
       <c r="C123" s="5">
         <v>-0.26073583000000156</v>
       </c>
       <c r="D123" s="5">
         <v>-8.4894235037188963</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>35.491254998000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.35338211400000574</v>
       </c>
       <c r="D124" s="5">
         <v>12.758858488664604</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>35.626109104999998</v>
       </c>
       <c r="C125" s="5">
         <v>0.13485410699999534</v>
       </c>
       <c r="D125" s="5">
         <v>4.6560752136723504</v>
       </c>
       <c r="E125" s="5">
         <v>4.024367227940906</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>35.565554958</v>
       </c>
       <c r="C126" s="5">
         <v>-6.0554146999997727E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0206952032540304</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>35.632207901000001</v>
       </c>
       <c r="C127" s="5">
         <v>6.665294300000113E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.272230312842427</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>35.561225596</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0982305000001134E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.3644809866068428</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>35.567491683999997</v>
       </c>
       <c r="C129" s="5">
         <v>6.2660879999967278E-3</v>
       </c>
       <c r="D129" s="5">
         <v>0.21165179060620432</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>35.511386451</v>
       </c>
       <c r="C130" s="5">
         <v>-5.6105232999996701E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-1.8765795150212261</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>35.609532686000001</v>
       </c>
       <c r="C131" s="5">
         <v>9.8146235000001525E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.3674373536184854</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>35.768177956999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.15864527099999748</v>
       </c>
       <c r="D132" s="5">
         <v>5.4791251722409839</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>35.836434637000004</v>
       </c>
       <c r="C133" s="5">
         <v>6.8256680000004621E-2</v>
       </c>
       <c r="D133" s="5">
         <v>2.3141572747478412</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>35.813847017000001</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2587620000003028E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.75374064736125623</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>36.019548444000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.20570142700000105</v>
       </c>
       <c r="D135" s="5">
         <v>7.1143060646950973</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>36.049549286000001</v>
       </c>
       <c r="C136" s="5">
         <v>3.000084199999975E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.0040766862656092</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.103846490000002</v>
       </c>
       <c r="C137" s="5">
         <v>5.4297204000000932E-2</v>
       </c>
       <c r="D137" s="5">
         <v>1.8224672193513092</v>
       </c>
       <c r="E137" s="5">
         <v>1.3409754727690792</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.482625548000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.37877905799999922</v>
       </c>
       <c r="D138" s="5">
         <v>13.342122442886527</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.750740421000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.26811487300000181</v>
       </c>
       <c r="D139" s="5">
         <v>9.1842741233439931</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>36.906150097999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.15540967699999442</v>
       </c>
       <c r="D140" s="5">
         <v>5.1942023632247425</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>36.972727648000003</v>
       </c>
       <c r="C141" s="5">
         <v>6.6577550000005203E-2</v>
       </c>
       <c r="D141" s="5">
         <v>2.1863708650028402</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>37.106049599000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.13332195099999922</v>
       </c>
       <c r="D142" s="5">
         <v>4.4140037787776532</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>37.229425231</v>
       </c>
       <c r="C143" s="5">
         <v>0.12337563199999835</v>
       </c>
       <c r="D143" s="5">
         <v>4.063715414689395</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>37.448791741999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.21936651099999693</v>
       </c>
       <c r="D144" s="5">
         <v>7.3044527912071722</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>37.146713437000003</v>
       </c>
       <c r="C145" s="5">
         <v>-0.30207830499999488</v>
       </c>
       <c r="D145" s="5">
         <v>-9.2616191765739089</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>36.929256977000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21745646000000107</v>
       </c>
       <c r="D146" s="5">
         <v>-6.8029662722267847</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>37.093144760999998</v>
       </c>
       <c r="C147" s="5">
         <v>0.16388778399999637</v>
       </c>
       <c r="D147" s="5">
         <v>5.4573896492133178</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>36.990223252</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10292150899999797</v>
       </c>
       <c r="D148" s="5">
         <v>-3.279267563470778</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>37.271326207000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.28110295500000149</v>
       </c>
       <c r="D149" s="5">
         <v>9.5102388043699637</v>
       </c>
       <c r="E149" s="5">
         <v>3.2336712857544692</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>37.792206659999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.52088045299999663</v>
       </c>
       <c r="D150" s="5">
         <v>18.121472947540184</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>37.778134756999997</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4071903000001384E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.44590528562712395</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>37.834257213999997</v>
       </c>
       <c r="C152" s="5">
         <v>5.6122457000000736E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7973347298393394</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>38.099169158000002</v>
       </c>
       <c r="C153" s="5">
         <v>0.26491194400000495</v>
       </c>
       <c r="D153" s="5">
         <v>8.7335369025758993</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>38.302658159000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.20348900100000122</v>
       </c>
       <c r="D154" s="5">
         <v>6.6009106799851613</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>38.560736755999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.25807859699999369</v>
       </c>
       <c r="D155" s="5">
         <v>8.3919184008326209</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>38.735732245999998</v>
       </c>
       <c r="C156" s="5">
         <v>0.17499549000000059</v>
       </c>
       <c r="D156" s="5">
         <v>5.5838184423805615</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>38.854901374000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1191691280000029</v>
       </c>
       <c r="D157" s="5">
         <v>3.7548697593484226</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>39.131457243</v>
       </c>
       <c r="C158" s="5">
         <v>0.27655586899999918</v>
       </c>
       <c r="D158" s="5">
         <v>8.8836129840160094</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>39.271817859999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.14036061699999891</v>
       </c>
       <c r="D159" s="5">
         <v>4.3902179062953017</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>39.542559885000003</v>
       </c>
       <c r="C160" s="5">
         <v>0.27074202500000411</v>
       </c>
       <c r="D160" s="5">
         <v>8.5938707974314354</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.535086112999998</v>
       </c>
       <c r="C161" s="5">
         <v>-7.4737720000044305E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.22657130012427862</v>
       </c>
       <c r="E161" s="5">
         <v>6.0737304957365179</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>39.586637717999999</v>
       </c>
       <c r="C162" s="5">
         <v>5.1551605000000222E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.576005553295623</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.601271637000004</v>
       </c>
       <c r="C163" s="5">
         <v>1.463391900000488E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.44450480831195183</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.550828328000001</v>
       </c>
       <c r="C164" s="5">
         <v>-5.0443309000002046E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.5178727720225771</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.927705056999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.37687672899999569</v>
       </c>
       <c r="D165" s="5">
         <v>12.053437210836915</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>40.112943586999997</v>
       </c>
       <c r="C166" s="5">
         <v>0.18523852999999946</v>
       </c>
       <c r="D166" s="5">
         <v>5.7114933075099072</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>40.092800646000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0142940999996028E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.60092529687229002</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>40.335228706999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.24242806099999825</v>
       </c>
       <c r="D168" s="5">
         <v>7.5022492417655462</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>40.465395553999997</v>
       </c>
       <c r="C169" s="5">
         <v>0.13016684699999814</v>
       </c>
       <c r="D169" s="5">
         <v>3.9420300765050875</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>40.516873115000003</v>
       </c>
       <c r="C170" s="5">
         <v>5.1477561000005778E-2</v>
       </c>
       <c r="D170" s="5">
         <v>1.5372918423682158</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>40.547893612000003</v>
       </c>
       <c r="C171" s="5">
         <v>3.1020497000000091E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.92262170095469553</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>40.712365347999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.16447173599999587</v>
       </c>
       <c r="D172" s="5">
         <v>4.9775522660142402</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>40.596623647000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.11574170099999748</v>
       </c>
       <c r="D173" s="5">
         <v>-3.3586553191940038</v>
       </c>
       <c r="E173" s="5">
         <v>2.6850517815135033</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>40.486611598000003</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11001204899999806</v>
       </c>
       <c r="D174" s="5">
         <v>-3.2038263947741563</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>40.330087130000003</v>
       </c>
       <c r="C175" s="5">
         <v>-0.15652446800000064</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5419085571678401</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>40.353687700000002</v>
       </c>
       <c r="C176" s="5">
         <v>2.3600569999999266E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.70448676668095622</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>40.449740738999999</v>
       </c>
       <c r="C177" s="5">
         <v>9.6053038999997398E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.8940270026615256</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>40.312794269000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13694646999999804</v>
       </c>
       <c r="D178" s="5">
         <v>-3.9879112600342825</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>40.513966212</v>
       </c>
       <c r="C179" s="5">
         <v>0.20117194299999852</v>
       </c>
       <c r="D179" s="5">
         <v>6.1554541301497512</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>40.540240939</v>
       </c>
       <c r="C180" s="5">
         <v>2.6274727000000553E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.78102401157809087</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>40.570164908000002</v>
       </c>
       <c r="C181" s="5">
         <v>2.992396900000216E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.88936080766401915</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>40.703865034000003</v>
       </c>
       <c r="C182" s="5">
         <v>0.13370012600000081</v>
       </c>
       <c r="D182" s="5">
         <v>4.0271065604516876</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>40.939192194</v>
       </c>
       <c r="C183" s="5">
         <v>0.23532715999999709</v>
       </c>
       <c r="D183" s="5">
         <v>7.1626470137234222</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>41.111509042999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.17231684899999777</v>
       </c>
       <c r="D184" s="5">
         <v>5.1694958874168861</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>41.170074462000002</v>
       </c>
       <c r="C185" s="5">
         <v>5.8565419000004226E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.7229180231560726</v>
       </c>
       <c r="E185" s="5">
         <v>1.4125579013327005</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>41.1854084</v>
       </c>
       <c r="C186" s="5">
         <v>1.5333937999997715E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.44786089064030588</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>41.340222971000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.15481457100000284</v>
       </c>
       <c r="D187" s="5">
         <v>4.6051951293148985</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>41.451296376999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.1110734059999956</v>
       </c>
       <c r="D188" s="5">
         <v>3.2722487952632218</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>41.455242830000003</v>
       </c>
       <c r="C189" s="5">
         <v>3.9464530000046238E-3</v>
       </c>
       <c r="D189" s="5">
         <v>0.11430822721161249</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>41.509816557999997</v>
       </c>
       <c r="C190" s="5">
         <v>5.4573727999994048E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.5912276330795505</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>41.61738742</v>
       </c>
       <c r="C191" s="5">
         <v>0.10757086200000288</v>
       </c>
       <c r="D191" s="5">
         <v>3.1544555309283684</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>41.937205873000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.31981845300000344</v>
       </c>
       <c r="D192" s="5">
         <v>9.6216004732928582</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>42.180546460999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.24334058799999525</v>
       </c>
       <c r="D193" s="5">
         <v>7.1895685994292302</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>42.304099424</v>
       </c>
       <c r="C194" s="5">
         <v>0.12355296300000163</v>
       </c>
       <c r="D194" s="5">
         <v>3.5721586070596834</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>42.442808724999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.13870930099999867</v>
       </c>
       <c r="D195" s="5">
         <v>4.0063717579934988</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>42.532709918000002</v>
       </c>
       <c r="C196" s="5">
         <v>8.9901193000002877E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.571629077473192</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>42.767076058999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.23436614099999531</v>
       </c>
       <c r="D197" s="5">
         <v>6.8164299122066563</v>
       </c>
       <c r="E197" s="5">
         <v>3.8790349977968264</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>43.080984422999997</v>
       </c>
       <c r="C198" s="5">
         <v>0.31390836399999955</v>
       </c>
       <c r="D198" s="5">
         <v>9.1723641349611427</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>43.232431460000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.15144703700000406</v>
       </c>
       <c r="D199" s="5">
         <v>4.3010105827245848</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>43.440759628999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.20832816899999784</v>
       </c>
       <c r="D200" s="5">
         <v>5.9382981708974159</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>43.546657648999997</v>
       </c>
       <c r="C201" s="5">
         <v>0.10589801999999793</v>
       </c>
       <c r="D201" s="5">
         <v>2.9648505314571194</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>43.69761312</v>
       </c>
       <c r="C202" s="5">
         <v>0.15095547100000317</v>
       </c>
       <c r="D202" s="5">
         <v>4.2400614360821542</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>43.903845459999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.20623233999999968</v>
       </c>
       <c r="D203" s="5">
         <v>5.8127857647689796</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>44.028891012000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.12504555200000311</v>
       </c>
       <c r="D204" s="5">
         <v>3.4718534586836824</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>44.288451186000003</v>
       </c>
       <c r="C205" s="5">
         <v>0.25956017400000064</v>
       </c>
       <c r="D205" s="5">
         <v>7.3082106959581061</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>44.624872813000003</v>
       </c>
       <c r="C206" s="5">
         <v>0.336421627</v>
       </c>
       <c r="D206" s="5">
         <v>9.506016804045835</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>44.766114606999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.14124179399999548</v>
       </c>
       <c r="D207" s="5">
         <v>3.8649295367315206</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>44.862852261</v>
       </c>
       <c r="C208" s="5">
         <v>9.6737654000001783E-2</v>
       </c>
       <c r="D208" s="5">
         <v>2.6241918841791723</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>45.085985600000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.22313333900000032</v>
       </c>
       <c r="D209" s="5">
         <v>6.1344170562154243</v>
       </c>
       <c r="E209" s="5">
         <v>5.4221839664720495</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>45.062618911999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.3366688000002966E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.62015359235991774</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>45.212501449000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.14988253700000342</v>
       </c>
       <c r="D211" s="5">
         <v>4.0651444021379657</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>45.52734907</v>
       </c>
       <c r="C212" s="5">
         <v>0.31484762099999841</v>
       </c>
       <c r="D212" s="5">
         <v>8.6840794483019188</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>45.528504284999997</v>
       </c>
       <c r="C213" s="5">
         <v>1.1552149999971562E-3</v>
       </c>
       <c r="D213" s="5">
         <v>3.0453156341514465E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>45.776817676999997</v>
       </c>
       <c r="C214" s="5">
         <v>0.24831339200000002</v>
       </c>
       <c r="D214" s="5">
         <v>6.7447637394751903</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>45.787489547</v>
       </c>
       <c r="C215" s="5">
         <v>1.0671870000003025E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.28011289673011142</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>45.720112649000001</v>
       </c>
       <c r="C216" s="5">
         <v>-6.737689799999913E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.751594461318895</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>45.704794008999997</v>
       </c>
       <c r="C217" s="5">
         <v>-1.5318640000003825E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-0.40132296085764185</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>45.658241080000003</v>
       </c>
       <c r="C218" s="5">
         <v>-4.6552928999993526E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2154441389215509</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>45.392915412999997</v>
       </c>
       <c r="C219" s="5">
         <v>-0.26532566700000615</v>
       </c>
       <c r="D219" s="5">
         <v>-6.754732786151763</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>45.779851546000003</v>
       </c>
       <c r="C220" s="5">
         <v>0.38693613300000607</v>
       </c>
       <c r="D220" s="5">
         <v>10.722437940283026</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>45.811129469000001</v>
       </c>
       <c r="C221" s="5">
         <v>3.1277922999997543E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.82295745895886174</v>
       </c>
       <c r="E221" s="5">
         <v>1.6083575846238096</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>45.837644066999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.6514597999998557E-2</v>
       </c>
       <c r="D222" s="5">
         <v>0.69675203688368548</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>46.001926177999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.16428211099999857</v>
       </c>
       <c r="D223" s="5">
         <v>4.386598245578166</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>45.909902920999997</v>
       </c>
       <c r="C224" s="5">
         <v>-9.2023257000001024E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3742703708695689</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>46.007167875999997</v>
       </c>
       <c r="C225" s="5">
         <v>9.7264954999999986E-2</v>
       </c>
       <c r="D225" s="5">
         <v>2.5721603581284169</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>45.949357673000002</v>
       </c>
       <c r="C226" s="5">
         <v>-5.7810202999995397E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-1.497479996375517</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>45.985544754999999</v>
       </c>
       <c r="C227" s="5">
         <v>3.6187081999997872E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.94915550108984892</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.110158349999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.12461359499999958</v>
       </c>
       <c r="D228" s="5">
         <v>3.3007171932644352</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.016102670000002</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4055679999996755E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.4204892437414527</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.001972342999998</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4130327000003717E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.36786652899090111</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.622651374</v>
       </c>
       <c r="C231" s="5">
         <v>-0.37932096899999834</v>
       </c>
       <c r="D231" s="5">
         <v>-9.45826351652277</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.780360500999997</v>
       </c>
       <c r="C232" s="5">
         <v>0.15770912699999684</v>
       </c>
       <c r="D232" s="5">
         <v>4.2279627102687733</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.733062044</v>
       </c>
       <c r="C233" s="5">
         <v>-4.7298456999996574E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2327717480643763</v>
       </c>
       <c r="E233" s="5">
         <v>-0.170411482766053</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>45.003422522999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.72963952100000284</v>
       </c>
       <c r="D234" s="5">
         <v>-17.55142498438903</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.892169643999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11125287899999847</v>
       </c>
       <c r="D235" s="5">
         <v>-2.9265139672044582</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.689749032000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.20242061199999739</v>
       </c>
       <c r="D236" s="5">
         <v>-5.2786576209091107</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>44.695553089999997</v>
       </c>
       <c r="C237" s="5">
         <v>5.8040579999953934E-3</v>
       </c>
       <c r="D237" s="5">
         <v>0.15596075115542618</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>44.533072066000003</v>
       </c>
       <c r="C238" s="5">
         <v>-0.16248102399999453</v>
       </c>
       <c r="D238" s="5">
         <v>-4.2761680726025482</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>44.494156883999999</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8915182000003767E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0435936519307187</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>44.302835967</v>
       </c>
       <c r="C240" s="5">
         <v>-0.19132091699999876</v>
       </c>
       <c r="D240" s="5">
         <v>-5.0395965523372332</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>44.233779945999999</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9056021000001522E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.854519719238712</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>44.147609625000001</v>
       </c>
       <c r="C242" s="5">
         <v>-8.617032099999733E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.3127943413229102</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>44.030054542999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11755508200000264</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1489446096718332</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>43.966810733000003</v>
       </c>
       <c r="C244" s="5">
         <v>-6.3243809999995904E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.7101018104425658</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.853100017000003</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11371071599999993</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0597741792131594</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1107285254402548</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.467107403999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.3859926130000062</v>
       </c>
       <c r="D246" s="5">
         <v>-10.065714358529132</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.478693444000001</v>
       </c>
       <c r="C247" s="5">
         <v>1.1586040000004516E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.32032608688292719</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.476962555</v>
       </c>
       <c r="C248" s="5">
         <v>-1.7308890000009569E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-4.7761602548512805E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.288006162000002</v>
       </c>
       <c r="C249" s="5">
         <v>-0.188956392999998</v>
       </c>
       <c r="D249" s="5">
         <v>-5.0924744942693279</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>43.330559409999999</v>
       </c>
       <c r="C250" s="5">
         <v>4.2553247999997268E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.1860303387000393</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>43.211968073000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11859133699999802</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2352882466825994</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>43.197960891000001</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4007182000000284E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.38828788945625137</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>43.248727041000002</v>
       </c>
       <c r="C253" s="5">
         <v>5.0766150000001176E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.4193883942091867</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>43.185858209999999</v>
       </c>
       <c r="C254" s="5">
         <v>-6.2868831000002956E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.7305096169726308</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>43.426921077999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.24106286800000021</v>
       </c>
       <c r="D255" s="5">
         <v>6.907904980083468</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>43.555685277000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.12876419900000258</v>
       </c>
       <c r="D256" s="5">
         <v>3.6166958135455785</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>43.465700277000003</v>
       </c>
       <c r="C257" s="5">
         <v>-8.9984999999998649E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.4511937926359306</v>
       </c>
       <c r="E257" s="5">
         <v>-0.88340331664082949</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>43.833903988000003</v>
       </c>
       <c r="C258" s="5">
         <v>0.3682037109999996</v>
       </c>
       <c r="D258" s="5">
         <v>10.652607662638403</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>43.957638807999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.12373481999999569</v>
       </c>
       <c r="D259" s="5">
         <v>3.4404615503941471</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>44.260849694000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.30321088600000223</v>
       </c>
       <c r="D260" s="5">
         <v>8.5987158640570485</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>44.597121061000003</v>
       </c>
       <c r="C261" s="5">
         <v>0.33627136700000193</v>
       </c>
       <c r="D261" s="5">
         <v>9.5077672120269074</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>44.63763608</v>
       </c>
       <c r="C262" s="5">
         <v>4.051501899999721E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0956241588720772</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>44.723320616999999</v>
       </c>
       <c r="C263" s="5">
         <v>8.5684536999998784E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.3279450720937733</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.002590712999996</v>
       </c>
       <c r="C264" s="5">
         <v>0.27927009599999764</v>
       </c>
       <c r="D264" s="5">
         <v>7.756057438978603</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.158487934</v>
       </c>
       <c r="C265" s="5">
         <v>0.15589722100000358</v>
       </c>
       <c r="D265" s="5">
         <v>4.2371453899763267</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.319456303000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.16096836900000255</v>
       </c>
       <c r="D266" s="5">
         <v>4.3622877010134786</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>45.308037321</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1418982000002131E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.30194106317291691</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>45.549578816</v>
       </c>
       <c r="C268" s="5">
         <v>0.24154149499999988</v>
       </c>
       <c r="D268" s="5">
         <v>6.5882646239572962</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>45.766044893999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.21646607799999629</v>
       </c>
       <c r="D269" s="5">
         <v>5.8542260027528492</v>
       </c>
       <c r="E269" s="5">
         <v>5.2923215370746624</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.022787999000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.2567431050000053</v>
       </c>
       <c r="D270" s="5">
         <v>6.9435267359600816</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.133597877</v>
       </c>
       <c r="C271" s="5">
         <v>0.11080987799999775</v>
       </c>
       <c r="D271" s="5">
         <v>2.9278307836924089</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.360626129000003</v>
       </c>
       <c r="C272" s="5">
         <v>0.22702825200000376</v>
       </c>
       <c r="D272" s="5">
         <v>6.0678103919324933</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.403778690000003</v>
       </c>
       <c r="C273" s="5">
         <v>4.3152560999999423E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.1226983025289572</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.645788736999997</v>
       </c>
       <c r="C274" s="5">
         <v>0.24201004699999373</v>
       </c>
       <c r="D274" s="5">
         <v>6.4410449269143966</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.927317160000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.28152842300000458</v>
       </c>
       <c r="D275" s="5">
         <v>7.4878616587022773</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.801692093</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12562506700000142</v>
       </c>
       <c r="D276" s="5">
         <v>-3.1655376155544368</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>47.252721201999996</v>
       </c>
       <c r="C277" s="5">
         <v>0.45102910899999671</v>
       </c>
       <c r="D277" s="5">
         <v>12.197511651195757</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>47.547464650000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.29474344800000551</v>
       </c>
       <c r="D278" s="5">
         <v>7.7473219698138251</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>47.897102658999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.34963800899999598</v>
       </c>
       <c r="D279" s="5">
         <v>9.1899203681031327</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>48.049954708000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.15285204900000338</v>
       </c>
       <c r="D280" s="5">
         <v>3.8974459656010207</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>48.059067786</v>
       </c>
       <c r="C281" s="5">
         <v>9.1130779999986089E-3</v>
       </c>
       <c r="D281" s="5">
         <v>0.22782764594939664</v>
       </c>
       <c r="E281" s="5">
         <v>5.0103147372925427</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>48.228175075999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.16910728999999947</v>
       </c>
       <c r="D282" s="5">
         <v>4.3051702945389181</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>48.409501325999997</v>
       </c>
       <c r="C283" s="5">
         <v>0.18132624999999791</v>
       </c>
       <c r="D283" s="5">
         <v>4.6061844942269614</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.464721468999997</v>
       </c>
       <c r="C284" s="5">
         <v>5.5220142999999666E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.3774461974917163</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>48.816379847</v>
       </c>
       <c r="C285" s="5">
         <v>0.35165837800000332</v>
       </c>
       <c r="D285" s="5">
         <v>9.0631863132225163</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>48.970879230000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.15449938300000099</v>
       </c>
       <c r="D286" s="5">
         <v>3.8647026834412568</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>49.122257566999998</v>
       </c>
       <c r="C287" s="5">
         <v>0.15137833699999703</v>
       </c>
       <c r="D287" s="5">
         <v>3.7731495157618644</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>49.488059563</v>
       </c>
       <c r="C288" s="5">
         <v>0.36580199600000185</v>
       </c>
       <c r="D288" s="5">
         <v>9.31135782741217</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>49.621452757</v>
       </c>
       <c r="C289" s="5">
         <v>0.13339319399999994</v>
       </c>
       <c r="D289" s="5">
         <v>3.2829405217727592</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>49.965079694000003</v>
       </c>
       <c r="C290" s="5">
         <v>0.34362693700000335</v>
       </c>
       <c r="D290" s="5">
         <v>8.6338859196825055</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>50.184905372999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.21982567899999594</v>
       </c>
       <c r="D291" s="5">
         <v>5.4091477024685863</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>50.357765798999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.17286042599999973</v>
       </c>
       <c r="D292" s="5">
         <v>4.2125755550920685</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>50.451165621999998</v>
       </c>
       <c r="C293" s="5">
         <v>9.3399822999998605E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.2485153700919414</v>
       </c>
       <c r="E293" s="5">
         <v>4.9774120601998817</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>51.049204418999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.59803879700000095</v>
       </c>
       <c r="D294" s="5">
         <v>15.189603326614076</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>51.301442262000002</v>
       </c>
       <c r="C295" s="5">
         <v>0.25223784300000318</v>
       </c>
       <c r="D295" s="5">
         <v>6.0931049216903954</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>51.488691590000002</v>
       </c>
       <c r="C296" s="5">
         <v>0.18724932800000005</v>
       </c>
       <c r="D296" s="5">
         <v>4.4689843383556083</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>51.521363309999998</v>
       </c>
       <c r="C297" s="5">
         <v>3.2671719999996185E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76411306940333823</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>51.705302803000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.18393949300000401</v>
       </c>
       <c r="D298" s="5">
         <v>4.3693246647100281</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>51.910466470000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.20516366700000077</v>
       </c>
       <c r="D299" s="5">
         <v>4.8668318778906317</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>51.754325076999997</v>
       </c>
       <c r="C300" s="5">
         <v>-0.15614139300000573</v>
       </c>
       <c r="D300" s="5">
         <v>-3.5503592045034171</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>51.975021476000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.22069639900000482</v>
       </c>
       <c r="D301" s="5">
         <v>5.2389089703586134</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>52.061736418999999</v>
       </c>
       <c r="C302" s="5">
         <v>8.6714942999996936E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.0205497417048246</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>52.278629692000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.21689327300000372</v>
       </c>
       <c r="D303" s="5">
         <v>5.1154507715271302</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>52.473491543999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.19486185199999539</v>
       </c>
       <c r="D304" s="5">
         <v>4.5656899263281758</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>52.739221194000002</v>
       </c>
       <c r="C305" s="5">
         <v>0.26572965000000437</v>
       </c>
       <c r="D305" s="5">
         <v>6.2490348220585412</v>
       </c>
       <c r="E305" s="5">
         <v>4.5351887192121909</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>52.780369636000003</v>
       </c>
       <c r="C306" s="5">
         <v>4.1148442000000784E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.94029783764313368</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>53.112088894999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.33171925899999621</v>
       </c>
       <c r="D307" s="5">
         <v>7.8081172793244003</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>53.108544185</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5447099999998954E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-8.0058816056483018E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>53.742330172000003</v>
       </c>
       <c r="C309" s="5">
         <v>0.6337859870000031</v>
       </c>
       <c r="D309" s="5">
         <v>15.298897047980331</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>53.952252113</v>
       </c>
       <c r="C310" s="5">
         <v>0.2099219409999975</v>
       </c>
       <c r="D310" s="5">
         <v>4.7893202986443839</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>53.997843887999998</v>
       </c>
       <c r="C311" s="5">
         <v>4.5591774999998336E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.0187735010544596</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>54.108914661</v>
       </c>
       <c r="C312" s="5">
         <v>0.11107077300000157</v>
       </c>
       <c r="D312" s="5">
         <v>2.4964551509011335</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>54.305895200999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.19698053999999843</v>
       </c>
       <c r="D313" s="5">
         <v>4.4570731855852141</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>54.449105320999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.14321011999999911</v>
       </c>
       <c r="D314" s="5">
         <v>3.2108252177334151</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>54.76231026</v>
       </c>
       <c r="C315" s="5">
         <v>0.31320493900000201</v>
       </c>
       <c r="D315" s="5">
         <v>7.1253270348172082</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.084666458999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.3223561989999979</v>
       </c>
       <c r="D316" s="5">
         <v>7.2969931845036751</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>55.229840191999998</v>
       </c>
       <c r="C317" s="5">
         <v>0.14517373300000003</v>
       </c>
       <c r="D317" s="5">
         <v>3.2088050748268149</v>
       </c>
       <c r="E317" s="5">
         <v>4.7225175905391437</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>55.519100469000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.2892602770000039</v>
       </c>
       <c r="D318" s="5">
         <v>6.4691072990353371</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>55.738468255999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.21936778699999593</v>
       </c>
       <c r="D319" s="5">
         <v>4.8458645018273794</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.047664277999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.30919602200000185</v>
       </c>
       <c r="D320" s="5">
         <v>6.8636161679499041</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.258926598000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.211262320000003</v>
       </c>
       <c r="D321" s="5">
         <v>4.6181600066712125</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>56.390682794</v>
       </c>
       <c r="C322" s="5">
         <v>0.13175619599999777</v>
       </c>
       <c r="D322" s="5">
         <v>2.8468364945586799</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.699937126000002</v>
       </c>
       <c r="C323" s="5">
         <v>0.30925433200000185</v>
       </c>
       <c r="D323" s="5">
         <v>6.7831405543990586</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.157452665000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.45751553899999919</v>
       </c>
       <c r="D324" s="5">
         <v>10.124374988294683</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.538074330000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.38062166499999961</v>
       </c>
       <c r="D325" s="5">
         <v>8.2902835705248137</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.725415845999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.18734151599999649</v>
       </c>
       <c r="D326" s="5">
         <v>3.9778820957423022</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.840280604</v>
       </c>
       <c r="C327" s="5">
         <v>0.11486475800000306</v>
       </c>
       <c r="D327" s="5">
         <v>2.4141234174999804</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>58.081614795</v>
       </c>
       <c r="C328" s="5">
         <v>0.24133419099999998</v>
       </c>
       <c r="D328" s="5">
         <v>5.1234224980654552</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>58.434265850000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.3526510550000026</v>
       </c>
       <c r="D329" s="5">
         <v>7.5342767664170252</v>
       </c>
       <c r="E329" s="5">
         <v>5.8019824914578688</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.741412275000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.30714642499999911</v>
       </c>
       <c r="D330" s="5">
         <v>6.4931074489844143</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>58.968365335999998</v>
       </c>
       <c r="C331" s="5">
         <v>0.22695306099999613</v>
       </c>
       <c r="D331" s="5">
         <v>4.7361152584945776</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>59.387432742999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.419067407</v>
       </c>
       <c r="D332" s="5">
         <v>8.8693306417846109</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>59.687993786</v>
       </c>
       <c r="C333" s="5">
         <v>0.30056104300000186</v>
       </c>
       <c r="D333" s="5">
         <v>6.2451617934484727</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>59.930314395000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.24232060900000363</v>
       </c>
       <c r="D334" s="5">
         <v>4.982011787791274</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>60.308377022999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.37806262799999502</v>
       </c>
       <c r="D335" s="5">
         <v>7.8382973459109051</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>60.412114883000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.10373786000000251</v>
       </c>
       <c r="D336" s="5">
         <v>2.0837889182373726</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>60.479022237999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.6907354999997892E-2</v>
       </c>
       <c r="D337" s="5">
         <v>1.3371440864834438</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>60.911775286999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.43275304899999867</v>
       </c>
       <c r="D338" s="5">
         <v>8.9326205935281742</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>60.993762767</v>
       </c>
       <c r="C339" s="5">
         <v>8.1987480000002222E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.6272157449158442</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>61.059534974000002</v>
       </c>
       <c r="C340" s="5">
         <v>6.577220700000197E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.3017140859065801</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.541843258999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.4823082849999949</v>
       </c>
       <c r="D341" s="5">
         <v>9.901618590687411</v>
       </c>
       <c r="E341" s="5">
         <v>5.3180738455362864</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>61.659520125999997</v>
       </c>
       <c r="C342" s="5">
         <v>0.11767686700000013</v>
       </c>
       <c r="D342" s="5">
         <v>2.318858831807713</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.004557187000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.34503706100000642</v>
       </c>
       <c r="D343" s="5">
         <v>6.9255857416050004</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.244835016000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.24027782900000005</v>
       </c>
       <c r="D344" s="5">
         <v>4.7505998137588934</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>62.210674533000002</v>
       </c>
       <c r="C345" s="5">
         <v>-3.4160483000000852E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.65658575185066903</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>62.644843154</v>
       </c>
       <c r="C346" s="5">
         <v>0.43416862099999776</v>
       </c>
       <c r="D346" s="5">
         <v>8.7038662866900864</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.013221035000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.36837788100000068</v>
       </c>
       <c r="D347" s="5">
         <v>7.289258694094225</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.385102455999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.37188142099999766</v>
       </c>
       <c r="D348" s="5">
         <v>7.3164259944839882</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>63.746665647999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.36156319199999842</v>
       </c>
       <c r="D349" s="5">
         <v>7.0639643742320679</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.705670918000003</v>
       </c>
       <c r="C350" s="5">
         <v>-4.0994729999994206E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.7689821991852086</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>63.838546159000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.1328752410000007</v>
       </c>
       <c r="D351" s="5">
         <v>2.5318348234377952</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>63.922928585999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.4382426999994209E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.597754325823475</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>63.739962382999998</v>
       </c>
       <c r="C353" s="5">
         <v>-0.18296620299999944</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3811931772715575</v>
       </c>
       <c r="E353" s="5">
         <v>3.5717472984180487</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>64.285167043000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.54520466000000312</v>
       </c>
       <c r="D354" s="5">
         <v>10.761208827456592</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>64.542611730999994</v>
       </c>
       <c r="C355" s="5">
         <v>0.25744468799999254</v>
       </c>
       <c r="D355" s="5">
         <v>4.912950750437961</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>64.691902373000005</v>
       </c>
       <c r="C356" s="5">
         <v>0.14929064200001108</v>
       </c>
       <c r="D356" s="5">
         <v>2.8112517502349776</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>65.138936706999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.44703433399999426</v>
       </c>
       <c r="D357" s="5">
         <v>8.614776131973322</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>65.446233758000005</v>
       </c>
       <c r="C358" s="5">
         <v>0.30729705100000615</v>
       </c>
       <c r="D358" s="5">
         <v>5.8102960141761306</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>65.616375106000007</v>
       </c>
       <c r="C359" s="5">
         <v>0.17014134800000136</v>
       </c>
       <c r="D359" s="5">
         <v>3.1646491180144176</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>66.062667820000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.44629271399999482</v>
       </c>
       <c r="D360" s="5">
         <v>8.4742057349208153</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>66.517798431000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.45513061100000129</v>
       </c>
       <c r="D361" s="5">
         <v>8.5878179637902896</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>66.91985794</v>
       </c>
       <c r="C362" s="5">
         <v>0.40205950899999721</v>
       </c>
       <c r="D362" s="5">
         <v>7.4993215327900486</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.182981447000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.26312350700000309</v>
       </c>
       <c r="D363" s="5">
         <v>4.8216888062523999</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.579073147000003</v>
       </c>
       <c r="C364" s="5">
         <v>0.39609169999999949</v>
       </c>
       <c r="D364" s="5">
         <v>7.3088390624578725</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>67.821003085000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.2419299379999984</v>
       </c>
       <c r="D365" s="5">
         <v>4.3815477735765773</v>
       </c>
       <c r="E365" s="5">
         <v>6.4026405875138304</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.529724141000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.70872105600000168</v>
       </c>
       <c r="D366" s="5">
         <v>13.286275289857841</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>68.890915895999996</v>
       </c>
       <c r="C367" s="5">
         <v>0.36119175499999301</v>
       </c>
       <c r="D367" s="5">
         <v>6.5113037721894917</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>68.643919655999994</v>
       </c>
       <c r="C368" s="5">
         <v>-0.24699624000000142</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2185543423699627</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>66.249845468000004</v>
       </c>
       <c r="C369" s="5">
         <v>-2.3940741879999905</v>
       </c>
       <c r="D369" s="5">
         <v>-34.687915754976586</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.327796883000005</v>
       </c>
       <c r="C370" s="5">
         <v>7.7951415000001134E-2</v>
       </c>
       <c r="D370" s="5">
         <v>1.421126775562942</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>66.807853746999996</v>
       </c>
       <c r="C371" s="5">
         <v>0.48005686399999092</v>
       </c>
       <c r="D371" s="5">
         <v>9.0393798871445608</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>66.656444171000004</v>
       </c>
       <c r="C372" s="5">
         <v>-0.15140957599999183</v>
       </c>
       <c r="D372" s="5">
         <v>-2.6859678697816691</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>66.898741100999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.24229692999999486</v>
       </c>
       <c r="D373" s="5">
         <v>4.4502867930156897</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>67.524010586000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.62526948500000401</v>
       </c>
       <c r="D374" s="5">
         <v>11.81071066430388</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.347111677000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.82310109099999806</v>
       </c>
       <c r="D375" s="5">
         <v>15.649362361225805</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.732081141999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.38496946499999751</v>
       </c>
       <c r="D376" s="5">
         <v>6.9724482550361788</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.193383294</v>
       </c>
       <c r="C377" s="5">
         <v>0.4613021520000018</v>
       </c>
       <c r="D377" s="5">
         <v>8.357971958488509</v>
       </c>
       <c r="E377" s="5">
         <v>2.0235327502897471</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.680995926999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.48761263299999769</v>
       </c>
       <c r="D378" s="5">
         <v>8.7921084043189435</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.759185642000006</v>
       </c>
       <c r="C379" s="5">
         <v>7.8189715000007709E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.3548729490064249</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.571331409999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.8121457679999935</v>
       </c>
       <c r="D380" s="5">
         <v>14.900761498150473</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.460218425999997</v>
       </c>
       <c r="C381" s="5">
         <v>0.8888870159999982</v>
       </c>
       <c r="D381" s="5">
         <v>16.2070135652598</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.722241435000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.26202300900000353</v>
       </c>
       <c r="D382" s="5">
         <v>4.4898654548534589</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.189068567999996</v>
       </c>
       <c r="C383" s="5">
         <v>0.46682713299999534</v>
       </c>
       <c r="D383" s="5">
         <v>8.0963469446990075</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>73.630545166999994</v>
       </c>
       <c r="C384" s="5">
         <v>1.4414765989999978</v>
       </c>
       <c r="D384" s="5">
         <v>26.776551168409558</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>74.194823872000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.56427870500000665</v>
       </c>
       <c r="D385" s="5">
         <v>9.59408271968889</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.622370289000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.42754641700000207</v>
       </c>
       <c r="D386" s="5">
         <v>7.1384054800331942</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.110287889000006</v>
       </c>
       <c r="C387" s="5">
         <v>0.48791760000000295</v>
       </c>
       <c r="D387" s="5">
         <v>8.1345909833300709</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.590367834000006</v>
       </c>
       <c r="C388" s="5">
         <v>0.48007994499999995</v>
       </c>
       <c r="D388" s="5">
         <v>7.9454609641329554</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.055644181000005</v>
       </c>
       <c r="C389" s="5">
         <v>0.46527634699999965</v>
       </c>
       <c r="D389" s="5">
         <v>7.6415356589466299</v>
       </c>
       <c r="E389" s="5">
         <v>9.9175102593878517</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.349446373000006</v>
       </c>
       <c r="C390" s="5">
         <v>0.29380219200000113</v>
       </c>
       <c r="D390" s="5">
         <v>4.7353570584555138</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.946256590999994</v>
       </c>
       <c r="C391" s="5">
         <v>0.59681021799998746</v>
       </c>
       <c r="D391" s="5">
         <v>9.7941624243712546</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.496611681000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.5503550900000107</v>
       </c>
       <c r="D392" s="5">
         <v>8.9287747688802312</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.858247918000004</v>
       </c>
       <c r="C393" s="5">
         <v>1.361636236999999</v>
       </c>
       <c r="D393" s="5">
         <v>23.246021317903075</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.418015242999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.55976732499999571</v>
       </c>
       <c r="D394" s="5">
         <v>8.8586308783538783</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.749451945999994</v>
       </c>
       <c r="C395" s="5">
         <v>0.33143670299999428</v>
       </c>
       <c r="D395" s="5">
         <v>5.1245463478654552</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.409638790000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.66018684400000893</v>
       </c>
       <c r="D396" s="5">
         <v>10.398925991918141</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>80.713661716000004</v>
       </c>
       <c r="C397" s="5">
         <v>0.3040229260000018</v>
       </c>
       <c r="D397" s="5">
         <v>4.6326606219218691</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>80.789358703999994</v>
       </c>
       <c r="C398" s="5">
         <v>7.5696987999990029E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.1312384979444534</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>80.181126047000006</v>
       </c>
       <c r="C399" s="5">
         <v>-0.60823265699998785</v>
       </c>
       <c r="D399" s="5">
         <v>-8.6694897576435448</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>80.454958692999995</v>
       </c>
       <c r="C400" s="5">
         <v>0.27383264599998824</v>
       </c>
       <c r="D400" s="5">
         <v>4.1760727320471869</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>80.819255796999997</v>
       </c>
       <c r="C401" s="5">
         <v>0.36429710400000204</v>
       </c>
       <c r="D401" s="5">
         <v>5.5709355139762051</v>
       </c>
       <c r="E401" s="5">
         <v>6.2633242638289621</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>80.822892479000004</v>
       </c>
       <c r="C402" s="5">
         <v>3.6366820000068856E-3</v>
       </c>
       <c r="D402" s="5">
         <v>5.4010626041178789E-2</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.432256053000003</v>
       </c>
       <c r="C403" s="5">
         <v>0.60936357399999963</v>
       </c>
       <c r="D403" s="5">
         <v>9.4321512981641042</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.614102450000004</v>
       </c>
       <c r="C404" s="5">
         <v>0.18184639700000105</v>
       </c>
       <c r="D404" s="5">
         <v>2.7128790725020613</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>81.956358941999994</v>
       </c>
       <c r="C405" s="5">
         <v>0.34225649199998998</v>
       </c>
       <c r="D405" s="5">
         <v>5.1500210809016345</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>82.124552244</v>
       </c>
       <c r="C406" s="5">
         <v>0.16819330200000593</v>
       </c>
       <c r="D406" s="5">
         <v>2.4906639617309878</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>82.615238194</v>
       </c>
       <c r="C407" s="5">
         <v>0.49068594999999959</v>
       </c>
       <c r="D407" s="5">
         <v>7.4102519617346152</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>82.571411663000006</v>
       </c>
       <c r="C408" s="5">
         <v>-4.3826530999993452E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.63473352514248349</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>83.037588799000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.46617713599999888</v>
       </c>
       <c r="D409" s="5">
         <v>6.9892750611717958</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>83.354925512999998</v>
       </c>
       <c r="C410" s="5">
         <v>0.31733671399999253</v>
       </c>
       <c r="D410" s="5">
         <v>4.6835530335007869</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>83.450853789000007</v>
       </c>
       <c r="C411" s="5">
         <v>9.5928276000009305E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.3897842389887227</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>83.829253433000005</v>
       </c>
       <c r="C412" s="5">
         <v>0.37839964399999815</v>
       </c>
       <c r="D412" s="5">
         <v>5.5790547258615542</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>84.196421334999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.36716790199999139</v>
       </c>
       <c r="D413" s="5">
         <v>5.3844204908877202</v>
       </c>
       <c r="E413" s="5">
         <v>4.178664483724881</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>85.883900921999995</v>
       </c>
       <c r="C414" s="5">
         <v>1.6874795869999986</v>
       </c>
       <c r="D414" s="5">
         <v>26.887124066913938</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>85.997241560999996</v>
       </c>
       <c r="C415" s="5">
         <v>0.11334063900000046</v>
       </c>
       <c r="D415" s="5">
         <v>1.5951804370945677</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>86.441060468000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.44381890700000781</v>
       </c>
       <c r="D416" s="5">
         <v>6.3718669318764576</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>86.543150226999998</v>
       </c>
       <c r="C417" s="5">
         <v>0.10208975899999473</v>
       </c>
       <c r="D417" s="5">
         <v>1.4264820726032967</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>86.828916624000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.28576639700000328</v>
       </c>
       <c r="D418" s="5">
         <v>4.0351722696273074</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>87.185975431000003</v>
       </c>
       <c r="C419" s="5">
         <v>0.35705880700000137</v>
       </c>
       <c r="D419" s="5">
         <v>5.0478048663530561</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>87.555756771999995</v>
       </c>
       <c r="C420" s="5">
         <v>0.36978134099999238</v>
       </c>
       <c r="D420" s="5">
         <v>5.2099718125109717</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>87.561601660999997</v>
       </c>
       <c r="C421" s="5">
         <v>5.8448890000022402E-3</v>
       </c>
       <c r="D421" s="5">
         <v>8.013685035186402E-2</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>87.908838934000002</v>
       </c>
       <c r="C422" s="5">
         <v>0.34723727300000462</v>
       </c>
       <c r="D422" s="5">
         <v>4.8639385301268323</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>88.334999518000004</v>
       </c>
       <c r="C423" s="5">
         <v>0.42616058400000156</v>
       </c>
       <c r="D423" s="5">
         <v>5.9749457418531327</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>88.711281780999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.37628226299999312</v>
       </c>
       <c r="D424" s="5">
         <v>5.2331378429161246</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>88.691152098000003</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0129682999993292E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.27195521543057488</v>
       </c>
       <c r="E425" s="5">
         <v>5.3383869429751707</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>88.711693784000005</v>
       </c>
       <c r="C426" s="5">
         <v>2.0541686000001391E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.27828534545490946</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>89.040099744000003</v>
       </c>
       <c r="C427" s="5">
         <v>0.32840595999999778</v>
       </c>
       <c r="D427" s="5">
         <v>4.5339105906741395</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>89.257252735999998</v>
       </c>
       <c r="C428" s="5">
         <v>0.21715299199999549</v>
       </c>
       <c r="D428" s="5">
         <v>2.966163636865482</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>90.13710931</v>
       </c>
       <c r="C429" s="5">
         <v>0.8798565740000015</v>
       </c>
       <c r="D429" s="5">
         <v>12.491919699887898</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>90.236722847999999</v>
       </c>
       <c r="C430" s="5">
         <v>9.9613537999999835E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.3342506654814512</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>90.565624510999996</v>
       </c>
       <c r="C431" s="5">
         <v>0.32890166299999635</v>
       </c>
       <c r="D431" s="5">
         <v>4.4626070506252002</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>90.839356300999995</v>
       </c>
       <c r="C432" s="5">
         <v>0.27373178999999936</v>
       </c>
       <c r="D432" s="5">
         <v>3.6878674673396894</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>91.087365121000005</v>
       </c>
       <c r="C433" s="5">
         <v>0.24800882000000968</v>
       </c>
       <c r="D433" s="5">
         <v>3.3258760678606558</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>91.585382676999998</v>
       </c>
       <c r="C434" s="5">
         <v>0.49801755599999353</v>
       </c>
       <c r="D434" s="5">
         <v>6.7619012923638033</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>91.853939771</v>
       </c>
       <c r="C435" s="5">
         <v>0.26855709400000194</v>
       </c>
       <c r="D435" s="5">
         <v>3.5760849646161441</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>92.412976704000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.55903693300000157</v>
       </c>
       <c r="D436" s="5">
         <v>7.5528813740379341</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>92.435473122000005</v>
       </c>
       <c r="C437" s="5">
         <v>2.2496418000002905E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.29251168001174221</v>
       </c>
       <c r="E437" s="5">
         <v>4.2217526048851983</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>91.886152123000002</v>
       </c>
       <c r="C438" s="5">
         <v>-0.54932099900000253</v>
       </c>
       <c r="D438" s="5">
         <v>-6.9027697881646199</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>91.750899743999994</v>
       </c>
       <c r="C439" s="5">
         <v>-0.13525237900000775</v>
       </c>
       <c r="D439" s="5">
         <v>-1.7521172894815584</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>91.977092933999998</v>
+        <v>91.995075657000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.2261931900000036</v>
+        <v>0.24417591300000652</v>
       </c>
       <c r="D440" s="5">
-        <v>2.9988002431158733</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2407115943182907</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>92.091503627999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>9.6427970999997115E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.2651002476991469</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>