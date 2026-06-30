--- v6 (2026-06-05)
+++ v7 (2026-06-30)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6A478E0-3FF8-4F05-9DB3-B3810786D88D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DBE4D04-D7EB-460A-B827-1D901A1983C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{676DFE3A-2A8E-4F6E-A916-6AA2A23CD80C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B39CD8E0-68E8-4416-BAF2-6DD540124DBC}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81AA15CF-53B3-41CA-9794-7D2AF58734FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB1833CD-D45C-4A7D-A6E6-908433D1FF27}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.303581135000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
         <v>15.354187975808497</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
         <v>-6.3689034902511876</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
         <v>62.319874801030231</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
         <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-1.800591186004119</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
         <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
         <v>-7.9213802387961829</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
         <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-4.088564458316335</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
         <v>5.7605398737508473</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6348068466075958</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
         <v>-13.412324910156748</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
         <v>15.420272901412346</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
         <v>7.1997210076319096</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-2.9996218088041204</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
         <v>3.3850018784854941</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
         <v>14.765605553547513</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
         <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
         <v>5.7396849131061911</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
         <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-2.1750700864474615</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
         <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.8275042037540823</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
         <v>6.4717959175315309</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
         <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-4.6467999250779375</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
         <v>13.906117623299741</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.76831819350289265</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
         <v>9.4366405919434229</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
         <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
         <v>3.8299480281375642</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
         <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
         <v>27.459973374422297</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
         <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.7315658100129925</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
         <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2461437773346415</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
         <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
         <v>-5.8078341938989864</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5545487018057367</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
         <v>11.500735658273275</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
         <v>6.9771120944587928</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
         <v>5.1991011706752577</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
         <v>8.4434017220249125</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
         <v>15.842940700923226</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>25.74662112</v>
+        <v>25.746621119</v>
       </c>
       <c r="C40" s="5">
-        <v>0.18616113299999881</v>
+        <v>0.18616113199999873</v>
       </c>
       <c r="D40" s="5">
-        <v>9.0985362097535383</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>9.0985361589048352</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
-        <v>3.567123799999905E-2</v>
+        <v>3.5671238999999133E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>1.6752947325713086</v>
+        <v>1.6752947799603568</v>
       </c>
       <c r="E41" s="5">
         <v>6.6364683625605547</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
         <v>11.283541614621351</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
         <v>6.8288056048475543</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.6385649493434906</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
         <v>7.5302422827433935</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
         <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5445726236937629</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
         <v>9.936323468750885</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>26.767375221000002</v>
+        <v>26.767375221999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.17357547000000295</v>
+        <v>0.17357547099999948</v>
       </c>
       <c r="D48" s="5">
-        <v>8.1196699560630137</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.1196700045335959</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.20945513999999932</v>
+        <v>0.20945513900000279</v>
       </c>
       <c r="D49" s="5">
-        <v>9.804871855861208</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>9.8048718066349636</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>27.152847257000001</v>
+        <v>27.152847256000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.17601689600000014</v>
+        <v>0.17601689500000006</v>
       </c>
       <c r="D50" s="5">
-        <v>8.116870779037022</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>8.1168707312556432</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>26.663638227</v>
+        <v>26.663638226</v>
       </c>
       <c r="C51" s="5">
         <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
-        <v>-19.601419857577685</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-19.60141985822964</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.18279735100000138</v>
+        <v>0.18279735200000147</v>
       </c>
       <c r="D52" s="5">
-        <v>8.5442166945014275</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>8.5442167433518392</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
         <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
         <v>5.0377606690856558</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
         <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
         <v>-9.5044247544885945</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>26.975686216</v>
+        <v>26.975686215</v>
       </c>
       <c r="C55" s="5">
-        <v>0.11898947899999968</v>
+        <v>0.11898947799999959</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4481275506166105</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>5.448127503708533</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>27.286045790999999</v>
+        <v>27.286045789999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
-        <v>14.71421271193838</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>14.714212712518894</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.35757781799999933</v>
+        <v>0.35757781899999941</v>
       </c>
       <c r="D57" s="5">
-        <v>16.910201542321811</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>16.910201593737394</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
         <v>19.785675671746827</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>28.258446588999998</v>
+        <v>28.258446589999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19579452799999686</v>
+        <v>0.19579452899999694</v>
       </c>
       <c r="D59" s="5">
-        <v>8.7013336040570266</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>8.7013336502173253</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>28.476801987000002</v>
+        <v>28.476801989999998</v>
       </c>
       <c r="C60" s="5">
-        <v>0.21835539800000348</v>
+        <v>0.21835540000000009</v>
       </c>
       <c r="D60" s="5">
-        <v>9.6769015586162688</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>9.6769016506935692</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
-        <v>9.5239876999997364E-2</v>
+        <v>9.5239874000000668E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>4.0880203322472219</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.0880202006605248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
         <v>7.5187985323316386</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>29.092592458999999</v>
+        <v>29.092592453000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.34741606599999741</v>
+        <v>0.34741606000000047</v>
       </c>
       <c r="D63" s="5">
-        <v>15.507276132114377</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>15.507275846250534</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
-        <v>6.9487346000002503E-2</v>
+        <v>6.9487351999999447E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>2.9041407743010339</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.904141028973739</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
         <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
         <v>7.706014584737253</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>29.088849786000001</v>
+        <v>29.088849785000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-7.9169549999999589E-2</v>
+        <v>-7.9169550999999672E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.2089241560308124</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.2089241959599724</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
-        <v>8.6660533999999956E-2</v>
+        <v>8.6660535000000039E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>3.6341635932462202</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.6341636359985108</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>29.257084864999999</v>
+        <v>29.257084863999999</v>
       </c>
       <c r="C68" s="5">
-        <v>8.1574544999998722E-2</v>
+        <v>8.1574543999998639E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4072724685264122</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.4072724261132725</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.38376947900000147</v>
+        <v>0.38376948000000155</v>
       </c>
       <c r="D69" s="5">
-        <v>16.927318333307007</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>16.927318381265867</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>29.752465304000001</v>
+        <v>29.752465305000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.11161096000000015</v>
+        <v>0.11161096100000023</v>
       </c>
       <c r="D70" s="5">
-        <v>4.6132951894451324</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.6132952316386255</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>29.634082287999998</v>
+        <v>29.634082291999999</v>
       </c>
       <c r="C71" s="5">
-        <v>-0.11838301600000278</v>
+        <v>-0.11838301300000253</v>
       </c>
       <c r="D71" s="5">
-        <v>-4.671600618843474</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-4.6716005028831891</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>29.604066840000002</v>
+        <v>29.604066842999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.001544799999678E-2</v>
+        <v>-3.0015449000000416E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.2086948329774527</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-1.2086948728603941</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
-        <v>0.17032543599999883</v>
+        <v>0.17032543300000214</v>
       </c>
       <c r="D73" s="5">
-        <v>7.1268555592367333</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.1268554289654729</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3403171064331429</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>29.920553536</v>
+        <v>29.920553525999999</v>
       </c>
       <c r="C75" s="5">
-        <v>8.8707032999998603E-2</v>
+        <v>8.8707022999997776E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.6272221978775887</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>3.6272217822679975</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>30.078474375999999</v>
+        <v>30.078474376999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.15792083999999917</v>
+        <v>0.15792085100000008</v>
       </c>
       <c r="D76" s="5">
-        <v>6.5207382237059353</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.5207386934173828</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>30.137492623</v>
+        <v>30.137492624</v>
       </c>
       <c r="C77" s="5">
         <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>2.3801477098334578</v>
+        <v>2.3801477097536772</v>
       </c>
       <c r="E77" s="5">
-        <v>3.3237542660411235</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.3237542694695366</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>30.724897242000001</v>
+        <v>30.724897240000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.58740461900000085</v>
+        <v>0.5874046160000006</v>
       </c>
       <c r="D78" s="5">
-        <v>26.06654888621145</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>26.066548737541083</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>31.069242658</v>
+        <v>31.069242656</v>
       </c>
       <c r="C79" s="5">
         <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
-        <v>14.309608037000231</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>14.309608037989685</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>31.126039948999999</v>
+        <v>31.126039947999999</v>
       </c>
       <c r="C80" s="5">
-        <v>5.6797290999998751E-2</v>
+        <v>5.6797291999998833E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>2.2158964010411175</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.2158964405925241</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>30.722962364000001</v>
+        <v>30.722962366000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.40307758499999835</v>
+        <v>-0.4030775819999981</v>
       </c>
       <c r="D81" s="5">
-        <v>-14.479423477028508</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-14.479423377251244</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>30.754613412000001</v>
+        <v>30.754613417000002</v>
       </c>
       <c r="C82" s="5">
-        <v>3.1651048000000515E-2</v>
+        <v>3.1651051000000763E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>1.2432787310495019</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.2432788494789904</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>30.922499357</v>
+        <v>30.922499368</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16788594499999832</v>
+        <v>0.16788595099999881</v>
       </c>
       <c r="D83" s="5">
-        <v>6.7509632804530595</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>6.750963527881626</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>31.044381984000001</v>
+        <v>31.044381992000002</v>
       </c>
       <c r="C84" s="5">
-        <v>0.12188262700000152</v>
+        <v>0.12188262400000127</v>
       </c>
       <c r="D84" s="5">
-        <v>4.8337575980244019</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.8337574746990963</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>30.973008362000002</v>
+        <v>30.973008360000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-7.1373621999999415E-2</v>
+        <v>-7.1373632000000242E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-2.724279830263121</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-2.724280206449281</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>30.805795084</v>
+        <v>30.805795076999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.16721327800000196</v>
+        <v>-0.16721328300000238</v>
       </c>
       <c r="D86" s="5">
-        <v>-6.2894710363359803</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-6.289471219248755</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>31.353190154</v>
+        <v>31.353190132999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.54739507000000032</v>
+        <v>0.54739505599999916</v>
       </c>
       <c r="D87" s="5">
-        <v>23.53549801413908</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>23.535497358078938</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>31.602108713</v>
+        <v>31.60210871</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24891855899999982</v>
+        <v>0.24891857700000131</v>
       </c>
       <c r="D88" s="5">
-        <v>9.9542234884792524</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>9.9542242469759614</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.10320266400000122</v>
+        <v>0.10320266700000147</v>
       </c>
       <c r="D89" s="5">
-        <v>3.9899860555929312</v>
+        <v>3.9899861740547493</v>
       </c>
       <c r="E89" s="5">
-        <v>5.2022202829292041</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.2022202794384631</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.6490876063033566</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
         <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
         <v>3.7924499068224149</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>31.998743752999999</v>
+        <v>31.998743753999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15155317800000034</v>
+        <v>0.15155317900000043</v>
       </c>
       <c r="D92" s="5">
-        <v>5.8623723308318665</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.8623723705318875</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>31.808647375</v>
+        <v>31.808647381</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.19009637799999979</v>
+        <v>-0.19009637299999937</v>
       </c>
       <c r="D93" s="5">
-        <v>-6.9005153818978986</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-6.9005152060775181</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>31.983810185999999</v>
+        <v>31.983810203000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.17516281099999986</v>
+        <v>0.17516282200000077</v>
       </c>
       <c r="D94" s="5">
-        <v>6.8119817388751835</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.81198217837371</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>32.016504806999997</v>
+        <v>32.016504834000003</v>
       </c>
       <c r="C95" s="5">
-        <v>3.2694620999997426E-2</v>
+        <v>3.2694631000001806E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>1.2335890696167029</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.2335894483877619</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>31.770885689</v>
+        <v>31.770885705000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.24561911799999692</v>
+        <v>-0.24561912900000138</v>
       </c>
       <c r="D96" s="5">
-        <v>-8.827295643866373</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-8.8272960155331486</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>32.070828634999998</v>
+        <v>32.070828630999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.29994294599999805</v>
+        <v>0.29994292599999639</v>
       </c>
       <c r="D97" s="5">
-        <v>11.936135928015123</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>11.936135084021693</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>32.091017673000003</v>
+        <v>32.091017647000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.0189038000005155E-2</v>
+        <v>2.0189016000003335E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>0.75803788584938303</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>0.75803705704811097</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>31.760175819000001</v>
+        <v>31.76017577</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.33084185400000266</v>
+        <v>-0.33084187700000101</v>
       </c>
       <c r="D99" s="5">
-        <v>-11.693453847995572</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-11.693454624334121</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>32.012072222999997</v>
+        <v>32.012072187000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.25189640399999647</v>
+        <v>0.25189641700000109</v>
       </c>
       <c r="D100" s="5">
-        <v>9.9437842372063656</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>9.9437847889970676</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>32.174317551999998</v>
+        <v>32.174317586999997</v>
       </c>
       <c r="C101" s="5">
-        <v>0.16224532900000099</v>
+        <v>0.16224539999999621</v>
       </c>
       <c r="D101" s="5">
-        <v>6.254338032784057</v>
+        <v>6.2543408537090617</v>
       </c>
       <c r="E101" s="5">
-        <v>1.4792668945059706</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>1.4792670048975776</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>32.785749653000003</v>
+        <v>32.785749641000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.61143210100000545</v>
+        <v>0.61143205400000511</v>
       </c>
       <c r="D102" s="5">
-        <v>25.345657773565989</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>25.345655586780367</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>32.529553714999999</v>
+        <v>32.529553708999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.25619593800000473</v>
+        <v>-0.25619593200000423</v>
       </c>
       <c r="D103" s="5">
-        <v>-8.9843991014066482</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-8.9843989031036529</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>32.695379488999997</v>
+        <v>32.695379494000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.1658257739999982</v>
+        <v>0.16582578500000267</v>
       </c>
       <c r="D104" s="5">
-        <v>6.2916941275445337</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.2916945578658012</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>32.793803955000001</v>
+        <v>32.793803969000002</v>
       </c>
       <c r="C105" s="5">
-        <v>9.8424466000004429E-2</v>
+        <v>9.8424475000001621E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>3.6728321788510154</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.6728325197060707</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>32.806278935999998</v>
+        <v>32.806278970000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.2474980999996887E-2</v>
+        <v>1.2475000999998542E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45744426915366176</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.45744500387181475</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>32.709611299999999</v>
+        <v>32.709611357999997</v>
       </c>
       <c r="C107" s="5">
-        <v>-9.6667635999999391E-2</v>
+        <v>-9.666761200000451E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.4791981227787816</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-3.4791972693897666</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>33.285364870999999</v>
+        <v>33.285364948999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.57575357099999991</v>
+        <v>0.57575359100000156</v>
       </c>
       <c r="D108" s="5">
-        <v>23.292104227538246</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>23.292105071142277</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>33.652534045000003</v>
+        <v>33.652534094000004</v>
       </c>
       <c r="C109" s="5">
-        <v>0.36716917400000426</v>
+        <v>0.36716914500000541</v>
       </c>
       <c r="D109" s="5">
-        <v>14.070515269625595</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>14.070514055027372</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>33.887192564000003</v>
+        <v>33.887192427000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.2346585189999999</v>
+        <v>0.23465833299999872</v>
       </c>
       <c r="D110" s="5">
-        <v>8.6960642433974158</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>8.6960570709157192</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>34.059898851</v>
+        <v>34.059898852000003</v>
       </c>
       <c r="C111" s="5">
-        <v>0.17270628699999691</v>
+        <v>0.17270642500000122</v>
       </c>
       <c r="D111" s="5">
-        <v>6.2901843163023274</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>6.2901895103024685</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>34.115972581000001</v>
+        <v>34.115972333999999</v>
       </c>
       <c r="C112" s="5">
-        <v>5.6073730000001376E-2</v>
+        <v>5.6073481999995067E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>1.9935794846256183</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.9935705874763565</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>34.247849858999999</v>
+        <v>34.247849950999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.13187727799999749</v>
+        <v>0.13187761700000067</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7385724900938841</v>
+        <v>4.7385849661057522</v>
       </c>
       <c r="E113" s="5">
-        <v>6.4446815496514098</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.4446817198006823</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>34.224777860000003</v>
+        <v>34.224777830999997</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.3071998999995458E-2</v>
+        <v>-2.3072120000001917E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.80542412403085129</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-0.80542833024521698</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>34.319208592999999</v>
+        <v>34.319208559000003</v>
       </c>
       <c r="C115" s="5">
-        <v>9.4430732999995826E-2</v>
+        <v>9.443072800000607E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.3616698510866128</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.361669673272405</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>34.516503303</v>
+        <v>34.516503296000003</v>
       </c>
       <c r="C116" s="5">
-        <v>0.19729471000000132</v>
+        <v>0.197294737</v>
       </c>
       <c r="D116" s="5">
-        <v>7.1209323050198226</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>7.1209333178233525</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>34.879349863999998</v>
+        <v>34.879349906000002</v>
       </c>
       <c r="C117" s="5">
-        <v>0.36284656099999779</v>
+        <v>0.36284660999999829</v>
       </c>
       <c r="D117" s="5">
-        <v>13.370238131854805</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>13.370240045933258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>35.023148708000001</v>
+        <v>35.023148816999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.14379884400000265</v>
+        <v>0.14379891099999753</v>
       </c>
       <c r="D118" s="5">
-        <v>5.0610368403141814</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>5.0610392458877884</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>35.104537544000003</v>
+        <v>35.104537723</v>
       </c>
       <c r="C119" s="5">
-        <v>8.1388836000002129E-2</v>
+        <v>8.1388906000000816E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.8245496359685651</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.8245520875056274</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>35.079028893</v>
+        <v>35.079029146000003</v>
       </c>
       <c r="C120" s="5">
-        <v>-2.5508651000002658E-2</v>
+        <v>-2.5508576999996535E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.86850141824522664</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-0.8684989043927116</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>35.241850765999999</v>
+        <v>35.241850941000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.16282187299999862</v>
+        <v>0.16282179499999927</v>
       </c>
       <c r="D121" s="5">
-        <v>5.7143024304940671</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.7142995805220087</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>35.398608713999998</v>
+        <v>35.398608436000004</v>
       </c>
       <c r="C122" s="5">
-        <v>0.1567579479999992</v>
+        <v>0.1567574950000008</v>
       </c>
       <c r="D122" s="5">
-        <v>5.4702131214100058</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>5.4701968970089832</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>35.137872883999997</v>
+        <v>35.137872813999998</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.26073583000000156</v>
+        <v>-0.26073562200000566</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.4894235037188963</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-8.4894170673076026</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>35.491254998000002</v>
+        <v>35.491254380000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.35338211400000574</v>
+        <v>0.35338156600000303</v>
       </c>
       <c r="D124" s="5">
-        <v>12.758858488664604</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>12.758837622972008</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>35.626109104999998</v>
+        <v>35.626109128000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.13485410699999534</v>
+        <v>0.13485474800000219</v>
       </c>
       <c r="D125" s="5">
-        <v>4.6560752136723504</v>
+        <v>4.6560978926478258</v>
       </c>
       <c r="E125" s="5">
-        <v>4.024367227940906</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.0243670156577593</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>35.565554958</v>
+        <v>35.565554851999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-6.0554146999997727E-2</v>
+        <v>-6.0554276000004847E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.0206952032540304</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.0206994665364242</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>35.632207901000001</v>
+        <v>35.632207827000002</v>
       </c>
       <c r="C127" s="5">
-        <v>6.665294300000113E-2</v>
+        <v>6.6652975000003778E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.272230312842427</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.2722314218487805</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>35.561225596</v>
+        <v>35.561225612000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-7.0982305000001134E-2</v>
+        <v>-7.0982215000000792E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.3644809866068428</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-2.3644780262575771</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>35.567491683999997</v>
+        <v>35.567491807000003</v>
       </c>
       <c r="C129" s="5">
-        <v>6.2660879999967278E-3</v>
+        <v>6.2661950000020283E-3</v>
       </c>
       <c r="D129" s="5">
-        <v>0.21165179060620432</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.2116554081899924</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>35.511386451</v>
+        <v>35.511386772000002</v>
       </c>
       <c r="C130" s="5">
-        <v>-5.6105232999996701E-2</v>
+        <v>-5.6105035000001635E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.8765795150212261</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-1.8765729433344536</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>35.609532686000001</v>
+        <v>35.609533184</v>
       </c>
       <c r="C131" s="5">
-        <v>9.8146235000001525E-2</v>
+        <v>9.8146411999998406E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>3.3674373536184854</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.3674434882672744</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>35.768177956999999</v>
+        <v>35.768178550999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.15864527099999748</v>
+        <v>0.15864536699999832</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4791251722409839</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.4791284909365023</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>35.836434637000004</v>
+        <v>35.836435031000001</v>
       </c>
       <c r="C133" s="5">
-        <v>6.8256680000004621E-2</v>
+        <v>6.8256480000002284E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>2.3141572747478412</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.3141503838365551</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>35.813847017000001</v>
+        <v>35.813846624</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2587620000003028E-2</v>
+        <v>-2.2588407000000643E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.75374064736125623</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-0.75376681002923274</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>36.019548444000002</v>
+        <v>36.019548290000003</v>
       </c>
       <c r="C135" s="5">
-        <v>0.20570142700000105</v>
+        <v>0.20570166600000306</v>
       </c>
       <c r="D135" s="5">
-        <v>7.1143060646950973</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>7.1143146740548557</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>36.049549286000001</v>
+        <v>36.049547445999998</v>
       </c>
       <c r="C136" s="5">
-        <v>3.000084199999975E-2</v>
+        <v>2.9999155999995253E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0040766862656092</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.0040200043225589</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>36.103846490000002</v>
+        <v>36.103846447000002</v>
       </c>
       <c r="C137" s="5">
-        <v>5.4297204000000932E-2</v>
+        <v>5.4299001000003955E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>1.8224672193513092</v>
+        <v>1.8225281293893669</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3409754727690792</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.3409752866459623</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>36.482625548000001</v>
+        <v>36.482625515000002</v>
       </c>
       <c r="C138" s="5">
-        <v>0.37877905799999922</v>
+        <v>0.37877906800000005</v>
       </c>
       <c r="D138" s="5">
-        <v>13.342122442886527</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>13.342122832513969</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>36.750740421000003</v>
+        <v>36.750740098000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.26811487300000181</v>
+        <v>0.26811458299999913</v>
       </c>
       <c r="D139" s="5">
-        <v>9.1842741233439931</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>9.184263793116699</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>36.906150097999998</v>
+        <v>36.906150197999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.15540967699999442</v>
+        <v>0.15541009999999744</v>
       </c>
       <c r="D140" s="5">
-        <v>5.1942023632247425</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>5.1942168781500708</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>36.972727648000003</v>
+        <v>36.972727888000001</v>
       </c>
       <c r="C141" s="5">
-        <v>6.6577550000005203E-2</v>
+        <v>6.6577690000002576E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>2.1863708650028402</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.1863755022559994</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>37.106049599000002</v>
+        <v>37.106050672999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.13332195099999922</v>
+        <v>0.13332278499999717</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4140037787776532</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.414031911417049</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>37.229425231</v>
+        <v>37.229426197999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.12337563199999835</v>
+        <v>0.12337552500000015</v>
       </c>
       <c r="D143" s="5">
-        <v>4.063715414689395</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.0637117058722749</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>37.448791741999997</v>
+        <v>37.448792777000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.21936651099999693</v>
+        <v>0.21936657900000256</v>
       </c>
       <c r="D144" s="5">
-        <v>7.3044527912071722</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>7.3044549334283282</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>37.146713437000003</v>
+        <v>37.146714291999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.30207830499999488</v>
+        <v>-0.30207848500000267</v>
       </c>
       <c r="D145" s="5">
-        <v>-9.2616191765739089</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-9.2616242080893585</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>36.929256977000001</v>
+        <v>36.929257133999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.21745646000000107</v>
+        <v>-0.21745715800000198</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.8029662722267847</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-6.802987258857196</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>37.093144760999998</v>
+        <v>37.093143664000003</v>
       </c>
       <c r="C147" s="5">
-        <v>0.16388778399999637</v>
+        <v>0.1638865300000063</v>
       </c>
       <c r="D147" s="5">
-        <v>5.4573896492133178</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>5.4573468433465333</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>36.990223252</v>
+        <v>36.990218378000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.10292150899999797</v>
+        <v>-0.10292528600000139</v>
       </c>
       <c r="D148" s="5">
-        <v>-3.279267563470778</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-3.2793861705124661</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>37.271326207000001</v>
+        <v>37.271326565000003</v>
       </c>
       <c r="C149" s="5">
-        <v>0.28110295500000149</v>
+        <v>0.28110818700000095</v>
       </c>
       <c r="D149" s="5">
-        <v>9.5102388043699637</v>
+        <v>9.5104245818069533</v>
       </c>
       <c r="E149" s="5">
-        <v>3.2336712857544692</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.2336724002907768</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>37.792206659999998</v>
+        <v>37.792206895</v>
       </c>
       <c r="C150" s="5">
-        <v>0.52088045299999663</v>
+        <v>0.52088032999999712</v>
       </c>
       <c r="D150" s="5">
-        <v>18.121472947540184</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>18.12146814657445</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>37.778134756999997</v>
+        <v>37.778134391000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.4071903000001384E-2</v>
+        <v>-1.4072503999997821E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.44590528562712395</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.44592428814088647</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>37.834257213999997</v>
+        <v>37.834257757000003</v>
       </c>
       <c r="C152" s="5">
-        <v>5.6122457000000736E-2</v>
+        <v>5.612336600000134E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7973347298393394</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.7973640966027604</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>38.099169158000002</v>
+        <v>38.099169824999997</v>
       </c>
       <c r="C153" s="5">
-        <v>0.26491194400000495</v>
+        <v>0.26491206799999389</v>
       </c>
       <c r="D153" s="5">
-        <v>8.7335369025758993</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>8.7335410190590999</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>38.302658159000003</v>
+        <v>38.302659927000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.20348900100000122</v>
+        <v>0.2034901020000035</v>
       </c>
       <c r="D154" s="5">
-        <v>6.6009106799851613</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.6009473316001932</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>38.560736755999997</v>
+        <v>38.560739034999997</v>
       </c>
       <c r="C155" s="5">
-        <v>0.25807859699999369</v>
+        <v>0.25807910799999689</v>
       </c>
       <c r="D155" s="5">
-        <v>8.3919184008326209</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>8.3919352356911716</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>38.735732245999998</v>
+        <v>38.735733373000002</v>
       </c>
       <c r="C156" s="5">
-        <v>0.17499549000000059</v>
+        <v>0.17499433800000475</v>
       </c>
       <c r="D156" s="5">
-        <v>5.5838184423805615</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>5.5837804233653365</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>38.854901374000001</v>
+        <v>38.854902439999996</v>
       </c>
       <c r="C157" s="5">
-        <v>0.1191691280000029</v>
+        <v>0.1191690669999943</v>
       </c>
       <c r="D157" s="5">
-        <v>3.7548697593484226</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>3.7548676935753367</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>39.131457243</v>
+        <v>39.131457736000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.27655586899999918</v>
+        <v>0.27655529600000506</v>
       </c>
       <c r="D158" s="5">
-        <v>8.8836129840160094</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.8835935981449232</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>39.271817859999999</v>
+        <v>39.271815545999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.14036061699999891</v>
+        <v>0.14035780999999758</v>
       </c>
       <c r="D159" s="5">
-        <v>4.3902179062953017</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>4.3901283129421209</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>39.542559885000003</v>
+        <v>39.542551490000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.27074202500000411</v>
+        <v>0.27073594400000189</v>
       </c>
       <c r="D160" s="5">
-        <v>8.5938707974314354</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>8.5936709237462328</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>39.535086112999998</v>
+        <v>39.535086376000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-7.4737720000044305E-3</v>
+        <v>-7.4651139999986071E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.22657130012427862</v>
+        <v>-0.22630914880185093</v>
       </c>
       <c r="E161" s="5">
-        <v>6.0737304957365179</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>6.0737301825092738</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>39.586637717999999</v>
+        <v>39.586638076</v>
       </c>
       <c r="C162" s="5">
-        <v>5.1551605000000222E-2</v>
+        <v>5.1551699999997425E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.576005553295623</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>1.5760084678809738</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>39.601271637000004</v>
+        <v>39.601271500000003</v>
       </c>
       <c r="C163" s="5">
-        <v>1.463391900000488E-2</v>
+        <v>1.4633424000003004E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.44450480831195183</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.44448973809312342</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>39.550828328000001</v>
+        <v>39.550829989</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.0443309000002046E-2</v>
+        <v>-5.0441511000002492E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.5178727720225771</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.5178190526751956</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.927705056999997</v>
+        <v>39.927707128999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.37687672899999569</v>
+        <v>0.37687713999999772</v>
       </c>
       <c r="D165" s="5">
-        <v>12.053437210836915</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>12.053450519019782</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>40.112943586999997</v>
+        <v>40.112947042000002</v>
       </c>
       <c r="C166" s="5">
-        <v>0.18523852999999946</v>
+        <v>0.18523991300000375</v>
       </c>
       <c r="D166" s="5">
-        <v>5.7114933075099072</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.7115367397269967</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>40.092800646000001</v>
+        <v>40.092804919999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.0142940999996028E-2</v>
+        <v>-2.0142122000002871E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.60092529687229002</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.60090087943236448</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>40.335228706999999</v>
+        <v>40.335230164000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.24242806099999825</v>
+        <v>0.2424252440000032</v>
       </c>
       <c r="D168" s="5">
-        <v>7.5022492417655462</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>7.5021583201784869</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>40.465395553999997</v>
+        <v>40.465396546999997</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13016684699999814</v>
+        <v>0.13016638299999528</v>
       </c>
       <c r="D169" s="5">
-        <v>3.9420300765050875</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.9420156292498953</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>40.516873115000003</v>
+        <v>40.516872462000002</v>
       </c>
       <c r="C170" s="5">
-        <v>5.1477561000005778E-2</v>
+        <v>5.1475915000004591E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>1.5372918423682158</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.5372423049008876</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>40.547893612000003</v>
+        <v>40.547887336999999</v>
       </c>
       <c r="C171" s="5">
-        <v>3.1020497000000091E-2</v>
+        <v>3.1014874999996778E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>0.92262170095469553</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.92245379992232923</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>40.712365347999999</v>
+        <v>40.712352048</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16447173599999587</v>
+        <v>0.16446471100000082</v>
       </c>
       <c r="D172" s="5">
-        <v>4.9775522660142402</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>4.9773356847165218</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>40.596623647000001</v>
+        <v>40.596622207999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.11574170099999748</v>
+        <v>-0.11572984000000019</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.3586553191940038</v>
+        <v>-3.35831757353664</v>
       </c>
       <c r="E173" s="5">
-        <v>2.6850517815135033</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.6850474586149087</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>40.486611598000003</v>
+        <v>40.486611484999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.11001204899999806</v>
+        <v>-0.11001072300000203</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.2038263947741563</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-3.203788463925461</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>40.330087130000003</v>
+        <v>40.330087448999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.15652446800000064</v>
+        <v>-0.15652403600000042</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5419085571678401</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-4.5418962994619889</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>40.353687700000002</v>
+        <v>40.353699419000002</v>
       </c>
       <c r="C176" s="5">
-        <v>2.3600569999999266E-2</v>
+        <v>2.361197000000459E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>0.70448676668095622</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.70482815232104645</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>40.449740738999999</v>
+        <v>40.449743642999998</v>
       </c>
       <c r="C177" s="5">
-        <v>9.6053038999997398E-2</v>
+        <v>9.6044223999996348E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>2.8940270026615256</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.8937570737125995</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>40.312794269000001</v>
+        <v>40.312802294000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13694646999999804</v>
+        <v>-0.1369413489999971</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.9879112600342825</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-3.9877646200823014</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>40.513966212</v>
+        <v>40.513972412000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.20117194299999852</v>
+        <v>0.20117011800000029</v>
       </c>
       <c r="D179" s="5">
-        <v>6.1554541301497512</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>6.155395488203963</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>40.540240939</v>
+        <v>40.540242188000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.6274727000000553E-2</v>
+        <v>2.6269775999999467E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>0.78102401157809087</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.78087619647135842</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>40.570164908000002</v>
+        <v>40.570163610999998</v>
       </c>
       <c r="C181" s="5">
-        <v>2.992396900000216E-2</v>
+        <v>2.992142299999756E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.88936080766401915</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.8892848038630552</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>40.703865034000003</v>
+        <v>40.703858746999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.13370012600000081</v>
+        <v>0.13369513600000005</v>
       </c>
       <c r="D182" s="5">
-        <v>4.0271065604516876</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.0269536559687014</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>40.939192194</v>
+        <v>40.939179858000003</v>
       </c>
       <c r="C183" s="5">
-        <v>0.23532715999999709</v>
+        <v>0.23532111100000463</v>
       </c>
       <c r="D183" s="5">
-        <v>7.1626470137234222</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.1624581488475059</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>41.111509042999998</v>
+        <v>41.111487828000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.17231684899999777</v>
+        <v>0.17230796999999853</v>
       </c>
       <c r="D184" s="5">
-        <v>5.1694958874168861</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.1692249155927517</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>41.170074462000002</v>
+        <v>41.170068727999997</v>
       </c>
       <c r="C185" s="5">
-        <v>5.8565419000004226E-2</v>
+        <v>5.8580899999995495E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>1.7229180231560726</v>
+        <v>1.7233779254081982</v>
       </c>
       <c r="E185" s="5">
-        <v>1.4125579013327005</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.4125473717047088</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>41.1854084</v>
+        <v>41.185409309000001</v>
       </c>
       <c r="C186" s="5">
-        <v>1.5333937999997715E-2</v>
+        <v>1.5340581000003795E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>0.44786089064030588</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.44805537418382002</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>41.340222971000003</v>
+        <v>41.340228089999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15481457100000284</v>
+        <v>0.15481878099999591</v>
       </c>
       <c r="D187" s="5">
-        <v>4.6051951293148985</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.6053228588674555</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>41.451296376999998</v>
+        <v>41.451322898000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.1110734059999956</v>
+        <v>0.11109480800000426</v>
       </c>
       <c r="D188" s="5">
-        <v>3.2722487952632218</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.2728882401461101</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>41.455242830000003</v>
+        <v>41.455250055999997</v>
       </c>
       <c r="C189" s="5">
-        <v>3.9464530000046238E-3</v>
+        <v>3.9271579999962114E-3</v>
       </c>
       <c r="D189" s="5">
-        <v>0.11430822721161249</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>0.11374898730334149</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>41.509816557999997</v>
+        <v>41.509831384000002</v>
       </c>
       <c r="C190" s="5">
-        <v>5.4573727999994048E-2</v>
+        <v>5.4581328000004703E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.5912276330795505</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.5914505569947446</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>41.61738742</v>
+        <v>41.617396528999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10757086200000288</v>
+        <v>0.10756514499999525</v>
       </c>
       <c r="D191" s="5">
-        <v>3.1544555309283684</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.1542843438298496</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>41.937205873000003</v>
+        <v>41.937207409000003</v>
       </c>
       <c r="C192" s="5">
-        <v>0.31981845300000344</v>
+        <v>0.31981088000000568</v>
       </c>
       <c r="D192" s="5">
-        <v>9.6216004732928582</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.6213607328877728</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>42.180546460999999</v>
+        <v>42.180540424999997</v>
       </c>
       <c r="C193" s="5">
-        <v>0.24334058799999525</v>
+        <v>0.24333301599999402</v>
       </c>
       <c r="D193" s="5">
-        <v>7.1895685994292302</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>7.1893374234989649</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>42.304099424</v>
+        <v>42.304084541000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.12355296300000163</v>
+        <v>0.12354411600000503</v>
       </c>
       <c r="D194" s="5">
-        <v>3.5721586070596834</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.5718992078645595</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>42.442808724999999</v>
+        <v>42.442787445999997</v>
       </c>
       <c r="C195" s="5">
-        <v>0.13870930099999867</v>
+        <v>0.13870290499999527</v>
       </c>
       <c r="D195" s="5">
-        <v>4.0063717579934988</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>4.0061851118148972</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>42.532709918000002</v>
+        <v>42.532671225000001</v>
       </c>
       <c r="C196" s="5">
-        <v>8.9901193000002877E-2</v>
+        <v>8.9883779000004438E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>2.571629077473192</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.5711264367318076</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>42.767076058999997</v>
+        <v>42.76704316</v>
       </c>
       <c r="C197" s="5">
-        <v>0.23436614099999531</v>
+        <v>0.23437193499999864</v>
       </c>
       <c r="D197" s="5">
-        <v>6.8164299122066563</v>
+        <v>6.8166099580799777</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8790349977968264</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.8789695556517012</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>43.080984422999997</v>
+        <v>43.081009922</v>
       </c>
       <c r="C198" s="5">
-        <v>0.31390836399999955</v>
+        <v>0.31396676199999973</v>
       </c>
       <c r="D198" s="5">
-        <v>9.1723641349611427</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>9.1741473430158482</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>43.232431460000001</v>
+        <v>43.232452361</v>
       </c>
       <c r="C199" s="5">
-        <v>0.15144703700000406</v>
+        <v>0.15144243900000021</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3010105827245848</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.3008748721251822</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>43.440759628999999</v>
+        <v>43.440804555</v>
       </c>
       <c r="C200" s="5">
-        <v>0.20832816899999784</v>
+        <v>0.20835219399999971</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9382981708974159</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.9389982979399347</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>43.546657648999997</v>
+        <v>43.546670947999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.10589801999999793</v>
+        <v>0.10586639299999945</v>
       </c>
       <c r="D201" s="5">
-        <v>2.9648505314571194</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.9639500546994269</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>43.69761312</v>
+        <v>43.697635339999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.15095547100000317</v>
+        <v>0.15096439199999878</v>
       </c>
       <c r="D202" s="5">
-        <v>4.2400614360821542</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.2403154876897275</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>43.903845459999999</v>
+        <v>43.903855786999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.20623233999999968</v>
+        <v>0.20622044699999975</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8127857647689796</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>5.8124387723069271</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>44.028891012000003</v>
+        <v>44.028889759999998</v>
       </c>
       <c r="C204" s="5">
-        <v>0.12504555200000311</v>
+        <v>0.12503397300000074</v>
       </c>
       <c r="D204" s="5">
-        <v>3.4718534586836824</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>3.4715260894600863</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>44.288451186000003</v>
+        <v>44.288437635999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.25956017400000064</v>
+        <v>0.25954787599999918</v>
       </c>
       <c r="D205" s="5">
-        <v>7.3082106959581061</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.307853343463111</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>44.624872813000003</v>
+        <v>44.624846679000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.336421627</v>
+        <v>0.33640904300000329</v>
       </c>
       <c r="D206" s="5">
-        <v>9.506016804045835</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>9.5056492733667</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>44.766114606999999</v>
+        <v>44.76608289</v>
       </c>
       <c r="C207" s="5">
-        <v>0.14124179399999548</v>
+        <v>0.14123621099999895</v>
       </c>
       <c r="D207" s="5">
-        <v>3.8649295367315206</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.8647763977301741</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>44.862852261</v>
+        <v>44.862794737999998</v>
       </c>
       <c r="C208" s="5">
-        <v>9.6737654000001783E-2</v>
+        <v>9.6711847999998213E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>2.6241918841791723</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.6234853897323829</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>45.085985600000001</v>
+        <v>45.085922398000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22313333900000032</v>
+        <v>0.22312766000000295</v>
       </c>
       <c r="D209" s="5">
-        <v>6.1344170562154243</v>
+        <v>6.1342647146237272</v>
       </c>
       <c r="E209" s="5">
-        <v>5.4221839664720495</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.4221172815820173</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>45.062618911999998</v>
+        <v>45.062678531000003</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.3366688000002966E-2</v>
+        <v>-2.324386699999792E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.62015359235991774</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.6169040137577908</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>45.212501449000001</v>
+        <v>45.212540052000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.14988253700000342</v>
+        <v>0.14986152099999828</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0651444021379657</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.0645584596640694</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>45.52734907</v>
+        <v>45.527407060000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.31484762099999841</v>
+        <v>0.31486700800000023</v>
       </c>
       <c r="D212" s="5">
-        <v>8.6840794483019188</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>8.6846271221120208</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>45.528504284999997</v>
+        <v>45.528527314000002</v>
       </c>
       <c r="C213" s="5">
-        <v>1.1552149999971562E-3</v>
+        <v>1.1202539999999317E-3</v>
       </c>
       <c r="D213" s="5">
-        <v>3.0453156341514465E-2</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.9531370917545985E-2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>45.776817676999997</v>
+        <v>45.776844959000002</v>
       </c>
       <c r="C214" s="5">
-        <v>0.24831339200000002</v>
+        <v>0.2483176450000002</v>
       </c>
       <c r="D214" s="5">
-        <v>6.7447637394751903</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.7448792332875485</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>45.787489547</v>
+        <v>45.787499591</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0671870000003025E-2</v>
+        <v>1.0654631999997832E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.28011289673011142</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.27965969124705836</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>45.720112649000001</v>
+        <v>45.720108570999997</v>
       </c>
       <c r="C216" s="5">
-        <v>-6.737689799999913E-2</v>
+        <v>-6.73910200000023E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.751594461318895</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.751958242372198</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>45.704794008999997</v>
+        <v>45.704774157999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.5318640000003825E-2</v>
+        <v>-1.5334412999997937E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.40132296085764185</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-0.40173546108933644</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>45.658241080000003</v>
+        <v>45.658202875999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.6552928999993526E-2</v>
+        <v>-4.6571282000002157E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2154441389215509</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.2159211578459117</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>45.392915412999997</v>
+        <v>45.392875809000003</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.26532566700000615</v>
+        <v>-0.26532706699999409</v>
       </c>
       <c r="D219" s="5">
-        <v>-6.754732786151763</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-6.7547727689582509</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>45.779851546000003</v>
+        <v>45.779781405000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.38693613300000607</v>
+        <v>0.3869055959999983</v>
       </c>
       <c r="D220" s="5">
-        <v>10.722437940283026</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>10.721561464825635</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>45.811129469000001</v>
+        <v>45.811030559000002</v>
       </c>
       <c r="C221" s="5">
-        <v>3.1277922999997543E-2</v>
+        <v>3.1249154000001056E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.82295745895886174</v>
+        <v>0.82219893451191961</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6083575846238096</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.6082806393513449</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>45.837644066999999</v>
+        <v>45.837740105999998</v>
       </c>
       <c r="C222" s="5">
-        <v>2.6514597999998557E-2</v>
+        <v>2.6709546999995837E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>0.69675203688368548</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>0.70189287638091624</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>46.001926177999998</v>
+        <v>46.001981098999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.16428211099999857</v>
+        <v>0.16424099299999995</v>
       </c>
       <c r="D223" s="5">
-        <v>4.386598245578166</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.385469231666872</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>45.909902920999997</v>
+        <v>45.909969695999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-9.2023257000001024E-2</v>
+        <v>-9.2011403000000769E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-2.3742703708695689</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-2.3739650821353986</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>46.007167875999997</v>
+        <v>46.007201058</v>
       </c>
       <c r="C225" s="5">
-        <v>9.7264954999999986E-2</v>
+        <v>9.7231362000002264E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>2.5721603581284169</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.5712578382932172</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>45.949357673000002</v>
+        <v>45.949385792000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-5.7810202999995397E-2</v>
+        <v>-5.7815265999998644E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.497479996375517</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-1.4976091674256509</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>45.985544754999999</v>
+        <v>45.985550551000003</v>
       </c>
       <c r="C227" s="5">
-        <v>3.6187081999997872E-2</v>
+        <v>3.6164759000001823E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.94915550108984892</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.94856686843722837</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>46.110158349999999</v>
+        <v>46.110149481000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.12461359499999958</v>
+        <v>0.12459892999999767</v>
       </c>
       <c r="D228" s="5">
-        <v>3.3007171932644352</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.300322523276189</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>46.016102670000002</v>
+        <v>46.016078450000002</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.4055679999996755E-2</v>
+        <v>-9.4071030999998584E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.4204892437414527</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.4208803344673679</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>46.001972342999998</v>
+        <v>46.001926077</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.4130327000003717E-2</v>
+        <v>-1.4152373000001717E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.36786652899090111</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.36843969390401021</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>45.622651374</v>
+        <v>45.622609355000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.37932096899999834</v>
+        <v>-0.37931672199999866</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.45826351652277</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-9.4581714596796758</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>45.780360500999997</v>
+        <v>45.780290092000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.15770912699999684</v>
+        <v>0.15768073699999974</v>
       </c>
       <c r="D232" s="5">
-        <v>4.2279627102687733</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>4.2271910557248438</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>45.733062044</v>
+        <v>45.732952191000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.7298456999996574E-2</v>
+        <v>-4.7337900999998794E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2327717480643763</v>
+        <v>-1.2337958509432867</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.170411482766053</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.17043573795931799</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>45.003422522999998</v>
+        <v>45.003532065999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.72963952100000284</v>
+        <v>-0.7294201250000043</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.55142498438903</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-17.54664003998926</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>44.892169643999999</v>
+        <v>44.892230009000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11125287899999847</v>
+        <v>-0.11130205699999607</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.9265139672044582</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-2.9277830220962975</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>44.689749032000002</v>
+        <v>44.689811869000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.20242061199999739</v>
+        <v>-0.20241813999999891</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.2786576209091107</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.278587824250125</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>44.695553089999997</v>
+        <v>44.695594671999999</v>
       </c>
       <c r="C237" s="5">
-        <v>5.8040579999953934E-3</v>
+        <v>5.7828029999953401E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>0.15596075115542618</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>0.15538898320155425</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>44.533072066000003</v>
+        <v>44.533096147999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.16248102399999453</v>
+        <v>-0.16249852400000009</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.2761680726025482</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.2766155671149715</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>44.494156883999999</v>
+        <v>44.494159357000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8915182000003767E-2</v>
+        <v>-3.8936790999997584E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.0435936519307187</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.0441697976099396</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>44.302835967</v>
+        <v>44.302824852000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.19132091699999876</v>
+        <v>-0.19133450500000038</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.0395965523372332</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.0399457787226982</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>44.233779945999999</v>
+        <v>44.233756356000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.9056021000001522E-2</v>
+        <v>-6.9068495999999868E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.854519719238712</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.8548523330011557</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>44.147609625000001</v>
+        <v>44.147563415999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.617032099999733E-2</v>
+        <v>-8.6192940000003659E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.3127943413229102</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.313396159919201</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>44.030054542999999</v>
+        <v>44.030017092000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.11755508200000264</v>
+        <v>-0.11754632399999565</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.1489446096718332</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.1487166818040979</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>43.966810733000003</v>
+        <v>43.966748191999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.3243809999995904E-2</v>
+        <v>-6.326890000000418E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.7101018104425658</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.7107763306693724</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>43.853100017000003</v>
+        <v>43.852985369000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11371071599999993</v>
+        <v>-0.11376282299999474</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.0597741792131594</v>
+        <v>-3.0611606950966652</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1107285254402548</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.110748884411553</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>43.467107403999997</v>
+        <v>43.467219204999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.3859926130000062</v>
+        <v>-0.38576616400000319</v>
       </c>
       <c r="D246" s="5">
-        <v>-10.065714358529132</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-10.060116910717376</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>43.478693444000001</v>
+        <v>43.478752909999997</v>
       </c>
       <c r="C247" s="5">
-        <v>1.1586040000004516E-2</v>
+        <v>1.1533704999997951E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.32032608688292719</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.31887621658215348</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>43.476962555</v>
+        <v>43.477013434</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.7308890000009569E-3</v>
+        <v>-1.739475999997353E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-4.7761602548512805E-2</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-4.7998431736306912E-2</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>43.288006162000002</v>
+        <v>43.288050108999997</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.188956392999998</v>
+        <v>-0.18896332500000312</v>
       </c>
       <c r="D249" s="5">
-        <v>-5.0924744942693279</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-5.0926510543353061</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>43.330559409999999</v>
+        <v>43.330576639999997</v>
       </c>
       <c r="C250" s="5">
-        <v>4.2553247999997268E-2</v>
+        <v>4.2526531000000034E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.1860303387000393</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.1852804531857331</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>43.211968073000001</v>
+        <v>43.211966754000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.11859133699999802</v>
+        <v>-0.11860988599999445</v>
       </c>
       <c r="D251" s="5">
-        <v>-3.2352882466825994</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-3.2357854202239356</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>43.197960891000001</v>
+        <v>43.197947448000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4007182000000284E-2</v>
+        <v>-1.4019306000001563E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.38828788945625137</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.38862338672547292</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>43.248727041000002</v>
+        <v>43.248707048999997</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0766150000001176E-2</v>
+        <v>5.0759600999995769E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.4193883942091867</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.4192045479689774</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>43.185858209999999</v>
+        <v>43.185819721999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-6.2868831000002956E-2</v>
+        <v>-6.288732699999855E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.7305096169726308</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.7310154617031892</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>43.426921077999999</v>
+        <v>43.426891595999997</v>
       </c>
       <c r="C255" s="5">
-        <v>0.24106286800000021</v>
+        <v>0.2410718739999993</v>
       </c>
       <c r="D255" s="5">
-        <v>6.907904980083468</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.9081773777491806</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>43.555685277000002</v>
+        <v>43.555640228000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12876419900000258</v>
+        <v>0.12874863200000419</v>
       </c>
       <c r="D256" s="5">
-        <v>3.6166958135455785</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.6162539126788129</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>43.465700277000003</v>
+        <v>43.465609774000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-8.9984999999998649E-2</v>
+        <v>-9.0030454000000759E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.4511937926359306</v>
+        <v>-2.4524204264037119</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.88340331664082949</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.88335056722008698</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>43.833903988000003</v>
+        <v>43.833990456000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.3682037109999996</v>
+        <v>0.36838068200000151</v>
       </c>
       <c r="D258" s="5">
-        <v>10.652607662638403</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>10.657991882702156</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>43.957638807999999</v>
+        <v>43.957683523</v>
       </c>
       <c r="C259" s="5">
-        <v>0.12373481999999569</v>
+        <v>0.12369306699999782</v>
       </c>
       <c r="D259" s="5">
-        <v>3.4404615503941471</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>3.4392756360409615</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>44.260849694000001</v>
+        <v>44.260884462</v>
       </c>
       <c r="C260" s="5">
-        <v>0.30321088600000223</v>
+        <v>0.30320093899999989</v>
       </c>
       <c r="D260" s="5">
-        <v>8.5987158640570485</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.5984139111045401</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>44.597121061000003</v>
+        <v>44.597161665000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33627136700000193</v>
+        <v>0.33627720300000163</v>
       </c>
       <c r="D261" s="5">
-        <v>9.5077672120269074</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.5079313914614652</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>44.63763608</v>
+        <v>44.637647158</v>
       </c>
       <c r="C262" s="5">
-        <v>4.051501899999721E-2</v>
+        <v>4.0485492999998485E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.0956241588720772</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.0948207117700282</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>44.723320616999999</v>
+        <v>44.723317010999999</v>
       </c>
       <c r="C263" s="5">
-        <v>8.5684536999998784E-2</v>
+        <v>8.5669852999998852E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3279450720937733</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.327541321275528</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>45.002590712999996</v>
+        <v>45.002580936000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.27927009599999764</v>
+        <v>0.27926392500000219</v>
       </c>
       <c r="D264" s="5">
-        <v>7.756057438978603</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>7.7558807729331658</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>45.158487934</v>
+        <v>45.158474212000002</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15589722100000358</v>
+        <v>0.15589327600000047</v>
       </c>
       <c r="D265" s="5">
-        <v>4.2371453899763267</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.2370370555273595</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>45.319456303000003</v>
+        <v>45.319427906000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.16096836900000255</v>
+        <v>0.16095369399999981</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3622877010134786</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.3618835276593382</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>45.308037321</v>
+        <v>45.308017989</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1418982000002131E-2</v>
+        <v>-1.1409917000001712E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.30194106317291691</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.30170188677042242</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>45.549578816</v>
+        <v>45.549553770000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.24154149499999988</v>
+        <v>0.24153578100000317</v>
       </c>
       <c r="D268" s="5">
-        <v>6.5882646239572962</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>6.5881070654965734</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>45.766044893999997</v>
+        <v>45.765980550999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.21646607799999629</v>
+        <v>0.21642678099999557</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8542260027528492</v>
+        <v>5.8531386105205252</v>
       </c>
       <c r="E269" s="5">
-        <v>5.2923215370746624</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>5.2923927421260286</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>46.022787999000002</v>
+        <v>46.022837776999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.2567431050000053</v>
+        <v>0.25685722600000105</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9435267359600816</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.9467190560051018</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>46.133597877</v>
+        <v>46.133621853000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.11080987799999775</v>
+        <v>0.11078407600000162</v>
       </c>
       <c r="D271" s="5">
-        <v>2.9278307836924089</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.9271367813370475</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>46.360626129000003</v>
+        <v>46.360650624999998</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22702825200000376</v>
+        <v>0.22702877199999705</v>
       </c>
       <c r="D272" s="5">
-        <v>6.0678103919324933</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.0678214290059262</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>46.403778690000003</v>
+        <v>46.403820627000002</v>
       </c>
       <c r="C273" s="5">
-        <v>4.3152560999999423E-2</v>
+        <v>4.3170002000003649E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>1.1226983025289572</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.1231537942271164</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>46.645788736999997</v>
+        <v>46.645796441999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.24201004699999373</v>
+        <v>0.24197581499999643</v>
       </c>
       <c r="D274" s="5">
-        <v>6.4410449269143966</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>6.4401015744023793</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>46.927317160000001</v>
+        <v>46.927310464000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.28152842300000458</v>
+        <v>0.28151402200000319</v>
       </c>
       <c r="D275" s="5">
-        <v>7.4878616587022773</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.4874645522589045</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>46.801692093</v>
+        <v>46.801687252999997</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12562506700000142</v>
+        <v>-0.12562321100000418</v>
       </c>
       <c r="D276" s="5">
-        <v>-3.1655376155544368</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-3.1654919789889102</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>47.252721201999996</v>
+        <v>47.252712508000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.45102910899999671</v>
+        <v>0.45102525500000468</v>
       </c>
       <c r="D277" s="5">
-        <v>12.197511651195757</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>12.197403168348409</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>47.547464650000002</v>
+        <v>47.547445523</v>
       </c>
       <c r="C278" s="5">
-        <v>0.29474344800000551</v>
+        <v>0.29473301499999849</v>
       </c>
       <c r="D278" s="5">
-        <v>7.7473219698138251</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>7.747039738091055</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>47.897102658999998</v>
+        <v>47.897088891000003</v>
       </c>
       <c r="C279" s="5">
-        <v>0.34963800899999598</v>
+        <v>0.3496433680000024</v>
       </c>
       <c r="D279" s="5">
-        <v>9.1899203681031327</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>9.1900708173479515</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>48.049954708000001</v>
+        <v>48.049941846000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.15285204900000338</v>
+        <v>0.15285295500000018</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8974459656010207</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.8974706139721649</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>48.059067786</v>
+        <v>48.059033231999997</v>
       </c>
       <c r="C281" s="5">
-        <v>9.1130779999986089E-3</v>
+        <v>9.0913859999943725E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>0.22782764594939664</v>
+        <v>0.22728484073182287</v>
       </c>
       <c r="E281" s="5">
-        <v>5.0103147372925427</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.0103868711929067</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>48.228175075999999</v>
+        <v>48.2281847</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16910728999999947</v>
+        <v>0.16915146800000258</v>
       </c>
       <c r="D282" s="5">
-        <v>4.3051702945389181</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>4.3063200048662376</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>48.409501325999997</v>
+        <v>48.409506325000002</v>
       </c>
       <c r="C283" s="5">
-        <v>0.18132624999999791</v>
+        <v>0.18132162500000248</v>
       </c>
       <c r="D283" s="5">
-        <v>4.6061844942269614</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.6060636282909906</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>48.464721468999997</v>
+        <v>48.464742205999997</v>
       </c>
       <c r="C284" s="5">
-        <v>5.5220142999999666E-2</v>
+        <v>5.5235880999994436E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3774461974917163</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.3778410998778412</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>48.816379847</v>
+        <v>48.816426167000003</v>
       </c>
       <c r="C285" s="5">
-        <v>0.35165837800000332</v>
+        <v>0.35168396100000621</v>
       </c>
       <c r="D285" s="5">
-        <v>9.0631863132225163</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>9.0638681564541699</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>48.970879230000001</v>
+        <v>48.970891537999997</v>
       </c>
       <c r="C286" s="5">
-        <v>0.15449938300000099</v>
+        <v>0.15446537099999347</v>
       </c>
       <c r="D286" s="5">
-        <v>3.8647026834412568</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.8638333041455919</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>49.122257566999998</v>
+        <v>49.122253659000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.15137833699999703</v>
+        <v>0.15136212100000535</v>
       </c>
       <c r="D287" s="5">
-        <v>3.7731495157618644</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.7727374670880387</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>49.488059563</v>
+        <v>49.488061033000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.36580199600000185</v>
+        <v>0.36580737399999919</v>
       </c>
       <c r="D288" s="5">
-        <v>9.31135782741217</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>9.3115011487864727</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>49.621452757</v>
+        <v>49.621444763</v>
       </c>
       <c r="C289" s="5">
-        <v>0.13339319399999994</v>
+        <v>0.13338372999999848</v>
       </c>
       <c r="D289" s="5">
-        <v>3.2829405217727592</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.2827040406831598</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>49.965079694000003</v>
+        <v>49.965063274000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.34362693700000335</v>
+        <v>0.34361851100000251</v>
       </c>
       <c r="D290" s="5">
-        <v>8.6338859196825055</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>8.6336675268380745</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>50.184905372999999</v>
+        <v>50.184889243999997</v>
       </c>
       <c r="C291" s="5">
-        <v>0.21982567899999594</v>
+        <v>0.21982596999999515</v>
       </c>
       <c r="D291" s="5">
-        <v>5.4091477024685863</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.4091568579609284</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>50.357765798999999</v>
+        <v>50.357749517999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.17286042599999973</v>
+        <v>0.17286027400000137</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2125755550920685</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.2125731600626271</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>50.451165621999998</v>
+        <v>50.451134805999999</v>
       </c>
       <c r="C293" s="5">
-        <v>9.3399822999998605E-2</v>
+        <v>9.3385288000000344E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2485153700919414</v>
+        <v>2.2481626108933783</v>
       </c>
       <c r="E293" s="5">
-        <v>4.9774120601998817</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.9774234168473264</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>51.049204418999999</v>
+        <v>51.049194694999997</v>
       </c>
       <c r="C294" s="5">
-        <v>0.59803879700000095</v>
+        <v>0.59805988899999818</v>
       </c>
       <c r="D294" s="5">
-        <v>15.189603326614076</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>15.190184333973367</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>51.301442262000002</v>
+        <v>51.301440585000002</v>
       </c>
       <c r="C295" s="5">
-        <v>0.25223784300000318</v>
+        <v>0.25224589000000464</v>
       </c>
       <c r="D295" s="5">
-        <v>6.0931049216903954</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.093305811850569</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>51.488691590000002</v>
+        <v>51.488720159000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.18724932800000005</v>
+        <v>0.1872795740000015</v>
       </c>
       <c r="D296" s="5">
-        <v>4.4689843383556083</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.4697209083267575</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>51.521363309999998</v>
+        <v>51.521428733999997</v>
       </c>
       <c r="C297" s="5">
-        <v>3.2671719999996185E-2</v>
+        <v>3.27085749999938E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.76411306940333823</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.76497760722089581</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>51.705302803000002</v>
+        <v>51.705333338999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.18393949300000401</v>
+        <v>0.18390460500000216</v>
       </c>
       <c r="D298" s="5">
-        <v>4.3693246647100281</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.3684739365043024</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>51.910466470000003</v>
+        <v>51.910478886</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20516366700000077</v>
+        <v>0.20514554700000076</v>
       </c>
       <c r="D299" s="5">
-        <v>4.8668318778906317</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.8663896807393359</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>51.754325076999997</v>
+        <v>51.754328133000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.15614139300000573</v>
+        <v>-0.15615075299999859</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.5503592045034171</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-3.5505676892279903</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>51.975021476000002</v>
+        <v>51.975006866999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.22069639900000482</v>
+        <v>0.22067873399999627</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2389089703586134</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.2384794379111588</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>52.061736418999999</v>
+        <v>52.061671119000003</v>
       </c>
       <c r="C302" s="5">
-        <v>8.6714942999996936E-2</v>
+        <v>8.6664252000005604E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.0205497417048246</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.0193583075612809</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>52.278629692000003</v>
+        <v>52.278595815999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.21689327300000372</v>
+        <v>0.21692469699999606</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1154507715271302</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1162155412290078</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>52.473491543999998</v>
+        <v>52.473431003000002</v>
       </c>
       <c r="C304" s="5">
-        <v>0.19486185199999539</v>
+        <v>0.19483518700000246</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5656899263281758</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.5650553122156712</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>52.739221194000002</v>
+        <v>52.739206473000003</v>
       </c>
       <c r="C305" s="5">
-        <v>0.26572965000000437</v>
+        <v>0.26577547000000123</v>
       </c>
       <c r="D305" s="5">
-        <v>6.2490348220585412</v>
+        <v>6.2501499544006522</v>
       </c>
       <c r="E305" s="5">
-        <v>4.5351887192121909</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.5352233915021634</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>52.780369636000003</v>
+        <v>52.780377244</v>
       </c>
       <c r="C306" s="5">
-        <v>4.1148442000000784E-2</v>
+        <v>4.117077099999733E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>0.94029783764313368</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.94081054215962023</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>53.112088894999999</v>
+        <v>53.112107950999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.33171925899999621</v>
+        <v>0.3317307069999984</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8081172793244003</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>7.8083949638349415</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>53.108544185</v>
+        <v>53.108588429999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.5447099999998954E-3</v>
+        <v>-3.5195210000011912E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-8.0058816056483018E-2</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-7.949009036193333E-2</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>53.742330172000003</v>
+        <v>53.742481716999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.6337859870000031</v>
+        <v>0.63389328699999936</v>
       </c>
       <c r="D309" s="5">
-        <v>15.298897047980331</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>15.301645901675553</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>53.952252113</v>
+        <v>53.952291633000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.2099219409999975</v>
+        <v>0.20980991600000465</v>
       </c>
       <c r="D310" s="5">
-        <v>4.7893202986443839</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.7866955589986881</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>53.997843887999998</v>
+        <v>53.997878346</v>
       </c>
       <c r="C311" s="5">
-        <v>4.5591774999998336E-2</v>
+        <v>4.5586712999998724E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.0187735010544596</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.0186591120414645</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>54.108914661</v>
+        <v>54.108925986999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.11107077300000157</v>
+        <v>0.11104764099999898</v>
       </c>
       <c r="D312" s="5">
-        <v>2.4964551509011335</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.495927724542768</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>54.305895200999998</v>
+        <v>54.305814550000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.19698053999999843</v>
+        <v>0.19688856300000168</v>
       </c>
       <c r="D313" s="5">
-        <v>4.4570731855852141</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.4549492474301733</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>54.449105320999998</v>
+        <v>54.448939922999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14321011999999911</v>
+        <v>0.14312537299999661</v>
       </c>
       <c r="D314" s="5">
-        <v>3.2108252177334151</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.2089023663290694</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>54.76231026</v>
+        <v>54.762199426999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31320493900000201</v>
+        <v>0.31325950400000124</v>
       </c>
       <c r="D315" s="5">
-        <v>7.1253270348172082</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>7.1266302519096936</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>55.084666458999997</v>
+        <v>55.084531212000002</v>
       </c>
       <c r="C316" s="5">
-        <v>0.3223561989999979</v>
+        <v>0.32233178500000292</v>
       </c>
       <c r="D316" s="5">
-        <v>7.2969931845036751</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>7.2964377749511478</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>55.229840191999998</v>
+        <v>55.229835444000003</v>
       </c>
       <c r="C317" s="5">
-        <v>0.14517373300000003</v>
+        <v>0.14530423200000087</v>
       </c>
       <c r="D317" s="5">
-        <v>3.2088050748268149</v>
+        <v>3.2117394977940084</v>
       </c>
       <c r="E317" s="5">
-        <v>4.7225175905391437</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.7225378187574441</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>55.519100469000001</v>
+        <v>55.519194970999997</v>
       </c>
       <c r="C318" s="5">
-        <v>0.2892602770000039</v>
+        <v>0.2893595269999949</v>
       </c>
       <c r="D318" s="5">
-        <v>6.4691072990353371</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>6.4713918774054191</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>55.738468255999997</v>
+        <v>55.738585862000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.21936778699999593</v>
+        <v>0.21939089100000331</v>
       </c>
       <c r="D319" s="5">
-        <v>4.8458645018273794</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.8463775861005587</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>56.047664277999999</v>
+        <v>56.047775829999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.30919602200000185</v>
+        <v>0.30918996799999832</v>
       </c>
       <c r="D320" s="5">
-        <v>6.8636161679499041</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>6.8634627269927417</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>56.258926598000002</v>
+        <v>56.259189534000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.211262320000003</v>
+        <v>0.2114137040000017</v>
       </c>
       <c r="D321" s="5">
-        <v>4.6181600066712125</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.6215288006354438</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>56.390682794</v>
+        <v>56.390734576</v>
       </c>
       <c r="C322" s="5">
-        <v>0.13175619599999777</v>
+        <v>0.13154504199999906</v>
       </c>
       <c r="D322" s="5">
-        <v>2.8468364945586799</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.8422018351118794</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>56.699937126000002</v>
+        <v>56.700009790000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.30925433200000185</v>
+        <v>0.30927521400000302</v>
       </c>
       <c r="D323" s="5">
-        <v>6.7831405543990586</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>6.7836060625711347</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.157452665000001</v>
+        <v>57.157464683999997</v>
       </c>
       <c r="C324" s="5">
-        <v>0.45751553899999919</v>
+        <v>0.45745489399999428</v>
       </c>
       <c r="D324" s="5">
-        <v>10.124374988294683</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.122959317022673</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.538074330000001</v>
+        <v>57.537869372000003</v>
       </c>
       <c r="C325" s="5">
-        <v>0.38062166499999961</v>
+        <v>0.38040468800000582</v>
       </c>
       <c r="D325" s="5">
-        <v>8.2902835705248137</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>8.2853814929289449</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.725415845999997</v>
+        <v>57.725082665000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.18734151599999649</v>
+        <v>0.18721329299999923</v>
       </c>
       <c r="D326" s="5">
-        <v>3.9778820957423022</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.9751250043348341</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.840280604</v>
+        <v>57.840022238000003</v>
       </c>
       <c r="C327" s="5">
-        <v>0.11486475800000306</v>
+        <v>0.11493957300000091</v>
       </c>
       <c r="D327" s="5">
-        <v>2.4141234174999804</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.4157271672262448</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>58.081614795</v>
+        <v>58.081275910000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.24133419099999998</v>
+        <v>0.24125367199999914</v>
       </c>
       <c r="D328" s="5">
-        <v>5.1234224980654552</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.1216971156712088</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>58.434265850000003</v>
+        <v>58.434046991000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.3526510550000026</v>
+        <v>0.35277108100000021</v>
       </c>
       <c r="D329" s="5">
-        <v>7.5342767664170252</v>
+        <v>7.5369728005659997</v>
       </c>
       <c r="E329" s="5">
-        <v>5.8019824914578688</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>5.8015953175324819</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>58.741412275000002</v>
+        <v>58.742019886999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.30714642499999911</v>
+        <v>0.30797289599999544</v>
       </c>
       <c r="D330" s="5">
-        <v>6.4931074489844143</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.5111137848089307</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>58.968365335999998</v>
+        <v>58.968832188999997</v>
       </c>
       <c r="C331" s="5">
-        <v>0.22695306099999613</v>
+        <v>0.22681230199999902</v>
       </c>
       <c r="D331" s="5">
-        <v>4.7361152584945776</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.73306520193153</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>59.387432742999998</v>
+        <v>59.387486484</v>
       </c>
       <c r="C332" s="5">
-        <v>0.419067407</v>
+        <v>0.41865429500000317</v>
       </c>
       <c r="D332" s="5">
-        <v>8.8693306417846109</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>8.8601702548547046</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>59.687993786</v>
+        <v>59.688318617</v>
       </c>
       <c r="C333" s="5">
-        <v>0.30056104300000186</v>
+        <v>0.30083213300000011</v>
       </c>
       <c r="D333" s="5">
-        <v>6.2451617934484727</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>6.2509466343984688</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>59.930314395000003</v>
+        <v>59.930412066000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.24232060900000363</v>
+        <v>0.24209344900000218</v>
       </c>
       <c r="D334" s="5">
-        <v>4.982011787791274</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.9772091048601919</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>60.308377022999998</v>
+        <v>60.308484900000003</v>
       </c>
       <c r="C335" s="5">
-        <v>0.37806262799999502</v>
+        <v>0.37807283400000102</v>
       </c>
       <c r="D335" s="5">
-        <v>7.8382973459109051</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>7.838503118890805</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>60.412114883000001</v>
+        <v>60.412112465</v>
       </c>
       <c r="C336" s="5">
-        <v>0.10373786000000251</v>
+        <v>0.10362756499999648</v>
       </c>
       <c r="D336" s="5">
-        <v>2.0837889182373726</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.0815486773671177</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>60.479022237999999</v>
+        <v>60.478730343999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.6907354999997892E-2</v>
+        <v>6.6617878999998936E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>1.3371440864834438</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.3313238279633932</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>60.911775286999998</v>
+        <v>60.911343746999997</v>
       </c>
       <c r="C338" s="5">
-        <v>0.43275304899999867</v>
+        <v>0.43261340299999773</v>
       </c>
       <c r="D338" s="5">
-        <v>8.9326205935281742</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>8.9296685787946259</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>60.993762767</v>
+        <v>60.992807911</v>
       </c>
       <c r="C339" s="5">
-        <v>8.1987480000002222E-2</v>
+        <v>8.1464164000003336E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>1.6272157449158442</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>1.6167644487872002</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>61.059534974000002</v>
+        <v>61.059095081999999</v>
       </c>
       <c r="C340" s="5">
-        <v>6.577220700000197E-2</v>
+        <v>6.6287170999999034E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>1.3017140859065801</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.3119875261672354</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>61.541843258999997</v>
+        <v>61.541504246999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.4823082849999949</v>
+        <v>0.48240916499999997</v>
       </c>
       <c r="D341" s="5">
-        <v>9.901618590687411</v>
+        <v>9.9038549110963316</v>
       </c>
       <c r="E341" s="5">
-        <v>5.3180738455362864</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.3178881422993207</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>61.659520125999997</v>
+        <v>61.660740875000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.11767686700000013</v>
+        <v>0.11923662800000301</v>
       </c>
       <c r="D342" s="5">
-        <v>2.318858831807713</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.3499357646119545</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>62.004557187000003</v>
+        <v>62.005556359000003</v>
       </c>
       <c r="C343" s="5">
-        <v>0.34503706100000642</v>
+        <v>0.3448154840000015</v>
       </c>
       <c r="D343" s="5">
-        <v>6.9255857416050004</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.9208593095616777</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>62.244835016000003</v>
+        <v>62.244877227000003</v>
       </c>
       <c r="C344" s="5">
-        <v>0.24027782900000005</v>
+        <v>0.23932086800000008</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7505998137588934</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.7311981726944508</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>62.210674533000002</v>
+        <v>62.211091459000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.4160483000000852E-2</v>
+        <v>-3.3785768000001326E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.65658575185066903</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.64940454497400824</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>62.644843154</v>
+        <v>62.644885356000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43416862099999776</v>
+        <v>0.43379389700000104</v>
       </c>
       <c r="D346" s="5">
-        <v>8.7038662866900864</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>8.6960031762019163</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>63.013221035000001</v>
+        <v>63.013313375000003</v>
       </c>
       <c r="C347" s="5">
-        <v>0.36837788100000068</v>
+        <v>0.36842801899999955</v>
       </c>
       <c r="D347" s="5">
-        <v>7.289258694094225</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.2902780350486029</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>63.385102455999998</v>
+        <v>63.385013203</v>
       </c>
       <c r="C348" s="5">
-        <v>0.37188142099999766</v>
+        <v>0.37169982799999701</v>
       </c>
       <c r="D348" s="5">
-        <v>7.3164259944839882</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>7.3127255558015136</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>63.746665647999997</v>
+        <v>63.746306132000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.36156319199999842</v>
+        <v>0.3612929290000011</v>
       </c>
       <c r="D349" s="5">
-        <v>7.0639643742320679</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.0585278003108654</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>63.705670918000003</v>
+        <v>63.705092031</v>
       </c>
       <c r="C350" s="5">
-        <v>-4.0994729999994206E-2</v>
+        <v>-4.1214101000001335E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.7689821991852086</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.77308689993890178</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>63.838546159000003</v>
+        <v>63.836832172000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.1328752410000007</v>
+        <v>0.13174014100000164</v>
       </c>
       <c r="D351" s="5">
-        <v>2.5318348234377952</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.5099828623115883</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>63.922928585999998</v>
+        <v>63.922364301999998</v>
       </c>
       <c r="C352" s="5">
-        <v>8.4382426999994209E-2</v>
+        <v>8.5532129999997153E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.597754325823475</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.6197280681281567</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>63.739962382999998</v>
+        <v>63.739583932999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.18296620299999944</v>
+        <v>-0.18278036899999961</v>
       </c>
       <c r="D353" s="5">
-        <v>-3.3811931772715575</v>
+        <v>-3.3778421657166047</v>
       </c>
       <c r="E353" s="5">
-        <v>3.5717472984180487</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.5717028904231674</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>64.285167043000001</v>
+        <v>64.287119029999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.54520466000000312</v>
+        <v>0.5475350970000008</v>
       </c>
       <c r="D354" s="5">
-        <v>10.761208827456592</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>10.809468864961303</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>64.542611730999994</v>
+        <v>64.544265898000006</v>
       </c>
       <c r="C355" s="5">
-        <v>0.25744468799999254</v>
+        <v>0.25714686800000663</v>
       </c>
       <c r="D355" s="5">
-        <v>4.912950750437961</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.906989388392291</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>64.691902373000005</v>
+        <v>64.691955614999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.14929064200001108</v>
+        <v>0.14768971699999156</v>
       </c>
       <c r="D356" s="5">
-        <v>2.8112517502349776</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.7806526050797808</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>65.138936706999999</v>
+        <v>65.139292608999995</v>
       </c>
       <c r="C357" s="5">
-        <v>0.44703433399999426</v>
+        <v>0.44733699399999693</v>
       </c>
       <c r="D357" s="5">
-        <v>8.614776131973322</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>8.6208249009634752</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>65.446233758000005</v>
+        <v>65.446081914999994</v>
       </c>
       <c r="C358" s="5">
-        <v>0.30729705100000615</v>
+        <v>0.30678930599999887</v>
       </c>
       <c r="D358" s="5">
-        <v>5.8102960141761306</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.800413147329353</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>65.616375106000007</v>
+        <v>65.616374062999995</v>
       </c>
       <c r="C359" s="5">
-        <v>0.17014134800000136</v>
+        <v>0.17029214800000148</v>
       </c>
       <c r="D359" s="5">
-        <v>3.1646491180144176</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.1675017328332666</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>66.062667820000001</v>
+        <v>66.062478354999996</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44629271399999482</v>
+        <v>0.44610429200000112</v>
       </c>
       <c r="D360" s="5">
-        <v>8.4742057349208153</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>8.4704932895697702</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>66.517798431000003</v>
+        <v>66.517506948999994</v>
       </c>
       <c r="C361" s="5">
-        <v>0.45513061100000129</v>
+        <v>0.45502859399999807</v>
       </c>
       <c r="D361" s="5">
-        <v>8.5878179637902896</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>8.5858450774783499</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>66.91985794</v>
+        <v>66.919617742</v>
       </c>
       <c r="C362" s="5">
-        <v>0.40205950899999721</v>
+        <v>0.40211079300000563</v>
       </c>
       <c r="D362" s="5">
-        <v>7.4993215327900486</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>7.5003440885790029</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>67.182981447000003</v>
+        <v>67.180066393999994</v>
       </c>
       <c r="C363" s="5">
-        <v>0.26312350700000309</v>
+        <v>0.26044865199999379</v>
       </c>
       <c r="D363" s="5">
-        <v>4.8216888062523999</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>4.7716362232390397</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>67.579073147000003</v>
+        <v>67.577940936999994</v>
       </c>
       <c r="C364" s="5">
-        <v>0.39609169999999949</v>
+        <v>0.39787454300000036</v>
       </c>
       <c r="D364" s="5">
-        <v>7.3088390624578725</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>7.3431447843040898</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>67.821003085000001</v>
+        <v>67.820152992999994</v>
       </c>
       <c r="C365" s="5">
-        <v>0.2419299379999984</v>
+        <v>0.24221205599999962</v>
       </c>
       <c r="D365" s="5">
-        <v>4.3815477735765773</v>
+        <v>4.3868332499897633</v>
       </c>
       <c r="E365" s="5">
-        <v>6.4026405875138304</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>6.4019386513242571</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>68.529724141000003</v>
+        <v>68.534078468000004</v>
       </c>
       <c r="C366" s="5">
-        <v>0.70872105600000168</v>
+        <v>0.71392547500001058</v>
       </c>
       <c r="D366" s="5">
-        <v>13.286275289857841</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>13.389736996665146</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>68.890915895999996</v>
+        <v>68.892557345</v>
       </c>
       <c r="C367" s="5">
-        <v>0.36119175499999301</v>
+        <v>0.35847887699999603</v>
       </c>
       <c r="D367" s="5">
-        <v>6.5113037721894917</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>6.4605601679713853</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>68.643919655999994</v>
+        <v>68.644134870000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.24699624000000142</v>
+        <v>-0.24842247499999814</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.2185543423699627</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.2423334814079006</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>66.249845468000004</v>
+        <v>66.250616360999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.3940741879999905</v>
+        <v>-2.3935185090000033</v>
       </c>
       <c r="D369" s="5">
-        <v>-34.687915754976586</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-34.681252906922708</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>66.327796883000005</v>
+        <v>66.328147892999993</v>
       </c>
       <c r="C370" s="5">
-        <v>7.7951415000001134E-2</v>
+        <v>7.7531531999994741E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>1.421126775562942</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>1.4134060277971594</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>66.807853746999996</v>
+        <v>66.805921964999996</v>
       </c>
       <c r="C371" s="5">
-        <v>0.48005686399999092</v>
+        <v>0.47777407200000255</v>
       </c>
       <c r="D371" s="5">
-        <v>9.0393798871445608</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>8.9946289136743509</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>66.656444171000004</v>
+        <v>66.65633751</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.15140957599999183</v>
+        <v>-0.14958445499999584</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.6859678697816691</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-2.6540641731093939</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>66.898741100999999</v>
+        <v>66.898210849999998</v>
       </c>
       <c r="C373" s="5">
-        <v>0.24229692999999486</v>
+        <v>0.24187333999999794</v>
       </c>
       <c r="D373" s="5">
-        <v>4.4502867930156897</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.4423580101053739</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>67.524010586000003</v>
+        <v>67.523399257999998</v>
       </c>
       <c r="C374" s="5">
-        <v>0.62526948500000401</v>
+        <v>0.62518840799999964</v>
       </c>
       <c r="D374" s="5">
-        <v>11.81071066430388</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>11.80919810750356</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>68.347111677000001</v>
+        <v>68.343045755000006</v>
       </c>
       <c r="C375" s="5">
-        <v>0.82310109099999806</v>
+        <v>0.81964649700000791</v>
       </c>
       <c r="D375" s="5">
-        <v>15.649362361225805</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.579386707152331</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>68.732081141999998</v>
+        <v>68.730444495</v>
       </c>
       <c r="C376" s="5">
-        <v>0.38496946499999751</v>
+        <v>0.38739873999999475</v>
       </c>
       <c r="D376" s="5">
-        <v>6.9724482550361788</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>7.0182578538218632</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>69.193383294</v>
+        <v>69.192660253</v>
       </c>
       <c r="C377" s="5">
-        <v>0.4613021520000018</v>
+        <v>0.46221575799999925</v>
       </c>
       <c r="D377" s="5">
-        <v>8.357971958488509</v>
+        <v>8.3753487361085455</v>
       </c>
       <c r="E377" s="5">
-        <v>2.0235327502897471</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>2.0237454494413498</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>69.680995926999998</v>
+        <v>69.688613153999995</v>
       </c>
       <c r="C378" s="5">
-        <v>0.48761263299999769</v>
+        <v>0.49595290099999545</v>
       </c>
       <c r="D378" s="5">
-        <v>8.7921084043189435</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>8.948567269155161</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>69.759185642000006</v>
+        <v>69.761535735999999</v>
       </c>
       <c r="C379" s="5">
-        <v>7.8189715000007709E-2</v>
+        <v>7.2922582000003899E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.3548729490064249</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.2629392226809699</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>70.571331409999999</v>
+        <v>70.572289126000001</v>
       </c>
       <c r="C380" s="5">
-        <v>0.8121457679999935</v>
+        <v>0.81075339000000213</v>
       </c>
       <c r="D380" s="5">
-        <v>14.900761498150473</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>14.873026930522837</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>71.460218425999997</v>
+        <v>71.461425171000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.8888870159999982</v>
+        <v>0.88913604500000076</v>
       </c>
       <c r="D381" s="5">
-        <v>16.2070135652598</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>16.211637772918319</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>71.722241435000001</v>
+        <v>71.722931744999997</v>
       </c>
       <c r="C382" s="5">
-        <v>0.26202300900000353</v>
+        <v>0.26150657399999488</v>
       </c>
       <c r="D382" s="5">
-        <v>4.4898654548534589</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>4.4807600827944327</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>72.189068567999996</v>
+        <v>72.184425864000005</v>
       </c>
       <c r="C383" s="5">
-        <v>0.46682713299999534</v>
+        <v>0.46149411900000814</v>
       </c>
       <c r="D383" s="5">
-        <v>8.0963469446990075</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>8.0004778754336527</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>73.630545166999994</v>
+        <v>73.630275030999996</v>
       </c>
       <c r="C384" s="5">
-        <v>1.4414765989999978</v>
+        <v>1.4458491669999916</v>
       </c>
       <c r="D384" s="5">
-        <v>26.776551168409558</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>26.86884720770184</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>74.194823872000001</v>
+        <v>74.192215821000005</v>
       </c>
       <c r="C385" s="5">
-        <v>0.56427870500000665</v>
+        <v>0.56194079000000841</v>
       </c>
       <c r="D385" s="5">
-        <v>9.59408271968889</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>9.5526860773691666</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>74.622370289000003</v>
+        <v>74.620265141999994</v>
       </c>
       <c r="C386" s="5">
-        <v>0.42754641700000207</v>
+        <v>0.42804932099998894</v>
       </c>
       <c r="D386" s="5">
-        <v>7.1384054800331942</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.1473295442641138</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>75.110287889000006</v>
+        <v>75.105436103000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.48791760000000295</v>
+        <v>0.48517096100000856</v>
       </c>
       <c r="D387" s="5">
-        <v>8.1345909833300709</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>8.0873856037313665</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>75.590367834000006</v>
+        <v>75.586312683000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.48007994499999995</v>
+        <v>0.48087658000000033</v>
       </c>
       <c r="D388" s="5">
-        <v>7.9454609641329554</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.9596455938308219</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>76.055644181000005</v>
+        <v>76.057836394000006</v>
       </c>
       <c r="C389" s="5">
-        <v>0.46527634699999965</v>
+        <v>0.47152371100000323</v>
       </c>
       <c r="D389" s="5">
-        <v>7.6415356589466299</v>
+        <v>7.7481163428136934</v>
       </c>
       <c r="E389" s="5">
-        <v>9.9175102593878517</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.9218271358519683</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>76.349446373000006</v>
+        <v>76.362490593999993</v>
       </c>
       <c r="C390" s="5">
-        <v>0.29380219200000113</v>
+        <v>0.30465419999998744</v>
       </c>
       <c r="D390" s="5">
-        <v>4.7353570584555138</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.9139920286521921</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>76.946256590999994</v>
+        <v>76.950957970999994</v>
       </c>
       <c r="C391" s="5">
-        <v>0.59681021799998746</v>
+        <v>0.58846737700000062</v>
       </c>
       <c r="D391" s="5">
-        <v>9.7941624243712546</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.6496762258720956</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>77.496611681000005</v>
+        <v>77.498435079999993</v>
       </c>
       <c r="C392" s="5">
-        <v>0.5503550900000107</v>
+        <v>0.54747710899999902</v>
       </c>
       <c r="D392" s="5">
-        <v>8.9287747688802312</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.8796774585734095</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>78.858247918000004</v>
+        <v>78.860582051999998</v>
       </c>
       <c r="C393" s="5">
-        <v>1.361636236999999</v>
+        <v>1.362146972000005</v>
       </c>
       <c r="D393" s="5">
-        <v>23.246021317903075</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>23.254999168462476</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>79.418015242999999</v>
+        <v>79.418864472999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.55976732499999571</v>
+        <v>0.55828242100000125</v>
       </c>
       <c r="D394" s="5">
-        <v>8.8586308783538783</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.8339372738352573</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>79.749451945999994</v>
+        <v>79.741355063</v>
       </c>
       <c r="C395" s="5">
-        <v>0.33143670299999428</v>
+        <v>0.32249059000000102</v>
       </c>
       <c r="D395" s="5">
-        <v>5.1245463478654552</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.9830675404851421</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>80.409638790000002</v>
+        <v>80.408088206000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.66018684400000893</v>
+        <v>0.66673314300000186</v>
       </c>
       <c r="D396" s="5">
-        <v>10.398925991918141</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>10.507944081277021</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>80.713661716000004</v>
+        <v>80.70655773</v>
       </c>
       <c r="C397" s="5">
-        <v>0.3040229260000018</v>
+        <v>0.29846952399999793</v>
       </c>
       <c r="D397" s="5">
-        <v>4.6326606219218691</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.5463933504077403</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>80.789358703999994</v>
+        <v>80.779954700000005</v>
       </c>
       <c r="C398" s="5">
-        <v>7.5696987999990029E-2</v>
+        <v>7.3396970000004558E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>1.1312384979444534</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>1.0967912747899655</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>80.181126047000006</v>
+        <v>80.175701200999995</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.60823265699998785</v>
+        <v>-0.60425349900000924</v>
       </c>
       <c r="D399" s="5">
-        <v>-8.6694897576435448</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-8.6160473016345112</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>80.454958692999995</v>
+        <v>80.449873373000003</v>
       </c>
       <c r="C400" s="5">
-        <v>0.27383264599998824</v>
+        <v>0.27417217200000721</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1760727320471869</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.1816366857075904</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>80.819255796999997</v>
+        <v>80.830572017999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.36429710400000204</v>
+        <v>0.38069864499999539</v>
       </c>
       <c r="D401" s="5">
-        <v>5.5709355139762051</v>
+        <v>5.8286967887519081</v>
       </c>
       <c r="E401" s="5">
-        <v>6.2633242638289621</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.27513988075592</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>80.822892479000004</v>
+        <v>80.842663767999994</v>
       </c>
       <c r="C402" s="5">
-        <v>3.6366820000068856E-3</v>
+        <v>1.2091749999996182E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>5.4010626041178789E-2</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>0.17966029443547971</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>81.432256053000003</v>
+        <v>81.441601224999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.60936357399999963</v>
+        <v>0.59893745700000522</v>
       </c>
       <c r="D403" s="5">
-        <v>9.4321512981641042</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>9.2617781055323043</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>81.614102450000004</v>
+        <v>81.617215940999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.18184639700000105</v>
+        <v>0.17561471599999834</v>
       </c>
       <c r="D404" s="5">
-        <v>2.7128790725020613</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.6185022632297938</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>81.956358941999994</v>
+        <v>81.958567473000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.34225649199998998</v>
+        <v>0.34135153200000445</v>
       </c>
       <c r="D405" s="5">
-        <v>5.1500210809016345</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.1358887035990231</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>82.124552244</v>
+        <v>82.123891040000004</v>
       </c>
       <c r="C406" s="5">
-        <v>0.16819330200000593</v>
+        <v>0.1653235670000015</v>
       </c>
       <c r="D406" s="5">
-        <v>2.4906639617309878</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.4476287037229261</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>82.615238194</v>
+        <v>82.604447934000007</v>
       </c>
       <c r="C407" s="5">
-        <v>0.49068594999999959</v>
+        <v>0.4805568940000029</v>
       </c>
       <c r="D407" s="5">
-        <v>7.4102519617346152</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.2523901270285851</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>82.571411663000006</v>
+        <v>82.567538924999994</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.3826530999993452E-2</v>
+        <v>-3.6909009000012816E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.63473352514248349</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.53486379557461383</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>83.037588799000005</v>
+        <v>83.025674280000004</v>
       </c>
       <c r="C409" s="5">
-        <v>0.46617713599999888</v>
+        <v>0.45813535500001024</v>
       </c>
       <c r="D409" s="5">
-        <v>6.9892750611717958</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>6.8653365477236772</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>83.354925512999998</v>
+        <v>83.339437734000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.31733671399999253</v>
+        <v>0.3137634539999965</v>
       </c>
       <c r="D410" s="5">
-        <v>4.6835530335007869</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.6303930703230689</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>83.450853789000007</v>
+        <v>83.439329852</v>
       </c>
       <c r="C411" s="5">
-        <v>9.5928276000009305E-2</v>
+        <v>9.9892117999999641E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>1.3897842389887227</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.4478612394260626</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>83.829253433000005</v>
+        <v>83.820449303000004</v>
       </c>
       <c r="C412" s="5">
-        <v>0.37839964399999815</v>
+        <v>0.38111945100000355</v>
       </c>
       <c r="D412" s="5">
-        <v>5.5790547258615542</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.620963523375444</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>84.196421334999997</v>
+        <v>84.218204241999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.36716790199999139</v>
+        <v>0.39775493899999503</v>
       </c>
       <c r="D413" s="5">
-        <v>5.3844204908877202</v>
+        <v>5.8453805934152614</v>
       </c>
       <c r="E413" s="5">
-        <v>4.178664483724881</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.1910283936201997</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>85.883900921999995</v>
+        <v>85.912679113999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6874795869999986</v>
+        <v>1.6944748720000007</v>
       </c>
       <c r="D414" s="5">
-        <v>26.887124066913938</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>27.003422903670838</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>85.997241560999996</v>
+        <v>86.012263722</v>
       </c>
       <c r="C415" s="5">
-        <v>0.11334063900000046</v>
+        <v>9.9584608000000685E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.5951804370945677</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.3998671097831483</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>86.441060468000003</v>
+        <v>86.446034166999993</v>
       </c>
       <c r="C416" s="5">
-        <v>0.44381890700000781</v>
+        <v>0.43377044499999329</v>
       </c>
       <c r="D416" s="5">
-        <v>6.3718669318764576</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>6.2224603264057654</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>86.543150226999998</v>
+        <v>86.546097771000007</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10208975899999473</v>
+        <v>0.10006360400001313</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4264820726032967</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.3979095382292472</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>86.828916624000001</v>
+        <v>86.827357707999994</v>
       </c>
       <c r="C418" s="5">
-        <v>0.28576639700000328</v>
+        <v>0.2812599369999873</v>
       </c>
       <c r="D418" s="5">
-        <v>4.0351722696273074</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.9702594447657003</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>87.185975431000003</v>
+        <v>87.172535964999994</v>
       </c>
       <c r="C419" s="5">
-        <v>0.35705880700000137</v>
+        <v>0.3451782570000006</v>
       </c>
       <c r="D419" s="5">
-        <v>5.0478048663530561</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>4.876248735127553</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>87.555756771999995</v>
+        <v>87.549609914000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.36978134099999238</v>
+        <v>0.37707394900000679</v>
       </c>
       <c r="D420" s="5">
-        <v>5.2099718125109717</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.3160155826844413</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>87.561601660999997</v>
+        <v>87.545673723999997</v>
       </c>
       <c r="C421" s="5">
-        <v>5.8448890000022402E-3</v>
+        <v>-3.936190000004558E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>8.013685035186402E-2</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-5.393810643353758E-2</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>87.908838934000002</v>
+        <v>87.886688809000006</v>
       </c>
       <c r="C422" s="5">
-        <v>0.34723727300000462</v>
+        <v>0.34101508500000932</v>
       </c>
       <c r="D422" s="5">
-        <v>4.8639385301268323</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.7757933902465188</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>88.334999518000004</v>
+        <v>88.314619676999996</v>
       </c>
       <c r="C423" s="5">
-        <v>0.42616058400000156</v>
+        <v>0.42793086799999003</v>
       </c>
       <c r="D423" s="5">
-        <v>5.9749457418531327</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.0019871544613856</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>88.711281780999997</v>
+        <v>88.699271484999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.37628226299999312</v>
+        <v>0.38465180800000098</v>
       </c>
       <c r="D424" s="5">
-        <v>5.2331378429161246</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.3536043195981264</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>88.691152098000003</v>
+        <v>88.723906224000004</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.0129682999993292E-2</v>
+        <v>2.4634739000006789E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.27195521543057488</v>
+        <v>0.33378949553357629</v>
       </c>
       <c r="E425" s="5">
-        <v>5.3383869429751707</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>5.3500333123381871</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>88.711693784000005</v>
+        <v>88.747928148</v>
       </c>
       <c r="C426" s="5">
-        <v>2.0541686000001391E-2</v>
+        <v>2.402192399999592E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.27828534545490946</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.32538325506925592</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>89.040099744000003</v>
+        <v>89.061053286000003</v>
       </c>
       <c r="C427" s="5">
-        <v>0.32840595999999778</v>
+        <v>0.31312513800000374</v>
       </c>
       <c r="D427" s="5">
-        <v>4.5339105906741395</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>4.3170380681462506</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>89.257252735999998</v>
+        <v>89.264648627</v>
       </c>
       <c r="C428" s="5">
-        <v>0.21715299199999549</v>
+        <v>0.20359534099999621</v>
       </c>
       <c r="D428" s="5">
-        <v>2.966163636865482</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>2.7779789255478748</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>90.13710931</v>
+        <v>90.140538875000004</v>
       </c>
       <c r="C429" s="5">
-        <v>0.8798565740000015</v>
+        <v>0.87589024800000459</v>
       </c>
       <c r="D429" s="5">
-        <v>12.491919699887898</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>12.431447654923744</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>90.236722847999999</v>
+        <v>90.234669681</v>
       </c>
       <c r="C430" s="5">
-        <v>9.9613537999999835E-2</v>
+        <v>9.4130805999995459E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>1.3342506654814512</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.260342983355911</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>90.565624510999996</v>
+        <v>90.552155963000004</v>
       </c>
       <c r="C431" s="5">
-        <v>0.32890166299999635</v>
+        <v>0.31748628200000439</v>
       </c>
       <c r="D431" s="5">
-        <v>4.4626070506252002</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>4.3048120102982423</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>90.839356300999995</v>
+        <v>90.832519959999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.27373178999999936</v>
+        <v>0.28036399699999492</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6878674673396894</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.7793189687385764</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>91.087365121000005</v>
+        <v>91.070052415000006</v>
       </c>
       <c r="C433" s="5">
-        <v>0.24800882000000968</v>
+        <v>0.2375324550000073</v>
       </c>
       <c r="D433" s="5">
-        <v>3.3258760678606558</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>3.1836016398206768</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>91.585382676999998</v>
+        <v>91.562219698000007</v>
       </c>
       <c r="C434" s="5">
-        <v>0.49801755599999353</v>
+        <v>0.49216728300000057</v>
       </c>
       <c r="D434" s="5">
-        <v>6.7619012923638033</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>6.6814013384059789</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>91.853939771</v>
+        <v>92.008953668999993</v>
       </c>
       <c r="C435" s="5">
-        <v>0.26855709400000194</v>
+        <v>0.44673397099998624</v>
       </c>
       <c r="D435" s="5">
-        <v>3.5760849646161441</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>6.0145203288134441</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>92.412976704000002</v>
+        <v>92.026165238000004</v>
       </c>
       <c r="C436" s="5">
-        <v>0.55903693300000157</v>
+        <v>1.7211569000011195E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>7.5528813740379341</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.22470797707758727</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>92.435473122000005</v>
+        <v>92.215893120000004</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2496418000002905E-2</v>
+        <v>0.18972788199999968</v>
       </c>
       <c r="D437" s="5">
-        <v>0.29251168001174221</v>
+        <v>2.5022548481018703</v>
       </c>
       <c r="E437" s="5">
-        <v>4.2217526048851983</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.9357903011887574</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>91.886152123000002</v>
+        <v>91.725061370999995</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.54932099900000253</v>
+        <v>-0.4908317490000087</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.9027697881646199</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-6.203461679441391</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>91.750899743999994</v>
+        <v>91.604312085000004</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.13525237900000775</v>
+        <v>-0.12074928599999168</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.7521172894815584</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.5683239815964756</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>91.995075657000001</v>
+        <v>91.848097886000005</v>
       </c>
       <c r="C440" s="5">
-        <v>0.24417591300000652</v>
+        <v>0.24378580100000136</v>
       </c>
       <c r="D440" s="5">
-        <v>3.2407115943182907</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.2407116014439241</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>92.091503627999998</v>
+        <v>91.883701697999996</v>
       </c>
       <c r="C441" s="5">
-        <v>9.6427970999997115E-2</v>
+        <v>3.5603811999990853E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>1.2651002476991469</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.46615860710874646</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>92.539005795999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.655304098000002</v>
+      </c>
+      <c r="D442" s="5">
+        <v>8.9020745810648005</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>