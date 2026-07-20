--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0DBE4D04-D7EB-460A-B827-1D901A1983C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DA6CF87-9614-41FB-BC5B-F144C1DDC191}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B39CD8E0-68E8-4416-BAF2-6DD540124DBC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{11FFAB2F-B797-448D-8E2B-1755A045A0CC}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB1833CD-D45C-4A7D-A6E6-908433D1FF27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEC84FC5-5B3F-40C2-9984-081A5E8B1EE4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.303581135000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
         <v>15.354187975808497</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
         <v>-6.3689034902511876</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
         <v>62.319874801030231</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
         <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-1.800591186004119</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
         <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
         <v>-7.9213802387961829</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
         <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-4.088564458316335</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
         <v>5.7605398737508473</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6348068466075958</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
         <v>-13.412324910156748</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
         <v>15.420272901412346</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
         <v>7.1997210076319096</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-2.9996218088041204</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
         <v>3.3850018784854941</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
         <v>14.765605553547513</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
         <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
         <v>5.7396849131061911</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
         <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-2.1750700864474615</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
         <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.8275042037540823</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
         <v>6.4717959175315309</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
         <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-4.6467999250779375</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
         <v>13.906117623299741</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.76831819350289265</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
         <v>9.4366405919434229</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
         <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
         <v>3.8299480281375642</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
         <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
         <v>27.459973374422297</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
         <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.7315658100129925</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
         <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2461437773346415</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
         <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
         <v>-5.8078341938989864</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5545487018057367</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
         <v>11.500735658273275</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
         <v>6.9771120944587928</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
         <v>5.1991011706752577</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
         <v>8.4434017220249125</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
         <v>15.842940700923226</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>25.746621119</v>
       </c>
       <c r="C40" s="5">
         <v>0.18616113199999873</v>
       </c>
       <c r="D40" s="5">
         <v>9.0985361589048352</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.5671238999999133E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.6752947799603568</v>
       </c>
       <c r="E41" s="5">
         <v>6.6364683625605547</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
         <v>11.283541614621351</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
         <v>6.8288056048475543</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.6385649493434906</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
         <v>7.5302422827433935</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
         <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5445726236937629</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
         <v>9.936323468750885</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>26.767375221999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.17357547099999948</v>
       </c>
       <c r="D48" s="5">
         <v>8.1196700045335959</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.20945513900000279</v>
       </c>
       <c r="D49" s="5">
         <v>9.8048718066349636</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.152847256000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.17601689500000006</v>
       </c>
       <c r="D50" s="5">
         <v>8.1168707312556432</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>26.663638226</v>
       </c>
       <c r="C51" s="5">
         <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
         <v>-19.60141985822964</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18279735200000147</v>
       </c>
       <c r="D52" s="5">
         <v>8.5442167433518392</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
         <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
         <v>5.0377606690856558</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
         <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
         <v>-9.5044247544885945</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>26.975686215</v>
       </c>
       <c r="C55" s="5">
         <v>0.11898947799999959</v>
       </c>
       <c r="D55" s="5">
         <v>5.448127503708533</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>27.286045789999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
         <v>14.714212712518894</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.35757781899999941</v>
       </c>
       <c r="D57" s="5">
         <v>16.910201593737394</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
         <v>19.785675671746827</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>28.258446589999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.19579452899999694</v>
       </c>
       <c r="D59" s="5">
         <v>8.7013336502173253</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>28.476801989999998</v>
       </c>
       <c r="C60" s="5">
         <v>0.21835540000000009</v>
       </c>
       <c r="D60" s="5">
         <v>9.6769016506935692</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
         <v>9.5239874000000668E-2</v>
       </c>
       <c r="D61" s="5">
         <v>4.0880202006605248</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
         <v>7.5187985323316386</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>29.092592453000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.34741606000000047</v>
       </c>
       <c r="D63" s="5">
         <v>15.507275846250534</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.9487351999999447E-2</v>
       </c>
       <c r="D64" s="5">
         <v>2.904141028973739</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
         <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
         <v>7.706014584737253</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>29.088849785000001</v>
       </c>
       <c r="C66" s="5">
         <v>-7.9169550999999672E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.2089241959599724</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
         <v>8.6660535000000039E-2</v>
       </c>
       <c r="D67" s="5">
         <v>3.6341636359985108</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>29.257084863999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.1574543999998639E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.4072724261132725</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.38376948000000155</v>
       </c>
       <c r="D69" s="5">
         <v>16.927318381265867</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>29.752465305000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11161096100000023</v>
       </c>
       <c r="D70" s="5">
         <v>4.6132952316386255</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>29.634082291999999</v>
       </c>
       <c r="C71" s="5">
         <v>-0.11838301300000253</v>
       </c>
       <c r="D71" s="5">
         <v>-4.6716005028831891</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.604066842999998</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0015449000000416E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-1.2086948728603941</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
         <v>0.17032543300000214</v>
       </c>
       <c r="D73" s="5">
         <v>7.1268554289654729</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3403171064331429</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>29.920553525999999</v>
       </c>
       <c r="C75" s="5">
         <v>8.8707022999997776E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.6272217822679975</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>30.078474376999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.15792085100000008</v>
       </c>
       <c r="D76" s="5">
         <v>6.5207386934173828</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>30.137492624</v>
       </c>
       <c r="C77" s="5">
         <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
         <v>2.3801477097536772</v>
       </c>
       <c r="E77" s="5">
         <v>3.3237542694695366</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>30.724897240000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.5874046160000006</v>
       </c>
       <c r="D78" s="5">
         <v>26.066548737541083</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>31.069242656</v>
       </c>
       <c r="C79" s="5">
         <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
         <v>14.309608037989685</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>31.126039947999999</v>
       </c>
       <c r="C80" s="5">
         <v>5.6797291999998833E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.2158964405925241</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>30.722962366000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.4030775819999981</v>
       </c>
       <c r="D81" s="5">
         <v>-14.479423377251244</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>30.754613417000002</v>
       </c>
       <c r="C82" s="5">
         <v>3.1651051000000763E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.2432788494789904</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>30.922499368</v>
       </c>
       <c r="C83" s="5">
         <v>0.16788595099999881</v>
       </c>
       <c r="D83" s="5">
         <v>6.750963527881626</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>31.044381992000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.12188262400000127</v>
       </c>
       <c r="D84" s="5">
         <v>4.8337574746990963</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>30.973008360000001</v>
       </c>
       <c r="C85" s="5">
         <v>-7.1373632000000242E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.724280206449281</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>30.805795076999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.16721328300000238</v>
       </c>
       <c r="D86" s="5">
         <v>-6.289471219248755</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>31.353190132999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.54739505599999916</v>
       </c>
       <c r="D87" s="5">
         <v>23.535497358078938</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>31.60210871</v>
       </c>
       <c r="C88" s="5">
         <v>0.24891857700000131</v>
       </c>
       <c r="D88" s="5">
         <v>9.9542242469759614</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.10320266700000147</v>
       </c>
       <c r="D89" s="5">
         <v>3.9899861740547493</v>
       </c>
       <c r="E89" s="5">
         <v>5.2022202794384631</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.6490876063033566</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
         <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
         <v>3.7924499068224149</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>31.998743753999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15155317900000043</v>
       </c>
       <c r="D92" s="5">
         <v>5.8623723705318875</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>31.808647381</v>
       </c>
       <c r="C93" s="5">
         <v>-0.19009637299999937</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9005152060775181</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>31.983810203000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.17516282200000077</v>
       </c>
       <c r="D94" s="5">
         <v>6.81198217837371</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>32.016504834000003</v>
       </c>
       <c r="C95" s="5">
         <v>3.2694631000001806E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.2335894483877619</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>31.770885705000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.24561912900000138</v>
       </c>
       <c r="D96" s="5">
         <v>-8.8272960155331486</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>32.070828630999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.29994292599999639</v>
       </c>
       <c r="D97" s="5">
         <v>11.936135084021693</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>32.091017647000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.0189016000003335E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.75803705704811097</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>31.76017577</v>
       </c>
       <c r="C99" s="5">
         <v>-0.33084187700000101</v>
       </c>
       <c r="D99" s="5">
         <v>-11.693454624334121</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>32.012072187000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.25189641700000109</v>
       </c>
       <c r="D100" s="5">
         <v>9.9437847889970676</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>32.174317586999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.16224539999999621</v>
       </c>
       <c r="D101" s="5">
         <v>6.2543408537090617</v>
       </c>
       <c r="E101" s="5">
         <v>1.4792670048975776</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>32.785749641000002</v>
       </c>
       <c r="C102" s="5">
         <v>0.61143205400000511</v>
       </c>
       <c r="D102" s="5">
         <v>25.345655586780367</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>32.529553708999998</v>
       </c>
       <c r="C103" s="5">
         <v>-0.25619593200000423</v>
       </c>
       <c r="D103" s="5">
         <v>-8.9843989031036529</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>32.695379494000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.16582578500000267</v>
       </c>
       <c r="D104" s="5">
         <v>6.2916945578658012</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>32.793803969000002</v>
       </c>
       <c r="C105" s="5">
         <v>9.8424475000001621E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.6728325197060707</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>32.806278970000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.2475000999998542E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45744500387181475</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>32.709611357999997</v>
       </c>
       <c r="C107" s="5">
         <v>-9.666761200000451E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-3.4791972693897666</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>33.285364948999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.57575359100000156</v>
       </c>
       <c r="D108" s="5">
         <v>23.292105071142277</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>33.652534094000004</v>
       </c>
       <c r="C109" s="5">
         <v>0.36716914500000541</v>
       </c>
       <c r="D109" s="5">
         <v>14.070514055027372</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>33.887192427000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.23465833299999872</v>
       </c>
       <c r="D110" s="5">
         <v>8.6960570709157192</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>34.059898852000003</v>
       </c>
       <c r="C111" s="5">
         <v>0.17270642500000122</v>
       </c>
       <c r="D111" s="5">
         <v>6.2901895103024685</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>34.115972333999999</v>
       </c>
       <c r="C112" s="5">
         <v>5.6073481999995067E-2</v>
       </c>
       <c r="D112" s="5">
         <v>1.9935705874763565</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>34.247849950999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.13187761700000067</v>
       </c>
       <c r="D113" s="5">
         <v>4.7385849661057522</v>
       </c>
       <c r="E113" s="5">
         <v>6.4446817198006823</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>34.224777830999997</v>
       </c>
       <c r="C114" s="5">
         <v>-2.3072120000001917E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.80542833024521698</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>34.319208559000003</v>
       </c>
       <c r="C115" s="5">
         <v>9.443072800000607E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.361669673272405</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>34.516503296000003</v>
       </c>
       <c r="C116" s="5">
         <v>0.197294737</v>
       </c>
       <c r="D116" s="5">
         <v>7.1209333178233525</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>34.879349906000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.36284660999999829</v>
       </c>
       <c r="D117" s="5">
         <v>13.370240045933258</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>35.023148816999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.14379891099999753</v>
       </c>
       <c r="D118" s="5">
         <v>5.0610392458877884</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>35.104537723</v>
       </c>
       <c r="C119" s="5">
         <v>8.1388906000000816E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.8245520875056274</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>35.079029146000003</v>
       </c>
       <c r="C120" s="5">
         <v>-2.5508576999996535E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.8684989043927116</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>35.241850941000003</v>
       </c>
       <c r="C121" s="5">
         <v>0.16282179499999927</v>
       </c>
       <c r="D121" s="5">
         <v>5.7142995805220087</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>35.398608436000004</v>
       </c>
       <c r="C122" s="5">
         <v>0.1567574950000008</v>
       </c>
       <c r="D122" s="5">
         <v>5.4701968970089832</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>35.137872813999998</v>
       </c>
       <c r="C123" s="5">
         <v>-0.26073562200000566</v>
       </c>
       <c r="D123" s="5">
         <v>-8.4894170673076026</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>35.491254380000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.35338156600000303</v>
       </c>
       <c r="D124" s="5">
         <v>12.758837622972008</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>35.626109128000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.13485474800000219</v>
       </c>
       <c r="D125" s="5">
         <v>4.6560978926478258</v>
       </c>
       <c r="E125" s="5">
         <v>4.0243670156577593</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>35.565554851999998</v>
       </c>
       <c r="C126" s="5">
         <v>-6.0554276000004847E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0206994665364242</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>35.632207827000002</v>
       </c>
       <c r="C127" s="5">
         <v>6.6652975000003778E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2722314218487805</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>35.561225612000001</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0982215000000792E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.3644780262575771</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>35.567491807000003</v>
       </c>
       <c r="C129" s="5">
         <v>6.2661950000020283E-3</v>
       </c>
       <c r="D129" s="5">
         <v>0.2116554081899924</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>35.511386772000002</v>
       </c>
       <c r="C130" s="5">
         <v>-5.6105035000001635E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-1.8765729433344536</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>35.609533184</v>
       </c>
       <c r="C131" s="5">
         <v>9.8146411999998406E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.3674434882672744</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>35.768178550999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.15864536699999832</v>
       </c>
       <c r="D132" s="5">
         <v>5.4791284909365023</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>35.836435031000001</v>
       </c>
       <c r="C133" s="5">
         <v>6.8256480000002284E-2</v>
       </c>
       <c r="D133" s="5">
         <v>2.3141503838365551</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>35.813846624</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2588407000000643E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.75376681002923274</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>36.019548290000003</v>
       </c>
       <c r="C135" s="5">
         <v>0.20570166600000306</v>
       </c>
       <c r="D135" s="5">
         <v>7.1143146740548557</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>36.049547445999998</v>
       </c>
       <c r="C136" s="5">
         <v>2.9999155999995253E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.0040200043225589</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.103846447000002</v>
       </c>
       <c r="C137" s="5">
         <v>5.4299001000003955E-2</v>
       </c>
       <c r="D137" s="5">
         <v>1.8225281293893669</v>
       </c>
       <c r="E137" s="5">
         <v>1.3409752866459623</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.482625515000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.37877906800000005</v>
       </c>
       <c r="D138" s="5">
         <v>13.342122832513969</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.750740098000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.26811458299999913</v>
       </c>
       <c r="D139" s="5">
         <v>9.184263793116699</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>36.906150197999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.15541009999999744</v>
       </c>
       <c r="D140" s="5">
         <v>5.1942168781500708</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>36.972727888000001</v>
       </c>
       <c r="C141" s="5">
         <v>6.6577690000002576E-2</v>
       </c>
       <c r="D141" s="5">
         <v>2.1863755022559994</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>37.106050672999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.13332278499999717</v>
       </c>
       <c r="D142" s="5">
         <v>4.414031911417049</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>37.229426197999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.12337552500000015</v>
       </c>
       <c r="D143" s="5">
         <v>4.0637117058722749</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>37.448792777000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.21936657900000256</v>
       </c>
       <c r="D144" s="5">
         <v>7.3044549334283282</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>37.146714291999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.30207848500000267</v>
       </c>
       <c r="D145" s="5">
         <v>-9.2616242080893585</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>36.929257133999997</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21745715800000198</v>
       </c>
       <c r="D146" s="5">
         <v>-6.802987258857196</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>37.093143664000003</v>
       </c>
       <c r="C147" s="5">
         <v>0.1638865300000063</v>
       </c>
       <c r="D147" s="5">
         <v>5.4573468433465333</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>36.990218378000002</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10292528600000139</v>
       </c>
       <c r="D148" s="5">
         <v>-3.2793861705124661</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>37.271326565000003</v>
       </c>
       <c r="C149" s="5">
         <v>0.28110818700000095</v>
       </c>
       <c r="D149" s="5">
         <v>9.5104245818069533</v>
       </c>
       <c r="E149" s="5">
         <v>3.2336724002907768</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>37.792206895</v>
       </c>
       <c r="C150" s="5">
         <v>0.52088032999999712</v>
       </c>
       <c r="D150" s="5">
         <v>18.12146814657445</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>37.778134391000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4072503999997821E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.44592428814088647</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>37.834257757000003</v>
       </c>
       <c r="C152" s="5">
         <v>5.612336600000134E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7973640966027604</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>38.099169824999997</v>
       </c>
       <c r="C153" s="5">
         <v>0.26491206799999389</v>
       </c>
       <c r="D153" s="5">
         <v>8.7335410190590999</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>38.302659927000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.2034901020000035</v>
       </c>
       <c r="D154" s="5">
         <v>6.6009473316001932</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>38.560739034999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.25807910799999689</v>
       </c>
       <c r="D155" s="5">
         <v>8.3919352356911716</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>38.735733373000002</v>
       </c>
       <c r="C156" s="5">
         <v>0.17499433800000475</v>
       </c>
       <c r="D156" s="5">
         <v>5.5837804233653365</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>38.854902439999996</v>
       </c>
       <c r="C157" s="5">
         <v>0.1191690669999943</v>
       </c>
       <c r="D157" s="5">
         <v>3.7548676935753367</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>39.131457736000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.27655529600000506</v>
       </c>
       <c r="D158" s="5">
         <v>8.8835935981449232</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>39.271815545999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.14035780999999758</v>
       </c>
       <c r="D159" s="5">
         <v>4.3901283129421209</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>39.542551490000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.27073594400000189</v>
       </c>
       <c r="D160" s="5">
         <v>8.5936709237462328</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.535086376000002</v>
       </c>
       <c r="C161" s="5">
         <v>-7.4651139999986071E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.22630914880185093</v>
       </c>
       <c r="E161" s="5">
         <v>6.0737301825092738</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>39.586638076</v>
       </c>
       <c r="C162" s="5">
         <v>5.1551699999997425E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.5760084678809738</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.601271500000003</v>
       </c>
       <c r="C163" s="5">
         <v>1.4633424000003004E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.44448973809312342</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.550829989</v>
       </c>
       <c r="C164" s="5">
         <v>-5.0441511000002492E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.5178190526751956</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.927707128999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.37687713999999772</v>
       </c>
       <c r="D165" s="5">
         <v>12.053450519019782</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>40.112947042000002</v>
       </c>
       <c r="C166" s="5">
         <v>0.18523991300000375</v>
       </c>
       <c r="D166" s="5">
         <v>5.7115367397269967</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>40.092804919999999</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0142122000002871E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.60090087943236448</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>40.335230164000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.2424252440000032</v>
       </c>
       <c r="D168" s="5">
         <v>7.5021583201784869</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>40.465396546999997</v>
       </c>
       <c r="C169" s="5">
         <v>0.13016638299999528</v>
       </c>
       <c r="D169" s="5">
         <v>3.9420156292498953</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>40.516872462000002</v>
       </c>
       <c r="C170" s="5">
         <v>5.1475915000004591E-2</v>
       </c>
       <c r="D170" s="5">
         <v>1.5372423049008876</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>40.547887336999999</v>
       </c>
       <c r="C171" s="5">
         <v>3.1014874999996778E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.92245379992232923</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>40.712352048</v>
       </c>
       <c r="C172" s="5">
         <v>0.16446471100000082</v>
       </c>
       <c r="D172" s="5">
         <v>4.9773356847165218</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>40.596622207999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.11572984000000019</v>
       </c>
       <c r="D173" s="5">
         <v>-3.35831757353664</v>
       </c>
       <c r="E173" s="5">
         <v>2.6850474586149087</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>40.486611484999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11001072300000203</v>
       </c>
       <c r="D174" s="5">
         <v>-3.203788463925461</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>40.330087448999997</v>
       </c>
       <c r="C175" s="5">
         <v>-0.15652403600000042</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5418962994619889</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>40.353699419000002</v>
       </c>
       <c r="C176" s="5">
         <v>2.361197000000459E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.70482815232104645</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>40.449743642999998</v>
       </c>
       <c r="C177" s="5">
         <v>9.6044223999996348E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.8937570737125995</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>40.312802294000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.1369413489999971</v>
       </c>
       <c r="D178" s="5">
         <v>-3.9877646200823014</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>40.513972412000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.20117011800000029</v>
       </c>
       <c r="D179" s="5">
         <v>6.155395488203963</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>40.540242188000001</v>
       </c>
       <c r="C180" s="5">
         <v>2.6269775999999467E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.78087619647135842</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>40.570163610999998</v>
       </c>
       <c r="C181" s="5">
         <v>2.992142299999756E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.8892848038630552</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>40.703858746999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.13369513600000005</v>
       </c>
       <c r="D182" s="5">
         <v>4.0269536559687014</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>40.939179858000003</v>
       </c>
       <c r="C183" s="5">
         <v>0.23532111100000463</v>
       </c>
       <c r="D183" s="5">
         <v>7.1624581488475059</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>41.111487828000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.17230796999999853</v>
       </c>
       <c r="D184" s="5">
         <v>5.1692249155927517</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>41.170068727999997</v>
       </c>
       <c r="C185" s="5">
         <v>5.8580899999995495E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.7233779254081982</v>
       </c>
       <c r="E185" s="5">
         <v>1.4125473717047088</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>41.185409309000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.5340581000003795E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.44805537418382002</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>41.340228089999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.15481878099999591</v>
       </c>
       <c r="D187" s="5">
         <v>4.6053228588674555</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>41.451322898000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.11109480800000426</v>
       </c>
       <c r="D188" s="5">
         <v>3.2728882401461101</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>41.455250055999997</v>
       </c>
       <c r="C189" s="5">
         <v>3.9271579999962114E-3</v>
       </c>
       <c r="D189" s="5">
         <v>0.11374898730334149</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>41.509831384000002</v>
       </c>
       <c r="C190" s="5">
         <v>5.4581328000004703E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.5914505569947446</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>41.617396528999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.10756514499999525</v>
       </c>
       <c r="D191" s="5">
         <v>3.1542843438298496</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>41.937207409000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.31981088000000568</v>
       </c>
       <c r="D192" s="5">
         <v>9.6213607328877728</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>42.180540424999997</v>
       </c>
       <c r="C193" s="5">
         <v>0.24333301599999402</v>
       </c>
       <c r="D193" s="5">
         <v>7.1893374234989649</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>42.304084541000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.12354411600000503</v>
       </c>
       <c r="D194" s="5">
         <v>3.5718992078645595</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>42.442787445999997</v>
       </c>
       <c r="C195" s="5">
         <v>0.13870290499999527</v>
       </c>
       <c r="D195" s="5">
         <v>4.0061851118148972</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>42.532671225000001</v>
       </c>
       <c r="C196" s="5">
         <v>8.9883779000004438E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.5711264367318076</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>42.76704316</v>
       </c>
       <c r="C197" s="5">
         <v>0.23437193499999864</v>
       </c>
       <c r="D197" s="5">
         <v>6.8166099580799777</v>
       </c>
       <c r="E197" s="5">
         <v>3.8789695556517012</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>43.081009922</v>
       </c>
       <c r="C198" s="5">
         <v>0.31396676199999973</v>
       </c>
       <c r="D198" s="5">
         <v>9.1741473430158482</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>43.232452361</v>
       </c>
       <c r="C199" s="5">
         <v>0.15144243900000021</v>
       </c>
       <c r="D199" s="5">
         <v>4.3008748721251822</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>43.440804555</v>
       </c>
       <c r="C200" s="5">
         <v>0.20835219399999971</v>
       </c>
       <c r="D200" s="5">
         <v>5.9389982979399347</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>43.546670947999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.10586639299999945</v>
       </c>
       <c r="D201" s="5">
         <v>2.9639500546994269</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>43.697635339999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.15096439199999878</v>
       </c>
       <c r="D202" s="5">
         <v>4.2403154876897275</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>43.903855786999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.20622044699999975</v>
       </c>
       <c r="D203" s="5">
         <v>5.8124387723069271</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>44.028889759999998</v>
       </c>
       <c r="C204" s="5">
         <v>0.12503397300000074</v>
       </c>
       <c r="D204" s="5">
         <v>3.4715260894600863</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>44.288437635999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.25954787599999918</v>
       </c>
       <c r="D205" s="5">
         <v>7.307853343463111</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>44.624846679000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.33640904300000329</v>
       </c>
       <c r="D206" s="5">
         <v>9.5056492733667</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>44.76608289</v>
       </c>
       <c r="C207" s="5">
         <v>0.14123621099999895</v>
       </c>
       <c r="D207" s="5">
         <v>3.8647763977301741</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>44.862794737999998</v>
       </c>
       <c r="C208" s="5">
         <v>9.6711847999998213E-2</v>
       </c>
       <c r="D208" s="5">
         <v>2.6234853897323829</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>45.085922398000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.22312766000000295</v>
       </c>
       <c r="D209" s="5">
         <v>6.1342647146237272</v>
       </c>
       <c r="E209" s="5">
         <v>5.4221172815820173</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>45.062678531000003</v>
       </c>
       <c r="C210" s="5">
         <v>-2.324386699999792E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.6169040137577908</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>45.212540052000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.14986152099999828</v>
       </c>
       <c r="D211" s="5">
         <v>4.0645584596640694</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>45.527407060000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.31486700800000023</v>
       </c>
       <c r="D212" s="5">
         <v>8.6846271221120208</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>45.528527314000002</v>
       </c>
       <c r="C213" s="5">
         <v>1.1202539999999317E-3</v>
       </c>
       <c r="D213" s="5">
         <v>2.9531370917545985E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>45.776844959000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.2483176450000002</v>
       </c>
       <c r="D214" s="5">
         <v>6.7448792332875485</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>45.787499591</v>
       </c>
       <c r="C215" s="5">
         <v>1.0654631999997832E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.27965969124705836</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>45.720108570999997</v>
       </c>
       <c r="C216" s="5">
         <v>-6.73910200000023E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.751958242372198</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>45.704774157999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.5334412999997937E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-0.40173546108933644</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>45.658202875999997</v>
       </c>
       <c r="C218" s="5">
         <v>-4.6571282000002157E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2159211578459117</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>45.392875809000003</v>
       </c>
       <c r="C219" s="5">
         <v>-0.26532706699999409</v>
       </c>
       <c r="D219" s="5">
         <v>-6.7547727689582509</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>45.779781405000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.3869055959999983</v>
       </c>
       <c r="D220" s="5">
         <v>10.721561464825635</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>45.811030559000002</v>
       </c>
       <c r="C221" s="5">
         <v>3.1249154000001056E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.82219893451191961</v>
       </c>
       <c r="E221" s="5">
         <v>1.6082806393513449</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>45.837740105999998</v>
       </c>
       <c r="C222" s="5">
         <v>2.6709546999995837E-2</v>
       </c>
       <c r="D222" s="5">
         <v>0.70189287638091624</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>46.001981098999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.16424099299999995</v>
       </c>
       <c r="D223" s="5">
         <v>4.385469231666872</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>45.909969695999997</v>
       </c>
       <c r="C224" s="5">
         <v>-9.2011403000000769E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3739650821353986</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>46.007201058</v>
       </c>
       <c r="C225" s="5">
         <v>9.7231362000002264E-2</v>
       </c>
       <c r="D225" s="5">
         <v>2.5712578382932172</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>45.949385792000001</v>
       </c>
       <c r="C226" s="5">
         <v>-5.7815265999998644E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-1.4976091674256509</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>45.985550551000003</v>
       </c>
       <c r="C227" s="5">
         <v>3.6164759000001823E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.94856686843722837</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.110149481000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.12459892999999767</v>
       </c>
       <c r="D228" s="5">
         <v>3.300322523276189</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.016078450000002</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4071030999998584E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.4208803344673679</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.001926077</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4152373000001717E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.36843969390401021</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.622609355000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.37931672199999866</v>
       </c>
       <c r="D231" s="5">
         <v>-9.4581714596796758</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.780290092000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.15768073699999974</v>
       </c>
       <c r="D232" s="5">
         <v>4.2271910557248438</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.732952191000003</v>
       </c>
       <c r="C233" s="5">
         <v>-4.7337900999998794E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2337958509432867</v>
       </c>
       <c r="E233" s="5">
         <v>-0.17043573795931799</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>45.003532065999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.7294201250000043</v>
       </c>
       <c r="D234" s="5">
         <v>-17.54664003998926</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.892230009000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11130205699999607</v>
       </c>
       <c r="D235" s="5">
         <v>-2.9277830220962975</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.689811869000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.20241813999999891</v>
       </c>
       <c r="D236" s="5">
         <v>-5.278587824250125</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>44.695594671999999</v>
       </c>
       <c r="C237" s="5">
         <v>5.7828029999953401E-3</v>
       </c>
       <c r="D237" s="5">
         <v>0.15538898320155425</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>44.533096147999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.16249852400000009</v>
       </c>
       <c r="D238" s="5">
         <v>-4.2766155671149715</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>44.494159357000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8936790999997584E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0441697976099396</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>44.302824852000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.19133450500000038</v>
       </c>
       <c r="D240" s="5">
         <v>-5.0399457787226982</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>44.233756356000001</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9068495999999868E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.8548523330011557</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>44.147563415999997</v>
       </c>
       <c r="C242" s="5">
         <v>-8.6192940000003659E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.313396159919201</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>44.030017092000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11754632399999565</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1487166818040979</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>43.966748191999997</v>
       </c>
       <c r="C244" s="5">
         <v>-6.326890000000418E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.7107763306693724</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.852985369000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11376282299999474</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0611606950966652</v>
       </c>
       <c r="E245" s="5">
         <v>-4.110748884411553</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.467219204999999</v>
       </c>
       <c r="C246" s="5">
         <v>-0.38576616400000319</v>
       </c>
       <c r="D246" s="5">
         <v>-10.060116910717376</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.478752909999997</v>
       </c>
       <c r="C247" s="5">
         <v>1.1533704999997951E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.31887621658215348</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.477013434</v>
       </c>
       <c r="C248" s="5">
         <v>-1.739475999997353E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-4.7998431736306912E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.288050108999997</v>
       </c>
       <c r="C249" s="5">
         <v>-0.18896332500000312</v>
       </c>
       <c r="D249" s="5">
         <v>-5.0926510543353061</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>43.330576639999997</v>
       </c>
       <c r="C250" s="5">
         <v>4.2526531000000034E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.1852804531857331</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>43.211966754000002</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11860988599999445</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2357854202239356</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>43.197947448000001</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4019306000001563E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.38862338672547292</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>43.248707048999997</v>
       </c>
       <c r="C253" s="5">
         <v>5.0759600999995769E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.4192045479689774</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>43.185819721999998</v>
       </c>
       <c r="C254" s="5">
         <v>-6.288732699999855E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.7310154617031892</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>43.426891595999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.2410718739999993</v>
       </c>
       <c r="D255" s="5">
         <v>6.9081773777491806</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>43.555640228000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.12874863200000419</v>
       </c>
       <c r="D256" s="5">
         <v>3.6162539126788129</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>43.465609774000001</v>
       </c>
       <c r="C257" s="5">
         <v>-9.0030454000000759E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.4524204264037119</v>
       </c>
       <c r="E257" s="5">
         <v>-0.88335056722008698</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>43.833990456000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.36838068200000151</v>
       </c>
       <c r="D258" s="5">
         <v>10.657991882702156</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>43.957683523</v>
       </c>
       <c r="C259" s="5">
         <v>0.12369306699999782</v>
       </c>
       <c r="D259" s="5">
         <v>3.4392756360409615</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>44.260884462</v>
       </c>
       <c r="C260" s="5">
         <v>0.30320093899999989</v>
       </c>
       <c r="D260" s="5">
         <v>8.5984139111045401</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>44.597161665000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.33627720300000163</v>
       </c>
       <c r="D261" s="5">
         <v>9.5079313914614652</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>44.637647158</v>
       </c>
       <c r="C262" s="5">
         <v>4.0485492999998485E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0948207117700282</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>44.723317010999999</v>
       </c>
       <c r="C263" s="5">
         <v>8.5669852999998852E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.327541321275528</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.002580936000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.27926392500000219</v>
       </c>
       <c r="D264" s="5">
         <v>7.7558807729331658</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.158474212000002</v>
       </c>
       <c r="C265" s="5">
         <v>0.15589327600000047</v>
       </c>
       <c r="D265" s="5">
         <v>4.2370370555273595</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.319427906000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.16095369399999981</v>
       </c>
       <c r="D266" s="5">
         <v>4.3618835276593382</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>45.308017989</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1409917000001712E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.30170188677042242</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>45.549553770000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.24153578100000317</v>
       </c>
       <c r="D268" s="5">
         <v>6.5881070654965734</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>45.765980550999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.21642678099999557</v>
       </c>
       <c r="D269" s="5">
         <v>5.8531386105205252</v>
       </c>
       <c r="E269" s="5">
         <v>5.2923927421260286</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.022837776999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.25685722600000105</v>
       </c>
       <c r="D270" s="5">
         <v>6.9467190560051018</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.133621853000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.11078407600000162</v>
       </c>
       <c r="D271" s="5">
         <v>2.9271367813370475</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.360650624999998</v>
       </c>
       <c r="C272" s="5">
         <v>0.22702877199999705</v>
       </c>
       <c r="D272" s="5">
         <v>6.0678214290059262</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.403820627000002</v>
       </c>
       <c r="C273" s="5">
         <v>4.3170002000003649E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.1231537942271164</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.645796441999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.24197581499999643</v>
       </c>
       <c r="D274" s="5">
         <v>6.4401015744023793</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.927310464000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.28151402200000319</v>
       </c>
       <c r="D275" s="5">
         <v>7.4874645522589045</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.801687252999997</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12562321100000418</v>
       </c>
       <c r="D276" s="5">
         <v>-3.1654919789889102</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>47.252712508000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.45102525500000468</v>
       </c>
       <c r="D277" s="5">
         <v>12.197403168348409</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>47.547445523</v>
       </c>
       <c r="C278" s="5">
         <v>0.29473301499999849</v>
       </c>
       <c r="D278" s="5">
         <v>7.747039738091055</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>47.897088891000003</v>
       </c>
       <c r="C279" s="5">
         <v>0.3496433680000024</v>
       </c>
       <c r="D279" s="5">
         <v>9.1900708173479515</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>48.049941846000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.15285295500000018</v>
       </c>
       <c r="D280" s="5">
         <v>3.8974706139721649</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>48.059033231999997</v>
       </c>
       <c r="C281" s="5">
         <v>9.0913859999943725E-3</v>
       </c>
       <c r="D281" s="5">
         <v>0.22728484073182287</v>
       </c>
       <c r="E281" s="5">
         <v>5.0103868711929067</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>48.2281847</v>
       </c>
       <c r="C282" s="5">
         <v>0.16915146800000258</v>
       </c>
       <c r="D282" s="5">
         <v>4.3063200048662376</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>48.409506325000002</v>
       </c>
       <c r="C283" s="5">
         <v>0.18132162500000248</v>
       </c>
       <c r="D283" s="5">
         <v>4.6060636282909906</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.464742205999997</v>
       </c>
       <c r="C284" s="5">
         <v>5.5235880999994436E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.3778410998778412</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>48.816426167000003</v>
       </c>
       <c r="C285" s="5">
         <v>0.35168396100000621</v>
       </c>
       <c r="D285" s="5">
         <v>9.0638681564541699</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>48.970891537999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.15446537099999347</v>
       </c>
       <c r="D286" s="5">
         <v>3.8638333041455919</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>49.122253659000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.15136212100000535</v>
       </c>
       <c r="D287" s="5">
         <v>3.7727374670880387</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>49.488061033000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.36580737399999919</v>
       </c>
       <c r="D288" s="5">
         <v>9.3115011487864727</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>49.621444763</v>
       </c>
       <c r="C289" s="5">
         <v>0.13338372999999848</v>
       </c>
       <c r="D289" s="5">
         <v>3.2827040406831598</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>49.965063274000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.34361851100000251</v>
       </c>
       <c r="D290" s="5">
         <v>8.6336675268380745</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>50.184889243999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.21982596999999515</v>
       </c>
       <c r="D291" s="5">
         <v>5.4091568579609284</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>50.357749517999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.17286027400000137</v>
       </c>
       <c r="D292" s="5">
         <v>4.2125731600626271</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>50.451134805999999</v>
       </c>
       <c r="C293" s="5">
         <v>9.3385288000000344E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.2481626108933783</v>
       </c>
       <c r="E293" s="5">
         <v>4.9774234168473264</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>51.049194694999997</v>
       </c>
       <c r="C294" s="5">
         <v>0.59805988899999818</v>
       </c>
       <c r="D294" s="5">
         <v>15.190184333973367</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>51.301440585000002</v>
       </c>
       <c r="C295" s="5">
         <v>0.25224589000000464</v>
       </c>
       <c r="D295" s="5">
         <v>6.093305811850569</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>51.488720159000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.1872795740000015</v>
       </c>
       <c r="D296" s="5">
         <v>4.4697209083267575</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>51.521428733999997</v>
       </c>
       <c r="C297" s="5">
         <v>3.27085749999938E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76497760722089581</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>51.705333338999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.18390460500000216</v>
       </c>
       <c r="D298" s="5">
         <v>4.3684739365043024</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>51.910478886</v>
       </c>
       <c r="C299" s="5">
         <v>0.20514554700000076</v>
       </c>
       <c r="D299" s="5">
         <v>4.8663896807393359</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>51.754328133000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.15615075299999859</v>
       </c>
       <c r="D300" s="5">
         <v>-3.5505676892279903</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>51.975006866999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.22067873399999627</v>
       </c>
       <c r="D301" s="5">
         <v>5.2384794379111588</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>52.061671119000003</v>
       </c>
       <c r="C302" s="5">
         <v>8.6664252000005604E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.0193583075612809</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>52.278595815999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.21692469699999606</v>
       </c>
       <c r="D303" s="5">
         <v>5.1162155412290078</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>52.473431003000002</v>
       </c>
       <c r="C304" s="5">
         <v>0.19483518700000246</v>
       </c>
       <c r="D304" s="5">
         <v>4.5650553122156712</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>52.739206473000003</v>
       </c>
       <c r="C305" s="5">
         <v>0.26577547000000123</v>
       </c>
       <c r="D305" s="5">
         <v>6.2501499544006522</v>
       </c>
       <c r="E305" s="5">
         <v>4.5352233915021634</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>52.780377244</v>
       </c>
       <c r="C306" s="5">
         <v>4.117077099999733E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.94081054215962023</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>53.112107950999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.3317307069999984</v>
       </c>
       <c r="D307" s="5">
         <v>7.8083949638349415</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>53.108588429999998</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5195210000011912E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-7.949009036193333E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>53.742481716999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.63389328699999936</v>
       </c>
       <c r="D309" s="5">
         <v>15.301645901675553</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>53.952291633000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.20980991600000465</v>
       </c>
       <c r="D310" s="5">
         <v>4.7866955589986881</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>53.997878346</v>
       </c>
       <c r="C311" s="5">
         <v>4.5586712999998724E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.0186591120414645</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>54.108925986999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.11104764099999898</v>
       </c>
       <c r="D312" s="5">
         <v>2.495927724542768</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>54.305814550000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.19688856300000168</v>
       </c>
       <c r="D313" s="5">
         <v>4.4549492474301733</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>54.448939922999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.14312537299999661</v>
       </c>
       <c r="D314" s="5">
         <v>3.2089023663290694</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>54.762199426999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.31325950400000124</v>
       </c>
       <c r="D315" s="5">
         <v>7.1266302519096936</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.084531212000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.32233178500000292</v>
       </c>
       <c r="D316" s="5">
         <v>7.2964377749511478</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>55.229835444000003</v>
       </c>
       <c r="C317" s="5">
         <v>0.14530423200000087</v>
       </c>
       <c r="D317" s="5">
         <v>3.2117394977940084</v>
       </c>
       <c r="E317" s="5">
         <v>4.7225378187574441</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>55.519194970999997</v>
       </c>
       <c r="C318" s="5">
         <v>0.2893595269999949</v>
       </c>
       <c r="D318" s="5">
         <v>6.4713918774054191</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>55.738585862000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.21939089100000331</v>
       </c>
       <c r="D319" s="5">
         <v>4.8463775861005587</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.047775829999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.30918996799999832</v>
       </c>
       <c r="D320" s="5">
         <v>6.8634627269927417</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.259189534000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.2114137040000017</v>
       </c>
       <c r="D321" s="5">
         <v>4.6215288006354438</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>56.390734576</v>
       </c>
       <c r="C322" s="5">
         <v>0.13154504199999906</v>
       </c>
       <c r="D322" s="5">
         <v>2.8422018351118794</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.700009790000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.30927521400000302</v>
       </c>
       <c r="D323" s="5">
         <v>6.7836060625711347</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.157464683999997</v>
       </c>
       <c r="C324" s="5">
         <v>0.45745489399999428</v>
       </c>
       <c r="D324" s="5">
         <v>10.122959317022673</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.537869372000003</v>
       </c>
       <c r="C325" s="5">
         <v>0.38040468800000582</v>
       </c>
       <c r="D325" s="5">
         <v>8.2853814929289449</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.725082665000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.18721329299999923</v>
       </c>
       <c r="D326" s="5">
         <v>3.9751250043348341</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.840022238000003</v>
       </c>
       <c r="C327" s="5">
         <v>0.11493957300000091</v>
       </c>
       <c r="D327" s="5">
         <v>2.4157271672262448</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>58.081275910000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.24125367199999914</v>
       </c>
       <c r="D328" s="5">
         <v>5.1216971156712088</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>58.434046991000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.35277108100000021</v>
       </c>
       <c r="D329" s="5">
         <v>7.5369728005659997</v>
       </c>
       <c r="E329" s="5">
         <v>5.8015953175324819</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.742019886999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.30797289599999544</v>
       </c>
       <c r="D330" s="5">
         <v>6.5111137848089307</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>58.968832188999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.22681230199999902</v>
       </c>
       <c r="D331" s="5">
         <v>4.73306520193153</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>59.387486484</v>
       </c>
       <c r="C332" s="5">
         <v>0.41865429500000317</v>
       </c>
       <c r="D332" s="5">
         <v>8.8601702548547046</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>59.688318617</v>
       </c>
       <c r="C333" s="5">
         <v>0.30083213300000011</v>
       </c>
       <c r="D333" s="5">
         <v>6.2509466343984688</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>59.930412066000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.24209344900000218</v>
       </c>
       <c r="D334" s="5">
         <v>4.9772091048601919</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>60.308484900000003</v>
       </c>
       <c r="C335" s="5">
         <v>0.37807283400000102</v>
       </c>
       <c r="D335" s="5">
         <v>7.838503118890805</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>60.412112465</v>
       </c>
       <c r="C336" s="5">
         <v>0.10362756499999648</v>
       </c>
       <c r="D336" s="5">
         <v>2.0815486773671177</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>60.478730343999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.6617878999998936E-2</v>
       </c>
       <c r="D337" s="5">
         <v>1.3313238279633932</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>60.911343746999997</v>
       </c>
       <c r="C338" s="5">
         <v>0.43261340299999773</v>
       </c>
       <c r="D338" s="5">
         <v>8.9296685787946259</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>60.992807911</v>
       </c>
       <c r="C339" s="5">
         <v>8.1464164000003336E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.6167644487872002</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>61.059095081999999</v>
       </c>
       <c r="C340" s="5">
         <v>6.6287170999999034E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.3119875261672354</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.541504246999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.48240916499999997</v>
       </c>
       <c r="D341" s="5">
         <v>9.9038549110963316</v>
       </c>
       <c r="E341" s="5">
         <v>5.3178881422993207</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>61.660740875000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.11923662800000301</v>
       </c>
       <c r="D342" s="5">
         <v>2.3499357646119545</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.005556359000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.3448154840000015</v>
       </c>
       <c r="D343" s="5">
         <v>6.9208593095616777</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.244877227000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.23932086800000008</v>
       </c>
       <c r="D344" s="5">
         <v>4.7311981726944508</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>62.211091459000002</v>
       </c>
       <c r="C345" s="5">
         <v>-3.3785768000001326E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.64940454497400824</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.64940454497399713</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>62.644885356000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.43379389700000104</v>
       </c>
       <c r="D346" s="5">
         <v>8.6960031762019163</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.013313375000003</v>
       </c>
       <c r="C347" s="5">
         <v>0.36842801899999955</v>
       </c>
       <c r="D347" s="5">
         <v>7.2902780350486029</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.385013203</v>
       </c>
       <c r="C348" s="5">
         <v>0.37169982799999701</v>
       </c>
       <c r="D348" s="5">
         <v>7.3127255558015136</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>63.746306132000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.3612929290000011</v>
       </c>
       <c r="D349" s="5">
         <v>7.0585278003108654</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.705092031</v>
       </c>
       <c r="C350" s="5">
         <v>-4.1214101000001335E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.77308689993890178</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>63.836832172000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.13174014100000164</v>
       </c>
       <c r="D351" s="5">
         <v>2.5099828623115883</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>63.922364301999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.5532129999997153E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.6197280681281567</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>63.739583932999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.18278036899999961</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3778421657166047</v>
       </c>
       <c r="E353" s="5">
         <v>3.5717028904231674</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>64.287119029999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.5475350970000008</v>
       </c>
       <c r="D354" s="5">
         <v>10.809468864961303</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>64.544265898000006</v>
       </c>
       <c r="C355" s="5">
         <v>0.25714686800000663</v>
       </c>
       <c r="D355" s="5">
         <v>4.906989388392291</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>64.691955614999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.14768971699999156</v>
       </c>
       <c r="D356" s="5">
         <v>2.7806526050797808</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>65.139292608999995</v>
       </c>
       <c r="C357" s="5">
         <v>0.44733699399999693</v>
       </c>
       <c r="D357" s="5">
         <v>8.6208249009634752</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>65.446081914999994</v>
       </c>
       <c r="C358" s="5">
         <v>0.30678930599999887</v>
       </c>
       <c r="D358" s="5">
         <v>5.800413147329353</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>65.616374062999995</v>
       </c>
       <c r="C359" s="5">
         <v>0.17029214800000148</v>
       </c>
       <c r="D359" s="5">
         <v>3.1675017328332666</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>66.062478354999996</v>
       </c>
       <c r="C360" s="5">
         <v>0.44610429200000112</v>
       </c>
       <c r="D360" s="5">
         <v>8.4704932895697702</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>66.517506948999994</v>
       </c>
       <c r="C361" s="5">
         <v>0.45502859399999807</v>
       </c>
       <c r="D361" s="5">
         <v>8.5858450774783499</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>66.919617742</v>
       </c>
       <c r="C362" s="5">
         <v>0.40211079300000563</v>
       </c>
       <c r="D362" s="5">
         <v>7.5003440885790029</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.180066393999994</v>
       </c>
       <c r="C363" s="5">
         <v>0.26044865199999379</v>
       </c>
       <c r="D363" s="5">
         <v>4.7716362232390397</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.577940936999994</v>
       </c>
       <c r="C364" s="5">
         <v>0.39787454300000036</v>
       </c>
       <c r="D364" s="5">
         <v>7.3431447843040898</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>67.820152992999994</v>
       </c>
       <c r="C365" s="5">
         <v>0.24221205599999962</v>
       </c>
       <c r="D365" s="5">
         <v>4.3868332499897633</v>
       </c>
       <c r="E365" s="5">
         <v>6.4019386513242571</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.534078468000004</v>
       </c>
       <c r="C366" s="5">
         <v>0.71392547500001058</v>
       </c>
       <c r="D366" s="5">
         <v>13.389736996665146</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>68.892557345</v>
       </c>
       <c r="C367" s="5">
         <v>0.35847887699999603</v>
       </c>
       <c r="D367" s="5">
         <v>6.4605601679713853</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>68.644134870000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.24842247499999814</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2423334814079006</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>66.250616360999999</v>
       </c>
       <c r="C369" s="5">
         <v>-2.3935185090000033</v>
       </c>
       <c r="D369" s="5">
         <v>-34.681252906922708</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.328147892999993</v>
       </c>
       <c r="C370" s="5">
         <v>7.7531531999994741E-2</v>
       </c>
       <c r="D370" s="5">
         <v>1.4134060277971594</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>66.805921964999996</v>
       </c>
       <c r="C371" s="5">
         <v>0.47777407200000255</v>
       </c>
       <c r="D371" s="5">
         <v>8.9946289136743509</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>66.65633751</v>
       </c>
       <c r="C372" s="5">
         <v>-0.14958445499999584</v>
       </c>
       <c r="D372" s="5">
         <v>-2.6540641731093939</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>66.898210849999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.24187333999999794</v>
       </c>
       <c r="D373" s="5">
         <v>4.4423580101053739</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>67.523399257999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.62518840799999964</v>
       </c>
       <c r="D374" s="5">
         <v>11.80919810750356</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.343045755000006</v>
       </c>
       <c r="C375" s="5">
         <v>0.81964649700000791</v>
       </c>
       <c r="D375" s="5">
         <v>15.579386707152331</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.730444495</v>
       </c>
       <c r="C376" s="5">
         <v>0.38739873999999475</v>
       </c>
       <c r="D376" s="5">
         <v>7.0182578538218632</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.192660253</v>
       </c>
       <c r="C377" s="5">
         <v>0.46221575799999925</v>
       </c>
       <c r="D377" s="5">
         <v>8.3753487361085455</v>
       </c>
       <c r="E377" s="5">
         <v>2.0237454494413498</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.688613153999995</v>
       </c>
       <c r="C378" s="5">
         <v>0.49595290099999545</v>
       </c>
       <c r="D378" s="5">
         <v>8.948567269155161</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.761535735999999</v>
       </c>
       <c r="C379" s="5">
         <v>7.2922582000003899E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.2629392226809699</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.572289126000001</v>
       </c>
       <c r="C380" s="5">
         <v>0.81075339000000213</v>
       </c>
       <c r="D380" s="5">
         <v>14.873026930522837</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.461425171000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.88913604500000076</v>
       </c>
       <c r="D381" s="5">
         <v>16.211637772918319</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.722931744999997</v>
       </c>
       <c r="C382" s="5">
         <v>0.26150657399999488</v>
       </c>
       <c r="D382" s="5">
         <v>4.4807600827944327</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.184425864000005</v>
       </c>
       <c r="C383" s="5">
         <v>0.46149411900000814</v>
       </c>
       <c r="D383" s="5">
         <v>8.0004778754336527</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>73.630275030999996</v>
       </c>
       <c r="C384" s="5">
         <v>1.4458491669999916</v>
       </c>
       <c r="D384" s="5">
         <v>26.86884720770184</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>74.192215821000005</v>
       </c>
       <c r="C385" s="5">
         <v>0.56194079000000841</v>
       </c>
       <c r="D385" s="5">
         <v>9.5526860773691666</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.620265141999994</v>
       </c>
       <c r="C386" s="5">
         <v>0.42804932099998894</v>
       </c>
       <c r="D386" s="5">
         <v>7.1473295442641138</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.105436103000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.48517096100000856</v>
       </c>
       <c r="D387" s="5">
         <v>8.0873856037313665</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.586312683000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.48087658000000033</v>
       </c>
       <c r="D388" s="5">
         <v>7.9596455938308219</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.057836394000006</v>
       </c>
       <c r="C389" s="5">
         <v>0.47152371100000323</v>
       </c>
       <c r="D389" s="5">
         <v>7.7481163428136934</v>
       </c>
       <c r="E389" s="5">
         <v>9.9218271358519683</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.362490593999993</v>
       </c>
       <c r="C390" s="5">
         <v>0.30465419999998744</v>
       </c>
       <c r="D390" s="5">
         <v>4.9139920286521921</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.950957970999994</v>
       </c>
       <c r="C391" s="5">
         <v>0.58846737700000062</v>
       </c>
       <c r="D391" s="5">
         <v>9.6496762258720956</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.498435079999993</v>
       </c>
       <c r="C392" s="5">
         <v>0.54747710899999902</v>
       </c>
       <c r="D392" s="5">
         <v>8.8796774585734095</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.860582051999998</v>
       </c>
       <c r="C393" s="5">
         <v>1.362146972000005</v>
       </c>
       <c r="D393" s="5">
         <v>23.254999168462476</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.418864472999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.55828242100000125</v>
       </c>
       <c r="D394" s="5">
         <v>8.8339372738352573</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.741355063</v>
       </c>
       <c r="C395" s="5">
         <v>0.32249059000000102</v>
       </c>
       <c r="D395" s="5">
         <v>4.9830675404851421</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.408088206000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.66673314300000186</v>
       </c>
       <c r="D396" s="5">
         <v>10.507944081277021</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>80.70655773</v>
       </c>
       <c r="C397" s="5">
         <v>0.29846952399999793</v>
       </c>
       <c r="D397" s="5">
         <v>4.5463933504077403</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>80.779954700000005</v>
       </c>
       <c r="C398" s="5">
         <v>7.3396970000004558E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.0967912747899655</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>80.175701200999995</v>
       </c>
       <c r="C399" s="5">
         <v>-0.60425349900000924</v>
       </c>
       <c r="D399" s="5">
         <v>-8.6160473016345112</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>80.449873373000003</v>
       </c>
       <c r="C400" s="5">
         <v>0.27417217200000721</v>
       </c>
       <c r="D400" s="5">
         <v>4.1816366857075904</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>80.830572017999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.38069864499999539</v>
       </c>
       <c r="D401" s="5">
         <v>5.8286967887519081</v>
       </c>
       <c r="E401" s="5">
         <v>6.27513988075592</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>80.842663767999994</v>
       </c>
       <c r="C402" s="5">
         <v>1.2091749999996182E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.17966029443547971</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.441601224999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.59893745700000522</v>
       </c>
       <c r="D403" s="5">
         <v>9.2617781055323043</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.617215940999998</v>
       </c>
       <c r="C404" s="5">
         <v>0.17561471599999834</v>
       </c>
       <c r="D404" s="5">
         <v>2.6185022632297938</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>81.958567473000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.34135153200000445</v>
       </c>
       <c r="D405" s="5">
         <v>5.1358887035990231</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>82.123891040000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.1653235670000015</v>
       </c>
       <c r="D406" s="5">
         <v>2.4476287037229261</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>82.604447934000007</v>
       </c>
       <c r="C407" s="5">
         <v>0.4805568940000029</v>
       </c>
       <c r="D407" s="5">
         <v>7.2523901270285851</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>82.567538924999994</v>
       </c>
       <c r="C408" s="5">
         <v>-3.6909009000012816E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.53486379557461383</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>83.025674280000004</v>
       </c>
       <c r="C409" s="5">
         <v>0.45813535500001024</v>
       </c>
       <c r="D409" s="5">
         <v>6.8653365477236772</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>83.339437734000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.3137634539999965</v>
       </c>
       <c r="D410" s="5">
         <v>4.6303930703230689</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>83.439329852</v>
       </c>
       <c r="C411" s="5">
         <v>9.9892117999999641E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.4478612394260626</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>83.820449303000004</v>
       </c>
       <c r="C412" s="5">
         <v>0.38111945100000355</v>
       </c>
       <c r="D412" s="5">
         <v>5.620963523375444</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>84.218204241999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.39775493899999503</v>
       </c>
       <c r="D413" s="5">
         <v>5.8453805934152614</v>
       </c>
       <c r="E413" s="5">
         <v>4.1910283936201997</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>85.912679113999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.6944748720000007</v>
       </c>
       <c r="D414" s="5">
         <v>27.003422903670838</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>86.012263722</v>
       </c>
       <c r="C415" s="5">
         <v>9.9584608000000685E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.3998671097831483</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>86.446034166999993</v>
       </c>
       <c r="C416" s="5">
         <v>0.43377044499999329</v>
       </c>
       <c r="D416" s="5">
         <v>6.2224603264057654</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>86.546097771000007</v>
       </c>
       <c r="C417" s="5">
         <v>0.10006360400001313</v>
       </c>
       <c r="D417" s="5">
         <v>1.3979095382292472</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>86.827357707999994</v>
       </c>
       <c r="C418" s="5">
         <v>0.2812599369999873</v>
       </c>
       <c r="D418" s="5">
         <v>3.9702594447657003</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>87.172535964999994</v>
       </c>
       <c r="C419" s="5">
         <v>0.3451782570000006</v>
       </c>
       <c r="D419" s="5">
         <v>4.876248735127553</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>87.549609914000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.37707394900000679</v>
       </c>
       <c r="D420" s="5">
         <v>5.3160155826844413</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>87.545673723999997</v>
       </c>
       <c r="C421" s="5">
         <v>-3.936190000004558E-3</v>
       </c>
       <c r="D421" s="5">
         <v>-5.393810643353758E-2</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>87.886688809000006</v>
       </c>
       <c r="C422" s="5">
         <v>0.34101508500000932</v>
       </c>
       <c r="D422" s="5">
         <v>4.7757933902465188</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>88.314619676999996</v>
       </c>
       <c r="C423" s="5">
         <v>0.42793086799999003</v>
       </c>
       <c r="D423" s="5">
         <v>6.0019871544613856</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>88.699271484999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.38465180800000098</v>
       </c>
       <c r="D424" s="5">
         <v>5.3536043195981264</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>88.723906224000004</v>
       </c>
       <c r="C425" s="5">
         <v>2.4634739000006789E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.33378949553357629</v>
       </c>
       <c r="E425" s="5">
         <v>5.3500333123381871</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>88.747928148</v>
       </c>
       <c r="C426" s="5">
         <v>2.402192399999592E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.32538325506925592</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>89.061053286000003</v>
       </c>
       <c r="C427" s="5">
         <v>0.31312513800000374</v>
       </c>
       <c r="D427" s="5">
         <v>4.3170380681462506</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>89.264648627</v>
       </c>
       <c r="C428" s="5">
         <v>0.20359534099999621</v>
       </c>
       <c r="D428" s="5">
         <v>2.7779789255478748</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>90.140538875000004</v>
       </c>
       <c r="C429" s="5">
         <v>0.87589024800000459</v>
       </c>
       <c r="D429" s="5">
         <v>12.431447654923744</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>90.234669681</v>
       </c>
       <c r="C430" s="5">
         <v>9.4130805999995459E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.260342983355911</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>90.552155963000004</v>
       </c>
       <c r="C431" s="5">
         <v>0.31748628200000439</v>
       </c>
       <c r="D431" s="5">
         <v>4.3048120102982423</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>90.832519959999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.28036399699999492</v>
       </c>
       <c r="D432" s="5">
         <v>3.7793189687385764</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>91.070052415000006</v>
       </c>
       <c r="C433" s="5">
         <v>0.2375324550000073</v>
       </c>
       <c r="D433" s="5">
         <v>3.1836016398206768</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>91.562219698000007</v>
       </c>
       <c r="C434" s="5">
         <v>0.49216728300000057</v>
       </c>
       <c r="D434" s="5">
         <v>6.6814013384059789</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>92.008953668999993</v>
       </c>
       <c r="C435" s="5">
         <v>0.44673397099998624</v>
       </c>
       <c r="D435" s="5">
         <v>6.0145203288134441</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>92.026165238000004</v>
       </c>
       <c r="C436" s="5">
         <v>1.7211569000011195E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.22470797707758727</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>92.215893120000004</v>
       </c>
       <c r="C437" s="5">
         <v>0.18972788199999968</v>
       </c>
       <c r="D437" s="5">
         <v>2.5022548481018703</v>
       </c>
       <c r="E437" s="5">
         <v>3.9357903011887574</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>91.725061370999995</v>
       </c>
       <c r="C438" s="5">
         <v>-0.4908317490000087</v>
       </c>
       <c r="D438" s="5">
         <v>-6.203461679441391</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>91.604312085000004</v>
       </c>
       <c r="C439" s="5">
         <v>-0.12074928599999168</v>
       </c>
       <c r="D439" s="5">
         <v>-1.5683239815964756</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>91.848097886000005</v>
       </c>
       <c r="C440" s="5">
         <v>0.24378580100000136</v>
       </c>
       <c r="D440" s="5">
         <v>3.2407116014439241</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>91.883701697999996</v>
       </c>
       <c r="C441" s="5">
         <v>3.5603811999990853E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.46615860710874646</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>92.539005795999998</v>
+        <v>92.078996892000006</v>
       </c>
       <c r="C442" s="5">
-        <v>0.655304098000002</v>
+        <v>0.1952951940000105</v>
       </c>
       <c r="D442" s="5">
-        <v>8.9020745810648005</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5805811063401185</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>92.094139253999998</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.5142361999991749E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.19751820784617014</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A00B74A-AC68-455E-8727-ADA9DFEE21B6}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4CB4A37-6FF6-44CC-A85F-B30134EFD3DC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9439F25-BC00-49C1-A971-1E31090DBEBD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>