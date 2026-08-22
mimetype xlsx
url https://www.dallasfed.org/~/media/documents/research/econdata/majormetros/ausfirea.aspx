--- v8 (2026-07-20)
+++ v9 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7DA6CF87-9614-41FB-BC5B-F144C1DDC191}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69F223D2-1247-48E9-97CD-AA713C8526DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{11FFAB2F-B797-448D-8E2B-1755A045A0CC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CCE60D38-5299-427C-93D8-8DE19D4010D0}"/>
   </bookViews>
   <sheets>
     <sheet name="ausfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEC84FC5-5B3F-40C2-9984-081A5E8B1EE4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33325BAB-B27E-4890-BA2F-8E712268B61E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>22.303581135000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>22.570649027999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.26706789299999656</v>
       </c>
       <c r="D7" s="5">
         <v>15.354187975808497</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>22.447211059000001</v>
       </c>
       <c r="C8" s="5">
         <v>-0.12343796899999759</v>
       </c>
       <c r="D8" s="5">
         <v>-6.3689034902511876</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.371864776999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.92465371799999829</v>
       </c>
       <c r="D9" s="5">
         <v>62.319874801030231</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>23.336502674999998</v>
       </c>
       <c r="C10" s="5">
         <v>-3.5362102000000561E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-1.800591186004119</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>23.176561523</v>
       </c>
       <c r="C11" s="5">
         <v>-0.15994115199999825</v>
       </c>
       <c r="D11" s="5">
         <v>-7.9213802387961829</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>23.096076198999999</v>
       </c>
       <c r="C12" s="5">
         <v>-8.0485324000001413E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-4.088564458316335</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>23.204123876000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.10804767700000184</v>
       </c>
       <c r="D13" s="5">
         <v>5.7605398737508473</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>23.152549396000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.1574479999999312E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-2.6348068466075958</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>22.876354927000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.276194469</v>
       </c>
       <c r="D15" s="5">
         <v>-13.412324910156748</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>23.151386254999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.27503132799999719</v>
       </c>
       <c r="D16" s="5">
         <v>15.420272901412346</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>23.285905929999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.13451967499999995</v>
       </c>
       <c r="D17" s="5">
         <v>7.1997210076319096</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>23.226882573000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.9023356999997389E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-2.9996218088041204</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>23.291406725000002</v>
       </c>
       <c r="C19" s="5">
         <v>6.4524152000000612E-2</v>
       </c>
       <c r="D19" s="5">
         <v>3.3850018784854941</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>23.560257460999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.26885073599999743</v>
       </c>
       <c r="D20" s="5">
         <v>14.765605553547513</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>23.670087662</v>
       </c>
       <c r="C21" s="5">
         <v>0.10983020100000118</v>
       </c>
       <c r="D21" s="5">
         <v>5.7396849131061911</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>23.626750499</v>
       </c>
       <c r="C22" s="5">
         <v>-4.3337163000000345E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-2.1750700864474615</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>23.662434242</v>
       </c>
       <c r="C23" s="5">
         <v>3.5683742999999879E-2</v>
       </c>
       <c r="D23" s="5">
         <v>1.8275042037540823</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>23.786413720999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.12397947899999906</v>
       </c>
       <c r="D24" s="5">
         <v>6.4717959175315309</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>23.692282792</v>
       </c>
       <c r="C25" s="5">
         <v>-9.4130928999998531E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-4.6467999250779375</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>23.950752443999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.25846965199999872</v>
       </c>
       <c r="D26" s="5">
         <v>13.906117623299741</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>23.966033539000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.5281095000002409E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.76831819350289265</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>24.146807810999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.18077427199999718</v>
       </c>
       <c r="D28" s="5">
         <v>9.4366405919434229</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>24.177744024999999</v>
       </c>
       <c r="C29" s="5">
         <v>3.0936214000000462E-2</v>
       </c>
       <c r="D29" s="5">
         <v>1.548286046143299</v>
       </c>
       <c r="E29" s="5">
         <v>3.8299480281375642</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>24.67157796</v>
       </c>
       <c r="C30" s="5">
         <v>0.49383393500000139</v>
       </c>
       <c r="D30" s="5">
         <v>27.459973374422297</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>24.727046917999999</v>
       </c>
       <c r="C31" s="5">
         <v>5.5468957999998736E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.7315658100129925</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>24.680279730999999</v>
       </c>
       <c r="C32" s="5">
         <v>-4.6767187000000376E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-2.2461437773346415</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>24.557527724</v>
       </c>
       <c r="C33" s="5">
         <v>-0.122752006999999</v>
       </c>
       <c r="D33" s="5">
         <v>-5.8078341938989864</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>24.609203277999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.1675553999999124E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5545487018057367</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>24.833467519999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.22426424200000028</v>
       </c>
       <c r="D35" s="5">
         <v>11.500735658273275</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>24.973434341000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13996682100000157</v>
       </c>
       <c r="D36" s="5">
         <v>6.9771120944587928</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>25.079138063999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10570372299999775</v>
       </c>
       <c r="D37" s="5">
         <v>5.1991011706752577</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>25.249117342000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16997927800000312</v>
       </c>
       <c r="D38" s="5">
         <v>8.4434017220249125</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>25.560459987000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.31134264499999986</v>
       </c>
       <c r="D39" s="5">
         <v>15.842940700923226</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>25.746621119</v>
       </c>
       <c r="C40" s="5">
         <v>0.18616113199999873</v>
       </c>
       <c r="D40" s="5">
         <v>9.0985361589048352</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>25.782292357999999</v>
       </c>
       <c r="C41" s="5">
         <v>3.5671238999999133E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.6752947799603568</v>
       </c>
       <c r="E41" s="5">
         <v>6.6364683625605547</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.013019928999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.23072757099999919</v>
       </c>
       <c r="D42" s="5">
         <v>11.283541614621351</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>26.156610866000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.14359093700000258</v>
       </c>
       <c r="D43" s="5">
         <v>6.8288056048475543</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>26.192061498000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.5450631999999871E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.6385649493434906</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>26.351008058000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.1589465600000004</v>
       </c>
       <c r="D45" s="5">
         <v>7.5302422827433935</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>26.384687827</v>
       </c>
       <c r="C46" s="5">
         <v>3.3679768999999027E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5445726236937629</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>26.593799750999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.20911192399999834</v>
       </c>
       <c r="D47" s="5">
         <v>9.936323468750885</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>26.767375221999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.17357547099999948</v>
       </c>
       <c r="D48" s="5">
         <v>8.1196700045335959</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>26.976830361000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.20945513900000279</v>
       </c>
       <c r="D49" s="5">
         <v>9.8048718066349636</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.152847256000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.17601689500000006</v>
       </c>
       <c r="D50" s="5">
         <v>8.1168707312556432</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>26.663638226</v>
       </c>
       <c r="C51" s="5">
         <v>-0.48920903000000138</v>
       </c>
       <c r="D51" s="5">
         <v>-19.60141985822964</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>26.846435578000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.18279735200000147</v>
       </c>
       <c r="D52" s="5">
         <v>8.5442167433518392</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.081142541999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.23470696399999724</v>
       </c>
       <c r="D53" s="5">
         <v>11.01053871684352</v>
       </c>
       <c r="E53" s="5">
         <v>5.0377606690856558</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>26.856696737</v>
       </c>
       <c r="C54" s="5">
         <v>-0.22444580499999844</v>
       </c>
       <c r="D54" s="5">
         <v>-9.5044247544885945</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>26.975686215</v>
       </c>
       <c r="C55" s="5">
         <v>0.11898947799999959</v>
       </c>
       <c r="D55" s="5">
         <v>5.448127503708533</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>27.286045789999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.31035957499999967</v>
       </c>
       <c r="D56" s="5">
         <v>14.714212712518894</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.643623608999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.35757781899999941</v>
       </c>
       <c r="D57" s="5">
         <v>16.910201593737394</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>28.062652061000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.41902845200000272</v>
       </c>
       <c r="D58" s="5">
         <v>19.785675671746827</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>28.258446589999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.19579452899999694</v>
       </c>
       <c r="D59" s="5">
         <v>8.7013336502173253</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>28.476801989999998</v>
       </c>
       <c r="C60" s="5">
         <v>0.21835540000000009</v>
       </c>
       <c r="D60" s="5">
         <v>9.6769016506935692</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>28.572041863999999</v>
       </c>
       <c r="C61" s="5">
         <v>9.5239874000000668E-2</v>
       </c>
       <c r="D61" s="5">
         <v>4.0880202006605248</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>28.745176393000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.17313452900000215</v>
       </c>
       <c r="D62" s="5">
         <v>7.5187985323316386</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>29.092592453000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.34741606000000047</v>
       </c>
       <c r="D63" s="5">
         <v>15.507275846250534</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>29.162079805000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.9487351999999447E-2</v>
       </c>
       <c r="D64" s="5">
         <v>2.904141028973739</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>29.168019336</v>
       </c>
       <c r="C65" s="5">
         <v>5.9395309999992207E-3</v>
       </c>
       <c r="D65" s="5">
         <v>0.24468168389326639</v>
       </c>
       <c r="E65" s="5">
         <v>7.706014584737253</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>29.088849785000001</v>
       </c>
       <c r="C66" s="5">
         <v>-7.9169550999999672E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-3.2089241959599724</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>29.175510320000001</v>
       </c>
       <c r="C67" s="5">
         <v>8.6660535000000039E-2</v>
       </c>
       <c r="D67" s="5">
         <v>3.6341636359985108</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>29.257084863999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.1574543999998639E-2</v>
       </c>
       <c r="D68" s="5">
         <v>3.4072724261132725</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>29.640854344000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.38376948000000155</v>
       </c>
       <c r="D69" s="5">
         <v>16.927318381265867</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>29.752465305000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.11161096100000023</v>
       </c>
       <c r="D70" s="5">
         <v>4.6132952316386255</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>29.634082291999999</v>
       </c>
       <c r="C71" s="5">
         <v>-0.11838301300000253</v>
       </c>
       <c r="D71" s="5">
         <v>-4.6716005028831891</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.604066842999998</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0015449000000416E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-1.2086948728603941</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.774392276</v>
       </c>
       <c r="C73" s="5">
         <v>0.17032543300000214</v>
       </c>
       <c r="D73" s="5">
         <v>7.1268554289654729</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.831846503000001</v>
       </c>
       <c r="C74" s="5">
         <v>5.7454227000000913E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.3403171064331429</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>29.920553525999999</v>
       </c>
       <c r="C75" s="5">
         <v>8.8707022999997776E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.6272217822679975</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>30.078474376999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.15792085100000008</v>
       </c>
       <c r="D76" s="5">
         <v>6.5207386934173828</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>30.137492624</v>
       </c>
       <c r="C77" s="5">
         <v>5.9018247000000912E-2</v>
       </c>
       <c r="D77" s="5">
         <v>2.3801477097536772</v>
       </c>
       <c r="E77" s="5">
         <v>3.3237542694695366</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>30.724897240000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.5874046160000006</v>
       </c>
       <c r="D78" s="5">
         <v>26.066548737541083</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>31.069242656</v>
       </c>
       <c r="C79" s="5">
         <v>0.34434541599999946</v>
       </c>
       <c r="D79" s="5">
         <v>14.309608037989685</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>31.126039947999999</v>
       </c>
       <c r="C80" s="5">
         <v>5.6797291999998833E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.2158964405925241</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>30.722962366000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.4030775819999981</v>
       </c>
       <c r="D81" s="5">
         <v>-14.479423377251244</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>30.754613417000002</v>
       </c>
       <c r="C82" s="5">
         <v>3.1651051000000763E-2</v>
       </c>
       <c r="D82" s="5">
         <v>1.2432788494789904</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>30.922499368</v>
       </c>
       <c r="C83" s="5">
         <v>0.16788595099999881</v>
       </c>
       <c r="D83" s="5">
         <v>6.750963527881626</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>31.044381992000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.12188262400000127</v>
       </c>
       <c r="D84" s="5">
         <v>4.8337574746990963</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>30.973008360000001</v>
       </c>
       <c r="C85" s="5">
         <v>-7.1373632000000242E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-2.724280206449281</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>30.805795076999999</v>
       </c>
       <c r="C86" s="5">
         <v>-0.16721328300000238</v>
       </c>
       <c r="D86" s="5">
         <v>-6.289471219248755</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>31.353190132999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.54739505599999916</v>
       </c>
       <c r="D87" s="5">
         <v>23.535497358078938</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>31.60210871</v>
       </c>
       <c r="C88" s="5">
         <v>0.24891857700000131</v>
       </c>
       <c r="D88" s="5">
         <v>9.9542242469759614</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>31.705311377000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.10320266700000147</v>
       </c>
       <c r="D89" s="5">
         <v>3.9899861740547493</v>
       </c>
       <c r="E89" s="5">
         <v>5.2022202794384631</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>31.748556181000001</v>
       </c>
       <c r="C90" s="5">
         <v>4.3244804000000414E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.6490876063033566</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>31.847190574999999</v>
       </c>
       <c r="C91" s="5">
         <v>9.8634393999997627E-2</v>
       </c>
       <c r="D91" s="5">
         <v>3.7924499068224149</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>31.998743753999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.15155317900000043</v>
       </c>
       <c r="D92" s="5">
         <v>5.8623723705318875</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>31.808647381</v>
       </c>
       <c r="C93" s="5">
         <v>-0.19009637299999937</v>
       </c>
       <c r="D93" s="5">
         <v>-6.9005152060775181</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>31.983810203000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.17516282200000077</v>
       </c>
       <c r="D94" s="5">
         <v>6.81198217837371</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>32.016504834000003</v>
       </c>
       <c r="C95" s="5">
         <v>3.2694631000001806E-2</v>
       </c>
       <c r="D95" s="5">
         <v>1.2335894483877619</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>31.770885705000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.24561912900000138</v>
       </c>
       <c r="D96" s="5">
         <v>-8.8272960155331486</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>32.070828630999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.29994292599999639</v>
       </c>
       <c r="D97" s="5">
         <v>11.936135084021693</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>32.091017647000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.0189016000003335E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.75803705704811097</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>31.76017577</v>
       </c>
       <c r="C99" s="5">
         <v>-0.33084187700000101</v>
       </c>
       <c r="D99" s="5">
         <v>-11.693454624334121</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>32.012072187000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.25189641700000109</v>
       </c>
       <c r="D100" s="5">
         <v>9.9437847889970676</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>32.174317586999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.16224539999999621</v>
       </c>
       <c r="D101" s="5">
         <v>6.2543408537090617</v>
       </c>
       <c r="E101" s="5">
         <v>1.4792670048975776</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>32.785749641000002</v>
       </c>
       <c r="C102" s="5">
         <v>0.61143205400000511</v>
       </c>
       <c r="D102" s="5">
         <v>25.345655586780367</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>32.529553708999998</v>
       </c>
       <c r="C103" s="5">
         <v>-0.25619593200000423</v>
       </c>
       <c r="D103" s="5">
         <v>-8.9843989031036529</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>32.695379494000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.16582578500000267</v>
       </c>
       <c r="D104" s="5">
         <v>6.2916945578658012</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>32.793803969000002</v>
       </c>
       <c r="C105" s="5">
         <v>9.8424475000001621E-2</v>
       </c>
       <c r="D105" s="5">
         <v>3.6728325197060707</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>32.806278970000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.2475000999998542E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45744500387181475</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>32.709611357999997</v>
       </c>
       <c r="C107" s="5">
         <v>-9.666761200000451E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-3.4791972693897666</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>33.285364948999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.57575359100000156</v>
       </c>
       <c r="D108" s="5">
         <v>23.292105071142277</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>33.652534094000004</v>
       </c>
       <c r="C109" s="5">
         <v>0.36716914500000541</v>
       </c>
       <c r="D109" s="5">
         <v>14.070514055027372</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>33.887192427000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.23465833299999872</v>
       </c>
       <c r="D110" s="5">
         <v>8.6960570709157192</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>34.059898852000003</v>
       </c>
       <c r="C111" s="5">
         <v>0.17270642500000122</v>
       </c>
       <c r="D111" s="5">
         <v>6.2901895103024685</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>34.115972333999999</v>
       </c>
       <c r="C112" s="5">
         <v>5.6073481999995067E-2</v>
       </c>
       <c r="D112" s="5">
         <v>1.9935705874763565</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>34.247849950999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.13187761700000067</v>
       </c>
       <c r="D113" s="5">
         <v>4.7385849661057522</v>
       </c>
       <c r="E113" s="5">
         <v>6.4446817198006823</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>34.224777830999997</v>
       </c>
       <c r="C114" s="5">
         <v>-2.3072120000001917E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-0.80542833024521698</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>34.319208559000003</v>
       </c>
       <c r="C115" s="5">
         <v>9.443072800000607E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.361669673272405</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>34.516503296000003</v>
       </c>
       <c r="C116" s="5">
         <v>0.197294737</v>
       </c>
       <c r="D116" s="5">
         <v>7.1209333178233525</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>34.879349906000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.36284660999999829</v>
       </c>
       <c r="D117" s="5">
         <v>13.370240045933258</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>35.023148816999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.14379891099999753</v>
       </c>
       <c r="D118" s="5">
         <v>5.0610392458877884</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>35.104537723</v>
       </c>
       <c r="C119" s="5">
         <v>8.1388906000000816E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.8245520875056274</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>35.079029146000003</v>
       </c>
       <c r="C120" s="5">
         <v>-2.5508576999996535E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.8684989043927116</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>35.241850941000003</v>
       </c>
       <c r="C121" s="5">
         <v>0.16282179499999927</v>
       </c>
       <c r="D121" s="5">
         <v>5.7142995805220087</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>35.398608436000004</v>
       </c>
       <c r="C122" s="5">
         <v>0.1567574950000008</v>
       </c>
       <c r="D122" s="5">
         <v>5.4701968970089832</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>35.137872813999998</v>
       </c>
       <c r="C123" s="5">
         <v>-0.26073562200000566</v>
       </c>
       <c r="D123" s="5">
         <v>-8.4894170673076026</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>35.491254380000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.35338156600000303</v>
       </c>
       <c r="D124" s="5">
         <v>12.758837622972008</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>35.626109128000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.13485474800000219</v>
       </c>
       <c r="D125" s="5">
         <v>4.6560978926478258</v>
       </c>
       <c r="E125" s="5">
         <v>4.0243670156577593</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>35.565554851999998</v>
       </c>
       <c r="C126" s="5">
         <v>-6.0554276000004847E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.0206994665364242</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>35.632207827000002</v>
       </c>
       <c r="C127" s="5">
         <v>6.6652975000003778E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2722314218487805</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>35.561225612000001</v>
       </c>
       <c r="C128" s="5">
         <v>-7.0982215000000792E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-2.3644780262575771</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>35.567491807000003</v>
       </c>
       <c r="C129" s="5">
         <v>6.2661950000020283E-3</v>
       </c>
       <c r="D129" s="5">
         <v>0.2116554081899924</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>35.511386772000002</v>
       </c>
       <c r="C130" s="5">
         <v>-5.6105035000001635E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-1.8765729433344536</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>35.609533184</v>
       </c>
       <c r="C131" s="5">
         <v>9.8146411999998406E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.3674434882672744</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>35.768178550999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.15864536699999832</v>
       </c>
       <c r="D132" s="5">
         <v>5.4791284909365023</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>35.836435031000001</v>
       </c>
       <c r="C133" s="5">
         <v>6.8256480000002284E-2</v>
       </c>
       <c r="D133" s="5">
         <v>2.3141503838365551</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>35.813846624</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2588407000000643E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-0.75376681002923274</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>36.019548290000003</v>
       </c>
       <c r="C135" s="5">
         <v>0.20570166600000306</v>
       </c>
       <c r="D135" s="5">
         <v>7.1143146740548557</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>36.049547445999998</v>
       </c>
       <c r="C136" s="5">
         <v>2.9999155999995253E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.0040200043225589</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>36.103846447000002</v>
       </c>
       <c r="C137" s="5">
         <v>5.4299001000003955E-2</v>
       </c>
       <c r="D137" s="5">
         <v>1.8225281293893669</v>
       </c>
       <c r="E137" s="5">
         <v>1.3409752866459623</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>36.482625515000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.37877906800000005</v>
       </c>
       <c r="D138" s="5">
         <v>13.342122832513969</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>36.750740098000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.26811458299999913</v>
       </c>
       <c r="D139" s="5">
         <v>9.184263793116699</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>36.906150197999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.15541009999999744</v>
       </c>
       <c r="D140" s="5">
         <v>5.1942168781500708</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>36.972727888000001</v>
       </c>
       <c r="C141" s="5">
         <v>6.6577690000002576E-2</v>
       </c>
       <c r="D141" s="5">
         <v>2.1863755022559994</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>37.106050672999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.13332278499999717</v>
       </c>
       <c r="D142" s="5">
         <v>4.414031911417049</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>37.229426197999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.12337552500000015</v>
       </c>
       <c r="D143" s="5">
         <v>4.0637117058722749</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>37.448792777000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.21936657900000256</v>
       </c>
       <c r="D144" s="5">
         <v>7.3044549334283282</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>37.146714291999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.30207848500000267</v>
       </c>
       <c r="D145" s="5">
         <v>-9.2616242080893585</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>36.929257133999997</v>
       </c>
       <c r="C146" s="5">
         <v>-0.21745715800000198</v>
       </c>
       <c r="D146" s="5">
         <v>-6.802987258857196</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>37.093143664000003</v>
       </c>
       <c r="C147" s="5">
         <v>0.1638865300000063</v>
       </c>
       <c r="D147" s="5">
         <v>5.4573468433465333</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>36.990218378000002</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10292528600000139</v>
       </c>
       <c r="D148" s="5">
         <v>-3.2793861705124661</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>37.271326565000003</v>
       </c>
       <c r="C149" s="5">
         <v>0.28110818700000095</v>
       </c>
       <c r="D149" s="5">
         <v>9.5104245818069533</v>
       </c>
       <c r="E149" s="5">
         <v>3.2336724002907768</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>37.792206895</v>
       </c>
       <c r="C150" s="5">
         <v>0.52088032999999712</v>
       </c>
       <c r="D150" s="5">
         <v>18.12146814657445</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>37.778134391000002</v>
       </c>
       <c r="C151" s="5">
         <v>-1.4072503999997821E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.44592428814088647</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>37.834257757000003</v>
       </c>
       <c r="C152" s="5">
         <v>5.612336600000134E-2</v>
       </c>
       <c r="D152" s="5">
         <v>1.7973640966027604</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>38.099169824999997</v>
       </c>
       <c r="C153" s="5">
         <v>0.26491206799999389</v>
       </c>
       <c r="D153" s="5">
         <v>8.7335410190590999</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>38.302659927000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.2034901020000035</v>
       </c>
       <c r="D154" s="5">
         <v>6.6009473316001932</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>38.560739034999997</v>
       </c>
       <c r="C155" s="5">
         <v>0.25807910799999689</v>
       </c>
       <c r="D155" s="5">
         <v>8.3919352356911716</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>38.735733373000002</v>
       </c>
       <c r="C156" s="5">
         <v>0.17499433800000475</v>
       </c>
       <c r="D156" s="5">
         <v>5.5837804233653365</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>38.854902439999996</v>
       </c>
       <c r="C157" s="5">
         <v>0.1191690669999943</v>
       </c>
       <c r="D157" s="5">
         <v>3.7548676935753367</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>39.131457736000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.27655529600000506</v>
       </c>
       <c r="D158" s="5">
         <v>8.8835935981449232</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>39.271815545999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.14035780999999758</v>
       </c>
       <c r="D159" s="5">
         <v>4.3901283129421209</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>39.542551490000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.27073594400000189</v>
       </c>
       <c r="D160" s="5">
         <v>8.5936709237462328</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.535086376000002</v>
       </c>
       <c r="C161" s="5">
         <v>-7.4651139999986071E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.22630914880185093</v>
       </c>
       <c r="E161" s="5">
         <v>6.0737301825092738</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>39.586638076</v>
       </c>
       <c r="C162" s="5">
         <v>5.1551699999997425E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.5760084678809738</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.601271500000003</v>
       </c>
       <c r="C163" s="5">
         <v>1.4633424000003004E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.44448973809312342</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.550829989</v>
       </c>
       <c r="C164" s="5">
         <v>-5.0441511000002492E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-1.5178190526751956</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.927707128999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.37687713999999772</v>
       </c>
       <c r="D165" s="5">
         <v>12.053450519019782</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>40.112947042000002</v>
       </c>
       <c r="C166" s="5">
         <v>0.18523991300000375</v>
       </c>
       <c r="D166" s="5">
         <v>5.7115367397269967</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>40.092804919999999</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0142122000002871E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.60090087943236448</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>40.335230164000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.2424252440000032</v>
       </c>
       <c r="D168" s="5">
         <v>7.5021583201784869</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>40.465396546999997</v>
       </c>
       <c r="C169" s="5">
         <v>0.13016638299999528</v>
       </c>
       <c r="D169" s="5">
         <v>3.9420156292498953</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>40.516872462000002</v>
       </c>
       <c r="C170" s="5">
         <v>5.1475915000004591E-2</v>
       </c>
       <c r="D170" s="5">
         <v>1.5372423049008876</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>40.547887336999999</v>
       </c>
       <c r="C171" s="5">
         <v>3.1014874999996778E-2</v>
       </c>
       <c r="D171" s="5">
         <v>0.92245379992232923</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>40.712352048</v>
       </c>
       <c r="C172" s="5">
         <v>0.16446471100000082</v>
       </c>
       <c r="D172" s="5">
         <v>4.9773356847165218</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>40.596622207999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.11572984000000019</v>
       </c>
       <c r="D173" s="5">
         <v>-3.35831757353664</v>
       </c>
       <c r="E173" s="5">
         <v>2.6850474586149087</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>40.486611484999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11001072300000203</v>
       </c>
       <c r="D174" s="5">
         <v>-3.203788463925461</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>40.330087448999997</v>
       </c>
       <c r="C175" s="5">
         <v>-0.15652403600000042</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5418962994619889</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>40.353699419000002</v>
       </c>
       <c r="C176" s="5">
         <v>2.361197000000459E-2</v>
       </c>
       <c r="D176" s="5">
         <v>0.70482815232104645</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>40.449743642999998</v>
       </c>
       <c r="C177" s="5">
         <v>9.6044223999996348E-2</v>
       </c>
       <c r="D177" s="5">
         <v>2.8937570737125995</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>40.312802294000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.1369413489999971</v>
       </c>
       <c r="D178" s="5">
         <v>-3.9877646200823014</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>40.513972412000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.20117011800000029</v>
       </c>
       <c r="D179" s="5">
         <v>6.155395488203963</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>40.540242188000001</v>
       </c>
       <c r="C180" s="5">
         <v>2.6269775999999467E-2</v>
       </c>
       <c r="D180" s="5">
         <v>0.78087619647135842</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>40.570163610999998</v>
       </c>
       <c r="C181" s="5">
         <v>2.992142299999756E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.8892848038630552</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>40.703858746999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.13369513600000005</v>
       </c>
       <c r="D182" s="5">
         <v>4.0269536559687014</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>40.939179858000003</v>
       </c>
       <c r="C183" s="5">
         <v>0.23532111100000463</v>
       </c>
       <c r="D183" s="5">
         <v>7.1624581488475059</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>41.111487828000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.17230796999999853</v>
       </c>
       <c r="D184" s="5">
         <v>5.1692249155927517</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>41.170068727999997</v>
       </c>
       <c r="C185" s="5">
         <v>5.8580899999995495E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.7233779254081982</v>
       </c>
       <c r="E185" s="5">
         <v>1.4125473717047088</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>41.185409309000001</v>
       </c>
       <c r="C186" s="5">
         <v>1.5340581000003795E-2</v>
       </c>
       <c r="D186" s="5">
         <v>0.44805537418382002</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>41.340228089999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.15481878099999591</v>
       </c>
       <c r="D187" s="5">
         <v>4.6053228588674555</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>41.451322898000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.11109480800000426</v>
       </c>
       <c r="D188" s="5">
         <v>3.2728882401461101</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>41.455250055999997</v>
       </c>
       <c r="C189" s="5">
         <v>3.9271579999962114E-3</v>
       </c>
       <c r="D189" s="5">
         <v>0.11374898730334149</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>41.509831384000002</v>
       </c>
       <c r="C190" s="5">
         <v>5.4581328000004703E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.5914505569947446</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>41.617396528999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.10756514499999525</v>
       </c>
       <c r="D191" s="5">
         <v>3.1542843438298496</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>41.937207409000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.31981088000000568</v>
       </c>
       <c r="D192" s="5">
         <v>9.6213607328877728</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>42.180540424999997</v>
       </c>
       <c r="C193" s="5">
         <v>0.24333301599999402</v>
       </c>
       <c r="D193" s="5">
         <v>7.1893374234989649</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>42.304084541000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.12354411600000503</v>
       </c>
       <c r="D194" s="5">
         <v>3.5718992078645595</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>42.442787445999997</v>
       </c>
       <c r="C195" s="5">
         <v>0.13870290499999527</v>
       </c>
       <c r="D195" s="5">
         <v>4.0061851118148972</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>42.532671225000001</v>
       </c>
       <c r="C196" s="5">
         <v>8.9883779000004438E-2</v>
       </c>
       <c r="D196" s="5">
         <v>2.5711264367318076</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>42.76704316</v>
       </c>
       <c r="C197" s="5">
         <v>0.23437193499999864</v>
       </c>
       <c r="D197" s="5">
         <v>6.8166099580799777</v>
       </c>
       <c r="E197" s="5">
         <v>3.8789695556517012</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>43.081009922</v>
       </c>
       <c r="C198" s="5">
         <v>0.31396676199999973</v>
       </c>
       <c r="D198" s="5">
         <v>9.1741473430158482</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>43.232452361</v>
       </c>
       <c r="C199" s="5">
         <v>0.15144243900000021</v>
       </c>
       <c r="D199" s="5">
         <v>4.3008748721251822</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>43.440804555</v>
       </c>
       <c r="C200" s="5">
         <v>0.20835219399999971</v>
       </c>
       <c r="D200" s="5">
         <v>5.9389982979399347</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>43.546670947999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.10586639299999945</v>
       </c>
       <c r="D201" s="5">
         <v>2.9639500546994269</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>43.697635339999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.15096439199999878</v>
       </c>
       <c r="D202" s="5">
         <v>4.2403154876897275</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>43.903855786999998</v>
       </c>
       <c r="C203" s="5">
         <v>0.20622044699999975</v>
       </c>
       <c r="D203" s="5">
         <v>5.8124387723069271</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>44.028889759999998</v>
       </c>
       <c r="C204" s="5">
         <v>0.12503397300000074</v>
       </c>
       <c r="D204" s="5">
         <v>3.4715260894600863</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>44.288437635999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.25954787599999918</v>
       </c>
       <c r="D205" s="5">
         <v>7.307853343463111</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>44.624846679000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.33640904300000329</v>
       </c>
       <c r="D206" s="5">
         <v>9.5056492733667</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>44.76608289</v>
       </c>
       <c r="C207" s="5">
         <v>0.14123621099999895</v>
       </c>
       <c r="D207" s="5">
         <v>3.8647763977301741</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>44.862794737999998</v>
       </c>
       <c r="C208" s="5">
         <v>9.6711847999998213E-2</v>
       </c>
       <c r="D208" s="5">
         <v>2.6234853897323829</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>45.085922398000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.22312766000000295</v>
       </c>
       <c r="D209" s="5">
         <v>6.1342647146237272</v>
       </c>
       <c r="E209" s="5">
         <v>5.4221172815820173</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>45.062678531000003</v>
       </c>
       <c r="C210" s="5">
         <v>-2.324386699999792E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.6169040137577908</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>45.212540052000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.14986152099999828</v>
       </c>
       <c r="D211" s="5">
         <v>4.0645584596640694</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>45.527407060000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.31486700800000023</v>
       </c>
       <c r="D212" s="5">
         <v>8.6846271221120208</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>45.528527314000002</v>
       </c>
       <c r="C213" s="5">
         <v>1.1202539999999317E-3</v>
       </c>
       <c r="D213" s="5">
         <v>2.9531370917545985E-2</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>45.776844959000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.2483176450000002</v>
       </c>
       <c r="D214" s="5">
         <v>6.7448792332875485</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>45.787499591</v>
       </c>
       <c r="C215" s="5">
         <v>1.0654631999997832E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.27965969124705836</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>45.720108570999997</v>
       </c>
       <c r="C216" s="5">
         <v>-6.73910200000023E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-1.751958242372198</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>45.704774157999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.5334412999997937E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-0.40173546108933644</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>45.658202875999997</v>
       </c>
       <c r="C218" s="5">
         <v>-4.6571282000002157E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2159211578459117</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>45.392875809000003</v>
       </c>
       <c r="C219" s="5">
         <v>-0.26532706699999409</v>
       </c>
       <c r="D219" s="5">
         <v>-6.7547727689582509</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>45.779781405000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.3869055959999983</v>
       </c>
       <c r="D220" s="5">
         <v>10.721561464825635</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>45.811030559000002</v>
       </c>
       <c r="C221" s="5">
         <v>3.1249154000001056E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.82219893451191961</v>
       </c>
       <c r="E221" s="5">
         <v>1.6082806393513449</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>45.837740105999998</v>
       </c>
       <c r="C222" s="5">
         <v>2.6709546999995837E-2</v>
       </c>
       <c r="D222" s="5">
         <v>0.70189287638091624</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>46.001981098999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.16424099299999995</v>
       </c>
       <c r="D223" s="5">
         <v>4.385469231666872</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>45.909969695999997</v>
       </c>
       <c r="C224" s="5">
         <v>-9.2011403000000769E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-2.3739650821353986</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>46.007201058</v>
       </c>
       <c r="C225" s="5">
         <v>9.7231362000002264E-2</v>
       </c>
       <c r="D225" s="5">
         <v>2.5712578382932172</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>45.949385792000001</v>
       </c>
       <c r="C226" s="5">
         <v>-5.7815265999998644E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-1.4976091674256509</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>45.985550551000003</v>
       </c>
       <c r="C227" s="5">
         <v>3.6164759000001823E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.94856686843722837</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>46.110149481000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.12459892999999767</v>
       </c>
       <c r="D228" s="5">
         <v>3.300322523276189</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>46.016078450000002</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4071030999998584E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.4208803344673679</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>46.001926077</v>
       </c>
       <c r="C230" s="5">
         <v>-1.4152373000001717E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.36843969390401021</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>45.622609355000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.37931672199999866</v>
       </c>
       <c r="D231" s="5">
         <v>-9.4581714596796758</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>45.780290092000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.15768073699999974</v>
       </c>
       <c r="D232" s="5">
         <v>4.2271910557248438</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>45.732952191000003</v>
       </c>
       <c r="C233" s="5">
         <v>-4.7337900999998794E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-1.2337958509432867</v>
       </c>
       <c r="E233" s="5">
         <v>-0.17043573795931799</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>45.003532065999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.7294201250000043</v>
       </c>
       <c r="D234" s="5">
         <v>-17.54664003998926</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>44.892230009000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11130205699999607</v>
       </c>
       <c r="D235" s="5">
         <v>-2.9277830220962975</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>44.689811869000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.20241813999999891</v>
       </c>
       <c r="D236" s="5">
         <v>-5.278587824250125</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>44.695594671999999</v>
       </c>
       <c r="C237" s="5">
         <v>5.7828029999953401E-3</v>
       </c>
       <c r="D237" s="5">
         <v>0.15538898320155425</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>44.533096147999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.16249852400000009</v>
       </c>
       <c r="D238" s="5">
         <v>-4.2766155671149715</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>44.494159357000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8936790999997584E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0441697976099396</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>44.302824852000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.19133450500000038</v>
       </c>
       <c r="D240" s="5">
         <v>-5.0399457787226982</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>44.233756356000001</v>
       </c>
       <c r="C241" s="5">
         <v>-6.9068495999999868E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-1.8548523330011557</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>44.147563415999997</v>
       </c>
       <c r="C242" s="5">
         <v>-8.6192940000003659E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-2.313396159919201</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>44.030017092000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.11754632399999565</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1487166818040979</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>43.966748191999997</v>
       </c>
       <c r="C244" s="5">
         <v>-6.326890000000418E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.7107763306693724</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>43.852985369000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.11376282299999474</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0611606950966652</v>
       </c>
       <c r="E245" s="5">
         <v>-4.110748884411553</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>43.467219204999999</v>
       </c>
       <c r="C246" s="5">
         <v>-0.38576616400000319</v>
       </c>
       <c r="D246" s="5">
         <v>-10.060116910717376</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>43.478752909999997</v>
       </c>
       <c r="C247" s="5">
         <v>1.1533704999997951E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.31887621658215348</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>43.477013434</v>
       </c>
       <c r="C248" s="5">
         <v>-1.739475999997353E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-4.7998431736306912E-2</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>43.288050108999997</v>
       </c>
       <c r="C249" s="5">
         <v>-0.18896332500000312</v>
       </c>
       <c r="D249" s="5">
         <v>-5.0926510543353061</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>43.330576639999997</v>
       </c>
       <c r="C250" s="5">
         <v>4.2526531000000034E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.1852804531857331</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>43.211966754000002</v>
       </c>
       <c r="C251" s="5">
         <v>-0.11860988599999445</v>
       </c>
       <c r="D251" s="5">
         <v>-3.2357854202239356</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>43.197947448000001</v>
       </c>
       <c r="C252" s="5">
         <v>-1.4019306000001563E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.38862338672547292</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>43.248707048999997</v>
       </c>
       <c r="C253" s="5">
         <v>5.0759600999995769E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.4192045479689774</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>43.185819721999998</v>
       </c>
       <c r="C254" s="5">
         <v>-6.288732699999855E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.7310154617031892</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>43.426891595999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.2410718739999993</v>
       </c>
       <c r="D255" s="5">
         <v>6.9081773777491806</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>43.555640228000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.12874863200000419</v>
       </c>
       <c r="D256" s="5">
         <v>3.6162539126788129</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>43.465609774000001</v>
       </c>
       <c r="C257" s="5">
         <v>-9.0030454000000759E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-2.4524204264037119</v>
       </c>
       <c r="E257" s="5">
         <v>-0.88335056722008698</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>43.833990456000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.36838068200000151</v>
       </c>
       <c r="D258" s="5">
         <v>10.657991882702156</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>43.957683523</v>
       </c>
       <c r="C259" s="5">
         <v>0.12369306699999782</v>
       </c>
       <c r="D259" s="5">
         <v>3.4392756360409615</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>44.260884462</v>
       </c>
       <c r="C260" s="5">
         <v>0.30320093899999989</v>
       </c>
       <c r="D260" s="5">
         <v>8.5984139111045401</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>44.597161665000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.33627720300000163</v>
       </c>
       <c r="D261" s="5">
         <v>9.5079313914614652</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>44.637647158</v>
       </c>
       <c r="C262" s="5">
         <v>4.0485492999998485E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.0948207117700282</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>44.723317010999999</v>
       </c>
       <c r="C263" s="5">
         <v>8.5669852999998852E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.327541321275528</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>45.002580936000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.27926392500000219</v>
       </c>
       <c r="D264" s="5">
         <v>7.7558807729331658</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>45.158474212000002</v>
       </c>
       <c r="C265" s="5">
         <v>0.15589327600000047</v>
       </c>
       <c r="D265" s="5">
         <v>4.2370370555273595</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>45.319427906000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.16095369399999981</v>
       </c>
       <c r="D266" s="5">
         <v>4.3618835276593382</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>45.308017989</v>
       </c>
       <c r="C267" s="5">
         <v>-1.1409917000001712E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.30170188677042242</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>45.549553770000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.24153578100000317</v>
       </c>
       <c r="D268" s="5">
         <v>6.5881070654965734</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>45.765980550999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.21642678099999557</v>
       </c>
       <c r="D269" s="5">
         <v>5.8531386105205252</v>
       </c>
       <c r="E269" s="5">
         <v>5.2923927421260286</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>46.022837776999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.25685722600000105</v>
       </c>
       <c r="D270" s="5">
         <v>6.9467190560051018</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>46.133621853000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.11078407600000162</v>
       </c>
       <c r="D271" s="5">
         <v>2.9271367813370475</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>46.360650624999998</v>
       </c>
       <c r="C272" s="5">
         <v>0.22702877199999705</v>
       </c>
       <c r="D272" s="5">
         <v>6.0678214290059262</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>46.403820627000002</v>
       </c>
       <c r="C273" s="5">
         <v>4.3170002000003649E-2</v>
       </c>
       <c r="D273" s="5">
         <v>1.1231537942271164</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>46.645796441999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.24197581499999643</v>
       </c>
       <c r="D274" s="5">
         <v>6.4401015744023793</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>46.927310464000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.28151402200000319</v>
       </c>
       <c r="D275" s="5">
         <v>7.4874645522589045</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>46.801687252999997</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12562321100000418</v>
       </c>
       <c r="D276" s="5">
         <v>-3.1654919789889102</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>47.252712508000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.45102525500000468</v>
       </c>
       <c r="D277" s="5">
         <v>12.197403168348409</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>47.547445523</v>
       </c>
       <c r="C278" s="5">
         <v>0.29473301499999849</v>
       </c>
       <c r="D278" s="5">
         <v>7.747039738091055</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>47.897088891000003</v>
       </c>
       <c r="C279" s="5">
         <v>0.3496433680000024</v>
       </c>
       <c r="D279" s="5">
         <v>9.1900708173479515</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>48.049941846000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.15285295500000018</v>
       </c>
       <c r="D280" s="5">
         <v>3.8974706139721649</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>48.059033231999997</v>
       </c>
       <c r="C281" s="5">
         <v>9.0913859999943725E-3</v>
       </c>
       <c r="D281" s="5">
         <v>0.22728484073182287</v>
       </c>
       <c r="E281" s="5">
         <v>5.0103868711929067</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>48.2281847</v>
       </c>
       <c r="C282" s="5">
         <v>0.16915146800000258</v>
       </c>
       <c r="D282" s="5">
         <v>4.3063200048662376</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>48.409506325000002</v>
       </c>
       <c r="C283" s="5">
         <v>0.18132162500000248</v>
       </c>
       <c r="D283" s="5">
         <v>4.6060636282909906</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>48.464742205999997</v>
       </c>
       <c r="C284" s="5">
         <v>5.5235880999994436E-2</v>
       </c>
       <c r="D284" s="5">
         <v>1.3778410998778412</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>48.816426167000003</v>
       </c>
       <c r="C285" s="5">
         <v>0.35168396100000621</v>
       </c>
       <c r="D285" s="5">
         <v>9.0638681564541699</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>48.970891537999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.15446537099999347</v>
       </c>
       <c r="D286" s="5">
         <v>3.8638333041455919</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>49.122253659000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.15136212100000535</v>
       </c>
       <c r="D287" s="5">
         <v>3.7727374670880387</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>49.488061033000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.36580737399999919</v>
       </c>
       <c r="D288" s="5">
         <v>9.3115011487864727</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>49.621444763</v>
       </c>
       <c r="C289" s="5">
         <v>0.13338372999999848</v>
       </c>
       <c r="D289" s="5">
         <v>3.2827040406831598</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>49.965063274000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.34361851100000251</v>
       </c>
       <c r="D290" s="5">
         <v>8.6336675268380745</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>50.184889243999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.21982596999999515</v>
       </c>
       <c r="D291" s="5">
         <v>5.4091568579609284</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>50.357749517999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.17286027400000137</v>
       </c>
       <c r="D292" s="5">
         <v>4.2125731600626271</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>50.451134805999999</v>
       </c>
       <c r="C293" s="5">
         <v>9.3385288000000344E-2</v>
       </c>
       <c r="D293" s="5">
         <v>2.2481626108933783</v>
       </c>
       <c r="E293" s="5">
         <v>4.9774234168473264</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>51.049194694999997</v>
       </c>
       <c r="C294" s="5">
         <v>0.59805988899999818</v>
       </c>
       <c r="D294" s="5">
         <v>15.190184333973367</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>51.301440585000002</v>
       </c>
       <c r="C295" s="5">
         <v>0.25224589000000464</v>
       </c>
       <c r="D295" s="5">
         <v>6.093305811850569</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>51.488720159000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.1872795740000015</v>
       </c>
       <c r="D296" s="5">
         <v>4.4697209083267575</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>51.521428733999997</v>
       </c>
       <c r="C297" s="5">
         <v>3.27085749999938E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.76497760722089581</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>51.705333338999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.18390460500000216</v>
       </c>
       <c r="D298" s="5">
         <v>4.3684739365043024</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>51.910478886</v>
       </c>
       <c r="C299" s="5">
         <v>0.20514554700000076</v>
       </c>
       <c r="D299" s="5">
         <v>4.8663896807393359</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>51.754328133000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.15615075299999859</v>
       </c>
       <c r="D300" s="5">
         <v>-3.5505676892279903</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>51.975006866999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.22067873399999627</v>
       </c>
       <c r="D301" s="5">
         <v>5.2384794379111588</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>52.061671119000003</v>
       </c>
       <c r="C302" s="5">
         <v>8.6664252000005604E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.0193583075612809</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>52.278595815999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.21692469699999606</v>
       </c>
       <c r="D303" s="5">
         <v>5.1162155412290078</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>52.473431003000002</v>
       </c>
       <c r="C304" s="5">
         <v>0.19483518700000246</v>
       </c>
       <c r="D304" s="5">
         <v>4.5650553122156712</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>52.739206473000003</v>
       </c>
       <c r="C305" s="5">
         <v>0.26577547000000123</v>
       </c>
       <c r="D305" s="5">
         <v>6.2501499544006522</v>
       </c>
       <c r="E305" s="5">
         <v>4.5352233915021634</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>52.780377244</v>
       </c>
       <c r="C306" s="5">
         <v>4.117077099999733E-2</v>
       </c>
       <c r="D306" s="5">
         <v>0.94081054215962023</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>53.112107950999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.3317307069999984</v>
       </c>
       <c r="D307" s="5">
         <v>7.8083949638349415</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>53.108588429999998</v>
       </c>
       <c r="C308" s="5">
         <v>-3.5195210000011912E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-7.949009036193333E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>53.742481716999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.63389328699999936</v>
       </c>
       <c r="D309" s="5">
         <v>15.301645901675553</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>53.952291633000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.20980991600000465</v>
       </c>
       <c r="D310" s="5">
         <v>4.7866955589986881</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>53.997878346</v>
       </c>
       <c r="C311" s="5">
         <v>4.5586712999998724E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.0186591120414645</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>54.108925986999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.11104764099999898</v>
       </c>
       <c r="D312" s="5">
         <v>2.495927724542768</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>54.305814550000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.19688856300000168</v>
       </c>
       <c r="D313" s="5">
         <v>4.4549492474301733</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>54.448939922999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.14312537299999661</v>
       </c>
       <c r="D314" s="5">
         <v>3.2089023663290694</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>54.762199426999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.31325950400000124</v>
       </c>
       <c r="D315" s="5">
         <v>7.1266302519096936</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.084531212000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.32233178500000292</v>
       </c>
       <c r="D316" s="5">
         <v>7.2964377749511478</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>55.229835444000003</v>
       </c>
       <c r="C317" s="5">
         <v>0.14530423200000087</v>
       </c>
       <c r="D317" s="5">
         <v>3.2117394977940084</v>
       </c>
       <c r="E317" s="5">
         <v>4.7225378187574441</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>55.519194970999997</v>
       </c>
       <c r="C318" s="5">
         <v>0.2893595269999949</v>
       </c>
       <c r="D318" s="5">
         <v>6.4713918774054191</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>55.738585862000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.21939089100000331</v>
       </c>
       <c r="D319" s="5">
         <v>4.8463775861005587</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.047775829999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.30918996799999832</v>
       </c>
       <c r="D320" s="5">
         <v>6.8634627269927417</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.259189534000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.2114137040000017</v>
       </c>
       <c r="D321" s="5">
         <v>4.6215288006354438</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>56.390734576</v>
       </c>
       <c r="C322" s="5">
         <v>0.13154504199999906</v>
       </c>
       <c r="D322" s="5">
         <v>2.8422018351118794</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>56.700009790000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.30927521400000302</v>
       </c>
       <c r="D323" s="5">
         <v>6.7836060625711347</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.157464683999997</v>
       </c>
       <c r="C324" s="5">
         <v>0.45745489399999428</v>
       </c>
       <c r="D324" s="5">
         <v>10.122959317022673</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.537869372000003</v>
       </c>
       <c r="C325" s="5">
         <v>0.38040468800000582</v>
       </c>
       <c r="D325" s="5">
         <v>8.2853814929289449</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.725082665000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.18721329299999923</v>
       </c>
       <c r="D326" s="5">
         <v>3.9751250043348341</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.840022238000003</v>
       </c>
       <c r="C327" s="5">
         <v>0.11493957300000091</v>
       </c>
       <c r="D327" s="5">
         <v>2.4157271672262448</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>58.081275910000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.24125367199999914</v>
       </c>
       <c r="D328" s="5">
         <v>5.1216971156712088</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>58.434046991000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.35277108100000021</v>
       </c>
       <c r="D329" s="5">
         <v>7.5369728005659997</v>
       </c>
       <c r="E329" s="5">
         <v>5.8015953175324819</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.742019886999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.30797289599999544</v>
       </c>
       <c r="D330" s="5">
         <v>6.5111137848089307</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>58.968832188999997</v>
       </c>
       <c r="C331" s="5">
         <v>0.22681230199999902</v>
       </c>
       <c r="D331" s="5">
         <v>4.73306520193153</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>59.387486484</v>
       </c>
       <c r="C332" s="5">
         <v>0.41865429500000317</v>
       </c>
       <c r="D332" s="5">
         <v>8.8601702548547046</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>59.688318617</v>
       </c>
       <c r="C333" s="5">
         <v>0.30083213300000011</v>
       </c>
       <c r="D333" s="5">
         <v>6.2509466343984688</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>59.930412066000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.24209344900000218</v>
       </c>
       <c r="D334" s="5">
         <v>4.9772091048601919</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>60.308484900000003</v>
       </c>
       <c r="C335" s="5">
         <v>0.37807283400000102</v>
       </c>
       <c r="D335" s="5">
         <v>7.838503118890805</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>60.412112465</v>
       </c>
       <c r="C336" s="5">
         <v>0.10362756499999648</v>
       </c>
       <c r="D336" s="5">
         <v>2.0815486773671177</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>60.478730343999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.6617878999998936E-2</v>
       </c>
       <c r="D337" s="5">
         <v>1.3313238279633932</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>60.911343746999997</v>
       </c>
       <c r="C338" s="5">
         <v>0.43261340299999773</v>
       </c>
       <c r="D338" s="5">
         <v>8.9296685787946259</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>60.992807911</v>
       </c>
       <c r="C339" s="5">
         <v>8.1464164000003336E-2</v>
       </c>
       <c r="D339" s="5">
         <v>1.6167644487872002</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>61.059095081999999</v>
       </c>
       <c r="C340" s="5">
         <v>6.6287170999999034E-2</v>
       </c>
       <c r="D340" s="5">
         <v>1.3119875261672354</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>61.541504246999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.48240916499999997</v>
       </c>
       <c r="D341" s="5">
         <v>9.9038549110963316</v>
       </c>
       <c r="E341" s="5">
         <v>5.3178881422993207</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>61.660740875000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.11923662800000301</v>
       </c>
       <c r="D342" s="5">
         <v>2.3499357646119545</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>62.005556359000003</v>
       </c>
       <c r="C343" s="5">
         <v>0.3448154840000015</v>
       </c>
       <c r="D343" s="5">
         <v>6.9208593095616777</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>62.244877227000003</v>
       </c>
       <c r="C344" s="5">
         <v>0.23932086800000008</v>
       </c>
       <c r="D344" s="5">
         <v>4.7311981726944508</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>62.211091459000002</v>
       </c>
       <c r="C345" s="5">
         <v>-3.3785768000001326E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-0.64940454497399713</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>62.644885356000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.43379389700000104</v>
       </c>
       <c r="D346" s="5">
         <v>8.6960031762019163</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>63.013313375000003</v>
       </c>
       <c r="C347" s="5">
         <v>0.36842801899999955</v>
       </c>
       <c r="D347" s="5">
         <v>7.2902780350486029</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>63.385013203</v>
       </c>
       <c r="C348" s="5">
         <v>0.37169982799999701</v>
       </c>
       <c r="D348" s="5">
         <v>7.3127255558015136</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>63.746306132000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.3612929290000011</v>
       </c>
       <c r="D349" s="5">
         <v>7.0585278003108654</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>63.705092031</v>
       </c>
       <c r="C350" s="5">
         <v>-4.1214101000001335E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.77308689993890178</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>63.836832172000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.13174014100000164</v>
       </c>
       <c r="D351" s="5">
         <v>2.5099828623115883</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>63.922364301999998</v>
       </c>
       <c r="C352" s="5">
         <v>8.5532129999997153E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.6197280681281567</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>63.739583932999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.18278036899999961</v>
       </c>
       <c r="D353" s="5">
         <v>-3.3778421657166047</v>
       </c>
       <c r="E353" s="5">
         <v>3.5717028904231674</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>64.287119029999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.5475350970000008</v>
       </c>
       <c r="D354" s="5">
         <v>10.809468864961303</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>64.544265898000006</v>
       </c>
       <c r="C355" s="5">
         <v>0.25714686800000663</v>
       </c>
       <c r="D355" s="5">
         <v>4.906989388392291</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>64.691955614999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.14768971699999156</v>
       </c>
       <c r="D356" s="5">
         <v>2.7806526050797808</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>65.139292608999995</v>
       </c>
       <c r="C357" s="5">
         <v>0.44733699399999693</v>
       </c>
       <c r="D357" s="5">
         <v>8.6208249009634752</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>65.446081914999994</v>
       </c>
       <c r="C358" s="5">
         <v>0.30678930599999887</v>
       </c>
       <c r="D358" s="5">
         <v>5.800413147329353</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>65.616374062999995</v>
       </c>
       <c r="C359" s="5">
         <v>0.17029214800000148</v>
       </c>
       <c r="D359" s="5">
         <v>3.1675017328332666</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>66.062478354999996</v>
       </c>
       <c r="C360" s="5">
         <v>0.44610429200000112</v>
       </c>
       <c r="D360" s="5">
         <v>8.4704932895697702</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>66.517506948999994</v>
       </c>
       <c r="C361" s="5">
         <v>0.45502859399999807</v>
       </c>
       <c r="D361" s="5">
         <v>8.5858450774783499</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>66.919617742</v>
       </c>
       <c r="C362" s="5">
         <v>0.40211079300000563</v>
       </c>
       <c r="D362" s="5">
         <v>7.5003440885790029</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>67.180066393999994</v>
       </c>
       <c r="C363" s="5">
         <v>0.26044865199999379</v>
       </c>
       <c r="D363" s="5">
         <v>4.7716362232390397</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>67.577940936999994</v>
       </c>
       <c r="C364" s="5">
         <v>0.39787454300000036</v>
       </c>
       <c r="D364" s="5">
         <v>7.3431447843040898</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>67.820152992999994</v>
       </c>
       <c r="C365" s="5">
         <v>0.24221205599999962</v>
       </c>
       <c r="D365" s="5">
         <v>4.3868332499897633</v>
       </c>
       <c r="E365" s="5">
         <v>6.4019386513242571</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>68.534078468000004</v>
       </c>
       <c r="C366" s="5">
         <v>0.71392547500001058</v>
       </c>
       <c r="D366" s="5">
         <v>13.389736996665146</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>68.892557345</v>
       </c>
       <c r="C367" s="5">
         <v>0.35847887699999603</v>
       </c>
       <c r="D367" s="5">
         <v>6.4605601679713853</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>68.644134870000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.24842247499999814</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2423334814079006</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>66.250616360999999</v>
       </c>
       <c r="C369" s="5">
         <v>-2.3935185090000033</v>
       </c>
       <c r="D369" s="5">
         <v>-34.681252906922708</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>66.328147892999993</v>
       </c>
       <c r="C370" s="5">
         <v>7.7531531999994741E-2</v>
       </c>
       <c r="D370" s="5">
         <v>1.4134060277971594</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>66.805921964999996</v>
       </c>
       <c r="C371" s="5">
         <v>0.47777407200000255</v>
       </c>
       <c r="D371" s="5">
         <v>8.9946289136743509</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>66.65633751</v>
       </c>
       <c r="C372" s="5">
         <v>-0.14958445499999584</v>
       </c>
       <c r="D372" s="5">
         <v>-2.6540641731093939</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>66.898210849999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.24187333999999794</v>
       </c>
       <c r="D373" s="5">
         <v>4.4423580101053739</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>67.523399257999998</v>
       </c>
       <c r="C374" s="5">
         <v>0.62518840799999964</v>
       </c>
       <c r="D374" s="5">
         <v>11.80919810750356</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>68.343045755000006</v>
       </c>
       <c r="C375" s="5">
         <v>0.81964649700000791</v>
       </c>
       <c r="D375" s="5">
         <v>15.579386707152331</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>68.730444495</v>
       </c>
       <c r="C376" s="5">
         <v>0.38739873999999475</v>
       </c>
       <c r="D376" s="5">
         <v>7.0182578538218632</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>69.192660253</v>
       </c>
       <c r="C377" s="5">
         <v>0.46221575799999925</v>
       </c>
       <c r="D377" s="5">
         <v>8.3753487361085455</v>
       </c>
       <c r="E377" s="5">
         <v>2.0237454494413498</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>69.688613153999995</v>
       </c>
       <c r="C378" s="5">
         <v>0.49595290099999545</v>
       </c>
       <c r="D378" s="5">
         <v>8.948567269155161</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>69.761535735999999</v>
       </c>
       <c r="C379" s="5">
         <v>7.2922582000003899E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.2629392226809699</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>70.572289126000001</v>
       </c>
       <c r="C380" s="5">
         <v>0.81075339000000213</v>
       </c>
       <c r="D380" s="5">
         <v>14.873026930522837</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>71.461425171000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.88913604500000076</v>
       </c>
       <c r="D381" s="5">
         <v>16.211637772918319</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>71.722931744999997</v>
       </c>
       <c r="C382" s="5">
         <v>0.26150657399999488</v>
       </c>
       <c r="D382" s="5">
         <v>4.4807600827944327</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>72.184425864000005</v>
       </c>
       <c r="C383" s="5">
         <v>0.46149411900000814</v>
       </c>
       <c r="D383" s="5">
         <v>8.0004778754336527</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>73.630275030999996</v>
       </c>
       <c r="C384" s="5">
         <v>1.4458491669999916</v>
       </c>
       <c r="D384" s="5">
         <v>26.86884720770184</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>74.192215821000005</v>
       </c>
       <c r="C385" s="5">
         <v>0.56194079000000841</v>
       </c>
       <c r="D385" s="5">
         <v>9.5526860773691666</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>74.620265141999994</v>
       </c>
       <c r="C386" s="5">
         <v>0.42804932099998894</v>
       </c>
       <c r="D386" s="5">
         <v>7.1473295442641138</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>75.105436103000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.48517096100000856</v>
       </c>
       <c r="D387" s="5">
         <v>8.0873856037313665</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>75.586312683000003</v>
       </c>
       <c r="C388" s="5">
         <v>0.48087658000000033</v>
       </c>
       <c r="D388" s="5">
         <v>7.9596455938308219</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>76.057836394000006</v>
       </c>
       <c r="C389" s="5">
         <v>0.47152371100000323</v>
       </c>
       <c r="D389" s="5">
         <v>7.7481163428136934</v>
       </c>
       <c r="E389" s="5">
         <v>9.9218271358519683</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>76.362490593999993</v>
       </c>
       <c r="C390" s="5">
         <v>0.30465419999998744</v>
       </c>
       <c r="D390" s="5">
         <v>4.9139920286521921</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>76.950957970999994</v>
       </c>
       <c r="C391" s="5">
         <v>0.58846737700000062</v>
       </c>
       <c r="D391" s="5">
         <v>9.6496762258720956</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>77.498435079999993</v>
       </c>
       <c r="C392" s="5">
         <v>0.54747710899999902</v>
       </c>
       <c r="D392" s="5">
         <v>8.8796774585734095</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>78.860582051999998</v>
       </c>
       <c r="C393" s="5">
         <v>1.362146972000005</v>
       </c>
       <c r="D393" s="5">
         <v>23.254999168462476</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>79.418864472999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.55828242100000125</v>
       </c>
       <c r="D394" s="5">
         <v>8.8339372738352573</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>79.741355063</v>
       </c>
       <c r="C395" s="5">
         <v>0.32249059000000102</v>
       </c>
       <c r="D395" s="5">
         <v>4.9830675404851421</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>80.408088206000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.66673314300000186</v>
       </c>
       <c r="D396" s="5">
         <v>10.507944081277021</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>80.70655773</v>
       </c>
       <c r="C397" s="5">
         <v>0.29846952399999793</v>
       </c>
       <c r="D397" s="5">
         <v>4.5463933504077403</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>80.779954700000005</v>
       </c>
       <c r="C398" s="5">
         <v>7.3396970000004558E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.0967912747899655</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>80.175701200999995</v>
       </c>
       <c r="C399" s="5">
         <v>-0.60425349900000924</v>
       </c>
       <c r="D399" s="5">
         <v>-8.6160473016345112</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>80.449873373000003</v>
       </c>
       <c r="C400" s="5">
         <v>0.27417217200000721</v>
       </c>
       <c r="D400" s="5">
         <v>4.1816366857075904</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>80.830572017999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.38069864499999539</v>
       </c>
       <c r="D401" s="5">
         <v>5.8286967887519081</v>
       </c>
       <c r="E401" s="5">
         <v>6.27513988075592</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>80.842663767999994</v>
       </c>
       <c r="C402" s="5">
         <v>1.2091749999996182E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.17966029443547971</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>81.441601224999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.59893745700000522</v>
       </c>
       <c r="D403" s="5">
         <v>9.2617781055323043</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>81.617215940999998</v>
       </c>
       <c r="C404" s="5">
         <v>0.17561471599999834</v>
       </c>
       <c r="D404" s="5">
         <v>2.6185022632297938</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>81.958567473000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.34135153200000445</v>
       </c>
       <c r="D405" s="5">
         <v>5.1358887035990231</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>82.123891040000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.1653235670000015</v>
       </c>
       <c r="D406" s="5">
         <v>2.4476287037229261</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>82.604447934000007</v>
       </c>
       <c r="C407" s="5">
         <v>0.4805568940000029</v>
       </c>
       <c r="D407" s="5">
         <v>7.2523901270285851</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>82.567538924999994</v>
       </c>
       <c r="C408" s="5">
         <v>-3.6909009000012816E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.53486379557461383</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>83.025674280000004</v>
       </c>
       <c r="C409" s="5">
         <v>0.45813535500001024</v>
       </c>
       <c r="D409" s="5">
         <v>6.8653365477236772</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>83.339437734000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.3137634539999965</v>
       </c>
       <c r="D410" s="5">
         <v>4.6303930703230689</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>83.439329852</v>
       </c>
       <c r="C411" s="5">
         <v>9.9892117999999641E-2</v>
       </c>
       <c r="D411" s="5">
         <v>1.4478612394260626</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>83.820449303000004</v>
       </c>
       <c r="C412" s="5">
         <v>0.38111945100000355</v>
       </c>
       <c r="D412" s="5">
         <v>5.620963523375444</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>84.218204241999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.39775493899999503</v>
       </c>
       <c r="D413" s="5">
         <v>5.8453805934152614</v>
       </c>
       <c r="E413" s="5">
         <v>4.1910283936201997</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>85.912679113999999</v>
       </c>
       <c r="C414" s="5">
         <v>1.6944748720000007</v>
       </c>
       <c r="D414" s="5">
         <v>27.003422903670838</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>86.012263722</v>
       </c>
       <c r="C415" s="5">
         <v>9.9584608000000685E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.3998671097831483</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>86.446034166999993</v>
       </c>
       <c r="C416" s="5">
         <v>0.43377044499999329</v>
       </c>
       <c r="D416" s="5">
         <v>6.2224603264057654</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>86.546097771000007</v>
       </c>
       <c r="C417" s="5">
         <v>0.10006360400001313</v>
       </c>
       <c r="D417" s="5">
         <v>1.3979095382292472</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>86.827357707999994</v>
       </c>
       <c r="C418" s="5">
         <v>0.2812599369999873</v>
       </c>
       <c r="D418" s="5">
         <v>3.9702594447657003</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>87.172535964999994</v>
       </c>
       <c r="C419" s="5">
         <v>0.3451782570000006</v>
       </c>
       <c r="D419" s="5">
         <v>4.876248735127553</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>87.549609914000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.37707394900000679</v>
       </c>
       <c r="D420" s="5">
         <v>5.3160155826844413</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>87.545673723999997</v>
       </c>
       <c r="C421" s="5">
         <v>-3.936190000004558E-3</v>
       </c>
       <c r="D421" s="5">
         <v>-5.393810643353758E-2</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>87.886688809000006</v>
       </c>
       <c r="C422" s="5">
         <v>0.34101508500000932</v>
       </c>
       <c r="D422" s="5">
         <v>4.7757933902465188</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>88.314619676999996</v>
       </c>
       <c r="C423" s="5">
         <v>0.42793086799999003</v>
       </c>
       <c r="D423" s="5">
         <v>6.0019871544613856</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>88.699271484999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.38465180800000098</v>
       </c>
       <c r="D424" s="5">
         <v>5.3536043195981264</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>88.723906224000004</v>
       </c>
       <c r="C425" s="5">
         <v>2.4634739000006789E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.33378949553357629</v>
       </c>
       <c r="E425" s="5">
         <v>5.3500333123381871</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>88.747928148</v>
       </c>
       <c r="C426" s="5">
         <v>2.402192399999592E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.32538325506925592</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>89.061053286000003</v>
       </c>
       <c r="C427" s="5">
         <v>0.31312513800000374</v>
       </c>
       <c r="D427" s="5">
         <v>4.3170380681462506</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>89.264648627</v>
       </c>
       <c r="C428" s="5">
         <v>0.20359534099999621</v>
       </c>
       <c r="D428" s="5">
         <v>2.7779789255478748</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>90.140538875000004</v>
       </c>
       <c r="C429" s="5">
         <v>0.87589024800000459</v>
       </c>
       <c r="D429" s="5">
         <v>12.431447654923744</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>90.234669681</v>
       </c>
       <c r="C430" s="5">
         <v>9.4130805999995459E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.260342983355911</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>90.552155963000004</v>
       </c>
       <c r="C431" s="5">
         <v>0.31748628200000439</v>
       </c>
       <c r="D431" s="5">
         <v>4.3048120102982423</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>90.832519959999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.28036399699999492</v>
       </c>
       <c r="D432" s="5">
         <v>3.7793189687385764</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>91.070052415000006</v>
       </c>
       <c r="C433" s="5">
         <v>0.2375324550000073</v>
       </c>
       <c r="D433" s="5">
         <v>3.1836016398206768</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>91.562219698000007</v>
       </c>
       <c r="C434" s="5">
         <v>0.49216728300000057</v>
       </c>
       <c r="D434" s="5">
         <v>6.6814013384059789</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>92.008953668999993</v>
       </c>
       <c r="C435" s="5">
         <v>0.44673397099998624</v>
       </c>
       <c r="D435" s="5">
         <v>6.0145203288134441</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>92.026165238000004</v>
       </c>
       <c r="C436" s="5">
         <v>1.7211569000011195E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.22470797707758727</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>92.215893120000004</v>
       </c>
       <c r="C437" s="5">
         <v>0.18972788199999968</v>
       </c>
       <c r="D437" s="5">
         <v>2.5022548481018703</v>
       </c>
       <c r="E437" s="5">
         <v>3.9357903011887574</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>91.725061370999995</v>
       </c>
       <c r="C438" s="5">
         <v>-0.4908317490000087</v>
       </c>
       <c r="D438" s="5">
         <v>-6.203461679441391</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>91.604312085000004</v>
       </c>
       <c r="C439" s="5">
         <v>-0.12074928599999168</v>
       </c>
       <c r="D439" s="5">
         <v>-1.5683239815964756</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>91.848097886000005</v>
       </c>
       <c r="C440" s="5">
         <v>0.24378580100000136</v>
       </c>
       <c r="D440" s="5">
         <v>3.2407116014439241</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>91.883701697999996</v>
       </c>
       <c r="C441" s="5">
         <v>3.5603811999990853E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.46615860710874646</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>92.078996892000006</v>
       </c>
       <c r="C442" s="5">
         <v>0.1952951940000105</v>
       </c>
       <c r="D442" s="5">
         <v>2.5805811063401185</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>92.094139253999998</v>
+        <v>92.464716143999993</v>
       </c>
       <c r="C443" s="5">
-        <v>1.5142361999991749E-2</v>
+        <v>0.38571925199998702</v>
       </c>
       <c r="D443" s="5">
-        <v>0.19751820784617014</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>5.1442520241714362</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>92.703699693999994</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.23898355000000038</v>
+      </c>
+      <c r="D444" s="5">
+        <v>3.1459810119344178</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9439F25-BC00-49C1-A971-1E31090DBEBD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>