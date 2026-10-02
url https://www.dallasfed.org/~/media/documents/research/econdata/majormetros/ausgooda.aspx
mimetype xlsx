--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2AD65009-667B-445B-AFA1-C90A5E3EE93F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{755E0B24-7A46-4019-99EF-BE7E9CA7A5DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2B7CDFBB-63E8-4F59-9E8B-3EEBE9DCE627}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D5AA107B-BBB4-4BC5-A06C-F1268A3C1D18}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B3CC22D-59D8-4207-AF2C-8913061F124E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B9EC0EE-74C2-41F6-AA46-27C58B019D18}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>59.605344186000004</v>
+        <v>59.605342915999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>59.447404667999997</v>
+        <v>59.447402857</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.15793951800000627</v>
+        <v>-0.15794005899999775</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.1337721405546581</v>
+        <v>-3.1337827847065181</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>59.967304810999998</v>
+        <v>59.967294066000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.51990014300000098</v>
+        <v>0.51989120900000074</v>
       </c>
       <c r="D8" s="5">
-        <v>11.014465750986858</v>
+        <v>11.014267634191066</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>59.504606698000003</v>
+        <v>59.504603748999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.46269811299999475</v>
+        <v>-0.4626903170000034</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.8760146100585136</v>
+        <v>-8.875872870089129</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>59.851235713999998</v>
+        <v>59.851232514000003</v>
       </c>
       <c r="C10" s="5">
-        <v>0.34662901599999429</v>
+        <v>0.3466287650000055</v>
       </c>
       <c r="D10" s="5">
-        <v>7.2186634767433588</v>
+        <v>7.2186584502783591</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>60.361405208000001</v>
+        <v>60.361402005000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.510169494000003</v>
+        <v>0.5101694909999992</v>
       </c>
       <c r="D11" s="5">
-        <v>10.722183350689196</v>
+        <v>10.722183885063652</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>60.646261527</v>
+        <v>60.646259663000002</v>
       </c>
       <c r="C12" s="5">
-        <v>0.2848563189999993</v>
+        <v>0.28485765799999996</v>
       </c>
       <c r="D12" s="5">
-        <v>5.8123389155092742</v>
+        <v>5.8123672665707726</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>61.699701034</v>
+        <v>61.699698734999998</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0534395070000002</v>
+        <v>1.0534390719999962</v>
       </c>
       <c r="D13" s="5">
-        <v>22.95559704326806</v>
+        <v>22.955587415095135</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>62.039429237</v>
+        <v>62.039427187999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.33972820299999995</v>
+        <v>0.33972845299999932</v>
       </c>
       <c r="D14" s="5">
-        <v>6.8112033269603023</v>
+        <v>6.8112087534876409</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>62.369898726999999</v>
+        <v>62.369926651</v>
       </c>
       <c r="C15" s="5">
-        <v>0.3304694899999987</v>
+        <v>0.33049946300000244</v>
       </c>
       <c r="D15" s="5">
-        <v>6.5827551772099202</v>
+        <v>6.5833700462755829</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>62.821236575</v>
+        <v>62.821233796999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.45133784800000143</v>
+        <v>0.45130714599999777</v>
       </c>
       <c r="D16" s="5">
-        <v>9.0378559778758074</v>
+        <v>9.0372123032423914</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>62.835543334</v>
+        <v>62.835548492999997</v>
       </c>
       <c r="C17" s="5">
-        <v>1.4306759000000113E-2</v>
+        <v>1.4314695999999572E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>0.27362771103798256</v>
+        <v>0.27377971465265549</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>63.835556963000002</v>
+        <v>63.835556195000002</v>
       </c>
       <c r="C18" s="5">
-        <v>1.0000136290000015</v>
+        <v>1.0000077020000049</v>
       </c>
       <c r="D18" s="5">
-        <v>20.861318112302165</v>
+        <v>20.861181586290488</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>64.368379743999995</v>
+        <v>64.368378840999995</v>
       </c>
       <c r="C19" s="5">
-        <v>0.53282278099999303</v>
+        <v>0.53282264599999252</v>
       </c>
       <c r="D19" s="5">
-        <v>10.4890158443248</v>
+        <v>10.489013195618636</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>64.595794839999996</v>
+        <v>64.595781342999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.22741509600000143</v>
+        <v>0.22740250200000389</v>
       </c>
       <c r="D20" s="5">
-        <v>4.3229909353442286</v>
+        <v>4.3227469238812155</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>64.811453065999999</v>
+        <v>64.811450305999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.21565822600000217</v>
+        <v>0.21566896299999883</v>
       </c>
       <c r="D21" s="5">
-        <v>4.080685166690956</v>
+        <v>4.0808929458074683</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>65.182065507000004</v>
+        <v>65.182061856999994</v>
       </c>
       <c r="C22" s="5">
-        <v>0.37061244100000579</v>
+        <v>0.3706115509999961</v>
       </c>
       <c r="D22" s="5">
-        <v>7.0819619910037268</v>
+        <v>7.0819447568921223</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>65.460233646000006</v>
+        <v>65.460229706000007</v>
       </c>
       <c r="C23" s="5">
-        <v>0.2781681390000017</v>
+        <v>0.27816784900001323</v>
       </c>
       <c r="D23" s="5">
-        <v>5.2429934837249004</v>
+        <v>5.2429881893090169</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>65.892613069999996</v>
+        <v>65.892610699000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.43237942399998985</v>
+        <v>0.43238099299999533</v>
       </c>
       <c r="D24" s="5">
-        <v>8.2206536413513156</v>
+        <v>8.2206850769788851</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>66.082350542</v>
+        <v>66.082348409999994</v>
       </c>
       <c r="C25" s="5">
-        <v>0.18973747200000446</v>
+        <v>0.18973771099999226</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5106469351143366</v>
+        <v>3.5106515558473328</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>66.313496766</v>
+        <v>66.313495168000003</v>
       </c>
       <c r="C26" s="5">
-        <v>0.23114622399999973</v>
+        <v>0.23114675800000839</v>
       </c>
       <c r="D26" s="5">
-        <v>4.279121064150937</v>
+        <v>4.2791312815657179</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>66.557926094999999</v>
+        <v>66.557953678000004</v>
       </c>
       <c r="C27" s="5">
-        <v>0.24442932899999903</v>
+        <v>0.24445851000000118</v>
       </c>
       <c r="D27" s="5">
-        <v>4.5139406559378648</v>
+        <v>4.5144906329908974</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>67.124030734000002</v>
+        <v>67.124028417999995</v>
       </c>
       <c r="C28" s="5">
-        <v>0.56610463900000241</v>
+        <v>0.56607473999999058</v>
       </c>
       <c r="D28" s="5">
-        <v>10.697791687547076</v>
+        <v>10.6971953501795</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>67.330818789000006</v>
+        <v>67.330825685999997</v>
       </c>
       <c r="C29" s="5">
-        <v>0.20678805500000408</v>
+        <v>0.20679726800000253</v>
       </c>
       <c r="D29" s="5">
-        <v>3.760108917059779</v>
+        <v>3.7602794213788648</v>
       </c>
       <c r="E29" s="5">
-        <v>7.1540329190845631</v>
+        <v>7.1540350976657452</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>68.188645719999997</v>
+        <v>68.188645903999998</v>
       </c>
       <c r="C30" s="5">
-        <v>0.85782693099999108</v>
+        <v>0.85782021800000052</v>
       </c>
       <c r="D30" s="5">
-        <v>16.406714403883171</v>
+        <v>16.406575084522789</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>68.197796307999994</v>
+        <v>68.197796613999998</v>
       </c>
       <c r="C31" s="5">
-        <v>9.1505879999971285E-3</v>
+        <v>9.1507100000001174E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>0.16115313155808941</v>
+        <v>0.16115528127926826</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>68.419827393000006</v>
+        <v>68.419812778999997</v>
       </c>
       <c r="C32" s="5">
-        <v>0.22203108500001179</v>
+        <v>0.22201616499999943</v>
       </c>
       <c r="D32" s="5">
-        <v>3.9775532727413188</v>
+        <v>3.9772811679658071</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>69.287406797000003</v>
+        <v>69.287406047999994</v>
       </c>
       <c r="C33" s="5">
-        <v>0.86757940399999711</v>
+        <v>0.86759326899999678</v>
       </c>
       <c r="D33" s="5">
-        <v>16.323643863265058</v>
+        <v>16.323926925145638</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>69.877907864999997</v>
+        <v>69.877898822000006</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59050106799999469</v>
+        <v>0.59049277400001188</v>
       </c>
       <c r="D34" s="5">
-        <v>10.720244619308295</v>
+        <v>10.720087040517168</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>70.434208785999999</v>
+        <v>70.434203889000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.55630092100000184</v>
+        <v>0.55630506699999671</v>
       </c>
       <c r="D35" s="5">
-        <v>9.982847362073155</v>
+        <v>9.9829263987157404</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>70.843592846000007</v>
+        <v>70.843589473999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40938406000000782</v>
+        <v>0.40938558499999544</v>
       </c>
       <c r="D36" s="5">
-        <v>7.2020909788784504</v>
+        <v>7.202119187694489</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.211535079000001</v>
+        <v>71.211534103000005</v>
       </c>
       <c r="C37" s="5">
-        <v>0.36794223299999373</v>
+        <v>0.36794462900000724</v>
       </c>
       <c r="D37" s="5">
-        <v>6.4136237350682634</v>
+        <v>6.4136670141382135</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>71.782760127000003</v>
+        <v>71.782759064000004</v>
       </c>
       <c r="C38" s="5">
-        <v>0.57122504800000229</v>
+        <v>0.57122496099999864</v>
       </c>
       <c r="D38" s="5">
-        <v>10.062067741496294</v>
+        <v>10.062066284814009</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>72.935771560999996</v>
+        <v>72.935799442000004</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1530114339999926</v>
+        <v>1.153040378</v>
       </c>
       <c r="D39" s="5">
-        <v>21.072396141431462</v>
+        <v>21.072973042611377</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>73.133052676000005</v>
+        <v>73.133051343000005</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19728111500000978</v>
+        <v>0.19725190100000134</v>
       </c>
       <c r="D40" s="5">
-        <v>3.2945584796145955</v>
+        <v>3.2940620535779841</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>73.826082917999997</v>
+        <v>73.826092310999996</v>
       </c>
       <c r="C41" s="5">
-        <v>0.69303024199999186</v>
+        <v>0.69304096799999115</v>
       </c>
       <c r="D41" s="5">
-        <v>11.983359258565951</v>
+        <v>11.983554725914548</v>
       </c>
       <c r="E41" s="5">
-        <v>9.6467921314824956</v>
+        <v>9.6467948503868648</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>74.273282377000001</v>
+        <v>74.273284454999995</v>
       </c>
       <c r="C42" s="5">
-        <v>0.44719945900000369</v>
+        <v>0.44719214399999885</v>
       </c>
       <c r="D42" s="5">
-        <v>7.5160976452992356</v>
+        <v>7.5159695889436273</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>74.842587219999999</v>
+        <v>74.842589942000004</v>
       </c>
       <c r="C43" s="5">
-        <v>0.56930484299999762</v>
+        <v>0.56930548700000827</v>
       </c>
       <c r="D43" s="5">
-        <v>9.5958473996431426</v>
+        <v>9.595858436263093</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>75.547623282000004</v>
+        <v>75.547607632999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.7050360620000049</v>
+        <v>0.70501769099999478</v>
       </c>
       <c r="D44" s="5">
-        <v>11.908781469374642</v>
+        <v>11.908454458221641</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>75.740842662000006</v>
+        <v>75.740845641000007</v>
       </c>
       <c r="C45" s="5">
-        <v>0.19321938000000216</v>
+        <v>0.19323800800000868</v>
       </c>
       <c r="D45" s="5">
-        <v>3.1126429335391892</v>
+        <v>3.1129479070033161</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>75.848702517999996</v>
+        <v>75.848681538999998</v>
       </c>
       <c r="C46" s="5">
-        <v>0.10785985599999037</v>
+        <v>0.10783589799999049</v>
       </c>
       <c r="D46" s="5">
-        <v>1.7223258461049662</v>
+        <v>1.7219402114496241</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>76.785641654000003</v>
+        <v>76.785634470999995</v>
       </c>
       <c r="C47" s="5">
-        <v>0.93693913600000656</v>
+        <v>0.93695293199999696</v>
       </c>
       <c r="D47" s="5">
-        <v>15.873023835671063</v>
+        <v>15.873278354286358</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>77.719704532999998</v>
+        <v>77.719697713000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.93406287899999541</v>
+        <v>0.93406324200000768</v>
       </c>
       <c r="D48" s="5">
-        <v>15.614811968994569</v>
+        <v>15.614820008711995</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>78.039953233000006</v>
+        <v>78.039951842999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.3202487000000076</v>
+        <v>0.32025412999999503</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0582869566740074</v>
+        <v>5.0583751298387769</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>78.646102507999998</v>
+        <v>78.646102889000005</v>
       </c>
       <c r="C50" s="5">
-        <v>0.60614927499999283</v>
+        <v>0.60615104600000791</v>
       </c>
       <c r="D50" s="5">
-        <v>9.7292610604488452</v>
+        <v>9.7292908926041264</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>78.831745264999995</v>
+        <v>78.831772852</v>
       </c>
       <c r="C51" s="5">
-        <v>0.18564275699999655</v>
+        <v>0.18566996299999516</v>
       </c>
       <c r="D51" s="5">
-        <v>2.8696444165415835</v>
+        <v>2.8700704252748288</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>80.054228655000003</v>
+        <v>80.054237317000002</v>
       </c>
       <c r="C52" s="5">
-        <v>1.2224833900000078</v>
+        <v>1.2224644650000016</v>
       </c>
       <c r="D52" s="5">
-        <v>20.281165919124057</v>
+        <v>20.280816989534699</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>81.023990002999994</v>
+        <v>81.024008401000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.96976134799999159</v>
+        <v>0.96977108400000134</v>
       </c>
       <c r="D53" s="5">
-        <v>15.545273525958404</v>
+        <v>15.545438340145035</v>
       </c>
       <c r="E53" s="5">
-        <v>9.7498157839348565</v>
+        <v>9.7498267410362836</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>81.690297870999999</v>
+        <v>81.690305529</v>
       </c>
       <c r="C54" s="5">
-        <v>0.66630786800000408</v>
+        <v>0.66629712799999652</v>
       </c>
       <c r="D54" s="5">
-        <v>10.327110197055923</v>
+        <v>10.32693368587687</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>81.590193368000001</v>
+        <v>81.590196793999993</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.10010450299999718</v>
+        <v>-0.10010873500000628</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.4606273411675086</v>
+        <v>-1.4606885387798529</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>82.009822241999998</v>
+        <v>82.009802237000002</v>
       </c>
       <c r="C56" s="5">
-        <v>0.41962887399999715</v>
+        <v>0.4196054430000089</v>
       </c>
       <c r="D56" s="5">
-        <v>6.3493641872487183</v>
+        <v>6.3489992931268446</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>83.119734390999994</v>
+        <v>83.119733350999994</v>
       </c>
       <c r="C57" s="5">
-        <v>1.1099121489999959</v>
+        <v>1.1099311139999912</v>
       </c>
       <c r="D57" s="5">
-        <v>17.505802953063963</v>
+        <v>17.506129274869764</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>83.499304621999997</v>
+        <v>83.499263346999996</v>
       </c>
       <c r="C58" s="5">
-        <v>0.37957023100000242</v>
+        <v>0.37952999600000226</v>
       </c>
       <c r="D58" s="5">
-        <v>5.6196060849278417</v>
+        <v>5.6189954318850655</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>84.412131494999997</v>
+        <v>84.412119782999994</v>
       </c>
       <c r="C59" s="5">
-        <v>0.91282687300000021</v>
+        <v>0.91285643599999844</v>
       </c>
       <c r="D59" s="5">
-        <v>13.936820778028558</v>
+        <v>13.937306926210912</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>85.621621641000004</v>
+        <v>85.621609496999994</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2094901460000074</v>
+        <v>1.209489714</v>
       </c>
       <c r="D60" s="5">
-        <v>18.615921130990177</v>
+        <v>18.615916739110581</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>86.478017175999994</v>
+        <v>86.478005703999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.8563955349999901</v>
+        <v>0.85639620700000307</v>
       </c>
       <c r="D61" s="5">
-        <v>12.685306917434636</v>
+        <v>12.68531932455268</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>87.317821593999994</v>
+        <v>87.317829274999994</v>
       </c>
       <c r="C62" s="5">
-        <v>0.83980441799999994</v>
+        <v>0.8398235709999966</v>
       </c>
       <c r="D62" s="5">
-        <v>12.296450553099604</v>
+        <v>12.296747857000256</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>87.330160402999994</v>
+        <v>87.330199434999997</v>
       </c>
       <c r="C63" s="5">
-        <v>1.2338808999999173E-2</v>
+        <v>1.2370160000003239E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.16970285819151165</v>
+        <v>0.1701343678840006</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>87.854991314000003</v>
+        <v>87.855025349000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.52483091100000934</v>
+        <v>0.52482591400000445</v>
       </c>
       <c r="D64" s="5">
-        <v>7.4548909100329297</v>
+        <v>7.4548141256576494</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>88.431279023000002</v>
+        <v>88.431320649</v>
       </c>
       <c r="C65" s="5">
-        <v>0.57628770899999893</v>
+        <v>0.57629529999999818</v>
       </c>
       <c r="D65" s="5">
-        <v>8.1617227333121267</v>
+        <v>8.1618308726305813</v>
       </c>
       <c r="E65" s="5">
-        <v>9.1420936190944815</v>
+        <v>9.142120211258975</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>89.108169970000006</v>
+        <v>89.108189166000003</v>
       </c>
       <c r="C66" s="5">
-        <v>0.67689094700000396</v>
+        <v>0.67686851700000261</v>
       </c>
       <c r="D66" s="5">
-        <v>9.5820491529377669</v>
+        <v>9.581713448221052</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>89.524580145000002</v>
+        <v>89.524578833999996</v>
       </c>
       <c r="C67" s="5">
-        <v>0.41641017499999577</v>
+        <v>0.41638966799999366</v>
       </c>
       <c r="D67" s="5">
-        <v>5.7541015847111909</v>
+        <v>5.7538096180456355</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>90.367531559</v>
+        <v>90.367491595000004</v>
       </c>
       <c r="C68" s="5">
-        <v>0.84295141399999807</v>
+        <v>0.842912761000008</v>
       </c>
       <c r="D68" s="5">
-        <v>11.902945518745689</v>
+        <v>11.902371331133699</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>91.203259228999997</v>
+        <v>91.203237831999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.83572766999999715</v>
+        <v>0.83574623699999506</v>
       </c>
       <c r="D69" s="5">
-        <v>11.679964892424621</v>
+        <v>11.680243151054025</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>92.183794711000004</v>
+        <v>92.183725713000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.98053548200000762</v>
+        <v>0.98048788100000195</v>
       </c>
       <c r="D70" s="5">
-        <v>13.692202168973356</v>
+        <v>13.691501087660285</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>92.635934469999995</v>
+        <v>92.635911553</v>
       </c>
       <c r="C71" s="5">
-        <v>0.4521397589999907</v>
+        <v>0.45218583999999851</v>
       </c>
       <c r="D71" s="5">
-        <v>6.0471158110847911</v>
+        <v>6.0477534896841378</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>92.258007595999999</v>
+        <v>92.257983420000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.37792687399999636</v>
+        <v>-0.3779281329999975</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.7872707897858024</v>
+        <v>-4.7872875395141845</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>93.271665210999998</v>
+        <v>93.271639019000006</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0136576149999996</v>
+        <v>1.0136555990000033</v>
       </c>
       <c r="D73" s="5">
-        <v>14.011302992010965</v>
+        <v>14.011277317026849</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>94.385723705999993</v>
+        <v>94.385741092000004</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1140584949999948</v>
+        <v>1.114102072999998</v>
       </c>
       <c r="D74" s="5">
-        <v>15.31318199530871</v>
+        <v>15.313825466415398</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>95.611682724000005</v>
+        <v>95.611741985999998</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2259590180000117</v>
+        <v>1.2260008939999949</v>
       </c>
       <c r="D75" s="5">
-        <v>16.749712071651945</v>
+        <v>16.750322372408142</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>96.636285154999996</v>
+        <v>96.636362298999998</v>
       </c>
       <c r="C76" s="5">
-        <v>1.024602430999991</v>
+        <v>1.0246203129999998</v>
       </c>
       <c r="D76" s="5">
-        <v>13.645221667535434</v>
+        <v>13.645465058352979</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>97.618602301999999</v>
+        <v>97.618706567999993</v>
       </c>
       <c r="C77" s="5">
-        <v>0.98231714700000339</v>
+        <v>0.98234426899999505</v>
       </c>
       <c r="D77" s="5">
-        <v>12.903733128835393</v>
+        <v>12.904098670721753</v>
       </c>
       <c r="E77" s="5">
-        <v>10.389223564900018</v>
+        <v>10.389289509162026</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>98.543367645000004</v>
+        <v>98.543483414999997</v>
       </c>
       <c r="C78" s="5">
-        <v>0.92476534300000424</v>
+        <v>0.92477684700000395</v>
       </c>
       <c r="D78" s="5">
-        <v>11.979307295064601</v>
+        <v>11.979450696276107</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>99.561413891000001</v>
+        <v>99.561321363000005</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0180462459999973</v>
+        <v>1.0178379480000075</v>
       </c>
       <c r="D79" s="5">
-        <v>13.126374046102708</v>
+        <v>13.12351763877253</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>100.49722638</v>
+        <v>100.49712975</v>
       </c>
       <c r="C80" s="5">
-        <v>0.93581248899999991</v>
+        <v>0.93580838699999447</v>
       </c>
       <c r="D80" s="5">
-        <v>11.880975489333444</v>
+        <v>11.880932308103853</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>101.27664222</v>
+        <v>101.27658443999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.77941583999999864</v>
+        <v>0.77945468999999434</v>
       </c>
       <c r="D81" s="5">
-        <v>9.7141439532946841</v>
+        <v>9.7146587369890014</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>101.92260587</v>
+        <v>101.92250602999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.64596364999999878</v>
+        <v>0.64592159000000038</v>
       </c>
       <c r="D82" s="5">
-        <v>7.9281410049770962</v>
+        <v>7.9276112294744738</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>101.63810998</v>
+        <v>101.63806605000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.2844958900000023</v>
+        <v>-0.28443997999998771</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.298604756186474</v>
+        <v>-3.2979696029983629</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>101.67476773999999</v>
+        <v>101.6747349</v>
       </c>
       <c r="C84" s="5">
-        <v>3.6657759999997097E-2</v>
+        <v>3.6668849999998088E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.43366290266451113</v>
+        <v>0.43379454615350976</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>101.96292012000001</v>
+        <v>101.96288327000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.28815238000001386</v>
+        <v>0.28814837000000182</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4543863559641341</v>
+        <v>3.4543386652648111</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>101.86035609</v>
+        <v>101.86038661000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.10256403000001058</v>
+        <v>-0.10249665999999991</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.2004187451358006</v>
+        <v>-1.1996350260433997</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>101.78607651999999</v>
+        <v>101.78616785</v>
       </c>
       <c r="C87" s="5">
-        <v>-7.4279570000001627E-2</v>
+        <v>-7.4218760000007933E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.87157412149477809</v>
+        <v>-0.87086319237660303</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>102.08328591999999</v>
+        <v>102.08341582</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29720939999999985</v>
+        <v>0.29724797000000081</v>
       </c>
       <c r="D88" s="5">
-        <v>3.5607532379037021</v>
+        <v>3.5612195307476835</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>102.38212058000001</v>
+        <v>102.38227732</v>
       </c>
       <c r="C89" s="5">
-        <v>0.29883466000001135</v>
+        <v>0.298861500000001</v>
       </c>
       <c r="D89" s="5">
-        <v>3.5699474256026598</v>
+        <v>3.5702686262770511</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8797239108825163</v>
+        <v>4.8797724529178854</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>102.64295803</v>
+        <v>102.64318414</v>
       </c>
       <c r="C90" s="5">
-        <v>0.26083744999999681</v>
+        <v>0.26090682000000243</v>
       </c>
       <c r="D90" s="5">
-        <v>3.1004271926426741</v>
+        <v>3.1012585312946372</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>103.41251501000001</v>
+        <v>103.41232773</v>
       </c>
       <c r="C91" s="5">
-        <v>0.76955698000000439</v>
+        <v>0.76914358999999877</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3773236932468649</v>
+        <v>9.3720554940786229</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>104.3277521</v>
+        <v>104.32759043999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.91523708999999087</v>
+        <v>0.91526270999999326</v>
       </c>
       <c r="D92" s="5">
-        <v>11.152950396279193</v>
+        <v>11.153299141502471</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>104.07734184</v>
+        <v>104.07723029</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.25041025999999533</v>
+        <v>-0.25036014999999168</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.8425514785996309</v>
+        <v>-2.8419944834947364</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>105.21279010000001</v>
+        <v>105.21269854000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.135448260000004</v>
+        <v>1.1354682500000024</v>
       </c>
       <c r="D94" s="5">
-        <v>13.906406570736385</v>
+        <v>13.906682082709843</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>106.14248879</v>
+        <v>106.14240814</v>
       </c>
       <c r="C95" s="5">
-        <v>0.92969868999999505</v>
+        <v>0.92970959999999536</v>
       </c>
       <c r="D95" s="5">
-        <v>11.134460929794908</v>
+        <v>11.134608172591886</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>106.99207079</v>
+        <v>106.99202038</v>
       </c>
       <c r="C96" s="5">
-        <v>0.84958199999999806</v>
+        <v>0.84961223999999902</v>
       </c>
       <c r="D96" s="5">
-        <v>10.039325418321221</v>
+        <v>10.039706601505038</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>107.80392912000001</v>
+        <v>107.80388832</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81185833000000684</v>
+        <v>0.81186793999999907</v>
       </c>
       <c r="D97" s="5">
-        <v>9.4954214532507955</v>
+        <v>9.4955432449616914</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>109.03793472</v>
+        <v>109.03797516</v>
       </c>
       <c r="C98" s="5">
-        <v>1.234005599999989</v>
+        <v>1.2340868400000033</v>
       </c>
       <c r="D98" s="5">
-        <v>14.634759871480396</v>
+        <v>14.635790687885342</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>110.06049473</v>
+        <v>110.060616</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0225600100000065</v>
+        <v>1.022640839999994</v>
       </c>
       <c r="D99" s="5">
-        <v>11.852610496883042</v>
+        <v>11.853591629259231</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>111.10472980999999</v>
+        <v>111.10491024</v>
       </c>
       <c r="C100" s="5">
-        <v>1.0442350799999929</v>
+        <v>1.0442942399999993</v>
       </c>
       <c r="D100" s="5">
-        <v>11.998715765153168</v>
+        <v>11.999417480486297</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>111.67396395</v>
+        <v>111.67417657</v>
       </c>
       <c r="C101" s="5">
-        <v>0.56923414000000605</v>
+        <v>0.56926633000000493</v>
       </c>
       <c r="D101" s="5">
-        <v>6.32431987751223</v>
+        <v>6.3246770914904715</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0756504332604404</v>
+        <v>9.0756911188425669</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>113.02042633000001</v>
+        <v>113.02080801</v>
       </c>
       <c r="C102" s="5">
-        <v>1.3464623800000055</v>
+        <v>1.3466314399999959</v>
       </c>
       <c r="D102" s="5">
-        <v>15.467592290446831</v>
+        <v>15.469633520781612</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>113.8728218</v>
+        <v>113.8725084</v>
       </c>
       <c r="C103" s="5">
-        <v>0.8523954699999905</v>
+        <v>0.85170039000000486</v>
       </c>
       <c r="D103" s="5">
-        <v>9.435366920626409</v>
+        <v>9.427318096702674</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>114.35113525</v>
+        <v>114.35091512</v>
       </c>
       <c r="C104" s="5">
-        <v>0.47831345000000169</v>
+        <v>0.47840671999999529</v>
       </c>
       <c r="D104" s="5">
-        <v>5.1585947064614501</v>
+        <v>5.1596385068571449</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>115.53695899</v>
+        <v>115.53681871000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1858237400000036</v>
+        <v>1.1859035900000094</v>
       </c>
       <c r="D105" s="5">
-        <v>13.178888054329185</v>
+        <v>13.179853537370633</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>115.58089898999999</v>
+        <v>115.58080437</v>
       </c>
       <c r="C106" s="5">
-        <v>4.3939999999992096E-2</v>
+        <v>4.3985659999989934E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45732925783559253</v>
+        <v>0.45780604145615467</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>115.93132451</v>
+        <v>115.93119643999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.35042552000000171</v>
+        <v>0.35039206999999806</v>
       </c>
       <c r="D107" s="5">
-        <v>3.6995221457226224</v>
+        <v>3.699166176602886</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>116.66578516</v>
+        <v>116.66570622</v>
       </c>
       <c r="C108" s="5">
-        <v>0.7344606500000026</v>
+        <v>0.73450978000001044</v>
       </c>
       <c r="D108" s="5">
-        <v>7.8729426659411628</v>
+        <v>7.8734967965705671</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>117.19746834</v>
+        <v>117.19743560000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.5316831800000017</v>
+        <v>0.53172938000000158</v>
       </c>
       <c r="D109" s="5">
-        <v>5.6079628688553873</v>
+        <v>5.6084663365487453</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>118.30250196</v>
+        <v>118.30254806000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1050336200000004</v>
+        <v>1.1051124600000009</v>
       </c>
       <c r="D110" s="5">
-        <v>11.920177679445443</v>
+        <v>11.921076227297212</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>118.54958265</v>
+        <v>118.54972299000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.24708069000000421</v>
+        <v>0.2471749299999999</v>
       </c>
       <c r="D111" s="5">
-        <v>2.5352508389258066</v>
+        <v>2.5362279579917102</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>118.56353486</v>
+        <v>118.56374232</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3952209999999354E-2</v>
+        <v>1.4019329999996444E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.14132056307814</v>
+        <v>0.14200068899370422</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>118.96144338000001</v>
+        <v>118.96166435000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.39790852000000143</v>
+        <v>0.3979220300000037</v>
       </c>
       <c r="D113" s="5">
-        <v>4.1024695498802277</v>
+        <v>4.1026041085634235</v>
       </c>
       <c r="E113" s="5">
-        <v>6.5256745370504188</v>
+        <v>6.5256695897211614</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>119.12274141</v>
+        <v>119.12318684</v>
       </c>
       <c r="C114" s="5">
-        <v>0.16129802999999754</v>
+        <v>0.16152248999999586</v>
       </c>
       <c r="D114" s="5">
-        <v>1.6392505379981159</v>
+        <v>1.6415456853995591</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>118.13388286</v>
+        <v>118.13355706</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.98885855000000333</v>
+        <v>-0.98962978000000135</v>
       </c>
       <c r="D115" s="5">
-        <v>-9.5189583658766619</v>
+        <v>-9.5260125036590431</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>118.62332112999999</v>
+        <v>118.62310528</v>
       </c>
       <c r="C116" s="5">
-        <v>0.48943826999999374</v>
+        <v>0.4895482200000032</v>
       </c>
       <c r="D116" s="5">
-        <v>5.0865664977613134</v>
+        <v>5.0877496925672006</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>119.03387925</v>
+        <v>119.03375242</v>
       </c>
       <c r="C117" s="5">
-        <v>0.41055812000000458</v>
+        <v>0.41064713999999469</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2332069298334662</v>
+        <v>4.2341502005700304</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>119.70105413</v>
+        <v>119.7009947</v>
       </c>
       <c r="C118" s="5">
-        <v>0.66717488000000458</v>
+        <v>0.66724227999999641</v>
       </c>
       <c r="D118" s="5">
-        <v>6.9371616251507673</v>
+        <v>6.9378918055700511</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>120.05081701</v>
+        <v>120.05061048</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34976288000000011</v>
+        <v>0.3496157800000077</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5632665732764135</v>
+        <v>3.5617456096059152</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>121.83425450999999</v>
+        <v>121.83414055999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.7834374999999909</v>
+        <v>1.7835300799999914</v>
       </c>
       <c r="D120" s="5">
-        <v>19.35798620372362</v>
+        <v>19.359110659795764</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>122.26770968</v>
+        <v>122.26770453</v>
       </c>
       <c r="C121" s="5">
-        <v>0.433455170000002</v>
+        <v>0.43356397000000868</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3538321060941909</v>
+        <v>4.3549505766210972</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>123.26249609</v>
+        <v>123.26253454</v>
       </c>
       <c r="C122" s="5">
-        <v>0.99478641000000323</v>
+        <v>0.99483001000000115</v>
       </c>
       <c r="D122" s="5">
-        <v>10.212326853064679</v>
+        <v>10.212795110825734</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>123.77264685999999</v>
+        <v>123.77277114</v>
       </c>
       <c r="C123" s="5">
-        <v>0.51015076999999565</v>
+        <v>0.51023659999999893</v>
       </c>
       <c r="D123" s="5">
-        <v>5.0811081308958617</v>
+        <v>5.0819809332012245</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>124.71161788000001</v>
+        <v>124.71180940000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.93897102000001098</v>
+        <v>0.93903826000000379</v>
       </c>
       <c r="D124" s="5">
-        <v>9.4931171502375058</v>
+        <v>9.4938156351706873</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>125.67286679999999</v>
+        <v>125.67308058</v>
       </c>
       <c r="C125" s="5">
-        <v>0.96124891999998852</v>
+        <v>0.96127117999999712</v>
       </c>
       <c r="D125" s="5">
-        <v>9.6516839316967982</v>
+        <v>9.6519015422049215</v>
       </c>
       <c r="E125" s="5">
-        <v>5.6416795470122238</v>
+        <v>5.641663023689869</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>125.16406198999999</v>
+        <v>125.16454804999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.50880481000000088</v>
+        <v>-0.50853253000001075</v>
       </c>
       <c r="D126" s="5">
-        <v>-4.7516365824600504</v>
+        <v>-4.749142230843062</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>126.20367672</v>
+        <v>126.20333752000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.0396147300000109</v>
+        <v>1.0387894700000118</v>
       </c>
       <c r="D127" s="5">
-        <v>10.435398300095834</v>
+        <v>10.426690461534704</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>127.92175245</v>
+        <v>127.92157021</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7180757299999954</v>
+        <v>1.7182326899999936</v>
       </c>
       <c r="D128" s="5">
-        <v>17.616625296014732</v>
+        <v>17.618408049024481</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>128.76497850000001</v>
+        <v>128.76490910999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.84322605000001261</v>
+        <v>0.84333889999999201</v>
       </c>
       <c r="D129" s="5">
-        <v>8.2032515836585986</v>
+        <v>8.2044016600448799</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>129.28440148999999</v>
+        <v>129.28435213</v>
       </c>
       <c r="C130" s="5">
-        <v>0.51942298999998116</v>
+        <v>0.5194430200000113</v>
       </c>
       <c r="D130" s="5">
-        <v>4.9495147639392112</v>
+        <v>4.9497126085325416</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>130.67112274999999</v>
+        <v>130.67083303000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.3867212600000016</v>
+        <v>1.3864809000000093</v>
       </c>
       <c r="D131" s="5">
-        <v>13.658500185229183</v>
+        <v>13.655996937421854</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>130.78132284</v>
+        <v>130.78117359999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.11020009000000641</v>
+        <v>0.11034056999997688</v>
       </c>
       <c r="D132" s="5">
-        <v>1.016714410874342</v>
+        <v>1.0180187829378795</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>131.55657453000001</v>
+        <v>131.55662286</v>
       </c>
       <c r="C133" s="5">
-        <v>0.7752516900000046</v>
+        <v>0.77544926000001624</v>
       </c>
       <c r="D133" s="5">
-        <v>7.3499807390663641</v>
+        <v>7.351924022222156</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>132.01609873000001</v>
+        <v>132.01612205999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.45952420000000416</v>
+        <v>0.45949919999998201</v>
       </c>
       <c r="D134" s="5">
-        <v>4.2730443079996405</v>
+        <v>4.2728057529743291</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>132.00232969999999</v>
+        <v>132.00243008999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3769030000020166E-2</v>
+        <v>-1.3691969999996445E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.12508596527159854</v>
+        <v>-0.1243862842337462</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>132.4733899</v>
+        <v>132.47355381</v>
       </c>
       <c r="C136" s="5">
-        <v>0.47106020000001081</v>
+        <v>0.47112372000000846</v>
       </c>
       <c r="D136" s="5">
-        <v>4.367346931965943</v>
+        <v>4.3679440665271629</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>132.40671771999999</v>
+        <v>132.40687814</v>
       </c>
       <c r="C137" s="5">
-        <v>-6.6672180000011849E-2</v>
+        <v>-6.667566999999508E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.60227584144549873</v>
+        <v>-0.60230653758190922</v>
       </c>
       <c r="E137" s="5">
-        <v>5.3582376939936172</v>
+        <v>5.3581861198297442</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>132.21211814</v>
+        <v>132.21252347000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.19459957999998778</v>
+        <v>-0.19435466999999562</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.7494662159564078</v>
+        <v>-1.7472800999204341</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>131.30716638999999</v>
+        <v>131.30694213000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.90495175000000927</v>
+        <v>-0.90558133999999768</v>
       </c>
       <c r="D139" s="5">
-        <v>-7.9113733899308762</v>
+        <v>-7.9166484316985697</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>129.36669853000001</v>
+        <v>129.36660126999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.9404678599999841</v>
+        <v>-1.9403408600000205</v>
       </c>
       <c r="D140" s="5">
-        <v>-16.36100849020341</v>
+        <v>-16.36004888930902</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>127.03975247</v>
+        <v>127.03973741</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3269460600000116</v>
+        <v>-2.3268638599999889</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.572285657232968</v>
+        <v>-19.571674464381982</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>125.46120569</v>
+        <v>125.46119761999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.5785467799999964</v>
+        <v>-1.5785397900000078</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.93277209917273</v>
+        <v>-13.932716097374275</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>123.75036009999999</v>
+        <v>123.75005551</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7108455900000052</v>
+        <v>-1.7111421099999973</v>
       </c>
       <c r="D143" s="5">
-        <v>-15.190564119256244</v>
+        <v>-15.193003549427321</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>120.86467835000001</v>
+        <v>120.86453295</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.8856817499999892</v>
+        <v>-2.8855225599999983</v>
       </c>
       <c r="D144" s="5">
-        <v>-24.658345827912541</v>
+        <v>-24.657208163179909</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>120.21586585999999</v>
+        <v>120.21593964</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.64881249000001162</v>
+        <v>-0.64859330999999543</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.2548824045442935</v>
+        <v>-6.2528386695711813</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>118.08995442</v>
+        <v>118.08996119</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.1259114399999959</v>
+        <v>-2.1259784500000052</v>
       </c>
       <c r="D146" s="5">
-        <v>-19.273895819420574</v>
+        <v>-19.274434809617581</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>116.39906738000001</v>
+        <v>116.3991185</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.6908870399999927</v>
+        <v>-1.6908426899999967</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.891759464468269</v>
+        <v>-15.891374063306362</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>114.56220384</v>
+        <v>114.56229433999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.8368635400000102</v>
+        <v>-1.8368241600000061</v>
       </c>
       <c r="D148" s="5">
-        <v>-17.376743657073412</v>
+        <v>-17.376395860491169</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>113.41614135</v>
+        <v>113.41622535</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.1460624899999914</v>
+        <v>-1.1460689899999892</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.365643455038366</v>
+        <v>-11.365695921417773</v>
       </c>
       <c r="E149" s="5">
-        <v>-14.342607910694749</v>
+        <v>-14.342648249678003</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>111.76209765999999</v>
+        <v>111.76232023999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6540436900000088</v>
+        <v>-1.6539051100000108</v>
       </c>
       <c r="D150" s="5">
-        <v>-16.16292418128943</v>
+        <v>-16.161665695465423</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>111.02410159</v>
+        <v>111.0240132</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.73799606999999412</v>
+        <v>-0.73830703999999514</v>
       </c>
       <c r="D151" s="5">
-        <v>-7.6423918607117951</v>
+        <v>-7.6454813744151862</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>110.12732339</v>
+        <v>110.12730951</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.89677819999999997</v>
+        <v>-0.89670368999999539</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.273575232960896</v>
+        <v>-9.2728456830782573</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>109.0064094</v>
+        <v>109.00644324</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1209139900000054</v>
+        <v>-1.1208662700000076</v>
       </c>
       <c r="D153" s="5">
-        <v>-11.552938970501902</v>
+        <v>-11.552475708679744</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>108.53572422000001</v>
+        <v>108.53570718</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.4706851799999896</v>
+        <v>-0.47073605999999302</v>
       </c>
       <c r="D154" s="5">
-        <v>-5.0602491125216531</v>
+        <v>-5.0607816540173882</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>107.89160115999999</v>
+        <v>107.89136490999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.64412306000001252</v>
+        <v>-0.64434227000000988</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.8936809084172097</v>
+        <v>-6.8959519686046411</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>106.32087780000001</v>
+        <v>106.32075747</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.5707233599999881</v>
+        <v>-1.5706074399999892</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.136886245694903</v>
+        <v>-16.135821576369668</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>105.60842135999999</v>
+        <v>105.60849699000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.71245644000001107</v>
+        <v>-0.71226047999999764</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.7513610500112851</v>
+        <v>-7.7493154331852327</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>104.45369959999999</v>
+        <v>104.45369588</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.154721760000001</v>
+        <v>-1.1548011100000082</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.35981001865537</v>
+        <v>-12.360600616907947</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>103.7772171</v>
+        <v>103.7772429</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.67648249999999166</v>
+        <v>-0.67645297999999343</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.5007257923612851</v>
+        <v>-7.5004103064186918</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>103.06276133999999</v>
+        <v>103.06281226</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.71445576000000699</v>
+        <v>-0.71443064000000334</v>
       </c>
       <c r="D160" s="5">
-        <v>-7.9556689450206335</v>
+        <v>-7.9553978280714643</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>102.28415879000001</v>
+        <v>102.28419805999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.77860254999998801</v>
+        <v>-0.77861420000000692</v>
       </c>
       <c r="D161" s="5">
-        <v>-8.6982204702611412</v>
+        <v>-8.6983411390821779</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.815166013845344</v>
+        <v>-9.8151981831936403</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>102.8636693</v>
+        <v>102.86375633999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.57951050999999154</v>
+        <v>0.57955828000000054</v>
       </c>
       <c r="D162" s="5">
-        <v>7.0147430485637985</v>
+        <v>7.015336645358361</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>101.94410207999999</v>
+        <v>101.94410856</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.91956722000000468</v>
+        <v>-0.91964777999999114</v>
       </c>
       <c r="D163" s="5">
-        <v>-10.215552734375743</v>
+        <v>-10.216395918351061</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>101.19798416</v>
+        <v>101.19801051</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.746117919999989</v>
+        <v>-0.74609805000000051</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.4376187287610307</v>
+        <v>-8.4374024767638218</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>101.30403993</v>
+        <v>101.30407524</v>
       </c>
       <c r="C165" s="5">
-        <v>0.10605576999999755</v>
+        <v>0.10606472999999994</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2648775786003874</v>
+        <v>1.2649847258087599</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>101.00400415999999</v>
+        <v>101.00400043</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.30003577000000803</v>
+        <v>-0.30007480999999814</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.4967559638688694</v>
+        <v>-3.4972023681713926</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>100.24001706</v>
+        <v>100.23983749</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.76398709999999426</v>
+        <v>-0.76416294000000562</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.7084692075932288</v>
+        <v>-8.7103912093520854</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>99.746942164000004</v>
+        <v>99.746852046000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.49307489599999599</v>
+        <v>-0.49298544399999855</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.7456272698000692</v>
+        <v>-5.7446229631032297</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>99.603074774999996</v>
+        <v>99.603134917999995</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14386738900000751</v>
+        <v>-0.1437171280000058</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.7171243940575232</v>
+        <v>-1.7153466845902132</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>99.745559342000007</v>
+        <v>99.745548556000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.142484567000011</v>
+        <v>0.14241363800000784</v>
       </c>
       <c r="D170" s="5">
-        <v>1.730199375394248</v>
+        <v>1.7293302430339885</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>99.732730989000004</v>
+        <v>99.732733745000004</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.282835300000329E-2</v>
+        <v>-1.2814810999998372E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.15422379967309219</v>
+        <v>-0.15406112800401273</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>99.698174683999994</v>
+        <v>99.698192147</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.4556305000009502E-2</v>
+        <v>-3.4541598000004115E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.41499548301688893</v>
+        <v>-0.41481918776448135</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>99.599080947000004</v>
+        <v>99.599149400000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-9.9093736999989801E-2</v>
+        <v>-9.9042746999998599E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1862261281421871</v>
+        <v>-1.1856188643741716</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.6251160245769345</v>
+        <v>-2.6250864854265532</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>99.307213736999998</v>
+        <v>99.307234441000006</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.29186721000000659</v>
+        <v>-0.29191495899999609</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.4603782330870358</v>
+        <v>-3.4609329105787068</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>99.343248107999997</v>
+        <v>99.343264582000003</v>
       </c>
       <c r="C175" s="5">
-        <v>3.603437099999951E-2</v>
+        <v>3.6030140999997684E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.4362990894424712</v>
+        <v>0.43624767982159973</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>99.262104444000002</v>
+        <v>99.262138945000004</v>
       </c>
       <c r="C176" s="5">
-        <v>-8.1143663999995397E-2</v>
+        <v>-8.1125636999999529E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.97576988034981937</v>
+        <v>-0.97555391348949083</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>100.15886702</v>
+        <v>100.15889586</v>
       </c>
       <c r="C177" s="5">
-        <v>0.89676257600000042</v>
+        <v>0.89675691499999743</v>
       </c>
       <c r="D177" s="5">
-        <v>11.396385168822576</v>
+        <v>11.396305455159128</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>100.04168593</v>
+        <v>100.04168110000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.11718109000000254</v>
+        <v>-0.11721475999999598</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.3949438144240434</v>
+        <v>-1.3953416523509898</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>100.15117236</v>
+        <v>100.15106056</v>
       </c>
       <c r="C179" s="5">
-        <v>0.10948643000000402</v>
+        <v>0.10937945999999954</v>
       </c>
       <c r="D179" s="5">
-        <v>1.3212236235895514</v>
+        <v>1.3199250587524913</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>100.98551998000001</v>
+        <v>100.98545888</v>
       </c>
       <c r="C180" s="5">
-        <v>0.83434762000000262</v>
+        <v>0.83439831999999114</v>
       </c>
       <c r="D180" s="5">
-        <v>10.468084294102308</v>
+        <v>10.468762051876567</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>101.19498338</v>
+        <v>101.19502466</v>
       </c>
       <c r="C181" s="5">
-        <v>0.20946339999998997</v>
+        <v>0.20956578000000547</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5176231544604244</v>
+        <v>2.5188693203707535</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>101.51913107</v>
+        <v>101.51910205</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32414769000000376</v>
+        <v>0.32407738999999935</v>
       </c>
       <c r="D182" s="5">
-        <v>3.9122865424880082</v>
+        <v>3.9114214354436072</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>102.27621035999999</v>
+        <v>102.27618911</v>
       </c>
       <c r="C183" s="5">
-        <v>0.75707928999999297</v>
+        <v>0.75708706000000348</v>
       </c>
       <c r="D183" s="5">
-        <v>9.3253384728791531</v>
+        <v>9.3254409152758519</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>102.28743</v>
+        <v>102.2874187</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1219640000007303E-2</v>
+        <v>1.1229589999999234E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.13171874597035504</v>
+        <v>0.13183565708179135</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>102.1615724</v>
+        <v>102.16167264000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.12585760000000334</v>
+        <v>-0.12574605999999733</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.4665656431217533</v>
+        <v>-1.4652748505613933</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5728063237486998</v>
+        <v>2.572836470428741</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>102.5043354</v>
+        <v>102.50430974</v>
       </c>
       <c r="C186" s="5">
-        <v>0.34276300000000504</v>
+        <v>0.34263709999999037</v>
       </c>
       <c r="D186" s="5">
-        <v>4.1012600150008849</v>
+        <v>4.0997215913714857</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>102.64859326</v>
+        <v>102.6486302</v>
       </c>
       <c r="C187" s="5">
-        <v>0.14425785999999619</v>
+        <v>0.14432046000000298</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7019344847493789</v>
+        <v>1.7026791889739323</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.71695606999999</v>
+        <v>102.71699743000001</v>
       </c>
       <c r="C188" s="5">
-        <v>6.8362809999996443E-2</v>
+        <v>6.8367230000006884E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.80212039895055653</v>
+        <v>0.80217216046367668</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>103.05713398</v>
+        <v>103.05714675</v>
       </c>
       <c r="C189" s="5">
-        <v>0.34017791000000841</v>
+        <v>0.34014931999999476</v>
       </c>
       <c r="D189" s="5">
-        <v>4.047352765406842</v>
+        <v>4.0470047301094159</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>102.99723397</v>
+        <v>102.99725869</v>
       </c>
       <c r="C190" s="5">
-        <v>-5.9900010000006887E-2</v>
+        <v>-5.9888060000005794E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.69525194333338591</v>
+        <v>-0.69511359832626907</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>103.12214470000001</v>
+        <v>103.12209579</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12491073000001052</v>
+        <v>0.12483710000000769</v>
       </c>
       <c r="D191" s="5">
-        <v>1.4650562339936668</v>
+        <v>1.4641865217335903</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>103.87486582</v>
+        <v>103.87483027</v>
       </c>
       <c r="C192" s="5">
-        <v>0.7527211199999897</v>
+        <v>0.75273448000000087</v>
       </c>
       <c r="D192" s="5">
-        <v>9.1195254255127089</v>
+        <v>9.1196983407245469</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>103.88342734</v>
+        <v>103.88343079000001</v>
       </c>
       <c r="C193" s="5">
-        <v>8.5615200000006553E-3</v>
+        <v>8.6005200000016657E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>9.8950622071303229E-2</v>
+        <v>9.9401607781612888E-2</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>104.28736897</v>
+        <v>104.28731615</v>
       </c>
       <c r="C194" s="5">
-        <v>0.4039416300000056</v>
+        <v>0.40388535999998965</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7671903205009913</v>
+        <v>4.7665118140685081</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>104.30059704</v>
+        <v>104.3005251</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3228069999996706E-2</v>
+        <v>1.3208950000006325E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.15231722554314153</v>
+        <v>0.15209698822196138</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>105.07949051999999</v>
+        <v>105.07939210000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.77889347999999359</v>
+        <v>0.77886700000000531</v>
       </c>
       <c r="D196" s="5">
-        <v>9.3387156194428833</v>
+        <v>9.3383916878691622</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>105.62973030000001</v>
+        <v>105.62992264</v>
       </c>
       <c r="C197" s="5">
-        <v>0.5502397800000125</v>
+        <v>0.5505305399999969</v>
       </c>
       <c r="D197" s="5">
-        <v>6.4678661400497495</v>
+        <v>6.4713892352435298</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3947773301891804</v>
+        <v>3.394864150493615</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>106.39829465</v>
+        <v>106.39822826</v>
       </c>
       <c r="C198" s="5">
-        <v>0.76856434999999124</v>
+        <v>0.76830561999999247</v>
       </c>
       <c r="D198" s="5">
-        <v>9.0892496883361105</v>
+        <v>9.0860492352938582</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>106.99885288</v>
+        <v>106.99893317</v>
       </c>
       <c r="C199" s="5">
-        <v>0.6005582300000043</v>
+        <v>0.60070491000000459</v>
       </c>
       <c r="D199" s="5">
-        <v>6.9876022821581341</v>
+        <v>6.9893667678567306</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>107.95229789</v>
+        <v>107.95237543</v>
       </c>
       <c r="C200" s="5">
-        <v>0.95344500999999582</v>
+        <v>0.95344226000000276</v>
       </c>
       <c r="D200" s="5">
-        <v>11.232893428479329</v>
+        <v>11.232850579394004</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>108.11655958999999</v>
+        <v>108.11658045999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16426169999999729</v>
+        <v>0.16420502999999087</v>
       </c>
       <c r="D201" s="5">
-        <v>1.8412952983837716</v>
+        <v>1.8406533976937478</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>108.76383151</v>
+        <v>108.76386972</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64727192000000855</v>
+        <v>0.64728926000000797</v>
       </c>
       <c r="D202" s="5">
-        <v>7.4254970751484128</v>
+        <v>7.4257011139863938</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>109.78498061000001</v>
+        <v>109.78497338</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0211491000000024</v>
+        <v>1.0211036599999943</v>
       </c>
       <c r="D203" s="5">
-        <v>11.866789176564385</v>
+        <v>11.866229171589261</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>110.30482172000001</v>
+        <v>110.30479428</v>
       </c>
       <c r="C204" s="5">
-        <v>0.51984111000000155</v>
+        <v>0.51982089999999914</v>
       </c>
       <c r="D204" s="5">
-        <v>5.8324403037864014</v>
+        <v>5.8322080112963359</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>110.86274858</v>
+        <v>110.86271039</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55792685999999492</v>
+        <v>0.55791611000000785</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2413880025863344</v>
+        <v>6.241265976125554</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>111.23877815</v>
+        <v>111.23868671</v>
       </c>
       <c r="C206" s="5">
-        <v>0.37602957000000004</v>
+        <v>0.37597631999999237</v>
       </c>
       <c r="D206" s="5">
-        <v>4.1470129997603689</v>
+        <v>4.1464161943731925</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>111.70451494</v>
+        <v>111.70438408</v>
       </c>
       <c r="C207" s="5">
-        <v>0.46573678999999402</v>
+        <v>0.46569737000000089</v>
       </c>
       <c r="D207" s="5">
-        <v>5.1415089515145285</v>
+        <v>5.1410680288433763</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>112.36750021</v>
+        <v>112.36730910999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.66298527000000718</v>
+        <v>0.6629250299999967</v>
       </c>
       <c r="D208" s="5">
-        <v>7.3593586542259226</v>
+        <v>7.3586768983964657</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>113.88440147</v>
+        <v>113.88466320000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.5169012599999974</v>
+        <v>1.517354090000012</v>
       </c>
       <c r="D209" s="5">
-        <v>17.457915969056348</v>
+        <v>17.463552500138135</v>
       </c>
       <c r="E209" s="5">
-        <v>7.8147233232119584</v>
+        <v>7.8147747851081917</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>113.17440365</v>
+        <v>113.17433385</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.70999781999999811</v>
+        <v>-0.71032935000000919</v>
       </c>
       <c r="D210" s="5">
-        <v>-7.229979410318121</v>
+        <v>-7.2332243959009279</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>114.13996072</v>
+        <v>114.14010252</v>
       </c>
       <c r="C211" s="5">
-        <v>0.96555707000000268</v>
+        <v>0.96576867000000277</v>
       </c>
       <c r="D211" s="5">
-        <v>10.732230511788622</v>
+        <v>10.734700861643276</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>114.67188405</v>
+        <v>114.6720117</v>
       </c>
       <c r="C212" s="5">
-        <v>0.53192332999999792</v>
+        <v>0.53190917999999954</v>
       </c>
       <c r="D212" s="5">
-        <v>5.7379170290898784</v>
+        <v>5.7377531462429188</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>115.43747834</v>
+        <v>115.43752004</v>
       </c>
       <c r="C213" s="5">
-        <v>0.76559428999999568</v>
+        <v>0.76550833999999668</v>
       </c>
       <c r="D213" s="5">
-        <v>8.3125048895390066</v>
+        <v>8.3115275585402095</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>115.85506224</v>
+        <v>115.85513012</v>
       </c>
       <c r="C214" s="5">
-        <v>0.41758389999999679</v>
+        <v>0.41761008000000288</v>
       </c>
       <c r="D214" s="5">
-        <v>4.4282987160312759</v>
+        <v>4.4285802591202739</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>116.25410929</v>
+        <v>116.25410395</v>
       </c>
       <c r="C215" s="5">
-        <v>0.39904705000000718</v>
+        <v>0.39897383000000275</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2124433088605251</v>
+        <v>4.211653167062801</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>115.76879318</v>
+        <v>115.76875103</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.48531610999999941</v>
+        <v>-0.48535291999999686</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.8961023383863438</v>
+        <v>-4.8964654298729426</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>116.0470313</v>
+        <v>116.04696152</v>
       </c>
       <c r="C217" s="5">
-        <v>0.27823811999999748</v>
+        <v>0.27821048999999221</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9225045092541535</v>
+        <v>2.9222115259972092</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>115.60140948999999</v>
+        <v>115.60128721</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.44562181000000578</v>
+        <v>-0.44567431000000113</v>
       </c>
       <c r="D218" s="5">
-        <v>-4.5119260429826387</v>
+        <v>-4.5124490851371712</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>116.25408748</v>
+        <v>116.25390452000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.65267799000000082</v>
+        <v>0.65261731000001078</v>
       </c>
       <c r="D219" s="5">
-        <v>6.9895170097879378</v>
+        <v>6.9888545042030126</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>115.95190481</v>
+        <v>115.95163770000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.30218266999999344</v>
+        <v>-0.30226681999999983</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.074986440086469</v>
+        <v>-3.0758353073651601</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>115.81001070000001</v>
+        <v>115.81032829999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.14189410999999552</v>
+        <v>-0.14130940000001146</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.4586355210742696</v>
+        <v>-1.4526684056481498</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6908454583284271</v>
+        <v>1.6908906308290339</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>114.99222978</v>
+        <v>114.99215964</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.81778092000000413</v>
+        <v>-0.81816865999999777</v>
       </c>
       <c r="D222" s="5">
-        <v>-8.1522074357829091</v>
+        <v>-8.1559022585824259</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>114.88959079999999</v>
+        <v>114.88978732</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.10263898000000893</v>
+        <v>-0.10237232000000063</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.0658452932670426</v>
+        <v>-1.0630903762611998</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>114.07510037</v>
+        <v>114.07526851999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.81449042999999222</v>
+        <v>-0.81451880000000187</v>
       </c>
       <c r="D224" s="5">
-        <v>-8.1832062115699937</v>
+        <v>-8.1834667679471451</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>113.34945307</v>
+        <v>113.34951182</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.72564730000000566</v>
+        <v>-0.72575669999999093</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.3718836831538237</v>
+        <v>-7.372945994872671</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>112.96395998</v>
+        <v>112.96403624</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.3854930899999971</v>
+        <v>-0.38547558000000492</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.0056323212831479</v>
+        <v>-4.0054517282451911</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>111.80474497</v>
+        <v>111.8047268</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.1592150099999969</v>
+        <v>-1.1593094400000012</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.64239725745977</v>
+        <v>-11.643285350617171</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>110.77587281</v>
+        <v>110.77581064</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.0288721600000059</v>
+        <v>-1.0289161599999943</v>
       </c>
       <c r="D228" s="5">
-        <v>-10.500760934397746</v>
+        <v>-10.50118914209478</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>109.88521646</v>
+        <v>109.88513689</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.89065635000000043</v>
+        <v>-0.89067375000000482</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.2327767616714684</v>
+        <v>-9.2329541889724638</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>108.8778489</v>
+        <v>108.8777212</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.0073675599999916</v>
+        <v>-1.007415690000002</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.462870556922631</v>
+        <v>-10.463352718650897</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>107.16022073000001</v>
+        <v>107.1600322</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.7176281699999976</v>
+        <v>-1.7176889999999929</v>
       </c>
       <c r="D231" s="5">
-        <v>-17.371701272341468</v>
+        <v>-17.37228276370114</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>105.60326401</v>
+        <v>105.60301233</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.5569567200000023</v>
+        <v>-1.5570198700000049</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.107158178590453</v>
+        <v>-16.107786298131753</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>104.30290366</v>
+        <v>104.30315969</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.3003603500000054</v>
+        <v>-1.2998526399999975</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.815595444202877</v>
+        <v>-13.810591842238985</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.9361937456413756</v>
+        <v>-9.936219660988554</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>100.59484705</v>
+        <v>100.59482513</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.7080566099999999</v>
+        <v>-3.7083345599999973</v>
       </c>
       <c r="D234" s="5">
-        <v>-35.233261114194306</v>
+        <v>-35.235338211139322</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>98.329431141000001</v>
+        <v>98.329609113000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2654159089999979</v>
+        <v>-2.2652160170000002</v>
       </c>
       <c r="D235" s="5">
-        <v>-23.915970667640718</v>
+        <v>-23.914119193127014</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>95.877155590000001</v>
+        <v>95.877301337000006</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.4522755509999996</v>
+        <v>-2.4523077759999978</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.145089741565254</v>
+        <v>-26.145346590433306</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.259417274</v>
+        <v>96.259484733999997</v>
       </c>
       <c r="C237" s="5">
-        <v>0.38226168399999949</v>
+        <v>0.38218339699999149</v>
       </c>
       <c r="D237" s="5">
-        <v>4.8907146201233376</v>
+        <v>4.8896833468044854</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.510031925999996</v>
+        <v>95.510092763000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.74938534800000411</v>
+        <v>-0.74939197099999433</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.9522655394948742</v>
+        <v>-8.9523352945250938</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>94.521493527999993</v>
+        <v>94.521472059000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.98853839800000287</v>
+        <v>-0.9886207039999988</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.7369317722953</v>
+        <v>-11.737846988225408</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>93.994812530000004</v>
+        <v>93.994744021000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.52668099799998913</v>
+        <v>-0.52672803800000167</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.4853335710365778</v>
+        <v>-6.4858965943133455</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>93.239929591000006</v>
+        <v>93.239864521000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.75488293899999803</v>
+        <v>-0.75487950000000126</v>
       </c>
       <c r="D241" s="5">
-        <v>-9.2228360530837818</v>
+        <v>-9.2228023031241548</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>92.861464412000004</v>
+        <v>92.861363991999994</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.37846517900000265</v>
+        <v>-0.37850052900000719</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.7635726820510875</v>
+        <v>-4.7640109810145548</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.565672692000007</v>
+        <v>92.565513105999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.29579171999999687</v>
+        <v>-0.29585088599999665</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.756102654017901</v>
+        <v>-3.7568448476483107</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>92.172643526000002</v>
+        <v>92.172441081000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.39302916600000515</v>
+        <v>-0.39307202499999505</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.9778219947663294</v>
+        <v>-4.978360584727815</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.788615320000005</v>
+        <v>92.788806817999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.61597179400000357</v>
+        <v>0.61636573699999531</v>
       </c>
       <c r="D245" s="5">
-        <v>8.320786863514984</v>
+        <v>8.3263245937870813</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.039278808127474</v>
+        <v>-11.039313579973875</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.220377505000002</v>
+        <v>92.220378796999995</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.56823781500000337</v>
+        <v>-0.56842802100000256</v>
       </c>
       <c r="D246" s="5">
-        <v>-7.1062655753648123</v>
+        <v>-7.1085505070341508</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>91.722741963999994</v>
+        <v>91.722902426999994</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.49763554100000817</v>
+        <v>-0.49747637000000111</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.2866202783662732</v>
+        <v>-6.2846686688650122</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>92.059909873999999</v>
+        <v>92.060043053000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33716791000000512</v>
+        <v>0.33714062600000716</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5014209520965576</v>
+        <v>4.5010412627379148</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>92.848830910999993</v>
+        <v>92.848896569000004</v>
       </c>
       <c r="C249" s="5">
-        <v>0.78892103699999439</v>
+        <v>0.7888535160000032</v>
       </c>
       <c r="D249" s="5">
-        <v>10.782390587654444</v>
+        <v>10.781407501740548</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>92.467544081</v>
+        <v>92.467588176000007</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.38128682999999342</v>
+        <v>-0.38130839299999764</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.818049806150726</v>
+        <v>-4.8183128269730595</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>92.493150005000004</v>
+        <v>92.493119528999998</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5605924000004165E-2</v>
+        <v>2.5531352999990986E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.33280813519085406</v>
+        <v>0.3318372819486326</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>93.205639657000006</v>
+        <v>93.205571399999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.71248965200000214</v>
+        <v>0.71245187099999896</v>
       </c>
       <c r="D252" s="5">
-        <v>9.645661480220614</v>
+        <v>9.6451314555048526</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>93.949982990999999</v>
+        <v>93.949926274000006</v>
       </c>
       <c r="C253" s="5">
-        <v>0.74434333399999275</v>
+        <v>0.74435487400000966</v>
       </c>
       <c r="D253" s="5">
-        <v>10.015575295029944</v>
+        <v>10.015745115361607</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>93.978182567999994</v>
+        <v>93.978104048999995</v>
       </c>
       <c r="C254" s="5">
-        <v>2.8199576999995202E-2</v>
+        <v>2.8177774999988969E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.36078146372746644</v>
+        <v>0.3605022896855159</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>94.632038592000001</v>
+        <v>94.631909192999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.65385602400000664</v>
+        <v>0.65380514400000322</v>
       </c>
       <c r="D255" s="5">
-        <v>8.6760504454215912</v>
+        <v>8.6753568042545091</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>94.751854750999996</v>
+        <v>94.751714719000006</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11981615899999554</v>
+        <v>0.11980552600000749</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5299772340969797</v>
+        <v>1.5298426170170742</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>94.890647463999997</v>
+        <v>94.890758269000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.13879271300000084</v>
+        <v>0.13904354999999669</v>
       </c>
       <c r="D257" s="5">
-        <v>1.7719931152235358</v>
+        <v>1.7752241353959475</v>
       </c>
       <c r="E257" s="5">
-        <v>2.265398763361981</v>
+        <v>2.2653071238677214</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>94.784124007000003</v>
+        <v>94.784162124000005</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.10652345699999444</v>
+        <v>-0.10659614499999748</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3388237318163965</v>
+        <v>-1.3397301080023905</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>94.623287383000005</v>
+        <v>94.623408304999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.1608366239999981</v>
+        <v>-0.16075381900000707</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0173508257791073</v>
+        <v>-2.0163210801225073</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>94.931285735000003</v>
+        <v>94.931388861000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.30799835199999848</v>
+        <v>0.30798055600000396</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9766855664711498</v>
+        <v>3.9764464937628086</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>94.751989246999997</v>
+        <v>94.752053469000003</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.17929648800000564</v>
+        <v>-0.17933539199999871</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.2430412904453023</v>
+        <v>-2.2435205310785578</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>94.718048834000001</v>
+        <v>94.718075759000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.3940412999996283E-2</v>
+        <v>-3.3977710000002048E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.42899734191966798</v>
+        <v>-0.42946754567965151</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>94.605970884000001</v>
+        <v>94.605942607000003</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.11207794999999976</v>
+        <v>-0.1121331519999984</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.4107310664029371</v>
+        <v>-1.4114209803370303</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>94.975250005000007</v>
+        <v>94.975182326999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.36927912100000526</v>
+        <v>0.36923971999999594</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7858839756333094</v>
+        <v>4.785363786034269</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>95.017943861999996</v>
+        <v>95.017900421999997</v>
       </c>
       <c r="C265" s="5">
-        <v>4.2693856999989066E-2</v>
+        <v>4.2718094999997902E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.5407670484663063</v>
+        <v>0.54107519712986996</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>95.319903401000005</v>
+        <v>95.319847311000004</v>
       </c>
       <c r="C266" s="5">
-        <v>0.30195953900000916</v>
+        <v>0.30194688900000699</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8808712109695387</v>
+        <v>3.8807075827669957</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>95.658866708000005</v>
+        <v>95.658771256999998</v>
       </c>
       <c r="C267" s="5">
-        <v>0.33896330700000021</v>
+        <v>0.3389239459999942</v>
       </c>
       <c r="D267" s="5">
-        <v>4.3517301271905673</v>
+        <v>4.3512174845647067</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.872321475000007</v>
+        <v>95.872242721999996</v>
       </c>
       <c r="C268" s="5">
-        <v>0.21345476700000177</v>
+        <v>0.21347146499999781</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7108082325222105</v>
+        <v>2.7110256397911314</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>96.285212881999996</v>
+        <v>96.285272409000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.41289140699998939</v>
+        <v>0.4130296870000052</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2922038840987007</v>
+        <v>5.2940229353610979</v>
       </c>
       <c r="E269" s="5">
-        <v>1.4696552877132341</v>
+        <v>1.4695995325980871</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>96.763989187000007</v>
+        <v>96.764036485000005</v>
       </c>
       <c r="C270" s="5">
-        <v>0.47877630500001089</v>
+        <v>0.47876407600000448</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1329001511211789</v>
+        <v>6.1327352989921424</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>97.320682086999994</v>
+        <v>97.320759565000003</v>
       </c>
       <c r="C271" s="5">
-        <v>0.55669289999998739</v>
+        <v>0.55672307999999759</v>
       </c>
       <c r="D271" s="5">
-        <v>7.1264116753093187</v>
+        <v>7.1268067315755523</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.676621241000007</v>
+        <v>97.676696160999995</v>
       </c>
       <c r="C272" s="5">
-        <v>0.35593915400001208</v>
+        <v>0.35593659599999228</v>
       </c>
       <c r="D272" s="5">
-        <v>4.478231254666154</v>
+        <v>4.4781947840312419</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>97.939619180999998</v>
+        <v>97.939670333999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.2629979399999911</v>
+        <v>0.26297417300000347</v>
       </c>
       <c r="D273" s="5">
-        <v>3.2793251388657518</v>
+        <v>3.2790218333982324</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>98.543200873000004</v>
+        <v>98.543207824000007</v>
       </c>
       <c r="C274" s="5">
-        <v>0.60358169200000589</v>
+        <v>0.60353749000000789</v>
       </c>
       <c r="D274" s="5">
-        <v>7.6512424260473777</v>
+        <v>7.6506588457711855</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>99.194322387</v>
+        <v>99.194297993000006</v>
       </c>
       <c r="C275" s="5">
-        <v>0.65112151399999618</v>
+        <v>0.65109016899999972</v>
       </c>
       <c r="D275" s="5">
-        <v>8.2235564648805095</v>
+        <v>8.223145485901906</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>99.512474171999997</v>
+        <v>99.512420773000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.31815178499999774</v>
+        <v>0.31812277999999594</v>
       </c>
       <c r="D276" s="5">
-        <v>3.9174569266185788</v>
+        <v>3.9170944404564478</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>100.29169764</v>
+        <v>100.29166243</v>
       </c>
       <c r="C277" s="5">
-        <v>0.77922346799999787</v>
+        <v>0.77924165700000003</v>
       </c>
       <c r="D277" s="5">
-        <v>9.8119242348082771</v>
+        <v>9.8121687162930691</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>100.71208076000001</v>
+        <v>100.71204491</v>
       </c>
       <c r="C278" s="5">
-        <v>0.42038312000001099</v>
+        <v>0.42038248000000067</v>
       </c>
       <c r="D278" s="5">
-        <v>5.14751984333921</v>
+        <v>5.1475136741383709</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>100.93430197000001</v>
+        <v>100.93423883</v>
       </c>
       <c r="C279" s="5">
-        <v>0.22222121000000072</v>
+        <v>0.22219391999999516</v>
       </c>
       <c r="D279" s="5">
-        <v>2.6801706012619997</v>
+        <v>2.6798384228438055</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>100.81828899999999</v>
+        <v>100.81826399000001</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.11601297000001409</v>
+        <v>-0.1159748399999927</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.3705831649088562</v>
+        <v>-1.3701363897782426</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.99013274000001</v>
+        <v>100.99013281000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17184374000001412</v>
+        <v>0.17186882000000026</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0646719440424954</v>
+        <v>2.0649766237561762</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8864407287191769</v>
+        <v>4.8863759568698484</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>101.13531953</v>
+        <v>101.13541004</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14518678999999679</v>
+        <v>0.14527722999999071</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7388664982386892</v>
+        <v>1.7399582590365004</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.25848144</v>
+        <v>101.25851007</v>
       </c>
       <c r="C283" s="5">
-        <v>0.12316190999999321</v>
+        <v>0.12310003000000336</v>
       </c>
       <c r="D283" s="5">
-        <v>1.4711796824783629</v>
+        <v>1.4704342404252557</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.65492731000001</v>
+        <v>101.6549708</v>
       </c>
       <c r="C284" s="5">
-        <v>0.39644587000000797</v>
+        <v>0.39646073000000115</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8007255266536708</v>
+        <v>4.8009079782847852</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>102.63878496</v>
+        <v>102.63882878</v>
       </c>
       <c r="C285" s="5">
-        <v>0.98385764999999026</v>
+        <v>0.98385797999999625</v>
       </c>
       <c r="D285" s="5">
-        <v>12.25270541145731</v>
+        <v>12.252704218303222</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>103.23610112</v>
+        <v>103.2360954</v>
       </c>
       <c r="C286" s="5">
-        <v>0.59731616000000542</v>
+        <v>0.59726661999999919</v>
       </c>
       <c r="D286" s="5">
-        <v>7.2114341568922713</v>
+        <v>7.2108136090295982</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.96042573</v>
+        <v>102.96041051</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.27567539000000352</v>
+        <v>-0.27568488999999374</v>
       </c>
       <c r="D287" s="5">
-        <v>-3.1577605499630845</v>
+        <v>-3.1578679481272132</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.94562445</v>
+        <v>102.94557297</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.4801280000000361E-2</v>
+        <v>-1.4837540000002036E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.17237204688158592</v>
+        <v>-0.1727940127595029</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>103.3441217</v>
+        <v>103.34409719999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.39849725000000547</v>
+        <v>0.39852422999999249</v>
       </c>
       <c r="D289" s="5">
-        <v>4.7453219332995733</v>
+        <v>4.7456525074113243</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>104.00178009</v>
+        <v>104.00175376999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6576583899999946</v>
+        <v>0.65765657000000033</v>
       </c>
       <c r="D290" s="5">
-        <v>7.9095618467476259</v>
+        <v>7.9095411273727434</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>104.52165732</v>
+        <v>104.52161030000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.51987723000000585</v>
+        <v>0.51985653000001264</v>
       </c>
       <c r="D291" s="5">
-        <v>6.1661762698709044</v>
+        <v>6.1659255654529899</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>105.39308753</v>
+        <v>105.39306399</v>
       </c>
       <c r="C292" s="5">
-        <v>0.87143020999999976</v>
+        <v>0.87145368999999562</v>
       </c>
       <c r="D292" s="5">
-        <v>10.476544429911572</v>
+        <v>10.476844711785871</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>105.90957741</v>
+        <v>105.90956616</v>
       </c>
       <c r="C293" s="5">
-        <v>0.51648987999999463</v>
+        <v>0.51650216999999543</v>
       </c>
       <c r="D293" s="5">
-        <v>6.0418490049029883</v>
+        <v>6.0419980552733676</v>
       </c>
       <c r="E293" s="5">
-        <v>4.8712131933375646</v>
+        <v>4.8712019809452833</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>105.94904557</v>
+        <v>105.94914489</v>
       </c>
       <c r="C294" s="5">
-        <v>3.946815999999842E-2</v>
+        <v>3.9578730000002338E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.44810854450330062</v>
+        <v>0.44936654923857233</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>106.60500107999999</v>
+        <v>106.60505003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.6559555099999983</v>
+        <v>0.65590514000000155</v>
       </c>
       <c r="D295" s="5">
-        <v>7.687764504376382</v>
+        <v>7.6871464735092321</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>106.95425195</v>
+        <v>106.95429916000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.34925087000000588</v>
+        <v>0.34924913000000402</v>
       </c>
       <c r="D296" s="5">
-        <v>4.0029619527610194</v>
+        <v>4.0029397776434106</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>107.1173168</v>
+        <v>107.11733212</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16306484999999782</v>
+        <v>0.16303295999999534</v>
       </c>
       <c r="D297" s="5">
-        <v>1.8449666591549674</v>
+        <v>1.8446019943358705</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>107.90020835</v>
+        <v>107.90019559</v>
       </c>
       <c r="C298" s="5">
-        <v>0.78289155000000221</v>
+        <v>0.78286346999999523</v>
       </c>
       <c r="D298" s="5">
-        <v>9.131763790637514</v>
+        <v>9.1314216261984207</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>108.01133114</v>
+        <v>108.01131466</v>
       </c>
       <c r="C299" s="5">
-        <v>0.11112278999999603</v>
+        <v>0.11111907000000087</v>
       </c>
       <c r="D299" s="5">
-        <v>1.2428637873839854</v>
+        <v>1.2428220925379208</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>108.25554751999999</v>
+        <v>108.25549067999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.24421637999999746</v>
+        <v>0.24417601999999761</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7472270221327921</v>
+        <v>2.7467677708389537</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.52669422</v>
+        <v>108.52666655</v>
       </c>
       <c r="C301" s="5">
-        <v>0.27114670000000274</v>
+        <v>0.27117587000000754</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0473818433214728</v>
+        <v>3.0477158332654852</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>108.71961158000001</v>
+        <v>108.71958241</v>
       </c>
       <c r="C302" s="5">
-        <v>0.19291736000000981</v>
+        <v>0.19291585999999938</v>
       </c>
       <c r="D302" s="5">
-        <v>2.154102633412891</v>
+        <v>2.154086275009548</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.60461303</v>
+        <v>108.60457158</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.11499855000000991</v>
+        <v>-0.11501083000000278</v>
       </c>
       <c r="D303" s="5">
-        <v>-1.2619458175982423</v>
+        <v>-1.2620801267443471</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>109.03961699</v>
+        <v>109.0395868</v>
       </c>
       <c r="C304" s="5">
-        <v>0.43500396000000308</v>
+        <v>0.43501521999999682</v>
       </c>
       <c r="D304" s="5">
-        <v>4.9137807953377965</v>
+        <v>4.9139127196971888</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>109.43190722</v>
+        <v>109.43188914</v>
       </c>
       <c r="C305" s="5">
-        <v>0.39229023000000041</v>
+        <v>0.39230234000000053</v>
       </c>
       <c r="D305" s="5">
-        <v>4.4036812273469117</v>
+        <v>4.4038211137249261</v>
       </c>
       <c r="E305" s="5">
-        <v>3.3257896935649844</v>
+        <v>3.3257835979412231</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>110.16281773</v>
+        <v>110.16293777999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.73091051000000107</v>
+        <v>0.73104863999999736</v>
       </c>
       <c r="D306" s="5">
-        <v>8.3160486404848513</v>
+        <v>8.3176798494958746</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>110.41196935000001</v>
+        <v>110.41206203</v>
       </c>
       <c r="C307" s="5">
-        <v>0.24915162000000635</v>
+        <v>0.24912425000000837</v>
       </c>
       <c r="D307" s="5">
-        <v>2.7480162377677475</v>
+        <v>2.7477075643168591</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.47248696</v>
+        <v>110.47255226</v>
       </c>
       <c r="C308" s="5">
-        <v>6.0517609999990896E-2</v>
+        <v>6.0490229999999201E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.65971520897869507</v>
+        <v>0.65941527870363448</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>110.07869735</v>
+        <v>110.07869688</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.3937896099999989</v>
+        <v>-0.39385538000000508</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.1946399955511859</v>
+        <v>-4.1953244651879995</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>110.14515901999999</v>
+        <v>110.14513022</v>
       </c>
       <c r="C310" s="5">
-        <v>6.6461669999995365E-2</v>
+        <v>6.6433340000003227E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>0.72692881906064599</v>
+        <v>0.72661793172130729</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>110.45826817</v>
+        <v>110.45823512</v>
       </c>
       <c r="C311" s="5">
-        <v>0.3131091500000025</v>
+        <v>0.31310489999999902</v>
       </c>
       <c r="D311" s="5">
-        <v>3.4650773026482673</v>
+        <v>3.4650304517287234</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>111.00222478000001</v>
+        <v>111.00212102</v>
       </c>
       <c r="C312" s="5">
-        <v>0.54395661000000928</v>
+        <v>0.54388590000000647</v>
       </c>
       <c r="D312" s="5">
-        <v>6.0721670857786458</v>
+        <v>6.0713581208992951</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>111.23200962999999</v>
+        <v>111.23196409000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.22978484999998727</v>
+        <v>0.22984307000000115</v>
       </c>
       <c r="D313" s="5">
-        <v>2.5125896856825536</v>
+        <v>2.5132359375876989</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>111.12645234999999</v>
+        <v>111.12641996000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.10555727999999931</v>
+        <v>-0.1055441299999984</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.1328545418703095</v>
+        <v>-1.132714611375274</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>111.66205305</v>
+        <v>111.66203358</v>
       </c>
       <c r="C315" s="5">
-        <v>0.53560070000000337</v>
+        <v>0.53561361999999235</v>
       </c>
       <c r="D315" s="5">
-        <v>5.9394964356813684</v>
+        <v>5.9396453075226674</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>111.88960349</v>
+        <v>111.88959027</v>
       </c>
       <c r="C316" s="5">
-        <v>0.22755044000000169</v>
+        <v>0.22755669000000012</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4730149123299405</v>
+        <v>2.4730840364433959</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>112.06155425</v>
+        <v>112.06155613</v>
       </c>
       <c r="C317" s="5">
-        <v>0.17195076000000142</v>
+        <v>0.17196586000000025</v>
       </c>
       <c r="D317" s="5">
-        <v>1.8598148049841168</v>
+        <v>1.8599797308368249</v>
       </c>
       <c r="E317" s="5">
-        <v>2.4029984460687492</v>
+        <v>2.4030170827406439</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>112.98030875000001</v>
+        <v>112.98042322000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.91875450000000569</v>
+        <v>0.91886709000000621</v>
       </c>
       <c r="D318" s="5">
-        <v>10.294380771747536</v>
+        <v>10.295699558599924</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>113.34266648000001</v>
+        <v>113.34282562999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.36235772999999938</v>
+        <v>0.36240240999998719</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9173396443093811</v>
+        <v>3.9178271797128739</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>113.25538872</v>
+        <v>113.25549841</v>
       </c>
       <c r="C320" s="5">
-        <v>-8.727776000000631E-2</v>
+        <v>-8.7327219999991712E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.92013790016298724</v>
+        <v>-0.92065584416080037</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.73958661</v>
+        <v>113.73958275</v>
       </c>
       <c r="C321" s="5">
-        <v>0.48419789000000435</v>
+        <v>0.48408433999999545</v>
       </c>
       <c r="D321" s="5">
-        <v>5.2526999823678366</v>
+        <v>5.2514338559028761</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>113.89584225999999</v>
+        <v>113.89578003</v>
       </c>
       <c r="C322" s="5">
-        <v>0.15625564999999142</v>
+        <v>0.15619728000000066</v>
       </c>
       <c r="D322" s="5">
-        <v>1.6610757785581631</v>
+        <v>1.6604506388245177</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>113.89794885000001</v>
+        <v>113.89785421000001</v>
       </c>
       <c r="C323" s="5">
-        <v>2.1065900000110105E-3</v>
+        <v>2.0741800000081412E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>2.2197168231752329E-2</v>
+        <v>2.1855641345536192E-2</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>115.1565743</v>
+        <v>115.15638283</v>
       </c>
       <c r="C324" s="5">
-        <v>1.2586254499999967</v>
+        <v>1.2585286199999928</v>
       </c>
       <c r="D324" s="5">
-        <v>14.096942347764529</v>
+        <v>14.095803518306816</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>115.27415594999999</v>
+        <v>115.27400932</v>
       </c>
       <c r="C325" s="5">
-        <v>0.1175816499999911</v>
+        <v>0.11762649000000636</v>
       </c>
       <c r="D325" s="5">
-        <v>1.232175109504996</v>
+        <v>1.2326497060021424</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>115.55066318</v>
+        <v>115.55063955999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.2765072300000071</v>
+        <v>0.2766302399999887</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9167106166619439</v>
+        <v>2.9180291108509726</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>115.9051923</v>
+        <v>115.90527526</v>
       </c>
       <c r="C327" s="5">
-        <v>0.35452911999999515</v>
+        <v>0.35463570000000288</v>
       </c>
       <c r="D327" s="5">
-        <v>3.7445744798735303</v>
+        <v>3.7457200375324184</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>116.02909034</v>
+        <v>116.02916245</v>
       </c>
       <c r="C328" s="5">
-        <v>0.12389804000000026</v>
+        <v>0.12388719000000492</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2903208639441388</v>
+        <v>1.2902062739428954</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>116.20018047000001</v>
+        <v>116.20025384</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17109013000001028</v>
+        <v>0.17109139000000084</v>
       </c>
       <c r="D329" s="5">
-        <v>1.7838751933050956</v>
+        <v>1.7838873197914218</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6931722460024741</v>
+        <v>3.6932359793387048</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>116.08128777</v>
+        <v>116.08142564000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.11889270000000352</v>
+        <v>-0.11882819999999583</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.2209197711513964</v>
+        <v>-1.2202603696261249</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>116.34527310999999</v>
+        <v>116.3454488</v>
       </c>
       <c r="C331" s="5">
-        <v>0.26398533999999074</v>
+        <v>0.2640231599999936</v>
       </c>
       <c r="D331" s="5">
-        <v>2.763363925482798</v>
+        <v>2.7637614621493167</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>117.10769003</v>
+        <v>117.10779914</v>
       </c>
       <c r="C332" s="5">
-        <v>0.76241692000000683</v>
+        <v>0.76235033999999757</v>
       </c>
       <c r="D332" s="5">
-        <v>8.1533692521525758</v>
+        <v>8.1526186266795531</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>118.08452825000001</v>
+        <v>118.0845084</v>
       </c>
       <c r="C333" s="5">
-        <v>0.97683822000000475</v>
+        <v>0.97670926000000691</v>
       </c>
       <c r="D333" s="5">
-        <v>10.481869055386305</v>
+        <v>10.480410961490282</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>119.04819637</v>
+        <v>119.04805877</v>
       </c>
       <c r="C334" s="5">
-        <v>0.96366811999999413</v>
+        <v>0.96355036999999299</v>
       </c>
       <c r="D334" s="5">
-        <v>10.244733902225134</v>
+        <v>10.24342719881497</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>119.64904812</v>
+        <v>119.64882579</v>
       </c>
       <c r="C335" s="5">
-        <v>0.6008517500000039</v>
+        <v>0.60076702000000637</v>
       </c>
       <c r="D335" s="5">
-        <v>6.227542405440567</v>
+        <v>6.2266471008281199</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>120.07899267000001</v>
+        <v>120.0786621</v>
       </c>
       <c r="C336" s="5">
-        <v>0.42994455000000187</v>
+        <v>0.42983630999999889</v>
       </c>
       <c r="D336" s="5">
-        <v>4.3983073453416566</v>
+        <v>4.3971864199231714</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>120.46294511000001</v>
+        <v>120.46258242</v>
       </c>
       <c r="C337" s="5">
-        <v>0.38395244000000162</v>
+        <v>0.38392032000000142</v>
       </c>
       <c r="D337" s="5">
-        <v>3.9052014104132615</v>
+        <v>3.9048798896134995</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>120.9660793</v>
+        <v>120.96645889</v>
       </c>
       <c r="C338" s="5">
-        <v>0.50313418999999726</v>
+        <v>0.50387646999999447</v>
       </c>
       <c r="D338" s="5">
-        <v>5.1287585719253403</v>
+        <v>5.1365158316336368</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>121.53395522</v>
+        <v>121.53421955</v>
       </c>
       <c r="C339" s="5">
-        <v>0.56787591999999165</v>
+        <v>0.56776066000000469</v>
       </c>
       <c r="D339" s="5">
-        <v>5.7811602005120699</v>
+        <v>5.7799377537224084</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>122.15811365</v>
+        <v>122.15825719999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.62415843000000848</v>
+        <v>0.62403764999999112</v>
       </c>
       <c r="D340" s="5">
-        <v>6.3398958909679282</v>
+        <v>6.3386200372159474</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>122.52276166999999</v>
+        <v>122.52292912</v>
       </c>
       <c r="C341" s="5">
-        <v>0.36464801999998997</v>
+        <v>0.36467192000000637</v>
       </c>
       <c r="D341" s="5">
-        <v>3.6414579878808029</v>
+        <v>3.641696241059611</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4411113428798119</v>
+        <v>5.4411888709863687</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>122.78293214999999</v>
+        <v>122.78310714</v>
       </c>
       <c r="C342" s="5">
-        <v>0.26017047999999932</v>
+        <v>0.2601780199999979</v>
       </c>
       <c r="D342" s="5">
-        <v>2.5781065222598043</v>
+        <v>2.5781785483306896</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>123.16123451999999</v>
+        <v>123.16090702</v>
       </c>
       <c r="C343" s="5">
-        <v>0.37830237000000011</v>
+        <v>0.37779987999999776</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7605812652192316</v>
+        <v>3.7554958971535601</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>123.5142175</v>
+        <v>123.51447136</v>
       </c>
       <c r="C344" s="5">
-        <v>0.35298298000000727</v>
+        <v>0.35356434000000547</v>
       </c>
       <c r="D344" s="5">
-        <v>3.4939623480099824</v>
+        <v>3.4998174907635127</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>124.09743124000001</v>
+        <v>124.09744714</v>
       </c>
       <c r="C345" s="5">
-        <v>0.58321374000000503</v>
+        <v>0.58297577999999817</v>
       </c>
       <c r="D345" s="5">
-        <v>5.8156945162359142</v>
+        <v>5.8132474304081416</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>124.50737626</v>
+        <v>124.50712023</v>
       </c>
       <c r="C346" s="5">
-        <v>0.409945019999995</v>
+        <v>0.4096730899999983</v>
       </c>
       <c r="D346" s="5">
-        <v>4.0369168651292808</v>
+        <v>4.0341897130014681</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>125.11673509000001</v>
+        <v>125.11622344</v>
       </c>
       <c r="C347" s="5">
-        <v>0.60935883000000501</v>
+        <v>0.60910321000000067</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0336862138238523</v>
+        <v>6.0310993925737577</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>125.52582382999999</v>
+        <v>125.52542828999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.40908873999998718</v>
+        <v>0.40920484999999474</v>
       </c>
       <c r="D348" s="5">
-        <v>3.9949207447458557</v>
+        <v>3.9960917170606125</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>126.52300611</v>
+        <v>126.52272632</v>
       </c>
       <c r="C349" s="5">
-        <v>0.99718228000000408</v>
+        <v>0.99729803000001027</v>
       </c>
       <c r="D349" s="5">
-        <v>9.960589427673483</v>
+        <v>9.9618293821144288</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>126.50053944</v>
+        <v>126.50163245</v>
       </c>
       <c r="C350" s="5">
-        <v>-2.2466670000000022E-2</v>
+        <v>-2.1093870000001402E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.21287582667187666</v>
+        <v>-0.19988066133620475</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>126.75332878</v>
+        <v>126.75377605</v>
       </c>
       <c r="C351" s="5">
-        <v>0.25278934000000675</v>
+        <v>0.25214359999999658</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4245235984584834</v>
+        <v>2.4182410758846862</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>127.05110005</v>
+        <v>127.0512681</v>
       </c>
       <c r="C352" s="5">
-        <v>0.29777126999999837</v>
+        <v>0.29749205000000245</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8557732532086488</v>
+        <v>2.8530505365998104</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>127.30038272</v>
+        <v>127.30039153</v>
       </c>
       <c r="C353" s="5">
-        <v>0.24928266999999948</v>
+        <v>0.24912342999999737</v>
       </c>
       <c r="D353" s="5">
-        <v>2.3800544039024318</v>
+        <v>2.3785144283676729</v>
       </c>
       <c r="E353" s="5">
-        <v>3.8993742753431704</v>
+        <v>3.899239468329152</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>128.4691287</v>
+        <v>128.46921162999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1687459799999971</v>
+        <v>1.1688200999999907</v>
       </c>
       <c r="D354" s="5">
-        <v>11.590913311581129</v>
+        <v>11.591685056656175</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>128.96140646999999</v>
+        <v>128.96036769</v>
       </c>
       <c r="C355" s="5">
-        <v>0.49227776999998696</v>
+        <v>0.49115606000000867</v>
       </c>
       <c r="D355" s="5">
-        <v>4.69640935297857</v>
+        <v>4.6854789589312551</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>129.48274918999999</v>
+        <v>129.48327691</v>
       </c>
       <c r="C356" s="5">
-        <v>0.52134272000000692</v>
+        <v>0.52290922000000251</v>
       </c>
       <c r="D356" s="5">
-        <v>4.9604805021657983</v>
+        <v>4.9757604086391183</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>129.79030879000001</v>
+        <v>129.79043963000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.30755960000001892</v>
+        <v>0.30716272000000799</v>
       </c>
       <c r="D357" s="5">
-        <v>2.8878865824172983</v>
+        <v>2.8840993423013161</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>130.47650849999999</v>
+        <v>130.47586411</v>
       </c>
       <c r="C358" s="5">
-        <v>0.68619970999998259</v>
+        <v>0.68542447999999467</v>
       </c>
       <c r="D358" s="5">
-        <v>6.5321597009041277</v>
+        <v>6.52455761218107</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>131.23851951</v>
+        <v>131.23732179999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.76201101000000904</v>
+        <v>0.76145768999998609</v>
       </c>
       <c r="D359" s="5">
-        <v>7.2378134842951303</v>
+        <v>7.2324249275230956</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>131.84450927</v>
+        <v>131.84459522</v>
       </c>
       <c r="C360" s="5">
-        <v>0.60598975999999993</v>
+        <v>0.60727342000001272</v>
       </c>
       <c r="D360" s="5">
-        <v>5.6838697412644468</v>
+        <v>5.6962711860510273</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>132.53430990000001</v>
+        <v>132.53385969000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.68980063000000769</v>
+        <v>0.6892644700000119</v>
       </c>
       <c r="D361" s="5">
-        <v>6.4621606036462831</v>
+        <v>6.4569881482719582</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>132.79315785</v>
+        <v>132.79625289000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.25884794999998917</v>
+        <v>0.26239319999999111</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3690164844629935</v>
+        <v>2.4018255534195676</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>132.96225391999999</v>
+        <v>132.96341262999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.16909606999999482</v>
+        <v>0.16715973999998823</v>
       </c>
       <c r="D363" s="5">
-        <v>1.5388026878973671</v>
+        <v>1.521023891075135</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>133.74163385</v>
+        <v>133.74296115000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.77937993000000461</v>
+        <v>0.77954852000002006</v>
       </c>
       <c r="D364" s="5">
-        <v>7.2652554907219002</v>
+        <v>7.2668126965991009</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>133.93404719</v>
+        <v>133.92946212000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.19241334000000165</v>
+        <v>0.18650096999999732</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7401599631302389</v>
+        <v>1.6862617041334405</v>
       </c>
       <c r="E365" s="5">
-        <v>5.2110326208452129</v>
+        <v>5.2074235674583802</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>134.43616992</v>
+        <v>134.43701709000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.50212272999999641</v>
+        <v>0.50755497000000105</v>
       </c>
       <c r="D366" s="5">
-        <v>4.5927692961908573</v>
+        <v>4.64365895248946</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>134.67288088999999</v>
+        <v>134.67130348000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.23671096999999008</v>
+        <v>0.23428638999999407</v>
       </c>
       <c r="D367" s="5">
-        <v>2.1335047614462699</v>
+        <v>2.1114284154892582</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>134.51423581</v>
+        <v>134.51590804</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.15864507999998523</v>
+        <v>-0.1553954400000066</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.4044809033841088</v>
+        <v>-1.3759102757998187</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>128.71473566</v>
+        <v>128.7145323</v>
       </c>
       <c r="C369" s="5">
-        <v>-5.7995001500000001</v>
+        <v>-5.8013757399999974</v>
       </c>
       <c r="D369" s="5">
-        <v>-41.072197618349861</v>
+        <v>-41.082104769096276</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>130.66786776999999</v>
+        <v>130.66679284</v>
       </c>
       <c r="C370" s="5">
-        <v>1.9531321099999843</v>
+        <v>1.9522605399999975</v>
       </c>
       <c r="D370" s="5">
-        <v>19.808166779487845</v>
+        <v>19.798611451633285</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>131.09065534000001</v>
+        <v>131.08879623000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.42278757000002543</v>
+        <v>0.42200339000001463</v>
       </c>
       <c r="D371" s="5">
-        <v>3.9525536267214445</v>
+        <v>3.9451248159625196</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>130.98455637999999</v>
+        <v>130.98539238999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.1060989600000255</v>
+        <v>-0.103403840000027</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.96691502601822243</v>
+        <v>-0.94247327506454814</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>131.56234212000001</v>
+        <v>131.56193927999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.57778574000002436</v>
+        <v>0.57654689000000303</v>
       </c>
       <c r="D373" s="5">
-        <v>5.4236463665174206</v>
+        <v>5.4116990069449589</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>132.15115537</v>
+        <v>132.157342</v>
       </c>
       <c r="C374" s="5">
-        <v>0.58881324999998697</v>
+        <v>0.59540272000000982</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5048482137323829</v>
+        <v>5.5680126266592911</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>132.62953505999999</v>
+        <v>132.63319867000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.47837968999999703</v>
+        <v>0.47585667000001308</v>
       </c>
       <c r="D375" s="5">
-        <v>4.4314704303729746</v>
+        <v>4.4074232111194878</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>133.11513618999999</v>
+        <v>133.11578016000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.48560112999999205</v>
+        <v>0.48258149000000117</v>
       </c>
       <c r="D376" s="5">
-        <v>4.4831659396125545</v>
+        <v>4.4546022825944442</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>133.45990184999999</v>
+        <v>133.44911644999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.3447656600000073</v>
+        <v>0.333336289999977</v>
       </c>
       <c r="D377" s="5">
-        <v>3.1526343405558155</v>
+        <v>3.0466626766395777</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.35401404642643186</v>
+        <v>-0.35865571502827764</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>134.23397818999999</v>
+        <v>134.23438841000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.77407633999999348</v>
+        <v>0.78527196000001709</v>
       </c>
       <c r="D378" s="5">
-        <v>7.1864583731179765</v>
+        <v>7.294393349005901</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>133.50437366</v>
+        <v>133.50181574000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.72960452999998893</v>
+        <v>-0.73257266999999615</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.3308911459880939</v>
+        <v>-6.3558592615099769</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>135.36278612000001</v>
+        <v>135.36776839999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.8584124600000109</v>
+        <v>1.8659526599999765</v>
       </c>
       <c r="D380" s="5">
-        <v>18.04442829450683</v>
+        <v>18.123732890910425</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>136.74429617000001</v>
+        <v>136.74276613999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.3815100500000028</v>
+        <v>1.3749977399999977</v>
       </c>
       <c r="D381" s="5">
-        <v>12.95858058966266</v>
+        <v>12.893541633788619</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>137.63624607</v>
+        <v>137.63603699000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.89194989999998597</v>
+        <v>0.89327085000002171</v>
       </c>
       <c r="D382" s="5">
-        <v>8.1143111465005866</v>
+        <v>8.1268574211184728</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>138.42805944</v>
+        <v>138.42516843000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.79181336999999985</v>
+        <v>0.78913144000000557</v>
       </c>
       <c r="D383" s="5">
-        <v>7.126210079169959</v>
+        <v>7.1013180743614956</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>140.71046511</v>
+        <v>140.71200909999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2824056700000028</v>
+        <v>2.2868406699999753</v>
       </c>
       <c r="D384" s="5">
-        <v>21.682245010803669</v>
+        <v>21.72877186745712</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>141.34640920000001</v>
+        <v>141.34802984000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.63594409000000951</v>
+        <v>0.63602074000002062</v>
       </c>
       <c r="D385" s="5">
-        <v>5.5602907033203808</v>
+        <v>5.5609150864017298</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>142.59046072000001</v>
+        <v>142.60118342999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.2440515199999993</v>
+        <v>1.2531535899999824</v>
       </c>
       <c r="D386" s="5">
-        <v>11.088296374521578</v>
+        <v>11.173285897075424</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>144.00677729</v>
+        <v>144.01304974999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4163165699999922</v>
+        <v>1.4118663200000015</v>
       </c>
       <c r="D387" s="5">
-        <v>12.592512531367639</v>
+        <v>12.549770478724366</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>145.28278230000001</v>
+        <v>145.28073078</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2760050100000058</v>
+        <v>1.2676810300000056</v>
       </c>
       <c r="D388" s="5">
-        <v>11.16667167757881</v>
+        <v>11.089757541495171</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>146.49176555</v>
+        <v>146.47086791000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.2089832499999886</v>
+        <v>1.1901371300000108</v>
       </c>
       <c r="D389" s="5">
-        <v>10.455864265264525</v>
+        <v>10.285615366918123</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7646285658496534</v>
+        <v>9.7578401464193618</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>146.30121940000001</v>
+        <v>146.29994671</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.19054614999998876</v>
+        <v>-0.17092120000000932</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.5497570637944658</v>
+        <v>-1.3913630745836736</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>147.48135060000001</v>
+        <v>147.47757608000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.1801312000000053</v>
+        <v>1.1776293700000053</v>
       </c>
       <c r="D391" s="5">
-        <v>10.120943158701333</v>
+        <v>10.098620314988406</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>148.45028142999999</v>
+        <v>148.46017995</v>
       </c>
       <c r="C392" s="5">
-        <v>0.96893082999997659</v>
+        <v>0.98260386999999128</v>
       </c>
       <c r="D392" s="5">
-        <v>8.1750313425928525</v>
+        <v>8.2948738296839686</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>151.47277352</v>
+        <v>151.47068614</v>
       </c>
       <c r="C393" s="5">
-        <v>3.0224920900000143</v>
+        <v>3.010506190000001</v>
       </c>
       <c r="D393" s="5">
-        <v>27.362808654815773</v>
+        <v>27.239900541874441</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>152.36546989999999</v>
+        <v>152.36786140000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.89269637999998963</v>
+        <v>0.89717526000001158</v>
       </c>
       <c r="D394" s="5">
-        <v>7.305932682980254</v>
+        <v>7.3438952402640645</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.51359088999999</v>
+        <v>153.51069974000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.1481209899999953</v>
+        <v>1.1428383399999973</v>
       </c>
       <c r="D395" s="5">
-        <v>9.4266999033722154</v>
+        <v>9.3813684908871089</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>155.88352825999999</v>
+        <v>155.88651124</v>
       </c>
       <c r="C396" s="5">
-        <v>2.3699373700000024</v>
+        <v>2.3758114999999975</v>
       </c>
       <c r="D396" s="5">
-        <v>20.182368279552421</v>
+        <v>20.237139401652438</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>157.50237079999999</v>
+        <v>157.50870814000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.6188425400000028</v>
+        <v>1.6221969000000058</v>
       </c>
       <c r="D397" s="5">
-        <v>13.19895565643867</v>
+        <v>13.227621116204769</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>159.1450203</v>
+        <v>159.16698718999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.6426495000000045</v>
+        <v>1.658279049999976</v>
       </c>
       <c r="D398" s="5">
-        <v>13.258681860566623</v>
+        <v>13.391660488691048</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>159.93660847999999</v>
+        <v>159.94238819</v>
       </c>
       <c r="C399" s="5">
-        <v>0.79158817999999087</v>
+        <v>0.77540100000001644</v>
       </c>
       <c r="D399" s="5">
-        <v>6.1348330868674195</v>
+        <v>6.0051507402430149</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>161.18460211999999</v>
+        <v>161.16807224999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2479936400000042</v>
+        <v>1.2256840599999919</v>
       </c>
       <c r="D400" s="5">
-        <v>9.776158655870649</v>
+        <v>9.5936063862417811</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>163.03578357999999</v>
+        <v>162.99862363</v>
       </c>
       <c r="C401" s="5">
-        <v>1.8511814599999923</v>
+        <v>1.8305513800000028</v>
       </c>
       <c r="D401" s="5">
-        <v>14.686580248186587</v>
+        <v>14.514138704477242</v>
       </c>
       <c r="E401" s="5">
-        <v>11.29347985389202</v>
+        <v>11.283988383379807</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>163.92244674</v>
+        <v>163.91083377999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.88666316000001189</v>
+        <v>0.91221014999999284</v>
       </c>
       <c r="D402" s="5">
-        <v>6.724938287111959</v>
+        <v>6.9263314946047982</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>165.16350245000001</v>
+        <v>165.16990193999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2410557100000119</v>
+        <v>1.2590681599999982</v>
       </c>
       <c r="D403" s="5">
-        <v>9.4732152137069434</v>
+        <v>9.6172790917982809</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>167.03709807999999</v>
+        <v>167.05742318</v>
       </c>
       <c r="C404" s="5">
-        <v>1.8735956299999827</v>
+        <v>1.8875212400000123</v>
       </c>
       <c r="D404" s="5">
-        <v>14.494923166810135</v>
+        <v>14.608916673551086</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>166.66146888</v>
+        <v>166.66006917000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.37562919999999167</v>
+        <v>-0.3973540099999866</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.6654052472003142</v>
+        <v>-2.817212000958369</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>167.74847699</v>
+        <v>167.75753936000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0870081099999993</v>
+        <v>1.0974701899999957</v>
       </c>
       <c r="D406" s="5">
-        <v>8.1136595078920912</v>
+        <v>8.1946721551093837</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>170.24517220999999</v>
+        <v>170.24443504000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.4966952199999923</v>
+        <v>2.4868956800000035</v>
       </c>
       <c r="D407" s="5">
-        <v>19.39733438057667</v>
+        <v>19.313758536597025</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>169.86271966000001</v>
+        <v>169.86601614</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.38245254999998224</v>
+        <v>-0.37841890000001399</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.6627173325444842</v>
+        <v>-2.6349879088585215</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>170.70618671</v>
+        <v>170.71625448</v>
       </c>
       <c r="C409" s="5">
-        <v>0.84346704999998678</v>
+        <v>0.8502383400000042</v>
       </c>
       <c r="D409" s="5">
-        <v>6.1241569749618696</v>
+        <v>6.1745595363841499</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>171.66227294000001</v>
+        <v>171.69452247000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.95608623000001103</v>
+        <v>0.97826799000000619</v>
       </c>
       <c r="D410" s="5">
-        <v>6.9318722665688837</v>
+        <v>7.0973678517912919</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>172.91689101</v>
+        <v>172.91204314000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2546180699999923</v>
+        <v>1.217520669999999</v>
       </c>
       <c r="D411" s="5">
-        <v>9.1316491343414352</v>
+        <v>8.8492967400370723</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>173.28494423999999</v>
+        <v>173.24930380999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.3680532299999868</v>
+        <v>0.33726066999997784</v>
       </c>
       <c r="D412" s="5">
-        <v>2.5843119042946894</v>
+        <v>2.3658430664863728</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>173.90882024000001</v>
+        <v>173.86018872</v>
       </c>
       <c r="C413" s="5">
-        <v>0.62387600000002408</v>
+        <v>0.61088491000001</v>
       </c>
       <c r="D413" s="5">
-        <v>4.4069324524335096</v>
+        <v>4.3142844090802601</v>
       </c>
       <c r="E413" s="5">
-        <v>6.669110560421676</v>
+        <v>6.6635931323293152</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>174.48992806999999</v>
+        <v>174.46603289000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.58110782999997923</v>
+        <v>0.60584417000001167</v>
       </c>
       <c r="D414" s="5">
-        <v>4.0842593372800495</v>
+        <v>4.2626768498836176</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>175.68570875</v>
+        <v>175.71616395000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1957806800000128</v>
+        <v>1.2501310600000011</v>
       </c>
       <c r="D415" s="5">
-        <v>8.540759636099061</v>
+        <v>8.945659536816164</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>176.67805769</v>
+        <v>176.71509671000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.9923489399999994</v>
+        <v>0.99893276000000242</v>
       </c>
       <c r="D416" s="5">
-        <v>6.9927066522399883</v>
+        <v>7.0393021422335167</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>177.21641377</v>
+        <v>177.21464334999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.53835607999999979</v>
+        <v>0.49954663999997706</v>
       </c>
       <c r="D417" s="5">
-        <v>3.7184291100896605</v>
+        <v>3.4454582602951422</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>177.64726053000001</v>
+        <v>177.66025676999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.43084676000000854</v>
+        <v>0.44561342000000081</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9567563054605062</v>
+        <v>3.059531755643552</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>176.81628169000001</v>
+        <v>176.81615898000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.83097884000000022</v>
+        <v>-0.84409778999997798</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.4710432043139745</v>
+        <v>-5.5547763892301987</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>175.72095092999999</v>
+        <v>175.72065731999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.0953307600000244</v>
+        <v>-1.0955016600000249</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.1855711586702338</v>
+        <v>-7.1866591881677877</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>176.72717338999999</v>
+        <v>176.73672063000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0062224600000036</v>
+        <v>1.0160633100000211</v>
       </c>
       <c r="D421" s="5">
-        <v>7.0921007569192396</v>
+        <v>7.1636946398130341</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>177.02997296999999</v>
+        <v>177.07013617999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.30279957999999851</v>
+        <v>0.3334155499999838</v>
       </c>
       <c r="D422" s="5">
-        <v>2.0755340432939251</v>
+        <v>2.2874489242937113</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>177.27060614000001</v>
+        <v>177.25293284</v>
       </c>
       <c r="C423" s="5">
-        <v>0.24063317000002371</v>
+        <v>0.18279666000000816</v>
       </c>
       <c r="D423" s="5">
-        <v>1.6433849536323208</v>
+        <v>1.2458665696013949</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>177.78538551</v>
+        <v>177.72946906000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.51477936999998519</v>
+        <v>0.47653622000001405</v>
       </c>
       <c r="D424" s="5">
-        <v>3.5409004153984958</v>
+        <v>3.2742773215229004</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>177.32372914999999</v>
+        <v>177.27465606000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.46165636000000632</v>
+        <v>-0.45481300000000147</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.0719270281544753</v>
+        <v>-3.0279681652498946</v>
       </c>
       <c r="E425" s="5">
-        <v>1.9636203070593439</v>
+        <v>1.9639155836296496</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>177.03003301000001</v>
+        <v>176.99382786999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.29369613999998023</v>
+        <v>-0.28082819000002246</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.9695193765968733</v>
+        <v>-1.8844945552616954</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>177.21773446</v>
+        <v>177.27637680999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.18770144999999161</v>
+        <v>0.28254893999999808</v>
       </c>
       <c r="D427" s="5">
-        <v>1.2797822836471795</v>
+        <v>1.9325622343271398</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>177.26465515000001</v>
+        <v>177.31891005</v>
       </c>
       <c r="C428" s="5">
-        <v>4.6920690000007426E-2</v>
+        <v>4.2533240000011574E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.31817860358693828</v>
+        <v>0.28829161976908768</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>177.70820692999999</v>
+        <v>177.70304121000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.44355177999997863</v>
+        <v>0.38413116000000969</v>
       </c>
       <c r="D429" s="5">
-        <v>3.0443103509476765</v>
+        <v>2.630793670712972</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>178.16854179000001</v>
+        <v>178.18234357</v>
       </c>
       <c r="C430" s="5">
-        <v>0.46033486000001744</v>
+        <v>0.47930235999999127</v>
       </c>
       <c r="D430" s="5">
-        <v>3.1531484494956352</v>
+        <v>3.2851005160603242</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.50733776000001</v>
+        <v>178.50582186</v>
       </c>
       <c r="C431" s="5">
-        <v>0.33879597000000672</v>
+        <v>0.32347828999999706</v>
       </c>
       <c r="D431" s="5">
-        <v>2.3058739137063355</v>
+        <v>2.2004052923493056</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.8633087</v>
+        <v>178.85755001000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.35597093999999174</v>
+        <v>0.35172815000001378</v>
       </c>
       <c r="D432" s="5">
-        <v>2.4194046896074184</v>
+        <v>2.3902753057651882</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>179.71093146000001</v>
+        <v>179.71831562</v>
       </c>
       <c r="C433" s="5">
-        <v>0.84762276000000725</v>
+        <v>0.86076560999998719</v>
       </c>
       <c r="D433" s="5">
-        <v>5.8373162717824778</v>
+        <v>5.9304324216595816</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>179.40956535000001</v>
+        <v>179.44988104000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.30136611000000357</v>
+        <v>-0.26843457999999032</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.9938821989106792</v>
+        <v>-1.7777174805112095</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>178.54380430000001</v>
+        <v>178.97682553999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.86576105000000325</v>
+        <v>-0.47305550000001517</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.6394894620433895</v>
+        <v>-3.1179068827090317</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>179.47956723999999</v>
+        <v>179.91944108000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.93576293999998938</v>
+        <v>0.94261554000001979</v>
       </c>
       <c r="D436" s="5">
-        <v>6.4737999196042839</v>
+        <v>6.5063518775955176</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>180.21008567000001</v>
+        <v>180.69125704000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.73051843000001782</v>
+        <v>0.77181595999999786</v>
       </c>
       <c r="D437" s="5">
-        <v>4.9950810610737362</v>
+        <v>5.2709521625767808</v>
       </c>
       <c r="E437" s="5">
-        <v>1.6277328104003619</v>
+        <v>1.9272924037396555</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>182.25627177999999</v>
+        <v>185.72706726999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.0461861099999794</v>
+        <v>5.0358102299999814</v>
       </c>
       <c r="D438" s="5">
-        <v>14.509275817209687</v>
+        <v>39.077457259123129</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>181.82199464999999</v>
+        <v>184.9490155</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.43427712999999812</v>
+        <v>-0.77805176999999048</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.8221630152983179</v>
+        <v>-4.9128405399151092</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>182.85573406</v>
+        <v>185.55755704000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0337394100000097</v>
+        <v>0.60854154000000449</v>
       </c>
       <c r="D440" s="5">
-        <v>7.0399728175952081</v>
+        <v>4.0206271082340317</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>182.88459506000001</v>
+        <v>185.58717114000001</v>
       </c>
       <c r="C441" s="5">
-        <v>2.8861000000006243E-2</v>
+        <v>2.9614100000003418E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.18956627631245837</v>
+        <v>0.19168246522927035</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>183.95760597</v>
+        <v>186.66042202</v>
       </c>
       <c r="C442" s="5">
-        <v>1.0730109099999936</v>
+        <v>1.0732508799999891</v>
       </c>
       <c r="D442" s="5">
-        <v>7.2722741684064118</v>
+        <v>7.1646369516588093</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>184.97099614999999</v>
+        <v>187.71742115000001</v>
       </c>
       <c r="C443" s="5">
-        <v>1.0133901799999876</v>
+        <v>1.0569991300000083</v>
       </c>
       <c r="D443" s="5">
-        <v>6.8146045524110077</v>
+        <v>7.01090343705153</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>185.10729812</v>
+        <v>188.44891694</v>
       </c>
       <c r="C444" s="5">
-        <v>0.13630197000000521</v>
+        <v>0.73149578999999676</v>
       </c>
       <c r="D444" s="5">
-        <v>0.88785211250823615</v>
+        <v>4.7776849059911974</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>187.87308508999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.57583185000001436</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-3.6057663737489531</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>