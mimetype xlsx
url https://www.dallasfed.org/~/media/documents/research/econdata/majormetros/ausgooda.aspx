--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EEF34C3B-A935-4A4D-A0D8-7574F21EDFBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{21056AE9-E51E-4DB7-8EB1-085EF3F9D999}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CE35BB62-C0C2-4B93-A7A6-91856870393F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8C3E6884-8E51-4373-8BFC-02DCDB8E6BA7}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC8C2417-6F74-4BC8-92DA-143C79B98D76}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48CA3FCE-B15F-4251-B389-8F2E9A15C4BD}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>59.605347375999997</v>
+        <v>59.605342172999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>59.447409669000002</v>
+        <v>59.447401739999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.15793770699999499</v>
+        <v>-0.15794043300000027</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.1337365641905035</v>
+        <v>-3.1337901361473519</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>59.967329874999997</v>
+        <v>59.967288013000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.51992020599999478</v>
+        <v>0.51988627300000445</v>
       </c>
       <c r="D8" s="5">
-        <v>11.014910479675667</v>
+        <v>11.014158198191071</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>59.504613753000001</v>
+        <v>59.504602063999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.46271612199999623</v>
+        <v>-0.46268594900000437</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.876341998368364</v>
+        <v>-8.8757934595081966</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>59.851242663999997</v>
+        <v>59.851230772999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.34662891099999626</v>
+        <v>0.34662870900000087</v>
       </c>
       <c r="D10" s="5">
-        <v>7.2186603360892887</v>
+        <v>7.218657457449229</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>60.361411836999999</v>
+        <v>60.361400303000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.51016917300000131</v>
+        <v>0.51016953000000598</v>
       </c>
       <c r="D11" s="5">
-        <v>10.722174980871202</v>
+        <v>10.722185070186697</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>60.646264344000002</v>
+        <v>60.646258801999998</v>
       </c>
       <c r="C12" s="5">
-        <v>0.28485250700000364</v>
+        <v>0.28485849899999494</v>
       </c>
       <c r="D12" s="5">
-        <v>5.8122584488926154</v>
+        <v>5.8123850427245216</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>61.699705039000001</v>
+        <v>61.699697610000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.053440694999999</v>
+        <v>1.0534388080000028</v>
       </c>
       <c r="D13" s="5">
-        <v>22.955624282583376</v>
+        <v>22.955581459530428</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>62.039433430000003</v>
+        <v>62.039426104999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.3397283910000013</v>
+        <v>0.33972849499999569</v>
       </c>
       <c r="D14" s="5">
-        <v>6.8112067554422229</v>
+        <v>6.811209749184588</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>62.369836640000003</v>
+        <v>62.369942010999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33040321000000006</v>
+        <v>0.33051590600000225</v>
       </c>
       <c r="D15" s="5">
-        <v>6.5813955513836619</v>
+        <v>6.5837073565038651</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>62.821243154999998</v>
+        <v>62.821232217999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.45140651499999507</v>
+        <v>0.45129020699999955</v>
       </c>
       <c r="D16" s="5">
-        <v>9.039295557036553</v>
+        <v>9.0368571818508094</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>62.835531660999997</v>
+        <v>62.835551355</v>
       </c>
       <c r="C17" s="5">
-        <v>1.4288505999999757E-2</v>
+        <v>1.4319137000001092E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>0.27327814296087549</v>
+        <v>0.27386476563964202</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>63.835558923999997</v>
+        <v>63.835555741999997</v>
       </c>
       <c r="C18" s="5">
-        <v>1.0000272629999998</v>
+        <v>1.0000043869999971</v>
       </c>
       <c r="D18" s="5">
-        <v>20.861632096241234</v>
+        <v>20.861105235177678</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>64.368382268999994</v>
+        <v>64.368378281999995</v>
       </c>
       <c r="C19" s="5">
-        <v>0.53282334499999706</v>
+        <v>0.53282253999999796</v>
       </c>
       <c r="D19" s="5">
-        <v>10.489027124517891</v>
+        <v>10.489011090100631</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>64.595829241999994</v>
+        <v>64.595773377</v>
       </c>
       <c r="C20" s="5">
-        <v>0.22744697299999928</v>
+        <v>0.22739509500000565</v>
       </c>
       <c r="D20" s="5">
-        <v>4.3236085450001349</v>
+        <v>4.3226034138126312</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>64.811458645000002</v>
+        <v>64.811448855999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.21562940300000832</v>
+        <v>0.21567547899999795</v>
       </c>
       <c r="D21" s="5">
-        <v>4.0801275129101811</v>
+        <v>4.0810190271848068</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>65.182072551999994</v>
+        <v>65.182059979000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.37061390699999208</v>
+        <v>0.37061112300000332</v>
       </c>
       <c r="D22" s="5">
-        <v>7.0819902624573716</v>
+        <v>7.0819364828615061</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>65.460241374999995</v>
+        <v>65.460227664000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.27816882300000145</v>
+        <v>0.27816768499999966</v>
       </c>
       <c r="D23" s="5">
-        <v>5.2430061000097172</v>
+        <v>5.2429851798994065</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>65.892616865999997</v>
+        <v>65.892609578000005</v>
       </c>
       <c r="C24" s="5">
-        <v>0.43237549100000194</v>
+        <v>0.43238191400000403</v>
       </c>
       <c r="D24" s="5">
-        <v>8.2205751215044245</v>
+        <v>8.2207034943886583</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>66.082354186000003</v>
+        <v>66.082347376000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.18973732000000609</v>
+        <v>0.18973779799999591</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5106438725635902</v>
+        <v>3.5106532518314637</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>66.313499862</v>
+        <v>66.313494344999995</v>
       </c>
       <c r="C26" s="5">
-        <v>0.23114567599999702</v>
+        <v>0.23114696899999387</v>
       </c>
       <c r="D26" s="5">
-        <v>4.2791104827551774</v>
+        <v>4.2791353314294955</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>66.557864241999994</v>
+        <v>66.557968915000004</v>
       </c>
       <c r="C27" s="5">
-        <v>0.24436437999999328</v>
+        <v>0.24447457000000838</v>
       </c>
       <c r="D27" s="5">
-        <v>4.5127165976311945</v>
+        <v>4.5147933145426089</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>67.124035817999996</v>
+        <v>67.124027151000007</v>
       </c>
       <c r="C28" s="5">
-        <v>0.56617157600000212</v>
+        <v>0.56605823600000349</v>
       </c>
       <c r="D28" s="5">
-        <v>10.699126779538638</v>
+        <v>10.696866176451646</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>67.330803114000005</v>
+        <v>67.330829523000006</v>
       </c>
       <c r="C29" s="5">
-        <v>0.20676729600000954</v>
+        <v>0.20680237199999851</v>
       </c>
       <c r="D29" s="5">
-        <v>3.7597247404054901</v>
+        <v>3.7603738799350195</v>
       </c>
       <c r="E29" s="5">
-        <v>7.1540278790862555</v>
+        <v>7.1540363234869675</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>68.188645531999995</v>
+        <v>68.188645980000004</v>
       </c>
       <c r="C30" s="5">
-        <v>0.85784241799998995</v>
+        <v>0.85781645699999842</v>
       </c>
       <c r="D30" s="5">
-        <v>16.407035754877654</v>
+        <v>16.406497037133349</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>68.197796400000001</v>
+        <v>68.197796687999997</v>
       </c>
       <c r="C31" s="5">
-        <v>9.1508680000060849E-3</v>
+        <v>9.1507079999928465E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>0.16115806678804745</v>
+        <v>0.16115524585103014</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>68.419869684000005</v>
+        <v>68.419803529000006</v>
       </c>
       <c r="C32" s="5">
-        <v>0.22207328400000392</v>
+        <v>0.22200684100000956</v>
       </c>
       <c r="D32" s="5">
-        <v>3.9783228272996407</v>
+        <v>3.9771111280108906</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>69.287409663999995</v>
+        <v>69.287405488000005</v>
       </c>
       <c r="C33" s="5">
-        <v>0.86753997999998944</v>
+        <v>0.86760195899999815</v>
       </c>
       <c r="D33" s="5">
-        <v>16.322838815602346</v>
+        <v>16.324104359968516</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>69.877922170999994</v>
+        <v>69.877894554999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59051250699999969</v>
+        <v>0.59048906699999293</v>
       </c>
       <c r="D34" s="5">
-        <v>10.720461653503776</v>
+        <v>10.720016647301378</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>70.434216933000002</v>
+        <v>70.434201529000006</v>
       </c>
       <c r="C35" s="5">
-        <v>0.55629476200000738</v>
+        <v>0.55630697400000884</v>
       </c>
       <c r="D35" s="5">
-        <v>9.9827298209110396</v>
+        <v>9.9829627685923619</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>70.843599628000007</v>
+        <v>70.843587712000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40938269500000501</v>
+        <v>0.40938618299999519</v>
       </c>
       <c r="D36" s="5">
-        <v>7.2020653324438078</v>
+        <v>7.202130295664122</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.211535127000005</v>
+        <v>71.211533833999994</v>
       </c>
       <c r="C37" s="5">
-        <v>0.36793549899999789</v>
+        <v>0.36794612199999222</v>
       </c>
       <c r="D37" s="5">
-        <v>6.4135023495887067</v>
+        <v>6.4136939506950208</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>71.782760823000004</v>
+        <v>71.782758688000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.57122569599999906</v>
+        <v>0.57122485400000755</v>
       </c>
       <c r="D38" s="5">
-        <v>10.062079657089251</v>
+        <v>10.062064355802214</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>72.935708145999996</v>
+        <v>72.935814956000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1529473229999923</v>
+        <v>1.1530562680000003</v>
       </c>
       <c r="D39" s="5">
-        <v>21.071118844192107</v>
+        <v>21.073289690915043</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>73.133054892000004</v>
+        <v>73.133050702999995</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19734674600000801</v>
+        <v>0.19723574699999347</v>
       </c>
       <c r="D40" s="5">
-        <v>3.2956737754957333</v>
+        <v>3.2937875494360336</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>73.826061269999997</v>
+        <v>73.826097572999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.69300637799999265</v>
+        <v>0.69304687000000342</v>
       </c>
       <c r="D41" s="5">
-        <v>11.982924498785286</v>
+        <v>11.983662266171269</v>
       </c>
       <c r="E41" s="5">
-        <v>9.6467855061860064</v>
+        <v>9.6467964170577005</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>74.273278254000004</v>
+        <v>74.273285537000007</v>
       </c>
       <c r="C42" s="5">
-        <v>0.44721698400000776</v>
+        <v>0.44718796400000826</v>
       </c>
       <c r="D42" s="5">
-        <v>7.5164043485563603</v>
+        <v>7.5158964250542359</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>74.842583571999995</v>
+        <v>74.842591141</v>
       </c>
       <c r="C43" s="5">
-        <v>0.56930531799999073</v>
+        <v>0.56930560399999308</v>
       </c>
       <c r="D43" s="5">
-        <v>9.5958563017783494</v>
+        <v>9.5958603464766377</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>75.547676100999993</v>
+        <v>75.547596791000004</v>
       </c>
       <c r="C44" s="5">
-        <v>0.70509252899999808</v>
+        <v>0.70500565000000393</v>
       </c>
       <c r="D44" s="5">
-        <v>11.909785820001551</v>
+        <v>11.908240222060428</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>75.740841098999994</v>
+        <v>75.740846652000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.19316499800000031</v>
+        <v>0.19324986099999819</v>
       </c>
       <c r="D45" s="5">
-        <v>3.1117523110290923</v>
+        <v>3.1131419991374587</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>75.848740644000003</v>
+        <v>75.848671045000003</v>
       </c>
       <c r="C46" s="5">
-        <v>0.10789954500000931</v>
+        <v>0.10782439300000135</v>
       </c>
       <c r="D46" s="5">
-        <v>1.7229646170332069</v>
+        <v>1.7217550338580079</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>76.785652120999998</v>
+        <v>76.785631193</v>
       </c>
       <c r="C47" s="5">
-        <v>0.93691147699999533</v>
+        <v>0.93696014799999716</v>
       </c>
       <c r="D47" s="5">
-        <v>15.872514444283681</v>
+        <v>15.873411373382783</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>77.719717166999999</v>
+        <v>77.719694285000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.93406504600000062</v>
+        <v>0.93406309200000237</v>
       </c>
       <c r="D48" s="5">
-        <v>15.614848379295697</v>
+        <v>15.614818042873102</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>78.039949633000006</v>
+        <v>78.039951918</v>
       </c>
       <c r="C49" s="5">
-        <v>0.32023246600000732</v>
+        <v>0.3202576329999971</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0580238632461416</v>
+        <v>5.0584319474443085</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>78.646095536999994</v>
+        <v>78.646103861</v>
       </c>
       <c r="C50" s="5">
-        <v>0.60614590399998747</v>
+        <v>0.60615194300000041</v>
       </c>
       <c r="D50" s="5">
-        <v>9.72920508884485</v>
+        <v>9.7293059010920011</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>78.831680078999995</v>
+        <v>78.831788502999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.18558454200000085</v>
+        <v>0.18568464199999823</v>
       </c>
       <c r="D51" s="5">
-        <v>2.8687330821793644</v>
+        <v>2.8703002506629938</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>80.054208689999996</v>
+        <v>80.054242165999995</v>
       </c>
       <c r="C52" s="5">
-        <v>1.2225286110000013</v>
+        <v>1.222453662999996</v>
       </c>
       <c r="D52" s="5">
-        <v>20.281999480946066</v>
+        <v>20.280617854827842</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>81.023949762000001</v>
+        <v>81.024018436999995</v>
       </c>
       <c r="C53" s="5">
-        <v>0.96974107200000503</v>
+        <v>0.96977627100000063</v>
       </c>
       <c r="D53" s="5">
-        <v>15.544930686975956</v>
+        <v>15.54552609889932</v>
       </c>
       <c r="E53" s="5">
-        <v>9.7497934579979351</v>
+        <v>9.7498325126593954</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>81.690281803000005</v>
+        <v>81.690309622000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.66633204100000398</v>
+        <v>0.66629118500000573</v>
       </c>
       <c r="D54" s="5">
-        <v>10.327507324227536</v>
+        <v>10.326836032483833</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>81.590189631000001</v>
+        <v>81.590198196000003</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.10009217200000364</v>
+        <v>-0.100111425999998</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.4604489153107858</v>
+        <v>-1.4607274662459813</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>82.009903795</v>
+        <v>82.009786622999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.41971416399999839</v>
+        <v>0.41958842699999366</v>
       </c>
       <c r="D56" s="5">
-        <v>6.3506917307112998</v>
+        <v>6.3487343883134484</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>83.119744441999998</v>
+        <v>83.119731823999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.1098406469999986</v>
+        <v>1.1099452010000022</v>
       </c>
       <c r="D57" s="5">
-        <v>17.504571253496003</v>
+        <v>17.506371837106261</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>83.499385649999994</v>
+        <v>83.499241978000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.37964120799999534</v>
+        <v>0.37951015400000188</v>
       </c>
       <c r="D58" s="5">
-        <v>5.6206827524485359</v>
+        <v>5.6186943581401527</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>84.412149131000007</v>
+        <v>84.412114369999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.91276348100001314</v>
+        <v>0.91287239199999703</v>
       </c>
       <c r="D59" s="5">
-        <v>13.935779661577818</v>
+        <v>13.937569154491779</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>85.621654984000003</v>
+        <v>85.621602046999996</v>
       </c>
       <c r="C60" s="5">
-        <v>1.209505852999996</v>
+        <v>1.2094876769999985</v>
       </c>
       <c r="D60" s="5">
-        <v>18.616178046656053</v>
+        <v>18.615884164977437</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>86.477996989999994</v>
+        <v>86.478005123000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.85634200599999133</v>
+        <v>0.85640307600000654</v>
       </c>
       <c r="D61" s="5">
-        <v>12.684464693336261</v>
+        <v>12.685427897735524</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>87.317803976999997</v>
+        <v>87.317833551999996</v>
       </c>
       <c r="C62" s="5">
-        <v>0.83980698700000289</v>
+        <v>0.83982842899999355</v>
       </c>
       <c r="D62" s="5">
-        <v>12.296493225239136</v>
+        <v>12.296822916775563</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>87.330072189000006</v>
+        <v>87.33022106</v>
       </c>
       <c r="C63" s="5">
-        <v>1.2268212000009271E-2</v>
+        <v>1.2387508000003322E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.16873117998563725</v>
+        <v>0.17037314337560172</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>87.854915246999994</v>
+        <v>87.855044096</v>
       </c>
       <c r="C64" s="5">
-        <v>0.52484305799998765</v>
+        <v>0.5248230360000008</v>
       </c>
       <c r="D64" s="5">
-        <v>7.4550769743743528</v>
+        <v>7.4547699775327381</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>88.431187042000005</v>
+        <v>88.431343458000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.57627179500001091</v>
+        <v>0.57629936200000031</v>
       </c>
       <c r="D65" s="5">
-        <v>8.1614964807852139</v>
+        <v>8.1618886873101371</v>
       </c>
       <c r="E65" s="5">
-        <v>9.1420343019046122</v>
+        <v>9.1421348433360592</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>89.108127318000001</v>
+        <v>89.108199710999997</v>
       </c>
       <c r="C66" s="5">
-        <v>0.67694027599999629</v>
+        <v>0.67685625299999685</v>
       </c>
       <c r="D66" s="5">
-        <v>9.5827875024871325</v>
+        <v>9.5815298906876567</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>89.524586850000006</v>
+        <v>89.524577632000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.41645953200000463</v>
+        <v>0.41637792100000581</v>
       </c>
       <c r="D67" s="5">
-        <v>5.7548040691708824</v>
+        <v>5.7536424013982623</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>90.367679718000005</v>
+        <v>90.367462231000005</v>
       </c>
       <c r="C68" s="5">
-        <v>0.84309286799999938</v>
+        <v>0.84288459900000134</v>
       </c>
       <c r="D68" s="5">
-        <v>11.905046563995981</v>
+        <v>11.901953022815292</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>91.203321513000006</v>
+        <v>91.203224258000006</v>
       </c>
       <c r="C69" s="5">
-        <v>0.8356417950000008</v>
+        <v>0.83576202700000124</v>
       </c>
       <c r="D69" s="5">
-        <v>11.678682902399906</v>
+        <v>11.680479163998459</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>92.183945413999993</v>
+        <v>92.183688140000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.98062390099998709</v>
+        <v>0.98046388199999512</v>
       </c>
       <c r="D70" s="5">
-        <v>13.693500852610807</v>
+        <v>13.691148068117066</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>92.635977893000003</v>
+        <v>92.635899886000004</v>
       </c>
       <c r="C71" s="5">
-        <v>0.45203247900001031</v>
+        <v>0.45221174600000325</v>
       </c>
       <c r="D71" s="5">
-        <v>6.0456319339879716</v>
+        <v>6.0481119023557905</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>92.258078049000005</v>
+        <v>92.257968098999996</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.3778998439999981</v>
+        <v>-0.37793178700000851</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.7869338472919409</v>
+        <v>-4.7873333812910257</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>93.271637971999994</v>
+        <v>93.271635384000007</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0135599229999883</v>
+        <v>1.013667285000011</v>
       </c>
       <c r="D73" s="5">
-        <v>14.009858672670038</v>
+        <v>14.011451199980684</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>94.385662608999993</v>
+        <v>94.385753350000002</v>
       </c>
       <c r="C74" s="5">
-        <v>1.114024637</v>
+        <v>1.1141179659999949</v>
       </c>
       <c r="D74" s="5">
-        <v>15.312690384910921</v>
+        <v>15.314059106521881</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>95.611542178999997</v>
+        <v>95.611775546000004</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2258795700000036</v>
+        <v>1.2260221960000024</v>
       </c>
       <c r="D75" s="5">
-        <v>16.748559554058783</v>
+        <v>16.750632178974321</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>96.636108852999996</v>
+        <v>96.636405288000006</v>
       </c>
       <c r="C76" s="5">
-        <v>1.024566673999999</v>
+        <v>1.0246297420000019</v>
       </c>
       <c r="D76" s="5">
-        <v>13.644738315318561</v>
+        <v>13.645593046358151</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>97.618367547000005</v>
+        <v>97.618764214999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.98225869400000931</v>
+        <v>0.98235892699999283</v>
       </c>
       <c r="D77" s="5">
-        <v>12.902946735848641</v>
+        <v>12.904296043941322</v>
       </c>
       <c r="E77" s="5">
-        <v>10.389072919078401</v>
+        <v>10.389326224997951</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>98.543118340000007</v>
+        <v>98.543546011000004</v>
       </c>
       <c r="C78" s="5">
-        <v>0.92475079300000118</v>
+        <v>0.92478179600000487</v>
       </c>
       <c r="D78" s="5">
-        <v>11.97913921418381</v>
+        <v>11.979510734701581</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>99.561629874999994</v>
+        <v>99.561269177</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0185115349999876</v>
+        <v>1.0177231659999961</v>
       </c>
       <c r="D79" s="5">
-        <v>13.132753544423714</v>
+        <v>13.121943823832849</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>100.49754939</v>
+        <v>100.49706318</v>
       </c>
       <c r="C80" s="5">
-        <v>0.93591951500000903</v>
+        <v>0.93579400299999804</v>
       </c>
       <c r="D80" s="5">
-        <v>11.882378165026729</v>
+        <v>11.880746700899646</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>101.2768291</v>
+        <v>101.27654552</v>
       </c>
       <c r="C81" s="5">
-        <v>0.77927970999999729</v>
+        <v>0.77948234000000127</v>
       </c>
       <c r="D81" s="5">
-        <v>9.7123417523430788</v>
+        <v>9.715024894425861</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>101.92286126</v>
+        <v>101.92244709000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.6460321600000043</v>
+        <v>0.64590157000000659</v>
       </c>
       <c r="D82" s="5">
-        <v>7.9289964215582653</v>
+        <v>7.9273599892894397</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>101.63815074999999</v>
+        <v>101.6380491</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.28471051000001069</v>
+        <v>-0.28439799000000221</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.3010469299127654</v>
+        <v>-3.2974920704701094</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>101.67486817</v>
+        <v>101.67471351</v>
       </c>
       <c r="C84" s="5">
-        <v>3.6717420000002221E-2</v>
+        <v>3.6664410000000203E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.43436991140153314</v>
+        <v>0.4337419889267391</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>101.96285029000001</v>
+        <v>101.96288206</v>
       </c>
       <c r="C85" s="5">
-        <v>0.28798212000000944</v>
+        <v>0.28816854999999464</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4523099058510143</v>
+        <v>3.4545851058421784</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>101.86021751</v>
+        <v>101.86041194000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.10263278000000753</v>
+        <v>-0.10247011999999245</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.2012197700734917</v>
+        <v>-1.1993261273178235</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>101.78585053</v>
+        <v>101.78622066</v>
       </c>
       <c r="C87" s="5">
-        <v>-7.4366979999993532E-2</v>
+        <v>-7.4191280000007964E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.87259683159826018</v>
+        <v>-0.87054182435629679</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>102.08299674</v>
+        <v>102.08348726</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29714620999999397</v>
+        <v>0.29726660000000038</v>
       </c>
       <c r="D88" s="5">
-        <v>3.5599920172105781</v>
+        <v>3.5614444497511721</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>102.38168606000001</v>
+        <v>102.38237384999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.29868932000000825</v>
+        <v>0.29888658999999507</v>
       </c>
       <c r="D89" s="5">
-        <v>3.5681933958809253</v>
+        <v>3.5705706611341981</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8795310070173237</v>
+        <v>4.8798094027377781</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>102.64252445</v>
+        <v>102.64329982</v>
       </c>
       <c r="C90" s="5">
-        <v>0.26083838999998932</v>
+        <v>0.26092597000000239</v>
       </c>
       <c r="D90" s="5">
-        <v>3.1004518664742298</v>
+        <v>3.1014863917672164</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>103.41301300000001</v>
+        <v>103.41221462</v>
       </c>
       <c r="C91" s="5">
-        <v>0.77048855000001026</v>
+        <v>0.76891480000000456</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3891892248347162</v>
+        <v>9.3691408274778851</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>104.32828831</v>
+        <v>104.3274797</v>
       </c>
       <c r="C92" s="5">
-        <v>0.9152753099999984</v>
+        <v>0.91526507999999751</v>
       </c>
       <c r="D92" s="5">
-        <v>11.153382690883195</v>
+        <v>11.153342241348895</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>104.07767604999999</v>
+        <v>104.07715852</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.25061226000001113</v>
+        <v>-0.25032118000000025</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.844799858860747</v>
+        <v>-2.8415609085925331</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>105.21325736999999</v>
+        <v>105.21261599</v>
       </c>
       <c r="C94" s="5">
-        <v>1.13558132</v>
+        <v>1.1354574700000057</v>
       </c>
       <c r="D94" s="5">
-        <v>13.908087863219887</v>
+        <v>13.906552205779077</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>106.14245071000001</v>
+        <v>106.14239105999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.92919334000001186</v>
+        <v>0.92977506999999093</v>
       </c>
       <c r="D95" s="5">
-        <v>11.128059844803007</v>
+        <v>11.135439932248348</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>106.9921083</v>
+        <v>106.99200192000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.84965758999999252</v>
+        <v>0.84961086000001274</v>
       </c>
       <c r="D96" s="5">
-        <v>10.040262098726771</v>
+        <v>10.039691257115123</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>107.80378372</v>
+        <v>107.80389531</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81167542000000026</v>
+        <v>0.8118933899999945</v>
       </c>
       <c r="D97" s="5">
-        <v>9.493188646504036</v>
+        <v>9.4958551450457165</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>109.03767790000001</v>
+        <v>109.03801763</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2338941800000072</v>
+        <v>1.2341223199999973</v>
       </c>
       <c r="D98" s="5">
-        <v>14.633375205610877</v>
+        <v>14.636237296900735</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>110.06014009</v>
+        <v>110.06069273999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0224621899999988</v>
+        <v>1.0226751099999944</v>
       </c>
       <c r="D99" s="5">
-        <v>11.851446918209341</v>
+        <v>11.854004711569456</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>111.10432056000001</v>
+        <v>111.10501035999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.0441804700000006</v>
+        <v>1.0443176200000011</v>
       </c>
       <c r="D100" s="5">
-        <v>11.99809587385321</v>
+        <v>11.999691491411536</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>111.67334947000001</v>
+        <v>111.67431037999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.56902891000000011</v>
+        <v>0.56930002000000002</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3219990642646717</v>
+        <v>6.3250561447290243</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0755131777715548</v>
+        <v>9.0757189744531388</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>113.01972833000001</v>
+        <v>113.0209991</v>
       </c>
       <c r="C102" s="5">
-        <v>1.3463788600000015</v>
+        <v>1.3466887200000031</v>
       </c>
       <c r="D102" s="5">
-        <v>15.466659178920871</v>
+        <v>15.47031599263704</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>113.87370494</v>
+        <v>113.8723128</v>
       </c>
       <c r="C103" s="5">
-        <v>0.85397660999998948</v>
+        <v>0.85131370000000572</v>
       </c>
       <c r="D103" s="5">
-        <v>9.4536634491090066</v>
+        <v>9.4228424431159077</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>114.35205223</v>
+        <v>114.35074143</v>
       </c>
       <c r="C104" s="5">
-        <v>0.47834729000000209</v>
+        <v>0.47842862999999625</v>
       </c>
       <c r="D104" s="5">
-        <v>5.1589272039088252</v>
+        <v>5.1598893631787046</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>115.53768583</v>
+        <v>115.53669073</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1856336000000027</v>
+        <v>1.1859493000000043</v>
       </c>
       <c r="D105" s="5">
-        <v>13.176541203486657</v>
+        <v>13.180412044173572</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>115.58141049</v>
+        <v>115.58071638</v>
       </c>
       <c r="C106" s="5">
-        <v>4.3724659999995197E-2</v>
+        <v>4.4025649999994698E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45508045458921842</v>
+        <v>0.45822364170342578</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>115.93112142</v>
+        <v>115.93118745</v>
       </c>
       <c r="C107" s="5">
-        <v>0.34971093000000053</v>
+        <v>0.35047106999999755</v>
       </c>
       <c r="D107" s="5">
-        <v>3.691835463228621</v>
+        <v>3.7000170191513693</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>116.66555228</v>
+        <v>116.66571256</v>
       </c>
       <c r="C108" s="5">
-        <v>0.73443086000000335</v>
+        <v>0.73452511000000698</v>
       </c>
       <c r="D108" s="5">
-        <v>7.8726264042898952</v>
+        <v>7.8736675250270727</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>117.19724039</v>
+        <v>117.19745491</v>
       </c>
       <c r="C109" s="5">
-        <v>0.5316881100000046</v>
+        <v>0.53174235000000181</v>
       </c>
       <c r="D109" s="5">
-        <v>5.6080276550313002</v>
+        <v>5.608606273833483</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>118.30208807</v>
+        <v>118.30261109999999</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1048476799999918</v>
+        <v>1.1051561899999882</v>
       </c>
       <c r="D110" s="5">
-        <v>11.918091189120528</v>
+        <v>11.921570614492394</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>118.54912791</v>
+        <v>118.54981709</v>
       </c>
       <c r="C111" s="5">
-        <v>0.24703983999999934</v>
+        <v>0.24720599000001187</v>
       </c>
       <c r="D111" s="5">
-        <v>2.5348358290605777</v>
+        <v>2.5365489648470074</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>118.56307715</v>
+        <v>118.56385573999999</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3949240000002305E-2</v>
+        <v>1.4038649999989161E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.14129100309305809</v>
+        <v>0.14219639428088016</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>118.96078953</v>
+        <v>118.96180502</v>
       </c>
       <c r="C113" s="5">
-        <v>0.39771238000000153</v>
+        <v>0.39794928000000596</v>
       </c>
       <c r="D113" s="5">
-        <v>4.1004259995507608</v>
+        <v>4.1028862669429955</v>
       </c>
       <c r="E113" s="5">
-        <v>6.5256751898157273</v>
+        <v>6.5256679134193529</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>119.12204131999999</v>
+        <v>119.12339573</v>
       </c>
       <c r="C114" s="5">
-        <v>0.16125178999999434</v>
+        <v>0.16159070999999869</v>
       </c>
       <c r="D114" s="5">
-        <v>1.6387861725779551</v>
+        <v>1.642242233572988</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>118.13495346000001</v>
+        <v>118.13333477</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.98708785999998838</v>
+        <v>-0.99006095999999388</v>
       </c>
       <c r="D115" s="5">
-        <v>-9.5027358804529172</v>
+        <v>-9.5299591609885326</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>118.62450327000001</v>
+        <v>118.62290027</v>
       </c>
       <c r="C116" s="5">
-        <v>0.48954980999999975</v>
+        <v>0.48956549999999766</v>
       </c>
       <c r="D116" s="5">
-        <v>5.0877050788684208</v>
+        <v>5.0879431852993928</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>119.03496767999999</v>
+        <v>119.03358376</v>
       </c>
       <c r="C117" s="5">
-        <v>0.41046440999998879</v>
+        <v>0.41068348999999671</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2321792552771242</v>
+        <v>4.2345396262083002</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>119.70161585</v>
+        <v>119.70091118000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.66664817000000198</v>
+        <v>0.66732742000000655</v>
       </c>
       <c r="D118" s="5">
-        <v>6.9314498626195986</v>
+        <v>6.9388146894259428</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>120.05017777</v>
+        <v>120.05063481000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34856192000000874</v>
+        <v>0.34972362999999973</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5508180573207371</v>
+        <v>3.5628645837146866</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>121.83363135</v>
+        <v>121.83418392</v>
       </c>
       <c r="C120" s="5">
-        <v>1.7834535799999998</v>
+        <v>1.7835491099999956</v>
       </c>
       <c r="D120" s="5">
-        <v>19.358286883833962</v>
+        <v>19.359330131476238</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>122.26752288</v>
+        <v>122.26772625</v>
       </c>
       <c r="C121" s="5">
-        <v>0.43389152999999681</v>
+        <v>0.43354232999999454</v>
       </c>
       <c r="D121" s="5">
-        <v>4.358324052403284</v>
+        <v>4.3547273608162351</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>123.26200267999999</v>
+        <v>123.26260499999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.99447979999999347</v>
+        <v>0.99487874999999804</v>
       </c>
       <c r="D122" s="5">
-        <v>10.209053420291724</v>
+        <v>10.213316174747522</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>123.7721777</v>
+        <v>123.77286235</v>
       </c>
       <c r="C123" s="5">
-        <v>0.51017502000000547</v>
+        <v>0.51025735000000338</v>
       </c>
       <c r="D123" s="5">
-        <v>5.0813759913611367</v>
+        <v>5.0821893606111335</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>124.71122763</v>
+        <v>124.71190995000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.93904992999999592</v>
+        <v>0.9390476000000092</v>
       </c>
       <c r="D124" s="5">
-        <v>9.4939860226163972</v>
+        <v>9.4939067479343553</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>125.67234041</v>
+        <v>125.67320349000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.96111278000000766</v>
+        <v>0.96129353999999978</v>
       </c>
       <c r="D125" s="5">
-        <v>9.6502900161911764</v>
+        <v>9.6521275412444041</v>
       </c>
       <c r="E125" s="5">
-        <v>5.6418177001989811</v>
+        <v>5.6416414233725565</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>125.16338983999999</v>
+        <v>125.16476470000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.50895057000001032</v>
+        <v>-0.50843878999999959</v>
       </c>
       <c r="D126" s="5">
-        <v>-4.7529871003750053</v>
+        <v>-4.7482816468717441</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>126.20492724</v>
+        <v>126.20308918000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.0415374000000099</v>
+        <v>1.03832448</v>
       </c>
       <c r="D127" s="5">
-        <v>10.455648082429537</v>
+        <v>10.421789349647103</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>127.92318203000001</v>
+        <v>127.92134419</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7182547900000031</v>
+        <v>1.7182550099999929</v>
       </c>
       <c r="D128" s="5">
-        <v>17.618413083392692</v>
+        <v>17.618691622614069</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>128.76644819000001</v>
+        <v>128.76470947000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.84326615999999888</v>
+        <v>0.84336528000001465</v>
       </c>
       <c r="D129" s="5">
-        <v>8.2035610177410234</v>
+        <v>8.2046826999013778</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>129.28483374999999</v>
+        <v>129.28428837000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.51838555999998448</v>
+        <v>0.51957889999999907</v>
       </c>
       <c r="D130" s="5">
-        <v>4.9393516943001758</v>
+        <v>4.9510441102273539</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>130.66994245999999</v>
+        <v>130.67090257000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.3851087099999972</v>
+        <v>1.3866141999999968</v>
       </c>
       <c r="D131" s="5">
-        <v>13.641621732489728</v>
+        <v>13.657395396719574</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>130.78021527000001</v>
+        <v>130.78126526</v>
       </c>
       <c r="C132" s="5">
-        <v>0.11027281000002631</v>
+        <v>0.11036268999998811</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0173976805803786</v>
+        <v>1.0182232699491367</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>131.55657291</v>
+        <v>131.55663602999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.7763576399999863</v>
+        <v>0.77537076999999499</v>
       </c>
       <c r="D133" s="5">
-        <v>7.3608750711778637</v>
+        <v>7.3511501170328009</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>132.01554333999999</v>
+        <v>132.01619574</v>
       </c>
       <c r="C134" s="5">
-        <v>0.45897042999999371</v>
+        <v>0.45955971000000773</v>
       </c>
       <c r="D134" s="5">
-        <v>4.2677957333642214</v>
+        <v>4.2733788435409092</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>132.00191298999999</v>
+        <v>132.0025081</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.363034999999968E-2</v>
+        <v>-1.3687640000000556E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.12382735058295014</v>
+        <v>-0.12434690091684963</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>132.47314363000001</v>
+        <v>132.47362884</v>
       </c>
       <c r="C136" s="5">
-        <v>0.47123064000001591</v>
+        <v>0.47112074000000348</v>
       </c>
       <c r="D136" s="5">
-        <v>4.3689723532780667</v>
+        <v>4.3679132611746718</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>132.40641024999999</v>
+        <v>132.40695934999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-6.6733380000016496E-2</v>
+        <v>-6.6669490000009546E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.60282827169407804</v>
+        <v>-0.60225052558240399</v>
       </c>
       <c r="E137" s="5">
-        <v>5.35843433648997</v>
+        <v>5.3581476981573006</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>132.21174701000001</v>
+        <v>132.21268087999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.19466323999998281</v>
+        <v>-0.19427847000000042</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.7500379359036811</v>
+        <v>-1.7465995058161599</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>131.30828657000001</v>
+        <v>131.30674171000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.90346044000000347</v>
+        <v>-0.90593916999998214</v>
       </c>
       <c r="D139" s="5">
-        <v>-7.8988432868476677</v>
+        <v>-7.9196505920103739</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>129.36800083</v>
+        <v>129.36641471999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.9402857400000073</v>
+        <v>-1.9403269900000168</v>
       </c>
       <c r="D140" s="5">
-        <v>-16.359467113544003</v>
+        <v>-16.359964257541691</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>127.04112138000001</v>
+        <v>127.03956556</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3268794499999927</v>
+        <v>-2.3268491599999948</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.571601659297009</v>
+        <v>-19.571588277576524</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>125.46157614000001</v>
+        <v>125.46115311</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.5795452400000016</v>
+        <v>-1.5784124500000019</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.94085104358359</v>
+        <v>-13.93168539469295</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>123.74891297000001</v>
+        <v>123.75015397</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.712663169999999</v>
+        <v>-1.7109991399999984</v>
       </c>
       <c r="D143" s="5">
-        <v>-15.205468965370084</v>
+        <v>-15.19183279080476</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>120.86349469</v>
+        <v>120.86463444</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.8854182800000103</v>
+        <v>-2.8855195299999963</v>
       </c>
       <c r="D144" s="5">
-        <v>-24.656627385969088</v>
+        <v>-24.657168323964108</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>120.21607636</v>
+        <v>120.2159327</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.6474183299999936</v>
+        <v>-0.64870174000000702</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.2418948104574596</v>
+        <v>-6.2538482417818901</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>118.08957147</v>
+        <v>118.09000838</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.1265048900000068</v>
+        <v>-2.1259243199999958</v>
       </c>
       <c r="D146" s="5">
-        <v>-19.278733319348007</v>
+        <v>-19.273991780071988</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>116.39883033</v>
+        <v>116.39916040999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.6907411400000001</v>
+        <v>-1.6908479700000072</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.890541896318632</v>
+        <v>-15.891413987619352</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>114.56213842</v>
+        <v>114.5623271</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.836691909999999</v>
+        <v>-1.8368333099999887</v>
       </c>
       <c r="D148" s="5">
-        <v>-17.375290644826968</v>
+        <v>-17.376469325687694</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>113.41610498</v>
+        <v>113.41625345</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.1460334399999965</v>
+        <v>-1.1460736500000053</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.365377162141277</v>
+        <v>-11.365736549230599</v>
       </c>
       <c r="E149" s="5">
-        <v>-14.342436468252483</v>
+        <v>-14.342679563995286</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>111.76197311999999</v>
+        <v>111.76239821</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6541318600000068</v>
+        <v>-1.6538552399999986</v>
       </c>
       <c r="D150" s="5">
-        <v>-16.163722629435085</v>
+        <v>-16.161213086929727</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>111.02475068</v>
+        <v>111.02390938000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.73722243999999648</v>
+        <v>-0.73848882999999432</v>
       </c>
       <c r="D151" s="5">
-        <v>-7.6346770519287404</v>
+        <v>-7.6472908636686103</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>110.12820627000001</v>
+        <v>110.12719783999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.89654440999998997</v>
+        <v>-0.89671154000001252</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.2712121427035221</v>
+        <v>-9.2729315783968254</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>109.00742218000001</v>
+        <v>109.00632849</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1207840900000008</v>
+        <v>-1.1208693499999924</v>
       </c>
       <c r="D153" s="5">
-        <v>-11.551586675456981</v>
+        <v>-11.552516764447384</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>108.53581056</v>
+        <v>108.53569437</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.47161162000000445</v>
+        <v>-0.47063411999999971</v>
       </c>
       <c r="D154" s="5">
-        <v>-5.0699273151472601</v>
+        <v>-5.0597168117403335</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>107.89038715</v>
+        <v>107.89145232</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.64542341000000647</v>
+        <v>-0.64424205000000256</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.9071405265512915</v>
+        <v>-6.8949149414870732</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>106.31986302</v>
+        <v>106.32084483</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.5705241299999955</v>
+        <v>-1.5706074900000004</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.135167730809798</v>
+        <v>-16.135810005343654</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>105.60878925</v>
+        <v>105.60846972</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.71107376999999872</v>
+        <v>-0.71237510999999643</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.7369380595993187</v>
+        <v>-7.7505108638285414</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>104.4534876</v>
+        <v>104.4537175</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.1553016499999984</v>
+        <v>-1.154752220000006</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.365607890508201</v>
+        <v>-12.360111377846128</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>103.77713095999999</v>
+        <v>103.77725827</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.67635664000000872</v>
+        <v>-0.67645922999999186</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.4993942796406809</v>
+        <v>-7.5004756584292505</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>103.06276849</v>
+        <v>103.06282581000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.71436246999999753</v>
+        <v>-0.7144324599999976</v>
       </c>
       <c r="D160" s="5">
-        <v>-7.954675498357755</v>
+        <v>-7.9554161992119727</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>102.28420568999999</v>
+        <v>102.28420611</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.77856280000000311</v>
+        <v>-0.77861970000000724</v>
       </c>
       <c r="D161" s="5">
-        <v>-8.6977941068787423</v>
+        <v>-8.698398955947928</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.8150957414408051</v>
+        <v>-9.815213429623304</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>102.86368783</v>
+        <v>102.86378228</v>
       </c>
       <c r="C162" s="5">
-        <v>0.5794821400000103</v>
+        <v>0.57957616999999573</v>
       </c>
       <c r="D162" s="5">
-        <v>7.0143855534549937</v>
+        <v>7.0155594205943528</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>101.94437092</v>
+        <v>101.94408011</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.91931691000000626</v>
+        <v>-0.91970216999999366</v>
       </c>
       <c r="D163" s="5">
-        <v>-10.21290550507633</v>
+        <v>-10.216968289939754</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>101.19847812</v>
+        <v>101.19795831</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.74589279999999292</v>
+        <v>-0.74612179999999739</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.4351531202546681</v>
+        <v>-8.4376626013633498</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>101.30476967</v>
+        <v>101.3039943</v>
       </c>
       <c r="C165" s="5">
-        <v>0.10629154999999457</v>
+        <v>0.10603598999999519</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2676996574348509</v>
+        <v>1.2646406355181439</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>101.00402008</v>
+        <v>101.00399829</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.30074958999999524</v>
+        <v>-0.29999601000000098</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.5049149533738833</v>
+        <v>-3.4963016527170043</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>100.23903238</v>
+        <v>100.23991075000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.76498770000000604</v>
+        <v>-0.76408753999999135</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.7194025997324403</v>
+        <v>-8.709567370775428</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>99.746253307999993</v>
+        <v>99.746906530999993</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.4927790720000047</v>
+        <v>-0.49300421900001368</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.74232769364259</v>
+        <v>-5.7448317735118382</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>99.603537829999993</v>
+        <v>99.603089370999996</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14271547799999951</v>
+        <v>-0.14381715999999756</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.7034954838838767</v>
+        <v>-1.716530241941483</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>99.745553040000004</v>
+        <v>99.745541571000004</v>
       </c>
       <c r="C170" s="5">
-        <v>0.14201521000001094</v>
+        <v>0.14245220000000813</v>
       </c>
       <c r="D170" s="5">
-        <v>1.7244470944220547</v>
+        <v>1.7298029885312483</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>99.732817678000004</v>
+        <v>99.732719739999993</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.2735362000000805E-2</v>
+        <v>-1.2821831000010775E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.15310664676770891</v>
+        <v>-0.15414547437792026</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>99.698319932999993</v>
+        <v>99.698175809000006</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.4497745000010127E-2</v>
+        <v>-3.4543930999987538E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.41429319900200268</v>
+        <v>-0.41484721017037707</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>99.598802982999999</v>
+        <v>99.599207191999994</v>
       </c>
       <c r="C173" s="5">
-        <v>-9.9516949999994608E-2</v>
+        <v>-9.896861700001125E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1912627975744106</v>
+        <v>-1.1847365029314827</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.6254324300457821</v>
+        <v>-2.6250376476622983</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>99.307023685999994</v>
+        <v>99.307291796000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.29177929700000504</v>
+        <v>-0.29191539599999317</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.4593621721194179</v>
+        <v>-3.4609360324699301</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>99.343401748999995</v>
+        <v>99.343247550000001</v>
       </c>
       <c r="C175" s="5">
-        <v>3.6378063000000793E-2</v>
+        <v>3.5955753999999729E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.44046969621152066</v>
+        <v>0.43534496665755817</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>99.262355227</v>
+        <v>99.262115219999998</v>
       </c>
       <c r="C176" s="5">
-        <v>-8.104652199999407E-2</v>
+        <v>-8.1132330000002639E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.97460546307828189</v>
+        <v>-0.97563420365325282</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>100.15939777</v>
+        <v>100.15883477</v>
       </c>
       <c r="C177" s="5">
-        <v>0.89704254299999775</v>
+        <v>0.89671955000000025</v>
       </c>
       <c r="D177" s="5">
-        <v>11.400091519120824</v>
+        <v>11.395809630307507</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>100.04162608999999</v>
+        <v>100.04168541</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.11777168000000415</v>
+        <v>-0.11714935999999909</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.4019215140302688</v>
+        <v>-1.3945689677519413</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>100.15053607</v>
+        <v>100.15110623</v>
       </c>
       <c r="C179" s="5">
-        <v>0.10890998000000707</v>
+        <v>0.10942081999999687</v>
       </c>
       <c r="D179" s="5">
-        <v>1.3142264209890175</v>
+        <v>1.3204271152214675</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>100.98515648</v>
+        <v>100.98547888</v>
       </c>
       <c r="C180" s="5">
-        <v>0.83462040999999942</v>
+        <v>0.83437265000000593</v>
       </c>
       <c r="D180" s="5">
-        <v>10.47173481643966</v>
+        <v>10.46842009050193</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>101.19554151</v>
+        <v>101.19496082000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.21038502999999764</v>
+        <v>0.20948194000000342</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5288370336522092</v>
+        <v>2.517849579004916</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>101.51932445</v>
+        <v>101.51906515</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32378294000000096</v>
+        <v>0.32410432999999728</v>
       </c>
       <c r="D182" s="5">
-        <v>3.9077845164044334</v>
+        <v>3.9117548454946194</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>102.27646476</v>
+        <v>102.27614846</v>
       </c>
       <c r="C183" s="5">
-        <v>0.75714030999999693</v>
+        <v>0.75708330999999873</v>
       </c>
       <c r="D183" s="5">
-        <v>9.326102683326809</v>
+        <v>9.3253963435203868</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>102.2877002</v>
+        <v>102.2873761</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1235440000007202E-2</v>
+        <v>1.1227640000001315E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.1319040220073564</v>
+        <v>0.13181280263170336</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>102.16083218</v>
+        <v>102.16180115</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.12686802000000341</v>
+        <v>-0.12557495000000074</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.4782555633301886</v>
+        <v>-1.4632950146752033</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5723493860034585</v>
+        <v>2.5729059801249399</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>102.50382489</v>
+        <v>102.50441435</v>
       </c>
       <c r="C186" s="5">
-        <v>0.34299271000000431</v>
+        <v>0.34261320000000239</v>
       </c>
       <c r="D186" s="5">
-        <v>4.1040898013403826</v>
+        <v>4.0994250757072193</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>102.64859508000001</v>
+        <v>102.64863196</v>
       </c>
       <c r="C187" s="5">
-        <v>0.14477019000000269</v>
+        <v>0.14421760999999833</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7080344863120045</v>
+        <v>1.70145461952802</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.71697654</v>
+        <v>102.7169978</v>
       </c>
       <c r="C188" s="5">
-        <v>6.8381459999997674E-2</v>
+        <v>6.8365839999998457E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.80234001284236189</v>
+        <v>0.80215577760514023</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>103.05749424</v>
+        <v>103.05709665000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.34051769999999237</v>
+        <v>0.34009885000000395</v>
       </c>
       <c r="D189" s="5">
-        <v>4.0514686761238261</v>
+        <v>4.0463932597769814</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>102.99723297</v>
+        <v>102.99726069</v>
       </c>
       <c r="C190" s="5">
-        <v>-6.0261269999998035E-2</v>
+        <v>-5.983596000000091E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.69942913001665996</v>
+        <v>-0.69451114613784393</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>103.12187578</v>
+        <v>103.12211241999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12464280999999744</v>
+        <v>0.12485172999998895</v>
       </c>
       <c r="D191" s="5">
-        <v>1.4618929165455263</v>
+        <v>1.4643592307391096</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>103.87489698</v>
+        <v>103.87480872</v>
       </c>
       <c r="C192" s="5">
-        <v>0.75302120000000627</v>
+        <v>0.75269630000001087</v>
       </c>
       <c r="D192" s="5">
-        <v>9.1233330139069313</v>
+        <v>9.1192155180492165</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>103.88399354000001</v>
+        <v>103.88335635999999</v>
       </c>
       <c r="C193" s="5">
-        <v>9.0965600000032509E-3</v>
+        <v>8.5476399999890873E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>0.10513734746853132</v>
+        <v>9.8790184305119766E-2</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>104.28779014</v>
+        <v>104.28724746</v>
       </c>
       <c r="C194" s="5">
-        <v>0.40379659999999262</v>
+        <v>0.40389110000000983</v>
       </c>
       <c r="D194" s="5">
-        <v>4.765415435655207</v>
+        <v>4.7665844990911088</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>104.30111157</v>
+        <v>104.3004408</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3321430000004852E-2</v>
+        <v>1.3193340000000831E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.15339237316216447</v>
+        <v>0.15191721892959809</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>105.08016986</v>
+        <v>105.07927282999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.77905828999999471</v>
+        <v>0.77883202999998957</v>
       </c>
       <c r="D196" s="5">
-        <v>9.3407255324247984</v>
+        <v>9.3379629000872821</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>105.62813013</v>
+        <v>105.63017637</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54796027000000436</v>
+        <v>0.5509035400000073</v>
       </c>
       <c r="D197" s="5">
-        <v>6.4402554089838748</v>
+        <v>6.4759085431652874</v>
       </c>
       <c r="E197" s="5">
-        <v>3.3939601665449182</v>
+        <v>3.394982450346129</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>106.39720238</v>
+        <v>106.39843286</v>
       </c>
       <c r="C198" s="5">
-        <v>0.76907224999999357</v>
+        <v>0.76825648999999885</v>
       </c>
       <c r="D198" s="5">
-        <v>9.0956421505389073</v>
+        <v>9.0854220793478611</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>106.99877908000001</v>
+        <v>106.99892437</v>
       </c>
       <c r="C199" s="5">
-        <v>0.60157670000000962</v>
+        <v>0.60049150999999767</v>
       </c>
       <c r="D199" s="5">
-        <v>6.9998973860459834</v>
+        <v>6.986792369781325</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>107.95210113</v>
+        <v>107.95239641000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.95332204999999703</v>
+        <v>0.95347204000000829</v>
       </c>
       <c r="D200" s="5">
-        <v>11.231381208044366</v>
+        <v>11.233219769073788</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>108.11694706</v>
+        <v>108.11653173000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16484592999999848</v>
+        <v>0.16413531999999975</v>
       </c>
       <c r="D201" s="5">
-        <v>1.8479027349575405</v>
+        <v>1.8398650780498071</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>108.76388274</v>
+        <v>108.76387587000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64693567999999857</v>
+        <v>0.64734414000000129</v>
       </c>
       <c r="D202" s="5">
-        <v>7.4214844333327257</v>
+        <v>7.426355031418086</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>109.7851874</v>
+        <v>109.7849463</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0213046599999984</v>
+        <v>1.0210704299999946</v>
       </c>
       <c r="D203" s="5">
-        <v>11.8686854270317</v>
+        <v>11.865822146783778</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>110.30520462</v>
+        <v>110.30474291</v>
       </c>
       <c r="C204" s="5">
-        <v>0.52001721999999972</v>
+        <v>0.51979661000000021</v>
       </c>
       <c r="D204" s="5">
-        <v>5.8344566780446749</v>
+        <v>5.8319298266198416</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>110.863387</v>
+        <v>110.86262381</v>
       </c>
       <c r="C205" s="5">
-        <v>0.5581823800000052</v>
+        <v>0.55788090000000068</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2443041797277665</v>
+        <v>6.2408640578339503</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>111.23934663999999</v>
+        <v>111.23858791000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.37595963999999071</v>
+        <v>0.37596410000000446</v>
       </c>
       <c r="D206" s="5">
-        <v>4.146203017508121</v>
+        <v>4.1462822025558843</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>111.7051613</v>
+        <v>111.70426117</v>
       </c>
       <c r="C207" s="5">
-        <v>0.4658146600000066</v>
+        <v>0.46567325999998843</v>
       </c>
       <c r="D207" s="5">
-        <v>5.1423616050404908</v>
+        <v>5.1408003800817337</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>112.36843412</v>
+        <v>112.36712122</v>
       </c>
       <c r="C208" s="5">
-        <v>0.66327282000000309</v>
+        <v>0.66286005000000614</v>
       </c>
       <c r="D208" s="5">
-        <v>7.3626115064012509</v>
+        <v>7.3579402596856358</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>113.88209553</v>
+        <v>113.88501013</v>
       </c>
       <c r="C209" s="5">
-        <v>1.5136614099999974</v>
+        <v>1.5178889099999964</v>
       </c>
       <c r="D209" s="5">
-        <v>17.417668454131572</v>
+        <v>17.470203610978395</v>
       </c>
       <c r="E209" s="5">
-        <v>7.8141735443404858</v>
+        <v>7.814844245914232</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>113.17279055</v>
+        <v>113.17462326</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.70930497999999886</v>
+        <v>-0.71038686999999356</v>
       </c>
       <c r="D210" s="5">
-        <v>-7.2233053435228793</v>
+        <v>-7.2337688844946291</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>114.13971094999999</v>
+        <v>114.14009989</v>
       </c>
       <c r="C211" s="5">
-        <v>0.96692039999999224</v>
+        <v>0.96547662999999773</v>
       </c>
       <c r="D211" s="5">
-        <v>10.748263542878277</v>
+        <v>10.731272244376511</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>114.67150622</v>
+        <v>114.67205980999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.53179527000000348</v>
+        <v>0.53195991999999137</v>
       </c>
       <c r="D212" s="5">
-        <v>5.7365129185438235</v>
+        <v>5.7383147245364974</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>115.4380348</v>
+        <v>115.43747734</v>
       </c>
       <c r="C213" s="5">
-        <v>0.76652857999999924</v>
+        <v>0.76541753000000767</v>
       </c>
       <c r="D213" s="5">
-        <v>8.3230532879765562</v>
+        <v>8.3105014960962222</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>115.85522174</v>
+        <v>115.85513023</v>
       </c>
       <c r="C214" s="5">
-        <v>0.41718694000000767</v>
+        <v>0.41765288999999939</v>
       </c>
       <c r="D214" s="5">
-        <v>4.4239833508212811</v>
+        <v>4.4290449839569535</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>116.25446135</v>
+        <v>116.25406249</v>
       </c>
       <c r="C215" s="5">
-        <v>0.39923960999999508</v>
+        <v>0.39893225999999515</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2145087894460698</v>
+        <v>4.2112059973650862</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>115.77022852</v>
+        <v>115.76866805</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.48423282999999628</v>
+        <v>-0.48539443999999321</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.8854083756402105</v>
+        <v>-4.8968764375761697</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>116.04747112</v>
+        <v>116.04685784999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.2772425999999939</v>
+        <v>0.27818979999999272</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9118732692738902</v>
+        <v>2.9219934485017252</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>115.60181204</v>
+        <v>115.6011716</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.44565907999999865</v>
+        <v>-0.44568624999999429</v>
       </c>
       <c r="D218" s="5">
-        <v>-4.5122787256168024</v>
+        <v>-4.5125713819653246</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>116.25460377</v>
+        <v>116.25375536999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.65279173000000412</v>
+        <v>0.65258376999999257</v>
       </c>
       <c r="D219" s="5">
-        <v>6.9907480216127027</v>
+        <v>6.9884913085374922</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>115.95290740999999</v>
+        <v>115.95139607</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.30169636000000821</v>
+        <v>-0.302359299999992</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.0700947677044899</v>
+        <v>-3.0767668446036511</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>115.80710956999999</v>
+        <v>115.8107419</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.14579784000000018</v>
+        <v>-0.1406541700000048</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.4984749154379196</v>
+        <v>-1.4459804746232541</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6903570583603145</v>
+        <v>1.6909440213437765</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>114.99032551000001</v>
+        <v>114.99251040999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.81678405999998915</v>
+        <v>-0.81823149000000228</v>
       </c>
       <c r="D222" s="5">
-        <v>-8.1428484492470865</v>
+        <v>-8.1564764365121061</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>114.88941204</v>
+        <v>114.88976492</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.10091347000000894</v>
+        <v>-0.10274548999998956</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.0480305604159912</v>
+        <v>-1.0669433161225372</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>114.07473647</v>
+        <v>114.07531303</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.81467556999999147</v>
+        <v>-0.81445189000000084</v>
       </c>
       <c r="D224" s="5">
-        <v>-8.1850066247045383</v>
+        <v>-8.1828220479273739</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>113.3502227</v>
+        <v>113.34947388000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.7245137700000015</v>
+        <v>-0.72583914999999877</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.3607900168417784</v>
+        <v>-7.3737517332335685</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>112.96443185</v>
+        <v>112.96402042</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.38579085000000646</v>
+        <v>-0.38545346000000791</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.0086419278022589</v>
+        <v>-4.005227478114481</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>111.80526304999999</v>
+        <v>111.80468841</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.1591688000000033</v>
+        <v>-1.15933201</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.641913108472801</v>
+        <v>-11.643500928719764</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>110.77814617</v>
+        <v>110.77573895</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.0271168799999941</v>
+        <v>-1.0289494599999927</v>
       </c>
       <c r="D228" s="5">
-        <v>-10.483695562547879</v>
+        <v>-10.50151541468799</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>109.88557681</v>
+        <v>109.88505112999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.89256935999999598</v>
+        <v>-0.89068782000001079</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.2515555979703397</v>
+        <v>-9.2330993672616444</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>108.87824275</v>
+        <v>108.87763201</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.0073340600000051</v>
+        <v>-1.0074191199999945</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.462507367419626</v>
+        <v>-10.46339432585266</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>107.15871547</v>
+        <v>107.15990372</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.7195272799999941</v>
+        <v>-1.7177282899999966</v>
       </c>
       <c r="D231" s="5">
-        <v>-17.389214234702166</v>
+        <v>-17.372659326110007</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>105.60389143</v>
+        <v>105.60280485</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.5548240399999997</v>
+        <v>-1.5570988700000044</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.087033370837524</v>
+        <v>-16.108557193651261</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>104.30025827</v>
+        <v>104.30348954</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.303633160000004</v>
+        <v>-1.2993153099999972</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.84796453967313</v>
+        <v>-13.805288827716012</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.9362218284574695</v>
+        <v>-9.9362564915923315</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>100.59389921</v>
+        <v>100.59508563</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.7063590599999969</v>
+        <v>-3.7084039100000012</v>
       </c>
       <c r="D234" s="5">
-        <v>-35.220870959760894</v>
+        <v>-35.235783390058941</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>98.329062109999995</v>
+        <v>98.329546661999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2648371000000083</v>
+        <v>-2.2655389680000013</v>
       </c>
       <c r="D235" s="5">
-        <v>-23.910794298253769</v>
+        <v>-23.917063397021998</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>95.876828666999998</v>
+        <v>95.877288405000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.4522334429999972</v>
+        <v>-2.4522582569999969</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.144785579910103</v>
+        <v>-26.144903249866815</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.261664517</v>
+        <v>96.259467685999994</v>
       </c>
       <c r="C237" s="5">
-        <v>0.38483585000000176</v>
+        <v>0.38217928099999199</v>
       </c>
       <c r="D237" s="5">
-        <v>4.9243965412005153</v>
+        <v>4.8896302005920989</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.510456505999997</v>
+        <v>95.510115734999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.75120801100000278</v>
+        <v>-0.74935195099999419</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.9729128629666306</v>
+        <v>-8.9518790094347942</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>94.521874091000001</v>
+        <v>94.521536291000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.98858241499999622</v>
+        <v>-0.98857944399999553</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.737375758248703</v>
+        <v>-11.737381990190944</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>93.997343529000005</v>
+        <v>93.994753494999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.52453056199999537</v>
+        <v>-0.52678279600000621</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.4596317078668308</v>
+        <v>-6.4865460544665581</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>93.239937291999993</v>
+        <v>93.239819288999996</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.75740623700001208</v>
+        <v>-0.7549342060000015</v>
       </c>
       <c r="D241" s="5">
-        <v>-9.2520732659911573</v>
+        <v>-9.2234405452329646</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>92.861323726999998</v>
+        <v>92.861280105999995</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.37861356499999488</v>
+        <v>-0.37853918300000089</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.7653984534164584</v>
+        <v>-4.7644889492764575</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.562202748999994</v>
+        <v>92.565370572000006</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.29912097800000481</v>
+        <v>-0.29590953399998909</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.7976386977915721</v>
+        <v>-3.7575799173557911</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>92.172642701000001</v>
+        <v>92.172240278000004</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.38956004799999278</v>
+        <v>-0.39313029400000232</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.9350774494349654</v>
+        <v>-4.9790889131770211</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.786133907000007</v>
+        <v>92.788997812999995</v>
       </c>
       <c r="C245" s="5">
-        <v>0.61349120600000617</v>
+        <v>0.61675753499999075</v>
       </c>
       <c r="D245" s="5">
-        <v>8.2860421944224392</v>
+        <v>8.3318324023266896</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.039401583449205</v>
+        <v>-11.039411795119513</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.220177390000003</v>
+        <v>92.220536772000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.5659565170000036</v>
+        <v>-0.56846104099999195</v>
       </c>
       <c r="D246" s="5">
-        <v>-7.0788693643013652</v>
+        <v>-7.1089354861873399</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>91.723021149999994</v>
+        <v>91.722828702000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.49715624000000957</v>
+        <v>-0.49770807000000161</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.2807568990346452</v>
+        <v>-6.2874989730577591</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>92.060787140000002</v>
+        <v>92.0601202</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33776599000000829</v>
+        <v>0.33729149799999902</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5095541338886491</v>
+        <v>4.5031001044622876</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>92.852258722000002</v>
+        <v>92.848495653000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.79147158199999978</v>
+        <v>0.78837545300000045</v>
       </c>
       <c r="D249" s="5">
-        <v>10.818806216788012</v>
+        <v>10.774553503982975</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>92.468577943</v>
+        <v>92.468020367999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.3836807790000023</v>
+        <v>-0.38047528500000283</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.847441371758709</v>
+        <v>-4.8080418766150101</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>92.493581785999993</v>
+        <v>92.493274260000007</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5003842999993253E-2</v>
+        <v>2.5253892000009159E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.32496742113277133</v>
+        <v>0.32822409794961427</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>93.207895991000001</v>
+        <v>93.205963432999994</v>
       </c>
       <c r="C252" s="5">
-        <v>0.71431420500000797</v>
+        <v>0.71268917299998691</v>
       </c>
       <c r="D252" s="5">
-        <v>9.671373678848072</v>
+        <v>9.6484645582215265</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>93.949157370999998</v>
+        <v>93.949745708999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.74126137999999742</v>
+        <v>0.74378227600000457</v>
       </c>
       <c r="D253" s="5">
-        <v>9.9720233733026511</v>
+        <v>10.007655252352897</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>93.977225804</v>
+        <v>93.977868276999999</v>
       </c>
       <c r="C254" s="5">
-        <v>2.8068433000001392E-2</v>
+        <v>2.812256800000057E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.35910402865257929</v>
+        <v>0.35979550888962653</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>94.625711546999995</v>
+        <v>94.631636033000007</v>
       </c>
       <c r="C255" s="5">
-        <v>0.64848574299999484</v>
+        <v>0.65376775600000769</v>
       </c>
       <c r="D255" s="5">
-        <v>8.6021572774793711</v>
+        <v>8.6748641713209729</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>94.750197338999996</v>
+        <v>94.751417360999994</v>
       </c>
       <c r="C256" s="5">
-        <v>0.12448579200000154</v>
+        <v>0.11978132799998775</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5901447296877702</v>
+        <v>1.5295359150784504</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>94.887618661000005</v>
+        <v>94.890738288999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.13742132200000867</v>
+        <v>0.13932092800000362</v>
       </c>
       <c r="D257" s="5">
-        <v>1.7543753413131968</v>
+        <v>1.7787998466433308</v>
       </c>
       <c r="E257" s="5">
-        <v>2.2648693996738078</v>
+        <v>2.2650750902986294</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>94.787828422999993</v>
+        <v>94.784287094000007</v>
       </c>
       <c r="C258" s="5">
-        <v>-9.97902380000113E-2</v>
+        <v>-0.10645119499999112</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.2547270652143228</v>
+        <v>-1.3379198416461846</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>94.62300544</v>
+        <v>94.623432018000003</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.16482298299999343</v>
+        <v>-0.16085507600000426</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0667939607693864</v>
+        <v>-2.0175766715003207</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>94.932694091000002</v>
+        <v>94.931461044000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.30968865100000187</v>
+        <v>0.30802902599999982</v>
       </c>
       <c r="D260" s="5">
-        <v>3.9989161552519192</v>
+        <v>3.977082539594945</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>94.761220836000007</v>
+        <v>94.750935542999997</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.17147325499999511</v>
+        <v>-0.18052550100000531</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.1461096990639361</v>
+        <v>-2.2582519579960381</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>94.719317977000003</v>
+        <v>94.720226233999995</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.19028590000039E-2</v>
+        <v>-3.0709309000002349E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.52934436383135219</v>
+        <v>-0.38823417748933275</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>94.604748622000002</v>
+        <v>94.605854590999996</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.11456935500000043</v>
+        <v>-0.11437164299999836</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.4418630028006918</v>
+        <v>-1.439377574829348</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>94.976467521999993</v>
+        <v>94.975771627</v>
       </c>
       <c r="C264" s="5">
-        <v>0.37171889999999053</v>
+        <v>0.36991703600000392</v>
       </c>
       <c r="D264" s="5">
-        <v>4.818253743291212</v>
+        <v>4.7943360228183796</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>95.015511435999997</v>
+        <v>95.017433405999995</v>
       </c>
       <c r="C265" s="5">
-        <v>3.9043914000004065E-2</v>
+        <v>4.1661778999994681E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.49442537859123448</v>
+        <v>0.52766012827396569</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>95.316848151000002</v>
+        <v>95.319262218999995</v>
       </c>
       <c r="C266" s="5">
-        <v>0.30133671500000503</v>
+        <v>0.3018288130000002</v>
       </c>
       <c r="D266" s="5">
-        <v>3.8728272419495724</v>
+        <v>3.879182826315164</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>95.650243098999994</v>
+        <v>95.658185759000006</v>
       </c>
       <c r="C267" s="5">
-        <v>0.33339494799999159</v>
+        <v>0.33892354000001035</v>
       </c>
       <c r="D267" s="5">
-        <v>4.2790007535527863</v>
+        <v>4.3512394030838397</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.868917233999994</v>
+        <v>95.871693226999994</v>
       </c>
       <c r="C268" s="5">
-        <v>0.21867413500000055</v>
+        <v>0.21350746799998888</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7781818668867198</v>
+        <v>2.7115052954014063</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>96.281455182000002</v>
+        <v>96.284842669</v>
       </c>
       <c r="C269" s="5">
-        <v>0.41253794800000776</v>
+        <v>0.41314944200000525</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2877579220491411</v>
+        <v>5.2956255369634997</v>
       </c>
       <c r="E269" s="5">
-        <v>1.4689340302444398</v>
+        <v>1.4691680190685341</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>96.771400713000006</v>
+        <v>96.763994569000005</v>
       </c>
       <c r="C270" s="5">
-        <v>0.4899455310000036</v>
+        <v>0.47915190000000507</v>
       </c>
       <c r="D270" s="5">
-        <v>6.2802533852967857</v>
+        <v>6.1378680377881745</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>97.322199819999994</v>
+        <v>97.322262901000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.55079910699998891</v>
+        <v>0.55826833199999726</v>
       </c>
       <c r="D271" s="5">
-        <v>7.0480291545145235</v>
+        <v>7.147223129596636</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.680264594999997</v>
+        <v>97.676409863999993</v>
       </c>
       <c r="C272" s="5">
-        <v>0.35806477500000256</v>
+        <v>0.35414696299999093</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5054464662829252</v>
+        <v>4.4551558945308045</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>97.953200185</v>
+        <v>97.937734727999995</v>
       </c>
       <c r="C273" s="5">
-        <v>0.272935590000003</v>
+        <v>0.26132486400000232</v>
       </c>
       <c r="D273" s="5">
-        <v>3.4050198299818923</v>
+        <v>3.2581627698040627</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>98.544698018999995</v>
+        <v>98.547084127999995</v>
       </c>
       <c r="C274" s="5">
-        <v>0.59149783399999478</v>
+        <v>0.60934939999999926</v>
       </c>
       <c r="D274" s="5">
-        <v>7.4918668182969217</v>
+        <v>7.7270301618635573</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>99.191376754999993</v>
+        <v>99.193965000000006</v>
       </c>
       <c r="C275" s="5">
-        <v>0.64667873599999837</v>
+        <v>0.64688087200001121</v>
       </c>
       <c r="D275" s="5">
-        <v>8.1652760061272431</v>
+        <v>8.1677161531080511</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>99.511197538999994</v>
+        <v>99.513245420000004</v>
       </c>
       <c r="C276" s="5">
-        <v>0.31982078400000091</v>
+        <v>0.31928041999999834</v>
       </c>
       <c r="D276" s="5">
-        <v>3.9384924330772231</v>
+        <v>3.9316153627236838</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>100.28714600000001</v>
+        <v>100.29112782999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.77594846100001291</v>
+        <v>0.77788240999998948</v>
       </c>
       <c r="D277" s="5">
-        <v>9.7690320518711857</v>
+        <v>9.794226028806019</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>100.70604944</v>
+        <v>100.70998911</v>
       </c>
       <c r="C278" s="5">
-        <v>0.41890343999999402</v>
+        <v>0.41886128000000156</v>
       </c>
       <c r="D278" s="5">
-        <v>5.1292213442518886</v>
+        <v>5.1284848816785189</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>100.92385484</v>
+        <v>100.93359277</v>
       </c>
       <c r="C279" s="5">
-        <v>0.21780540000000315</v>
+        <v>0.22360366000000909</v>
       </c>
       <c r="D279" s="5">
-        <v>2.6264364473363111</v>
+        <v>2.6971049217002552</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>100.81257094999999</v>
+        <v>100.81758425</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.11128389000000993</v>
+        <v>-0.11600852000000828</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.315187263249562</v>
+        <v>-1.3705404933749166</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.98439438</v>
+        <v>100.98938242</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17182343000000344</v>
+        <v>0.17179817000000241</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0645438243697356</v>
+        <v>2.0641338514254315</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8845742818386606</v>
+        <v>4.8860647435161386</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>101.15359126</v>
+        <v>101.13533425</v>
       </c>
       <c r="C282" s="5">
-        <v>0.16919688000000122</v>
+        <v>0.14595183000000134</v>
       </c>
       <c r="D282" s="5">
-        <v>2.0292021224300072</v>
+        <v>1.7481152402579747</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.25980653000001</v>
+        <v>101.26165257</v>
       </c>
       <c r="C283" s="5">
-        <v>0.10621527000000697</v>
+        <v>0.12631831999999577</v>
       </c>
       <c r="D283" s="5">
-        <v>1.2673500217075473</v>
+        <v>1.509142451705503</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.65918223</v>
+        <v>101.65433555</v>
       </c>
       <c r="C284" s="5">
-        <v>0.39937569999999312</v>
+        <v>0.39268298000000357</v>
       </c>
       <c r="D284" s="5">
-        <v>4.8369125495890231</v>
+        <v>4.7540309003656134</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>102.65726735</v>
+        <v>102.63652973000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.99808511999999894</v>
+        <v>0.98219418000000758</v>
       </c>
       <c r="D285" s="5">
-        <v>12.43902020868255</v>
+        <v>12.230950985113886</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>103.23758457</v>
+        <v>103.24137392</v>
       </c>
       <c r="C286" s="5">
-        <v>0.58031721999999775</v>
+        <v>0.60484418999999434</v>
       </c>
       <c r="D286" s="5">
-        <v>6.998483967282243</v>
+        <v>7.3054525088517952</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.95567609</v>
+        <v>102.95975611999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.28190847999999846</v>
+        <v>-0.28161780000000647</v>
       </c>
       <c r="D287" s="5">
-        <v>-3.2280438747371742</v>
+        <v>-3.2246485785012879</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.93885177999999</v>
+        <v>102.94622833</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.6824310000004061E-2</v>
+        <v>-1.3527789999997708E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.19591961491418619</v>
+        <v>-0.15755303702920109</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>103.33828909</v>
+        <v>103.34354585</v>
       </c>
       <c r="C289" s="5">
-        <v>0.39943731000001037</v>
+        <v>0.39731752000000142</v>
       </c>
       <c r="D289" s="5">
-        <v>4.757075847076897</v>
+        <v>4.7309457850014613</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.992627</v>
+        <v>103.99821609</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6543379099999953</v>
+        <v>0.65467024000000151</v>
       </c>
       <c r="D290" s="5">
-        <v>7.8686858506353818</v>
+        <v>7.8724080038740096</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>104.51099782</v>
+        <v>104.52090548</v>
       </c>
       <c r="C291" s="5">
-        <v>0.51837082000000123</v>
+        <v>0.52268938999999648</v>
       </c>
       <c r="D291" s="5">
-        <v>6.1483724183677646</v>
+        <v>6.2006766092810084</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>105.38597433</v>
+        <v>105.39229655</v>
       </c>
       <c r="C292" s="5">
-        <v>0.87497650999999621</v>
+        <v>0.87139107000000138</v>
       </c>
       <c r="D292" s="5">
-        <v>10.522283866552474</v>
+        <v>10.476130941477191</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>105.90319350999999</v>
+        <v>105.90865685999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.51721917999999789</v>
+        <v>0.51636030999999605</v>
       </c>
       <c r="D293" s="5">
-        <v>6.0510313492089018</v>
+        <v>6.0403387950293652</v>
       </c>
       <c r="E293" s="5">
-        <v>4.8708507489689579</v>
+        <v>4.8710808226764435</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>105.97586988</v>
+        <v>105.94907125</v>
       </c>
       <c r="C294" s="5">
-        <v>7.2676370000010593E-2</v>
+        <v>4.0414390000009348E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.8266187833168237</v>
+        <v>0.45887828434056921</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>106.60708395</v>
+        <v>106.61009882</v>
       </c>
       <c r="C295" s="5">
-        <v>0.63121406999999863</v>
+        <v>0.66102757000000167</v>
       </c>
       <c r="D295" s="5">
-        <v>7.3863024657176979</v>
+        <v>7.7492615620529337</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>106.96155646</v>
+        <v>106.95345038000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.35447250999999369</v>
+        <v>0.34335156000000211</v>
       </c>
       <c r="D296" s="5">
-        <v>4.0638281108604346</v>
+        <v>3.9339530727142247</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>107.13707414</v>
+        <v>107.11498838</v>
       </c>
       <c r="C297" s="5">
-        <v>0.17551767999999868</v>
+        <v>0.16153799999999308</v>
       </c>
       <c r="D297" s="5">
-        <v>1.9869993791602036</v>
+        <v>1.8275614602633494</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>107.90093788</v>
+        <v>107.90550382000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.76386374000000501</v>
+        <v>0.79051544000000717</v>
       </c>
       <c r="D298" s="5">
-        <v>8.8993414110199573</v>
+        <v>9.2245393744909254</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>108.00587977000001</v>
+        <v>108.01055672</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10494189000000631</v>
+        <v>0.10505289999998979</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1733547589121374</v>
+        <v>1.1745526462916267</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>108.24363408000001</v>
+        <v>108.25603126</v>
       </c>
       <c r="C300" s="5">
-        <v>0.23775430999999969</v>
+        <v>0.24547454000000357</v>
       </c>
       <c r="D300" s="5">
-        <v>2.6737886064161609</v>
+        <v>2.7615776852889073</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.51952253</v>
+        <v>108.52615319</v>
       </c>
       <c r="C301" s="5">
-        <v>0.27588844999999651</v>
+        <v>0.27012193000000195</v>
       </c>
       <c r="D301" s="5">
-        <v>3.1017691481344256</v>
+        <v>3.0356923229474253</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>108.70792025999999</v>
+        <v>108.71471791</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18839772999999127</v>
+        <v>0.18856472000000224</v>
       </c>
       <c r="D302" s="5">
-        <v>2.1032942950402811</v>
+        <v>2.1050465914938643</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.59412928</v>
+        <v>108.60397161</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.11379097999999033</v>
+        <v>-0.11074630000000241</v>
       </c>
       <c r="D303" s="5">
-        <v>-1.2489041725313843</v>
+        <v>-1.2155989593260252</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>109.03047764</v>
+        <v>109.03889223</v>
       </c>
       <c r="C304" s="5">
-        <v>0.43634835999999666</v>
+        <v>0.43492061999999976</v>
       </c>
       <c r="D304" s="5">
-        <v>4.9297906599202745</v>
+        <v>4.9128482177370536</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>109.42408363</v>
+        <v>109.43113207</v>
       </c>
       <c r="C305" s="5">
-        <v>0.39360598999999752</v>
+        <v>0.392239840000002</v>
       </c>
       <c r="D305" s="5">
-        <v>4.4191236392231437</v>
+        <v>4.4031341809273039</v>
       </c>
       <c r="E305" s="5">
-        <v>3.3246307342635006</v>
+        <v>3.3259558891926444</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>110.20210182</v>
+        <v>110.16313907</v>
       </c>
       <c r="C306" s="5">
-        <v>0.77801818999999739</v>
+        <v>0.73200699999999586</v>
       </c>
       <c r="D306" s="5">
-        <v>8.8738327592850617</v>
+        <v>8.3290478353420951</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>110.41220525999999</v>
+        <v>110.41773301000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.21010343999999748</v>
+        <v>0.25459394000000657</v>
       </c>
       <c r="D307" s="5">
-        <v>2.3119772432924846</v>
+        <v>2.8087990889984926</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.4801634</v>
+        <v>110.47183095</v>
       </c>
       <c r="C308" s="5">
-        <v>6.7958140000001777E-2</v>
+        <v>5.409793999999124E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.74109922001999173</v>
+        <v>0.5895135060232759</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>110.10008185</v>
+        <v>110.07686317</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.38008154999999988</v>
+        <v>-0.39496778000000177</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.0510984247454918</v>
+        <v>-4.2069685971842681</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>110.14555309000001</v>
+        <v>110.1500601</v>
       </c>
       <c r="C310" s="5">
-        <v>4.5471240000011903E-2</v>
+        <v>7.319693000000882E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>0.49672627959027604</v>
+        <v>0.80087921783718041</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>110.45078841999999</v>
+        <v>110.45729973</v>
       </c>
       <c r="C311" s="5">
-        <v>0.30523532999998793</v>
+        <v>0.30723962999999799</v>
       </c>
       <c r="D311" s="5">
-        <v>3.3765958529216045</v>
+        <v>3.3989680122020527</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>110.9869794</v>
+        <v>111.00198789</v>
       </c>
       <c r="C312" s="5">
-        <v>0.53619098000000065</v>
+        <v>0.54468815999999265</v>
       </c>
       <c r="D312" s="5">
-        <v>5.9835686773588526</v>
+        <v>6.0806108624487321</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>111.22424042999999</v>
+        <v>111.23136660999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.2372610299999991</v>
+        <v>0.2293787199999997</v>
       </c>
       <c r="D313" s="5">
-        <v>2.595662467959059</v>
+        <v>2.5081036652641053</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>111.11356255</v>
+        <v>111.12136183</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.11067787999999723</v>
+        <v>-0.11000477999999703</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.1875916203827885</v>
+        <v>-1.1803331777665904</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>111.65163178</v>
+        <v>111.66136849</v>
       </c>
       <c r="C315" s="5">
-        <v>0.53806923000000495</v>
+        <v>0.54000666000000308</v>
       </c>
       <c r="D315" s="5">
-        <v>5.9683149168601179</v>
+        <v>5.9899510008255108</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>111.87850744000001</v>
+        <v>111.8890176</v>
       </c>
       <c r="C316" s="5">
-        <v>0.22687566000000459</v>
+        <v>0.22764911000000154</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4658319797836725</v>
+        <v>2.4741146476020992</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>112.04940159</v>
+        <v>112.06112263</v>
       </c>
       <c r="C317" s="5">
-        <v>0.17089414999999519</v>
+        <v>0.17210502999999733</v>
       </c>
       <c r="D317" s="5">
-        <v>1.8484752241862079</v>
+        <v>1.8615073565880325</v>
       </c>
       <c r="E317" s="5">
-        <v>2.3992140239228243</v>
+        <v>2.4033293910526998</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>113.02944908000001</v>
+        <v>112.98074407</v>
       </c>
       <c r="C318" s="5">
-        <v>0.98004749000000402</v>
+        <v>0.91962144000000023</v>
       </c>
       <c r="D318" s="5">
-        <v>11.015809931085819</v>
+        <v>10.304578656588603</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>113.34405959</v>
+        <v>113.34882718</v>
       </c>
       <c r="C319" s="5">
-        <v>0.31461050999999429</v>
+        <v>0.3680831100000006</v>
       </c>
       <c r="D319" s="5">
-        <v>3.3917371950228592</v>
+        <v>3.9803327754904805</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>113.26551895999999</v>
+        <v>113.25482085</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.8540630000006217E-2</v>
+        <v>-9.4006329999999139E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.82836618613976176</v>
+        <v>-0.99069794236832376</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.75934925</v>
+        <v>113.73852754000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.49383029000000533</v>
+        <v>0.48370669000000532</v>
       </c>
       <c r="D321" s="5">
-        <v>5.3592228346759807</v>
+        <v>5.2472724645834079</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>113.89603624999999</v>
+        <v>113.89914768</v>
       </c>
       <c r="C322" s="5">
-        <v>0.1366869999999949</v>
+        <v>0.16062013999999181</v>
       </c>
       <c r="D322" s="5">
-        <v>1.4514209976462134</v>
+        <v>1.7078495017831541</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>113.88971443</v>
+        <v>113.89745546</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.3218199999965918E-3</v>
+        <v>-1.6922199999953591E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.6585886386527626E-2</v>
+        <v>-1.7827157752414724E-2</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>115.14210394</v>
+        <v>115.15624947000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.2523895100000004</v>
+        <v>1.2587940100000026</v>
       </c>
       <c r="D324" s="5">
-        <v>14.023897681982556</v>
+        <v>14.099011305779573</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>115.26394788</v>
+        <v>115.27346138</v>
       </c>
       <c r="C325" s="5">
-        <v>0.12184394000000509</v>
+        <v>0.11721190999999465</v>
       </c>
       <c r="D325" s="5">
-        <v>1.2772626907741946</v>
+        <v>1.2282822554906314</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>115.53921918</v>
+        <v>115.5455564</v>
       </c>
       <c r="C326" s="5">
-        <v>0.2752713</v>
+        <v>0.27209501999999475</v>
       </c>
       <c r="D326" s="5">
-        <v>2.9037623554165171</v>
+        <v>2.8695805234178584</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>115.89134133</v>
+        <v>115.90435285</v>
       </c>
       <c r="C327" s="5">
-        <v>0.35212214999999958</v>
+        <v>0.35879644999999982</v>
       </c>
       <c r="D327" s="5">
-        <v>3.7190987557930821</v>
+        <v>3.7905894487839653</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>116.01474283</v>
+        <v>116.02835555</v>
       </c>
       <c r="C328" s="5">
-        <v>0.12340149999999994</v>
+        <v>0.12400270000000546</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2852738853096568</v>
+        <v>1.2914266625958959</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>116.18008979</v>
+        <v>116.19993435000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.16534695999999371</v>
+        <v>0.17157880000000603</v>
       </c>
       <c r="D329" s="5">
-        <v>1.7237386570815971</v>
+        <v>1.7890232553739116</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6864884072425497</v>
+        <v>3.6933520054635016</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>116.13834076000001</v>
+        <v>116.08171161</v>
       </c>
       <c r="C330" s="5">
-        <v>-4.1749029999991194E-2</v>
+        <v>-0.11822274000000732</v>
       </c>
       <c r="D330" s="5">
-        <v>-0.43036581124105133</v>
+        <v>-1.2140809017723742</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>116.35191297999999</v>
+        <v>116.35085878</v>
       </c>
       <c r="C331" s="5">
-        <v>0.21357221999998899</v>
+        <v>0.26914716999999655</v>
       </c>
       <c r="D331" s="5">
-        <v>2.2291928223724167</v>
+        <v>2.8180778390605177</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>117.12209488000001</v>
+        <v>117.10760852</v>
       </c>
       <c r="C332" s="5">
-        <v>0.77018190000001141</v>
+        <v>0.75674974000000361</v>
       </c>
       <c r="D332" s="5">
-        <v>8.2389682141652543</v>
+        <v>8.0901773082999071</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>118.10359702</v>
+        <v>118.08451764</v>
       </c>
       <c r="C333" s="5">
-        <v>0.98150213999998925</v>
+        <v>0.97690912000000196</v>
       </c>
       <c r="D333" s="5">
-        <v>10.532888238165006</v>
+        <v>10.482672714967523</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>119.05316703</v>
+        <v>119.05015469</v>
       </c>
       <c r="C334" s="5">
-        <v>0.94957001000000218</v>
+        <v>0.965637049999998</v>
       </c>
       <c r="D334" s="5">
-        <v>10.08646752308664</v>
+        <v>10.266616818585872</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>119.63835511000001</v>
+        <v>119.64943569</v>
       </c>
       <c r="C335" s="5">
-        <v>0.58518808000000888</v>
+        <v>0.59928100000000484</v>
       </c>
       <c r="D335" s="5">
-        <v>6.0605232107858065</v>
+        <v>6.2107039704347278</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>120.06194712999999</v>
+        <v>120.07934956</v>
       </c>
       <c r="C336" s="5">
-        <v>0.42359201999998675</v>
+        <v>0.42991386999999293</v>
       </c>
       <c r="D336" s="5">
-        <v>4.3324456753170759</v>
+        <v>4.3979727337657204</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>120.44569197</v>
+        <v>120.46255068000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.38374484000000564</v>
+        <v>0.38320112000000961</v>
       </c>
       <c r="D337" s="5">
-        <v>3.9036165533921086</v>
+        <v>3.897413285079776</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>120.95903382</v>
+        <v>120.96024875000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.51334185000000332</v>
+        <v>0.49769806999999844</v>
       </c>
       <c r="D338" s="5">
-        <v>5.2360304101310762</v>
+        <v>5.0720967291444152</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>121.51494801</v>
+        <v>121.53310441000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.55591418999999576</v>
+        <v>0.57285566000000188</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6566301205181357</v>
+        <v>5.8334718671661845</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>122.14035383</v>
+        <v>122.15657636</v>
       </c>
       <c r="C340" s="5">
-        <v>0.62540581999999745</v>
+        <v>0.62347194999999545</v>
       </c>
       <c r="D340" s="5">
-        <v>6.3539490259352682</v>
+        <v>6.3327706491347557</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>122.49169096999999</v>
+        <v>122.52207568999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.35133713999999827</v>
+        <v>0.36549932999999157</v>
       </c>
       <c r="D341" s="5">
-        <v>3.5069412687837254</v>
+        <v>3.6501464436751618</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4326013961673247</v>
+        <v>5.4407443303344571</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>122.73376020000001</v>
+        <v>122.7834194</v>
       </c>
       <c r="C342" s="5">
-        <v>0.24206923000001268</v>
+        <v>0.26134371000000556</v>
       </c>
       <c r="D342" s="5">
-        <v>2.3973974836023038</v>
+        <v>2.5898838087036413</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>123.19467681</v>
+        <v>123.16558572</v>
       </c>
       <c r="C343" s="5">
-        <v>0.46091660999999817</v>
+        <v>0.38216631999999606</v>
       </c>
       <c r="D343" s="5">
-        <v>4.6007579662704856</v>
+        <v>3.7996361647996579</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>123.53207535</v>
+        <v>123.51492674000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.33739853999999525</v>
+        <v>0.34934102000001133</v>
       </c>
       <c r="D344" s="5">
-        <v>3.3364508517450764</v>
+        <v>3.4572245585273054</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>124.13369564</v>
+        <v>124.09789205</v>
       </c>
       <c r="C345" s="5">
-        <v>0.60162028999999961</v>
+        <v>0.58296530999999163</v>
       </c>
       <c r="D345" s="5">
-        <v>6.0032961803737628</v>
+        <v>5.8131183104146222</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>124.51740890000001</v>
+        <v>124.50784849</v>
       </c>
       <c r="C346" s="5">
-        <v>0.38371326000000749</v>
+        <v>0.40995644000000198</v>
       </c>
       <c r="D346" s="5">
-        <v>3.7730725866836901</v>
+        <v>4.0370161101872304</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>125.09338359</v>
+        <v>125.11807185000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.57597468999999535</v>
+        <v>0.61022336000000621</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6942055324803231</v>
+        <v>6.0424550512892639</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>125.51173007</v>
+        <v>125.53085058000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.41834647999999675</v>
+        <v>0.41277872999999943</v>
       </c>
       <c r="D348" s="5">
-        <v>4.0877727022831323</v>
+        <v>4.031567561433036</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>126.48338402</v>
+        <v>126.52211803</v>
       </c>
       <c r="C349" s="5">
-        <v>0.97165395000000387</v>
+        <v>0.99126744999999516</v>
       </c>
       <c r="D349" s="5">
-        <v>9.6957813454428887</v>
+        <v>9.898504888777925</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>126.49081520999999</v>
+        <v>126.49545869000001</v>
       </c>
       <c r="C350" s="5">
-        <v>7.4311899999912612E-3</v>
+        <v>-2.6659339999994813E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>7.0525549188404923E-2</v>
+        <v>-0.25255789218936453</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>126.72653542</v>
+        <v>126.75643174</v>
       </c>
       <c r="C351" s="5">
-        <v>0.23572021000001087</v>
+        <v>0.26097304999998983</v>
       </c>
       <c r="D351" s="5">
-        <v>2.259306647746695</v>
+        <v>2.5040088199721255</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>127.01455061999999</v>
+        <v>127.03611762</v>
       </c>
       <c r="C352" s="5">
-        <v>0.28801519999998959</v>
+        <v>0.27968588000000238</v>
       </c>
       <c r="D352" s="5">
-        <v>2.7616265930061834</v>
+        <v>2.6801493460052006</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>127.25231288000001</v>
+        <v>127.30130407</v>
       </c>
       <c r="C353" s="5">
-        <v>0.23776226000001088</v>
+        <v>0.26518645000000163</v>
       </c>
       <c r="D353" s="5">
-        <v>2.269587276499796</v>
+        <v>2.5339476282016493</v>
       </c>
       <c r="E353" s="5">
-        <v>3.8864855830637257</v>
+        <v>3.9007079769789454</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>128.31765870999999</v>
+        <v>128.47196953</v>
       </c>
       <c r="C354" s="5">
-        <v>1.0653458299999841</v>
+        <v>1.1706654599999951</v>
       </c>
       <c r="D354" s="5">
-        <v>10.522043656503023</v>
+        <v>11.610834221186938</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>128.94272218</v>
+        <v>128.96514486000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.62506347000001483</v>
+        <v>0.4931753300000139</v>
       </c>
       <c r="D355" s="5">
-        <v>6.0046442603853167</v>
+        <v>4.7050475719429441</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>129.42067845</v>
+        <v>129.48425309999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.47795626999999286</v>
+        <v>0.51910823999998001</v>
       </c>
       <c r="D356" s="5">
-        <v>4.5398928576973141</v>
+        <v>4.9386006193028464</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>129.76785002</v>
+        <v>129.79119001999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.34717157000000043</v>
+        <v>0.30693691999999828</v>
       </c>
       <c r="D357" s="5">
-        <v>3.2669252860660469</v>
+        <v>2.8819294679980123</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>130.40943831999999</v>
+        <v>130.47703013</v>
       </c>
       <c r="C358" s="5">
-        <v>0.64158829999999512</v>
+        <v>0.6858401100000151</v>
       </c>
       <c r="D358" s="5">
-        <v>6.096969826785692</v>
+        <v>6.5285908337157306</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>131.09785410000001</v>
+        <v>131.24035248999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.68841578000001391</v>
+        <v>0.76332235999998943</v>
       </c>
       <c r="D359" s="5">
-        <v>6.5218504904207553</v>
+        <v>7.2506426517964018</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>131.71753032999999</v>
+        <v>131.85260686000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.61967622999998184</v>
+        <v>0.61225437000001648</v>
       </c>
       <c r="D360" s="5">
-        <v>5.8219976055701839</v>
+        <v>5.7440621991304619</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>132.34606547000001</v>
+        <v>132.53298647</v>
       </c>
       <c r="C361" s="5">
-        <v>0.62853514000002519</v>
+        <v>0.68037960999998859</v>
       </c>
       <c r="D361" s="5">
-        <v>5.8789108688003022</v>
+        <v>6.3709810326280536</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>132.64522120000001</v>
+        <v>132.79300441000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.2991557299999954</v>
+        <v>0.26001794000001155</v>
       </c>
       <c r="D362" s="5">
-        <v>2.7464638298020816</v>
+        <v>2.3798642438183748</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>132.81851606000001</v>
+        <v>132.96857019999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.17329485999999861</v>
+        <v>0.17556578999997896</v>
       </c>
       <c r="D363" s="5">
-        <v>1.579058845646153</v>
+        <v>1.5981089089027289</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>133.58148697999999</v>
+        <v>133.70976107000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.76297091999998656</v>
+        <v>0.74119087000002537</v>
       </c>
       <c r="D364" s="5">
-        <v>7.1153715173388754</v>
+        <v>6.8979475632876763</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>133.77367158999999</v>
+        <v>133.93724692999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.1921846099999982</v>
+        <v>0.22748585999997317</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7401752262960812</v>
+        <v>2.0608217087195069</v>
       </c>
       <c r="E365" s="5">
-        <v>5.1247467039359007</v>
+        <v>5.2127846674304479</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>134.37650048</v>
+        <v>134.44149532</v>
       </c>
       <c r="C366" s="5">
-        <v>0.60282889000001205</v>
+        <v>0.50424839000001498</v>
       </c>
       <c r="D366" s="5">
-        <v>5.543661520263532</v>
+        <v>4.6125039686603753</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>134.72690610000001</v>
+        <v>134.67679797</v>
       </c>
       <c r="C367" s="5">
-        <v>0.35040562000000364</v>
+        <v>0.23530264999999417</v>
       </c>
       <c r="D367" s="5">
-        <v>3.1744397352432285</v>
+        <v>2.1206041486126814</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>134.50706471000001</v>
+        <v>134.51441553999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.21984138999999914</v>
+        <v>-0.16238243000000807</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.9406286776381343</v>
+        <v>-1.4373069437755293</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>128.75772676</v>
+        <v>128.71618602000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-5.7493379500000117</v>
+        <v>-5.7982295199999783</v>
       </c>
       <c r="D369" s="5">
-        <v>-40.797715995926673</v>
+        <v>-41.065174079704526</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>130.64977150999999</v>
+        <v>130.66866954</v>
       </c>
       <c r="C370" s="5">
-        <v>1.8920447499999966</v>
+        <v>1.952483519999987</v>
       </c>
       <c r="D370" s="5">
-        <v>19.130852062451641</v>
+        <v>19.800788689971927</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>130.93700694</v>
+        <v>131.09285385999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.28723543000000973</v>
+        <v>0.42418431999999484</v>
       </c>
       <c r="D371" s="5">
-        <v>2.6703533394629941</v>
+        <v>3.9658208098087844</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>130.83201765000001</v>
+        <v>130.99658729000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.1049892899999918</v>
+        <v>-9.6266569999983176E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.95796460753683199</v>
+        <v>-0.87765619373554316</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>131.29363792000001</v>
+        <v>131.56168306999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.46162026999999739</v>
+        <v>0.56509577999997873</v>
       </c>
       <c r="D373" s="5">
-        <v>4.317150761628441</v>
+        <v>5.3011878035241766</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>131.82530345000001</v>
+        <v>132.15962769000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.53166552999999794</v>
+        <v>0.59794462000002113</v>
       </c>
       <c r="D374" s="5">
-        <v>4.969027106207502</v>
+        <v>5.5923921735906434</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>132.35503381000001</v>
+        <v>132.63716238999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.52973036000000207</v>
+        <v>0.47753469999997833</v>
       </c>
       <c r="D375" s="5">
-        <v>4.9301281385373485</v>
+        <v>4.4231974126635709</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>132.81804235999999</v>
+        <v>133.06495985000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.46300854999998364</v>
+        <v>0.42779746000002206</v>
       </c>
       <c r="D376" s="5">
-        <v>4.2795954061168873</v>
+        <v>3.939786845657256</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>133.29018780999999</v>
+        <v>133.46413059</v>
       </c>
       <c r="C377" s="5">
-        <v>0.4721454499999993</v>
+        <v>0.3991707399999882</v>
       </c>
       <c r="D377" s="5">
-        <v>4.3501941679668699</v>
+        <v>3.6597730422715635</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.36141923463222092</v>
+        <v>-0.35323731885220644</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>134.06359021</v>
+        <v>134.24075558999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.77340240000000904</v>
+        <v>0.77662499999999568</v>
       </c>
       <c r="D378" s="5">
-        <v>7.1894365907152036</v>
+        <v>7.2106464922708113</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>133.51948429999999</v>
+        <v>133.50889978999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.54410591000001318</v>
+        <v>-0.73185580000000527</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7630215260028974</v>
+        <v>-6.3495327413176206</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>135.34320029</v>
+        <v>135.36267692999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.8237159900000108</v>
+        <v>1.8537771400000054</v>
       </c>
       <c r="D380" s="5">
-        <v>17.679697271739482</v>
+        <v>17.995272709915145</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>136.61287157000001</v>
+        <v>136.74490818999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.2696712800000114</v>
+        <v>1.3822312599999975</v>
       </c>
       <c r="D381" s="5">
-        <v>11.856736566297021</v>
+        <v>12.965740976742101</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>137.32235501</v>
+        <v>137.63723687999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.70948343999998542</v>
+        <v>0.89232868999999937</v>
       </c>
       <c r="D382" s="5">
-        <v>6.4131920087622918</v>
+        <v>8.1178440629810833</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>137.85649667000001</v>
+        <v>138.42995217999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.53414166000001728</v>
+        <v>0.79271529999999757</v>
       </c>
       <c r="D383" s="5">
-        <v>4.7687924927462433</v>
+        <v>7.1345331700408687</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>139.70632024</v>
+        <v>140.72425344999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.8498235699999839</v>
+        <v>2.2943012700000054</v>
       </c>
       <c r="D384" s="5">
-        <v>17.345325563622072</v>
+        <v>21.805420143045161</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>140.13832904</v>
+        <v>141.35134070000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.43200880000000552</v>
+        <v>0.62708725000001664</v>
       </c>
       <c r="D385" s="5">
-        <v>3.7744814748522648</v>
+        <v>5.4803942357566138</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>141.23740007999999</v>
+        <v>142.6090264</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0990710399999841</v>
+        <v>1.2576856999999961</v>
       </c>
       <c r="D386" s="5">
-        <v>9.8280708183233756</v>
+        <v>11.215416948703606</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>142.67223349</v>
+        <v>144.01153886</v>
       </c>
       <c r="C387" s="5">
-        <v>1.4348334100000102</v>
+        <v>1.402512459999997</v>
       </c>
       <c r="D387" s="5">
-        <v>12.895582224422908</v>
+        <v>12.46135566884865</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>143.75757278</v>
+        <v>145.22503982000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0853392900000074</v>
+        <v>1.2135009600000046</v>
       </c>
       <c r="D388" s="5">
-        <v>9.5204595124145577</v>
+        <v>10.593743062756754</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>144.90776761999999</v>
+        <v>146.49368408000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1501948399999833</v>
+        <v>1.2686442600000021</v>
       </c>
       <c r="D389" s="5">
-        <v>10.035092742041375</v>
+        <v>11.001477768463452</v>
       </c>
       <c r="E389" s="5">
-        <v>8.7160052820695277</v>
+        <v>9.7625882193220992</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>144.52848907000001</v>
+        <v>146.30834382</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.3792785499999809</v>
+        <v>-0.18534026000000381</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.0960325405139266</v>
+        <v>-1.5076909336334765</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>145.75093115000001</v>
+        <v>147.48448933</v>
       </c>
       <c r="C391" s="5">
-        <v>1.2224420800000075</v>
+        <v>1.1761455099999978</v>
       </c>
       <c r="D391" s="5">
-        <v>10.635500754627159</v>
+        <v>10.084723176695643</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>146.66847809999999</v>
+        <v>148.44617319</v>
       </c>
       <c r="C392" s="5">
-        <v>0.91754694999997355</v>
+        <v>0.96168385999999373</v>
       </c>
       <c r="D392" s="5">
-        <v>7.8215003783821846</v>
+        <v>8.1114994850212554</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>149.62150613</v>
+        <v>151.46666725</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9530280300000129</v>
+        <v>3.0204940600000043</v>
       </c>
       <c r="D393" s="5">
-        <v>27.024308408179643</v>
+        <v>27.343493401415952</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>150.07582242999999</v>
+        <v>152.36247904000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.4543162999999879</v>
+        <v>0.89581179000001043</v>
       </c>
       <c r="D394" s="5">
-        <v>3.7051963926155063</v>
+        <v>7.3325698756012692</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>150.66343126999999</v>
+        <v>153.51364964000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.58760884000000146</v>
+        <v>1.1511706000000004</v>
       </c>
       <c r="D395" s="5">
-        <v>4.8010090035055075</v>
+        <v>9.4529817602563515</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>151.13284442</v>
+        <v>155.90365353999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.46941315000000827</v>
+        <v>2.3900038999999822</v>
       </c>
       <c r="D396" s="5">
-        <v>3.8035067920433541</v>
+        <v>20.368140918326549</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>151.60470981</v>
+        <v>157.52374226000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.47186539000000494</v>
+        <v>1.6200887200000125</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8116390307663117</v>
+        <v>13.20790003889012</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>152.31642024999999</v>
+        <v>159.19754252000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.71171043999999029</v>
+        <v>1.6738002600000073</v>
       </c>
       <c r="D398" s="5">
-        <v>5.7811710487828627</v>
+        <v>13.523053557686836</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>152.17848420999999</v>
+        <v>159.92580882999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.13793603999999959</v>
+        <v>0.72826630999998088</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.0813102312705714</v>
+        <v>5.6297756870087756</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>152.38734500000001</v>
+        <v>161.10726123000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.208860790000017</v>
+        <v>1.1814524000000119</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6594563883325808</v>
+        <v>9.2342190139971247</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>153.04771986</v>
+        <v>163.03992595</v>
       </c>
       <c r="C401" s="5">
-        <v>0.66037485999999035</v>
+        <v>1.9326647199999911</v>
       </c>
       <c r="D401" s="5">
-        <v>5.3259863141213115</v>
+        <v>15.384176474559741</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6173332690804267</v>
+        <v>11.294849995692724</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>153.52963002000001</v>
+        <v>163.92920133000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.48191016000001241</v>
+        <v>0.88927538000001505</v>
       </c>
       <c r="D402" s="5">
-        <v>3.8446375877645655</v>
+        <v>6.7451723702318667</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>153.89049654999999</v>
+        <v>165.16234550999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.36086652999998137</v>
+        <v>1.2331441799999823</v>
       </c>
       <c r="D403" s="5">
-        <v>2.8573122008876961</v>
+        <v>9.4099010825609675</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>154.54438051</v>
+        <v>167.02420719</v>
       </c>
       <c r="C404" s="5">
-        <v>0.65388396000000171</v>
+        <v>1.8618616800000041</v>
       </c>
       <c r="D404" s="5">
-        <v>5.2196867753911524</v>
+        <v>14.398551761505573</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>154.63152212</v>
+        <v>166.64076348</v>
       </c>
       <c r="C405" s="5">
-        <v>8.7141610000003311E-2</v>
+        <v>-0.38344370999999455</v>
       </c>
       <c r="D405" s="5">
-        <v>0.67873602500116981</v>
+        <v>-2.7203649270845065</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>155.40834225</v>
+        <v>167.73573295</v>
       </c>
       <c r="C406" s="5">
-        <v>0.77682013000000438</v>
+        <v>1.0949694699999952</v>
       </c>
       <c r="D406" s="5">
-        <v>6.1978105496803382</v>
+        <v>8.1763013846282604</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>156.5838071</v>
+        <v>170.24154197999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.1754648499999973</v>
+        <v>2.5058090299999947</v>
       </c>
       <c r="D407" s="5">
-        <v>9.4637300711936323</v>
+        <v>19.475661175566671</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>157.26227277999999</v>
+        <v>169.89037338</v>
       </c>
       <c r="C408" s="5">
-        <v>0.67846567999998797</v>
+        <v>-0.35116859999999406</v>
       </c>
       <c r="D408" s="5">
-        <v>5.3252254819699196</v>
+        <v>-2.4474293119562174</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>157.93350436</v>
+        <v>170.75959420999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.67123158000001126</v>
+        <v>0.86922082999998906</v>
       </c>
       <c r="D409" s="5">
-        <v>5.2438408426535243</v>
+        <v>6.3153856967421707</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>158.86553699999999</v>
+        <v>171.77002418999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.93203263999998853</v>
+        <v>1.0104299799999978</v>
       </c>
       <c r="D410" s="5">
-        <v>7.3161484774048047</v>
+        <v>7.3364315229700106</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>159.51155521000001</v>
+        <v>172.86615197</v>
       </c>
       <c r="C411" s="5">
-        <v>0.64601821000002246</v>
+        <v>1.0961277800000175</v>
       </c>
       <c r="D411" s="5">
-        <v>4.9903663028202372</v>
+        <v>7.9322060657751381</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>159.84359089</v>
+        <v>173.19552884999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.33203567999998995</v>
+        <v>0.32937687999998388</v>
       </c>
       <c r="D412" s="5">
-        <v>2.5266900482843635</v>
+        <v>2.3105782627113491</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>160.21828249000001</v>
+        <v>173.91762782999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.37469160000000556</v>
+        <v>0.72209897999999839</v>
       </c>
       <c r="D413" s="5">
-        <v>2.8494878244444743</v>
+        <v>5.119460455276803</v>
       </c>
       <c r="E413" s="5">
-        <v>4.6851809596113236</v>
+        <v>6.6718025150084292</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>160.6955538</v>
+        <v>174.49335105</v>
       </c>
       <c r="C414" s="5">
-        <v>0.4772713099999919</v>
+        <v>0.57572322000001463</v>
       </c>
       <c r="D414" s="5">
-        <v>3.6338101612692242</v>
+        <v>4.0455138340022012</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>161.5149658</v>
+        <v>175.67934222</v>
       </c>
       <c r="C415" s="5">
-        <v>0.81941199999999981</v>
+        <v>1.1859911699999941</v>
       </c>
       <c r="D415" s="5">
-        <v>6.293549390485742</v>
+        <v>8.4680325633120113</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>162.12298956000001</v>
+        <v>176.65481681</v>
       </c>
       <c r="C416" s="5">
-        <v>0.60802376000000891</v>
+        <v>0.97547459000000458</v>
       </c>
       <c r="D416" s="5">
-        <v>4.6121205026258494</v>
+        <v>6.8704024332272295</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>162.02680558</v>
+        <v>177.18095388</v>
       </c>
       <c r="C417" s="5">
-        <v>-9.6183980000006386E-2</v>
+        <v>0.52613707000000431</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.70961495882371217</v>
+        <v>3.6331312214531009</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>162.31561948000001</v>
+        <v>177.62333319000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.28881390000000806</v>
+        <v>0.44237931000000685</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1601037723354866</v>
+        <v>3.0376063983587498</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>163.22177669000001</v>
+        <v>176.80952123</v>
       </c>
       <c r="C419" s="5">
-        <v>0.90615721000000349</v>
+        <v>-0.81381196000000955</v>
       </c>
       <c r="D419" s="5">
-        <v>6.9087982463556408</v>
+        <v>-5.3615559958338332</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>162.98035607</v>
+        <v>175.75760786000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.24142062000001374</v>
+        <v>-1.0519133699999941</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.7605467552091691</v>
+        <v>-6.9102598022810486</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>163.46564867999999</v>
+        <v>176.81068273</v>
       </c>
       <c r="C421" s="5">
-        <v>0.48529260999998769</v>
+        <v>1.053074869999989</v>
       </c>
       <c r="D421" s="5">
-        <v>3.6322384857957912</v>
+        <v>7.4316923992369333</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>163.35929467</v>
+        <v>177.19397054000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.10635400999998978</v>
+        <v>0.383287810000013</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.77795615266259555</v>
+        <v>2.6325843739406496</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>162.73021609</v>
+        <v>177.17329322000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.62907857999999806</v>
+        <v>-2.0677320000004329E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.5244391192530991</v>
+        <v>-0.13994192335509137</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>163.31741819000001</v>
+        <v>177.68570217000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.58720210000001316</v>
+        <v>0.51240895000000819</v>
       </c>
       <c r="D424" s="5">
-        <v>4.4171067201811631</v>
+        <v>3.5263020940393686</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>162.94932602</v>
+        <v>177.33609777999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.36809217000001127</v>
+        <v>-0.34960439000002452</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.6713379830025308</v>
+        <v>-2.3356692045574112</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7045767109446164</v>
+        <v>1.9655684088225156</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>162.73960452</v>
+        <v>177.03049186000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.20972150000000056</v>
+        <v>-0.30560591999997655</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.5335562397131741</v>
+        <v>-2.0484891347428258</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>162.59037923</v>
+        <v>177.20854528000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.14922529000000395</v>
+        <v>0.17805341999999769</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.0948164941659733</v>
+        <v>1.2136328392242879</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>162.03031299</v>
+        <v>177.23865377999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.56006623999999761</v>
+        <v>3.0108499999982996E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.0561541789221884</v>
+        <v>0.20407583504722382</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>162.14623047000001</v>
+        <v>177.66568255000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.11591748000000734</v>
+        <v>0.42702877000002104</v>
       </c>
       <c r="D429" s="5">
-        <v>0.86187334968363949</v>
+        <v>2.9298339489272962</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>162.23500643</v>
+        <v>178.13879918999999</v>
       </c>
       <c r="C430" s="5">
-        <v>8.8775959999992438E-2</v>
+        <v>0.47311663999997222</v>
       </c>
       <c r="D430" s="5">
-        <v>0.65898869834111196</v>
+        <v>3.2427731335868293</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>161.43023166</v>
+        <v>178.49937718999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.80477476999999453</v>
+        <v>0.36057800000000384</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.7929084737515684</v>
+        <v>2.4561933282639892</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>162.00588396000001</v>
+        <v>178.90749815000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.57565230000000156</v>
+        <v>0.40812096000001929</v>
       </c>
       <c r="D432" s="5">
-        <v>4.3640725061948826</v>
+        <v>2.7784465258051672</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>161.06308891</v>
+        <v>179.81875701999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.94279505000000086</v>
+        <v>0.91125886999998329</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.764172787402023</v>
+        <v>6.2863235632579118</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>160.91044165</v>
+        <v>179.60935717999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.15264726000000906</v>
+        <v>-0.20939984000000322</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.1313882872236558</v>
+        <v>-1.3884905651616708</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>160.90174314000001</v>
+        <v>179.39607045</v>
       </c>
       <c r="C435" s="5">
-        <v>-8.6985099999878912E-3</v>
+        <v>-0.21328672999999299</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.4850415974415654E-2</v>
+        <v>-1.4157337884810328</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>161.77312241000001</v>
+        <v>180.27187276999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.87137927000000559</v>
+        <v>0.87580231999999114</v>
       </c>
       <c r="D436" s="5">
-        <v>6.6958251788069578</v>
+        <v>6.0182264933258178</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>162.32684535999999</v>
+        <v>181.24681215000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.55372294999997962</v>
+        <v>0.97493938000002345</v>
       </c>
       <c r="D437" s="5">
-        <v>4.1856172190236629</v>
+        <v>6.6863544899750327</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.38200873560140236</v>
+        <v>2.2052556805730372</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>183.21080810999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.963995959999977</v>
+      </c>
+      <c r="D438" s="5">
+        <v>13.806891912904518</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>