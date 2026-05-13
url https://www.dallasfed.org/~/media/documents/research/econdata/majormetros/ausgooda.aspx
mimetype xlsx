--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{21056AE9-E51E-4DB7-8EB1-085EF3F9D999}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B49522B8-BAEE-4A64-A238-F43EF38ECA84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8C3E6884-8E51-4373-8BFC-02DCDB8E6BA7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F390DD2C-E80B-45B3-9655-1732D132B7E2}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48CA3FCE-B15F-4251-B389-8F2E9A15C4BD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8562623-BD28-49DF-B090-97F505F2A088}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>6.0182264933258178</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>181.24681215000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.97493938000002345</v>
       </c>
       <c r="D437" s="5">
         <v>6.6863544899750327</v>
       </c>
       <c r="E437" s="5">
         <v>2.2052556805730372</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>183.21080810999999</v>
+        <v>183.31461465000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.963995959999977</v>
+        <v>2.0678024999999991</v>
       </c>
       <c r="D438" s="5">
-        <v>13.806891912904518</v>
+        <v>14.5830983928237</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>182.92404547999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.39056917000002045</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.5269652886563687</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>184.05366612</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.1296206400000131</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.6673687463393758</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>