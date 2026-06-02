--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B49522B8-BAEE-4A64-A238-F43EF38ECA84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{97CAD75F-B12C-4ADF-914B-D207DF0D7007}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F390DD2C-E80B-45B3-9655-1732D132B7E2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2F477D4C-5731-41DE-87AB-E07A44009F10}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8562623-BD28-49DF-B090-97F505F2A088}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AE220FD-DB1E-444D-B38E-C05FEEEFD210}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>59.605342172999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>59.447401739999997</v>
       </c>
       <c r="C7" s="5">
         <v>-0.15794043300000027</v>
       </c>
       <c r="D7" s="5">
         <v>-3.1337901361473519</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>59.967288013000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.51988627300000445</v>
       </c>
       <c r="D8" s="5">
         <v>11.014158198191071</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>59.504602063999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.46268594900000437</v>
       </c>
       <c r="D9" s="5">
         <v>-8.8757934595081966</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>59.851230772999997</v>
       </c>
       <c r="C10" s="5">
         <v>0.34662870900000087</v>
       </c>
       <c r="D10" s="5">
         <v>7.218657457449229</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.361400303000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.51016953000000598</v>
       </c>
       <c r="D11" s="5">
         <v>10.722185070186697</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.646258801999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.28485849899999494</v>
       </c>
       <c r="D12" s="5">
         <v>5.8123850427245216</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>61.699697610000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.0534388080000028</v>
       </c>
       <c r="D13" s="5">
         <v>22.955581459530428</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>62.039426104999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.33972849499999569</v>
       </c>
       <c r="D14" s="5">
         <v>6.811209749184588</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>62.369942010999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.33051590600000225</v>
       </c>
       <c r="D15" s="5">
         <v>6.5837073565038651</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>62.821232217999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.45129020699999955</v>
       </c>
       <c r="D16" s="5">
         <v>9.0368571818508094</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>62.835551355</v>
       </c>
       <c r="C17" s="5">
         <v>1.4319137000001092E-2</v>
       </c>
       <c r="D17" s="5">
         <v>0.27386476563964202</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>63.835555741999997</v>
       </c>
       <c r="C18" s="5">
         <v>1.0000043869999971</v>
       </c>
       <c r="D18" s="5">
         <v>20.861105235177678</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>64.368378281999995</v>
       </c>
       <c r="C19" s="5">
         <v>0.53282253999999796</v>
       </c>
       <c r="D19" s="5">
         <v>10.489011090100631</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.595773377</v>
       </c>
       <c r="C20" s="5">
         <v>0.22739509500000565</v>
       </c>
       <c r="D20" s="5">
         <v>4.3226034138126312</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.811448855999998</v>
       </c>
       <c r="C21" s="5">
         <v>0.21567547899999795</v>
       </c>
       <c r="D21" s="5">
         <v>4.0810190271848068</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>65.182059979000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.37061112300000332</v>
       </c>
       <c r="D22" s="5">
         <v>7.0819364828615061</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>65.460227664000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.27816768499999966</v>
       </c>
       <c r="D23" s="5">
         <v>5.2429851798994065</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>65.892609578000005</v>
       </c>
       <c r="C24" s="5">
         <v>0.43238191400000403</v>
       </c>
       <c r="D24" s="5">
         <v>8.2207034943886583</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>66.082347376000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.18973779799999591</v>
       </c>
       <c r="D25" s="5">
         <v>3.5106532518314637</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>66.313494344999995</v>
       </c>
       <c r="C26" s="5">
         <v>0.23114696899999387</v>
       </c>
       <c r="D26" s="5">
         <v>4.2791353314294955</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>66.557968915000004</v>
       </c>
       <c r="C27" s="5">
         <v>0.24447457000000838</v>
       </c>
       <c r="D27" s="5">
         <v>4.5147933145426089</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.124027151000007</v>
       </c>
       <c r="C28" s="5">
         <v>0.56605823600000349</v>
       </c>
       <c r="D28" s="5">
         <v>10.696866176451646</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.330829523000006</v>
       </c>
       <c r="C29" s="5">
         <v>0.20680237199999851</v>
       </c>
       <c r="D29" s="5">
         <v>3.7603738799350195</v>
       </c>
       <c r="E29" s="5">
         <v>7.1540363234869675</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>68.188645980000004</v>
       </c>
       <c r="C30" s="5">
         <v>0.85781645699999842</v>
       </c>
       <c r="D30" s="5">
         <v>16.406497037133349</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>68.197796687999997</v>
       </c>
       <c r="C31" s="5">
         <v>9.1507079999928465E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.16115524585103014</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>68.419803529000006</v>
       </c>
       <c r="C32" s="5">
         <v>0.22200684100000956</v>
       </c>
       <c r="D32" s="5">
         <v>3.9771111280108906</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>69.287405488000005</v>
       </c>
       <c r="C33" s="5">
         <v>0.86760195899999815</v>
       </c>
       <c r="D33" s="5">
         <v>16.324104359968516</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>69.877894554999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.59048906699999293</v>
       </c>
       <c r="D34" s="5">
         <v>10.720016647301378</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.434201529000006</v>
       </c>
       <c r="C35" s="5">
         <v>0.55630697400000884</v>
       </c>
       <c r="D35" s="5">
         <v>9.9829627685923619</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.843587712000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.40938618299999519</v>
       </c>
       <c r="D36" s="5">
         <v>7.202130295664122</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>71.211533833999994</v>
       </c>
       <c r="C37" s="5">
         <v>0.36794612199999222</v>
       </c>
       <c r="D37" s="5">
         <v>6.4136939506950208</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.782758688000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.57122485400000755</v>
       </c>
       <c r="D38" s="5">
         <v>10.062064355802214</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>72.935814956000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.1530562680000003</v>
       </c>
       <c r="D39" s="5">
         <v>21.073289690915043</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>73.133050702999995</v>
       </c>
       <c r="C40" s="5">
         <v>0.19723574699999347</v>
       </c>
       <c r="D40" s="5">
         <v>3.2937875494360336</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>73.826097572999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.69304687000000342</v>
       </c>
       <c r="D41" s="5">
         <v>11.983662266171269</v>
       </c>
       <c r="E41" s="5">
         <v>9.6467964170577005</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>74.273285537000007</v>
       </c>
       <c r="C42" s="5">
         <v>0.44718796400000826</v>
       </c>
       <c r="D42" s="5">
         <v>7.5158964250542359</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>74.842591141</v>
       </c>
       <c r="C43" s="5">
         <v>0.56930560399999308</v>
       </c>
       <c r="D43" s="5">
         <v>9.5958603464766377</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>75.547596791000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.70500565000000393</v>
       </c>
       <c r="D44" s="5">
         <v>11.908240222060428</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>75.740846652000002</v>
       </c>
       <c r="C45" s="5">
         <v>0.19324986099999819</v>
       </c>
       <c r="D45" s="5">
         <v>3.1131419991374587</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>75.848671045000003</v>
       </c>
       <c r="C46" s="5">
         <v>0.10782439300000135</v>
       </c>
       <c r="D46" s="5">
         <v>1.7217550338580079</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>76.785631193</v>
       </c>
       <c r="C47" s="5">
         <v>0.93696014799999716</v>
       </c>
       <c r="D47" s="5">
         <v>15.873411373382783</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>77.719694285000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.93406309200000237</v>
       </c>
       <c r="D48" s="5">
         <v>15.614818042873102</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>78.039951918</v>
       </c>
       <c r="C49" s="5">
         <v>0.3202576329999971</v>
       </c>
       <c r="D49" s="5">
         <v>5.0584319474443085</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>78.646103861</v>
       </c>
       <c r="C50" s="5">
         <v>0.60615194300000041</v>
       </c>
       <c r="D50" s="5">
         <v>9.7293059010920011</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>78.831788502999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.18568464199999823</v>
       </c>
       <c r="D51" s="5">
         <v>2.8703002506629938</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>80.054242165999995</v>
       </c>
       <c r="C52" s="5">
         <v>1.222453662999996</v>
       </c>
       <c r="D52" s="5">
         <v>20.280617854827842</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>81.024018436999995</v>
       </c>
       <c r="C53" s="5">
         <v>0.96977627100000063</v>
       </c>
       <c r="D53" s="5">
         <v>15.54552609889932</v>
       </c>
       <c r="E53" s="5">
         <v>9.7498325126593954</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>81.690309622000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.66629118500000573</v>
       </c>
       <c r="D54" s="5">
         <v>10.326836032483833</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>81.590198196000003</v>
       </c>
       <c r="C55" s="5">
         <v>-0.100111425999998</v>
       </c>
       <c r="D55" s="5">
         <v>-1.4607274662459813</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>82.009786622999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.41958842699999366</v>
       </c>
       <c r="D56" s="5">
         <v>6.3487343883134484</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>83.119731823999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.1099452010000022</v>
       </c>
       <c r="D57" s="5">
         <v>17.506371837106261</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>83.499241978000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.37951015400000188</v>
       </c>
       <c r="D58" s="5">
         <v>5.6186943581401527</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>84.412114369999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.91287239199999703</v>
       </c>
       <c r="D59" s="5">
         <v>13.937569154491779</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>85.621602046999996</v>
       </c>
       <c r="C60" s="5">
         <v>1.2094876769999985</v>
       </c>
       <c r="D60" s="5">
         <v>18.615884164977437</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>86.478005123000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.85640307600000654</v>
       </c>
       <c r="D61" s="5">
         <v>12.685427897735524</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>87.317833551999996</v>
       </c>
       <c r="C62" s="5">
         <v>0.83982842899999355</v>
       </c>
       <c r="D62" s="5">
         <v>12.296822916775563</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>87.33022106</v>
       </c>
       <c r="C63" s="5">
         <v>1.2387508000003322E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.17037314337560172</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>87.855044096</v>
       </c>
       <c r="C64" s="5">
         <v>0.5248230360000008</v>
       </c>
       <c r="D64" s="5">
         <v>7.4547699775327381</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>88.431343458000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.57629936200000031</v>
       </c>
       <c r="D65" s="5">
         <v>8.1618886873101371</v>
       </c>
       <c r="E65" s="5">
         <v>9.1421348433360592</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>89.108199710999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.67685625299999685</v>
       </c>
       <c r="D66" s="5">
         <v>9.5815298906876567</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>89.524577632000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.41637792100000581</v>
       </c>
       <c r="D67" s="5">
         <v>5.7536424013982623</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>90.367462231000005</v>
       </c>
       <c r="C68" s="5">
         <v>0.84288459900000134</v>
       </c>
       <c r="D68" s="5">
         <v>11.901953022815292</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>91.203224258000006</v>
       </c>
       <c r="C69" s="5">
         <v>0.83576202700000124</v>
       </c>
       <c r="D69" s="5">
         <v>11.680479163998459</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>92.183688140000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.98046388199999512</v>
       </c>
       <c r="D70" s="5">
         <v>13.691148068117066</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>92.635899886000004</v>
       </c>
       <c r="C71" s="5">
         <v>0.45221174600000325</v>
       </c>
       <c r="D71" s="5">
         <v>6.0481119023557905</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>92.257968098999996</v>
       </c>
       <c r="C72" s="5">
         <v>-0.37793178700000851</v>
       </c>
       <c r="D72" s="5">
         <v>-4.7873333812910257</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>93.271635384000007</v>
       </c>
       <c r="C73" s="5">
         <v>1.013667285000011</v>
       </c>
       <c r="D73" s="5">
         <v>14.011451199980684</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>94.385753350000002</v>
       </c>
       <c r="C74" s="5">
         <v>1.1141179659999949</v>
       </c>
       <c r="D74" s="5">
         <v>15.314059106521881</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>95.611775546000004</v>
       </c>
       <c r="C75" s="5">
         <v>1.2260221960000024</v>
       </c>
       <c r="D75" s="5">
         <v>16.750632178974321</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>96.636405288000006</v>
       </c>
       <c r="C76" s="5">
         <v>1.0246297420000019</v>
       </c>
       <c r="D76" s="5">
         <v>13.645593046358151</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>97.618764214999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.98235892699999283</v>
       </c>
       <c r="D77" s="5">
         <v>12.904296043941322</v>
       </c>
       <c r="E77" s="5">
         <v>10.389326224997951</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>98.543546011000004</v>
       </c>
       <c r="C78" s="5">
         <v>0.92478179600000487</v>
       </c>
       <c r="D78" s="5">
         <v>11.979510734701581</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>99.561269177</v>
       </c>
       <c r="C79" s="5">
         <v>1.0177231659999961</v>
       </c>
       <c r="D79" s="5">
         <v>13.121943823832849</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>100.49706318</v>
       </c>
       <c r="C80" s="5">
         <v>0.93579400299999804</v>
       </c>
       <c r="D80" s="5">
         <v>11.880746700899646</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>101.27654552</v>
       </c>
       <c r="C81" s="5">
         <v>0.77948234000000127</v>
       </c>
       <c r="D81" s="5">
         <v>9.715024894425861</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>101.92244709000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.64590157000000659</v>
       </c>
       <c r="D82" s="5">
         <v>7.9273599892894397</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>101.6380491</v>
       </c>
       <c r="C83" s="5">
         <v>-0.28439799000000221</v>
       </c>
       <c r="D83" s="5">
         <v>-3.2974920704701094</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>101.67471351</v>
       </c>
       <c r="C84" s="5">
         <v>3.6664410000000203E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.4337419889267391</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>101.96288206</v>
       </c>
       <c r="C85" s="5">
         <v>0.28816854999999464</v>
       </c>
       <c r="D85" s="5">
         <v>3.4545851058421784</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>101.86041194000001</v>
       </c>
       <c r="C86" s="5">
         <v>-0.10247011999999245</v>
       </c>
       <c r="D86" s="5">
         <v>-1.1993261273178235</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>101.78622066</v>
       </c>
       <c r="C87" s="5">
         <v>-7.4191280000007964E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.87054182435629679</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>102.08348726</v>
       </c>
       <c r="C88" s="5">
         <v>0.29726660000000038</v>
       </c>
       <c r="D88" s="5">
         <v>3.5614444497511721</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>102.38237384999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.29888658999999507</v>
       </c>
       <c r="D89" s="5">
         <v>3.5705706611341981</v>
       </c>
       <c r="E89" s="5">
         <v>4.8798094027377781</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>102.64329982</v>
       </c>
       <c r="C90" s="5">
         <v>0.26092597000000239</v>
       </c>
       <c r="D90" s="5">
         <v>3.1014863917672164</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>103.41221462</v>
       </c>
       <c r="C91" s="5">
         <v>0.76891480000000456</v>
       </c>
       <c r="D91" s="5">
         <v>9.3691408274778851</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>104.3274797</v>
       </c>
       <c r="C92" s="5">
         <v>0.91526507999999751</v>
       </c>
       <c r="D92" s="5">
         <v>11.153342241348895</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>104.07715852</v>
       </c>
       <c r="C93" s="5">
         <v>-0.25032118000000025</v>
       </c>
       <c r="D93" s="5">
         <v>-2.8415609085925331</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>105.21261599</v>
       </c>
       <c r="C94" s="5">
         <v>1.1354574700000057</v>
       </c>
       <c r="D94" s="5">
         <v>13.906552205779077</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>106.14239105999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.92977506999999093</v>
       </c>
       <c r="D95" s="5">
         <v>11.135439932248348</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>106.99200192000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.84961086000001274</v>
       </c>
       <c r="D96" s="5">
         <v>10.039691257115123</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>107.80389531</v>
       </c>
       <c r="C97" s="5">
         <v>0.8118933899999945</v>
       </c>
       <c r="D97" s="5">
         <v>9.4958551450457165</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>109.03801763</v>
       </c>
       <c r="C98" s="5">
         <v>1.2341223199999973</v>
       </c>
       <c r="D98" s="5">
         <v>14.636237296900735</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>110.06069273999999</v>
       </c>
       <c r="C99" s="5">
         <v>1.0226751099999944</v>
       </c>
       <c r="D99" s="5">
         <v>11.854004711569456</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>111.10501035999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.0443176200000011</v>
       </c>
       <c r="D100" s="5">
         <v>11.999691491411536</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>111.67431037999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.56930002000000002</v>
       </c>
       <c r="D101" s="5">
         <v>6.3250561447290243</v>
       </c>
       <c r="E101" s="5">
         <v>9.0757189744531388</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>113.0209991</v>
       </c>
       <c r="C102" s="5">
         <v>1.3466887200000031</v>
       </c>
       <c r="D102" s="5">
         <v>15.47031599263704</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>113.8723128</v>
       </c>
       <c r="C103" s="5">
         <v>0.85131370000000572</v>
       </c>
       <c r="D103" s="5">
         <v>9.4228424431159077</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>114.35074143</v>
       </c>
       <c r="C104" s="5">
         <v>0.47842862999999625</v>
       </c>
       <c r="D104" s="5">
         <v>5.1598893631787046</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>115.53669073</v>
       </c>
       <c r="C105" s="5">
         <v>1.1859493000000043</v>
       </c>
       <c r="D105" s="5">
         <v>13.180412044173572</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>115.58071638</v>
       </c>
       <c r="C106" s="5">
         <v>4.4025649999994698E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45822364170342578</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>115.93118745</v>
       </c>
       <c r="C107" s="5">
         <v>0.35047106999999755</v>
       </c>
       <c r="D107" s="5">
         <v>3.7000170191513693</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>116.66571256</v>
       </c>
       <c r="C108" s="5">
         <v>0.73452511000000698</v>
       </c>
       <c r="D108" s="5">
         <v>7.8736675250270727</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>117.19745491</v>
       </c>
       <c r="C109" s="5">
         <v>0.53174235000000181</v>
       </c>
       <c r="D109" s="5">
         <v>5.608606273833483</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>118.30261109999999</v>
       </c>
       <c r="C110" s="5">
         <v>1.1051561899999882</v>
       </c>
       <c r="D110" s="5">
         <v>11.921570614492394</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>118.54981709</v>
       </c>
       <c r="C111" s="5">
         <v>0.24720599000001187</v>
       </c>
       <c r="D111" s="5">
         <v>2.5365489648470074</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>118.56385573999999</v>
       </c>
       <c r="C112" s="5">
         <v>1.4038649999989161E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.14219639428088016</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>118.96180502</v>
       </c>
       <c r="C113" s="5">
         <v>0.39794928000000596</v>
       </c>
       <c r="D113" s="5">
         <v>4.1028862669429955</v>
       </c>
       <c r="E113" s="5">
         <v>6.5256679134193529</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>119.12339573</v>
       </c>
       <c r="C114" s="5">
         <v>0.16159070999999869</v>
       </c>
       <c r="D114" s="5">
         <v>1.642242233572988</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>118.13333477</v>
       </c>
       <c r="C115" s="5">
         <v>-0.99006095999999388</v>
       </c>
       <c r="D115" s="5">
         <v>-9.5299591609885326</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>118.62290027</v>
       </c>
       <c r="C116" s="5">
         <v>0.48956549999999766</v>
       </c>
       <c r="D116" s="5">
         <v>5.0879431852993928</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>119.03358376</v>
       </c>
       <c r="C117" s="5">
         <v>0.41068348999999671</v>
       </c>
       <c r="D117" s="5">
         <v>4.2345396262083002</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>119.70091118000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.66732742000000655</v>
       </c>
       <c r="D118" s="5">
         <v>6.9388146894259428</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>120.05063481000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.34972362999999973</v>
       </c>
       <c r="D119" s="5">
         <v>3.5628645837146866</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>121.83418392</v>
       </c>
       <c r="C120" s="5">
         <v>1.7835491099999956</v>
       </c>
       <c r="D120" s="5">
         <v>19.359330131476238</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>122.26772625</v>
       </c>
       <c r="C121" s="5">
         <v>0.43354232999999454</v>
       </c>
       <c r="D121" s="5">
         <v>4.3547273608162351</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>123.26260499999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.99487874999999804</v>
       </c>
       <c r="D122" s="5">
         <v>10.213316174747522</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>123.77286235</v>
       </c>
       <c r="C123" s="5">
         <v>0.51025735000000338</v>
       </c>
       <c r="D123" s="5">
         <v>5.0821893606111335</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>124.71190995000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.9390476000000092</v>
       </c>
       <c r="D124" s="5">
         <v>9.4939067479343553</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>125.67320349000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.96129353999999978</v>
       </c>
       <c r="D125" s="5">
         <v>9.6521275412444041</v>
       </c>
       <c r="E125" s="5">
         <v>5.6416414233725565</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>125.16476470000001</v>
       </c>
       <c r="C126" s="5">
         <v>-0.50843878999999959</v>
       </c>
       <c r="D126" s="5">
         <v>-4.7482816468717441</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>126.20308918000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.03832448</v>
       </c>
       <c r="D127" s="5">
         <v>10.421789349647103</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>127.92134419</v>
       </c>
       <c r="C128" s="5">
         <v>1.7182550099999929</v>
       </c>
       <c r="D128" s="5">
         <v>17.618691622614069</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>128.76470947000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.84336528000001465</v>
       </c>
       <c r="D129" s="5">
         <v>8.2046826999013778</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>129.28428837000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.51957889999999907</v>
       </c>
       <c r="D130" s="5">
         <v>4.9510441102273539</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>130.67090257000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.3866141999999968</v>
       </c>
       <c r="D131" s="5">
         <v>13.657395396719574</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>130.78126526</v>
       </c>
       <c r="C132" s="5">
         <v>0.11036268999998811</v>
       </c>
       <c r="D132" s="5">
         <v>1.0182232699491367</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>131.55663602999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.77537076999999499</v>
       </c>
       <c r="D133" s="5">
         <v>7.3511501170328009</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>132.01619574</v>
       </c>
       <c r="C134" s="5">
         <v>0.45955971000000773</v>
       </c>
       <c r="D134" s="5">
         <v>4.2733788435409092</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>132.0025081</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3687640000000556E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.12434690091684963</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>132.47362884</v>
       </c>
       <c r="C136" s="5">
         <v>0.47112074000000348</v>
       </c>
       <c r="D136" s="5">
         <v>4.3679132611746718</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>132.40695934999999</v>
       </c>
       <c r="C137" s="5">
         <v>-6.6669490000009546E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.60225052558240399</v>
       </c>
       <c r="E137" s="5">
         <v>5.3581476981573006</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>132.21268087999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19427847000000042</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7465995058161599</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>131.30674171000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.90593916999998214</v>
       </c>
       <c r="D139" s="5">
         <v>-7.9196505920103739</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>129.36641471999999</v>
       </c>
       <c r="C140" s="5">
         <v>-1.9403269900000168</v>
       </c>
       <c r="D140" s="5">
         <v>-16.359964257541691</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>127.03956556</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3268491599999948</v>
       </c>
       <c r="D141" s="5">
         <v>-19.571588277576524</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>125.46115311</v>
       </c>
       <c r="C142" s="5">
         <v>-1.5784124500000019</v>
       </c>
       <c r="D142" s="5">
         <v>-13.93168539469295</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>123.75015397</v>
       </c>
       <c r="C143" s="5">
         <v>-1.7109991399999984</v>
       </c>
       <c r="D143" s="5">
         <v>-15.19183279080476</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>120.86463444</v>
       </c>
       <c r="C144" s="5">
         <v>-2.8855195299999963</v>
       </c>
       <c r="D144" s="5">
         <v>-24.657168323964108</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>120.2159327</v>
       </c>
       <c r="C145" s="5">
         <v>-0.64870174000000702</v>
       </c>
       <c r="D145" s="5">
         <v>-6.2538482417818901</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>118.09000838</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1259243199999958</v>
       </c>
       <c r="D146" s="5">
         <v>-19.273991780071988</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>116.39916040999999</v>
       </c>
       <c r="C147" s="5">
         <v>-1.6908479700000072</v>
       </c>
       <c r="D147" s="5">
         <v>-15.891413987619352</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.5623271</v>
       </c>
       <c r="C148" s="5">
         <v>-1.8368333099999887</v>
       </c>
       <c r="D148" s="5">
         <v>-17.376469325687694</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>113.41625345</v>
       </c>
       <c r="C149" s="5">
         <v>-1.1460736500000053</v>
       </c>
       <c r="D149" s="5">
         <v>-11.365736549230599</v>
       </c>
       <c r="E149" s="5">
         <v>-14.342679563995286</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>111.76239821</v>
       </c>
       <c r="C150" s="5">
         <v>-1.6538552399999986</v>
       </c>
       <c r="D150" s="5">
         <v>-16.161213086929727</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>111.02390938000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73848882999999432</v>
       </c>
       <c r="D151" s="5">
         <v>-7.6472908636686103</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.12719783999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.89671154000001252</v>
       </c>
       <c r="D152" s="5">
         <v>-9.2729315783968254</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>109.00632849</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1208693499999924</v>
       </c>
       <c r="D153" s="5">
         <v>-11.552516764447384</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>108.53569437</v>
       </c>
       <c r="C154" s="5">
         <v>-0.47063411999999971</v>
       </c>
       <c r="D154" s="5">
         <v>-5.0597168117403335</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>107.89145232</v>
       </c>
       <c r="C155" s="5">
         <v>-0.64424205000000256</v>
       </c>
       <c r="D155" s="5">
         <v>-6.8949149414870732</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>106.32084483</v>
       </c>
       <c r="C156" s="5">
         <v>-1.5706074900000004</v>
       </c>
       <c r="D156" s="5">
         <v>-16.135810005343654</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>105.60846972</v>
       </c>
       <c r="C157" s="5">
         <v>-0.71237510999999643</v>
       </c>
       <c r="D157" s="5">
         <v>-7.7505108638285414</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>104.4537175</v>
       </c>
       <c r="C158" s="5">
         <v>-1.154752220000006</v>
       </c>
       <c r="D158" s="5">
         <v>-12.360111377846128</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>103.77725827</v>
       </c>
       <c r="C159" s="5">
         <v>-0.67645922999999186</v>
       </c>
       <c r="D159" s="5">
         <v>-7.5004756584292505</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>103.06282581000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.7144324599999976</v>
       </c>
       <c r="D160" s="5">
         <v>-7.9554161992119727</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>102.28420611</v>
       </c>
       <c r="C161" s="5">
         <v>-0.77861970000000724</v>
       </c>
       <c r="D161" s="5">
         <v>-8.698398955947928</v>
       </c>
       <c r="E161" s="5">
         <v>-9.815213429623304</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>102.86378228</v>
       </c>
       <c r="C162" s="5">
         <v>0.57957616999999573</v>
       </c>
       <c r="D162" s="5">
         <v>7.0155594205943528</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>101.94408011</v>
       </c>
       <c r="C163" s="5">
         <v>-0.91970216999999366</v>
       </c>
       <c r="D163" s="5">
         <v>-10.216968289939754</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>101.19795831</v>
       </c>
       <c r="C164" s="5">
         <v>-0.74612179999999739</v>
       </c>
       <c r="D164" s="5">
         <v>-8.4376626013633498</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>101.3039943</v>
       </c>
       <c r="C165" s="5">
         <v>0.10603598999999519</v>
       </c>
       <c r="D165" s="5">
         <v>1.2646406355181439</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>101.00399829</v>
       </c>
       <c r="C166" s="5">
         <v>-0.29999601000000098</v>
       </c>
       <c r="D166" s="5">
         <v>-3.4963016527170043</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>100.23991075000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.76408753999999135</v>
       </c>
       <c r="D167" s="5">
         <v>-8.709567370775428</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>99.746906530999993</v>
       </c>
       <c r="C168" s="5">
         <v>-0.49300421900001368</v>
       </c>
       <c r="D168" s="5">
         <v>-5.7448317735118382</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.603089370999996</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14381715999999756</v>
       </c>
       <c r="D169" s="5">
         <v>-1.716530241941483</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>99.745541571000004</v>
       </c>
       <c r="C170" s="5">
         <v>0.14245220000000813</v>
       </c>
       <c r="D170" s="5">
         <v>1.7298029885312483</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>99.732719739999993</v>
       </c>
       <c r="C171" s="5">
         <v>-1.2821831000010775E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-0.15414547437792026</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>99.698175809000006</v>
       </c>
       <c r="C172" s="5">
         <v>-3.4543930999987538E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.41484721017037707</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>99.599207191999994</v>
       </c>
       <c r="C173" s="5">
         <v>-9.896861700001125E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1847365029314827</v>
       </c>
       <c r="E173" s="5">
         <v>-2.6250376476622983</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>99.307291796000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.29191539599999317</v>
       </c>
       <c r="D174" s="5">
         <v>-3.4609360324699301</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>99.343247550000001</v>
       </c>
       <c r="C175" s="5">
         <v>3.5955753999999729E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.43534496665755817</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.262115219999998</v>
       </c>
       <c r="C176" s="5">
         <v>-8.1132330000002639E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.97563420365325282</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>100.15883477</v>
       </c>
       <c r="C177" s="5">
         <v>0.89671955000000025</v>
       </c>
       <c r="D177" s="5">
         <v>11.395809630307507</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>100.04168541</v>
       </c>
       <c r="C178" s="5">
         <v>-0.11714935999999909</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3945689677519413</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>100.15110623</v>
       </c>
       <c r="C179" s="5">
         <v>0.10942081999999687</v>
       </c>
       <c r="D179" s="5">
         <v>1.3204271152214675</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>100.98547888</v>
       </c>
       <c r="C180" s="5">
         <v>0.83437265000000593</v>
       </c>
       <c r="D180" s="5">
         <v>10.46842009050193</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>101.19496082000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.20948194000000342</v>
       </c>
       <c r="D181" s="5">
         <v>2.517849579004916</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>101.51906515</v>
       </c>
       <c r="C182" s="5">
         <v>0.32410432999999728</v>
       </c>
       <c r="D182" s="5">
         <v>3.9117548454946194</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>102.27614846</v>
       </c>
       <c r="C183" s="5">
         <v>0.75708330999999873</v>
       </c>
       <c r="D183" s="5">
         <v>9.3253963435203868</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>102.2873761</v>
       </c>
       <c r="C184" s="5">
         <v>1.1227640000001315E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.13181280263170336</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>102.16180115</v>
       </c>
       <c r="C185" s="5">
         <v>-0.12557495000000074</v>
       </c>
       <c r="D185" s="5">
         <v>-1.4632950146752033</v>
       </c>
       <c r="E185" s="5">
         <v>2.5729059801249399</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>102.50441435</v>
       </c>
       <c r="C186" s="5">
         <v>0.34261320000000239</v>
       </c>
       <c r="D186" s="5">
         <v>4.0994250757072193</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>102.64863196</v>
       </c>
       <c r="C187" s="5">
         <v>0.14421760999999833</v>
       </c>
       <c r="D187" s="5">
         <v>1.70145461952802</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>102.7169978</v>
       </c>
       <c r="C188" s="5">
         <v>6.8365839999998457E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.80215577760514023</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>103.05709665000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.34009885000000395</v>
       </c>
       <c r="D189" s="5">
         <v>4.0463932597769814</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>102.99726069</v>
       </c>
       <c r="C190" s="5">
         <v>-5.983596000000091E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.69451114613784393</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>103.12211241999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.12485172999998895</v>
       </c>
       <c r="D191" s="5">
         <v>1.4643592307391096</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>103.87480872</v>
       </c>
       <c r="C192" s="5">
         <v>0.75269630000001087</v>
       </c>
       <c r="D192" s="5">
         <v>9.1192155180492165</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>103.88335635999999</v>
       </c>
       <c r="C193" s="5">
         <v>8.5476399999890873E-3</v>
       </c>
       <c r="D193" s="5">
         <v>9.8790184305119766E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>104.28724746</v>
       </c>
       <c r="C194" s="5">
         <v>0.40389110000000983</v>
       </c>
       <c r="D194" s="5">
         <v>4.7665844990911088</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>104.3004408</v>
       </c>
       <c r="C195" s="5">
         <v>1.3193340000000831E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.15191721892959809</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>105.07927282999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.77883202999998957</v>
       </c>
       <c r="D196" s="5">
         <v>9.3379629000872821</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>105.63017637</v>
       </c>
       <c r="C197" s="5">
         <v>0.5509035400000073</v>
       </c>
       <c r="D197" s="5">
         <v>6.4759085431652874</v>
       </c>
       <c r="E197" s="5">
         <v>3.394982450346129</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>106.39843286</v>
       </c>
       <c r="C198" s="5">
         <v>0.76825648999999885</v>
       </c>
       <c r="D198" s="5">
         <v>9.0854220793478611</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>106.99892437</v>
       </c>
       <c r="C199" s="5">
         <v>0.60049150999999767</v>
       </c>
       <c r="D199" s="5">
         <v>6.986792369781325</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>107.95239641000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.95347204000000829</v>
       </c>
       <c r="D200" s="5">
         <v>11.233219769073788</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>108.11653173000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.16413531999999975</v>
       </c>
       <c r="D201" s="5">
         <v>1.8398650780498071</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>108.76387587000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.64734414000000129</v>
       </c>
       <c r="D202" s="5">
         <v>7.426355031418086</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>109.7849463</v>
       </c>
       <c r="C203" s="5">
         <v>1.0210704299999946</v>
       </c>
       <c r="D203" s="5">
         <v>11.865822146783778</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>110.30474291</v>
       </c>
       <c r="C204" s="5">
         <v>0.51979661000000021</v>
       </c>
       <c r="D204" s="5">
         <v>5.8319298266198416</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>110.86262381</v>
       </c>
       <c r="C205" s="5">
         <v>0.55788090000000068</v>
       </c>
       <c r="D205" s="5">
         <v>6.2408640578339503</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>111.23858791000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.37596410000000446</v>
       </c>
       <c r="D206" s="5">
         <v>4.1462822025558843</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.70426117</v>
       </c>
       <c r="C207" s="5">
         <v>0.46567325999998843</v>
       </c>
       <c r="D207" s="5">
         <v>5.1408003800817337</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>112.36712122</v>
       </c>
       <c r="C208" s="5">
         <v>0.66286005000000614</v>
       </c>
       <c r="D208" s="5">
         <v>7.3579402596856358</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>113.88501013</v>
       </c>
       <c r="C209" s="5">
         <v>1.5178889099999964</v>
       </c>
       <c r="D209" s="5">
         <v>17.470203610978395</v>
       </c>
       <c r="E209" s="5">
         <v>7.814844245914232</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>113.17462326</v>
       </c>
       <c r="C210" s="5">
         <v>-0.71038686999999356</v>
       </c>
       <c r="D210" s="5">
         <v>-7.2337688844946291</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>114.14009989</v>
       </c>
       <c r="C211" s="5">
         <v>0.96547662999999773</v>
       </c>
       <c r="D211" s="5">
         <v>10.731272244376511</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>114.67205980999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.53195991999999137</v>
       </c>
       <c r="D212" s="5">
         <v>5.7383147245364974</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>115.43747734</v>
       </c>
       <c r="C213" s="5">
         <v>0.76541753000000767</v>
       </c>
       <c r="D213" s="5">
         <v>8.3105014960962222</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>115.85513023</v>
       </c>
       <c r="C214" s="5">
         <v>0.41765288999999939</v>
       </c>
       <c r="D214" s="5">
         <v>4.4290449839569535</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>116.25406249</v>
       </c>
       <c r="C215" s="5">
         <v>0.39893225999999515</v>
       </c>
       <c r="D215" s="5">
         <v>4.2112059973650862</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>115.76866805</v>
       </c>
       <c r="C216" s="5">
         <v>-0.48539443999999321</v>
       </c>
       <c r="D216" s="5">
         <v>-4.8968764375761697</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>116.04685784999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.27818979999999272</v>
       </c>
       <c r="D217" s="5">
         <v>2.9219934485017252</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>115.6011716</v>
       </c>
       <c r="C218" s="5">
         <v>-0.44568624999999429</v>
       </c>
       <c r="D218" s="5">
         <v>-4.5125713819653246</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>116.25375536999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.65258376999999257</v>
       </c>
       <c r="D219" s="5">
         <v>6.9884913085374922</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>115.95139607</v>
       </c>
       <c r="C220" s="5">
         <v>-0.302359299999992</v>
       </c>
       <c r="D220" s="5">
         <v>-3.0767668446036511</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>115.8107419</v>
       </c>
       <c r="C221" s="5">
         <v>-0.1406541700000048</v>
       </c>
       <c r="D221" s="5">
         <v>-1.4459804746232541</v>
       </c>
       <c r="E221" s="5">
         <v>1.6909440213437765</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>114.99251040999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.81823149000000228</v>
       </c>
       <c r="D222" s="5">
         <v>-8.1564764365121061</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>114.88976492</v>
       </c>
       <c r="C223" s="5">
         <v>-0.10274548999998956</v>
       </c>
       <c r="D223" s="5">
         <v>-1.0669433161225372</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>114.07531303</v>
       </c>
       <c r="C224" s="5">
         <v>-0.81445189000000084</v>
       </c>
       <c r="D224" s="5">
         <v>-8.1828220479273739</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>113.34947388000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.72583914999999877</v>
       </c>
       <c r="D225" s="5">
         <v>-7.3737517332335685</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>112.96402042</v>
       </c>
       <c r="C226" s="5">
         <v>-0.38545346000000791</v>
       </c>
       <c r="D226" s="5">
         <v>-4.005227478114481</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>111.80468841</v>
       </c>
       <c r="C227" s="5">
         <v>-1.15933201</v>
       </c>
       <c r="D227" s="5">
         <v>-11.643500928719764</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>110.77573895</v>
       </c>
       <c r="C228" s="5">
         <v>-1.0289494599999927</v>
       </c>
       <c r="D228" s="5">
         <v>-10.50151541468799</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>109.88505112999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.89068782000001079</v>
       </c>
       <c r="D229" s="5">
         <v>-9.2330993672616444</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>108.87763201</v>
       </c>
       <c r="C230" s="5">
         <v>-1.0074191199999945</v>
       </c>
       <c r="D230" s="5">
         <v>-10.46339432585266</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>107.15990372</v>
       </c>
       <c r="C231" s="5">
         <v>-1.7177282899999966</v>
       </c>
       <c r="D231" s="5">
         <v>-17.372659326110007</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>105.60280485</v>
       </c>
       <c r="C232" s="5">
         <v>-1.5570988700000044</v>
       </c>
       <c r="D232" s="5">
         <v>-16.108557193651261</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>104.30348954</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2993153099999972</v>
       </c>
       <c r="D233" s="5">
         <v>-13.805288827716012</v>
       </c>
       <c r="E233" s="5">
         <v>-9.9362564915923315</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>100.59508563</v>
       </c>
       <c r="C234" s="5">
         <v>-3.7084039100000012</v>
       </c>
       <c r="D234" s="5">
         <v>-35.235783390058941</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>98.329546661999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.2655389680000013</v>
       </c>
       <c r="D235" s="5">
         <v>-23.917063397021998</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.877288405000002</v>
       </c>
       <c r="C236" s="5">
         <v>-2.4522582569999969</v>
       </c>
       <c r="D236" s="5">
         <v>-26.144903249866815</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>96.259467685999994</v>
       </c>
       <c r="C237" s="5">
         <v>0.38217928099999199</v>
       </c>
       <c r="D237" s="5">
         <v>4.8896302005920989</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.510115734999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.74935195099999419</v>
       </c>
       <c r="D238" s="5">
         <v>-8.9518790094347942</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>94.521536291000004</v>
       </c>
       <c r="C239" s="5">
         <v>-0.98857944399999553</v>
       </c>
       <c r="D239" s="5">
         <v>-11.737381990190944</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>93.994753494999998</v>
       </c>
       <c r="C240" s="5">
         <v>-0.52678279600000621</v>
       </c>
       <c r="D240" s="5">
         <v>-6.4865460544665581</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>93.239819288999996</v>
       </c>
       <c r="C241" s="5">
         <v>-0.7549342060000015</v>
       </c>
       <c r="D241" s="5">
         <v>-9.2234405452329646</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>92.861280105999995</v>
       </c>
       <c r="C242" s="5">
         <v>-0.37853918300000089</v>
       </c>
       <c r="D242" s="5">
         <v>-4.7644889492764575</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>92.565370572000006</v>
       </c>
       <c r="C243" s="5">
         <v>-0.29590953399998909</v>
       </c>
       <c r="D243" s="5">
         <v>-3.7575799173557911</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>92.172240278000004</v>
       </c>
       <c r="C244" s="5">
         <v>-0.39313029400000232</v>
       </c>
       <c r="D244" s="5">
         <v>-4.9790889131770211</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>92.788997812999995</v>
       </c>
       <c r="C245" s="5">
         <v>0.61675753499999075</v>
       </c>
       <c r="D245" s="5">
         <v>8.3318324023266896</v>
       </c>
       <c r="E245" s="5">
         <v>-11.039411795119513</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>92.220536772000003</v>
       </c>
       <c r="C246" s="5">
         <v>-0.56846104099999195</v>
       </c>
       <c r="D246" s="5">
         <v>-7.1089354861873399</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>91.722828702000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.49770807000000161</v>
       </c>
       <c r="D247" s="5">
         <v>-6.2874989730577591</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>92.0601202</v>
       </c>
       <c r="C248" s="5">
         <v>0.33729149799999902</v>
       </c>
       <c r="D248" s="5">
         <v>4.5031001044622876</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>92.848495653000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.78837545300000045</v>
       </c>
       <c r="D249" s="5">
         <v>10.774553503982975</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>92.468020367999998</v>
       </c>
       <c r="C250" s="5">
         <v>-0.38047528500000283</v>
       </c>
       <c r="D250" s="5">
         <v>-4.8080418766150101</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>92.493274260000007</v>
       </c>
       <c r="C251" s="5">
         <v>2.5253892000009159E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.32822409794961427</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.205963432999994</v>
       </c>
       <c r="C252" s="5">
         <v>0.71268917299998691</v>
       </c>
       <c r="D252" s="5">
         <v>9.6484645582215265</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.949745708999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.74378227600000457</v>
       </c>
       <c r="D253" s="5">
         <v>10.007655252352897</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.977868276999999</v>
       </c>
       <c r="C254" s="5">
         <v>2.812256800000057E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.35979550888962653</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.631636033000007</v>
       </c>
       <c r="C255" s="5">
         <v>0.65376775600000769</v>
       </c>
       <c r="D255" s="5">
         <v>8.6748641713209729</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.751417360999994</v>
       </c>
       <c r="C256" s="5">
         <v>0.11978132799998775</v>
       </c>
       <c r="D256" s="5">
         <v>1.5295359150784504</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.890738288999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.13932092800000362</v>
       </c>
       <c r="D257" s="5">
         <v>1.7787998466433308</v>
       </c>
       <c r="E257" s="5">
         <v>2.2650750902986294</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.784287094000007</v>
       </c>
       <c r="C258" s="5">
         <v>-0.10645119499999112</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3379198416461846</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.623432018000003</v>
       </c>
       <c r="C259" s="5">
         <v>-0.16085507600000426</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0175766715003207</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.931461044000002</v>
       </c>
       <c r="C260" s="5">
         <v>0.30802902599999982</v>
       </c>
       <c r="D260" s="5">
         <v>3.977082539594945</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>94.750935542999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.18052550100000531</v>
       </c>
       <c r="D261" s="5">
         <v>-2.2582519579960381</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>94.720226233999995</v>
       </c>
       <c r="C262" s="5">
         <v>-3.0709309000002349E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.38823417748933275</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>94.605854590999996</v>
       </c>
       <c r="C263" s="5">
         <v>-0.11437164299999836</v>
       </c>
       <c r="D263" s="5">
         <v>-1.439377574829348</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>94.975771627</v>
       </c>
       <c r="C264" s="5">
         <v>0.36991703600000392</v>
       </c>
       <c r="D264" s="5">
         <v>4.7943360228183796</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>95.017433405999995</v>
       </c>
       <c r="C265" s="5">
         <v>4.1661778999994681E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.52766012827396569</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>95.319262218999995</v>
       </c>
       <c r="C266" s="5">
         <v>0.3018288130000002</v>
       </c>
       <c r="D266" s="5">
         <v>3.879182826315164</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>95.658185759000006</v>
       </c>
       <c r="C267" s="5">
         <v>0.33892354000001035</v>
       </c>
       <c r="D267" s="5">
         <v>4.3512394030838397</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.871693226999994</v>
       </c>
       <c r="C268" s="5">
         <v>0.21350746799998888</v>
       </c>
       <c r="D268" s="5">
         <v>2.7115052954014063</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.284842669</v>
       </c>
       <c r="C269" s="5">
         <v>0.41314944200000525</v>
       </c>
       <c r="D269" s="5">
         <v>5.2956255369634997</v>
       </c>
       <c r="E269" s="5">
         <v>1.4691680190685341</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>96.763994569000005</v>
       </c>
       <c r="C270" s="5">
         <v>0.47915190000000507</v>
       </c>
       <c r="D270" s="5">
         <v>6.1378680377881745</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.322262901000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.55826833199999726</v>
       </c>
       <c r="D271" s="5">
         <v>7.147223129596636</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.676409863999993</v>
       </c>
       <c r="C272" s="5">
         <v>0.35414696299999093</v>
       </c>
       <c r="D272" s="5">
         <v>4.4551558945308045</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>97.937734727999995</v>
       </c>
       <c r="C273" s="5">
         <v>0.26132486400000232</v>
       </c>
       <c r="D273" s="5">
         <v>3.2581627698040627</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.547084127999995</v>
       </c>
       <c r="C274" s="5">
         <v>0.60934939999999926</v>
       </c>
       <c r="D274" s="5">
         <v>7.7270301618635573</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>99.193965000000006</v>
       </c>
       <c r="C275" s="5">
         <v>0.64688087200001121</v>
       </c>
       <c r="D275" s="5">
         <v>8.1677161531080511</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.513245420000004</v>
       </c>
       <c r="C276" s="5">
         <v>0.31928041999999834</v>
       </c>
       <c r="D276" s="5">
         <v>3.9316153627236838</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.29112782999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.77788240999998948</v>
       </c>
       <c r="D277" s="5">
         <v>9.794226028806019</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.70998911</v>
       </c>
       <c r="C278" s="5">
         <v>0.41886128000000156</v>
       </c>
       <c r="D278" s="5">
         <v>5.1284848816785189</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.93359277</v>
       </c>
       <c r="C279" s="5">
         <v>0.22360366000000909</v>
       </c>
       <c r="D279" s="5">
         <v>2.6971049217002552</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.81758425</v>
       </c>
       <c r="C280" s="5">
         <v>-0.11600852000000828</v>
       </c>
       <c r="D280" s="5">
         <v>-1.3705404933749166</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.98938242</v>
       </c>
       <c r="C281" s="5">
         <v>0.17179817000000241</v>
       </c>
       <c r="D281" s="5">
         <v>2.0641338514254315</v>
       </c>
       <c r="E281" s="5">
         <v>4.8860647435161386</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.13533425</v>
       </c>
       <c r="C282" s="5">
         <v>0.14595183000000134</v>
       </c>
       <c r="D282" s="5">
         <v>1.7481152402579747</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.26165257</v>
       </c>
       <c r="C283" s="5">
         <v>0.12631831999999577</v>
       </c>
       <c r="D283" s="5">
         <v>1.509142451705503</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.65433555</v>
       </c>
       <c r="C284" s="5">
         <v>0.39268298000000357</v>
       </c>
       <c r="D284" s="5">
         <v>4.7540309003656134</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>102.63652973000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.98219418000000758</v>
       </c>
       <c r="D285" s="5">
         <v>12.230950985113886</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>103.24137392</v>
       </c>
       <c r="C286" s="5">
         <v>0.60484418999999434</v>
       </c>
       <c r="D286" s="5">
         <v>7.3054525088517952</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.95975611999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.28161780000000647</v>
       </c>
       <c r="D287" s="5">
         <v>-3.2246485785012879</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.94622833</v>
       </c>
       <c r="C288" s="5">
         <v>-1.3527789999997708E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.15755303702920109</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.34354585</v>
       </c>
       <c r="C289" s="5">
         <v>0.39731752000000142</v>
       </c>
       <c r="D289" s="5">
         <v>4.7309457850014613</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.99821609</v>
       </c>
       <c r="C290" s="5">
         <v>0.65467024000000151</v>
       </c>
       <c r="D290" s="5">
         <v>7.8724080038740096</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>104.52090548</v>
       </c>
       <c r="C291" s="5">
         <v>0.52268938999999648</v>
       </c>
       <c r="D291" s="5">
         <v>6.2006766092810084</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>105.39229655</v>
       </c>
       <c r="C292" s="5">
         <v>0.87139107000000138</v>
       </c>
       <c r="D292" s="5">
         <v>10.476130941477191</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>105.90865685999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.51636030999999605</v>
       </c>
       <c r="D293" s="5">
         <v>6.0403387950293652</v>
       </c>
       <c r="E293" s="5">
         <v>4.8710808226764435</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.94907125</v>
       </c>
       <c r="C294" s="5">
         <v>4.0414390000009348E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.45887828434056921</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>106.61009882</v>
       </c>
       <c r="C295" s="5">
         <v>0.66102757000000167</v>
       </c>
       <c r="D295" s="5">
         <v>7.7492615620529337</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>106.95345038000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.34335156000000211</v>
       </c>
       <c r="D296" s="5">
         <v>3.9339530727142247</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>107.11498838</v>
       </c>
       <c r="C297" s="5">
         <v>0.16153799999999308</v>
       </c>
       <c r="D297" s="5">
         <v>1.8275614602633494</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.90550382000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.79051544000000717</v>
       </c>
       <c r="D298" s="5">
         <v>9.2245393744909254</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>108.01055672</v>
       </c>
       <c r="C299" s="5">
         <v>0.10505289999998979</v>
       </c>
       <c r="D299" s="5">
         <v>1.1745526462916267</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.25603126</v>
       </c>
       <c r="C300" s="5">
         <v>0.24547454000000357</v>
       </c>
       <c r="D300" s="5">
         <v>2.7615776852889073</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.52615319</v>
       </c>
       <c r="C301" s="5">
         <v>0.27012193000000195</v>
       </c>
       <c r="D301" s="5">
         <v>3.0356923229474253</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>108.71471791</v>
       </c>
       <c r="C302" s="5">
         <v>0.18856472000000224</v>
       </c>
       <c r="D302" s="5">
         <v>2.1050465914938643</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.60397161</v>
       </c>
       <c r="C303" s="5">
         <v>-0.11074630000000241</v>
       </c>
       <c r="D303" s="5">
         <v>-1.2155989593260252</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>109.03889223</v>
       </c>
       <c r="C304" s="5">
         <v>0.43492061999999976</v>
       </c>
       <c r="D304" s="5">
         <v>4.9128482177370536</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>109.43113207</v>
       </c>
       <c r="C305" s="5">
         <v>0.392239840000002</v>
       </c>
       <c r="D305" s="5">
         <v>4.4031341809273039</v>
       </c>
       <c r="E305" s="5">
         <v>3.3259558891926444</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>110.16313907</v>
       </c>
       <c r="C306" s="5">
         <v>0.73200699999999586</v>
       </c>
       <c r="D306" s="5">
         <v>8.3290478353420951</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>110.41773301000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.25459394000000657</v>
       </c>
       <c r="D307" s="5">
         <v>2.8087990889984926</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.47183095</v>
       </c>
       <c r="C308" s="5">
         <v>5.409793999999124E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.5895135060232759</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>110.07686317</v>
       </c>
       <c r="C309" s="5">
         <v>-0.39496778000000177</v>
       </c>
       <c r="D309" s="5">
         <v>-4.2069685971842681</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>110.1500601</v>
       </c>
       <c r="C310" s="5">
         <v>7.319693000000882E-2</v>
       </c>
       <c r="D310" s="5">
         <v>0.80087921783718041</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>110.45729973</v>
       </c>
       <c r="C311" s="5">
         <v>0.30723962999999799</v>
       </c>
       <c r="D311" s="5">
         <v>3.3989680122020527</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>111.00198789</v>
       </c>
       <c r="C312" s="5">
         <v>0.54468815999999265</v>
       </c>
       <c r="D312" s="5">
         <v>6.0806108624487321</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>111.23136660999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.2293787199999997</v>
       </c>
       <c r="D313" s="5">
         <v>2.5081036652641053</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>111.12136183</v>
       </c>
       <c r="C314" s="5">
         <v>-0.11000477999999703</v>
       </c>
       <c r="D314" s="5">
         <v>-1.1803331777665904</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>111.66136849</v>
       </c>
       <c r="C315" s="5">
         <v>0.54000666000000308</v>
       </c>
       <c r="D315" s="5">
         <v>5.9899510008255108</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>111.8890176</v>
       </c>
       <c r="C316" s="5">
         <v>0.22764911000000154</v>
       </c>
       <c r="D316" s="5">
         <v>2.4741146476020992</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>112.06112263</v>
       </c>
       <c r="C317" s="5">
         <v>0.17210502999999733</v>
       </c>
       <c r="D317" s="5">
         <v>1.8615073565880325</v>
       </c>
       <c r="E317" s="5">
         <v>2.4033293910526998</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>112.98074407</v>
       </c>
       <c r="C318" s="5">
         <v>0.91962144000000023</v>
       </c>
       <c r="D318" s="5">
         <v>10.304578656588603</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>113.34882718</v>
       </c>
       <c r="C319" s="5">
         <v>0.3680831100000006</v>
       </c>
       <c r="D319" s="5">
         <v>3.9803327754904805</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>113.25482085</v>
       </c>
       <c r="C320" s="5">
         <v>-9.4006329999999139E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.99069794236832376</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.73852754000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.48370669000000532</v>
       </c>
       <c r="D321" s="5">
         <v>5.2472724645834079</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>113.89914768</v>
       </c>
       <c r="C322" s="5">
         <v>0.16062013999999181</v>
       </c>
       <c r="D322" s="5">
         <v>1.7078495017831541</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>113.89745546</v>
       </c>
       <c r="C323" s="5">
         <v>-1.6922199999953591E-3</v>
       </c>
       <c r="D323" s="5">
         <v>-1.7827157752414724E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>115.15624947000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.2587940100000026</v>
       </c>
       <c r="D324" s="5">
         <v>14.099011305779573</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>115.27346138</v>
       </c>
       <c r="C325" s="5">
         <v>0.11721190999999465</v>
       </c>
       <c r="D325" s="5">
         <v>1.2282822554906314</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>115.5455564</v>
       </c>
       <c r="C326" s="5">
         <v>0.27209501999999475</v>
       </c>
       <c r="D326" s="5">
         <v>2.8695805234178584</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>115.90435285</v>
       </c>
       <c r="C327" s="5">
         <v>0.35879644999999982</v>
       </c>
       <c r="D327" s="5">
         <v>3.7905894487839653</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>116.02835555</v>
       </c>
       <c r="C328" s="5">
         <v>0.12400270000000546</v>
       </c>
       <c r="D328" s="5">
         <v>1.2914266625958959</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>116.19993435000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.17157880000000603</v>
       </c>
       <c r="D329" s="5">
         <v>1.7890232553739116</v>
       </c>
       <c r="E329" s="5">
         <v>3.6933520054635016</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>116.08171161</v>
       </c>
       <c r="C330" s="5">
         <v>-0.11822274000000732</v>
       </c>
       <c r="D330" s="5">
         <v>-1.2140809017723742</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>116.35085878</v>
       </c>
       <c r="C331" s="5">
         <v>0.26914716999999655</v>
       </c>
       <c r="D331" s="5">
         <v>2.8180778390605177</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>117.10760852</v>
       </c>
       <c r="C332" s="5">
         <v>0.75674974000000361</v>
       </c>
       <c r="D332" s="5">
         <v>8.0901773082999071</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>118.08451764</v>
       </c>
       <c r="C333" s="5">
         <v>0.97690912000000196</v>
       </c>
       <c r="D333" s="5">
         <v>10.482672714967523</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>119.05015469</v>
       </c>
       <c r="C334" s="5">
         <v>0.965637049999998</v>
       </c>
       <c r="D334" s="5">
         <v>10.266616818585872</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>119.64943569</v>
       </c>
       <c r="C335" s="5">
         <v>0.59928100000000484</v>
       </c>
       <c r="D335" s="5">
         <v>6.2107039704347278</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>120.07934956</v>
       </c>
       <c r="C336" s="5">
         <v>0.42991386999999293</v>
       </c>
       <c r="D336" s="5">
         <v>4.3979727337657204</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>120.46255068000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.38320112000000961</v>
       </c>
       <c r="D337" s="5">
         <v>3.897413285079776</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>120.96024875000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.49769806999999844</v>
       </c>
       <c r="D338" s="5">
         <v>5.0720967291444152</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>121.53310441000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.57285566000000188</v>
       </c>
       <c r="D339" s="5">
         <v>5.8334718671661845</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>122.15657636</v>
       </c>
       <c r="C340" s="5">
         <v>0.62347194999999545</v>
       </c>
       <c r="D340" s="5">
         <v>6.3327706491347557</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>122.52207568999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.36549932999999157</v>
       </c>
       <c r="D341" s="5">
         <v>3.6501464436751618</v>
       </c>
       <c r="E341" s="5">
         <v>5.4407443303344571</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>122.7834194</v>
       </c>
       <c r="C342" s="5">
         <v>0.26134371000000556</v>
       </c>
       <c r="D342" s="5">
         <v>2.5898838087036413</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>123.16558572</v>
       </c>
       <c r="C343" s="5">
         <v>0.38216631999999606</v>
       </c>
       <c r="D343" s="5">
         <v>3.7996361647996579</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>123.51492674000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.34934102000001133</v>
       </c>
       <c r="D344" s="5">
         <v>3.4572245585273054</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>124.09789205</v>
       </c>
       <c r="C345" s="5">
         <v>0.58296530999999163</v>
       </c>
       <c r="D345" s="5">
         <v>5.8131183104146222</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>124.50784849</v>
       </c>
       <c r="C346" s="5">
         <v>0.40995644000000198</v>
       </c>
       <c r="D346" s="5">
         <v>4.0370161101872304</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>125.11807185000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.61022336000000621</v>
       </c>
       <c r="D347" s="5">
         <v>6.0424550512892639</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>125.53085058000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.41277872999999943</v>
       </c>
       <c r="D348" s="5">
         <v>4.031567561433036</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>126.52211803</v>
       </c>
       <c r="C349" s="5">
         <v>0.99126744999999516</v>
       </c>
       <c r="D349" s="5">
         <v>9.898504888777925</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>126.49545869000001</v>
       </c>
       <c r="C350" s="5">
         <v>-2.6659339999994813E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.25255789218936453</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>126.75643174</v>
       </c>
       <c r="C351" s="5">
         <v>0.26097304999998983</v>
       </c>
       <c r="D351" s="5">
         <v>2.5040088199721255</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>127.03611762</v>
       </c>
       <c r="C352" s="5">
         <v>0.27968588000000238</v>
       </c>
       <c r="D352" s="5">
         <v>2.6801493460052006</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>127.30130407</v>
       </c>
       <c r="C353" s="5">
         <v>0.26518645000000163</v>
       </c>
       <c r="D353" s="5">
         <v>2.5339476282016493</v>
       </c>
       <c r="E353" s="5">
         <v>3.9007079769789454</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>128.47196953</v>
       </c>
       <c r="C354" s="5">
         <v>1.1706654599999951</v>
       </c>
       <c r="D354" s="5">
         <v>11.610834221186938</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>128.96514486000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.4931753300000139</v>
       </c>
       <c r="D355" s="5">
         <v>4.7050475719429441</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>129.48425309999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.51910823999998001</v>
       </c>
       <c r="D356" s="5">
         <v>4.9386006193028464</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>129.79119001999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.30693691999999828</v>
       </c>
       <c r="D357" s="5">
         <v>2.8819294679980123</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>130.47703013</v>
       </c>
       <c r="C358" s="5">
         <v>0.6858401100000151</v>
       </c>
       <c r="D358" s="5">
         <v>6.5285908337157306</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>131.24035248999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.76332235999998943</v>
       </c>
       <c r="D359" s="5">
         <v>7.2506426517964018</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>131.85260686000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.61225437000001648</v>
       </c>
       <c r="D360" s="5">
         <v>5.7440621991304619</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>132.53298647</v>
       </c>
       <c r="C361" s="5">
         <v>0.68037960999998859</v>
       </c>
       <c r="D361" s="5">
         <v>6.3709810326280536</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>132.79300441000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.26001794000001155</v>
       </c>
       <c r="D362" s="5">
         <v>2.3798642438183748</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>132.96857019999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.17556578999997896</v>
       </c>
       <c r="D363" s="5">
         <v>1.5981089089027289</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>133.70976107000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.74119087000002537</v>
       </c>
       <c r="D364" s="5">
         <v>6.8979475632876763</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>133.93724692999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.22748585999997317</v>
       </c>
       <c r="D365" s="5">
         <v>2.0608217087195069</v>
       </c>
       <c r="E365" s="5">
         <v>5.2127846674304479</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>134.44149532</v>
       </c>
       <c r="C366" s="5">
         <v>0.50424839000001498</v>
       </c>
       <c r="D366" s="5">
         <v>4.6125039686603753</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>134.67679797</v>
       </c>
       <c r="C367" s="5">
         <v>0.23530264999999417</v>
       </c>
       <c r="D367" s="5">
         <v>2.1206041486126814</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>134.51441553999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.16238243000000807</v>
       </c>
       <c r="D368" s="5">
         <v>-1.4373069437755293</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>128.71618602000001</v>
       </c>
       <c r="C369" s="5">
         <v>-5.7982295199999783</v>
       </c>
       <c r="D369" s="5">
         <v>-41.065174079704526</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>130.66866954</v>
       </c>
       <c r="C370" s="5">
         <v>1.952483519999987</v>
       </c>
       <c r="D370" s="5">
         <v>19.800788689971927</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>131.09285385999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.42418431999999484</v>
       </c>
       <c r="D371" s="5">
         <v>3.9658208098087844</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>130.99658729000001</v>
       </c>
       <c r="C372" s="5">
         <v>-9.6266569999983176E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-0.87765619373554316</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>131.56168306999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.56509577999997873</v>
       </c>
       <c r="D373" s="5">
         <v>5.3011878035241766</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>132.15962769000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.59794462000002113</v>
       </c>
       <c r="D374" s="5">
         <v>5.5923921735906434</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>132.63716238999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.47753469999997833</v>
       </c>
       <c r="D375" s="5">
         <v>4.4231974126635709</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>133.06495985000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.42779746000002206</v>
       </c>
       <c r="D376" s="5">
         <v>3.939786845657256</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>133.46413059</v>
       </c>
       <c r="C377" s="5">
         <v>0.3991707399999882</v>
       </c>
       <c r="D377" s="5">
         <v>3.6597730422715635</v>
       </c>
       <c r="E377" s="5">
         <v>-0.35323731885220644</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>134.24075558999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.77662499999999568</v>
       </c>
       <c r="D378" s="5">
         <v>7.2106464922708113</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>133.50889978999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.73185580000000527</v>
       </c>
       <c r="D379" s="5">
         <v>-6.3495327413176206</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>135.36267692999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.8537771400000054</v>
       </c>
       <c r="D380" s="5">
         <v>17.995272709915145</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>136.74490818999999</v>
       </c>
       <c r="C381" s="5">
         <v>1.3822312599999975</v>
       </c>
       <c r="D381" s="5">
         <v>12.965740976742101</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>137.63723687999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.89232868999999937</v>
       </c>
       <c r="D382" s="5">
         <v>8.1178440629810833</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>138.42995217999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.79271529999999757</v>
       </c>
       <c r="D383" s="5">
         <v>7.1345331700408687</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>140.72425344999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.2943012700000054</v>
       </c>
       <c r="D384" s="5">
         <v>21.805420143045161</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>141.35134070000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.62708725000001664</v>
       </c>
       <c r="D385" s="5">
         <v>5.4803942357566138</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>142.6090264</v>
       </c>
       <c r="C386" s="5">
         <v>1.2576856999999961</v>
       </c>
       <c r="D386" s="5">
         <v>11.215416948703606</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>144.01153886</v>
       </c>
       <c r="C387" s="5">
         <v>1.402512459999997</v>
       </c>
       <c r="D387" s="5">
         <v>12.46135566884865</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>145.22503982000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.2135009600000046</v>
       </c>
       <c r="D388" s="5">
         <v>10.593743062756754</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>146.49368408000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.2686442600000021</v>
       </c>
       <c r="D389" s="5">
         <v>11.001477768463452</v>
       </c>
       <c r="E389" s="5">
         <v>9.7625882193220992</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>146.30834382</v>
       </c>
       <c r="C390" s="5">
         <v>-0.18534026000000381</v>
       </c>
       <c r="D390" s="5">
         <v>-1.5076909336334765</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>147.48448933</v>
       </c>
       <c r="C391" s="5">
         <v>1.1761455099999978</v>
       </c>
       <c r="D391" s="5">
         <v>10.084723176695643</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>148.44617319</v>
       </c>
       <c r="C392" s="5">
         <v>0.96168385999999373</v>
       </c>
       <c r="D392" s="5">
         <v>8.1114994850212554</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>151.46666725</v>
       </c>
       <c r="C393" s="5">
         <v>3.0204940600000043</v>
       </c>
       <c r="D393" s="5">
         <v>27.343493401415952</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>152.36247904000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.89581179000001043</v>
       </c>
       <c r="D394" s="5">
         <v>7.3325698756012692</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.51364964000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.1511706000000004</v>
       </c>
       <c r="D395" s="5">
         <v>9.4529817602563515</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>155.90365353999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3900038999999822</v>
       </c>
       <c r="D396" s="5">
         <v>20.368140918326549</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>157.52374226000001</v>
       </c>
       <c r="C397" s="5">
         <v>1.6200887200000125</v>
       </c>
       <c r="D397" s="5">
         <v>13.20790003889012</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>159.19754252000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.6738002600000073</v>
       </c>
       <c r="D398" s="5">
         <v>13.523053557686836</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>159.92580882999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.72826630999998088</v>
       </c>
       <c r="D399" s="5">
         <v>5.6297756870087756</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>161.10726123000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.1814524000000119</v>
       </c>
       <c r="D400" s="5">
         <v>9.2342190139971247</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>163.03992595</v>
       </c>
       <c r="C401" s="5">
         <v>1.9326647199999911</v>
       </c>
       <c r="D401" s="5">
         <v>15.384176474559741</v>
       </c>
       <c r="E401" s="5">
         <v>11.294849995692724</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>163.92920133000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.88927538000001505</v>
       </c>
       <c r="D402" s="5">
         <v>6.7451723702318667</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>165.16234550999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.2331441799999823</v>
       </c>
       <c r="D403" s="5">
         <v>9.4099010825609675</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>167.02420719</v>
       </c>
       <c r="C404" s="5">
         <v>1.8618616800000041</v>
       </c>
       <c r="D404" s="5">
         <v>14.398551761505573</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>166.64076348</v>
       </c>
       <c r="C405" s="5">
         <v>-0.38344370999999455</v>
       </c>
       <c r="D405" s="5">
         <v>-2.7203649270845065</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>167.73573295</v>
       </c>
       <c r="C406" s="5">
         <v>1.0949694699999952</v>
       </c>
       <c r="D406" s="5">
         <v>8.1763013846282604</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>170.24154197999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.5058090299999947</v>
       </c>
       <c r="D407" s="5">
         <v>19.475661175566671</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>169.89037338</v>
       </c>
       <c r="C408" s="5">
         <v>-0.35116859999999406</v>
       </c>
       <c r="D408" s="5">
         <v>-2.4474293119562174</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>170.75959420999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.86922082999998906</v>
       </c>
       <c r="D409" s="5">
         <v>6.3153856967421707</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>171.77002418999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.0104299799999978</v>
       </c>
       <c r="D410" s="5">
         <v>7.3364315229700106</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>172.86615197</v>
       </c>
       <c r="C411" s="5">
         <v>1.0961277800000175</v>
       </c>
       <c r="D411" s="5">
         <v>7.9322060657751381</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>173.19552884999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.32937687999998388</v>
       </c>
       <c r="D412" s="5">
         <v>2.3105782627113491</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>173.91762782999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.72209897999999839</v>
       </c>
       <c r="D413" s="5">
         <v>5.119460455276803</v>
       </c>
       <c r="E413" s="5">
         <v>6.6718025150084292</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>174.49335105</v>
       </c>
       <c r="C414" s="5">
         <v>0.57572322000001463</v>
       </c>
       <c r="D414" s="5">
         <v>4.0455138340022012</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>175.67934222</v>
       </c>
       <c r="C415" s="5">
         <v>1.1859911699999941</v>
       </c>
       <c r="D415" s="5">
         <v>8.4680325633120113</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>176.65481681</v>
       </c>
       <c r="C416" s="5">
         <v>0.97547459000000458</v>
       </c>
       <c r="D416" s="5">
         <v>6.8704024332272295</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>177.18095388</v>
       </c>
       <c r="C417" s="5">
         <v>0.52613707000000431</v>
       </c>
       <c r="D417" s="5">
         <v>3.6331312214531009</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>177.62333319000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.44237931000000685</v>
       </c>
       <c r="D418" s="5">
         <v>3.0376063983587498</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>176.80952123</v>
       </c>
       <c r="C419" s="5">
         <v>-0.81381196000000955</v>
       </c>
       <c r="D419" s="5">
         <v>-5.3615559958338332</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>175.75760786000001</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0519133699999941</v>
       </c>
       <c r="D420" s="5">
         <v>-6.9102598022810486</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>176.81068273</v>
       </c>
       <c r="C421" s="5">
         <v>1.053074869999989</v>
       </c>
       <c r="D421" s="5">
         <v>7.4316923992369333</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>177.19397054000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.383287810000013</v>
       </c>
       <c r="D422" s="5">
         <v>2.6325843739406496</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>177.17329322000001</v>
       </c>
       <c r="C423" s="5">
         <v>-2.0677320000004329E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-0.13994192335509137</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>177.68570217000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.51240895000000819</v>
       </c>
       <c r="D424" s="5">
         <v>3.5263020940393686</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>177.33609777999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.34960439000002452</v>
       </c>
       <c r="D425" s="5">
         <v>-2.3356692045574112</v>
       </c>
       <c r="E425" s="5">
         <v>1.9655684088225156</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>177.03049186000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.30560591999997655</v>
       </c>
       <c r="D426" s="5">
         <v>-2.0484891347428258</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>177.20854528000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.17805341999999769</v>
       </c>
       <c r="D427" s="5">
         <v>1.2136328392242879</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>177.23865377999999</v>
       </c>
       <c r="C428" s="5">
         <v>3.0108499999982996E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.20407583504722382</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>177.66568255000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.42702877000002104</v>
       </c>
       <c r="D429" s="5">
         <v>2.9298339489272962</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>178.13879918999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.47311663999997222</v>
       </c>
       <c r="D430" s="5">
         <v>3.2427731335868293</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.49937718999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.36057800000000384</v>
       </c>
       <c r="D431" s="5">
         <v>2.4561933282639892</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.90749815000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.40812096000001929</v>
       </c>
       <c r="D432" s="5">
         <v>2.7784465258051672</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>179.81875701999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.91125886999998329</v>
       </c>
       <c r="D433" s="5">
         <v>6.2863235632579118</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>179.60935717999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.20939984000000322</v>
       </c>
       <c r="D434" s="5">
         <v>-1.3884905651616708</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>179.39607045</v>
       </c>
       <c r="C435" s="5">
         <v>-0.21328672999999299</v>
       </c>
       <c r="D435" s="5">
         <v>-1.4157337884810328</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>180.27187276999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.87580231999999114</v>
       </c>
       <c r="D436" s="5">
         <v>6.0182264933258178</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>181.24681215000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.97493938000002345</v>
       </c>
       <c r="D437" s="5">
         <v>6.6863544899750327</v>
       </c>
       <c r="E437" s="5">
         <v>2.2052556805730372</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>183.31461465000001</v>
       </c>
       <c r="C438" s="5">
         <v>2.0678024999999991</v>
       </c>
       <c r="D438" s="5">
         <v>14.5830983928237</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>182.92404547999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.39056917000002045</v>
       </c>
       <c r="D439" s="5">
         <v>-2.5269652886563687</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>184.05366612</v>
+        <v>183.96390486999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1296206400000131</v>
+        <v>1.0398593900000037</v>
       </c>
       <c r="D440" s="5">
-        <v>7.6673687463393758</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0389557051639073</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>184.00628832999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>4.2383459999996376E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.27681869857312247</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>