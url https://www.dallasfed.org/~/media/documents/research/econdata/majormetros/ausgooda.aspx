--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{97CAD75F-B12C-4ADF-914B-D207DF0D7007}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BDE8608D-0C8D-4FBC-80CB-1324B1D87CBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2F477D4C-5731-41DE-87AB-E07A44009F10}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E60DC5D9-43F1-4400-8AC3-707D80710B59}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AE220FD-DB1E-444D-B38E-C05FEEEFD210}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D933F8E5-CD59-4050-ABA2-D8B58C8C1AEC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>59.605342172999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>59.605344186000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>59.447401739999997</v>
+        <v>59.447404667999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.15794043300000027</v>
+        <v>-0.15793951800000627</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.1337901361473519</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.1337721405546581</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>59.967288013000001</v>
+        <v>59.967304810999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.51988627300000445</v>
+        <v>0.51990014300000098</v>
       </c>
       <c r="D8" s="5">
-        <v>11.014158198191071</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>11.014465750986858</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>59.504602063999997</v>
+        <v>59.504606698000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.46268594900000437</v>
+        <v>-0.46269811299999475</v>
       </c>
       <c r="D9" s="5">
-        <v>-8.8757934595081966</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-8.8760146100585136</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>59.851230772999997</v>
+        <v>59.851235713999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.34662870900000087</v>
+        <v>0.34662901599999429</v>
       </c>
       <c r="D10" s="5">
-        <v>7.218657457449229</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>7.2186634767433588</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>60.361400303000003</v>
+        <v>60.361405208000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.51016953000000598</v>
+        <v>0.510169494000003</v>
       </c>
       <c r="D11" s="5">
-        <v>10.722185070186697</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.722183350689196</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>60.646258801999998</v>
+        <v>60.646261527</v>
       </c>
       <c r="C12" s="5">
-        <v>0.28485849899999494</v>
+        <v>0.2848563189999993</v>
       </c>
       <c r="D12" s="5">
-        <v>5.8123850427245216</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.8123389155092742</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>61.699697610000001</v>
+        <v>61.699701034</v>
       </c>
       <c r="C13" s="5">
-        <v>1.0534388080000028</v>
+        <v>1.0534395070000002</v>
       </c>
       <c r="D13" s="5">
-        <v>22.955581459530428</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>22.95559704326806</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>62.039426104999997</v>
+        <v>62.039429237</v>
       </c>
       <c r="C14" s="5">
-        <v>0.33972849499999569</v>
+        <v>0.33972820299999995</v>
       </c>
       <c r="D14" s="5">
-        <v>6.811209749184588</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>6.8112033269603023</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>62.369942010999999</v>
+        <v>62.369898726999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.33051590600000225</v>
+        <v>0.3304694899999987</v>
       </c>
       <c r="D15" s="5">
-        <v>6.5837073565038651</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>6.5827551772099202</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>62.821232217999999</v>
+        <v>62.821236575</v>
       </c>
       <c r="C16" s="5">
-        <v>0.45129020699999955</v>
+        <v>0.45133784800000143</v>
       </c>
       <c r="D16" s="5">
-        <v>9.0368571818508094</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>9.0378559778758074</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>62.835551355</v>
+        <v>62.835543334</v>
       </c>
       <c r="C17" s="5">
-        <v>1.4319137000001092E-2</v>
+        <v>1.4306759000000113E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>0.27386476563964202</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.27362771103798256</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>63.835555741999997</v>
+        <v>63.835556963000002</v>
       </c>
       <c r="C18" s="5">
-        <v>1.0000043869999971</v>
+        <v>1.0000136290000015</v>
       </c>
       <c r="D18" s="5">
-        <v>20.861105235177678</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>20.861318112302165</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>64.368378281999995</v>
+        <v>64.368379743999995</v>
       </c>
       <c r="C19" s="5">
-        <v>0.53282253999999796</v>
+        <v>0.53282278099999303</v>
       </c>
       <c r="D19" s="5">
-        <v>10.489011090100631</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>10.4890158443248</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>64.595773377</v>
+        <v>64.595794839999996</v>
       </c>
       <c r="C20" s="5">
-        <v>0.22739509500000565</v>
+        <v>0.22741509600000143</v>
       </c>
       <c r="D20" s="5">
-        <v>4.3226034138126312</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.3229909353442286</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>64.811448855999998</v>
+        <v>64.811453065999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.21567547899999795</v>
+        <v>0.21565822600000217</v>
       </c>
       <c r="D21" s="5">
-        <v>4.0810190271848068</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>4.080685166690956</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>65.182059979000002</v>
+        <v>65.182065507000004</v>
       </c>
       <c r="C22" s="5">
-        <v>0.37061112300000332</v>
+        <v>0.37061244100000579</v>
       </c>
       <c r="D22" s="5">
-        <v>7.0819364828615061</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.0819619910037268</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>65.460227664000001</v>
+        <v>65.460233646000006</v>
       </c>
       <c r="C23" s="5">
-        <v>0.27816768499999966</v>
+        <v>0.2781681390000017</v>
       </c>
       <c r="D23" s="5">
-        <v>5.2429851798994065</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.2429934837249004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>65.892609578000005</v>
+        <v>65.892613069999996</v>
       </c>
       <c r="C24" s="5">
-        <v>0.43238191400000403</v>
+        <v>0.43237942399998985</v>
       </c>
       <c r="D24" s="5">
-        <v>8.2207034943886583</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>8.2206536413513156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>66.082347376000001</v>
+        <v>66.082350542</v>
       </c>
       <c r="C25" s="5">
-        <v>0.18973779799999591</v>
+        <v>0.18973747200000446</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5106532518314637</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.5106469351143366</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>66.313494344999995</v>
+        <v>66.313496766</v>
       </c>
       <c r="C26" s="5">
-        <v>0.23114696899999387</v>
+        <v>0.23114622399999973</v>
       </c>
       <c r="D26" s="5">
-        <v>4.2791353314294955</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>4.279121064150937</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>66.557968915000004</v>
+        <v>66.557926094999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.24447457000000838</v>
+        <v>0.24442932899999903</v>
       </c>
       <c r="D27" s="5">
-        <v>4.5147933145426089</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.5139406559378648</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>67.124027151000007</v>
+        <v>67.124030734000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.56605823600000349</v>
+        <v>0.56610463900000241</v>
       </c>
       <c r="D28" s="5">
-        <v>10.696866176451646</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>10.697791687547076</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>67.330829523000006</v>
+        <v>67.330818789000006</v>
       </c>
       <c r="C29" s="5">
-        <v>0.20680237199999851</v>
+        <v>0.20678805500000408</v>
       </c>
       <c r="D29" s="5">
-        <v>3.7603738799350195</v>
+        <v>3.760108917059779</v>
       </c>
       <c r="E29" s="5">
-        <v>7.1540363234869675</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>7.1540329190845631</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>68.188645980000004</v>
+        <v>68.188645719999997</v>
       </c>
       <c r="C30" s="5">
-        <v>0.85781645699999842</v>
+        <v>0.85782693099999108</v>
       </c>
       <c r="D30" s="5">
-        <v>16.406497037133349</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>16.406714403883171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>68.197796687999997</v>
+        <v>68.197796307999994</v>
       </c>
       <c r="C31" s="5">
-        <v>9.1507079999928465E-3</v>
+        <v>9.1505879999971285E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>0.16115524585103014</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>0.16115313155808941</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>68.419803529000006</v>
+        <v>68.419827393000006</v>
       </c>
       <c r="C32" s="5">
-        <v>0.22200684100000956</v>
+        <v>0.22203108500001179</v>
       </c>
       <c r="D32" s="5">
-        <v>3.9771111280108906</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.9775532727413188</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>69.287405488000005</v>
+        <v>69.287406797000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.86760195899999815</v>
+        <v>0.86757940399999711</v>
       </c>
       <c r="D33" s="5">
-        <v>16.324104359968516</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>16.323643863265058</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>69.877894554999997</v>
+        <v>69.877907864999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59048906699999293</v>
+        <v>0.59050106799999469</v>
       </c>
       <c r="D34" s="5">
-        <v>10.720016647301378</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>10.720244619308295</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>70.434201529000006</v>
+        <v>70.434208785999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.55630697400000884</v>
+        <v>0.55630092100000184</v>
       </c>
       <c r="D35" s="5">
-        <v>9.9829627685923619</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>9.982847362073155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>70.843587712000001</v>
+        <v>70.843592846000007</v>
       </c>
       <c r="C36" s="5">
-        <v>0.40938618299999519</v>
+        <v>0.40938406000000782</v>
       </c>
       <c r="D36" s="5">
-        <v>7.202130295664122</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>7.2020909788784504</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>71.211533833999994</v>
+        <v>71.211535079000001</v>
       </c>
       <c r="C37" s="5">
-        <v>0.36794612199999222</v>
+        <v>0.36794223299999373</v>
       </c>
       <c r="D37" s="5">
-        <v>6.4136939506950208</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>6.4136237350682634</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>71.782758688000001</v>
+        <v>71.782760127000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.57122485400000755</v>
+        <v>0.57122504800000229</v>
       </c>
       <c r="D38" s="5">
-        <v>10.062064355802214</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>10.062067741496294</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>72.935814956000002</v>
+        <v>72.935771560999996</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1530562680000003</v>
+        <v>1.1530114339999926</v>
       </c>
       <c r="D39" s="5">
-        <v>21.073289690915043</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>21.072396141431462</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>73.133050702999995</v>
+        <v>73.133052676000005</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19723574699999347</v>
+        <v>0.19728111500000978</v>
       </c>
       <c r="D40" s="5">
-        <v>3.2937875494360336</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.2945584796145955</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>73.826097572999998</v>
+        <v>73.826082917999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.69304687000000342</v>
+        <v>0.69303024199999186</v>
       </c>
       <c r="D41" s="5">
-        <v>11.983662266171269</v>
+        <v>11.983359258565951</v>
       </c>
       <c r="E41" s="5">
-        <v>9.6467964170577005</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>9.6467921314824956</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>74.273285537000007</v>
+        <v>74.273282377000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.44718796400000826</v>
+        <v>0.44719945900000369</v>
       </c>
       <c r="D42" s="5">
-        <v>7.5158964250542359</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>7.5160976452992356</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>74.842591141</v>
+        <v>74.842587219999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.56930560399999308</v>
+        <v>0.56930484299999762</v>
       </c>
       <c r="D43" s="5">
-        <v>9.5958603464766377</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>9.5958473996431426</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>75.547596791000004</v>
+        <v>75.547623282000004</v>
       </c>
       <c r="C44" s="5">
-        <v>0.70500565000000393</v>
+        <v>0.7050360620000049</v>
       </c>
       <c r="D44" s="5">
-        <v>11.908240222060428</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>11.908781469374642</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>75.740846652000002</v>
+        <v>75.740842662000006</v>
       </c>
       <c r="C45" s="5">
-        <v>0.19324986099999819</v>
+        <v>0.19321938000000216</v>
       </c>
       <c r="D45" s="5">
-        <v>3.1131419991374587</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>3.1126429335391892</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>75.848671045000003</v>
+        <v>75.848702517999996</v>
       </c>
       <c r="C46" s="5">
-        <v>0.10782439300000135</v>
+        <v>0.10785985599999037</v>
       </c>
       <c r="D46" s="5">
-        <v>1.7217550338580079</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.7223258461049662</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>76.785631193</v>
+        <v>76.785641654000003</v>
       </c>
       <c r="C47" s="5">
-        <v>0.93696014799999716</v>
+        <v>0.93693913600000656</v>
       </c>
       <c r="D47" s="5">
-        <v>15.873411373382783</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>15.873023835671063</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>77.719694285000003</v>
+        <v>77.719704532999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.93406309200000237</v>
+        <v>0.93406287899999541</v>
       </c>
       <c r="D48" s="5">
-        <v>15.614818042873102</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>15.614811968994569</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>78.039951918</v>
+        <v>78.039953233000006</v>
       </c>
       <c r="C49" s="5">
-        <v>0.3202576329999971</v>
+        <v>0.3202487000000076</v>
       </c>
       <c r="D49" s="5">
-        <v>5.0584319474443085</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>5.0582869566740074</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>78.646103861</v>
+        <v>78.646102507999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.60615194300000041</v>
+        <v>0.60614927499999283</v>
       </c>
       <c r="D50" s="5">
-        <v>9.7293059010920011</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>9.7292610604488452</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>78.831788502999999</v>
+        <v>78.831745264999995</v>
       </c>
       <c r="C51" s="5">
-        <v>0.18568464199999823</v>
+        <v>0.18564275699999655</v>
       </c>
       <c r="D51" s="5">
-        <v>2.8703002506629938</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.8696444165415835</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>80.054242165999995</v>
+        <v>80.054228655000003</v>
       </c>
       <c r="C52" s="5">
-        <v>1.222453662999996</v>
+        <v>1.2224833900000078</v>
       </c>
       <c r="D52" s="5">
-        <v>20.280617854827842</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>20.281165919124057</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>81.024018436999995</v>
+        <v>81.023990002999994</v>
       </c>
       <c r="C53" s="5">
-        <v>0.96977627100000063</v>
+        <v>0.96976134799999159</v>
       </c>
       <c r="D53" s="5">
-        <v>15.54552609889932</v>
+        <v>15.545273525958404</v>
       </c>
       <c r="E53" s="5">
-        <v>9.7498325126593954</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>9.7498157839348565</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>81.690309622000001</v>
+        <v>81.690297870999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.66629118500000573</v>
+        <v>0.66630786800000408</v>
       </c>
       <c r="D54" s="5">
-        <v>10.326836032483833</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>10.327110197055923</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>81.590198196000003</v>
+        <v>81.590193368000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.100111425999998</v>
+        <v>-0.10010450299999718</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.4607274662459813</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-1.4606273411675086</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>82.009786622999997</v>
+        <v>82.009822241999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.41958842699999366</v>
+        <v>0.41962887399999715</v>
       </c>
       <c r="D56" s="5">
-        <v>6.3487343883134484</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.3493641872487183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>83.119731823999999</v>
+        <v>83.119734390999994</v>
       </c>
       <c r="C57" s="5">
-        <v>1.1099452010000022</v>
+        <v>1.1099121489999959</v>
       </c>
       <c r="D57" s="5">
-        <v>17.506371837106261</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.505802953063963</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>83.499241978000001</v>
+        <v>83.499304621999997</v>
       </c>
       <c r="C58" s="5">
-        <v>0.37951015400000188</v>
+        <v>0.37957023100000242</v>
       </c>
       <c r="D58" s="5">
-        <v>5.6186943581401527</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>5.6196060849278417</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>84.412114369999998</v>
+        <v>84.412131494999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.91287239199999703</v>
+        <v>0.91282687300000021</v>
       </c>
       <c r="D59" s="5">
-        <v>13.937569154491779</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>13.936820778028558</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>85.621602046999996</v>
+        <v>85.621621641000004</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2094876769999985</v>
+        <v>1.2094901460000074</v>
       </c>
       <c r="D60" s="5">
-        <v>18.615884164977437</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>18.615921130990177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>86.478005123000003</v>
+        <v>86.478017175999994</v>
       </c>
       <c r="C61" s="5">
-        <v>0.85640307600000654</v>
+        <v>0.8563955349999901</v>
       </c>
       <c r="D61" s="5">
-        <v>12.685427897735524</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>12.685306917434636</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>87.317833551999996</v>
+        <v>87.317821593999994</v>
       </c>
       <c r="C62" s="5">
-        <v>0.83982842899999355</v>
+        <v>0.83980441799999994</v>
       </c>
       <c r="D62" s="5">
-        <v>12.296822916775563</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>12.296450553099604</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>87.33022106</v>
+        <v>87.330160402999994</v>
       </c>
       <c r="C63" s="5">
-        <v>1.2387508000003322E-2</v>
+        <v>1.2338808999999173E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.17037314337560172</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>0.16970285819151165</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>87.855044096</v>
+        <v>87.854991314000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.5248230360000008</v>
+        <v>0.52483091100000934</v>
       </c>
       <c r="D64" s="5">
-        <v>7.4547699775327381</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>7.4548909100329297</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>88.431343458000001</v>
+        <v>88.431279023000002</v>
       </c>
       <c r="C65" s="5">
-        <v>0.57629936200000031</v>
+        <v>0.57628770899999893</v>
       </c>
       <c r="D65" s="5">
-        <v>8.1618886873101371</v>
+        <v>8.1617227333121267</v>
       </c>
       <c r="E65" s="5">
-        <v>9.1421348433360592</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>9.1420936190944815</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>89.108199710999997</v>
+        <v>89.108169970000006</v>
       </c>
       <c r="C66" s="5">
-        <v>0.67685625299999685</v>
+        <v>0.67689094700000396</v>
       </c>
       <c r="D66" s="5">
-        <v>9.5815298906876567</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.5820491529377669</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>89.524577632000003</v>
+        <v>89.524580145000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.41637792100000581</v>
+        <v>0.41641017499999577</v>
       </c>
       <c r="D67" s="5">
-        <v>5.7536424013982623</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>5.7541015847111909</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>90.367462231000005</v>
+        <v>90.367531559</v>
       </c>
       <c r="C68" s="5">
-        <v>0.84288459900000134</v>
+        <v>0.84295141399999807</v>
       </c>
       <c r="D68" s="5">
-        <v>11.901953022815292</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>11.902945518745689</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>91.203224258000006</v>
+        <v>91.203259228999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.83576202700000124</v>
+        <v>0.83572766999999715</v>
       </c>
       <c r="D69" s="5">
-        <v>11.680479163998459</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>11.679964892424621</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>92.183688140000001</v>
+        <v>92.183794711000004</v>
       </c>
       <c r="C70" s="5">
-        <v>0.98046388199999512</v>
+        <v>0.98053548200000762</v>
       </c>
       <c r="D70" s="5">
-        <v>13.691148068117066</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>13.692202168973356</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>92.635899886000004</v>
+        <v>92.635934469999995</v>
       </c>
       <c r="C71" s="5">
-        <v>0.45221174600000325</v>
+        <v>0.4521397589999907</v>
       </c>
       <c r="D71" s="5">
-        <v>6.0481119023557905</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>6.0471158110847911</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>92.257968098999996</v>
+        <v>92.258007595999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.37793178700000851</v>
+        <v>-0.37792687399999636</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.7873333812910257</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.7872707897858024</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>93.271635384000007</v>
+        <v>93.271665210999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.013667285000011</v>
+        <v>1.0136576149999996</v>
       </c>
       <c r="D73" s="5">
-        <v>14.011451199980684</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>14.011302992010965</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>94.385753350000002</v>
+        <v>94.385723705999993</v>
       </c>
       <c r="C74" s="5">
-        <v>1.1141179659999949</v>
+        <v>1.1140584949999948</v>
       </c>
       <c r="D74" s="5">
-        <v>15.314059106521881</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>15.31318199530871</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>95.611775546000004</v>
+        <v>95.611682724000005</v>
       </c>
       <c r="C75" s="5">
-        <v>1.2260221960000024</v>
+        <v>1.2259590180000117</v>
       </c>
       <c r="D75" s="5">
-        <v>16.750632178974321</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>16.749712071651945</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>96.636405288000006</v>
+        <v>96.636285154999996</v>
       </c>
       <c r="C76" s="5">
-        <v>1.0246297420000019</v>
+        <v>1.024602430999991</v>
       </c>
       <c r="D76" s="5">
-        <v>13.645593046358151</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>13.645221667535434</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>97.618764214999999</v>
+        <v>97.618602301999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.98235892699999283</v>
+        <v>0.98231714700000339</v>
       </c>
       <c r="D77" s="5">
-        <v>12.904296043941322</v>
+        <v>12.903733128835393</v>
       </c>
       <c r="E77" s="5">
-        <v>10.389326224997951</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>10.389223564900018</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>98.543546011000004</v>
+        <v>98.543367645000004</v>
       </c>
       <c r="C78" s="5">
-        <v>0.92478179600000487</v>
+        <v>0.92476534300000424</v>
       </c>
       <c r="D78" s="5">
-        <v>11.979510734701581</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>11.979307295064601</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>99.561269177</v>
+        <v>99.561413891000001</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0177231659999961</v>
+        <v>1.0180462459999973</v>
       </c>
       <c r="D79" s="5">
-        <v>13.121943823832849</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>13.126374046102708</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>100.49706318</v>
+        <v>100.49722638</v>
       </c>
       <c r="C80" s="5">
-        <v>0.93579400299999804</v>
+        <v>0.93581248899999991</v>
       </c>
       <c r="D80" s="5">
-        <v>11.880746700899646</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>11.880975489333444</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>101.27654552</v>
+        <v>101.27664222</v>
       </c>
       <c r="C81" s="5">
-        <v>0.77948234000000127</v>
+        <v>0.77941583999999864</v>
       </c>
       <c r="D81" s="5">
-        <v>9.715024894425861</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.7141439532946841</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>101.92244709000001</v>
+        <v>101.92260587</v>
       </c>
       <c r="C82" s="5">
-        <v>0.64590157000000659</v>
+        <v>0.64596364999999878</v>
       </c>
       <c r="D82" s="5">
-        <v>7.9273599892894397</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.9281410049770962</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>101.6380491</v>
+        <v>101.63810998</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.28439799000000221</v>
+        <v>-0.2844958900000023</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.2974920704701094</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-3.298604756186474</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>101.67471351</v>
+        <v>101.67476773999999</v>
       </c>
       <c r="C84" s="5">
-        <v>3.6664410000000203E-2</v>
+        <v>3.6657759999997097E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.4337419889267391</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.43366290266451113</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>101.96288206</v>
+        <v>101.96292012000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.28816854999999464</v>
+        <v>0.28815238000001386</v>
       </c>
       <c r="D85" s="5">
-        <v>3.4545851058421784</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>3.4543863559641341</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>101.86041194000001</v>
+        <v>101.86035609</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.10247011999999245</v>
+        <v>-0.10256403000001058</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.1993261273178235</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.2004187451358006</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>101.78622066</v>
+        <v>101.78607651999999</v>
       </c>
       <c r="C87" s="5">
-        <v>-7.4191280000007964E-2</v>
+        <v>-7.4279570000001627E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>-0.87054182435629679</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>-0.87157412149477809</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>102.08348726</v>
+        <v>102.08328591999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29726660000000038</v>
+        <v>0.29720939999999985</v>
       </c>
       <c r="D88" s="5">
-        <v>3.5614444497511721</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.5607532379037021</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>102.38237384999999</v>
+        <v>102.38212058000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.29888658999999507</v>
+        <v>0.29883466000001135</v>
       </c>
       <c r="D89" s="5">
-        <v>3.5705706611341981</v>
+        <v>3.5699474256026598</v>
       </c>
       <c r="E89" s="5">
-        <v>4.8798094027377781</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.8797239108825163</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>102.64329982</v>
+        <v>102.64295803</v>
       </c>
       <c r="C90" s="5">
-        <v>0.26092597000000239</v>
+        <v>0.26083744999999681</v>
       </c>
       <c r="D90" s="5">
-        <v>3.1014863917672164</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.1004271926426741</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>103.41221462</v>
+        <v>103.41251501000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.76891480000000456</v>
+        <v>0.76955698000000439</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3691408274778851</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>9.3773236932468649</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>104.3274797</v>
+        <v>104.3277521</v>
       </c>
       <c r="C92" s="5">
-        <v>0.91526507999999751</v>
+        <v>0.91523708999999087</v>
       </c>
       <c r="D92" s="5">
-        <v>11.153342241348895</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>11.152950396279193</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>104.07715852</v>
+        <v>104.07734184</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.25032118000000025</v>
+        <v>-0.25041025999999533</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.8415609085925331</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-2.8425514785996309</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>105.21261599</v>
+        <v>105.21279010000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1354574700000057</v>
+        <v>1.135448260000004</v>
       </c>
       <c r="D94" s="5">
-        <v>13.906552205779077</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>13.906406570736385</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>106.14239105999999</v>
+        <v>106.14248879</v>
       </c>
       <c r="C95" s="5">
-        <v>0.92977506999999093</v>
+        <v>0.92969868999999505</v>
       </c>
       <c r="D95" s="5">
-        <v>11.135439932248348</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>11.134460929794908</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>106.99200192000001</v>
+        <v>106.99207079</v>
       </c>
       <c r="C96" s="5">
-        <v>0.84961086000001274</v>
+        <v>0.84958199999999806</v>
       </c>
       <c r="D96" s="5">
-        <v>10.039691257115123</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>10.039325418321221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>107.80389531</v>
+        <v>107.80392912000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.8118933899999945</v>
+        <v>0.81185833000000684</v>
       </c>
       <c r="D97" s="5">
-        <v>9.4958551450457165</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>9.4954214532507955</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>109.03801763</v>
+        <v>109.03793472</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2341223199999973</v>
+        <v>1.234005599999989</v>
       </c>
       <c r="D98" s="5">
-        <v>14.636237296900735</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.634759871480396</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>110.06069273999999</v>
+        <v>110.06049473</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0226751099999944</v>
+        <v>1.0225600100000065</v>
       </c>
       <c r="D99" s="5">
-        <v>11.854004711569456</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>11.852610496883042</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>111.10501035999999</v>
+        <v>111.10472980999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.0443176200000011</v>
+        <v>1.0442350799999929</v>
       </c>
       <c r="D100" s="5">
-        <v>11.999691491411536</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>11.998715765153168</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>111.67431037999999</v>
+        <v>111.67396395</v>
       </c>
       <c r="C101" s="5">
-        <v>0.56930002000000002</v>
+        <v>0.56923414000000605</v>
       </c>
       <c r="D101" s="5">
-        <v>6.3250561447290243</v>
+        <v>6.32431987751223</v>
       </c>
       <c r="E101" s="5">
-        <v>9.0757189744531388</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>9.0756504332604404</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>113.0209991</v>
+        <v>113.02042633000001</v>
       </c>
       <c r="C102" s="5">
-        <v>1.3466887200000031</v>
+        <v>1.3464623800000055</v>
       </c>
       <c r="D102" s="5">
-        <v>15.47031599263704</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>15.467592290446831</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>113.8723128</v>
+        <v>113.8728218</v>
       </c>
       <c r="C103" s="5">
-        <v>0.85131370000000572</v>
+        <v>0.8523954699999905</v>
       </c>
       <c r="D103" s="5">
-        <v>9.4228424431159077</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>9.435366920626409</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>114.35074143</v>
+        <v>114.35113525</v>
       </c>
       <c r="C104" s="5">
-        <v>0.47842862999999625</v>
+        <v>0.47831345000000169</v>
       </c>
       <c r="D104" s="5">
-        <v>5.1598893631787046</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.1585947064614501</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>115.53669073</v>
+        <v>115.53695899</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1859493000000043</v>
+        <v>1.1858237400000036</v>
       </c>
       <c r="D105" s="5">
-        <v>13.180412044173572</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>13.178888054329185</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>115.58071638</v>
+        <v>115.58089898999999</v>
       </c>
       <c r="C106" s="5">
-        <v>4.4025649999994698E-2</v>
+        <v>4.3939999999992096E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>0.45822364170342578</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.45732925783559253</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>115.93118745</v>
+        <v>115.93132451</v>
       </c>
       <c r="C107" s="5">
-        <v>0.35047106999999755</v>
+        <v>0.35042552000000171</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7000170191513693</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.6995221457226224</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>116.66571256</v>
+        <v>116.66578516</v>
       </c>
       <c r="C108" s="5">
-        <v>0.73452511000000698</v>
+        <v>0.7344606500000026</v>
       </c>
       <c r="D108" s="5">
-        <v>7.8736675250270727</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>7.8729426659411628</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>117.19745491</v>
+        <v>117.19746834</v>
       </c>
       <c r="C109" s="5">
-        <v>0.53174235000000181</v>
+        <v>0.5316831800000017</v>
       </c>
       <c r="D109" s="5">
-        <v>5.608606273833483</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.6079628688553873</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>118.30261109999999</v>
+        <v>118.30250196</v>
       </c>
       <c r="C110" s="5">
-        <v>1.1051561899999882</v>
+        <v>1.1050336200000004</v>
       </c>
       <c r="D110" s="5">
-        <v>11.921570614492394</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>11.920177679445443</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>118.54981709</v>
+        <v>118.54958265</v>
       </c>
       <c r="C111" s="5">
-        <v>0.24720599000001187</v>
+        <v>0.24708069000000421</v>
       </c>
       <c r="D111" s="5">
-        <v>2.5365489648470074</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.5352508389258066</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>118.56385573999999</v>
+        <v>118.56353486</v>
       </c>
       <c r="C112" s="5">
-        <v>1.4038649999989161E-2</v>
+        <v>1.3952209999999354E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>0.14219639428088016</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>0.14132056307814</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>118.96180502</v>
+        <v>118.96144338000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.39794928000000596</v>
+        <v>0.39790852000000143</v>
       </c>
       <c r="D113" s="5">
-        <v>4.1028862669429955</v>
+        <v>4.1024695498802277</v>
       </c>
       <c r="E113" s="5">
-        <v>6.5256679134193529</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.5256745370504188</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>119.12339573</v>
+        <v>119.12274141</v>
       </c>
       <c r="C114" s="5">
-        <v>0.16159070999999869</v>
+        <v>0.16129802999999754</v>
       </c>
       <c r="D114" s="5">
-        <v>1.642242233572988</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.6392505379981159</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>118.13333477</v>
+        <v>118.13388286</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.99006095999999388</v>
+        <v>-0.98885855000000333</v>
       </c>
       <c r="D115" s="5">
-        <v>-9.5299591609885326</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-9.5189583658766619</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>118.62290027</v>
+        <v>118.62332112999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.48956549999999766</v>
+        <v>0.48943826999999374</v>
       </c>
       <c r="D116" s="5">
-        <v>5.0879431852993928</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.0865664977613134</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>119.03358376</v>
+        <v>119.03387925</v>
       </c>
       <c r="C117" s="5">
-        <v>0.41068348999999671</v>
+        <v>0.41055812000000458</v>
       </c>
       <c r="D117" s="5">
-        <v>4.2345396262083002</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>4.2332069298334662</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>119.70091118000001</v>
+        <v>119.70105413</v>
       </c>
       <c r="C118" s="5">
-        <v>0.66732742000000655</v>
+        <v>0.66717488000000458</v>
       </c>
       <c r="D118" s="5">
-        <v>6.9388146894259428</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.9371616251507673</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>120.05063481000001</v>
+        <v>120.05081701</v>
       </c>
       <c r="C119" s="5">
-        <v>0.34972362999999973</v>
+        <v>0.34976288000000011</v>
       </c>
       <c r="D119" s="5">
-        <v>3.5628645837146866</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.5632665732764135</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>121.83418392</v>
+        <v>121.83425450999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.7835491099999956</v>
+        <v>1.7834374999999909</v>
       </c>
       <c r="D120" s="5">
-        <v>19.359330131476238</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>19.35798620372362</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>122.26772625</v>
+        <v>122.26770968</v>
       </c>
       <c r="C121" s="5">
-        <v>0.43354232999999454</v>
+        <v>0.433455170000002</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3547273608162351</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.3538321060941909</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>123.26260499999999</v>
+        <v>123.26249609</v>
       </c>
       <c r="C122" s="5">
-        <v>0.99487874999999804</v>
+        <v>0.99478641000000323</v>
       </c>
       <c r="D122" s="5">
-        <v>10.213316174747522</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>10.212326853064679</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>123.77286235</v>
+        <v>123.77264685999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.51025735000000338</v>
+        <v>0.51015076999999565</v>
       </c>
       <c r="D123" s="5">
-        <v>5.0821893606111335</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>5.0811081308958617</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>124.71190995000001</v>
+        <v>124.71161788000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.9390476000000092</v>
+        <v>0.93897102000001098</v>
       </c>
       <c r="D124" s="5">
-        <v>9.4939067479343553</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>9.4931171502375058</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>125.67320349000001</v>
+        <v>125.67286679999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.96129353999999978</v>
+        <v>0.96124891999998852</v>
       </c>
       <c r="D125" s="5">
-        <v>9.6521275412444041</v>
+        <v>9.6516839316967982</v>
       </c>
       <c r="E125" s="5">
-        <v>5.6416414233725565</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.6416795470122238</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>125.16476470000001</v>
+        <v>125.16406198999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.50843878999999959</v>
+        <v>-0.50880481000000088</v>
       </c>
       <c r="D126" s="5">
-        <v>-4.7482816468717441</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-4.7516365824600504</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>126.20308918000001</v>
+        <v>126.20367672</v>
       </c>
       <c r="C127" s="5">
-        <v>1.03832448</v>
+        <v>1.0396147300000109</v>
       </c>
       <c r="D127" s="5">
-        <v>10.421789349647103</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>10.435398300095834</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>127.92134419</v>
+        <v>127.92175245</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7182550099999929</v>
+        <v>1.7180757299999954</v>
       </c>
       <c r="D128" s="5">
-        <v>17.618691622614069</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>17.616625296014732</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>128.76470947000001</v>
+        <v>128.76497850000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.84336528000001465</v>
+        <v>0.84322605000001261</v>
       </c>
       <c r="D129" s="5">
-        <v>8.2046826999013778</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>8.2032515836585986</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>129.28428837000001</v>
+        <v>129.28440148999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.51957889999999907</v>
+        <v>0.51942298999998116</v>
       </c>
       <c r="D130" s="5">
-        <v>4.9510441102273539</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.9495147639392112</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>130.67090257000001</v>
+        <v>130.67112274999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.3866141999999968</v>
+        <v>1.3867212600000016</v>
       </c>
       <c r="D131" s="5">
-        <v>13.657395396719574</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>13.658500185229183</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>130.78126526</v>
+        <v>130.78132284</v>
       </c>
       <c r="C132" s="5">
-        <v>0.11036268999998811</v>
+        <v>0.11020009000000641</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0182232699491367</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.016714410874342</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>131.55663602999999</v>
+        <v>131.55657453000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.77537076999999499</v>
+        <v>0.7752516900000046</v>
       </c>
       <c r="D133" s="5">
-        <v>7.3511501170328009</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.3499807390663641</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>132.01619574</v>
+        <v>132.01609873000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.45955971000000773</v>
+        <v>0.45952420000000416</v>
       </c>
       <c r="D134" s="5">
-        <v>4.2733788435409092</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.2730443079996405</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>132.0025081</v>
+        <v>132.00232969999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3687640000000556E-2</v>
+        <v>-1.3769030000020166E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.12434690091684963</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.12508596527159854</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>132.47362884</v>
+        <v>132.4733899</v>
       </c>
       <c r="C136" s="5">
-        <v>0.47112074000000348</v>
+        <v>0.47106020000001081</v>
       </c>
       <c r="D136" s="5">
-        <v>4.3679132611746718</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.367346931965943</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>132.40695934999999</v>
+        <v>132.40671771999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-6.6669490000009546E-2</v>
+        <v>-6.6672180000011849E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.60225052558240399</v>
+        <v>-0.60227584144549873</v>
       </c>
       <c r="E137" s="5">
-        <v>5.3581476981573006</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.3582376939936172</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>132.21268087999999</v>
+        <v>132.21211814</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.19427847000000042</v>
+        <v>-0.19459957999998778</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.7465995058161599</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-1.7494662159564078</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>131.30674171000001</v>
+        <v>131.30716638999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.90593916999998214</v>
+        <v>-0.90495175000000927</v>
       </c>
       <c r="D139" s="5">
-        <v>-7.9196505920103739</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-7.9113733899308762</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>129.36641471999999</v>
+        <v>129.36669853000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.9403269900000168</v>
+        <v>-1.9404678599999841</v>
       </c>
       <c r="D140" s="5">
-        <v>-16.359964257541691</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-16.36100849020341</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>127.03956556</v>
+        <v>127.03975247</v>
       </c>
       <c r="C141" s="5">
-        <v>-2.3268491599999948</v>
+        <v>-2.3269460600000116</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.571588277576524</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-19.572285657232968</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>125.46115311</v>
+        <v>125.46120569</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.5784124500000019</v>
+        <v>-1.5785467799999964</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.93168539469295</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-13.93277209917273</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>123.75015397</v>
+        <v>123.75036009999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.7109991399999984</v>
+        <v>-1.7108455900000052</v>
       </c>
       <c r="D143" s="5">
-        <v>-15.19183279080476</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-15.190564119256244</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>120.86463444</v>
+        <v>120.86467835000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.8855195299999963</v>
+        <v>-2.8856817499999892</v>
       </c>
       <c r="D144" s="5">
-        <v>-24.657168323964108</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-24.658345827912541</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>120.2159327</v>
+        <v>120.21586585999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.64870174000000702</v>
+        <v>-0.64881249000001162</v>
       </c>
       <c r="D145" s="5">
-        <v>-6.2538482417818901</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-6.2548824045442935</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>118.09000838</v>
+        <v>118.08995442</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.1259243199999958</v>
+        <v>-2.1259114399999959</v>
       </c>
       <c r="D146" s="5">
-        <v>-19.273991780071988</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-19.273895819420574</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>116.39916040999999</v>
+        <v>116.39906738000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.6908479700000072</v>
+        <v>-1.6908870399999927</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.891413987619352</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-15.891759464468269</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>114.5623271</v>
+        <v>114.56220384</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.8368333099999887</v>
+        <v>-1.8368635400000102</v>
       </c>
       <c r="D148" s="5">
-        <v>-17.376469325687694</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-17.376743657073412</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>113.41625345</v>
+        <v>113.41614135</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.1460736500000053</v>
+        <v>-1.1460624899999914</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.365736549230599</v>
+        <v>-11.365643455038366</v>
       </c>
       <c r="E149" s="5">
-        <v>-14.342679563995286</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-14.342607910694749</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>111.76239821</v>
+        <v>111.76209765999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.6538552399999986</v>
+        <v>-1.6540436900000088</v>
       </c>
       <c r="D150" s="5">
-        <v>-16.161213086929727</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-16.16292418128943</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>111.02390938000001</v>
+        <v>111.02410159</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.73848882999999432</v>
+        <v>-0.73799606999999412</v>
       </c>
       <c r="D151" s="5">
-        <v>-7.6472908636686103</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-7.6423918607117951</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>110.12719783999999</v>
+        <v>110.12732339</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.89671154000001252</v>
+        <v>-0.89677819999999997</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.2729315783968254</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-9.273575232960896</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>109.00632849</v>
+        <v>109.0064094</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1208693499999924</v>
+        <v>-1.1209139900000054</v>
       </c>
       <c r="D153" s="5">
-        <v>-11.552516764447384</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-11.552938970501902</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>108.53569437</v>
+        <v>108.53572422000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.47063411999999971</v>
+        <v>-0.4706851799999896</v>
       </c>
       <c r="D154" s="5">
-        <v>-5.0597168117403335</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-5.0602491125216531</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>107.89145232</v>
+        <v>107.89160115999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.64424205000000256</v>
+        <v>-0.64412306000001252</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.8949149414870732</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-6.8936809084172097</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>106.32084483</v>
+        <v>106.32087780000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.5706074900000004</v>
+        <v>-1.5707233599999881</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.135810005343654</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-16.136886245694914</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>105.60846972</v>
+        <v>105.60842135999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.71237510999999643</v>
+        <v>-0.71245644000001107</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.7505108638285414</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-7.7513610500112851</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>104.4537175</v>
+        <v>104.45369959999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.154752220000006</v>
+        <v>-1.154721760000001</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.360111377846128</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-12.35981001865537</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>103.77725827</v>
+        <v>103.7772171</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.67645922999999186</v>
+        <v>-0.67648249999999166</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.5004756584292505</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-7.5007257923612851</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>103.06282581000001</v>
+        <v>103.06276133999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.7144324599999976</v>
+        <v>-0.71445576000000699</v>
       </c>
       <c r="D160" s="5">
-        <v>-7.9554161992119727</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-7.9556689450206335</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>102.28420611</v>
+        <v>102.28415879000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.77861970000000724</v>
+        <v>-0.77860254999998801</v>
       </c>
       <c r="D161" s="5">
-        <v>-8.698398955947928</v>
+        <v>-8.6982204702611412</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.815213429623304</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-9.815166013845344</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>102.86378228</v>
+        <v>102.8636693</v>
       </c>
       <c r="C162" s="5">
-        <v>0.57957616999999573</v>
+        <v>0.57951050999999154</v>
       </c>
       <c r="D162" s="5">
-        <v>7.0155594205943528</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.0147430485637985</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>101.94408011</v>
+        <v>101.94410207999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.91970216999999366</v>
+        <v>-0.91956722000000468</v>
       </c>
       <c r="D163" s="5">
-        <v>-10.216968289939754</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-10.215552734375743</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>101.19795831</v>
+        <v>101.19798416</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.74612179999999739</v>
+        <v>-0.746117919999989</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.4376626013633498</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-8.4376187287610307</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>101.3039943</v>
+        <v>101.30403993</v>
       </c>
       <c r="C165" s="5">
-        <v>0.10603598999999519</v>
+        <v>0.10605576999999755</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2646406355181439</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.2648775786003874</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>101.00399829</v>
+        <v>101.00400415999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.29999601000000098</v>
+        <v>-0.30003577000000803</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.4963016527170043</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.4967559638688694</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>100.23991075000001</v>
+        <v>100.24001706</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.76408753999999135</v>
+        <v>-0.76398709999999426</v>
       </c>
       <c r="D167" s="5">
-        <v>-8.709567370775428</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-8.7084692075932288</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>99.746906530999993</v>
+        <v>99.746942164000004</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.49300421900001368</v>
+        <v>-0.49307489599999599</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.7448317735118382</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.7456272698000692</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>99.603089370999996</v>
+        <v>99.603074774999996</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14381715999999756</v>
+        <v>-0.14386738900000751</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.716530241941483</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.7171243940575232</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>99.745541571000004</v>
+        <v>99.745559342000007</v>
       </c>
       <c r="C170" s="5">
-        <v>0.14245220000000813</v>
+        <v>0.142484567000011</v>
       </c>
       <c r="D170" s="5">
-        <v>1.7298029885312483</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.730199375394248</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>99.732719739999993</v>
+        <v>99.732730989000004</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.2821831000010775E-2</v>
+        <v>-1.282835300000329E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.15414547437792026</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-0.15422379967309219</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>99.698175809000006</v>
+        <v>99.698174683999994</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.4543930999987538E-2</v>
+        <v>-3.4556305000009502E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.41484721017037707</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.41499548301688893</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>99.599207191999994</v>
+        <v>99.599080947000004</v>
       </c>
       <c r="C173" s="5">
-        <v>-9.896861700001125E-2</v>
+        <v>-9.9093736999989801E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.1847365029314827</v>
+        <v>-1.1862261281421871</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.6250376476622983</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.6251160245769345</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>99.307291796000001</v>
+        <v>99.307213736999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.29191539599999317</v>
+        <v>-0.29186721000000659</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.4609360324699301</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-3.4603782330870358</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>99.343247550000001</v>
+        <v>99.343248107999997</v>
       </c>
       <c r="C175" s="5">
-        <v>3.5955753999999729E-2</v>
+        <v>3.603437099999951E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.43534496665755817</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.4362990894424712</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>99.262115219999998</v>
+        <v>99.262104444000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-8.1132330000002639E-2</v>
+        <v>-8.1143663999995397E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.97563420365325282</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-0.97576988034981937</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>100.15883477</v>
+        <v>100.15886702</v>
       </c>
       <c r="C177" s="5">
-        <v>0.89671955000000025</v>
+        <v>0.89676257600000042</v>
       </c>
       <c r="D177" s="5">
-        <v>11.395809630307507</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>11.396385168822576</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>100.04168541</v>
+        <v>100.04168593</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.11714935999999909</v>
+        <v>-0.11718109000000254</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.3945689677519413</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.3949438144240434</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>100.15110623</v>
+        <v>100.15117236</v>
       </c>
       <c r="C179" s="5">
-        <v>0.10942081999999687</v>
+        <v>0.10948643000000402</v>
       </c>
       <c r="D179" s="5">
-        <v>1.3204271152214675</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.3212236235895514</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>100.98547888</v>
+        <v>100.98551998000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.83437265000000593</v>
+        <v>0.83434762000000262</v>
       </c>
       <c r="D180" s="5">
-        <v>10.46842009050193</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>10.468084294102308</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>101.19496082000001</v>
+        <v>101.19498338</v>
       </c>
       <c r="C181" s="5">
-        <v>0.20948194000000342</v>
+        <v>0.20946339999998997</v>
       </c>
       <c r="D181" s="5">
-        <v>2.517849579004916</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.5176231544604244</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>101.51906515</v>
+        <v>101.51913107</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32410432999999728</v>
+        <v>0.32414769000000376</v>
       </c>
       <c r="D182" s="5">
-        <v>3.9117548454946194</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.9122865424880082</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>102.27614846</v>
+        <v>102.27621035999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.75708330999999873</v>
+        <v>0.75707928999999297</v>
       </c>
       <c r="D183" s="5">
-        <v>9.3253963435203868</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>9.3253384728791531</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>102.2873761</v>
+        <v>102.28743</v>
       </c>
       <c r="C184" s="5">
-        <v>1.1227640000001315E-2</v>
+        <v>1.1219640000007303E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.13181280263170336</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.13171874597035504</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>102.16180115</v>
+        <v>102.1615724</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.12557495000000074</v>
+        <v>-0.12585760000000334</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.4632950146752033</v>
+        <v>-1.4665656431217533</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5729059801249399</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.5728063237486998</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>102.50441435</v>
+        <v>102.5043354</v>
       </c>
       <c r="C186" s="5">
-        <v>0.34261320000000239</v>
+        <v>0.34276300000000504</v>
       </c>
       <c r="D186" s="5">
-        <v>4.0994250757072193</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.1012600150008849</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>102.64863196</v>
+        <v>102.64859326</v>
       </c>
       <c r="C187" s="5">
-        <v>0.14421760999999833</v>
+        <v>0.14425785999999619</v>
       </c>
       <c r="D187" s="5">
-        <v>1.70145461952802</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.7019344847493789</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>102.7169978</v>
+        <v>102.71695606999999</v>
       </c>
       <c r="C188" s="5">
-        <v>6.8365839999998457E-2</v>
+        <v>6.8362809999996443E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.80215577760514023</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.80212039895055653</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>103.05709665000001</v>
+        <v>103.05713398</v>
       </c>
       <c r="C189" s="5">
-        <v>0.34009885000000395</v>
+        <v>0.34017791000000841</v>
       </c>
       <c r="D189" s="5">
-        <v>4.0463932597769814</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>4.047352765406842</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>102.99726069</v>
+        <v>102.99723397</v>
       </c>
       <c r="C190" s="5">
-        <v>-5.983596000000091E-2</v>
+        <v>-5.9900010000006887E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.69451114613784393</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.69525194333338591</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>103.12211241999999</v>
+        <v>103.12214470000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.12485172999998895</v>
+        <v>0.12491073000001052</v>
       </c>
       <c r="D191" s="5">
-        <v>1.4643592307391096</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.4650562339936668</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>103.87480872</v>
+        <v>103.87486582</v>
       </c>
       <c r="C192" s="5">
-        <v>0.75269630000001087</v>
+        <v>0.7527211199999897</v>
       </c>
       <c r="D192" s="5">
-        <v>9.1192155180492165</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.1195254255127089</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>103.88335635999999</v>
+        <v>103.88342734</v>
       </c>
       <c r="C193" s="5">
-        <v>8.5476399999890873E-3</v>
+        <v>8.5615200000006553E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>9.8790184305119766E-2</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>9.8950622071303229E-2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>104.28724746</v>
+        <v>104.28736897</v>
       </c>
       <c r="C194" s="5">
-        <v>0.40389110000000983</v>
+        <v>0.4039416300000056</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7665844990911088</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.7671903205009913</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>104.3004408</v>
+        <v>104.30059704</v>
       </c>
       <c r="C195" s="5">
-        <v>1.3193340000000831E-2</v>
+        <v>1.3228069999996706E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.15191721892959809</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.15231722554314153</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>105.07927282999999</v>
+        <v>105.07949051999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.77883202999998957</v>
+        <v>0.77889347999999359</v>
       </c>
       <c r="D196" s="5">
-        <v>9.3379629000872821</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.3387156194428833</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>105.63017637</v>
+        <v>105.62973030000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.5509035400000073</v>
+        <v>0.5502397800000125</v>
       </c>
       <c r="D197" s="5">
-        <v>6.4759085431652874</v>
+        <v>6.4678661400497495</v>
       </c>
       <c r="E197" s="5">
-        <v>3.394982450346129</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.3947773301891804</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>106.39843286</v>
+        <v>106.39829465</v>
       </c>
       <c r="C198" s="5">
-        <v>0.76825648999999885</v>
+        <v>0.76856434999999124</v>
       </c>
       <c r="D198" s="5">
-        <v>9.0854220793478611</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>9.0892496883361105</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>106.99892437</v>
+        <v>106.99885288</v>
       </c>
       <c r="C199" s="5">
-        <v>0.60049150999999767</v>
+        <v>0.6005582300000043</v>
       </c>
       <c r="D199" s="5">
-        <v>6.986792369781325</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>6.9876022821581341</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>107.95239641000001</v>
+        <v>107.95229789</v>
       </c>
       <c r="C200" s="5">
-        <v>0.95347204000000829</v>
+        <v>0.95344500999999582</v>
       </c>
       <c r="D200" s="5">
-        <v>11.233219769073788</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>11.232893428479329</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>108.11653173000001</v>
+        <v>108.11655958999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16413531999999975</v>
+        <v>0.16426169999999729</v>
       </c>
       <c r="D201" s="5">
-        <v>1.8398650780498071</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.8412952983837716</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>108.76387587000001</v>
+        <v>108.76383151</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64734414000000129</v>
+        <v>0.64727192000000855</v>
       </c>
       <c r="D202" s="5">
-        <v>7.426355031418086</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>7.4254970751484128</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>109.7849463</v>
+        <v>109.78498061000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0210704299999946</v>
+        <v>1.0211491000000024</v>
       </c>
       <c r="D203" s="5">
-        <v>11.865822146783778</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>11.866789176564385</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>110.30474291</v>
+        <v>110.30482172000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.51979661000000021</v>
+        <v>0.51984111000000155</v>
       </c>
       <c r="D204" s="5">
-        <v>5.8319298266198416</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>5.8324403037864014</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>110.86262381</v>
+        <v>110.86274858</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55788090000000068</v>
+        <v>0.55792685999999492</v>
       </c>
       <c r="D205" s="5">
-        <v>6.2408640578339503</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.2413880025863344</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>111.23858791000001</v>
+        <v>111.23877815</v>
       </c>
       <c r="C206" s="5">
-        <v>0.37596410000000446</v>
+        <v>0.37602957000000004</v>
       </c>
       <c r="D206" s="5">
-        <v>4.1462822025558843</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.1470129997603689</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>111.70426117</v>
+        <v>111.70451494</v>
       </c>
       <c r="C207" s="5">
-        <v>0.46567325999998843</v>
+        <v>0.46573678999999402</v>
       </c>
       <c r="D207" s="5">
-        <v>5.1408003800817337</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>5.1415089515145285</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>112.36712122</v>
+        <v>112.36750021</v>
       </c>
       <c r="C208" s="5">
-        <v>0.66286005000000614</v>
+        <v>0.66298527000000718</v>
       </c>
       <c r="D208" s="5">
-        <v>7.3579402596856358</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>7.3593586542259226</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>113.88501013</v>
+        <v>113.88440147</v>
       </c>
       <c r="C209" s="5">
-        <v>1.5178889099999964</v>
+        <v>1.5169012599999974</v>
       </c>
       <c r="D209" s="5">
-        <v>17.470203610978395</v>
+        <v>17.457915969056348</v>
       </c>
       <c r="E209" s="5">
-        <v>7.814844245914232</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>7.8147233232119584</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>113.17462326</v>
+        <v>113.17440365</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.71038686999999356</v>
+        <v>-0.70999781999999811</v>
       </c>
       <c r="D210" s="5">
-        <v>-7.2337688844946291</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-7.229979410318121</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>114.14009989</v>
+        <v>114.13996072</v>
       </c>
       <c r="C211" s="5">
-        <v>0.96547662999999773</v>
+        <v>0.96555707000000268</v>
       </c>
       <c r="D211" s="5">
-        <v>10.731272244376511</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>10.732230511788622</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>114.67205980999999</v>
+        <v>114.67188405</v>
       </c>
       <c r="C212" s="5">
-        <v>0.53195991999999137</v>
+        <v>0.53192332999999792</v>
       </c>
       <c r="D212" s="5">
-        <v>5.7383147245364974</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.7379170290898784</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>115.43747734</v>
+        <v>115.43747834</v>
       </c>
       <c r="C213" s="5">
-        <v>0.76541753000000767</v>
+        <v>0.76559428999999568</v>
       </c>
       <c r="D213" s="5">
-        <v>8.3105014960962222</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>8.3125048895390066</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>115.85513023</v>
+        <v>115.85506224</v>
       </c>
       <c r="C214" s="5">
-        <v>0.41765288999999939</v>
+        <v>0.41758389999999679</v>
       </c>
       <c r="D214" s="5">
-        <v>4.4290449839569535</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.4282987160312759</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>116.25406249</v>
+        <v>116.25410929</v>
       </c>
       <c r="C215" s="5">
-        <v>0.39893225999999515</v>
+        <v>0.39904705000000718</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2112059973650862</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.2124433088605251</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>115.76866805</v>
+        <v>115.76879318</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.48539443999999321</v>
+        <v>-0.48531610999999941</v>
       </c>
       <c r="D216" s="5">
-        <v>-4.8968764375761697</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-4.8961023383863438</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>116.04685784999999</v>
+        <v>116.0470313</v>
       </c>
       <c r="C217" s="5">
-        <v>0.27818979999999272</v>
+        <v>0.27823811999999748</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9219934485017252</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.9225045092541535</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>115.6011716</v>
+        <v>115.60140948999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.44568624999999429</v>
+        <v>-0.44562181000000578</v>
       </c>
       <c r="D218" s="5">
-        <v>-4.5125713819653246</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-4.5119260429826387</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>116.25375536999999</v>
+        <v>116.25408748</v>
       </c>
       <c r="C219" s="5">
-        <v>0.65258376999999257</v>
+        <v>0.65267799000000082</v>
       </c>
       <c r="D219" s="5">
-        <v>6.9884913085374922</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>6.9895170097879378</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>115.95139607</v>
+        <v>115.95190481</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.302359299999992</v>
+        <v>-0.30218266999999344</v>
       </c>
       <c r="D220" s="5">
-        <v>-3.0767668446036511</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-3.074986440086469</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>115.8107419</v>
+        <v>115.81001070000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.1406541700000048</v>
+        <v>-0.14189410999999552</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.4459804746232541</v>
+        <v>-1.4586355210742696</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6909440213437765</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.6908454583284271</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>114.99251040999999</v>
+        <v>114.99222978</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.81823149000000228</v>
+        <v>-0.81778092000000413</v>
       </c>
       <c r="D222" s="5">
-        <v>-8.1564764365121061</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-8.1522074357829091</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>114.88976492</v>
+        <v>114.88959079999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.10274548999998956</v>
+        <v>-0.10263898000000893</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.0669433161225372</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-1.0658452932670426</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>114.07531303</v>
+        <v>114.07510037</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.81445189000000084</v>
+        <v>-0.81449042999999222</v>
       </c>
       <c r="D224" s="5">
-        <v>-8.1828220479273739</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-8.1832062115699937</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>113.34947388000001</v>
+        <v>113.34945307</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.72583914999999877</v>
+        <v>-0.72564730000000566</v>
       </c>
       <c r="D225" s="5">
-        <v>-7.3737517332335685</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-7.3718836831538237</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>112.96402042</v>
+        <v>112.96395998</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.38545346000000791</v>
+        <v>-0.3854930899999971</v>
       </c>
       <c r="D226" s="5">
-        <v>-4.005227478114481</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-4.0056323212831479</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>111.80468841</v>
+        <v>111.80474497</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.15933201</v>
+        <v>-1.1592150099999969</v>
       </c>
       <c r="D227" s="5">
-        <v>-11.643500928719764</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-11.64239725745977</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>110.77573895</v>
+        <v>110.77587281</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.0289494599999927</v>
+        <v>-1.0288721600000059</v>
       </c>
       <c r="D228" s="5">
-        <v>-10.50151541468799</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-10.500760934397746</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>109.88505112999999</v>
+        <v>109.88521646</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.89068782000001079</v>
+        <v>-0.89065635000000043</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.2330993672616444</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-9.2327767616714684</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>108.87763201</v>
+        <v>108.8778489</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.0074191199999945</v>
+        <v>-1.0073675599999916</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.46339432585266</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.462870556922631</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>107.15990372</v>
+        <v>107.16022073000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.7177282899999966</v>
+        <v>-1.7176281699999976</v>
       </c>
       <c r="D231" s="5">
-        <v>-17.372659326110007</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-17.371701272341468</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>105.60280485</v>
+        <v>105.60326401</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.5570988700000044</v>
+        <v>-1.5569567200000023</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.108557193651261</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-16.107158178590453</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>104.30348954</v>
+        <v>104.30290366</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2993153099999972</v>
+        <v>-1.3003603500000054</v>
       </c>
       <c r="D233" s="5">
-        <v>-13.805288827716012</v>
+        <v>-13.815595444202877</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.9362564915923315</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-9.9361937456413756</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>100.59508563</v>
+        <v>100.59484705</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.7084039100000012</v>
+        <v>-3.7080566099999999</v>
       </c>
       <c r="D234" s="5">
-        <v>-35.235783390058941</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-35.233261114194306</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>98.329546661999998</v>
+        <v>98.329431141000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2655389680000013</v>
+        <v>-2.2654159089999979</v>
       </c>
       <c r="D235" s="5">
-        <v>-23.917063397021998</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-23.915970667640718</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>95.877288405000002</v>
+        <v>95.877155590000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.4522582569999969</v>
+        <v>-2.4522755509999996</v>
       </c>
       <c r="D236" s="5">
-        <v>-26.144903249866815</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-26.145089741565254</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.259467685999994</v>
+        <v>96.259417274</v>
       </c>
       <c r="C237" s="5">
-        <v>0.38217928099999199</v>
+        <v>0.38226168399999949</v>
       </c>
       <c r="D237" s="5">
-        <v>4.8896302005920989</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>4.8907146201233376</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.510115734999999</v>
+        <v>95.510031925999996</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.74935195099999419</v>
+        <v>-0.74938534800000411</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.9518790094347942</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.9522655394948742</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>94.521536291000004</v>
+        <v>94.521493527999993</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.98857944399999553</v>
+        <v>-0.98853839800000287</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.737381990190944</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-11.7369317722953</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>93.994753494999998</v>
+        <v>93.994812530000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.52678279600000621</v>
+        <v>-0.52668099799998913</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.4865460544665581</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-6.4853335710365778</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>93.239819288999996</v>
+        <v>93.239929591000006</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.7549342060000015</v>
+        <v>-0.75488293899999803</v>
       </c>
       <c r="D241" s="5">
-        <v>-9.2234405452329646</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-9.2228360530837818</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>92.861280105999995</v>
+        <v>92.861464412000004</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.37853918300000089</v>
+        <v>-0.37846517900000265</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.7644889492764575</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.7635726820510875</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.565370572000006</v>
+        <v>92.565672692000007</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.29590953399998909</v>
+        <v>-0.29579171999999687</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.7575799173557911</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.756102654017901</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>92.172240278000004</v>
+        <v>92.172643526000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.39313029400000232</v>
+        <v>-0.39302916600000515</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.9790889131770211</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.9778219947663294</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.788997812999995</v>
+        <v>92.788615320000005</v>
       </c>
       <c r="C245" s="5">
-        <v>0.61675753499999075</v>
+        <v>0.61597179400000357</v>
       </c>
       <c r="D245" s="5">
-        <v>8.3318324023266896</v>
+        <v>8.320786863514984</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.039411795119513</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-11.039278808127474</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.220536772000003</v>
+        <v>92.220377505000002</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.56846104099999195</v>
+        <v>-0.56823781500000337</v>
       </c>
       <c r="D246" s="5">
-        <v>-7.1089354861873399</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-7.1062655753648123</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>91.722828702000001</v>
+        <v>91.722741963999994</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.49770807000000161</v>
+        <v>-0.49763554100000817</v>
       </c>
       <c r="D247" s="5">
-        <v>-6.2874989730577591</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-6.2866202783662732</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>92.0601202</v>
+        <v>92.059909873999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.33729149799999902</v>
+        <v>0.33716791000000512</v>
       </c>
       <c r="D248" s="5">
-        <v>4.5031001044622876</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.5014209520965576</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>92.848495653000001</v>
+        <v>92.848830910999993</v>
       </c>
       <c r="C249" s="5">
-        <v>0.78837545300000045</v>
+        <v>0.78892103699999439</v>
       </c>
       <c r="D249" s="5">
-        <v>10.774553503982975</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>10.782390587654444</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>92.468020367999998</v>
+        <v>92.467544081</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.38047528500000283</v>
+        <v>-0.38128682999999342</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.8080418766150101</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-4.818049806150726</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>92.493274260000007</v>
+        <v>92.493150005000004</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5253892000009159E-2</v>
+        <v>2.5605924000004165E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.32822409794961427</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.33280813519085406</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>93.205963432999994</v>
+        <v>93.205639657000006</v>
       </c>
       <c r="C252" s="5">
-        <v>0.71268917299998691</v>
+        <v>0.71248965200000214</v>
       </c>
       <c r="D252" s="5">
-        <v>9.6484645582215265</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>9.645661480220614</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>93.949745708999998</v>
+        <v>93.949982990999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.74378227600000457</v>
+        <v>0.74434333399999275</v>
       </c>
       <c r="D253" s="5">
-        <v>10.007655252352897</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>10.015575295029944</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>93.977868276999999</v>
+        <v>93.978182567999994</v>
       </c>
       <c r="C254" s="5">
-        <v>2.812256800000057E-2</v>
+        <v>2.8199576999995202E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>0.35979550888962653</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.36078146372746644</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>94.631636033000007</v>
+        <v>94.632038592000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.65376775600000769</v>
+        <v>0.65385602400000664</v>
       </c>
       <c r="D255" s="5">
-        <v>8.6748641713209729</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>8.6760504454215912</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>94.751417360999994</v>
+        <v>94.751854750999996</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11978132799998775</v>
+        <v>0.11981615899999554</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5295359150784504</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.5299772340969797</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>94.890738288999998</v>
+        <v>94.890647463999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.13932092800000362</v>
+        <v>0.13879271300000084</v>
       </c>
       <c r="D257" s="5">
-        <v>1.7787998466433308</v>
+        <v>1.7719931152235358</v>
       </c>
       <c r="E257" s="5">
-        <v>2.2650750902986294</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.265398763361981</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>94.784287094000007</v>
+        <v>94.784124007000003</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.10645119499999112</v>
+        <v>-0.10652345699999444</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3379198416461846</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.3388237318163965</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>94.623432018000003</v>
+        <v>94.623287383000005</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.16085507600000426</v>
+        <v>-0.1608366239999981</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0175766715003207</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.0173508257791073</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>94.931461044000002</v>
+        <v>94.931285735000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.30802902599999982</v>
+        <v>0.30799835199999848</v>
       </c>
       <c r="D260" s="5">
-        <v>3.977082539594945</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.9766855664711498</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>94.750935542999997</v>
+        <v>94.751989246999997</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.18052550100000531</v>
+        <v>-0.17929648800000564</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.2582519579960381</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.2430412904453023</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>94.720226233999995</v>
+        <v>94.718048834000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.0709309000002349E-2</v>
+        <v>-3.3940412999996283E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.38823417748933275</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.42899734191966798</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>94.605854590999996</v>
+        <v>94.605970884000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.11437164299999836</v>
+        <v>-0.11207794999999976</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.439377574829348</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-1.4107310664029371</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>94.975771627</v>
+        <v>94.975250005000007</v>
       </c>
       <c r="C264" s="5">
-        <v>0.36991703600000392</v>
+        <v>0.36927912100000526</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7943360228183796</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.7858839756333094</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>95.017433405999995</v>
+        <v>95.017943861999996</v>
       </c>
       <c r="C265" s="5">
-        <v>4.1661778999994681E-2</v>
+        <v>4.2693856999989066E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>0.52766012827396569</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.5407670484663063</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>95.319262218999995</v>
+        <v>95.319903401000005</v>
       </c>
       <c r="C266" s="5">
-        <v>0.3018288130000002</v>
+        <v>0.30195953900000916</v>
       </c>
       <c r="D266" s="5">
-        <v>3.879182826315164</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.8808712109695387</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>95.658185759000006</v>
+        <v>95.658866708000005</v>
       </c>
       <c r="C267" s="5">
-        <v>0.33892354000001035</v>
+        <v>0.33896330700000021</v>
       </c>
       <c r="D267" s="5">
-        <v>4.3512394030838397</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>4.3517301271905673</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>95.871693226999994</v>
+        <v>95.872321475000007</v>
       </c>
       <c r="C268" s="5">
-        <v>0.21350746799998888</v>
+        <v>0.21345476700000177</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7115052954014063</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.7108082325222105</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>96.284842669</v>
+        <v>96.285212881999996</v>
       </c>
       <c r="C269" s="5">
-        <v>0.41314944200000525</v>
+        <v>0.41289140699998939</v>
       </c>
       <c r="D269" s="5">
-        <v>5.2956255369634997</v>
+        <v>5.2922038840987007</v>
       </c>
       <c r="E269" s="5">
-        <v>1.4691680190685341</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.4696552877132341</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>96.763994569000005</v>
+        <v>96.763989187000007</v>
       </c>
       <c r="C270" s="5">
-        <v>0.47915190000000507</v>
+        <v>0.47877630500001089</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1378680377881745</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.1329001511211789</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>97.322262901000002</v>
+        <v>97.320682086999994</v>
       </c>
       <c r="C271" s="5">
-        <v>0.55826833199999726</v>
+        <v>0.55669289999998739</v>
       </c>
       <c r="D271" s="5">
-        <v>7.147223129596636</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.1264116753093187</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.676409863999993</v>
+        <v>97.676621241000007</v>
       </c>
       <c r="C272" s="5">
-        <v>0.35414696299999093</v>
+        <v>0.35593915400001208</v>
       </c>
       <c r="D272" s="5">
-        <v>4.4551558945308045</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.478231254666154</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>97.937734727999995</v>
+        <v>97.939619180999998</v>
       </c>
       <c r="C273" s="5">
-        <v>0.26132486400000232</v>
+        <v>0.2629979399999911</v>
       </c>
       <c r="D273" s="5">
-        <v>3.2581627698040627</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.2793251388657518</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>98.547084127999995</v>
+        <v>98.543200873000004</v>
       </c>
       <c r="C274" s="5">
-        <v>0.60934939999999926</v>
+        <v>0.60358169200000589</v>
       </c>
       <c r="D274" s="5">
-        <v>7.7270301618635573</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.6512424260473777</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>99.193965000000006</v>
+        <v>99.194322387</v>
       </c>
       <c r="C275" s="5">
-        <v>0.64688087200001121</v>
+        <v>0.65112151399999618</v>
       </c>
       <c r="D275" s="5">
-        <v>8.1677161531080511</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.2235564648805095</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>99.513245420000004</v>
+        <v>99.512474171999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.31928041999999834</v>
+        <v>0.31815178499999774</v>
       </c>
       <c r="D276" s="5">
-        <v>3.9316153627236838</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.9174569266185788</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>100.29112782999999</v>
+        <v>100.29169764</v>
       </c>
       <c r="C277" s="5">
-        <v>0.77788240999998948</v>
+        <v>0.77922346799999787</v>
       </c>
       <c r="D277" s="5">
-        <v>9.794226028806019</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>9.8119242348082771</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>100.70998911</v>
+        <v>100.71208076000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.41886128000000156</v>
+        <v>0.42038312000001099</v>
       </c>
       <c r="D278" s="5">
-        <v>5.1284848816785189</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.14751984333921</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>100.93359277</v>
+        <v>100.93430197000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.22360366000000909</v>
+        <v>0.22222121000000072</v>
       </c>
       <c r="D279" s="5">
-        <v>2.6971049217002552</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.6801706012619997</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>100.81758425</v>
+        <v>100.81828899999999</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.11600852000000828</v>
+        <v>-0.11601297000001409</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.3705404933749166</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-1.3705831649088562</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.98938242</v>
+        <v>100.99013274000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17179817000000241</v>
+        <v>0.17184374000001412</v>
       </c>
       <c r="D281" s="5">
-        <v>2.0641338514254315</v>
+        <v>2.0646719440424954</v>
       </c>
       <c r="E281" s="5">
-        <v>4.8860647435161386</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.8864407287191769</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>101.13533425</v>
+        <v>101.13531953</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14595183000000134</v>
+        <v>0.14518678999999679</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7481152402579747</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.7388664982386892</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.26165257</v>
+        <v>101.25848144</v>
       </c>
       <c r="C283" s="5">
-        <v>0.12631831999999577</v>
+        <v>0.12316190999999321</v>
       </c>
       <c r="D283" s="5">
-        <v>1.509142451705503</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>1.4711796824783629</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.65433555</v>
+        <v>101.65492731000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.39268298000000357</v>
+        <v>0.39644587000000797</v>
       </c>
       <c r="D284" s="5">
-        <v>4.7540309003656134</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.8007255266536708</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>102.63652973000001</v>
+        <v>102.63878496</v>
       </c>
       <c r="C285" s="5">
-        <v>0.98219418000000758</v>
+        <v>0.98385764999999026</v>
       </c>
       <c r="D285" s="5">
-        <v>12.230950985113886</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>12.25270541145731</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>103.24137392</v>
+        <v>103.23610112</v>
       </c>
       <c r="C286" s="5">
-        <v>0.60484418999999434</v>
+        <v>0.59731616000000542</v>
       </c>
       <c r="D286" s="5">
-        <v>7.3054525088517952</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>7.2114341568922713</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.95975611999999</v>
+        <v>102.96042573</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.28161780000000647</v>
+        <v>-0.27567539000000352</v>
       </c>
       <c r="D287" s="5">
-        <v>-3.2246485785012879</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-3.1577605499630845</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>102.94622833</v>
+        <v>102.94562445</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.3527789999997708E-2</v>
+        <v>-1.4801280000000361E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.15755303702920109</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-0.17237204688158592</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>103.34354585</v>
+        <v>103.3441217</v>
       </c>
       <c r="C289" s="5">
-        <v>0.39731752000000142</v>
+        <v>0.39849725000000547</v>
       </c>
       <c r="D289" s="5">
-        <v>4.7309457850014613</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.7453219332995733</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.99821609</v>
+        <v>104.00178009</v>
       </c>
       <c r="C290" s="5">
-        <v>0.65467024000000151</v>
+        <v>0.6576583899999946</v>
       </c>
       <c r="D290" s="5">
-        <v>7.8724080038740096</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>7.9095618467476259</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>104.52090548</v>
+        <v>104.52165732</v>
       </c>
       <c r="C291" s="5">
-        <v>0.52268938999999648</v>
+        <v>0.51987723000000585</v>
       </c>
       <c r="D291" s="5">
-        <v>6.2006766092810084</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>6.1661762698709044</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>105.39229655</v>
+        <v>105.39308753</v>
       </c>
       <c r="C292" s="5">
-        <v>0.87139107000000138</v>
+        <v>0.87143020999999976</v>
       </c>
       <c r="D292" s="5">
-        <v>10.476130941477191</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>10.476544429911572</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>105.90865685999999</v>
+        <v>105.90957741</v>
       </c>
       <c r="C293" s="5">
-        <v>0.51636030999999605</v>
+        <v>0.51648987999999463</v>
       </c>
       <c r="D293" s="5">
-        <v>6.0403387950293652</v>
+        <v>6.0418490049029883</v>
       </c>
       <c r="E293" s="5">
-        <v>4.8710808226764435</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.8712131933375646</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>105.94907125</v>
+        <v>105.94904557</v>
       </c>
       <c r="C294" s="5">
-        <v>4.0414390000009348E-2</v>
+        <v>3.946815999999842E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.45887828434056921</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.44810854450330062</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>106.61009882</v>
+        <v>106.60500107999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.66102757000000167</v>
+        <v>0.6559555099999983</v>
       </c>
       <c r="D295" s="5">
-        <v>7.7492615620529337</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.687764504376382</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>106.95345038000001</v>
+        <v>106.95425195</v>
       </c>
       <c r="C296" s="5">
-        <v>0.34335156000000211</v>
+        <v>0.34925087000000588</v>
       </c>
       <c r="D296" s="5">
-        <v>3.9339530727142247</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.0029619527610194</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>107.11498838</v>
+        <v>107.1173168</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16153799999999308</v>
+        <v>0.16306484999999782</v>
       </c>
       <c r="D297" s="5">
-        <v>1.8275614602633494</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>1.8449666591549674</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>107.90550382000001</v>
+        <v>107.90020835</v>
       </c>
       <c r="C298" s="5">
-        <v>0.79051544000000717</v>
+        <v>0.78289155000000221</v>
       </c>
       <c r="D298" s="5">
-        <v>9.2245393744909254</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>9.131763790637514</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>108.01055672</v>
+        <v>108.01133114</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10505289999998979</v>
+        <v>0.11112278999999603</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1745526462916267</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.2428637873839854</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>108.25603126</v>
+        <v>108.25554751999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.24547454000000357</v>
+        <v>0.24421637999999746</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7615776852889073</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.7472270221327921</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.52615319</v>
+        <v>108.52669422</v>
       </c>
       <c r="C301" s="5">
-        <v>0.27012193000000195</v>
+        <v>0.27114670000000274</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0356923229474253</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.0473818433214728</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>108.71471791</v>
+        <v>108.71961158000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18856472000000224</v>
+        <v>0.19291736000000981</v>
       </c>
       <c r="D302" s="5">
-        <v>2.1050465914938643</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.154102633412891</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.60397161</v>
+        <v>108.60461303</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.11074630000000241</v>
+        <v>-0.11499855000000991</v>
       </c>
       <c r="D303" s="5">
-        <v>-1.2155989593260252</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-1.2619458175982423</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>109.03889223</v>
+        <v>109.03961699</v>
       </c>
       <c r="C304" s="5">
-        <v>0.43492061999999976</v>
+        <v>0.43500396000000308</v>
       </c>
       <c r="D304" s="5">
-        <v>4.9128482177370536</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.9137807953377965</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>109.43113207</v>
+        <v>109.43190722</v>
       </c>
       <c r="C305" s="5">
-        <v>0.392239840000002</v>
+        <v>0.39229023000000041</v>
       </c>
       <c r="D305" s="5">
-        <v>4.4031341809273039</v>
+        <v>4.4036812273469117</v>
       </c>
       <c r="E305" s="5">
-        <v>3.3259558891926444</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.3257896935649844</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>110.16313907</v>
+        <v>110.16281773</v>
       </c>
       <c r="C306" s="5">
-        <v>0.73200699999999586</v>
+        <v>0.73091051000000107</v>
       </c>
       <c r="D306" s="5">
-        <v>8.3290478353420951</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>8.3160486404848513</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>110.41773301000001</v>
+        <v>110.41196935000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.25459394000000657</v>
+        <v>0.24915162000000635</v>
       </c>
       <c r="D307" s="5">
-        <v>2.8087990889984926</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.7480162377677475</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.47183095</v>
+        <v>110.47248696</v>
       </c>
       <c r="C308" s="5">
-        <v>5.409793999999124E-2</v>
+        <v>6.0517609999990896E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.5895135060232759</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.65971520897869507</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>110.07686317</v>
+        <v>110.07869735</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.39496778000000177</v>
+        <v>-0.3937896099999989</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.2069685971842681</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-4.1946399955511859</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>110.1500601</v>
+        <v>110.14515901999999</v>
       </c>
       <c r="C310" s="5">
-        <v>7.319693000000882E-2</v>
+        <v>6.6461669999995365E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>0.80087921783718041</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>0.72692881906064599</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>110.45729973</v>
+        <v>110.45826817</v>
       </c>
       <c r="C311" s="5">
-        <v>0.30723962999999799</v>
+        <v>0.3131091500000025</v>
       </c>
       <c r="D311" s="5">
-        <v>3.3989680122020527</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.4650773026482673</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>111.00198789</v>
+        <v>111.00222478000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.54468815999999265</v>
+        <v>0.54395661000000928</v>
       </c>
       <c r="D312" s="5">
-        <v>6.0806108624487321</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.0721670857786458</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>111.23136660999999</v>
+        <v>111.23200962999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.2293787199999997</v>
+        <v>0.22978484999998727</v>
       </c>
       <c r="D313" s="5">
-        <v>2.5081036652641053</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.5125896856825536</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>111.12136183</v>
+        <v>111.12645234999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.11000477999999703</v>
+        <v>-0.10555727999999931</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.1803331777665904</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.1328545418703095</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>111.66136849</v>
+        <v>111.66205305</v>
       </c>
       <c r="C315" s="5">
-        <v>0.54000666000000308</v>
+        <v>0.53560070000000337</v>
       </c>
       <c r="D315" s="5">
-        <v>5.9899510008255108</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.9394964356813684</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>111.8890176</v>
+        <v>111.88960349</v>
       </c>
       <c r="C316" s="5">
-        <v>0.22764911000000154</v>
+        <v>0.22755044000000169</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4741146476020992</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.4730149123299405</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>112.06112263</v>
+        <v>112.06155425</v>
       </c>
       <c r="C317" s="5">
-        <v>0.17210502999999733</v>
+        <v>0.17195076000000142</v>
       </c>
       <c r="D317" s="5">
-        <v>1.8615073565880325</v>
+        <v>1.8598148049841168</v>
       </c>
       <c r="E317" s="5">
-        <v>2.4033293910526998</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.4029984460687492</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>112.98074407</v>
+        <v>112.98030875000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.91962144000000023</v>
+        <v>0.91875450000000569</v>
       </c>
       <c r="D318" s="5">
-        <v>10.304578656588603</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>10.294380771747536</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>113.34882718</v>
+        <v>113.34266648000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.3680831100000006</v>
+        <v>0.36235772999999938</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9803327754904805</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.9173396443093811</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>113.25482085</v>
+        <v>113.25538872</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.4006329999999139E-2</v>
+        <v>-8.727776000000631E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.99069794236832376</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.92013790016298724</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.73852754000001</v>
+        <v>113.73958661</v>
       </c>
       <c r="C321" s="5">
-        <v>0.48370669000000532</v>
+        <v>0.48419789000000435</v>
       </c>
       <c r="D321" s="5">
-        <v>5.2472724645834079</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.2526999823678366</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>113.89914768</v>
+        <v>113.89584225999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.16062013999999181</v>
+        <v>0.15625564999999142</v>
       </c>
       <c r="D322" s="5">
-        <v>1.7078495017831541</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.6610757785581631</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>113.89745546</v>
+        <v>113.89794885000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.6922199999953591E-3</v>
+        <v>2.1065900000110105E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.7827157752414724E-2</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.2197168231752329E-2</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>115.15624947000001</v>
+        <v>115.1565743</v>
       </c>
       <c r="C324" s="5">
-        <v>1.2587940100000026</v>
+        <v>1.2586254499999967</v>
       </c>
       <c r="D324" s="5">
-        <v>14.099011305779573</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>14.096942347764529</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>115.27346138</v>
+        <v>115.27415594999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.11721190999999465</v>
+        <v>0.1175816499999911</v>
       </c>
       <c r="D325" s="5">
-        <v>1.2282822554906314</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.232175109504996</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>115.5455564</v>
+        <v>115.55066318</v>
       </c>
       <c r="C326" s="5">
-        <v>0.27209501999999475</v>
+        <v>0.2765072300000071</v>
       </c>
       <c r="D326" s="5">
-        <v>2.8695805234178584</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.9167106166619439</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>115.90435285</v>
+        <v>115.9051923</v>
       </c>
       <c r="C327" s="5">
-        <v>0.35879644999999982</v>
+        <v>0.35452911999999515</v>
       </c>
       <c r="D327" s="5">
-        <v>3.7905894487839653</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.7445744798735303</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>116.02835555</v>
+        <v>116.02909034</v>
       </c>
       <c r="C328" s="5">
-        <v>0.12400270000000546</v>
+        <v>0.12389804000000026</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2914266625958959</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.2903208639441388</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>116.19993435000001</v>
+        <v>116.20018047000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17157880000000603</v>
+        <v>0.17109013000001028</v>
       </c>
       <c r="D329" s="5">
-        <v>1.7890232553739116</v>
+        <v>1.7838751933050956</v>
       </c>
       <c r="E329" s="5">
-        <v>3.6933520054635016</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.6931722460024741</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>116.08171161</v>
+        <v>116.08128777</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.11822274000000732</v>
+        <v>-0.11889270000000352</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.2140809017723742</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.2209197711513964</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>116.35085878</v>
+        <v>116.34527310999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.26914716999999655</v>
+        <v>0.26398533999999074</v>
       </c>
       <c r="D331" s="5">
-        <v>2.8180778390605177</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.763363925482798</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>117.10760852</v>
+        <v>117.10769003</v>
       </c>
       <c r="C332" s="5">
-        <v>0.75674974000000361</v>
+        <v>0.76241692000000683</v>
       </c>
       <c r="D332" s="5">
-        <v>8.0901773082999071</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>8.1533692521525758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>118.08451764</v>
+        <v>118.08452825000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.97690912000000196</v>
+        <v>0.97683822000000475</v>
       </c>
       <c r="D333" s="5">
-        <v>10.482672714967523</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>10.481869055386305</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>119.05015469</v>
+        <v>119.04819637</v>
       </c>
       <c r="C334" s="5">
-        <v>0.965637049999998</v>
+        <v>0.96366811999999413</v>
       </c>
       <c r="D334" s="5">
-        <v>10.266616818585872</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>10.244733902225134</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>119.64943569</v>
+        <v>119.64904812</v>
       </c>
       <c r="C335" s="5">
-        <v>0.59928100000000484</v>
+        <v>0.6008517500000039</v>
       </c>
       <c r="D335" s="5">
-        <v>6.2107039704347278</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>6.227542405440567</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>120.07934956</v>
+        <v>120.07899267000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.42991386999999293</v>
+        <v>0.42994455000000187</v>
       </c>
       <c r="D336" s="5">
-        <v>4.3979727337657204</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>4.3983073453416566</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>120.46255068000001</v>
+        <v>120.46294511000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.38320112000000961</v>
+        <v>0.38395244000000162</v>
       </c>
       <c r="D337" s="5">
-        <v>3.897413285079776</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.9052014104132615</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>120.96024875000001</v>
+        <v>120.9660793</v>
       </c>
       <c r="C338" s="5">
-        <v>0.49769806999999844</v>
+        <v>0.50313418999999726</v>
       </c>
       <c r="D338" s="5">
-        <v>5.0720967291444152</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>5.1287585719253403</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>121.53310441000001</v>
+        <v>121.53395522</v>
       </c>
       <c r="C339" s="5">
-        <v>0.57285566000000188</v>
+        <v>0.56787591999999165</v>
       </c>
       <c r="D339" s="5">
-        <v>5.8334718671661845</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.7811602005120699</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>122.15657636</v>
+        <v>122.15811365</v>
       </c>
       <c r="C340" s="5">
-        <v>0.62347194999999545</v>
+        <v>0.62415843000000848</v>
       </c>
       <c r="D340" s="5">
-        <v>6.3327706491347557</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>6.3398958909679282</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>122.52207568999999</v>
+        <v>122.52276166999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.36549932999999157</v>
+        <v>0.36464801999998997</v>
       </c>
       <c r="D341" s="5">
-        <v>3.6501464436751618</v>
+        <v>3.6414579878808029</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4407443303344571</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.4411113428798119</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>122.7834194</v>
+        <v>122.78293214999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.26134371000000556</v>
+        <v>0.26017047999999932</v>
       </c>
       <c r="D342" s="5">
-        <v>2.5898838087036413</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.5781065222598043</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>123.16558572</v>
+        <v>123.16123451999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.38216631999999606</v>
+        <v>0.37830237000000011</v>
       </c>
       <c r="D343" s="5">
-        <v>3.7996361647996579</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.7605812652192316</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>123.51492674000001</v>
+        <v>123.5142175</v>
       </c>
       <c r="C344" s="5">
-        <v>0.34934102000001133</v>
+        <v>0.35298298000000727</v>
       </c>
       <c r="D344" s="5">
-        <v>3.4572245585273054</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.4939623480099824</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>124.09789205</v>
+        <v>124.09743124000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.58296530999999163</v>
+        <v>0.58321374000000503</v>
       </c>
       <c r="D345" s="5">
-        <v>5.8131183104146222</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>5.8156945162359142</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>124.50784849</v>
+        <v>124.50737626</v>
       </c>
       <c r="C346" s="5">
-        <v>0.40995644000000198</v>
+        <v>0.409945019999995</v>
       </c>
       <c r="D346" s="5">
-        <v>4.0370161101872304</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.0369168651292808</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>125.11807185000001</v>
+        <v>125.11673509000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.61022336000000621</v>
+        <v>0.60935883000000501</v>
       </c>
       <c r="D347" s="5">
-        <v>6.0424550512892639</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>6.0336862138238523</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>125.53085058000001</v>
+        <v>125.52582382999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.41277872999999943</v>
+        <v>0.40908873999998718</v>
       </c>
       <c r="D348" s="5">
-        <v>4.031567561433036</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.9949207447458557</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>126.52211803</v>
+        <v>126.52300611</v>
       </c>
       <c r="C349" s="5">
-        <v>0.99126744999999516</v>
+        <v>0.99718228000000408</v>
       </c>
       <c r="D349" s="5">
-        <v>9.898504888777925</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>9.960589427673483</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>126.49545869000001</v>
+        <v>126.50053944</v>
       </c>
       <c r="C350" s="5">
-        <v>-2.6659339999994813E-2</v>
+        <v>-2.2466670000000022E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.25255789218936453</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.21287582667187666</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>126.75643174</v>
+        <v>126.75332878</v>
       </c>
       <c r="C351" s="5">
-        <v>0.26097304999998983</v>
+        <v>0.25278934000000675</v>
       </c>
       <c r="D351" s="5">
-        <v>2.5040088199721255</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.4245235984584834</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>127.03611762</v>
+        <v>127.05110005</v>
       </c>
       <c r="C352" s="5">
-        <v>0.27968588000000238</v>
+        <v>0.29777126999999837</v>
       </c>
       <c r="D352" s="5">
-        <v>2.6801493460052006</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.8557732532086488</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>127.30130407</v>
+        <v>127.30038272</v>
       </c>
       <c r="C353" s="5">
-        <v>0.26518645000000163</v>
+        <v>0.24928266999999948</v>
       </c>
       <c r="D353" s="5">
-        <v>2.5339476282016493</v>
+        <v>2.3800544039024318</v>
       </c>
       <c r="E353" s="5">
-        <v>3.9007079769789454</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.8993742753431704</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>128.47196953</v>
+        <v>128.4691287</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1706654599999951</v>
+        <v>1.1687459799999971</v>
       </c>
       <c r="D354" s="5">
-        <v>11.610834221186938</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>11.590913311581129</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>128.96514486000001</v>
+        <v>128.96140646999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.4931753300000139</v>
+        <v>0.49227776999998696</v>
       </c>
       <c r="D355" s="5">
-        <v>4.7050475719429441</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.69640935297857</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>129.48425309999999</v>
+        <v>129.48274918999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.51910823999998001</v>
+        <v>0.52134272000000692</v>
       </c>
       <c r="D356" s="5">
-        <v>4.9386006193028464</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.9604805021657983</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>129.79119001999999</v>
+        <v>129.79030879000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.30693691999999828</v>
+        <v>0.30755960000001892</v>
       </c>
       <c r="D357" s="5">
-        <v>2.8819294679980123</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.8878865824172983</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>130.47703013</v>
+        <v>130.47650849999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.6858401100000151</v>
+        <v>0.68619970999998259</v>
       </c>
       <c r="D358" s="5">
-        <v>6.5285908337157306</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.5321597009041277</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>131.24035248999999</v>
+        <v>131.23851951</v>
       </c>
       <c r="C359" s="5">
-        <v>0.76332235999998943</v>
+        <v>0.76201101000000904</v>
       </c>
       <c r="D359" s="5">
-        <v>7.2506426517964018</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>7.2378134842951303</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>131.85260686000001</v>
+        <v>131.84450927</v>
       </c>
       <c r="C360" s="5">
-        <v>0.61225437000001648</v>
+        <v>0.60598975999999993</v>
       </c>
       <c r="D360" s="5">
-        <v>5.7440621991304619</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.6838697412644468</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>132.53298647</v>
+        <v>132.53430990000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.68037960999998859</v>
+        <v>0.68980063000000769</v>
       </c>
       <c r="D361" s="5">
-        <v>6.3709810326280536</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.4621606036462831</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>132.79300441000001</v>
+        <v>132.79315785</v>
       </c>
       <c r="C362" s="5">
-        <v>0.26001794000001155</v>
+        <v>0.25884794999998917</v>
       </c>
       <c r="D362" s="5">
-        <v>2.3798642438183748</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.3690164844629935</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>132.96857019999999</v>
+        <v>132.96225391999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.17556578999997896</v>
+        <v>0.16909606999999482</v>
       </c>
       <c r="D363" s="5">
-        <v>1.5981089089027289</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.5388026878973671</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>133.70976107000001</v>
+        <v>133.74163385</v>
       </c>
       <c r="C364" s="5">
-        <v>0.74119087000002537</v>
+        <v>0.77937993000000461</v>
       </c>
       <c r="D364" s="5">
-        <v>6.8979475632876763</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>7.2652554907219002</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>133.93724692999999</v>
+        <v>133.93404719</v>
       </c>
       <c r="C365" s="5">
-        <v>0.22748585999997317</v>
+        <v>0.19241334000000165</v>
       </c>
       <c r="D365" s="5">
-        <v>2.0608217087195069</v>
+        <v>1.7401599631302389</v>
       </c>
       <c r="E365" s="5">
-        <v>5.2127846674304479</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>5.2110326208452129</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>134.44149532</v>
+        <v>134.43616992</v>
       </c>
       <c r="C366" s="5">
-        <v>0.50424839000001498</v>
+        <v>0.50212272999999641</v>
       </c>
       <c r="D366" s="5">
-        <v>4.6125039686603753</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.5927692961908573</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>134.67679797</v>
+        <v>134.67288088999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.23530264999999417</v>
+        <v>0.23671096999999008</v>
       </c>
       <c r="D367" s="5">
-        <v>2.1206041486126814</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.1335047614462699</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>134.51441553999999</v>
+        <v>134.51423581</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.16238243000000807</v>
+        <v>-0.15864507999998523</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.4373069437755293</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.4044809033841088</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>128.71618602000001</v>
+        <v>128.71473566</v>
       </c>
       <c r="C369" s="5">
-        <v>-5.7982295199999783</v>
+        <v>-5.7995001500000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-41.065174079704526</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-41.072197618349861</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>130.66866954</v>
+        <v>130.66786776999999</v>
       </c>
       <c r="C370" s="5">
-        <v>1.952483519999987</v>
+        <v>1.9531321099999843</v>
       </c>
       <c r="D370" s="5">
-        <v>19.800788689971927</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>19.808166779487845</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>131.09285385999999</v>
+        <v>131.09065534000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.42418431999999484</v>
+        <v>0.42278757000002543</v>
       </c>
       <c r="D371" s="5">
-        <v>3.9658208098087844</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>3.9525536267214445</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>130.99658729000001</v>
+        <v>130.98455637999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.6266569999983176E-2</v>
+        <v>-0.1060989600000255</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.87765619373554316</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-0.96691502601822243</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>131.56168306999999</v>
+        <v>131.56234212000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.56509577999997873</v>
+        <v>0.57778574000002436</v>
       </c>
       <c r="D373" s="5">
-        <v>5.3011878035241766</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.4236463665174206</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>132.15962769000001</v>
+        <v>132.15115537</v>
       </c>
       <c r="C374" s="5">
-        <v>0.59794462000002113</v>
+        <v>0.58881324999998697</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5923921735906434</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.5048482137323829</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>132.63716238999999</v>
+        <v>132.62953505999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.47753469999997833</v>
+        <v>0.47837968999999703</v>
       </c>
       <c r="D375" s="5">
-        <v>4.4231974126635709</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>4.4314704303729746</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>133.06495985000001</v>
+        <v>133.11513618999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.42779746000002206</v>
+        <v>0.48560112999999205</v>
       </c>
       <c r="D376" s="5">
-        <v>3.939786845657256</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.4831659396125545</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>133.46413059</v>
+        <v>133.45990184999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.3991707399999882</v>
+        <v>0.3447656600000073</v>
       </c>
       <c r="D377" s="5">
-        <v>3.6597730422715635</v>
+        <v>3.1526343405558155</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.35323731885220644</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.35401404642643186</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>134.24075558999999</v>
+        <v>134.23397818999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.77662499999999568</v>
+        <v>0.77407633999999348</v>
       </c>
       <c r="D378" s="5">
-        <v>7.2106464922708113</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.1864583731179765</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>133.50889978999999</v>
+        <v>133.50437366</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.73185580000000527</v>
+        <v>-0.72960452999998893</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.3495327413176206</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-6.3308911459880939</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>135.36267692999999</v>
+        <v>135.36278612000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.8537771400000054</v>
+        <v>1.8584124600000109</v>
       </c>
       <c r="D380" s="5">
-        <v>17.995272709915145</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>18.04442829450683</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>136.74490818999999</v>
+        <v>136.74429617000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.3822312599999975</v>
+        <v>1.3815100500000028</v>
       </c>
       <c r="D381" s="5">
-        <v>12.965740976742101</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.95858058966266</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>137.63723687999999</v>
+        <v>137.63624607</v>
       </c>
       <c r="C382" s="5">
-        <v>0.89232868999999937</v>
+        <v>0.89194989999998597</v>
       </c>
       <c r="D382" s="5">
-        <v>8.1178440629810833</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.1143111465005866</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>138.42995217999999</v>
+        <v>138.42805944</v>
       </c>
       <c r="C383" s="5">
-        <v>0.79271529999999757</v>
+        <v>0.79181336999999985</v>
       </c>
       <c r="D383" s="5">
-        <v>7.1345331700408687</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.126210079169959</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>140.72425344999999</v>
+        <v>140.71046511</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2943012700000054</v>
+        <v>2.2824056700000028</v>
       </c>
       <c r="D384" s="5">
-        <v>21.805420143045161</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>21.682245010803669</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>141.35134070000001</v>
+        <v>141.34640920000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.62708725000001664</v>
+        <v>0.63594409000000951</v>
       </c>
       <c r="D385" s="5">
-        <v>5.4803942357566138</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.5602907033203808</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>142.6090264</v>
+        <v>142.59046072000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.2576856999999961</v>
+        <v>1.2440515199999993</v>
       </c>
       <c r="D386" s="5">
-        <v>11.215416948703606</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>11.088296374521578</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>144.01153886</v>
+        <v>144.00677729</v>
       </c>
       <c r="C387" s="5">
-        <v>1.402512459999997</v>
+        <v>1.4163165699999922</v>
       </c>
       <c r="D387" s="5">
-        <v>12.46135566884865</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.592512531367639</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>145.22503982000001</v>
+        <v>145.28278230000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2135009600000046</v>
+        <v>1.2760050100000058</v>
       </c>
       <c r="D388" s="5">
-        <v>10.593743062756754</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>11.16667167757881</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>146.49368408000001</v>
+        <v>146.49176555</v>
       </c>
       <c r="C389" s="5">
-        <v>1.2686442600000021</v>
+        <v>1.2089832499999886</v>
       </c>
       <c r="D389" s="5">
-        <v>11.001477768463452</v>
+        <v>10.455864265264525</v>
       </c>
       <c r="E389" s="5">
-        <v>9.7625882193220992</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>9.7646285658496534</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>146.30834382</v>
+        <v>146.30121940000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.18534026000000381</v>
+        <v>-0.19054614999998876</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.5076909336334765</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.5497570637944658</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>147.48448933</v>
+        <v>147.48135060000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.1761455099999978</v>
+        <v>1.1801312000000053</v>
       </c>
       <c r="D391" s="5">
-        <v>10.084723176695643</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.120943158701333</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>148.44617319</v>
+        <v>148.45028142999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.96168385999999373</v>
+        <v>0.96893082999997659</v>
       </c>
       <c r="D392" s="5">
-        <v>8.1114994850212554</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.1750313425928525</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>151.46666725</v>
+        <v>151.47277352</v>
       </c>
       <c r="C393" s="5">
-        <v>3.0204940600000043</v>
+        <v>3.0224920900000143</v>
       </c>
       <c r="D393" s="5">
-        <v>27.343493401415952</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>27.362808654815773</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>152.36247904000001</v>
+        <v>152.36546989999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.89581179000001043</v>
+        <v>0.89269637999998963</v>
       </c>
       <c r="D394" s="5">
-        <v>7.3325698756012692</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.305932682980254</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>153.51364964000001</v>
+        <v>153.51359088999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.1511706000000004</v>
+        <v>1.1481209899999953</v>
       </c>
       <c r="D395" s="5">
-        <v>9.4529817602563515</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>9.4266999033722154</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>155.90365353999999</v>
+        <v>155.88352825999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.3900038999999822</v>
+        <v>2.3699373700000024</v>
       </c>
       <c r="D396" s="5">
-        <v>20.368140918326549</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>20.182368279552421</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>157.52374226000001</v>
+        <v>157.50237079999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.6200887200000125</v>
+        <v>1.6188425400000028</v>
       </c>
       <c r="D397" s="5">
-        <v>13.20790003889012</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>13.19895565643867</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>159.19754252000001</v>
+        <v>159.1450203</v>
       </c>
       <c r="C398" s="5">
-        <v>1.6738002600000073</v>
+        <v>1.6426495000000045</v>
       </c>
       <c r="D398" s="5">
-        <v>13.523053557686836</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>13.258681860566623</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>159.92580882999999</v>
+        <v>159.93660847999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.72826630999998088</v>
+        <v>0.79158817999999087</v>
       </c>
       <c r="D399" s="5">
-        <v>5.6297756870087756</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>6.1348330868674195</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>161.10726123000001</v>
+        <v>161.18460211999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.1814524000000119</v>
+        <v>1.2479936400000042</v>
       </c>
       <c r="D400" s="5">
-        <v>9.2342190139971247</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>9.776158655870649</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>163.03992595</v>
+        <v>163.03578357999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.9326647199999911</v>
+        <v>1.8511814599999923</v>
       </c>
       <c r="D401" s="5">
-        <v>15.384176474559741</v>
+        <v>14.686580248186587</v>
       </c>
       <c r="E401" s="5">
-        <v>11.294849995692724</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>11.29347985389202</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>163.92920133000001</v>
+        <v>163.92244674</v>
       </c>
       <c r="C402" s="5">
-        <v>0.88927538000001505</v>
+        <v>0.88666316000001189</v>
       </c>
       <c r="D402" s="5">
-        <v>6.7451723702318667</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>6.724938287111959</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>165.16234550999999</v>
+        <v>165.16350245000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2331441799999823</v>
+        <v>1.2410557100000119</v>
       </c>
       <c r="D403" s="5">
-        <v>9.4099010825609675</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>9.4732152137069434</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>167.02420719</v>
+        <v>167.03709807999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.8618616800000041</v>
+        <v>1.8735956299999827</v>
       </c>
       <c r="D404" s="5">
-        <v>14.398551761505573</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>14.494923166810135</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>166.64076348</v>
+        <v>166.66146888</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.38344370999999455</v>
+        <v>-0.37562919999999167</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.7203649270845065</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-2.6654052472003142</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>167.73573295</v>
+        <v>167.74847699</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0949694699999952</v>
+        <v>1.0870081099999993</v>
       </c>
       <c r="D406" s="5">
-        <v>8.1763013846282604</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>8.1136595078920912</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>170.24154197999999</v>
+        <v>170.24517220999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.5058090299999947</v>
+        <v>2.4966952199999923</v>
       </c>
       <c r="D407" s="5">
-        <v>19.475661175566671</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>19.39733438057667</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>169.89037338</v>
+        <v>169.86271966000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.35116859999999406</v>
+        <v>-0.38245254999998224</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.4474293119562174</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.6627173325444842</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>170.75959420999999</v>
+        <v>170.70618671</v>
       </c>
       <c r="C409" s="5">
-        <v>0.86922082999998906</v>
+        <v>0.84346704999998678</v>
       </c>
       <c r="D409" s="5">
-        <v>6.3153856967421707</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>6.1241569749618696</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>171.77002418999999</v>
+        <v>171.66227294000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0104299799999978</v>
+        <v>0.95608623000001103</v>
       </c>
       <c r="D410" s="5">
-        <v>7.3364315229700106</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>6.9318722665688837</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>172.86615197</v>
+        <v>172.91689101</v>
       </c>
       <c r="C411" s="5">
-        <v>1.0961277800000175</v>
+        <v>1.2546180699999923</v>
       </c>
       <c r="D411" s="5">
-        <v>7.9322060657751381</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>9.1316491343414352</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>173.19552884999999</v>
+        <v>173.28494423999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.32937687999998388</v>
+        <v>0.3680532299999868</v>
       </c>
       <c r="D412" s="5">
-        <v>2.3105782627113491</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.5843119042946894</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>173.91762782999999</v>
+        <v>173.90882024000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.72209897999999839</v>
+        <v>0.62387600000002408</v>
       </c>
       <c r="D413" s="5">
-        <v>5.119460455276803</v>
+        <v>4.4069324524335096</v>
       </c>
       <c r="E413" s="5">
-        <v>6.6718025150084292</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>6.669110560421676</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>174.49335105</v>
+        <v>174.48992806999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.57572322000001463</v>
+        <v>0.58110782999997923</v>
       </c>
       <c r="D414" s="5">
-        <v>4.0455138340022012</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>4.0842593372800495</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>175.67934222</v>
+        <v>175.68570875</v>
       </c>
       <c r="C415" s="5">
-        <v>1.1859911699999941</v>
+        <v>1.1957806800000128</v>
       </c>
       <c r="D415" s="5">
-        <v>8.4680325633120113</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>8.540759636099061</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>176.65481681</v>
+        <v>176.67805769</v>
       </c>
       <c r="C416" s="5">
-        <v>0.97547459000000458</v>
+        <v>0.9923489399999994</v>
       </c>
       <c r="D416" s="5">
-        <v>6.8704024332272295</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>6.9927066522399883</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>177.18095388</v>
+        <v>177.21641377</v>
       </c>
       <c r="C417" s="5">
-        <v>0.52613707000000431</v>
+        <v>0.53835607999999979</v>
       </c>
       <c r="D417" s="5">
-        <v>3.6331312214531009</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.7184291100896605</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>177.62333319000001</v>
+        <v>177.64726053000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.44237931000000685</v>
+        <v>0.43084676000000854</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0376063983587498</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.9567563054605062</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>176.80952123</v>
+        <v>176.81628169000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.81381196000000955</v>
+        <v>-0.83097884000000022</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.3615559958338332</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-5.4710432043139745</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>175.75760786000001</v>
+        <v>175.72095092999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.0519133699999941</v>
+        <v>-1.0953307600000244</v>
       </c>
       <c r="D420" s="5">
-        <v>-6.9102598022810486</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-7.1855711586702338</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>176.81068273</v>
+        <v>176.72717338999999</v>
       </c>
       <c r="C421" s="5">
-        <v>1.053074869999989</v>
+        <v>1.0062224600000036</v>
       </c>
       <c r="D421" s="5">
-        <v>7.4316923992369333</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.0921007569192396</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>177.19397054000001</v>
+        <v>177.02997296999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.383287810000013</v>
+        <v>0.30279957999999851</v>
       </c>
       <c r="D422" s="5">
-        <v>2.6325843739406496</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.0755340432939251</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>177.17329322000001</v>
+        <v>177.27060614000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.0677320000004329E-2</v>
+        <v>0.24063317000002371</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.13994192335509137</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.6433849536323208</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>177.68570217000001</v>
+        <v>177.78538551</v>
       </c>
       <c r="C424" s="5">
-        <v>0.51240895000000819</v>
+        <v>0.51477936999998519</v>
       </c>
       <c r="D424" s="5">
-        <v>3.5263020940393686</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.5409004153984958</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>177.33609777999999</v>
+        <v>177.32372914999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.34960439000002452</v>
+        <v>-0.46165636000000632</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.3356692045574112</v>
+        <v>-3.0719270281544753</v>
       </c>
       <c r="E425" s="5">
-        <v>1.9655684088225156</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.9636203070593439</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>177.03049186000001</v>
+        <v>177.03003301000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.30560591999997655</v>
+        <v>-0.29369613999998023</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.0484891347428258</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.9695193765968733</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>177.20854528000001</v>
+        <v>177.21773446</v>
       </c>
       <c r="C427" s="5">
-        <v>0.17805341999999769</v>
+        <v>0.18770144999999161</v>
       </c>
       <c r="D427" s="5">
-        <v>1.2136328392242879</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.2797822836471795</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>177.23865377999999</v>
+        <v>177.26465515000001</v>
       </c>
       <c r="C428" s="5">
-        <v>3.0108499999982996E-2</v>
+        <v>4.6920690000007426E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.20407583504722382</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.31817860358693828</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>177.66568255000001</v>
+        <v>177.70820692999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.42702877000002104</v>
+        <v>0.44355177999997863</v>
       </c>
       <c r="D429" s="5">
-        <v>2.9298339489272962</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.0443103509476765</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>178.13879918999999</v>
+        <v>178.16854179000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.47311663999997222</v>
+        <v>0.46033486000001744</v>
       </c>
       <c r="D430" s="5">
-        <v>3.2427731335868293</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.1531484494956352</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.49937718999999</v>
+        <v>178.50733776000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.36057800000000384</v>
+        <v>0.33879597000000672</v>
       </c>
       <c r="D431" s="5">
-        <v>2.4561933282639892</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>2.3058739137063355</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.90749815000001</v>
+        <v>178.8633087</v>
       </c>
       <c r="C432" s="5">
-        <v>0.40812096000001929</v>
+        <v>0.35597093999999174</v>
       </c>
       <c r="D432" s="5">
-        <v>2.7784465258051672</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.4194046896074184</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>179.81875701999999</v>
+        <v>179.71093146000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.91125886999998329</v>
+        <v>0.84762276000000725</v>
       </c>
       <c r="D433" s="5">
-        <v>6.2863235632579118</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>5.8373162717824778</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>179.60935717999999</v>
+        <v>179.40956535000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.20939984000000322</v>
+        <v>-0.30136611000000357</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.3884905651616708</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.9938821989106792</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>179.39607045</v>
+        <v>178.54380430000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.21328672999999299</v>
+        <v>-0.86576105000000325</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.4157337884810328</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-5.6394894620433895</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>180.27187276999999</v>
+        <v>179.47956723999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.87580231999999114</v>
+        <v>0.93576293999998938</v>
       </c>
       <c r="D436" s="5">
-        <v>6.0182264933258178</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>6.4737999196042839</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>181.24681215000001</v>
+        <v>180.21008567000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.97493938000002345</v>
+        <v>0.73051843000001782</v>
       </c>
       <c r="D437" s="5">
-        <v>6.6863544899750327</v>
+        <v>4.9950810610737362</v>
       </c>
       <c r="E437" s="5">
-        <v>2.2052556805730372</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.6277328104003619</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>183.31461465000001</v>
+        <v>182.25627177999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.0678024999999991</v>
+        <v>2.0461861099999794</v>
       </c>
       <c r="D438" s="5">
-        <v>14.5830983928237</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>14.509275817209687</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>182.92404547999999</v>
+        <v>181.82199464999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.39056917000002045</v>
+        <v>-0.43427712999999812</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.5269652886563687</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.8221630152983179</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>183.96390486999999</v>
+        <v>182.85573406</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0398593900000037</v>
+        <v>1.0337394100000097</v>
       </c>
       <c r="D440" s="5">
-        <v>7.0389557051639073</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>7.0399728175952081</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>184.00628832999999</v>
+        <v>182.88459506000001</v>
       </c>
       <c r="C441" s="5">
-        <v>4.2383459999996376E-2</v>
+        <v>2.8861000000006243E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.27681869857312247</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.18956627631245837</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>184.23442359000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.3498285299999964</v>
+      </c>
+      <c r="D442" s="5">
+        <v>9.2254540211296856</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>