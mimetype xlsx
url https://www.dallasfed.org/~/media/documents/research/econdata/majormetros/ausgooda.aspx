--- v6 (2026-07-12)
+++ v7 (2026-08-02)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BDE8608D-0C8D-4FBC-80CB-1324B1D87CBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4DA21EBD-EBA0-4998-A88F-63A29D9A26D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E60DC5D9-43F1-4400-8AC3-707D80710B59}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{01AA74EB-1B1B-4B14-9742-F19C0B013D1F}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D933F8E5-CD59-4050-ABA2-D8B58C8C1AEC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F1205F8-6E65-4E55-A029-71B92F90E831}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>59.605344186000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>59.447404667999997</v>
       </c>
       <c r="C7" s="5">
         <v>-0.15793951800000627</v>
       </c>
       <c r="D7" s="5">
         <v>-3.1337721405546581</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>59.967304810999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.51990014300000098</v>
       </c>
       <c r="D8" s="5">
         <v>11.014465750986858</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>59.504606698000003</v>
       </c>
       <c r="C9" s="5">
         <v>-0.46269811299999475</v>
       </c>
       <c r="D9" s="5">
         <v>-8.8760146100585136</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>59.851235713999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.34662901599999429</v>
       </c>
       <c r="D10" s="5">
         <v>7.2186634767433588</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.361405208000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.510169494000003</v>
       </c>
       <c r="D11" s="5">
         <v>10.722183350689196</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.646261527</v>
       </c>
       <c r="C12" s="5">
         <v>0.2848563189999993</v>
       </c>
       <c r="D12" s="5">
         <v>5.8123389155092742</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>61.699701034</v>
       </c>
       <c r="C13" s="5">
         <v>1.0534395070000002</v>
       </c>
       <c r="D13" s="5">
         <v>22.95559704326806</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>62.039429237</v>
       </c>
       <c r="C14" s="5">
         <v>0.33972820299999995</v>
       </c>
       <c r="D14" s="5">
         <v>6.8112033269603023</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>62.369898726999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.3304694899999987</v>
       </c>
       <c r="D15" s="5">
         <v>6.5827551772099202</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>62.821236575</v>
       </c>
       <c r="C16" s="5">
         <v>0.45133784800000143</v>
       </c>
       <c r="D16" s="5">
         <v>9.0378559778758074</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>62.835543334</v>
       </c>
       <c r="C17" s="5">
         <v>1.4306759000000113E-2</v>
       </c>
       <c r="D17" s="5">
         <v>0.27362771103798256</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>63.835556963000002</v>
       </c>
       <c r="C18" s="5">
         <v>1.0000136290000015</v>
       </c>
       <c r="D18" s="5">
         <v>20.861318112302165</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>64.368379743999995</v>
       </c>
       <c r="C19" s="5">
         <v>0.53282278099999303</v>
       </c>
       <c r="D19" s="5">
         <v>10.4890158443248</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.595794839999996</v>
       </c>
       <c r="C20" s="5">
         <v>0.22741509600000143</v>
       </c>
       <c r="D20" s="5">
         <v>4.3229909353442286</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.811453065999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.21565822600000217</v>
       </c>
       <c r="D21" s="5">
         <v>4.080685166690956</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>65.182065507000004</v>
       </c>
       <c r="C22" s="5">
         <v>0.37061244100000579</v>
       </c>
       <c r="D22" s="5">
         <v>7.0819619910037268</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>65.460233646000006</v>
       </c>
       <c r="C23" s="5">
         <v>0.2781681390000017</v>
       </c>
       <c r="D23" s="5">
         <v>5.2429934837249004</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>65.892613069999996</v>
       </c>
       <c r="C24" s="5">
         <v>0.43237942399998985</v>
       </c>
       <c r="D24" s="5">
         <v>8.2206536413513156</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>66.082350542</v>
       </c>
       <c r="C25" s="5">
         <v>0.18973747200000446</v>
       </c>
       <c r="D25" s="5">
         <v>3.5106469351143366</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>66.313496766</v>
       </c>
       <c r="C26" s="5">
         <v>0.23114622399999973</v>
       </c>
       <c r="D26" s="5">
         <v>4.279121064150937</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>66.557926094999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.24442932899999903</v>
       </c>
       <c r="D27" s="5">
         <v>4.5139406559378648</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.124030734000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.56610463900000241</v>
       </c>
       <c r="D28" s="5">
         <v>10.697791687547076</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.330818789000006</v>
       </c>
       <c r="C29" s="5">
         <v>0.20678805500000408</v>
       </c>
       <c r="D29" s="5">
         <v>3.760108917059779</v>
       </c>
       <c r="E29" s="5">
         <v>7.1540329190845631</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>68.188645719999997</v>
       </c>
       <c r="C30" s="5">
         <v>0.85782693099999108</v>
       </c>
       <c r="D30" s="5">
         <v>16.406714403883171</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>68.197796307999994</v>
       </c>
       <c r="C31" s="5">
         <v>9.1505879999971285E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.16115313155808941</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>68.419827393000006</v>
       </c>
       <c r="C32" s="5">
         <v>0.22203108500001179</v>
       </c>
       <c r="D32" s="5">
         <v>3.9775532727413188</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>69.287406797000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.86757940399999711</v>
       </c>
       <c r="D33" s="5">
         <v>16.323643863265058</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>69.877907864999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.59050106799999469</v>
       </c>
       <c r="D34" s="5">
         <v>10.720244619308295</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.434208785999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.55630092100000184</v>
       </c>
       <c r="D35" s="5">
         <v>9.982847362073155</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.843592846000007</v>
       </c>
       <c r="C36" s="5">
         <v>0.40938406000000782</v>
       </c>
       <c r="D36" s="5">
         <v>7.2020909788784504</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>71.211535079000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.36794223299999373</v>
       </c>
       <c r="D37" s="5">
         <v>6.4136237350682634</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.782760127000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.57122504800000229</v>
       </c>
       <c r="D38" s="5">
         <v>10.062067741496294</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>72.935771560999996</v>
       </c>
       <c r="C39" s="5">
         <v>1.1530114339999926</v>
       </c>
       <c r="D39" s="5">
         <v>21.072396141431462</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>73.133052676000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.19728111500000978</v>
       </c>
       <c r="D40" s="5">
         <v>3.2945584796145955</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>73.826082917999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.69303024199999186</v>
       </c>
       <c r="D41" s="5">
         <v>11.983359258565951</v>
       </c>
       <c r="E41" s="5">
         <v>9.6467921314824956</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>74.273282377000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.44719945900000369</v>
       </c>
       <c r="D42" s="5">
         <v>7.5160976452992356</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>74.842587219999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.56930484299999762</v>
       </c>
       <c r="D43" s="5">
         <v>9.5958473996431426</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>75.547623282000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.7050360620000049</v>
       </c>
       <c r="D44" s="5">
         <v>11.908781469374642</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>75.740842662000006</v>
       </c>
       <c r="C45" s="5">
         <v>0.19321938000000216</v>
       </c>
       <c r="D45" s="5">
         <v>3.1126429335391892</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>75.848702517999996</v>
       </c>
       <c r="C46" s="5">
         <v>0.10785985599999037</v>
       </c>
       <c r="D46" s="5">
         <v>1.7223258461049662</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>76.785641654000003</v>
       </c>
       <c r="C47" s="5">
         <v>0.93693913600000656</v>
       </c>
       <c r="D47" s="5">
         <v>15.873023835671063</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>77.719704532999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.93406287899999541</v>
       </c>
       <c r="D48" s="5">
         <v>15.614811968994569</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>78.039953233000006</v>
       </c>
       <c r="C49" s="5">
         <v>0.3202487000000076</v>
       </c>
       <c r="D49" s="5">
         <v>5.0582869566740074</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>78.646102507999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.60614927499999283</v>
       </c>
       <c r="D50" s="5">
         <v>9.7292610604488452</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>78.831745264999995</v>
       </c>
       <c r="C51" s="5">
         <v>0.18564275699999655</v>
       </c>
       <c r="D51" s="5">
         <v>2.8696444165415835</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>80.054228655000003</v>
       </c>
       <c r="C52" s="5">
         <v>1.2224833900000078</v>
       </c>
       <c r="D52" s="5">
         <v>20.281165919124057</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>81.023990002999994</v>
       </c>
       <c r="C53" s="5">
         <v>0.96976134799999159</v>
       </c>
       <c r="D53" s="5">
         <v>15.545273525958404</v>
       </c>
       <c r="E53" s="5">
         <v>9.7498157839348565</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>81.690297870999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.66630786800000408</v>
       </c>
       <c r="D54" s="5">
         <v>10.327110197055923</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>81.590193368000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.10010450299999718</v>
       </c>
       <c r="D55" s="5">
         <v>-1.4606273411675086</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>82.009822241999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.41962887399999715</v>
       </c>
       <c r="D56" s="5">
         <v>6.3493641872487183</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>83.119734390999994</v>
       </c>
       <c r="C57" s="5">
         <v>1.1099121489999959</v>
       </c>
       <c r="D57" s="5">
         <v>17.505802953063963</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>83.499304621999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.37957023100000242</v>
       </c>
       <c r="D58" s="5">
         <v>5.6196060849278417</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>84.412131494999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.91282687300000021</v>
       </c>
       <c r="D59" s="5">
         <v>13.936820778028558</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>85.621621641000004</v>
       </c>
       <c r="C60" s="5">
         <v>1.2094901460000074</v>
       </c>
       <c r="D60" s="5">
         <v>18.615921130990177</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>86.478017175999994</v>
       </c>
       <c r="C61" s="5">
         <v>0.8563955349999901</v>
       </c>
       <c r="D61" s="5">
         <v>12.685306917434636</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>87.317821593999994</v>
       </c>
       <c r="C62" s="5">
         <v>0.83980441799999994</v>
       </c>
       <c r="D62" s="5">
         <v>12.296450553099604</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>87.330160402999994</v>
       </c>
       <c r="C63" s="5">
         <v>1.2338808999999173E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.16970285819151165</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>87.854991314000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.52483091100000934</v>
       </c>
       <c r="D64" s="5">
         <v>7.4548909100329297</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>88.431279023000002</v>
       </c>
       <c r="C65" s="5">
         <v>0.57628770899999893</v>
       </c>
       <c r="D65" s="5">
         <v>8.1617227333121267</v>
       </c>
       <c r="E65" s="5">
         <v>9.1420936190944815</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>89.108169970000006</v>
       </c>
       <c r="C66" s="5">
         <v>0.67689094700000396</v>
       </c>
       <c r="D66" s="5">
         <v>9.5820491529377669</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>89.524580145000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.41641017499999577</v>
       </c>
       <c r="D67" s="5">
         <v>5.7541015847111909</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>90.367531559</v>
       </c>
       <c r="C68" s="5">
         <v>0.84295141399999807</v>
       </c>
       <c r="D68" s="5">
         <v>11.902945518745689</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>91.203259228999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.83572766999999715</v>
       </c>
       <c r="D69" s="5">
         <v>11.679964892424621</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>92.183794711000004</v>
       </c>
       <c r="C70" s="5">
         <v>0.98053548200000762</v>
       </c>
       <c r="D70" s="5">
         <v>13.692202168973356</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>92.635934469999995</v>
       </c>
       <c r="C71" s="5">
         <v>0.4521397589999907</v>
       </c>
       <c r="D71" s="5">
         <v>6.0471158110847911</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>92.258007595999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.37792687399999636</v>
       </c>
       <c r="D72" s="5">
         <v>-4.7872707897858024</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>93.271665210999998</v>
       </c>
       <c r="C73" s="5">
         <v>1.0136576149999996</v>
       </c>
       <c r="D73" s="5">
         <v>14.011302992010965</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>94.385723705999993</v>
       </c>
       <c r="C74" s="5">
         <v>1.1140584949999948</v>
       </c>
       <c r="D74" s="5">
         <v>15.31318199530871</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>95.611682724000005</v>
       </c>
       <c r="C75" s="5">
         <v>1.2259590180000117</v>
       </c>
       <c r="D75" s="5">
         <v>16.749712071651945</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>96.636285154999996</v>
       </c>
       <c r="C76" s="5">
         <v>1.024602430999991</v>
       </c>
       <c r="D76" s="5">
         <v>13.645221667535434</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>97.618602301999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.98231714700000339</v>
       </c>
       <c r="D77" s="5">
         <v>12.903733128835393</v>
       </c>
       <c r="E77" s="5">
         <v>10.389223564900018</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>98.543367645000004</v>
       </c>
       <c r="C78" s="5">
         <v>0.92476534300000424</v>
       </c>
       <c r="D78" s="5">
         <v>11.979307295064601</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>99.561413891000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.0180462459999973</v>
       </c>
       <c r="D79" s="5">
         <v>13.126374046102708</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>100.49722638</v>
       </c>
       <c r="C80" s="5">
         <v>0.93581248899999991</v>
       </c>
       <c r="D80" s="5">
         <v>11.880975489333444</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>101.27664222</v>
       </c>
       <c r="C81" s="5">
         <v>0.77941583999999864</v>
       </c>
       <c r="D81" s="5">
         <v>9.7141439532946841</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>101.92260587</v>
       </c>
       <c r="C82" s="5">
         <v>0.64596364999999878</v>
       </c>
       <c r="D82" s="5">
         <v>7.9281410049770962</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>101.63810998</v>
       </c>
       <c r="C83" s="5">
         <v>-0.2844958900000023</v>
       </c>
       <c r="D83" s="5">
         <v>-3.298604756186474</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>101.67476773999999</v>
       </c>
       <c r="C84" s="5">
         <v>3.6657759999997097E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.43366290266451113</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>101.96292012000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.28815238000001386</v>
       </c>
       <c r="D85" s="5">
         <v>3.4543863559641341</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>101.86035609</v>
       </c>
       <c r="C86" s="5">
         <v>-0.10256403000001058</v>
       </c>
       <c r="D86" s="5">
         <v>-1.2004187451358006</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>101.78607651999999</v>
       </c>
       <c r="C87" s="5">
         <v>-7.4279570000001627E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.87157412149477809</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>102.08328591999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.29720939999999985</v>
       </c>
       <c r="D88" s="5">
         <v>3.5607532379037021</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>102.38212058000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.29883466000001135</v>
       </c>
       <c r="D89" s="5">
         <v>3.5699474256026598</v>
       </c>
       <c r="E89" s="5">
         <v>4.8797239108825163</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>102.64295803</v>
       </c>
       <c r="C90" s="5">
         <v>0.26083744999999681</v>
       </c>
       <c r="D90" s="5">
         <v>3.1004271926426741</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>103.41251501000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.76955698000000439</v>
       </c>
       <c r="D91" s="5">
         <v>9.3773236932468649</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>104.3277521</v>
       </c>
       <c r="C92" s="5">
         <v>0.91523708999999087</v>
       </c>
       <c r="D92" s="5">
         <v>11.152950396279193</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>104.07734184</v>
       </c>
       <c r="C93" s="5">
         <v>-0.25041025999999533</v>
       </c>
       <c r="D93" s="5">
         <v>-2.8425514785996309</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>105.21279010000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.135448260000004</v>
       </c>
       <c r="D94" s="5">
         <v>13.906406570736385</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>106.14248879</v>
       </c>
       <c r="C95" s="5">
         <v>0.92969868999999505</v>
       </c>
       <c r="D95" s="5">
         <v>11.134460929794908</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>106.99207079</v>
       </c>
       <c r="C96" s="5">
         <v>0.84958199999999806</v>
       </c>
       <c r="D96" s="5">
         <v>10.039325418321221</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>107.80392912000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.81185833000000684</v>
       </c>
       <c r="D97" s="5">
         <v>9.4954214532507955</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>109.03793472</v>
       </c>
       <c r="C98" s="5">
         <v>1.234005599999989</v>
       </c>
       <c r="D98" s="5">
         <v>14.634759871480396</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>110.06049473</v>
       </c>
       <c r="C99" s="5">
         <v>1.0225600100000065</v>
       </c>
       <c r="D99" s="5">
         <v>11.852610496883042</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>111.10472980999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.0442350799999929</v>
       </c>
       <c r="D100" s="5">
         <v>11.998715765153168</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>111.67396395</v>
       </c>
       <c r="C101" s="5">
         <v>0.56923414000000605</v>
       </c>
       <c r="D101" s="5">
         <v>6.32431987751223</v>
       </c>
       <c r="E101" s="5">
         <v>9.0756504332604404</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>113.02042633000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.3464623800000055</v>
       </c>
       <c r="D102" s="5">
         <v>15.467592290446831</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>113.8728218</v>
       </c>
       <c r="C103" s="5">
         <v>0.8523954699999905</v>
       </c>
       <c r="D103" s="5">
         <v>9.435366920626409</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>114.35113525</v>
       </c>
       <c r="C104" s="5">
         <v>0.47831345000000169</v>
       </c>
       <c r="D104" s="5">
         <v>5.1585947064614501</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>115.53695899</v>
       </c>
       <c r="C105" s="5">
         <v>1.1858237400000036</v>
       </c>
       <c r="D105" s="5">
         <v>13.178888054329185</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>115.58089898999999</v>
       </c>
       <c r="C106" s="5">
         <v>4.3939999999992096E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45732925783559253</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>115.93132451</v>
       </c>
       <c r="C107" s="5">
         <v>0.35042552000000171</v>
       </c>
       <c r="D107" s="5">
         <v>3.6995221457226224</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>116.66578516</v>
       </c>
       <c r="C108" s="5">
         <v>0.7344606500000026</v>
       </c>
       <c r="D108" s="5">
         <v>7.8729426659411628</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>117.19746834</v>
       </c>
       <c r="C109" s="5">
         <v>0.5316831800000017</v>
       </c>
       <c r="D109" s="5">
         <v>5.6079628688553873</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>118.30250196</v>
       </c>
       <c r="C110" s="5">
         <v>1.1050336200000004</v>
       </c>
       <c r="D110" s="5">
         <v>11.920177679445443</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>118.54958265</v>
       </c>
       <c r="C111" s="5">
         <v>0.24708069000000421</v>
       </c>
       <c r="D111" s="5">
         <v>2.5352508389258066</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>118.56353486</v>
       </c>
       <c r="C112" s="5">
         <v>1.3952209999999354E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.14132056307814</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>118.96144338000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.39790852000000143</v>
       </c>
       <c r="D113" s="5">
         <v>4.1024695498802277</v>
       </c>
       <c r="E113" s="5">
         <v>6.5256745370504188</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>119.12274141</v>
       </c>
       <c r="C114" s="5">
         <v>0.16129802999999754</v>
       </c>
       <c r="D114" s="5">
         <v>1.6392505379981159</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>118.13388286</v>
       </c>
       <c r="C115" s="5">
         <v>-0.98885855000000333</v>
       </c>
       <c r="D115" s="5">
         <v>-9.5189583658766619</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>118.62332112999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.48943826999999374</v>
       </c>
       <c r="D116" s="5">
         <v>5.0865664977613134</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>119.03387925</v>
       </c>
       <c r="C117" s="5">
         <v>0.41055812000000458</v>
       </c>
       <c r="D117" s="5">
         <v>4.2332069298334662</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>119.70105413</v>
       </c>
       <c r="C118" s="5">
         <v>0.66717488000000458</v>
       </c>
       <c r="D118" s="5">
         <v>6.9371616251507673</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>120.05081701</v>
       </c>
       <c r="C119" s="5">
         <v>0.34976288000000011</v>
       </c>
       <c r="D119" s="5">
         <v>3.5632665732764135</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>121.83425450999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.7834374999999909</v>
       </c>
       <c r="D120" s="5">
         <v>19.35798620372362</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>122.26770968</v>
       </c>
       <c r="C121" s="5">
         <v>0.433455170000002</v>
       </c>
       <c r="D121" s="5">
         <v>4.3538321060941909</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>123.26249609</v>
       </c>
       <c r="C122" s="5">
         <v>0.99478641000000323</v>
       </c>
       <c r="D122" s="5">
         <v>10.212326853064679</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>123.77264685999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.51015076999999565</v>
       </c>
       <c r="D123" s="5">
         <v>5.0811081308958617</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>124.71161788000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.93897102000001098</v>
       </c>
       <c r="D124" s="5">
         <v>9.4931171502375058</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>125.67286679999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.96124891999998852</v>
       </c>
       <c r="D125" s="5">
         <v>9.6516839316967982</v>
       </c>
       <c r="E125" s="5">
         <v>5.6416795470122238</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>125.16406198999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.50880481000000088</v>
       </c>
       <c r="D126" s="5">
         <v>-4.7516365824600504</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>126.20367672</v>
       </c>
       <c r="C127" s="5">
         <v>1.0396147300000109</v>
       </c>
       <c r="D127" s="5">
         <v>10.435398300095834</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>127.92175245</v>
       </c>
       <c r="C128" s="5">
         <v>1.7180757299999954</v>
       </c>
       <c r="D128" s="5">
         <v>17.616625296014732</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>128.76497850000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.84322605000001261</v>
       </c>
       <c r="D129" s="5">
         <v>8.2032515836585986</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>129.28440148999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.51942298999998116</v>
       </c>
       <c r="D130" s="5">
         <v>4.9495147639392112</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>130.67112274999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.3867212600000016</v>
       </c>
       <c r="D131" s="5">
         <v>13.658500185229183</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>130.78132284</v>
       </c>
       <c r="C132" s="5">
         <v>0.11020009000000641</v>
       </c>
       <c r="D132" s="5">
         <v>1.016714410874342</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>131.55657453000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.7752516900000046</v>
       </c>
       <c r="D133" s="5">
         <v>7.3499807390663641</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>132.01609873000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.45952420000000416</v>
       </c>
       <c r="D134" s="5">
         <v>4.2730443079996405</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>132.00232969999999</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3769030000020166E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.12508596527159854</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>132.4733899</v>
       </c>
       <c r="C136" s="5">
         <v>0.47106020000001081</v>
       </c>
       <c r="D136" s="5">
         <v>4.367346931965943</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>132.40671771999999</v>
       </c>
       <c r="C137" s="5">
         <v>-6.6672180000011849E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.60227584144549873</v>
       </c>
       <c r="E137" s="5">
         <v>5.3582376939936172</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>132.21211814</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19459957999998778</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7494662159564078</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>131.30716638999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.90495175000000927</v>
       </c>
       <c r="D139" s="5">
         <v>-7.9113733899308762</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>129.36669853000001</v>
       </c>
       <c r="C140" s="5">
         <v>-1.9404678599999841</v>
       </c>
       <c r="D140" s="5">
         <v>-16.36100849020341</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>127.03975247</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3269460600000116</v>
       </c>
       <c r="D141" s="5">
         <v>-19.572285657232968</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>125.46120569</v>
       </c>
       <c r="C142" s="5">
         <v>-1.5785467799999964</v>
       </c>
       <c r="D142" s="5">
         <v>-13.93277209917273</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>123.75036009999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.7108455900000052</v>
       </c>
       <c r="D143" s="5">
         <v>-15.190564119256244</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>120.86467835000001</v>
       </c>
       <c r="C144" s="5">
         <v>-2.8856817499999892</v>
       </c>
       <c r="D144" s="5">
         <v>-24.658345827912541</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>120.21586585999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.64881249000001162</v>
       </c>
       <c r="D145" s="5">
         <v>-6.2548824045442935</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>118.08995442</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1259114399999959</v>
       </c>
       <c r="D146" s="5">
         <v>-19.273895819420574</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>116.39906738000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.6908870399999927</v>
       </c>
       <c r="D147" s="5">
         <v>-15.891759464468269</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.56220384</v>
       </c>
       <c r="C148" s="5">
         <v>-1.8368635400000102</v>
       </c>
       <c r="D148" s="5">
         <v>-17.376743657073412</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>113.41614135</v>
       </c>
       <c r="C149" s="5">
         <v>-1.1460624899999914</v>
       </c>
       <c r="D149" s="5">
         <v>-11.365643455038366</v>
       </c>
       <c r="E149" s="5">
         <v>-14.342607910694749</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>111.76209765999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.6540436900000088</v>
       </c>
       <c r="D150" s="5">
         <v>-16.16292418128943</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>111.02410159</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73799606999999412</v>
       </c>
       <c r="D151" s="5">
         <v>-7.6423918607117951</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.12732339</v>
       </c>
       <c r="C152" s="5">
         <v>-0.89677819999999997</v>
       </c>
       <c r="D152" s="5">
         <v>-9.273575232960896</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>109.0064094</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1209139900000054</v>
       </c>
       <c r="D153" s="5">
         <v>-11.552938970501902</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>108.53572422000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.4706851799999896</v>
       </c>
       <c r="D154" s="5">
         <v>-5.0602491125216531</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>107.89160115999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.64412306000001252</v>
       </c>
       <c r="D155" s="5">
         <v>-6.8936809084172097</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>106.32087780000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.5707233599999881</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.136886245694914</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.136886245694903</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>105.60842135999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.71245644000001107</v>
       </c>
       <c r="D157" s="5">
         <v>-7.7513610500112851</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>104.45369959999999</v>
       </c>
       <c r="C158" s="5">
         <v>-1.154721760000001</v>
       </c>
       <c r="D158" s="5">
         <v>-12.35981001865537</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>103.7772171</v>
       </c>
       <c r="C159" s="5">
         <v>-0.67648249999999166</v>
       </c>
       <c r="D159" s="5">
         <v>-7.5007257923612851</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>103.06276133999999</v>
       </c>
       <c r="C160" s="5">
         <v>-0.71445576000000699</v>
       </c>
       <c r="D160" s="5">
         <v>-7.9556689450206335</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>102.28415879000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.77860254999998801</v>
       </c>
       <c r="D161" s="5">
         <v>-8.6982204702611412</v>
       </c>
       <c r="E161" s="5">
         <v>-9.815166013845344</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>102.8636693</v>
       </c>
       <c r="C162" s="5">
         <v>0.57951050999999154</v>
       </c>
       <c r="D162" s="5">
         <v>7.0147430485637985</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>101.94410207999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.91956722000000468</v>
       </c>
       <c r="D163" s="5">
         <v>-10.215552734375743</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>101.19798416</v>
       </c>
       <c r="C164" s="5">
         <v>-0.746117919999989</v>
       </c>
       <c r="D164" s="5">
         <v>-8.4376187287610307</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>101.30403993</v>
       </c>
       <c r="C165" s="5">
         <v>0.10605576999999755</v>
       </c>
       <c r="D165" s="5">
         <v>1.2648775786003874</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>101.00400415999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.30003577000000803</v>
       </c>
       <c r="D166" s="5">
         <v>-3.4967559638688694</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>100.24001706</v>
       </c>
       <c r="C167" s="5">
         <v>-0.76398709999999426</v>
       </c>
       <c r="D167" s="5">
         <v>-8.7084692075932288</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>99.746942164000004</v>
       </c>
       <c r="C168" s="5">
         <v>-0.49307489599999599</v>
       </c>
       <c r="D168" s="5">
         <v>-5.7456272698000692</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.603074774999996</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14386738900000751</v>
       </c>
       <c r="D169" s="5">
         <v>-1.7171243940575232</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>99.745559342000007</v>
       </c>
       <c r="C170" s="5">
         <v>0.142484567000011</v>
       </c>
       <c r="D170" s="5">
         <v>1.730199375394248</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>99.732730989000004</v>
       </c>
       <c r="C171" s="5">
         <v>-1.282835300000329E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-0.15422379967309219</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>99.698174683999994</v>
       </c>
       <c r="C172" s="5">
         <v>-3.4556305000009502E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.41499548301688893</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>99.599080947000004</v>
       </c>
       <c r="C173" s="5">
         <v>-9.9093736999989801E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1862261281421871</v>
       </c>
       <c r="E173" s="5">
         <v>-2.6251160245769345</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>99.307213736999998</v>
       </c>
       <c r="C174" s="5">
         <v>-0.29186721000000659</v>
       </c>
       <c r="D174" s="5">
         <v>-3.4603782330870358</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>99.343248107999997</v>
       </c>
       <c r="C175" s="5">
         <v>3.603437099999951E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.4362990894424712</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.262104444000002</v>
       </c>
       <c r="C176" s="5">
         <v>-8.1143663999995397E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.97576988034981937</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>100.15886702</v>
       </c>
       <c r="C177" s="5">
         <v>0.89676257600000042</v>
       </c>
       <c r="D177" s="5">
         <v>11.396385168822576</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>100.04168593</v>
       </c>
       <c r="C178" s="5">
         <v>-0.11718109000000254</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3949438144240434</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>100.15117236</v>
       </c>
       <c r="C179" s="5">
         <v>0.10948643000000402</v>
       </c>
       <c r="D179" s="5">
         <v>1.3212236235895514</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>100.98551998000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.83434762000000262</v>
       </c>
       <c r="D180" s="5">
         <v>10.468084294102308</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>101.19498338</v>
       </c>
       <c r="C181" s="5">
         <v>0.20946339999998997</v>
       </c>
       <c r="D181" s="5">
         <v>2.5176231544604244</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>101.51913107</v>
       </c>
       <c r="C182" s="5">
         <v>0.32414769000000376</v>
       </c>
       <c r="D182" s="5">
         <v>3.9122865424880082</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>102.27621035999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.75707928999999297</v>
       </c>
       <c r="D183" s="5">
         <v>9.3253384728791531</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>102.28743</v>
       </c>
       <c r="C184" s="5">
         <v>1.1219640000007303E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.13171874597035504</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>102.1615724</v>
       </c>
       <c r="C185" s="5">
         <v>-0.12585760000000334</v>
       </c>
       <c r="D185" s="5">
         <v>-1.4665656431217533</v>
       </c>
       <c r="E185" s="5">
         <v>2.5728063237486998</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>102.5043354</v>
       </c>
       <c r="C186" s="5">
         <v>0.34276300000000504</v>
       </c>
       <c r="D186" s="5">
         <v>4.1012600150008849</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>102.64859326</v>
       </c>
       <c r="C187" s="5">
         <v>0.14425785999999619</v>
       </c>
       <c r="D187" s="5">
         <v>1.7019344847493789</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>102.71695606999999</v>
       </c>
       <c r="C188" s="5">
         <v>6.8362809999996443E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.80212039895055653</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>103.05713398</v>
       </c>
       <c r="C189" s="5">
         <v>0.34017791000000841</v>
       </c>
       <c r="D189" s="5">
         <v>4.047352765406842</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>102.99723397</v>
       </c>
       <c r="C190" s="5">
         <v>-5.9900010000006887E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.69525194333338591</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>103.12214470000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.12491073000001052</v>
       </c>
       <c r="D191" s="5">
         <v>1.4650562339936668</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>103.87486582</v>
       </c>
       <c r="C192" s="5">
         <v>0.7527211199999897</v>
       </c>
       <c r="D192" s="5">
         <v>9.1195254255127089</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>103.88342734</v>
       </c>
       <c r="C193" s="5">
         <v>8.5615200000006553E-3</v>
       </c>
       <c r="D193" s="5">
         <v>9.8950622071303229E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>104.28736897</v>
       </c>
       <c r="C194" s="5">
         <v>0.4039416300000056</v>
       </c>
       <c r="D194" s="5">
         <v>4.7671903205009913</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>104.30059704</v>
       </c>
       <c r="C195" s="5">
         <v>1.3228069999996706E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.15231722554314153</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>105.07949051999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.77889347999999359</v>
       </c>
       <c r="D196" s="5">
         <v>9.3387156194428833</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>105.62973030000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.5502397800000125</v>
       </c>
       <c r="D197" s="5">
         <v>6.4678661400497495</v>
       </c>
       <c r="E197" s="5">
         <v>3.3947773301891804</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>106.39829465</v>
       </c>
       <c r="C198" s="5">
         <v>0.76856434999999124</v>
       </c>
       <c r="D198" s="5">
         <v>9.0892496883361105</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>106.99885288</v>
       </c>
       <c r="C199" s="5">
         <v>0.6005582300000043</v>
       </c>
       <c r="D199" s="5">
         <v>6.9876022821581341</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>107.95229789</v>
       </c>
       <c r="C200" s="5">
         <v>0.95344500999999582</v>
       </c>
       <c r="D200" s="5">
         <v>11.232893428479329</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>108.11655958999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.16426169999999729</v>
       </c>
       <c r="D201" s="5">
         <v>1.8412952983837716</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>108.76383151</v>
       </c>
       <c r="C202" s="5">
         <v>0.64727192000000855</v>
       </c>
       <c r="D202" s="5">
         <v>7.4254970751484128</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>109.78498061000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.0211491000000024</v>
       </c>
       <c r="D203" s="5">
         <v>11.866789176564385</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>110.30482172000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.51984111000000155</v>
       </c>
       <c r="D204" s="5">
         <v>5.8324403037864014</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>110.86274858</v>
       </c>
       <c r="C205" s="5">
         <v>0.55792685999999492</v>
       </c>
       <c r="D205" s="5">
         <v>6.2413880025863344</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>111.23877815</v>
       </c>
       <c r="C206" s="5">
         <v>0.37602957000000004</v>
       </c>
       <c r="D206" s="5">
         <v>4.1470129997603689</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.70451494</v>
       </c>
       <c r="C207" s="5">
         <v>0.46573678999999402</v>
       </c>
       <c r="D207" s="5">
         <v>5.1415089515145285</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>112.36750021</v>
       </c>
       <c r="C208" s="5">
         <v>0.66298527000000718</v>
       </c>
       <c r="D208" s="5">
         <v>7.3593586542259226</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>113.88440147</v>
       </c>
       <c r="C209" s="5">
         <v>1.5169012599999974</v>
       </c>
       <c r="D209" s="5">
         <v>17.457915969056348</v>
       </c>
       <c r="E209" s="5">
         <v>7.8147233232119584</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>113.17440365</v>
       </c>
       <c r="C210" s="5">
         <v>-0.70999781999999811</v>
       </c>
       <c r="D210" s="5">
         <v>-7.229979410318121</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>114.13996072</v>
       </c>
       <c r="C211" s="5">
         <v>0.96555707000000268</v>
       </c>
       <c r="D211" s="5">
         <v>10.732230511788622</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>114.67188405</v>
       </c>
       <c r="C212" s="5">
         <v>0.53192332999999792</v>
       </c>
       <c r="D212" s="5">
         <v>5.7379170290898784</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>115.43747834</v>
       </c>
       <c r="C213" s="5">
         <v>0.76559428999999568</v>
       </c>
       <c r="D213" s="5">
         <v>8.3125048895390066</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>115.85506224</v>
       </c>
       <c r="C214" s="5">
         <v>0.41758389999999679</v>
       </c>
       <c r="D214" s="5">
         <v>4.4282987160312759</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>116.25410929</v>
       </c>
       <c r="C215" s="5">
         <v>0.39904705000000718</v>
       </c>
       <c r="D215" s="5">
         <v>4.2124433088605251</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>115.76879318</v>
       </c>
       <c r="C216" s="5">
         <v>-0.48531610999999941</v>
       </c>
       <c r="D216" s="5">
         <v>-4.8961023383863438</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>116.0470313</v>
       </c>
       <c r="C217" s="5">
         <v>0.27823811999999748</v>
       </c>
       <c r="D217" s="5">
         <v>2.9225045092541535</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>115.60140948999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.44562181000000578</v>
       </c>
       <c r="D218" s="5">
         <v>-4.5119260429826387</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>116.25408748</v>
       </c>
       <c r="C219" s="5">
         <v>0.65267799000000082</v>
       </c>
       <c r="D219" s="5">
         <v>6.9895170097879378</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>115.95190481</v>
       </c>
       <c r="C220" s="5">
         <v>-0.30218266999999344</v>
       </c>
       <c r="D220" s="5">
         <v>-3.074986440086469</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>115.81001070000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.14189410999999552</v>
       </c>
       <c r="D221" s="5">
         <v>-1.4586355210742696</v>
       </c>
       <c r="E221" s="5">
         <v>1.6908454583284271</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>114.99222978</v>
       </c>
       <c r="C222" s="5">
         <v>-0.81778092000000413</v>
       </c>
       <c r="D222" s="5">
         <v>-8.1522074357829091</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>114.88959079999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.10263898000000893</v>
       </c>
       <c r="D223" s="5">
         <v>-1.0658452932670426</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>114.07510037</v>
       </c>
       <c r="C224" s="5">
         <v>-0.81449042999999222</v>
       </c>
       <c r="D224" s="5">
         <v>-8.1832062115699937</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>113.34945307</v>
       </c>
       <c r="C225" s="5">
         <v>-0.72564730000000566</v>
       </c>
       <c r="D225" s="5">
         <v>-7.3718836831538237</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>112.96395998</v>
       </c>
       <c r="C226" s="5">
         <v>-0.3854930899999971</v>
       </c>
       <c r="D226" s="5">
         <v>-4.0056323212831479</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>111.80474497</v>
       </c>
       <c r="C227" s="5">
         <v>-1.1592150099999969</v>
       </c>
       <c r="D227" s="5">
         <v>-11.64239725745977</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>110.77587281</v>
       </c>
       <c r="C228" s="5">
         <v>-1.0288721600000059</v>
       </c>
       <c r="D228" s="5">
         <v>-10.500760934397746</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>109.88521646</v>
       </c>
       <c r="C229" s="5">
         <v>-0.89065635000000043</v>
       </c>
       <c r="D229" s="5">
         <v>-9.2327767616714684</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>108.8778489</v>
       </c>
       <c r="C230" s="5">
         <v>-1.0073675599999916</v>
       </c>
       <c r="D230" s="5">
         <v>-10.462870556922631</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>107.16022073000001</v>
       </c>
       <c r="C231" s="5">
         <v>-1.7176281699999976</v>
       </c>
       <c r="D231" s="5">
         <v>-17.371701272341468</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>105.60326401</v>
       </c>
       <c r="C232" s="5">
         <v>-1.5569567200000023</v>
       </c>
       <c r="D232" s="5">
         <v>-16.107158178590453</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>104.30290366</v>
       </c>
       <c r="C233" s="5">
         <v>-1.3003603500000054</v>
       </c>
       <c r="D233" s="5">
         <v>-13.815595444202877</v>
       </c>
       <c r="E233" s="5">
         <v>-9.9361937456413756</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>100.59484705</v>
       </c>
       <c r="C234" s="5">
         <v>-3.7080566099999999</v>
       </c>
       <c r="D234" s="5">
         <v>-35.233261114194306</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>98.329431141000001</v>
       </c>
       <c r="C235" s="5">
         <v>-2.2654159089999979</v>
       </c>
       <c r="D235" s="5">
         <v>-23.915970667640718</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.877155590000001</v>
       </c>
       <c r="C236" s="5">
         <v>-2.4522755509999996</v>
       </c>
       <c r="D236" s="5">
         <v>-26.145089741565254</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>96.259417274</v>
       </c>
       <c r="C237" s="5">
         <v>0.38226168399999949</v>
       </c>
       <c r="D237" s="5">
         <v>4.8907146201233376</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.510031925999996</v>
       </c>
       <c r="C238" s="5">
         <v>-0.74938534800000411</v>
       </c>
       <c r="D238" s="5">
         <v>-8.9522655394948742</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>94.521493527999993</v>
       </c>
       <c r="C239" s="5">
         <v>-0.98853839800000287</v>
       </c>
       <c r="D239" s="5">
         <v>-11.7369317722953</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>93.994812530000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.52668099799998913</v>
       </c>
       <c r="D240" s="5">
         <v>-6.4853335710365778</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>93.239929591000006</v>
       </c>
       <c r="C241" s="5">
         <v>-0.75488293899999803</v>
       </c>
       <c r="D241" s="5">
         <v>-9.2228360530837818</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>92.861464412000004</v>
       </c>
       <c r="C242" s="5">
         <v>-0.37846517900000265</v>
       </c>
       <c r="D242" s="5">
         <v>-4.7635726820510875</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>92.565672692000007</v>
       </c>
       <c r="C243" s="5">
         <v>-0.29579171999999687</v>
       </c>
       <c r="D243" s="5">
         <v>-3.756102654017901</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>92.172643526000002</v>
       </c>
       <c r="C244" s="5">
         <v>-0.39302916600000515</v>
       </c>
       <c r="D244" s="5">
         <v>-4.9778219947663294</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>92.788615320000005</v>
       </c>
       <c r="C245" s="5">
         <v>0.61597179400000357</v>
       </c>
       <c r="D245" s="5">
         <v>8.320786863514984</v>
       </c>
       <c r="E245" s="5">
         <v>-11.039278808127474</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>92.220377505000002</v>
       </c>
       <c r="C246" s="5">
         <v>-0.56823781500000337</v>
       </c>
       <c r="D246" s="5">
         <v>-7.1062655753648123</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>91.722741963999994</v>
       </c>
       <c r="C247" s="5">
         <v>-0.49763554100000817</v>
       </c>
       <c r="D247" s="5">
         <v>-6.2866202783662732</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>92.059909873999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.33716791000000512</v>
       </c>
       <c r="D248" s="5">
         <v>4.5014209520965576</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>92.848830910999993</v>
       </c>
       <c r="C249" s="5">
         <v>0.78892103699999439</v>
       </c>
       <c r="D249" s="5">
         <v>10.782390587654444</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>92.467544081</v>
       </c>
       <c r="C250" s="5">
         <v>-0.38128682999999342</v>
       </c>
       <c r="D250" s="5">
         <v>-4.818049806150726</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>92.493150005000004</v>
       </c>
       <c r="C251" s="5">
         <v>2.5605924000004165E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.33280813519085406</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.205639657000006</v>
       </c>
       <c r="C252" s="5">
         <v>0.71248965200000214</v>
       </c>
       <c r="D252" s="5">
         <v>9.645661480220614</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.949982990999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.74434333399999275</v>
       </c>
       <c r="D253" s="5">
         <v>10.015575295029944</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.978182567999994</v>
       </c>
       <c r="C254" s="5">
         <v>2.8199576999995202E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.36078146372746644</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.632038592000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.65385602400000664</v>
       </c>
       <c r="D255" s="5">
         <v>8.6760504454215912</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.751854750999996</v>
       </c>
       <c r="C256" s="5">
         <v>0.11981615899999554</v>
       </c>
       <c r="D256" s="5">
         <v>1.5299772340969797</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.890647463999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.13879271300000084</v>
       </c>
       <c r="D257" s="5">
         <v>1.7719931152235358</v>
       </c>
       <c r="E257" s="5">
         <v>2.265398763361981</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.784124007000003</v>
       </c>
       <c r="C258" s="5">
         <v>-0.10652345699999444</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3388237318163965</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.623287383000005</v>
       </c>
       <c r="C259" s="5">
         <v>-0.1608366239999981</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0173508257791073</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.931285735000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.30799835199999848</v>
       </c>
       <c r="D260" s="5">
         <v>3.9766855664711498</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>94.751989246999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.17929648800000564</v>
       </c>
       <c r="D261" s="5">
         <v>-2.2430412904453023</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>94.718048834000001</v>
       </c>
       <c r="C262" s="5">
         <v>-3.3940412999996283E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.42899734191966798</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>94.605970884000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.11207794999999976</v>
       </c>
       <c r="D263" s="5">
         <v>-1.4107310664029371</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>94.975250005000007</v>
       </c>
       <c r="C264" s="5">
         <v>0.36927912100000526</v>
       </c>
       <c r="D264" s="5">
         <v>4.7858839756333094</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>95.017943861999996</v>
       </c>
       <c r="C265" s="5">
         <v>4.2693856999989066E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.5407670484663063</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>95.319903401000005</v>
       </c>
       <c r="C266" s="5">
         <v>0.30195953900000916</v>
       </c>
       <c r="D266" s="5">
         <v>3.8808712109695387</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>95.658866708000005</v>
       </c>
       <c r="C267" s="5">
         <v>0.33896330700000021</v>
       </c>
       <c r="D267" s="5">
         <v>4.3517301271905673</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.872321475000007</v>
       </c>
       <c r="C268" s="5">
         <v>0.21345476700000177</v>
       </c>
       <c r="D268" s="5">
         <v>2.7108082325222105</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.285212881999996</v>
       </c>
       <c r="C269" s="5">
         <v>0.41289140699998939</v>
       </c>
       <c r="D269" s="5">
         <v>5.2922038840987007</v>
       </c>
       <c r="E269" s="5">
         <v>1.4696552877132341</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>96.763989187000007</v>
       </c>
       <c r="C270" s="5">
         <v>0.47877630500001089</v>
       </c>
       <c r="D270" s="5">
         <v>6.1329001511211789</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.320682086999994</v>
       </c>
       <c r="C271" s="5">
         <v>0.55669289999998739</v>
       </c>
       <c r="D271" s="5">
         <v>7.1264116753093187</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.676621241000007</v>
       </c>
       <c r="C272" s="5">
         <v>0.35593915400001208</v>
       </c>
       <c r="D272" s="5">
         <v>4.478231254666154</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>97.939619180999998</v>
       </c>
       <c r="C273" s="5">
         <v>0.2629979399999911</v>
       </c>
       <c r="D273" s="5">
         <v>3.2793251388657518</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.543200873000004</v>
       </c>
       <c r="C274" s="5">
         <v>0.60358169200000589</v>
       </c>
       <c r="D274" s="5">
         <v>7.6512424260473777</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>99.194322387</v>
       </c>
       <c r="C275" s="5">
         <v>0.65112151399999618</v>
       </c>
       <c r="D275" s="5">
         <v>8.2235564648805095</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.512474171999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.31815178499999774</v>
       </c>
       <c r="D276" s="5">
         <v>3.9174569266185788</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.29169764</v>
       </c>
       <c r="C277" s="5">
         <v>0.77922346799999787</v>
       </c>
       <c r="D277" s="5">
         <v>9.8119242348082771</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.71208076000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.42038312000001099</v>
       </c>
       <c r="D278" s="5">
         <v>5.14751984333921</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.93430197000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.22222121000000072</v>
       </c>
       <c r="D279" s="5">
         <v>2.6801706012619997</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.81828899999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.11601297000001409</v>
       </c>
       <c r="D280" s="5">
         <v>-1.3705831649088562</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.99013274000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.17184374000001412</v>
       </c>
       <c r="D281" s="5">
         <v>2.0646719440424954</v>
       </c>
       <c r="E281" s="5">
         <v>4.8864407287191769</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.13531953</v>
       </c>
       <c r="C282" s="5">
         <v>0.14518678999999679</v>
       </c>
       <c r="D282" s="5">
         <v>1.7388664982386892</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.25848144</v>
       </c>
       <c r="C283" s="5">
         <v>0.12316190999999321</v>
       </c>
       <c r="D283" s="5">
         <v>1.4711796824783629</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.65492731000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.39644587000000797</v>
       </c>
       <c r="D284" s="5">
         <v>4.8007255266536708</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>102.63878496</v>
       </c>
       <c r="C285" s="5">
         <v>0.98385764999999026</v>
       </c>
       <c r="D285" s="5">
         <v>12.25270541145731</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>103.23610112</v>
       </c>
       <c r="C286" s="5">
         <v>0.59731616000000542</v>
       </c>
       <c r="D286" s="5">
         <v>7.2114341568922713</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.96042573</v>
       </c>
       <c r="C287" s="5">
         <v>-0.27567539000000352</v>
       </c>
       <c r="D287" s="5">
         <v>-3.1577605499630845</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.94562445</v>
       </c>
       <c r="C288" s="5">
         <v>-1.4801280000000361E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.17237204688158592</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.3441217</v>
       </c>
       <c r="C289" s="5">
         <v>0.39849725000000547</v>
       </c>
       <c r="D289" s="5">
         <v>4.7453219332995733</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>104.00178009</v>
       </c>
       <c r="C290" s="5">
         <v>0.6576583899999946</v>
       </c>
       <c r="D290" s="5">
         <v>7.9095618467476259</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>104.52165732</v>
       </c>
       <c r="C291" s="5">
         <v>0.51987723000000585</v>
       </c>
       <c r="D291" s="5">
         <v>6.1661762698709044</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>105.39308753</v>
       </c>
       <c r="C292" s="5">
         <v>0.87143020999999976</v>
       </c>
       <c r="D292" s="5">
         <v>10.476544429911572</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>105.90957741</v>
       </c>
       <c r="C293" s="5">
         <v>0.51648987999999463</v>
       </c>
       <c r="D293" s="5">
         <v>6.0418490049029883</v>
       </c>
       <c r="E293" s="5">
         <v>4.8712131933375646</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.94904557</v>
       </c>
       <c r="C294" s="5">
         <v>3.946815999999842E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.44810854450330062</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>106.60500107999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.6559555099999983</v>
       </c>
       <c r="D295" s="5">
         <v>7.687764504376382</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>106.95425195</v>
       </c>
       <c r="C296" s="5">
         <v>0.34925087000000588</v>
       </c>
       <c r="D296" s="5">
         <v>4.0029619527610194</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>107.1173168</v>
       </c>
       <c r="C297" s="5">
         <v>0.16306484999999782</v>
       </c>
       <c r="D297" s="5">
         <v>1.8449666591549674</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.90020835</v>
       </c>
       <c r="C298" s="5">
         <v>0.78289155000000221</v>
       </c>
       <c r="D298" s="5">
         <v>9.131763790637514</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>108.01133114</v>
       </c>
       <c r="C299" s="5">
         <v>0.11112278999999603</v>
       </c>
       <c r="D299" s="5">
         <v>1.2428637873839854</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.25554751999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.24421637999999746</v>
       </c>
       <c r="D300" s="5">
         <v>2.7472270221327921</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.52669422</v>
       </c>
       <c r="C301" s="5">
         <v>0.27114670000000274</v>
       </c>
       <c r="D301" s="5">
         <v>3.0473818433214728</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>108.71961158000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.19291736000000981</v>
       </c>
       <c r="D302" s="5">
         <v>2.154102633412891</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.60461303</v>
       </c>
       <c r="C303" s="5">
         <v>-0.11499855000000991</v>
       </c>
       <c r="D303" s="5">
         <v>-1.2619458175982423</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>109.03961699</v>
       </c>
       <c r="C304" s="5">
         <v>0.43500396000000308</v>
       </c>
       <c r="D304" s="5">
         <v>4.9137807953377965</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>109.43190722</v>
       </c>
       <c r="C305" s="5">
         <v>0.39229023000000041</v>
       </c>
       <c r="D305" s="5">
         <v>4.4036812273469117</v>
       </c>
       <c r="E305" s="5">
         <v>3.3257896935649844</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>110.16281773</v>
       </c>
       <c r="C306" s="5">
         <v>0.73091051000000107</v>
       </c>
       <c r="D306" s="5">
         <v>8.3160486404848513</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>110.41196935000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.24915162000000635</v>
       </c>
       <c r="D307" s="5">
         <v>2.7480162377677475</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.47248696</v>
       </c>
       <c r="C308" s="5">
         <v>6.0517609999990896E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.65971520897869507</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>110.07869735</v>
       </c>
       <c r="C309" s="5">
         <v>-0.3937896099999989</v>
       </c>
       <c r="D309" s="5">
         <v>-4.1946399955511859</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>110.14515901999999</v>
       </c>
       <c r="C310" s="5">
         <v>6.6461669999995365E-2</v>
       </c>
       <c r="D310" s="5">
         <v>0.72692881906064599</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>110.45826817</v>
       </c>
       <c r="C311" s="5">
         <v>0.3131091500000025</v>
       </c>
       <c r="D311" s="5">
         <v>3.4650773026482673</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>111.00222478000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.54395661000000928</v>
       </c>
       <c r="D312" s="5">
         <v>6.0721670857786458</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>111.23200962999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.22978484999998727</v>
       </c>
       <c r="D313" s="5">
         <v>2.5125896856825536</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>111.12645234999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.10555727999999931</v>
       </c>
       <c r="D314" s="5">
         <v>-1.1328545418703095</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>111.66205305</v>
       </c>
       <c r="C315" s="5">
         <v>0.53560070000000337</v>
       </c>
       <c r="D315" s="5">
         <v>5.9394964356813684</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>111.88960349</v>
       </c>
       <c r="C316" s="5">
         <v>0.22755044000000169</v>
       </c>
       <c r="D316" s="5">
         <v>2.4730149123299405</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>112.06155425</v>
       </c>
       <c r="C317" s="5">
         <v>0.17195076000000142</v>
       </c>
       <c r="D317" s="5">
         <v>1.8598148049841168</v>
       </c>
       <c r="E317" s="5">
         <v>2.4029984460687492</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>112.98030875000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.91875450000000569</v>
       </c>
       <c r="D318" s="5">
         <v>10.294380771747536</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>113.34266648000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.36235772999999938</v>
       </c>
       <c r="D319" s="5">
         <v>3.9173396443093811</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>113.25538872</v>
       </c>
       <c r="C320" s="5">
         <v>-8.727776000000631E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.92013790016298724</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.73958661</v>
       </c>
       <c r="C321" s="5">
         <v>0.48419789000000435</v>
       </c>
       <c r="D321" s="5">
         <v>5.2526999823678366</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>113.89584225999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.15625564999999142</v>
       </c>
       <c r="D322" s="5">
         <v>1.6610757785581631</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>113.89794885000001</v>
       </c>
       <c r="C323" s="5">
         <v>2.1065900000110105E-3</v>
       </c>
       <c r="D323" s="5">
         <v>2.2197168231752329E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>115.1565743</v>
       </c>
       <c r="C324" s="5">
         <v>1.2586254499999967</v>
       </c>
       <c r="D324" s="5">
         <v>14.096942347764529</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>115.27415594999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.1175816499999911</v>
       </c>
       <c r="D325" s="5">
         <v>1.232175109504996</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>115.55066318</v>
       </c>
       <c r="C326" s="5">
         <v>0.2765072300000071</v>
       </c>
       <c r="D326" s="5">
         <v>2.9167106166619439</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>115.9051923</v>
       </c>
       <c r="C327" s="5">
         <v>0.35452911999999515</v>
       </c>
       <c r="D327" s="5">
         <v>3.7445744798735303</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>116.02909034</v>
       </c>
       <c r="C328" s="5">
         <v>0.12389804000000026</v>
       </c>
       <c r="D328" s="5">
         <v>1.2903208639441388</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>116.20018047000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.17109013000001028</v>
       </c>
       <c r="D329" s="5">
         <v>1.7838751933050956</v>
       </c>
       <c r="E329" s="5">
         <v>3.6931722460024741</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>116.08128777</v>
       </c>
       <c r="C330" s="5">
         <v>-0.11889270000000352</v>
       </c>
       <c r="D330" s="5">
         <v>-1.2209197711513964</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>116.34527310999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.26398533999999074</v>
       </c>
       <c r="D331" s="5">
         <v>2.763363925482798</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>117.10769003</v>
       </c>
       <c r="C332" s="5">
         <v>0.76241692000000683</v>
       </c>
       <c r="D332" s="5">
         <v>8.1533692521525758</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>118.08452825000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.97683822000000475</v>
       </c>
       <c r="D333" s="5">
         <v>10.481869055386305</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>119.04819637</v>
       </c>
       <c r="C334" s="5">
         <v>0.96366811999999413</v>
       </c>
       <c r="D334" s="5">
         <v>10.244733902225134</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>119.64904812</v>
       </c>
       <c r="C335" s="5">
         <v>0.6008517500000039</v>
       </c>
       <c r="D335" s="5">
         <v>6.227542405440567</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>120.07899267000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.42994455000000187</v>
       </c>
       <c r="D336" s="5">
         <v>4.3983073453416566</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>120.46294511000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.38395244000000162</v>
       </c>
       <c r="D337" s="5">
         <v>3.9052014104132615</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>120.9660793</v>
       </c>
       <c r="C338" s="5">
         <v>0.50313418999999726</v>
       </c>
       <c r="D338" s="5">
         <v>5.1287585719253403</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>121.53395522</v>
       </c>
       <c r="C339" s="5">
         <v>0.56787591999999165</v>
       </c>
       <c r="D339" s="5">
         <v>5.7811602005120699</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>122.15811365</v>
       </c>
       <c r="C340" s="5">
         <v>0.62415843000000848</v>
       </c>
       <c r="D340" s="5">
         <v>6.3398958909679282</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>122.52276166999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.36464801999998997</v>
       </c>
       <c r="D341" s="5">
         <v>3.6414579878808029</v>
       </c>
       <c r="E341" s="5">
         <v>5.4411113428798119</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>122.78293214999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.26017047999999932</v>
       </c>
       <c r="D342" s="5">
         <v>2.5781065222598043</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>123.16123451999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.37830237000000011</v>
       </c>
       <c r="D343" s="5">
         <v>3.7605812652192316</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>123.5142175</v>
       </c>
       <c r="C344" s="5">
         <v>0.35298298000000727</v>
       </c>
       <c r="D344" s="5">
         <v>3.4939623480099824</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>124.09743124000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.58321374000000503</v>
       </c>
       <c r="D345" s="5">
         <v>5.8156945162359142</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>124.50737626</v>
       </c>
       <c r="C346" s="5">
         <v>0.409945019999995</v>
       </c>
       <c r="D346" s="5">
         <v>4.0369168651292808</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>125.11673509000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.60935883000000501</v>
       </c>
       <c r="D347" s="5">
         <v>6.0336862138238523</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>125.52582382999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.40908873999998718</v>
       </c>
       <c r="D348" s="5">
         <v>3.9949207447458557</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>126.52300611</v>
       </c>
       <c r="C349" s="5">
         <v>0.99718228000000408</v>
       </c>
       <c r="D349" s="5">
         <v>9.960589427673483</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>126.50053944</v>
       </c>
       <c r="C350" s="5">
         <v>-2.2466670000000022E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.21287582667187666</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>126.75332878</v>
       </c>
       <c r="C351" s="5">
         <v>0.25278934000000675</v>
       </c>
       <c r="D351" s="5">
         <v>2.4245235984584834</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>127.05110005</v>
       </c>
       <c r="C352" s="5">
         <v>0.29777126999999837</v>
       </c>
       <c r="D352" s="5">
         <v>2.8557732532086488</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>127.30038272</v>
       </c>
       <c r="C353" s="5">
         <v>0.24928266999999948</v>
       </c>
       <c r="D353" s="5">
         <v>2.3800544039024318</v>
       </c>
       <c r="E353" s="5">
         <v>3.8993742753431704</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>128.4691287</v>
       </c>
       <c r="C354" s="5">
         <v>1.1687459799999971</v>
       </c>
       <c r="D354" s="5">
         <v>11.590913311581129</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>128.96140646999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.49227776999998696</v>
       </c>
       <c r="D355" s="5">
         <v>4.69640935297857</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>129.48274918999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.52134272000000692</v>
       </c>
       <c r="D356" s="5">
         <v>4.9604805021657983</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>129.79030879000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.30755960000001892</v>
       </c>
       <c r="D357" s="5">
         <v>2.8878865824172983</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>130.47650849999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.68619970999998259</v>
       </c>
       <c r="D358" s="5">
         <v>6.5321597009041277</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>131.23851951</v>
       </c>
       <c r="C359" s="5">
         <v>0.76201101000000904</v>
       </c>
       <c r="D359" s="5">
         <v>7.2378134842951303</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>131.84450927</v>
       </c>
       <c r="C360" s="5">
         <v>0.60598975999999993</v>
       </c>
       <c r="D360" s="5">
         <v>5.6838697412644468</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>132.53430990000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.68980063000000769</v>
       </c>
       <c r="D361" s="5">
         <v>6.4621606036462831</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>132.79315785</v>
       </c>
       <c r="C362" s="5">
         <v>0.25884794999998917</v>
       </c>
       <c r="D362" s="5">
         <v>2.3690164844629935</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>132.96225391999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.16909606999999482</v>
       </c>
       <c r="D363" s="5">
         <v>1.5388026878973671</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>133.74163385</v>
       </c>
       <c r="C364" s="5">
         <v>0.77937993000000461</v>
       </c>
       <c r="D364" s="5">
         <v>7.2652554907219002</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>133.93404719</v>
       </c>
       <c r="C365" s="5">
         <v>0.19241334000000165</v>
       </c>
       <c r="D365" s="5">
         <v>1.7401599631302389</v>
       </c>
       <c r="E365" s="5">
         <v>5.2110326208452129</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>134.43616992</v>
       </c>
       <c r="C366" s="5">
         <v>0.50212272999999641</v>
       </c>
       <c r="D366" s="5">
         <v>4.5927692961908573</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>134.67288088999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.23671096999999008</v>
       </c>
       <c r="D367" s="5">
         <v>2.1335047614462699</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>134.51423581</v>
       </c>
       <c r="C368" s="5">
         <v>-0.15864507999998523</v>
       </c>
       <c r="D368" s="5">
         <v>-1.4044809033841088</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>128.71473566</v>
       </c>
       <c r="C369" s="5">
         <v>-5.7995001500000001</v>
       </c>
       <c r="D369" s="5">
         <v>-41.072197618349861</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>130.66786776999999</v>
       </c>
       <c r="C370" s="5">
         <v>1.9531321099999843</v>
       </c>
       <c r="D370" s="5">
         <v>19.808166779487845</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>131.09065534000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.42278757000002543</v>
       </c>
       <c r="D371" s="5">
         <v>3.9525536267214445</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>130.98455637999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.1060989600000255</v>
       </c>
       <c r="D372" s="5">
         <v>-0.96691502601822243</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>131.56234212000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.57778574000002436</v>
       </c>
       <c r="D373" s="5">
         <v>5.4236463665174206</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>132.15115537</v>
       </c>
       <c r="C374" s="5">
         <v>0.58881324999998697</v>
       </c>
       <c r="D374" s="5">
         <v>5.5048482137323829</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>132.62953505999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.47837968999999703</v>
       </c>
       <c r="D375" s="5">
         <v>4.4314704303729746</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>133.11513618999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.48560112999999205</v>
       </c>
       <c r="D376" s="5">
         <v>4.4831659396125545</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>133.45990184999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.3447656600000073</v>
       </c>
       <c r="D377" s="5">
         <v>3.1526343405558155</v>
       </c>
       <c r="E377" s="5">
         <v>-0.35401404642643186</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>134.23397818999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.77407633999999348</v>
       </c>
       <c r="D378" s="5">
         <v>7.1864583731179765</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>133.50437366</v>
       </c>
       <c r="C379" s="5">
         <v>-0.72960452999998893</v>
       </c>
       <c r="D379" s="5">
         <v>-6.3308911459880939</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>135.36278612000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.8584124600000109</v>
       </c>
       <c r="D380" s="5">
         <v>18.04442829450683</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>136.74429617000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.3815100500000028</v>
       </c>
       <c r="D381" s="5">
         <v>12.95858058966266</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>137.63624607</v>
       </c>
       <c r="C382" s="5">
         <v>0.89194989999998597</v>
       </c>
       <c r="D382" s="5">
         <v>8.1143111465005866</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>138.42805944</v>
       </c>
       <c r="C383" s="5">
         <v>0.79181336999999985</v>
       </c>
       <c r="D383" s="5">
         <v>7.126210079169959</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>140.71046511</v>
       </c>
       <c r="C384" s="5">
         <v>2.2824056700000028</v>
       </c>
       <c r="D384" s="5">
         <v>21.682245010803669</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>141.34640920000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.63594409000000951</v>
       </c>
       <c r="D385" s="5">
         <v>5.5602907033203808</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>142.59046072000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.2440515199999993</v>
       </c>
       <c r="D386" s="5">
         <v>11.088296374521578</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>144.00677729</v>
       </c>
       <c r="C387" s="5">
         <v>1.4163165699999922</v>
       </c>
       <c r="D387" s="5">
         <v>12.592512531367639</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>145.28278230000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.2760050100000058</v>
       </c>
       <c r="D388" s="5">
         <v>11.16667167757881</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>146.49176555</v>
       </c>
       <c r="C389" s="5">
         <v>1.2089832499999886</v>
       </c>
       <c r="D389" s="5">
         <v>10.455864265264525</v>
       </c>
       <c r="E389" s="5">
         <v>9.7646285658496534</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>146.30121940000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19054614999998876</v>
       </c>
       <c r="D390" s="5">
         <v>-1.5497570637944658</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>147.48135060000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.1801312000000053</v>
       </c>
       <c r="D391" s="5">
         <v>10.120943158701333</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>148.45028142999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.96893082999997659</v>
       </c>
       <c r="D392" s="5">
         <v>8.1750313425928525</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>151.47277352</v>
       </c>
       <c r="C393" s="5">
         <v>3.0224920900000143</v>
       </c>
       <c r="D393" s="5">
         <v>27.362808654815773</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>152.36546989999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.89269637999998963</v>
       </c>
       <c r="D394" s="5">
         <v>7.305932682980254</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.51359088999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.1481209899999953</v>
       </c>
       <c r="D395" s="5">
         <v>9.4266999033722154</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>155.88352825999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3699373700000024</v>
       </c>
       <c r="D396" s="5">
         <v>20.182368279552421</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>157.50237079999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.6188425400000028</v>
       </c>
       <c r="D397" s="5">
         <v>13.19895565643867</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>159.1450203</v>
       </c>
       <c r="C398" s="5">
         <v>1.6426495000000045</v>
       </c>
       <c r="D398" s="5">
         <v>13.258681860566623</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>159.93660847999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.79158817999999087</v>
       </c>
       <c r="D399" s="5">
         <v>6.1348330868674195</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>161.18460211999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.2479936400000042</v>
       </c>
       <c r="D400" s="5">
         <v>9.776158655870649</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>163.03578357999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.8511814599999923</v>
       </c>
       <c r="D401" s="5">
         <v>14.686580248186587</v>
       </c>
       <c r="E401" s="5">
         <v>11.29347985389202</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>163.92244674</v>
       </c>
       <c r="C402" s="5">
         <v>0.88666316000001189</v>
       </c>
       <c r="D402" s="5">
         <v>6.724938287111959</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>165.16350245000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.2410557100000119</v>
       </c>
       <c r="D403" s="5">
         <v>9.4732152137069434</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>167.03709807999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.8735956299999827</v>
       </c>
       <c r="D404" s="5">
         <v>14.494923166810135</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>166.66146888</v>
       </c>
       <c r="C405" s="5">
         <v>-0.37562919999999167</v>
       </c>
       <c r="D405" s="5">
         <v>-2.6654052472003142</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>167.74847699</v>
       </c>
       <c r="C406" s="5">
         <v>1.0870081099999993</v>
       </c>
       <c r="D406" s="5">
         <v>8.1136595078920912</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>170.24517220999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.4966952199999923</v>
       </c>
       <c r="D407" s="5">
         <v>19.39733438057667</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>169.86271966000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.38245254999998224</v>
       </c>
       <c r="D408" s="5">
         <v>-2.6627173325444842</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>170.70618671</v>
       </c>
       <c r="C409" s="5">
         <v>0.84346704999998678</v>
       </c>
       <c r="D409" s="5">
         <v>6.1241569749618696</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>171.66227294000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.95608623000001103</v>
       </c>
       <c r="D410" s="5">
         <v>6.9318722665688837</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>172.91689101</v>
       </c>
       <c r="C411" s="5">
         <v>1.2546180699999923</v>
       </c>
       <c r="D411" s="5">
         <v>9.1316491343414352</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>173.28494423999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.3680532299999868</v>
       </c>
       <c r="D412" s="5">
         <v>2.5843119042946894</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>173.90882024000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.62387600000002408</v>
       </c>
       <c r="D413" s="5">
         <v>4.4069324524335096</v>
       </c>
       <c r="E413" s="5">
         <v>6.669110560421676</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>174.48992806999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.58110782999997923</v>
       </c>
       <c r="D414" s="5">
         <v>4.0842593372800495</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>175.68570875</v>
       </c>
       <c r="C415" s="5">
         <v>1.1957806800000128</v>
       </c>
       <c r="D415" s="5">
         <v>8.540759636099061</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>176.67805769</v>
       </c>
       <c r="C416" s="5">
         <v>0.9923489399999994</v>
       </c>
       <c r="D416" s="5">
         <v>6.9927066522399883</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>177.21641377</v>
       </c>
       <c r="C417" s="5">
         <v>0.53835607999999979</v>
       </c>
       <c r="D417" s="5">
         <v>3.7184291100896605</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>177.64726053000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.43084676000000854</v>
       </c>
       <c r="D418" s="5">
         <v>2.9567563054605062</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>176.81628169000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.83097884000000022</v>
       </c>
       <c r="D419" s="5">
         <v>-5.4710432043139745</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>175.72095092999999</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0953307600000244</v>
       </c>
       <c r="D420" s="5">
         <v>-7.1855711586702338</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>176.72717338999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.0062224600000036</v>
       </c>
       <c r="D421" s="5">
         <v>7.0921007569192396</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>177.02997296999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.30279957999999851</v>
       </c>
       <c r="D422" s="5">
         <v>2.0755340432939251</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>177.27060614000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.24063317000002371</v>
       </c>
       <c r="D423" s="5">
         <v>1.6433849536323208</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>177.78538551</v>
       </c>
       <c r="C424" s="5">
         <v>0.51477936999998519</v>
       </c>
       <c r="D424" s="5">
         <v>3.5409004153984958</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>177.32372914999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.46165636000000632</v>
       </c>
       <c r="D425" s="5">
         <v>-3.0719270281544753</v>
       </c>
       <c r="E425" s="5">
         <v>1.9636203070593439</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>177.03003301000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.29369613999998023</v>
       </c>
       <c r="D426" s="5">
         <v>-1.9695193765968733</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>177.21773446</v>
       </c>
       <c r="C427" s="5">
         <v>0.18770144999999161</v>
       </c>
       <c r="D427" s="5">
         <v>1.2797822836471795</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>177.26465515000001</v>
       </c>
       <c r="C428" s="5">
         <v>4.6920690000007426E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.31817860358693828</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>177.70820692999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.44355177999997863</v>
       </c>
       <c r="D429" s="5">
         <v>3.0443103509476765</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>178.16854179000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.46033486000001744</v>
       </c>
       <c r="D430" s="5">
         <v>3.1531484494956352</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.50733776000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.33879597000000672</v>
       </c>
       <c r="D431" s="5">
         <v>2.3058739137063355</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.8633087</v>
       </c>
       <c r="C432" s="5">
         <v>0.35597093999999174</v>
       </c>
       <c r="D432" s="5">
         <v>2.4194046896074184</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>179.71093146000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.84762276000000725</v>
       </c>
       <c r="D433" s="5">
         <v>5.8373162717824778</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>179.40956535000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.30136611000000357</v>
       </c>
       <c r="D434" s="5">
         <v>-1.9938821989106792</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>178.54380430000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.86576105000000325</v>
       </c>
       <c r="D435" s="5">
         <v>-5.6394894620433895</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>179.47956723999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.93576293999998938</v>
       </c>
       <c r="D436" s="5">
         <v>6.4737999196042839</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>180.21008567000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.73051843000001782</v>
       </c>
       <c r="D437" s="5">
         <v>4.9950810610737362</v>
       </c>
       <c r="E437" s="5">
         <v>1.6277328104003619</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>182.25627177999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.0461861099999794</v>
       </c>
       <c r="D438" s="5">
         <v>14.509275817209687</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>181.82199464999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.43427712999999812</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8221630152983179</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>182.85573406</v>
       </c>
       <c r="C440" s="5">
         <v>1.0337394100000097</v>
       </c>
       <c r="D440" s="5">
         <v>7.0399728175952081</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>182.88459506000001</v>
       </c>
       <c r="C441" s="5">
         <v>2.8861000000006243E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.18956627631245837</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>184.23442359000001</v>
+        <v>183.95760597</v>
       </c>
       <c r="C442" s="5">
-        <v>1.3498285299999964</v>
+        <v>1.0730109099999936</v>
       </c>
       <c r="D442" s="5">
-        <v>9.2254540211296856</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2722741684064118</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>185.06471195</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.10710598</v>
+      </c>
+      <c r="D443" s="5">
+        <v>7.4658303843372353</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{431CF215-CF17-4481-A7F0-133059D6CFB5}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A596C21-64D1-4EE9-A62E-F016C97629BE}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77367029-6077-412A-9345-CDC306A17F0B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>