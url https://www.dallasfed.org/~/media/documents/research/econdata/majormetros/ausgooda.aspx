--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4DA21EBD-EBA0-4998-A88F-63A29D9A26D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2AD65009-667B-445B-AFA1-C90A5E3EE93F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{01AA74EB-1B1B-4B14-9742-F19C0B013D1F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2B7CDFBB-63E8-4F59-9E8B-3EEBE9DCE627}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F1205F8-6E65-4E55-A029-71B92F90E831}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B3CC22D-59D8-4207-AF2C-8913061F124E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>59.605344186000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>59.447404667999997</v>
       </c>
       <c r="C7" s="5">
         <v>-0.15793951800000627</v>
       </c>
       <c r="D7" s="5">
         <v>-3.1337721405546581</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>59.967304810999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.51990014300000098</v>
       </c>
       <c r="D8" s="5">
         <v>11.014465750986858</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>59.504606698000003</v>
       </c>
       <c r="C9" s="5">
         <v>-0.46269811299999475</v>
       </c>
       <c r="D9" s="5">
         <v>-8.8760146100585136</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>59.851235713999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.34662901599999429</v>
       </c>
       <c r="D10" s="5">
         <v>7.2186634767433588</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>60.361405208000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.510169494000003</v>
       </c>
       <c r="D11" s="5">
         <v>10.722183350689196</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>60.646261527</v>
       </c>
       <c r="C12" s="5">
         <v>0.2848563189999993</v>
       </c>
       <c r="D12" s="5">
         <v>5.8123389155092742</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>61.699701034</v>
       </c>
       <c r="C13" s="5">
         <v>1.0534395070000002</v>
       </c>
       <c r="D13" s="5">
         <v>22.95559704326806</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>62.039429237</v>
       </c>
       <c r="C14" s="5">
         <v>0.33972820299999995</v>
       </c>
       <c r="D14" s="5">
         <v>6.8112033269603023</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>62.369898726999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.3304694899999987</v>
       </c>
       <c r="D15" s="5">
         <v>6.5827551772099202</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>62.821236575</v>
       </c>
       <c r="C16" s="5">
         <v>0.45133784800000143</v>
       </c>
       <c r="D16" s="5">
         <v>9.0378559778758074</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>62.835543334</v>
       </c>
       <c r="C17" s="5">
         <v>1.4306759000000113E-2</v>
       </c>
       <c r="D17" s="5">
         <v>0.27362771103798256</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>63.835556963000002</v>
       </c>
       <c r="C18" s="5">
         <v>1.0000136290000015</v>
       </c>
       <c r="D18" s="5">
         <v>20.861318112302165</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>64.368379743999995</v>
       </c>
       <c r="C19" s="5">
         <v>0.53282278099999303</v>
       </c>
       <c r="D19" s="5">
         <v>10.4890158443248</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>64.595794839999996</v>
       </c>
       <c r="C20" s="5">
         <v>0.22741509600000143</v>
       </c>
       <c r="D20" s="5">
         <v>4.3229909353442286</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>64.811453065999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.21565822600000217</v>
       </c>
       <c r="D21" s="5">
         <v>4.080685166690956</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>65.182065507000004</v>
       </c>
       <c r="C22" s="5">
         <v>0.37061244100000579</v>
       </c>
       <c r="D22" s="5">
         <v>7.0819619910037268</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>65.460233646000006</v>
       </c>
       <c r="C23" s="5">
         <v>0.2781681390000017</v>
       </c>
       <c r="D23" s="5">
         <v>5.2429934837249004</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>65.892613069999996</v>
       </c>
       <c r="C24" s="5">
         <v>0.43237942399998985</v>
       </c>
       <c r="D24" s="5">
         <v>8.2206536413513156</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>66.082350542</v>
       </c>
       <c r="C25" s="5">
         <v>0.18973747200000446</v>
       </c>
       <c r="D25" s="5">
         <v>3.5106469351143366</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>66.313496766</v>
       </c>
       <c r="C26" s="5">
         <v>0.23114622399999973</v>
       </c>
       <c r="D26" s="5">
         <v>4.279121064150937</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>66.557926094999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.24442932899999903</v>
       </c>
       <c r="D27" s="5">
         <v>4.5139406559378648</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.124030734000002</v>
       </c>
       <c r="C28" s="5">
         <v>0.56610463900000241</v>
       </c>
       <c r="D28" s="5">
         <v>10.697791687547076</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.330818789000006</v>
       </c>
       <c r="C29" s="5">
         <v>0.20678805500000408</v>
       </c>
       <c r="D29" s="5">
         <v>3.760108917059779</v>
       </c>
       <c r="E29" s="5">
         <v>7.1540329190845631</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>68.188645719999997</v>
       </c>
       <c r="C30" s="5">
         <v>0.85782693099999108</v>
       </c>
       <c r="D30" s="5">
         <v>16.406714403883171</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>68.197796307999994</v>
       </c>
       <c r="C31" s="5">
         <v>9.1505879999971285E-3</v>
       </c>
       <c r="D31" s="5">
         <v>0.16115313155808941</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>68.419827393000006</v>
       </c>
       <c r="C32" s="5">
         <v>0.22203108500001179</v>
       </c>
       <c r="D32" s="5">
         <v>3.9775532727413188</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>69.287406797000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.86757940399999711</v>
       </c>
       <c r="D33" s="5">
         <v>16.323643863265058</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>69.877907864999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.59050106799999469</v>
       </c>
       <c r="D34" s="5">
         <v>10.720244619308295</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.434208785999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.55630092100000184</v>
       </c>
       <c r="D35" s="5">
         <v>9.982847362073155</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.843592846000007</v>
       </c>
       <c r="C36" s="5">
         <v>0.40938406000000782</v>
       </c>
       <c r="D36" s="5">
         <v>7.2020909788784504</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>71.211535079000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.36794223299999373</v>
       </c>
       <c r="D37" s="5">
         <v>6.4136237350682634</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.782760127000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.57122504800000229</v>
       </c>
       <c r="D38" s="5">
         <v>10.062067741496294</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>72.935771560999996</v>
       </c>
       <c r="C39" s="5">
         <v>1.1530114339999926</v>
       </c>
       <c r="D39" s="5">
         <v>21.072396141431462</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>73.133052676000005</v>
       </c>
       <c r="C40" s="5">
         <v>0.19728111500000978</v>
       </c>
       <c r="D40" s="5">
         <v>3.2945584796145955</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>73.826082917999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.69303024199999186</v>
       </c>
       <c r="D41" s="5">
         <v>11.983359258565951</v>
       </c>
       <c r="E41" s="5">
         <v>9.6467921314824956</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>74.273282377000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.44719945900000369</v>
       </c>
       <c r="D42" s="5">
         <v>7.5160976452992356</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>74.842587219999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.56930484299999762</v>
       </c>
       <c r="D43" s="5">
         <v>9.5958473996431426</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>75.547623282000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.7050360620000049</v>
       </c>
       <c r="D44" s="5">
         <v>11.908781469374642</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>75.740842662000006</v>
       </c>
       <c r="C45" s="5">
         <v>0.19321938000000216</v>
       </c>
       <c r="D45" s="5">
         <v>3.1126429335391892</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>75.848702517999996</v>
       </c>
       <c r="C46" s="5">
         <v>0.10785985599999037</v>
       </c>
       <c r="D46" s="5">
         <v>1.7223258461049662</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>76.785641654000003</v>
       </c>
       <c r="C47" s="5">
         <v>0.93693913600000656</v>
       </c>
       <c r="D47" s="5">
         <v>15.873023835671063</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>77.719704532999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.93406287899999541</v>
       </c>
       <c r="D48" s="5">
         <v>15.614811968994569</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>78.039953233000006</v>
       </c>
       <c r="C49" s="5">
         <v>0.3202487000000076</v>
       </c>
       <c r="D49" s="5">
         <v>5.0582869566740074</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>78.646102507999998</v>
       </c>
       <c r="C50" s="5">
         <v>0.60614927499999283</v>
       </c>
       <c r="D50" s="5">
         <v>9.7292610604488452</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>78.831745264999995</v>
       </c>
       <c r="C51" s="5">
         <v>0.18564275699999655</v>
       </c>
       <c r="D51" s="5">
         <v>2.8696444165415835</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>80.054228655000003</v>
       </c>
       <c r="C52" s="5">
         <v>1.2224833900000078</v>
       </c>
       <c r="D52" s="5">
         <v>20.281165919124057</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>81.023990002999994</v>
       </c>
       <c r="C53" s="5">
         <v>0.96976134799999159</v>
       </c>
       <c r="D53" s="5">
         <v>15.545273525958404</v>
       </c>
       <c r="E53" s="5">
         <v>9.7498157839348565</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>81.690297870999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.66630786800000408</v>
       </c>
       <c r="D54" s="5">
         <v>10.327110197055923</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>81.590193368000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.10010450299999718</v>
       </c>
       <c r="D55" s="5">
         <v>-1.4606273411675086</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>82.009822241999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.41962887399999715</v>
       </c>
       <c r="D56" s="5">
         <v>6.3493641872487183</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>83.119734390999994</v>
       </c>
       <c r="C57" s="5">
         <v>1.1099121489999959</v>
       </c>
       <c r="D57" s="5">
         <v>17.505802953063963</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>83.499304621999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.37957023100000242</v>
       </c>
       <c r="D58" s="5">
         <v>5.6196060849278417</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>84.412131494999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.91282687300000021</v>
       </c>
       <c r="D59" s="5">
         <v>13.936820778028558</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>85.621621641000004</v>
       </c>
       <c r="C60" s="5">
         <v>1.2094901460000074</v>
       </c>
       <c r="D60" s="5">
         <v>18.615921130990177</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>86.478017175999994</v>
       </c>
       <c r="C61" s="5">
         <v>0.8563955349999901</v>
       </c>
       <c r="D61" s="5">
         <v>12.685306917434636</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>87.317821593999994</v>
       </c>
       <c r="C62" s="5">
         <v>0.83980441799999994</v>
       </c>
       <c r="D62" s="5">
         <v>12.296450553099604</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>87.330160402999994</v>
       </c>
       <c r="C63" s="5">
         <v>1.2338808999999173E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.16970285819151165</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>87.854991314000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.52483091100000934</v>
       </c>
       <c r="D64" s="5">
         <v>7.4548909100329297</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>88.431279023000002</v>
       </c>
       <c r="C65" s="5">
         <v>0.57628770899999893</v>
       </c>
       <c r="D65" s="5">
         <v>8.1617227333121267</v>
       </c>
       <c r="E65" s="5">
         <v>9.1420936190944815</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>89.108169970000006</v>
       </c>
       <c r="C66" s="5">
         <v>0.67689094700000396</v>
       </c>
       <c r="D66" s="5">
         <v>9.5820491529377669</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>89.524580145000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.41641017499999577</v>
       </c>
       <c r="D67" s="5">
         <v>5.7541015847111909</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>90.367531559</v>
       </c>
       <c r="C68" s="5">
         <v>0.84295141399999807</v>
       </c>
       <c r="D68" s="5">
         <v>11.902945518745689</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>91.203259228999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.83572766999999715</v>
       </c>
       <c r="D69" s="5">
         <v>11.679964892424621</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>92.183794711000004</v>
       </c>
       <c r="C70" s="5">
         <v>0.98053548200000762</v>
       </c>
       <c r="D70" s="5">
         <v>13.692202168973356</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>92.635934469999995</v>
       </c>
       <c r="C71" s="5">
         <v>0.4521397589999907</v>
       </c>
       <c r="D71" s="5">
         <v>6.0471158110847911</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>92.258007595999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.37792687399999636</v>
       </c>
       <c r="D72" s="5">
         <v>-4.7872707897858024</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>93.271665210999998</v>
       </c>
       <c r="C73" s="5">
         <v>1.0136576149999996</v>
       </c>
       <c r="D73" s="5">
         <v>14.011302992010965</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>94.385723705999993</v>
       </c>
       <c r="C74" s="5">
         <v>1.1140584949999948</v>
       </c>
       <c r="D74" s="5">
         <v>15.31318199530871</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>95.611682724000005</v>
       </c>
       <c r="C75" s="5">
         <v>1.2259590180000117</v>
       </c>
       <c r="D75" s="5">
         <v>16.749712071651945</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>96.636285154999996</v>
       </c>
       <c r="C76" s="5">
         <v>1.024602430999991</v>
       </c>
       <c r="D76" s="5">
         <v>13.645221667535434</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>97.618602301999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.98231714700000339</v>
       </c>
       <c r="D77" s="5">
         <v>12.903733128835393</v>
       </c>
       <c r="E77" s="5">
         <v>10.389223564900018</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>98.543367645000004</v>
       </c>
       <c r="C78" s="5">
         <v>0.92476534300000424</v>
       </c>
       <c r="D78" s="5">
         <v>11.979307295064601</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>99.561413891000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.0180462459999973</v>
       </c>
       <c r="D79" s="5">
         <v>13.126374046102708</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>100.49722638</v>
       </c>
       <c r="C80" s="5">
         <v>0.93581248899999991</v>
       </c>
       <c r="D80" s="5">
         <v>11.880975489333444</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>101.27664222</v>
       </c>
       <c r="C81" s="5">
         <v>0.77941583999999864</v>
       </c>
       <c r="D81" s="5">
         <v>9.7141439532946841</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>101.92260587</v>
       </c>
       <c r="C82" s="5">
         <v>0.64596364999999878</v>
       </c>
       <c r="D82" s="5">
         <v>7.9281410049770962</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>101.63810998</v>
       </c>
       <c r="C83" s="5">
         <v>-0.2844958900000023</v>
       </c>
       <c r="D83" s="5">
         <v>-3.298604756186474</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>101.67476773999999</v>
       </c>
       <c r="C84" s="5">
         <v>3.6657759999997097E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.43366290266451113</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>101.96292012000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.28815238000001386</v>
       </c>
       <c r="D85" s="5">
         <v>3.4543863559641341</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>101.86035609</v>
       </c>
       <c r="C86" s="5">
         <v>-0.10256403000001058</v>
       </c>
       <c r="D86" s="5">
         <v>-1.2004187451358006</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>101.78607651999999</v>
       </c>
       <c r="C87" s="5">
         <v>-7.4279570000001627E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-0.87157412149477809</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>102.08328591999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.29720939999999985</v>
       </c>
       <c r="D88" s="5">
         <v>3.5607532379037021</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>102.38212058000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.29883466000001135</v>
       </c>
       <c r="D89" s="5">
         <v>3.5699474256026598</v>
       </c>
       <c r="E89" s="5">
         <v>4.8797239108825163</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>102.64295803</v>
       </c>
       <c r="C90" s="5">
         <v>0.26083744999999681</v>
       </c>
       <c r="D90" s="5">
         <v>3.1004271926426741</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>103.41251501000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.76955698000000439</v>
       </c>
       <c r="D91" s="5">
         <v>9.3773236932468649</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>104.3277521</v>
       </c>
       <c r="C92" s="5">
         <v>0.91523708999999087</v>
       </c>
       <c r="D92" s="5">
         <v>11.152950396279193</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>104.07734184</v>
       </c>
       <c r="C93" s="5">
         <v>-0.25041025999999533</v>
       </c>
       <c r="D93" s="5">
         <v>-2.8425514785996309</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>105.21279010000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.135448260000004</v>
       </c>
       <c r="D94" s="5">
         <v>13.906406570736385</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>106.14248879</v>
       </c>
       <c r="C95" s="5">
         <v>0.92969868999999505</v>
       </c>
       <c r="D95" s="5">
         <v>11.134460929794908</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>106.99207079</v>
       </c>
       <c r="C96" s="5">
         <v>0.84958199999999806</v>
       </c>
       <c r="D96" s="5">
         <v>10.039325418321221</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>107.80392912000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.81185833000000684</v>
       </c>
       <c r="D97" s="5">
         <v>9.4954214532507955</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>109.03793472</v>
       </c>
       <c r="C98" s="5">
         <v>1.234005599999989</v>
       </c>
       <c r="D98" s="5">
         <v>14.634759871480396</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>110.06049473</v>
       </c>
       <c r="C99" s="5">
         <v>1.0225600100000065</v>
       </c>
       <c r="D99" s="5">
         <v>11.852610496883042</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>111.10472980999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.0442350799999929</v>
       </c>
       <c r="D100" s="5">
         <v>11.998715765153168</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>111.67396395</v>
       </c>
       <c r="C101" s="5">
         <v>0.56923414000000605</v>
       </c>
       <c r="D101" s="5">
         <v>6.32431987751223</v>
       </c>
       <c r="E101" s="5">
         <v>9.0756504332604404</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>113.02042633000001</v>
       </c>
       <c r="C102" s="5">
         <v>1.3464623800000055</v>
       </c>
       <c r="D102" s="5">
         <v>15.467592290446831</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>113.8728218</v>
       </c>
       <c r="C103" s="5">
         <v>0.8523954699999905</v>
       </c>
       <c r="D103" s="5">
         <v>9.435366920626409</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>114.35113525</v>
       </c>
       <c r="C104" s="5">
         <v>0.47831345000000169</v>
       </c>
       <c r="D104" s="5">
         <v>5.1585947064614501</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>115.53695899</v>
       </c>
       <c r="C105" s="5">
         <v>1.1858237400000036</v>
       </c>
       <c r="D105" s="5">
         <v>13.178888054329185</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>115.58089898999999</v>
       </c>
       <c r="C106" s="5">
         <v>4.3939999999992096E-2</v>
       </c>
       <c r="D106" s="5">
         <v>0.45732925783559253</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>115.93132451</v>
       </c>
       <c r="C107" s="5">
         <v>0.35042552000000171</v>
       </c>
       <c r="D107" s="5">
         <v>3.6995221457226224</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>116.66578516</v>
       </c>
       <c r="C108" s="5">
         <v>0.7344606500000026</v>
       </c>
       <c r="D108" s="5">
         <v>7.8729426659411628</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>117.19746834</v>
       </c>
       <c r="C109" s="5">
         <v>0.5316831800000017</v>
       </c>
       <c r="D109" s="5">
         <v>5.6079628688553873</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>118.30250196</v>
       </c>
       <c r="C110" s="5">
         <v>1.1050336200000004</v>
       </c>
       <c r="D110" s="5">
         <v>11.920177679445443</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>118.54958265</v>
       </c>
       <c r="C111" s="5">
         <v>0.24708069000000421</v>
       </c>
       <c r="D111" s="5">
         <v>2.5352508389258066</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>118.56353486</v>
       </c>
       <c r="C112" s="5">
         <v>1.3952209999999354E-2</v>
       </c>
       <c r="D112" s="5">
         <v>0.14132056307814</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>118.96144338000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.39790852000000143</v>
       </c>
       <c r="D113" s="5">
         <v>4.1024695498802277</v>
       </c>
       <c r="E113" s="5">
         <v>6.5256745370504188</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>119.12274141</v>
       </c>
       <c r="C114" s="5">
         <v>0.16129802999999754</v>
       </c>
       <c r="D114" s="5">
         <v>1.6392505379981159</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>118.13388286</v>
       </c>
       <c r="C115" s="5">
         <v>-0.98885855000000333</v>
       </c>
       <c r="D115" s="5">
         <v>-9.5189583658766619</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>118.62332112999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.48943826999999374</v>
       </c>
       <c r="D116" s="5">
         <v>5.0865664977613134</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>119.03387925</v>
       </c>
       <c r="C117" s="5">
         <v>0.41055812000000458</v>
       </c>
       <c r="D117" s="5">
         <v>4.2332069298334662</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>119.70105413</v>
       </c>
       <c r="C118" s="5">
         <v>0.66717488000000458</v>
       </c>
       <c r="D118" s="5">
         <v>6.9371616251507673</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>120.05081701</v>
       </c>
       <c r="C119" s="5">
         <v>0.34976288000000011</v>
       </c>
       <c r="D119" s="5">
         <v>3.5632665732764135</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>121.83425450999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.7834374999999909</v>
       </c>
       <c r="D120" s="5">
         <v>19.35798620372362</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>122.26770968</v>
       </c>
       <c r="C121" s="5">
         <v>0.433455170000002</v>
       </c>
       <c r="D121" s="5">
         <v>4.3538321060941909</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>123.26249609</v>
       </c>
       <c r="C122" s="5">
         <v>0.99478641000000323</v>
       </c>
       <c r="D122" s="5">
         <v>10.212326853064679</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>123.77264685999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.51015076999999565</v>
       </c>
       <c r="D123" s="5">
         <v>5.0811081308958617</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>124.71161788000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.93897102000001098</v>
       </c>
       <c r="D124" s="5">
         <v>9.4931171502375058</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>125.67286679999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.96124891999998852</v>
       </c>
       <c r="D125" s="5">
         <v>9.6516839316967982</v>
       </c>
       <c r="E125" s="5">
         <v>5.6416795470122238</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>125.16406198999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.50880481000000088</v>
       </c>
       <c r="D126" s="5">
         <v>-4.7516365824600504</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>126.20367672</v>
       </c>
       <c r="C127" s="5">
         <v>1.0396147300000109</v>
       </c>
       <c r="D127" s="5">
         <v>10.435398300095834</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>127.92175245</v>
       </c>
       <c r="C128" s="5">
         <v>1.7180757299999954</v>
       </c>
       <c r="D128" s="5">
         <v>17.616625296014732</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>128.76497850000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.84322605000001261</v>
       </c>
       <c r="D129" s="5">
         <v>8.2032515836585986</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>129.28440148999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.51942298999998116</v>
       </c>
       <c r="D130" s="5">
         <v>4.9495147639392112</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>130.67112274999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.3867212600000016</v>
       </c>
       <c r="D131" s="5">
         <v>13.658500185229183</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>130.78132284</v>
       </c>
       <c r="C132" s="5">
         <v>0.11020009000000641</v>
       </c>
       <c r="D132" s="5">
         <v>1.016714410874342</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>131.55657453000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.7752516900000046</v>
       </c>
       <c r="D133" s="5">
         <v>7.3499807390663641</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>132.01609873000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.45952420000000416</v>
       </c>
       <c r="D134" s="5">
         <v>4.2730443079996405</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>132.00232969999999</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3769030000020166E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.12508596527159854</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>132.4733899</v>
       </c>
       <c r="C136" s="5">
         <v>0.47106020000001081</v>
       </c>
       <c r="D136" s="5">
         <v>4.367346931965943</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>132.40671771999999</v>
       </c>
       <c r="C137" s="5">
         <v>-6.6672180000011849E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-0.60227584144549873</v>
       </c>
       <c r="E137" s="5">
         <v>5.3582376939936172</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>132.21211814</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19459957999998778</v>
       </c>
       <c r="D138" s="5">
         <v>-1.7494662159564078</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>131.30716638999999</v>
       </c>
       <c r="C139" s="5">
         <v>-0.90495175000000927</v>
       </c>
       <c r="D139" s="5">
         <v>-7.9113733899308762</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>129.36669853000001</v>
       </c>
       <c r="C140" s="5">
         <v>-1.9404678599999841</v>
       </c>
       <c r="D140" s="5">
         <v>-16.36100849020341</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>127.03975247</v>
       </c>
       <c r="C141" s="5">
         <v>-2.3269460600000116</v>
       </c>
       <c r="D141" s="5">
         <v>-19.572285657232968</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>125.46120569</v>
       </c>
       <c r="C142" s="5">
         <v>-1.5785467799999964</v>
       </c>
       <c r="D142" s="5">
         <v>-13.93277209917273</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>123.75036009999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.7108455900000052</v>
       </c>
       <c r="D143" s="5">
         <v>-15.190564119256244</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>120.86467835000001</v>
       </c>
       <c r="C144" s="5">
         <v>-2.8856817499999892</v>
       </c>
       <c r="D144" s="5">
         <v>-24.658345827912541</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>120.21586585999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.64881249000001162</v>
       </c>
       <c r="D145" s="5">
         <v>-6.2548824045442935</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>118.08995442</v>
       </c>
       <c r="C146" s="5">
         <v>-2.1259114399999959</v>
       </c>
       <c r="D146" s="5">
         <v>-19.273895819420574</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>116.39906738000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.6908870399999927</v>
       </c>
       <c r="D147" s="5">
         <v>-15.891759464468269</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>114.56220384</v>
       </c>
       <c r="C148" s="5">
         <v>-1.8368635400000102</v>
       </c>
       <c r="D148" s="5">
         <v>-17.376743657073412</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>113.41614135</v>
       </c>
       <c r="C149" s="5">
         <v>-1.1460624899999914</v>
       </c>
       <c r="D149" s="5">
         <v>-11.365643455038366</v>
       </c>
       <c r="E149" s="5">
         <v>-14.342607910694749</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>111.76209765999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.6540436900000088</v>
       </c>
       <c r="D150" s="5">
         <v>-16.16292418128943</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>111.02410159</v>
       </c>
       <c r="C151" s="5">
         <v>-0.73799606999999412</v>
       </c>
       <c r="D151" s="5">
         <v>-7.6423918607117951</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>110.12732339</v>
       </c>
       <c r="C152" s="5">
         <v>-0.89677819999999997</v>
       </c>
       <c r="D152" s="5">
         <v>-9.273575232960896</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>109.0064094</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1209139900000054</v>
       </c>
       <c r="D153" s="5">
         <v>-11.552938970501902</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>108.53572422000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.4706851799999896</v>
       </c>
       <c r="D154" s="5">
         <v>-5.0602491125216531</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>107.89160115999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.64412306000001252</v>
       </c>
       <c r="D155" s="5">
         <v>-6.8936809084172097</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>106.32087780000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.5707233599999881</v>
       </c>
       <c r="D156" s="5">
         <v>-16.136886245694903</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>105.60842135999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.71245644000001107</v>
       </c>
       <c r="D157" s="5">
         <v>-7.7513610500112851</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>104.45369959999999</v>
       </c>
       <c r="C158" s="5">
         <v>-1.154721760000001</v>
       </c>
       <c r="D158" s="5">
         <v>-12.35981001865537</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>103.7772171</v>
       </c>
       <c r="C159" s="5">
         <v>-0.67648249999999166</v>
       </c>
       <c r="D159" s="5">
         <v>-7.5007257923612851</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>103.06276133999999</v>
       </c>
       <c r="C160" s="5">
         <v>-0.71445576000000699</v>
       </c>
       <c r="D160" s="5">
         <v>-7.9556689450206335</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>102.28415879000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.77860254999998801</v>
       </c>
       <c r="D161" s="5">
         <v>-8.6982204702611412</v>
       </c>
       <c r="E161" s="5">
         <v>-9.815166013845344</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>102.8636693</v>
       </c>
       <c r="C162" s="5">
         <v>0.57951050999999154</v>
       </c>
       <c r="D162" s="5">
         <v>7.0147430485637985</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>101.94410207999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.91956722000000468</v>
       </c>
       <c r="D163" s="5">
         <v>-10.215552734375743</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>101.19798416</v>
       </c>
       <c r="C164" s="5">
         <v>-0.746117919999989</v>
       </c>
       <c r="D164" s="5">
         <v>-8.4376187287610307</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>101.30403993</v>
       </c>
       <c r="C165" s="5">
         <v>0.10605576999999755</v>
       </c>
       <c r="D165" s="5">
         <v>1.2648775786003874</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>101.00400415999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.30003577000000803</v>
       </c>
       <c r="D166" s="5">
         <v>-3.4967559638688694</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>100.24001706</v>
       </c>
       <c r="C167" s="5">
         <v>-0.76398709999999426</v>
       </c>
       <c r="D167" s="5">
         <v>-8.7084692075932288</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>99.746942164000004</v>
       </c>
       <c r="C168" s="5">
         <v>-0.49307489599999599</v>
       </c>
       <c r="D168" s="5">
         <v>-5.7456272698000692</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.603074774999996</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14386738900000751</v>
       </c>
       <c r="D169" s="5">
         <v>-1.7171243940575232</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>99.745559342000007</v>
       </c>
       <c r="C170" s="5">
         <v>0.142484567000011</v>
       </c>
       <c r="D170" s="5">
         <v>1.730199375394248</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>99.732730989000004</v>
       </c>
       <c r="C171" s="5">
         <v>-1.282835300000329E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-0.15422379967309219</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>99.698174683999994</v>
       </c>
       <c r="C172" s="5">
         <v>-3.4556305000009502E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.41499548301688893</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>99.599080947000004</v>
       </c>
       <c r="C173" s="5">
         <v>-9.9093736999989801E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-1.1862261281421871</v>
       </c>
       <c r="E173" s="5">
         <v>-2.6251160245769345</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>99.307213736999998</v>
       </c>
       <c r="C174" s="5">
         <v>-0.29186721000000659</v>
       </c>
       <c r="D174" s="5">
         <v>-3.4603782330870358</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>99.343248107999997</v>
       </c>
       <c r="C175" s="5">
         <v>3.603437099999951E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.4362990894424712</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.262104444000002</v>
       </c>
       <c r="C176" s="5">
         <v>-8.1143663999995397E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.97576988034981937</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>100.15886702</v>
       </c>
       <c r="C177" s="5">
         <v>0.89676257600000042</v>
       </c>
       <c r="D177" s="5">
         <v>11.396385168822576</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>100.04168593</v>
       </c>
       <c r="C178" s="5">
         <v>-0.11718109000000254</v>
       </c>
       <c r="D178" s="5">
         <v>-1.3949438144240434</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>100.15117236</v>
       </c>
       <c r="C179" s="5">
         <v>0.10948643000000402</v>
       </c>
       <c r="D179" s="5">
         <v>1.3212236235895514</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>100.98551998000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.83434762000000262</v>
       </c>
       <c r="D180" s="5">
         <v>10.468084294102308</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>101.19498338</v>
       </c>
       <c r="C181" s="5">
         <v>0.20946339999998997</v>
       </c>
       <c r="D181" s="5">
         <v>2.5176231544604244</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>101.51913107</v>
       </c>
       <c r="C182" s="5">
         <v>0.32414769000000376</v>
       </c>
       <c r="D182" s="5">
         <v>3.9122865424880082</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>102.27621035999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.75707928999999297</v>
       </c>
       <c r="D183" s="5">
         <v>9.3253384728791531</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>102.28743</v>
       </c>
       <c r="C184" s="5">
         <v>1.1219640000007303E-2</v>
       </c>
       <c r="D184" s="5">
         <v>0.13171874597035504</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>102.1615724</v>
       </c>
       <c r="C185" s="5">
         <v>-0.12585760000000334</v>
       </c>
       <c r="D185" s="5">
         <v>-1.4665656431217533</v>
       </c>
       <c r="E185" s="5">
         <v>2.5728063237486998</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>102.5043354</v>
       </c>
       <c r="C186" s="5">
         <v>0.34276300000000504</v>
       </c>
       <c r="D186" s="5">
         <v>4.1012600150008849</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>102.64859326</v>
       </c>
       <c r="C187" s="5">
         <v>0.14425785999999619</v>
       </c>
       <c r="D187" s="5">
         <v>1.7019344847493789</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>102.71695606999999</v>
       </c>
       <c r="C188" s="5">
         <v>6.8362809999996443E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.80212039895055653</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>103.05713398</v>
       </c>
       <c r="C189" s="5">
         <v>0.34017791000000841</v>
       </c>
       <c r="D189" s="5">
         <v>4.047352765406842</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>102.99723397</v>
       </c>
       <c r="C190" s="5">
         <v>-5.9900010000006887E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.69525194333338591</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>103.12214470000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.12491073000001052</v>
       </c>
       <c r="D191" s="5">
         <v>1.4650562339936668</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>103.87486582</v>
       </c>
       <c r="C192" s="5">
         <v>0.7527211199999897</v>
       </c>
       <c r="D192" s="5">
         <v>9.1195254255127089</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>103.88342734</v>
       </c>
       <c r="C193" s="5">
         <v>8.5615200000006553E-3</v>
       </c>
       <c r="D193" s="5">
         <v>9.8950622071303229E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>104.28736897</v>
       </c>
       <c r="C194" s="5">
         <v>0.4039416300000056</v>
       </c>
       <c r="D194" s="5">
         <v>4.7671903205009913</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>104.30059704</v>
       </c>
       <c r="C195" s="5">
         <v>1.3228069999996706E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.15231722554314153</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>105.07949051999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.77889347999999359</v>
       </c>
       <c r="D196" s="5">
         <v>9.3387156194428833</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>105.62973030000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.5502397800000125</v>
       </c>
       <c r="D197" s="5">
         <v>6.4678661400497495</v>
       </c>
       <c r="E197" s="5">
         <v>3.3947773301891804</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>106.39829465</v>
       </c>
       <c r="C198" s="5">
         <v>0.76856434999999124</v>
       </c>
       <c r="D198" s="5">
         <v>9.0892496883361105</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>106.99885288</v>
       </c>
       <c r="C199" s="5">
         <v>0.6005582300000043</v>
       </c>
       <c r="D199" s="5">
         <v>6.9876022821581341</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>107.95229789</v>
       </c>
       <c r="C200" s="5">
         <v>0.95344500999999582</v>
       </c>
       <c r="D200" s="5">
         <v>11.232893428479329</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>108.11655958999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.16426169999999729</v>
       </c>
       <c r="D201" s="5">
         <v>1.8412952983837716</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>108.76383151</v>
       </c>
       <c r="C202" s="5">
         <v>0.64727192000000855</v>
       </c>
       <c r="D202" s="5">
         <v>7.4254970751484128</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>109.78498061000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.0211491000000024</v>
       </c>
       <c r="D203" s="5">
         <v>11.866789176564385</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>110.30482172000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.51984111000000155</v>
       </c>
       <c r="D204" s="5">
         <v>5.8324403037864014</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>110.86274858</v>
       </c>
       <c r="C205" s="5">
         <v>0.55792685999999492</v>
       </c>
       <c r="D205" s="5">
         <v>6.2413880025863344</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>111.23877815</v>
       </c>
       <c r="C206" s="5">
         <v>0.37602957000000004</v>
       </c>
       <c r="D206" s="5">
         <v>4.1470129997603689</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.70451494</v>
       </c>
       <c r="C207" s="5">
         <v>0.46573678999999402</v>
       </c>
       <c r="D207" s="5">
         <v>5.1415089515145285</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>112.36750021</v>
       </c>
       <c r="C208" s="5">
         <v>0.66298527000000718</v>
       </c>
       <c r="D208" s="5">
         <v>7.3593586542259226</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>113.88440147</v>
       </c>
       <c r="C209" s="5">
         <v>1.5169012599999974</v>
       </c>
       <c r="D209" s="5">
         <v>17.457915969056348</v>
       </c>
       <c r="E209" s="5">
         <v>7.8147233232119584</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>113.17440365</v>
       </c>
       <c r="C210" s="5">
         <v>-0.70999781999999811</v>
       </c>
       <c r="D210" s="5">
         <v>-7.229979410318121</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>114.13996072</v>
       </c>
       <c r="C211" s="5">
         <v>0.96555707000000268</v>
       </c>
       <c r="D211" s="5">
         <v>10.732230511788622</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>114.67188405</v>
       </c>
       <c r="C212" s="5">
         <v>0.53192332999999792</v>
       </c>
       <c r="D212" s="5">
         <v>5.7379170290898784</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>115.43747834</v>
       </c>
       <c r="C213" s="5">
         <v>0.76559428999999568</v>
       </c>
       <c r="D213" s="5">
         <v>8.3125048895390066</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>115.85506224</v>
       </c>
       <c r="C214" s="5">
         <v>0.41758389999999679</v>
       </c>
       <c r="D214" s="5">
         <v>4.4282987160312759</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>116.25410929</v>
       </c>
       <c r="C215" s="5">
         <v>0.39904705000000718</v>
       </c>
       <c r="D215" s="5">
         <v>4.2124433088605251</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>115.76879318</v>
       </c>
       <c r="C216" s="5">
         <v>-0.48531610999999941</v>
       </c>
       <c r="D216" s="5">
         <v>-4.8961023383863438</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>116.0470313</v>
       </c>
       <c r="C217" s="5">
         <v>0.27823811999999748</v>
       </c>
       <c r="D217" s="5">
         <v>2.9225045092541535</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>115.60140948999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.44562181000000578</v>
       </c>
       <c r="D218" s="5">
         <v>-4.5119260429826387</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>116.25408748</v>
       </c>
       <c r="C219" s="5">
         <v>0.65267799000000082</v>
       </c>
       <c r="D219" s="5">
         <v>6.9895170097879378</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>115.95190481</v>
       </c>
       <c r="C220" s="5">
         <v>-0.30218266999999344</v>
       </c>
       <c r="D220" s="5">
         <v>-3.074986440086469</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>115.81001070000001</v>
       </c>
       <c r="C221" s="5">
         <v>-0.14189410999999552</v>
       </c>
       <c r="D221" s="5">
         <v>-1.4586355210742696</v>
       </c>
       <c r="E221" s="5">
         <v>1.6908454583284271</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>114.99222978</v>
       </c>
       <c r="C222" s="5">
         <v>-0.81778092000000413</v>
       </c>
       <c r="D222" s="5">
         <v>-8.1522074357829091</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>114.88959079999999</v>
       </c>
       <c r="C223" s="5">
         <v>-0.10263898000000893</v>
       </c>
       <c r="D223" s="5">
         <v>-1.0658452932670426</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>114.07510037</v>
       </c>
       <c r="C224" s="5">
         <v>-0.81449042999999222</v>
       </c>
       <c r="D224" s="5">
         <v>-8.1832062115699937</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>113.34945307</v>
       </c>
       <c r="C225" s="5">
         <v>-0.72564730000000566</v>
       </c>
       <c r="D225" s="5">
         <v>-7.3718836831538237</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>112.96395998</v>
       </c>
       <c r="C226" s="5">
         <v>-0.3854930899999971</v>
       </c>
       <c r="D226" s="5">
         <v>-4.0056323212831479</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>111.80474497</v>
       </c>
       <c r="C227" s="5">
         <v>-1.1592150099999969</v>
       </c>
       <c r="D227" s="5">
         <v>-11.64239725745977</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>110.77587281</v>
       </c>
       <c r="C228" s="5">
         <v>-1.0288721600000059</v>
       </c>
       <c r="D228" s="5">
         <v>-10.500760934397746</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>109.88521646</v>
       </c>
       <c r="C229" s="5">
         <v>-0.89065635000000043</v>
       </c>
       <c r="D229" s="5">
         <v>-9.2327767616714684</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>108.8778489</v>
       </c>
       <c r="C230" s="5">
         <v>-1.0073675599999916</v>
       </c>
       <c r="D230" s="5">
         <v>-10.462870556922631</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>107.16022073000001</v>
       </c>
       <c r="C231" s="5">
         <v>-1.7176281699999976</v>
       </c>
       <c r="D231" s="5">
         <v>-17.371701272341468</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>105.60326401</v>
       </c>
       <c r="C232" s="5">
         <v>-1.5569567200000023</v>
       </c>
       <c r="D232" s="5">
         <v>-16.107158178590453</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>104.30290366</v>
       </c>
       <c r="C233" s="5">
         <v>-1.3003603500000054</v>
       </c>
       <c r="D233" s="5">
         <v>-13.815595444202877</v>
       </c>
       <c r="E233" s="5">
         <v>-9.9361937456413756</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>100.59484705</v>
       </c>
       <c r="C234" s="5">
         <v>-3.7080566099999999</v>
       </c>
       <c r="D234" s="5">
         <v>-35.233261114194306</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>98.329431141000001</v>
       </c>
       <c r="C235" s="5">
         <v>-2.2654159089999979</v>
       </c>
       <c r="D235" s="5">
         <v>-23.915970667640718</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.877155590000001</v>
       </c>
       <c r="C236" s="5">
         <v>-2.4522755509999996</v>
       </c>
       <c r="D236" s="5">
         <v>-26.145089741565254</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>96.259417274</v>
       </c>
       <c r="C237" s="5">
         <v>0.38226168399999949</v>
       </c>
       <c r="D237" s="5">
         <v>4.8907146201233376</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.510031925999996</v>
       </c>
       <c r="C238" s="5">
         <v>-0.74938534800000411</v>
       </c>
       <c r="D238" s="5">
         <v>-8.9522655394948742</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>94.521493527999993</v>
       </c>
       <c r="C239" s="5">
         <v>-0.98853839800000287</v>
       </c>
       <c r="D239" s="5">
         <v>-11.7369317722953</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>93.994812530000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.52668099799998913</v>
       </c>
       <c r="D240" s="5">
         <v>-6.4853335710365778</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>93.239929591000006</v>
       </c>
       <c r="C241" s="5">
         <v>-0.75488293899999803</v>
       </c>
       <c r="D241" s="5">
         <v>-9.2228360530837818</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>92.861464412000004</v>
       </c>
       <c r="C242" s="5">
         <v>-0.37846517900000265</v>
       </c>
       <c r="D242" s="5">
         <v>-4.7635726820510875</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>92.565672692000007</v>
       </c>
       <c r="C243" s="5">
         <v>-0.29579171999999687</v>
       </c>
       <c r="D243" s="5">
         <v>-3.756102654017901</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>92.172643526000002</v>
       </c>
       <c r="C244" s="5">
         <v>-0.39302916600000515</v>
       </c>
       <c r="D244" s="5">
         <v>-4.9778219947663294</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>92.788615320000005</v>
       </c>
       <c r="C245" s="5">
         <v>0.61597179400000357</v>
       </c>
       <c r="D245" s="5">
         <v>8.320786863514984</v>
       </c>
       <c r="E245" s="5">
         <v>-11.039278808127474</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>92.220377505000002</v>
       </c>
       <c r="C246" s="5">
         <v>-0.56823781500000337</v>
       </c>
       <c r="D246" s="5">
         <v>-7.1062655753648123</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>91.722741963999994</v>
       </c>
       <c r="C247" s="5">
         <v>-0.49763554100000817</v>
       </c>
       <c r="D247" s="5">
         <v>-6.2866202783662732</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>92.059909873999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.33716791000000512</v>
       </c>
       <c r="D248" s="5">
         <v>4.5014209520965576</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>92.848830910999993</v>
       </c>
       <c r="C249" s="5">
         <v>0.78892103699999439</v>
       </c>
       <c r="D249" s="5">
         <v>10.782390587654444</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>92.467544081</v>
       </c>
       <c r="C250" s="5">
         <v>-0.38128682999999342</v>
       </c>
       <c r="D250" s="5">
         <v>-4.818049806150726</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>92.493150005000004</v>
       </c>
       <c r="C251" s="5">
         <v>2.5605924000004165E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.33280813519085406</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.205639657000006</v>
       </c>
       <c r="C252" s="5">
         <v>0.71248965200000214</v>
       </c>
       <c r="D252" s="5">
         <v>9.645661480220614</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.949982990999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.74434333399999275</v>
       </c>
       <c r="D253" s="5">
         <v>10.015575295029944</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.978182567999994</v>
       </c>
       <c r="C254" s="5">
         <v>2.8199576999995202E-2</v>
       </c>
       <c r="D254" s="5">
         <v>0.36078146372746644</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.632038592000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.65385602400000664</v>
       </c>
       <c r="D255" s="5">
         <v>8.6760504454215912</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.751854750999996</v>
       </c>
       <c r="C256" s="5">
         <v>0.11981615899999554</v>
       </c>
       <c r="D256" s="5">
         <v>1.5299772340969797</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.890647463999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.13879271300000084</v>
       </c>
       <c r="D257" s="5">
         <v>1.7719931152235358</v>
       </c>
       <c r="E257" s="5">
         <v>2.265398763361981</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.784124007000003</v>
       </c>
       <c r="C258" s="5">
         <v>-0.10652345699999444</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3388237318163965</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.623287383000005</v>
       </c>
       <c r="C259" s="5">
         <v>-0.1608366239999981</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0173508257791073</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.931285735000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.30799835199999848</v>
       </c>
       <c r="D260" s="5">
         <v>3.9766855664711498</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>94.751989246999997</v>
       </c>
       <c r="C261" s="5">
         <v>-0.17929648800000564</v>
       </c>
       <c r="D261" s="5">
         <v>-2.2430412904453023</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>94.718048834000001</v>
       </c>
       <c r="C262" s="5">
         <v>-3.3940412999996283E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.42899734191966798</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>94.605970884000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.11207794999999976</v>
       </c>
       <c r="D263" s="5">
         <v>-1.4107310664029371</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>94.975250005000007</v>
       </c>
       <c r="C264" s="5">
         <v>0.36927912100000526</v>
       </c>
       <c r="D264" s="5">
         <v>4.7858839756333094</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>95.017943861999996</v>
       </c>
       <c r="C265" s="5">
         <v>4.2693856999989066E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.5407670484663063</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>95.319903401000005</v>
       </c>
       <c r="C266" s="5">
         <v>0.30195953900000916</v>
       </c>
       <c r="D266" s="5">
         <v>3.8808712109695387</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>95.658866708000005</v>
       </c>
       <c r="C267" s="5">
         <v>0.33896330700000021</v>
       </c>
       <c r="D267" s="5">
         <v>4.3517301271905673</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>95.872321475000007</v>
       </c>
       <c r="C268" s="5">
         <v>0.21345476700000177</v>
       </c>
       <c r="D268" s="5">
         <v>2.7108082325222105</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.285212881999996</v>
       </c>
       <c r="C269" s="5">
         <v>0.41289140699998939</v>
       </c>
       <c r="D269" s="5">
         <v>5.2922038840987007</v>
       </c>
       <c r="E269" s="5">
         <v>1.4696552877132341</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>96.763989187000007</v>
       </c>
       <c r="C270" s="5">
         <v>0.47877630500001089</v>
       </c>
       <c r="D270" s="5">
         <v>6.1329001511211789</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.320682086999994</v>
       </c>
       <c r="C271" s="5">
         <v>0.55669289999998739</v>
       </c>
       <c r="D271" s="5">
         <v>7.1264116753093187</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.676621241000007</v>
       </c>
       <c r="C272" s="5">
         <v>0.35593915400001208</v>
       </c>
       <c r="D272" s="5">
         <v>4.478231254666154</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>97.939619180999998</v>
       </c>
       <c r="C273" s="5">
         <v>0.2629979399999911</v>
       </c>
       <c r="D273" s="5">
         <v>3.2793251388657518</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.543200873000004</v>
       </c>
       <c r="C274" s="5">
         <v>0.60358169200000589</v>
       </c>
       <c r="D274" s="5">
         <v>7.6512424260473777</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>99.194322387</v>
       </c>
       <c r="C275" s="5">
         <v>0.65112151399999618</v>
       </c>
       <c r="D275" s="5">
         <v>8.2235564648805095</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.512474171999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.31815178499999774</v>
       </c>
       <c r="D276" s="5">
         <v>3.9174569266185788</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.29169764</v>
       </c>
       <c r="C277" s="5">
         <v>0.77922346799999787</v>
       </c>
       <c r="D277" s="5">
         <v>9.8119242348082771</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.71208076000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.42038312000001099</v>
       </c>
       <c r="D278" s="5">
         <v>5.14751984333921</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.93430197000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.22222121000000072</v>
       </c>
       <c r="D279" s="5">
         <v>2.6801706012619997</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.81828899999999</v>
       </c>
       <c r="C280" s="5">
         <v>-0.11601297000001409</v>
       </c>
       <c r="D280" s="5">
         <v>-1.3705831649088562</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.99013274000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.17184374000001412</v>
       </c>
       <c r="D281" s="5">
         <v>2.0646719440424954</v>
       </c>
       <c r="E281" s="5">
         <v>4.8864407287191769</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.13531953</v>
       </c>
       <c r="C282" s="5">
         <v>0.14518678999999679</v>
       </c>
       <c r="D282" s="5">
         <v>1.7388664982386892</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.25848144</v>
       </c>
       <c r="C283" s="5">
         <v>0.12316190999999321</v>
       </c>
       <c r="D283" s="5">
         <v>1.4711796824783629</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.65492731000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.39644587000000797</v>
       </c>
       <c r="D284" s="5">
         <v>4.8007255266536708</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>102.63878496</v>
       </c>
       <c r="C285" s="5">
         <v>0.98385764999999026</v>
       </c>
       <c r="D285" s="5">
         <v>12.25270541145731</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>103.23610112</v>
       </c>
       <c r="C286" s="5">
         <v>0.59731616000000542</v>
       </c>
       <c r="D286" s="5">
         <v>7.2114341568922713</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.96042573</v>
       </c>
       <c r="C287" s="5">
         <v>-0.27567539000000352</v>
       </c>
       <c r="D287" s="5">
         <v>-3.1577605499630845</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>102.94562445</v>
       </c>
       <c r="C288" s="5">
         <v>-1.4801280000000361E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-0.17237204688158592</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.3441217</v>
       </c>
       <c r="C289" s="5">
         <v>0.39849725000000547</v>
       </c>
       <c r="D289" s="5">
         <v>4.7453219332995733</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>104.00178009</v>
       </c>
       <c r="C290" s="5">
         <v>0.6576583899999946</v>
       </c>
       <c r="D290" s="5">
         <v>7.9095618467476259</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>104.52165732</v>
       </c>
       <c r="C291" s="5">
         <v>0.51987723000000585</v>
       </c>
       <c r="D291" s="5">
         <v>6.1661762698709044</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>105.39308753</v>
       </c>
       <c r="C292" s="5">
         <v>0.87143020999999976</v>
       </c>
       <c r="D292" s="5">
         <v>10.476544429911572</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>105.90957741</v>
       </c>
       <c r="C293" s="5">
         <v>0.51648987999999463</v>
       </c>
       <c r="D293" s="5">
         <v>6.0418490049029883</v>
       </c>
       <c r="E293" s="5">
         <v>4.8712131933375646</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.94904557</v>
       </c>
       <c r="C294" s="5">
         <v>3.946815999999842E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.44810854450330062</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>106.60500107999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.6559555099999983</v>
       </c>
       <c r="D295" s="5">
         <v>7.687764504376382</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>106.95425195</v>
       </c>
       <c r="C296" s="5">
         <v>0.34925087000000588</v>
       </c>
       <c r="D296" s="5">
         <v>4.0029619527610194</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>107.1173168</v>
       </c>
       <c r="C297" s="5">
         <v>0.16306484999999782</v>
       </c>
       <c r="D297" s="5">
         <v>1.8449666591549674</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.90020835</v>
       </c>
       <c r="C298" s="5">
         <v>0.78289155000000221</v>
       </c>
       <c r="D298" s="5">
         <v>9.131763790637514</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>108.01133114</v>
       </c>
       <c r="C299" s="5">
         <v>0.11112278999999603</v>
       </c>
       <c r="D299" s="5">
         <v>1.2428637873839854</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.25554751999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.24421637999999746</v>
       </c>
       <c r="D300" s="5">
         <v>2.7472270221327921</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.52669422</v>
       </c>
       <c r="C301" s="5">
         <v>0.27114670000000274</v>
       </c>
       <c r="D301" s="5">
         <v>3.0473818433214728</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>108.71961158000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.19291736000000981</v>
       </c>
       <c r="D302" s="5">
         <v>2.154102633412891</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.60461303</v>
       </c>
       <c r="C303" s="5">
         <v>-0.11499855000000991</v>
       </c>
       <c r="D303" s="5">
         <v>-1.2619458175982423</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>109.03961699</v>
       </c>
       <c r="C304" s="5">
         <v>0.43500396000000308</v>
       </c>
       <c r="D304" s="5">
         <v>4.9137807953377965</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>109.43190722</v>
       </c>
       <c r="C305" s="5">
         <v>0.39229023000000041</v>
       </c>
       <c r="D305" s="5">
         <v>4.4036812273469117</v>
       </c>
       <c r="E305" s="5">
         <v>3.3257896935649844</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>110.16281773</v>
       </c>
       <c r="C306" s="5">
         <v>0.73091051000000107</v>
       </c>
       <c r="D306" s="5">
         <v>8.3160486404848513</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>110.41196935000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.24915162000000635</v>
       </c>
       <c r="D307" s="5">
         <v>2.7480162377677475</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.47248696</v>
       </c>
       <c r="C308" s="5">
         <v>6.0517609999990896E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.65971520897869507</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>110.07869735</v>
       </c>
       <c r="C309" s="5">
         <v>-0.3937896099999989</v>
       </c>
       <c r="D309" s="5">
         <v>-4.1946399955511859</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>110.14515901999999</v>
       </c>
       <c r="C310" s="5">
         <v>6.6461669999995365E-2</v>
       </c>
       <c r="D310" s="5">
         <v>0.72692881906064599</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>110.45826817</v>
       </c>
       <c r="C311" s="5">
         <v>0.3131091500000025</v>
       </c>
       <c r="D311" s="5">
         <v>3.4650773026482673</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>111.00222478000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.54395661000000928</v>
       </c>
       <c r="D312" s="5">
         <v>6.0721670857786458</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>111.23200962999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.22978484999998727</v>
       </c>
       <c r="D313" s="5">
         <v>2.5125896856825536</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>111.12645234999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.10555727999999931</v>
       </c>
       <c r="D314" s="5">
         <v>-1.1328545418703095</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>111.66205305</v>
       </c>
       <c r="C315" s="5">
         <v>0.53560070000000337</v>
       </c>
       <c r="D315" s="5">
         <v>5.9394964356813684</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>111.88960349</v>
       </c>
       <c r="C316" s="5">
         <v>0.22755044000000169</v>
       </c>
       <c r="D316" s="5">
         <v>2.4730149123299405</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>112.06155425</v>
       </c>
       <c r="C317" s="5">
         <v>0.17195076000000142</v>
       </c>
       <c r="D317" s="5">
         <v>1.8598148049841168</v>
       </c>
       <c r="E317" s="5">
         <v>2.4029984460687492</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>112.98030875000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.91875450000000569</v>
       </c>
       <c r="D318" s="5">
         <v>10.294380771747536</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>113.34266648000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.36235772999999938</v>
       </c>
       <c r="D319" s="5">
         <v>3.9173396443093811</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>113.25538872</v>
       </c>
       <c r="C320" s="5">
         <v>-8.727776000000631E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.92013790016298724</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.73958661</v>
       </c>
       <c r="C321" s="5">
         <v>0.48419789000000435</v>
       </c>
       <c r="D321" s="5">
         <v>5.2526999823678366</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>113.89584225999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.15625564999999142</v>
       </c>
       <c r="D322" s="5">
         <v>1.6610757785581631</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>113.89794885000001</v>
       </c>
       <c r="C323" s="5">
         <v>2.1065900000110105E-3</v>
       </c>
       <c r="D323" s="5">
         <v>2.2197168231752329E-2</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>115.1565743</v>
       </c>
       <c r="C324" s="5">
         <v>1.2586254499999967</v>
       </c>
       <c r="D324" s="5">
         <v>14.096942347764529</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>115.27415594999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.1175816499999911</v>
       </c>
       <c r="D325" s="5">
         <v>1.232175109504996</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>115.55066318</v>
       </c>
       <c r="C326" s="5">
         <v>0.2765072300000071</v>
       </c>
       <c r="D326" s="5">
         <v>2.9167106166619439</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>115.9051923</v>
       </c>
       <c r="C327" s="5">
         <v>0.35452911999999515</v>
       </c>
       <c r="D327" s="5">
         <v>3.7445744798735303</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>116.02909034</v>
       </c>
       <c r="C328" s="5">
         <v>0.12389804000000026</v>
       </c>
       <c r="D328" s="5">
         <v>1.2903208639441388</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>116.20018047000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.17109013000001028</v>
       </c>
       <c r="D329" s="5">
         <v>1.7838751933050956</v>
       </c>
       <c r="E329" s="5">
         <v>3.6931722460024741</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>116.08128777</v>
       </c>
       <c r="C330" s="5">
         <v>-0.11889270000000352</v>
       </c>
       <c r="D330" s="5">
         <v>-1.2209197711513964</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>116.34527310999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.26398533999999074</v>
       </c>
       <c r="D331" s="5">
         <v>2.763363925482798</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>117.10769003</v>
       </c>
       <c r="C332" s="5">
         <v>0.76241692000000683</v>
       </c>
       <c r="D332" s="5">
         <v>8.1533692521525758</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>118.08452825000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.97683822000000475</v>
       </c>
       <c r="D333" s="5">
         <v>10.481869055386305</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>119.04819637</v>
       </c>
       <c r="C334" s="5">
         <v>0.96366811999999413</v>
       </c>
       <c r="D334" s="5">
         <v>10.244733902225134</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>119.64904812</v>
       </c>
       <c r="C335" s="5">
         <v>0.6008517500000039</v>
       </c>
       <c r="D335" s="5">
         <v>6.227542405440567</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>120.07899267000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.42994455000000187</v>
       </c>
       <c r="D336" s="5">
         <v>4.3983073453416566</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>120.46294511000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.38395244000000162</v>
       </c>
       <c r="D337" s="5">
         <v>3.9052014104132615</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>120.9660793</v>
       </c>
       <c r="C338" s="5">
         <v>0.50313418999999726</v>
       </c>
       <c r="D338" s="5">
         <v>5.1287585719253403</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>121.53395522</v>
       </c>
       <c r="C339" s="5">
         <v>0.56787591999999165</v>
       </c>
       <c r="D339" s="5">
         <v>5.7811602005120699</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>122.15811365</v>
       </c>
       <c r="C340" s="5">
         <v>0.62415843000000848</v>
       </c>
       <c r="D340" s="5">
         <v>6.3398958909679282</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>122.52276166999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.36464801999998997</v>
       </c>
       <c r="D341" s="5">
         <v>3.6414579878808029</v>
       </c>
       <c r="E341" s="5">
         <v>5.4411113428798119</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>122.78293214999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.26017047999999932</v>
       </c>
       <c r="D342" s="5">
         <v>2.5781065222598043</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>123.16123451999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.37830237000000011</v>
       </c>
       <c r="D343" s="5">
         <v>3.7605812652192316</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>123.5142175</v>
       </c>
       <c r="C344" s="5">
         <v>0.35298298000000727</v>
       </c>
       <c r="D344" s="5">
         <v>3.4939623480099824</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>124.09743124000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.58321374000000503</v>
       </c>
       <c r="D345" s="5">
         <v>5.8156945162359142</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>124.50737626</v>
       </c>
       <c r="C346" s="5">
         <v>0.409945019999995</v>
       </c>
       <c r="D346" s="5">
         <v>4.0369168651292808</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>125.11673509000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.60935883000000501</v>
       </c>
       <c r="D347" s="5">
         <v>6.0336862138238523</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>125.52582382999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.40908873999998718</v>
       </c>
       <c r="D348" s="5">
         <v>3.9949207447458557</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>126.52300611</v>
       </c>
       <c r="C349" s="5">
         <v>0.99718228000000408</v>
       </c>
       <c r="D349" s="5">
         <v>9.960589427673483</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>126.50053944</v>
       </c>
       <c r="C350" s="5">
         <v>-2.2466670000000022E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.21287582667187666</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>126.75332878</v>
       </c>
       <c r="C351" s="5">
         <v>0.25278934000000675</v>
       </c>
       <c r="D351" s="5">
         <v>2.4245235984584834</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>127.05110005</v>
       </c>
       <c r="C352" s="5">
         <v>0.29777126999999837</v>
       </c>
       <c r="D352" s="5">
         <v>2.8557732532086488</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>127.30038272</v>
       </c>
       <c r="C353" s="5">
         <v>0.24928266999999948</v>
       </c>
       <c r="D353" s="5">
         <v>2.3800544039024318</v>
       </c>
       <c r="E353" s="5">
         <v>3.8993742753431704</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>128.4691287</v>
       </c>
       <c r="C354" s="5">
         <v>1.1687459799999971</v>
       </c>
       <c r="D354" s="5">
         <v>11.590913311581129</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>128.96140646999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.49227776999998696</v>
       </c>
       <c r="D355" s="5">
         <v>4.69640935297857</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>129.48274918999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.52134272000000692</v>
       </c>
       <c r="D356" s="5">
         <v>4.9604805021657983</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>129.79030879000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.30755960000001892</v>
       </c>
       <c r="D357" s="5">
         <v>2.8878865824172983</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>130.47650849999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.68619970999998259</v>
       </c>
       <c r="D358" s="5">
         <v>6.5321597009041277</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>131.23851951</v>
       </c>
       <c r="C359" s="5">
         <v>0.76201101000000904</v>
       </c>
       <c r="D359" s="5">
         <v>7.2378134842951303</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>131.84450927</v>
       </c>
       <c r="C360" s="5">
         <v>0.60598975999999993</v>
       </c>
       <c r="D360" s="5">
         <v>5.6838697412644468</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>132.53430990000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.68980063000000769</v>
       </c>
       <c r="D361" s="5">
         <v>6.4621606036462831</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>132.79315785</v>
       </c>
       <c r="C362" s="5">
         <v>0.25884794999998917</v>
       </c>
       <c r="D362" s="5">
         <v>2.3690164844629935</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>132.96225391999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.16909606999999482</v>
       </c>
       <c r="D363" s="5">
         <v>1.5388026878973671</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>133.74163385</v>
       </c>
       <c r="C364" s="5">
         <v>0.77937993000000461</v>
       </c>
       <c r="D364" s="5">
         <v>7.2652554907219002</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>133.93404719</v>
       </c>
       <c r="C365" s="5">
         <v>0.19241334000000165</v>
       </c>
       <c r="D365" s="5">
         <v>1.7401599631302389</v>
       </c>
       <c r="E365" s="5">
         <v>5.2110326208452129</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>134.43616992</v>
       </c>
       <c r="C366" s="5">
         <v>0.50212272999999641</v>
       </c>
       <c r="D366" s="5">
         <v>4.5927692961908573</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>134.67288088999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.23671096999999008</v>
       </c>
       <c r="D367" s="5">
         <v>2.1335047614462699</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>134.51423581</v>
       </c>
       <c r="C368" s="5">
         <v>-0.15864507999998523</v>
       </c>
       <c r="D368" s="5">
         <v>-1.4044809033841088</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>128.71473566</v>
       </c>
       <c r="C369" s="5">
         <v>-5.7995001500000001</v>
       </c>
       <c r="D369" s="5">
         <v>-41.072197618349861</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>130.66786776999999</v>
       </c>
       <c r="C370" s="5">
         <v>1.9531321099999843</v>
       </c>
       <c r="D370" s="5">
         <v>19.808166779487845</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>131.09065534000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.42278757000002543</v>
       </c>
       <c r="D371" s="5">
         <v>3.9525536267214445</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>130.98455637999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.1060989600000255</v>
       </c>
       <c r="D372" s="5">
         <v>-0.96691502601822243</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>131.56234212000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.57778574000002436</v>
       </c>
       <c r="D373" s="5">
         <v>5.4236463665174206</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>132.15115537</v>
       </c>
       <c r="C374" s="5">
         <v>0.58881324999998697</v>
       </c>
       <c r="D374" s="5">
         <v>5.5048482137323829</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>132.62953505999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.47837968999999703</v>
       </c>
       <c r="D375" s="5">
         <v>4.4314704303729746</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>133.11513618999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.48560112999999205</v>
       </c>
       <c r="D376" s="5">
         <v>4.4831659396125545</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>133.45990184999999</v>
       </c>
       <c r="C377" s="5">
         <v>0.3447656600000073</v>
       </c>
       <c r="D377" s="5">
         <v>3.1526343405558155</v>
       </c>
       <c r="E377" s="5">
         <v>-0.35401404642643186</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>134.23397818999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.77407633999999348</v>
       </c>
       <c r="D378" s="5">
         <v>7.1864583731179765</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>133.50437366</v>
       </c>
       <c r="C379" s="5">
         <v>-0.72960452999998893</v>
       </c>
       <c r="D379" s="5">
         <v>-6.3308911459880939</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>135.36278612000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.8584124600000109</v>
       </c>
       <c r="D380" s="5">
         <v>18.04442829450683</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>136.74429617000001</v>
       </c>
       <c r="C381" s="5">
         <v>1.3815100500000028</v>
       </c>
       <c r="D381" s="5">
         <v>12.95858058966266</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>137.63624607</v>
       </c>
       <c r="C382" s="5">
         <v>0.89194989999998597</v>
       </c>
       <c r="D382" s="5">
         <v>8.1143111465005866</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>138.42805944</v>
       </c>
       <c r="C383" s="5">
         <v>0.79181336999999985</v>
       </c>
       <c r="D383" s="5">
         <v>7.126210079169959</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>140.71046511</v>
       </c>
       <c r="C384" s="5">
         <v>2.2824056700000028</v>
       </c>
       <c r="D384" s="5">
         <v>21.682245010803669</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>141.34640920000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.63594409000000951</v>
       </c>
       <c r="D385" s="5">
         <v>5.5602907033203808</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>142.59046072000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.2440515199999993</v>
       </c>
       <c r="D386" s="5">
         <v>11.088296374521578</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>144.00677729</v>
       </c>
       <c r="C387" s="5">
         <v>1.4163165699999922</v>
       </c>
       <c r="D387" s="5">
         <v>12.592512531367639</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>145.28278230000001</v>
       </c>
       <c r="C388" s="5">
         <v>1.2760050100000058</v>
       </c>
       <c r="D388" s="5">
         <v>11.16667167757881</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>146.49176555</v>
       </c>
       <c r="C389" s="5">
         <v>1.2089832499999886</v>
       </c>
       <c r="D389" s="5">
         <v>10.455864265264525</v>
       </c>
       <c r="E389" s="5">
         <v>9.7646285658496534</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>146.30121940000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.19054614999998876</v>
       </c>
       <c r="D390" s="5">
         <v>-1.5497570637944658</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>147.48135060000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.1801312000000053</v>
       </c>
       <c r="D391" s="5">
         <v>10.120943158701333</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>148.45028142999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.96893082999997659</v>
       </c>
       <c r="D392" s="5">
         <v>8.1750313425928525</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>151.47277352</v>
       </c>
       <c r="C393" s="5">
         <v>3.0224920900000143</v>
       </c>
       <c r="D393" s="5">
         <v>27.362808654815773</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>152.36546989999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.89269637999998963</v>
       </c>
       <c r="D394" s="5">
         <v>7.305932682980254</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>153.51359088999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.1481209899999953</v>
       </c>
       <c r="D395" s="5">
         <v>9.4266999033722154</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>155.88352825999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.3699373700000024</v>
       </c>
       <c r="D396" s="5">
         <v>20.182368279552421</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>157.50237079999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.6188425400000028</v>
       </c>
       <c r="D397" s="5">
         <v>13.19895565643867</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>159.1450203</v>
       </c>
       <c r="C398" s="5">
         <v>1.6426495000000045</v>
       </c>
       <c r="D398" s="5">
         <v>13.258681860566623</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>159.93660847999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.79158817999999087</v>
       </c>
       <c r="D399" s="5">
         <v>6.1348330868674195</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>161.18460211999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.2479936400000042</v>
       </c>
       <c r="D400" s="5">
         <v>9.776158655870649</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>163.03578357999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.8511814599999923</v>
       </c>
       <c r="D401" s="5">
         <v>14.686580248186587</v>
       </c>
       <c r="E401" s="5">
         <v>11.29347985389202</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>163.92244674</v>
       </c>
       <c r="C402" s="5">
         <v>0.88666316000001189</v>
       </c>
       <c r="D402" s="5">
         <v>6.724938287111959</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>165.16350245000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.2410557100000119</v>
       </c>
       <c r="D403" s="5">
         <v>9.4732152137069434</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>167.03709807999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.8735956299999827</v>
       </c>
       <c r="D404" s="5">
         <v>14.494923166810135</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>166.66146888</v>
       </c>
       <c r="C405" s="5">
         <v>-0.37562919999999167</v>
       </c>
       <c r="D405" s="5">
         <v>-2.6654052472003142</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>167.74847699</v>
       </c>
       <c r="C406" s="5">
         <v>1.0870081099999993</v>
       </c>
       <c r="D406" s="5">
         <v>8.1136595078920912</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>170.24517220999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.4966952199999923</v>
       </c>
       <c r="D407" s="5">
         <v>19.39733438057667</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>169.86271966000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.38245254999998224</v>
       </c>
       <c r="D408" s="5">
         <v>-2.6627173325444842</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>170.70618671</v>
       </c>
       <c r="C409" s="5">
         <v>0.84346704999998678</v>
       </c>
       <c r="D409" s="5">
         <v>6.1241569749618696</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>171.66227294000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.95608623000001103</v>
       </c>
       <c r="D410" s="5">
         <v>6.9318722665688837</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>172.91689101</v>
       </c>
       <c r="C411" s="5">
         <v>1.2546180699999923</v>
       </c>
       <c r="D411" s="5">
         <v>9.1316491343414352</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>173.28494423999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.3680532299999868</v>
       </c>
       <c r="D412" s="5">
         <v>2.5843119042946894</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>173.90882024000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.62387600000002408</v>
       </c>
       <c r="D413" s="5">
         <v>4.4069324524335096</v>
       </c>
       <c r="E413" s="5">
         <v>6.669110560421676</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>174.48992806999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.58110782999997923</v>
       </c>
       <c r="D414" s="5">
         <v>4.0842593372800495</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>175.68570875</v>
       </c>
       <c r="C415" s="5">
         <v>1.1957806800000128</v>
       </c>
       <c r="D415" s="5">
         <v>8.540759636099061</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>176.67805769</v>
       </c>
       <c r="C416" s="5">
         <v>0.9923489399999994</v>
       </c>
       <c r="D416" s="5">
         <v>6.9927066522399883</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>177.21641377</v>
       </c>
       <c r="C417" s="5">
         <v>0.53835607999999979</v>
       </c>
       <c r="D417" s="5">
         <v>3.7184291100896605</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>177.64726053000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.43084676000000854</v>
       </c>
       <c r="D418" s="5">
         <v>2.9567563054605062</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>176.81628169000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.83097884000000022</v>
       </c>
       <c r="D419" s="5">
         <v>-5.4710432043139745</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>175.72095092999999</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0953307600000244</v>
       </c>
       <c r="D420" s="5">
         <v>-7.1855711586702338</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>176.72717338999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.0062224600000036</v>
       </c>
       <c r="D421" s="5">
         <v>7.0921007569192396</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>177.02997296999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.30279957999999851</v>
       </c>
       <c r="D422" s="5">
         <v>2.0755340432939251</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>177.27060614000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.24063317000002371</v>
       </c>
       <c r="D423" s="5">
         <v>1.6433849536323208</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>177.78538551</v>
       </c>
       <c r="C424" s="5">
         <v>0.51477936999998519</v>
       </c>
       <c r="D424" s="5">
         <v>3.5409004153984958</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>177.32372914999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.46165636000000632</v>
       </c>
       <c r="D425" s="5">
         <v>-3.0719270281544753</v>
       </c>
       <c r="E425" s="5">
         <v>1.9636203070593439</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>177.03003301000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.29369613999998023</v>
       </c>
       <c r="D426" s="5">
         <v>-1.9695193765968733</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>177.21773446</v>
       </c>
       <c r="C427" s="5">
         <v>0.18770144999999161</v>
       </c>
       <c r="D427" s="5">
         <v>1.2797822836471795</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>177.26465515000001</v>
       </c>
       <c r="C428" s="5">
         <v>4.6920690000007426E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.31817860358693828</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>177.70820692999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.44355177999997863</v>
       </c>
       <c r="D429" s="5">
         <v>3.0443103509476765</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>178.16854179000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.46033486000001744</v>
       </c>
       <c r="D430" s="5">
         <v>3.1531484494956352</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.50733776000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.33879597000000672</v>
       </c>
       <c r="D431" s="5">
         <v>2.3058739137063355</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.8633087</v>
       </c>
       <c r="C432" s="5">
         <v>0.35597093999999174</v>
       </c>
       <c r="D432" s="5">
         <v>2.4194046896074184</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>179.71093146000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.84762276000000725</v>
       </c>
       <c r="D433" s="5">
         <v>5.8373162717824778</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>179.40956535000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.30136611000000357</v>
       </c>
       <c r="D434" s="5">
         <v>-1.9938821989106792</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>178.54380430000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.86576105000000325</v>
       </c>
       <c r="D435" s="5">
         <v>-5.6394894620433895</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>179.47956723999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.93576293999998938</v>
       </c>
       <c r="D436" s="5">
         <v>6.4737999196042839</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>180.21008567000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.73051843000001782</v>
       </c>
       <c r="D437" s="5">
         <v>4.9950810610737362</v>
       </c>
       <c r="E437" s="5">
         <v>1.6277328104003619</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>182.25627177999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.0461861099999794</v>
       </c>
       <c r="D438" s="5">
         <v>14.509275817209687</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>181.82199464999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.43427712999999812</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8221630152983179</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>182.85573406</v>
       </c>
       <c r="C440" s="5">
         <v>1.0337394100000097</v>
       </c>
       <c r="D440" s="5">
         <v>7.0399728175952081</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>182.88459506000001</v>
       </c>
       <c r="C441" s="5">
         <v>2.8861000000006243E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.18956627631245837</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>183.95760597</v>
       </c>
       <c r="C442" s="5">
         <v>1.0730109099999936</v>
       </c>
       <c r="D442" s="5">
         <v>7.2722741684064118</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>185.06471195</v>
+        <v>184.97099614999999</v>
       </c>
       <c r="C443" s="5">
-        <v>1.10710598</v>
+        <v>1.0133901799999876</v>
       </c>
       <c r="D443" s="5">
-        <v>7.4658303843372353</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.8146045524110077</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>185.10729812</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.13630197000000521</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.88785211250823615</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77367029-6077-412A-9345-CDC306A17F0B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausgooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>