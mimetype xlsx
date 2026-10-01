--- v9 (2026-08-22)
+++ v10 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB66AA41-E9C8-42A3-8B94-E011420AB550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F136619F-B629-44FC-BC4A-E680F055E9F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9D870DE4-517E-4346-89F3-5995E41DEA5D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{383ED986-241E-4476-B50F-31929E165307}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{659885C8-B508-42D4-8B3A-2AFE6F35AA75}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86A49BCC-2AEE-4762-8DCE-358DD9409A51}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>111.01840061</v>
+        <v>110.91472364000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>110.97844101</v>
+        <v>110.87229103</v>
       </c>
       <c r="C7" s="5">
-        <v>-3.9959600000003093E-2</v>
+        <v>-4.2432610000005866E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.43107004077385103</v>
+        <v>-0.45811887012606745</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>112.49757164</v>
+        <v>112.38676482</v>
       </c>
       <c r="C8" s="5">
-        <v>1.5191306300000065</v>
+        <v>1.5144737899999967</v>
       </c>
       <c r="D8" s="5">
-        <v>17.721107366355039</v>
+        <v>17.680844390989471</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>115.99077475</v>
+        <v>115.87924378</v>
       </c>
       <c r="C9" s="5">
-        <v>3.4932031099999961</v>
+        <v>3.4924789599999997</v>
       </c>
       <c r="D9" s="5">
-        <v>44.332327896623646</v>
+        <v>44.372937015509727</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>119.48651251</v>
+        <v>119.37167026</v>
       </c>
       <c r="C10" s="5">
-        <v>3.4957377599999973</v>
+        <v>3.492426480000006</v>
       </c>
       <c r="D10" s="5">
-        <v>42.805598538435063</v>
+        <v>42.806317013909108</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>118.32987731999999</v>
+        <v>118.23366942</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.1566351900000029</v>
+        <v>-1.1380008400000037</v>
       </c>
       <c r="D11" s="5">
-        <v>-11.017142939550538</v>
+        <v>-10.858739284963326</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>118.44779195</v>
+        <v>118.19691482</v>
       </c>
       <c r="C12" s="5">
-        <v>0.11791463000000135</v>
+        <v>-3.6754599999994753E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>1.2023644957414259</v>
+        <v>-0.37239974690010946</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>112.65463769</v>
+        <v>113.89635269</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.7931542599999943</v>
+        <v>-4.300562130000003</v>
       </c>
       <c r="D13" s="5">
-        <v>-45.214545176163192</v>
+        <v>-35.902053886764108</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>115.27587129</v>
+        <v>115.1866903</v>
       </c>
       <c r="C14" s="5">
-        <v>2.6212335999999965</v>
+        <v>1.2903376099999946</v>
       </c>
       <c r="D14" s="5">
-        <v>31.786844435488426</v>
+        <v>14.474773862134004</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>115.88422086999999</v>
+        <v>115.82303259</v>
       </c>
       <c r="C15" s="5">
-        <v>0.60834957999999517</v>
+        <v>0.63634229000000175</v>
       </c>
       <c r="D15" s="5">
-        <v>6.5198880145548088</v>
+        <v>6.8345157238913767</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>116.21991907</v>
+        <v>116.12244551000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.33569820000001016</v>
+        <v>0.29941292000000885</v>
       </c>
       <c r="D16" s="5">
-        <v>3.5321330511800753</v>
+        <v>3.1465955718912308</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>116.81533691999999</v>
+        <v>116.71640800999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.59541784999998981</v>
+        <v>0.59396249999998929</v>
       </c>
       <c r="D17" s="5">
-        <v>6.3240636587007959</v>
+        <v>6.31361396339023</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>116.79539669</v>
+        <v>116.69178925</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.9940229999988901E-2</v>
+        <v>-2.4618759999995632E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.20464627772903698</v>
+        <v>-0.25282018355382574</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>116.75895466</v>
+        <v>116.65266828</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6442030000003456E-2</v>
+        <v>-3.9120969999999033E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.37377730597433212</v>
+        <v>-0.40155952565894548</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>116.87959609000001</v>
+        <v>116.76944354</v>
       </c>
       <c r="C20" s="5">
-        <v>0.12064143000000627</v>
+        <v>0.11677525999999716</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2469730173157112</v>
+        <v>1.2078970932720257</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>116.83544211</v>
+        <v>116.72118485</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.4153980000004367E-2</v>
+        <v>-4.8258689999997273E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.45238713190155488</v>
+        <v>-0.49481246218783248</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>117.04034864</v>
+        <v>116.91942469999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.20490653000000236</v>
+        <v>0.19823984999999311</v>
       </c>
       <c r="D22" s="5">
-        <v>2.12498508745258</v>
+        <v>2.0572324833638467</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>117.5532675</v>
+        <v>117.43855228</v>
       </c>
       <c r="C23" s="5">
-        <v>0.5129188599999992</v>
+        <v>0.51912758000000281</v>
       </c>
       <c r="D23" s="5">
-        <v>5.3875191706628023</v>
+        <v>5.4601122417130332</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>117.30447794</v>
+        <v>117.09047488</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.24878956000000585</v>
+        <v>-0.34807739999999399</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.510323431236483</v>
+        <v>-3.4992825790611026</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>114.29581301</v>
+        <v>115.54029945000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-3.0086649299999948</v>
+        <v>-1.5501754299999959</v>
       </c>
       <c r="D25" s="5">
-        <v>-26.786905755212931</v>
+        <v>-14.779700314988586</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>116.92750036</v>
+        <v>116.82340099</v>
       </c>
       <c r="C26" s="5">
-        <v>2.6316873499999929</v>
+        <v>1.2831015399999899</v>
       </c>
       <c r="D26" s="5">
-        <v>31.412335051774431</v>
+        <v>14.171124626317511</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>116.95994294</v>
+        <v>116.90425135</v>
       </c>
       <c r="C27" s="5">
-        <v>3.2442580000008547E-2</v>
+        <v>8.0850359999999455E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.33345928590893248</v>
+        <v>0.83365647067101811</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>117.87511239</v>
+        <v>117.7729148</v>
       </c>
       <c r="C28" s="5">
-        <v>0.91516944999999339</v>
+        <v>0.86866344999999967</v>
       </c>
       <c r="D28" s="5">
-        <v>9.8043802570241478</v>
+        <v>9.2902510835792604</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>118.13718722</v>
+        <v>118.03645654</v>
       </c>
       <c r="C29" s="5">
-        <v>0.26207483000000309</v>
+        <v>0.26354174000000796</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7008594692470078</v>
+        <v>2.7185493965215635</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1315725613198158</v>
+        <v>1.130987966907715</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>118.42123444000001</v>
+        <v>118.31862282</v>
       </c>
       <c r="C30" s="5">
-        <v>0.28404722000000504</v>
+        <v>0.28216627999999844</v>
       </c>
       <c r="D30" s="5">
-        <v>2.9237238673651689</v>
+        <v>2.9066191525368934</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>118.15914418</v>
+        <v>118.05371431</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.2620902600000079</v>
+        <v>-0.26490850999999793</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.623752633405052</v>
+        <v>-2.6538909556309664</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>118.57636884</v>
+        <v>118.46831582999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.41722466000000225</v>
+        <v>0.41460151999999084</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3205146676795092</v>
+        <v>4.2967328981803998</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>118.88896926</v>
+        <v>118.77770885</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31260041999999544</v>
+        <v>0.30939302000000168</v>
       </c>
       <c r="D33" s="5">
-        <v>3.2098103695700875</v>
+        <v>3.1793413414566096</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>118.98326983</v>
+        <v>118.86549540999999</v>
       </c>
       <c r="C34" s="5">
-        <v>9.4300570000001471E-2</v>
+        <v>8.7786559999997849E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.95598149892588413</v>
+        <v>0.89051344630268758</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>119.54308091</v>
+        <v>119.3730269</v>
       </c>
       <c r="C35" s="5">
-        <v>0.5598110800000029</v>
+        <v>0.50753149000000519</v>
       </c>
       <c r="D35" s="5">
-        <v>5.7943649377667272</v>
+        <v>5.2458107347239213</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>120.27779701999999</v>
+        <v>120.11673272</v>
       </c>
       <c r="C36" s="5">
-        <v>0.73471610999999371</v>
+        <v>0.7437058200000024</v>
       </c>
       <c r="D36" s="5">
-        <v>7.6297291652795751</v>
+        <v>7.7376878322705789</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>116.84084922</v>
+        <v>118.09204002</v>
       </c>
       <c r="C37" s="5">
-        <v>-3.4369477999999987</v>
+        <v>-2.0246927000000028</v>
       </c>
       <c r="D37" s="5">
-        <v>-29.382737608718866</v>
+        <v>-18.453490861048472</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>121.5053837</v>
+        <v>121.39107156999999</v>
       </c>
       <c r="C38" s="5">
-        <v>4.6645344800000004</v>
+        <v>3.2990315499999951</v>
       </c>
       <c r="D38" s="5">
-        <v>59.959411088384165</v>
+        <v>39.185322885107254</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>122.14447151</v>
+        <v>122.09517781</v>
       </c>
       <c r="C39" s="5">
-        <v>0.63908781000000658</v>
+        <v>0.70410624000000155</v>
       </c>
       <c r="D39" s="5">
-        <v>6.4975268660245833</v>
+        <v>7.1867735858131443</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>122.71483994</v>
+        <v>122.60768822999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.57036843000000204</v>
+        <v>0.51251041999999813</v>
       </c>
       <c r="D40" s="5">
-        <v>5.7497248134774637</v>
+        <v>5.1550916934699709</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>122.89630656</v>
+        <v>122.79229591000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.1814666199999948</v>
+        <v>0.18460768000001337</v>
       </c>
       <c r="D41" s="5">
-        <v>1.7890239857745405</v>
+        <v>1.821851401524599</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0284684712675434</v>
+        <v>4.0291275334823018</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>123.06733889</v>
+        <v>122.96464343</v>
       </c>
       <c r="C42" s="5">
-        <v>0.17103233000000273</v>
+        <v>0.17234751999998821</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6828581684980248</v>
+        <v>1.6973464582806796</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>123.68311358</v>
+        <v>123.57803432999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.61577468999999496</v>
+        <v>0.61339089999999885</v>
       </c>
       <c r="D43" s="5">
-        <v>6.172292918222344</v>
+        <v>6.1530159917503546</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>123.84136839999999</v>
+        <v>123.73359166</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15825481999999624</v>
+        <v>0.15555733000000771</v>
       </c>
       <c r="D44" s="5">
-        <v>1.5462736066369054</v>
+        <v>1.5210356385109369</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>124.32541333</v>
+        <v>124.21658737</v>
       </c>
       <c r="C45" s="5">
-        <v>0.48404493000001025</v>
+        <v>0.4829957099999973</v>
       </c>
       <c r="D45" s="5">
-        <v>4.7924599211524477</v>
+        <v>4.7861029108188458</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>124.47667692</v>
+        <v>124.36924727</v>
       </c>
       <c r="C46" s="5">
-        <v>0.15126358999999923</v>
+        <v>0.15265990000000329</v>
       </c>
       <c r="D46" s="5">
-        <v>1.4698193831619522</v>
+        <v>1.4847874798544769</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>124.25183941</v>
+        <v>124.01031132999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.22483751000000041</v>
+        <v>-0.35893594000000917</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.1461106541411534</v>
+        <v>-3.4088128462465894</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>124.71764111</v>
+        <v>124.61143602</v>
       </c>
       <c r="C48" s="5">
-        <v>0.4658017000000001</v>
+        <v>0.60112469000000601</v>
       </c>
       <c r="D48" s="5">
-        <v>4.59254643916025</v>
+        <v>5.9744659270081435</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>122.62529403000001</v>
+        <v>123.88496483999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-2.0923470799999961</v>
+        <v>-0.72647118000000432</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.374456902344981</v>
+        <v>-6.7758541878948808</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>125.7184858</v>
+        <v>125.61775802</v>
       </c>
       <c r="C50" s="5">
-        <v>3.09319176999999</v>
+        <v>1.7327931800000016</v>
       </c>
       <c r="D50" s="5">
-        <v>34.843171343471838</v>
+        <v>18.137896332257021</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>125.60497553</v>
+        <v>125.5451752</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.11351026999999192</v>
+        <v>-7.2582819999993831E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.0781066671214257</v>
+        <v>-0.69116915718342442</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>124.99774944000001</v>
+        <v>124.89332351</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.6072260899999975</v>
+        <v>-0.65185169000000087</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.6495001329320838</v>
+        <v>-6.0557189657232886</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>125.24666714</v>
+        <v>125.13969950000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.24891769999999269</v>
+        <v>0.24637599000000421</v>
       </c>
       <c r="D53" s="5">
-        <v>2.4160003142990938</v>
+        <v>2.3930833425630738</v>
       </c>
       <c r="E53" s="5">
-        <v>1.9124745452399061</v>
+        <v>1.9116863746244439</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>125.81193436</v>
+        <v>125.70588042999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.56526721999999552</v>
+        <v>0.56618092999998737</v>
       </c>
       <c r="D54" s="5">
-        <v>5.5523582465589749</v>
+        <v>5.5664303685537764</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>125.85129768</v>
+        <v>125.74093141</v>
       </c>
       <c r="C55" s="5">
-        <v>3.9363320000006752E-2</v>
+        <v>3.5050980000008281E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.37609590187734909</v>
+        <v>0.33511352171766706</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>126.34281538</v>
+        <v>126.22550301</v>
       </c>
       <c r="C56" s="5">
-        <v>0.49151770000000283</v>
+        <v>0.48457159999999533</v>
       </c>
       <c r="D56" s="5">
-        <v>4.7886457867141852</v>
+        <v>4.7237642579715633</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>126.84237761</v>
+        <v>126.74576613000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.49956222999999511</v>
+        <v>0.52026312000000985</v>
       </c>
       <c r="D57" s="5">
-        <v>4.8493844810711284</v>
+        <v>5.059713028404178</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>127.57150068999999</v>
+        <v>127.47353689000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.72912307999999371</v>
+        <v>0.72777075999999852</v>
       </c>
       <c r="D58" s="5">
-        <v>7.1202267628305282</v>
+        <v>7.1121904263578006</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>128.78433648000001</v>
+        <v>128.47901340999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.212835790000014</v>
+        <v>1.0054765199999878</v>
       </c>
       <c r="D59" s="5">
-        <v>12.024383950729245</v>
+        <v>9.8868906261283094</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>127.63905714000001</v>
+        <v>127.54824246</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.1452793400000019</v>
+        <v>-0.93077094999999588</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.164805540599019</v>
+        <v>-8.3552843716512939</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>125.49150007999999</v>
+        <v>126.77636483000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.1475570600000111</v>
+        <v>-0.77187762999999165</v>
       </c>
       <c r="D61" s="5">
-        <v>-18.422821646704378</v>
+        <v>-7.0250844566504984</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>128.96651102000001</v>
+        <v>128.92879678</v>
       </c>
       <c r="C62" s="5">
-        <v>3.4750109400000184</v>
+        <v>2.1524319499999933</v>
       </c>
       <c r="D62" s="5">
-        <v>38.787924631267522</v>
+        <v>22.388220249692804</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>130.04309408</v>
+        <v>129.95892104000001</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0765830599999902</v>
+        <v>1.030124260000008</v>
       </c>
       <c r="D63" s="5">
-        <v>10.490291061718505</v>
+        <v>10.020599878658265</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>130.52692418999999</v>
+        <v>130.41854864999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.48383010999998532</v>
+        <v>0.45962760999998409</v>
       </c>
       <c r="D64" s="5">
-        <v>4.5571464590793642</v>
+        <v>4.327593632963822</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>131.18372841999999</v>
+        <v>131.0708186</v>
       </c>
       <c r="C65" s="5">
-        <v>0.65680423000000587</v>
+        <v>0.65226995000000443</v>
       </c>
       <c r="D65" s="5">
-        <v>6.2082834301769418</v>
+        <v>6.1695036579805018</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7402948242635246</v>
+        <v>4.7395983238716299</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>131.64920756000001</v>
+        <v>131.53239391</v>
       </c>
       <c r="C66" s="5">
-        <v>0.46547914000001356</v>
+        <v>0.46157531000000063</v>
       </c>
       <c r="D66" s="5">
-        <v>4.3420467957614672</v>
+        <v>4.308704411562192</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>132.15914193</v>
+        <v>132.03678843</v>
       </c>
       <c r="C67" s="5">
-        <v>0.50993436999999631</v>
+        <v>0.50439452000000529</v>
       </c>
       <c r="D67" s="5">
-        <v>4.7484321883714431</v>
+        <v>4.7000128047374634</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>132.58620382000001</v>
+        <v>132.45454728999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.4270618900000045</v>
+        <v>0.41775885999999218</v>
       </c>
       <c r="D68" s="5">
-        <v>3.9473713018986833</v>
+        <v>3.8635216213451784</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>131.65190525</v>
+        <v>131.55639282000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.93429857000000993</v>
+        <v>-0.89815446999998017</v>
       </c>
       <c r="D69" s="5">
-        <v>-8.135916073289561</v>
+        <v>-7.8403086307934133</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>132.80194831</v>
+        <v>132.68809203999999</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1500430600000016</v>
+        <v>1.1316992199999731</v>
       </c>
       <c r="D70" s="5">
-        <v>11.001174933303925</v>
+        <v>10.825553306667457</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>133.36416245999999</v>
+        <v>133.05937767</v>
       </c>
       <c r="C71" s="5">
-        <v>0.56221414999998842</v>
+        <v>0.37128563000001691</v>
       </c>
       <c r="D71" s="5">
-        <v>5.2001464716966206</v>
+        <v>3.4099821388404949</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>130.34031733</v>
+        <v>130.26329347999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.0238451299999838</v>
+        <v>-2.7960841900000162</v>
       </c>
       <c r="D72" s="5">
-        <v>-24.05912701656634</v>
+        <v>-22.496949302856006</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>127.97417958</v>
+        <v>129.26680456</v>
       </c>
       <c r="C73" s="5">
-        <v>-2.3661377500000071</v>
+        <v>-0.99648891999999023</v>
       </c>
       <c r="D73" s="5">
-        <v>-19.735600570312041</v>
+        <v>-8.8032193849863276</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>129.93857496000001</v>
+        <v>129.99223603999999</v>
       </c>
       <c r="C74" s="5">
-        <v>1.9643953800000133</v>
+        <v>0.72543147999999746</v>
       </c>
       <c r="D74" s="5">
-        <v>20.057403310470768</v>
+        <v>6.9460654664238231</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>129.06977706999999</v>
+        <v>128.94496373999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.86879789000002461</v>
+        <v>-1.047272300000003</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.7348855391021871</v>
+        <v>-9.2506252810725336</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>128.84911790999999</v>
+        <v>128.72694254000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.22065915999999675</v>
+        <v>-0.21802119999998126</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.0323528776906352</v>
+        <v>-2.0102074664771097</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>129.30848888</v>
+        <v>129.18362311000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.45937097000000904</v>
+        <v>0.45668057000000317</v>
       </c>
       <c r="D77" s="5">
-        <v>4.3631168405448451</v>
+        <v>4.3412601777016446</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.4294757151559256</v>
+        <v>-1.4398288727861641</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>128.38708202999999</v>
+        <v>128.25542676000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.92140685000001099</v>
+        <v>-0.92819635000000744</v>
       </c>
       <c r="D78" s="5">
-        <v>-8.223497680432434</v>
+        <v>-8.2894130627202181</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>128.17041270999999</v>
+        <v>128.03423040999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.21666931999999406</v>
+        <v>-0.22119635000001381</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.0064586751154079</v>
+        <v>-2.0500670306579649</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>128.26098612000001</v>
+        <v>128.11743852000001</v>
       </c>
       <c r="C80" s="5">
-        <v>9.0573410000018839E-2</v>
+        <v>8.3208110000015267E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.85130038279999098</v>
+        <v>0.7826610751676677</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>129.16605444000001</v>
+        <v>129.07619362</v>
       </c>
       <c r="C81" s="5">
-        <v>0.90506831999999804</v>
+        <v>0.95875509999999053</v>
       </c>
       <c r="D81" s="5">
-        <v>8.8042421364498793</v>
+        <v>9.3590760744863175</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>128.69701366999999</v>
+        <v>128.56002602000001</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.46904077000002076</v>
+        <v>-0.51616759999998862</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.2715757219629396</v>
+        <v>-4.6945751169315546</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>127.79763751999999</v>
+        <v>127.54014418</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.89937614999999482</v>
+        <v>-1.0198818400000107</v>
       </c>
       <c r="D83" s="5">
-        <v>-8.07105590480991</v>
+        <v>-9.1151649300163839</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>128.71645527999999</v>
+        <v>128.64227255</v>
       </c>
       <c r="C84" s="5">
-        <v>0.91881775999999604</v>
+        <v>1.1021283700000026</v>
       </c>
       <c r="D84" s="5">
-        <v>8.9770252854247889</v>
+        <v>10.877033908978007</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>128.31569483999999</v>
+        <v>129.58933934999999</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.40076043999999911</v>
+        <v>0.94706679999998755</v>
       </c>
       <c r="D85" s="5">
-        <v>-3.6728955737202251</v>
+        <v>9.2010632825954897</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>127.82815979</v>
+        <v>127.95724912999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.48753504999999109</v>
+        <v>-1.6320902199999949</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.465313653096425</v>
+        <v>-14.109045538815479</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>128.50289208000001</v>
+        <v>128.34651724</v>
       </c>
       <c r="C87" s="5">
-        <v>0.67473229000000856</v>
+        <v>0.38926811000000328</v>
       </c>
       <c r="D87" s="5">
-        <v>6.5212812026106404</v>
+        <v>3.7123132632344236</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>128.98564304000001</v>
+        <v>128.84425677999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.48275096000000417</v>
+        <v>0.49773953999999776</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6024010909277324</v>
+        <v>4.7542655564912994</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>129.48352063999999</v>
+        <v>129.34529000000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.49787759999998116</v>
+        <v>0.50103322000001072</v>
       </c>
       <c r="D89" s="5">
-        <v>4.731545921874325</v>
+        <v>4.7675167669678498</v>
       </c>
       <c r="E89" s="5">
-        <v>0.13535983717389843</v>
+        <v>0.12514503472498273</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>129.08820458</v>
+        <v>128.94368689999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.39531605999999897</v>
+        <v>-0.40160310000001687</v>
       </c>
       <c r="D90" s="5">
-        <v>-3.6027301541184276</v>
+        <v>-3.6628974900370648</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>129.90582244000001</v>
+        <v>129.76523721000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.8176178600000128</v>
+        <v>0.82155031000002054</v>
       </c>
       <c r="D91" s="5">
-        <v>7.8709928099704118</v>
+        <v>7.9193629409613608</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>130.21747739</v>
+        <v>130.08260752999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.31165494999999055</v>
+        <v>0.31737031999998067</v>
       </c>
       <c r="D92" s="5">
-        <v>2.917192926972878</v>
+        <v>2.9746742237102719</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>129.67949338</v>
+        <v>129.58141809</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.5379840100000024</v>
+        <v>-0.50118943999999033</v>
       </c>
       <c r="D93" s="5">
-        <v>-4.8465961934891837</v>
+        <v>-4.5266999091814757</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>128.72802866999999</v>
+        <v>128.58797165999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.95146471000001043</v>
+        <v>-0.99344643000000588</v>
       </c>
       <c r="D94" s="5">
-        <v>-8.4577125204846055</v>
+        <v>-8.8217170612587044</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>127.67370801</v>
+        <v>127.48458746</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.0543206599999877</v>
+        <v>-1.1033841999999936</v>
       </c>
       <c r="D95" s="5">
-        <v>-9.3974881845159786</v>
+        <v>-9.8246067284342047</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>130.22102570999999</v>
+        <v>130.17741118000001</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5473176999999936</v>
+        <v>2.6928237200000069</v>
       </c>
       <c r="D96" s="5">
-        <v>26.752251152021312</v>
+        <v>28.509540699571922</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>128.25995688</v>
+        <v>129.41930065</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.9610688299999879</v>
+        <v>-0.75811053000001039</v>
       </c>
       <c r="D97" s="5">
-        <v>-16.647288343924082</v>
+        <v>-6.768855074242131</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>128.29775902</v>
+        <v>128.46109702999999</v>
       </c>
       <c r="C98" s="5">
-        <v>3.7802139999996598E-2</v>
+        <v>-0.95820362000000614</v>
       </c>
       <c r="D98" s="5">
-        <v>0.35425065593044369</v>
+        <v>-8.531631312963416</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>129.34251495000001</v>
+        <v>129.1792572</v>
       </c>
       <c r="C99" s="5">
-        <v>1.044755930000008</v>
+        <v>0.71816017000000443</v>
       </c>
       <c r="D99" s="5">
-        <v>10.221614109829957</v>
+        <v>6.9187512435073595</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>129.74858694</v>
+        <v>129.59958746000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.40607198999998673</v>
+        <v>0.42033026000001428</v>
       </c>
       <c r="D100" s="5">
-        <v>3.8331494277729528</v>
+        <v>3.9752644615945743</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>129.21244161000001</v>
+        <v>129.06709488000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.53614532999998232</v>
+        <v>-0.532492579999996</v>
       </c>
       <c r="D101" s="5">
-        <v>-4.8474666855881754</v>
+        <v>-4.8205943539543323</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.20935407738383871</v>
+        <v>-0.21507943582638189</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>129.93467946000001</v>
+        <v>129.78982303999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.72223784999999907</v>
+        <v>0.7227281599999742</v>
       </c>
       <c r="D102" s="5">
-        <v>6.9175396386828014</v>
+        <v>6.9304183576726075</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>130.65537053</v>
+        <v>130.52441457</v>
       </c>
       <c r="C103" s="5">
-        <v>0.72069106999998667</v>
+        <v>0.7345915300000172</v>
       </c>
       <c r="D103" s="5">
-        <v>6.8627234638894086</v>
+        <v>7.0072896710246191</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>131.02546262000001</v>
+        <v>130.91118075</v>
       </c>
       <c r="C104" s="5">
-        <v>0.3700920900000142</v>
+        <v>0.38676617999999507</v>
       </c>
       <c r="D104" s="5">
-        <v>3.4525572102366509</v>
+        <v>3.6143321385991412</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.43790938000001</v>
+        <v>131.35030684</v>
       </c>
       <c r="C105" s="5">
-        <v>0.41244675999999458</v>
+        <v>0.43912609000000202</v>
       </c>
       <c r="D105" s="5">
-        <v>3.843493720385105</v>
+        <v>4.1003572735508476</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>132.21779003</v>
+        <v>132.10307734</v>
       </c>
       <c r="C106" s="5">
-        <v>0.77988064999999551</v>
+        <v>0.7527704999999969</v>
       </c>
       <c r="D106" s="5">
-        <v>7.3571598014145145</v>
+        <v>7.0981861581287387</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>134.71583885000001</v>
+        <v>134.59127111000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.4980488200000082</v>
+        <v>2.4881937700000094</v>
       </c>
       <c r="D107" s="5">
-        <v>25.182952634244927</v>
+        <v>25.097180426427567</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>132.15597474</v>
+        <v>132.11584995999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-2.5598641100000066</v>
+        <v>-2.4754211500000167</v>
       </c>
       <c r="D108" s="5">
-        <v>-20.563937203294248</v>
+        <v>-19.969350625711723</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>132.69916778999999</v>
+        <v>133.68245200999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.54319304999998508</v>
+        <v>1.5666020500000002</v>
       </c>
       <c r="D109" s="5">
-        <v>5.0453333787153332</v>
+        <v>15.195033733280262</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>132.42981334999999</v>
+        <v>132.5705155</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.26935444000000075</v>
+        <v>-1.1119365099999925</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.4087653275320808</v>
+        <v>-9.5370998354998413</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>135.03364357000001</v>
+        <v>134.89985037</v>
       </c>
       <c r="C111" s="5">
-        <v>2.6038302200000203</v>
+        <v>2.3293348699999967</v>
       </c>
       <c r="D111" s="5">
-        <v>26.320731409102962</v>
+        <v>23.246409230035269</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>135.25325647</v>
+        <v>135.11864026000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21961289999998712</v>
+        <v>0.2187898900000107</v>
       </c>
       <c r="D112" s="5">
-        <v>1.9691805274220986</v>
+        <v>1.9636980723438446</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>135.408432</v>
+        <v>135.2725149</v>
       </c>
       <c r="C113" s="5">
-        <v>0.15517553000000817</v>
+        <v>0.15387463999999795</v>
       </c>
       <c r="D113" s="5">
-        <v>1.3854760998802895</v>
+        <v>1.3751656679327207</v>
       </c>
       <c r="E113" s="5">
-        <v>4.7951964321680807</v>
+        <v>4.8079024524178449</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>135.20395965</v>
+        <v>135.07457880000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.20447235000000319</v>
+        <v>-0.19793609999999262</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.7970757918004621</v>
+        <v>-1.7418251493654058</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>135.00829483000001</v>
+        <v>134.89964035</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.19566481999999041</v>
+        <v>-0.17493845000001329</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.7228629743052504</v>
+        <v>-1.5431270299837596</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>135.12514254000001</v>
+        <v>135.03878373000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.11684771000000183</v>
+        <v>0.13914338000000726</v>
       </c>
       <c r="D116" s="5">
-        <v>1.0435406168306516</v>
+        <v>1.2447961760177151</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>136.06539526</v>
+        <v>135.99398239999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.94025271999998949</v>
+        <v>0.95519866999998726</v>
       </c>
       <c r="D117" s="5">
-        <v>8.6771573394145651</v>
+        <v>8.8263561974851079</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>136.15919267999999</v>
+        <v>136.08071695999999</v>
       </c>
       <c r="C118" s="5">
-        <v>9.3797419999987142E-2</v>
+        <v>8.6734559999996463E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.83037013452660347</v>
+        <v>0.76802917843750151</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>137.88613015000001</v>
+        <v>137.80135157000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.7269374700000242</v>
+        <v>1.7206346100000189</v>
       </c>
       <c r="D119" s="5">
-        <v>16.327765003145768</v>
+        <v>16.274012921099089</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>137.41215158</v>
+        <v>137.36654288</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.47397857000001409</v>
+        <v>-0.43480869000001121</v>
       </c>
       <c r="D120" s="5">
-        <v>-4.0478565439577512</v>
+        <v>-3.7213715256631863</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>138.26484382999999</v>
+        <v>139.04305668999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.85269224999998983</v>
+        <v>1.6765138099999888</v>
       </c>
       <c r="D121" s="5">
-        <v>7.705909370633246</v>
+        <v>15.669819618157987</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.21500172</v>
+        <v>137.3297537</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.049842109999986</v>
+        <v>-1.7133029899999883</v>
       </c>
       <c r="D122" s="5">
-        <v>-8.740531434686261</v>
+        <v>-13.824459862393102</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>137.36923886</v>
+        <v>137.26166461</v>
       </c>
       <c r="C123" s="5">
-        <v>0.15423713999999222</v>
+        <v>-6.8089090000000851E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3572358133611129</v>
+        <v>-0.59334895604435944</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>137.16847651</v>
+        <v>137.05638084</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.20076234999999087</v>
+        <v>-0.20528376999999409</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.7397469644757635</v>
+        <v>-1.7799892751508173</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>137.35844148999999</v>
+        <v>137.24629077</v>
       </c>
       <c r="C125" s="5">
-        <v>0.18996497999998496</v>
+        <v>0.18990992999999889</v>
       </c>
       <c r="D125" s="5">
-        <v>1.6746002450344744</v>
+        <v>1.6754909346964331</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4400945799298404</v>
+        <v>1.4591107967935057</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>138.65223152999999</v>
+        <v>138.55055888999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.2937900400000046</v>
+        <v>1.304268119999989</v>
       </c>
       <c r="D126" s="5">
-        <v>11.907220691637965</v>
+        <v>12.019077518278355</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>139.13708500000001</v>
+        <v>139.05360245</v>
       </c>
       <c r="C127" s="5">
-        <v>0.48485347000001866</v>
+        <v>0.50304356000000894</v>
       </c>
       <c r="D127" s="5">
-        <v>4.2779393636452889</v>
+        <v>4.4449751720720299</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>139.45059459000001</v>
+        <v>139.39012578000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.31350958999999534</v>
+        <v>0.33652333000000567</v>
       </c>
       <c r="D128" s="5">
-        <v>2.7376528022094115</v>
+        <v>2.9430863732353041</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>138.66153093</v>
+        <v>138.61840100000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.78906366000001071</v>
+        <v>-0.77172477999999956</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.5826709878986644</v>
+        <v>-6.4451087466459782</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>140.83978561000001</v>
+        <v>140.78937404999999</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1782546800000091</v>
+        <v>2.1709730499999864</v>
       </c>
       <c r="D130" s="5">
-        <v>20.568087951498736</v>
+        <v>20.500241884223811</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>139.99411341000001</v>
+        <v>139.94441567000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.84567219999999566</v>
+        <v>-0.84495837999998002</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.9721401015658824</v>
+        <v>-6.9688605103612637</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>140.22374818</v>
+        <v>140.17424628000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.22963476999998989</v>
+        <v>0.22983060999999338</v>
       </c>
       <c r="D132" s="5">
-        <v>1.9862364798023169</v>
+        <v>1.9886580892190642</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>141.06238164999999</v>
+        <v>141.6242029</v>
       </c>
       <c r="C133" s="5">
-        <v>0.83863346999999067</v>
+        <v>1.4499566199999947</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4176594507442406</v>
+        <v>13.14385917063694</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>139.81653216999999</v>
+        <v>139.88821657</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.245849480000004</v>
+        <v>-1.7359863300000029</v>
       </c>
       <c r="D134" s="5">
-        <v>-10.098327705811538</v>
+        <v>-13.756999398105785</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>139.46559819000001</v>
+        <v>139.39557606</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.35093397999997933</v>
+        <v>-0.49264051000000109</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.9707192255677639</v>
+        <v>-4.1451061436232006</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>139.68139206999999</v>
+        <v>139.60074016999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.21579387999997834</v>
+        <v>0.20516410999999835</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8726322354179592</v>
+        <v>1.7805421453398695</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>140.00446292999999</v>
+        <v>139.92135911</v>
       </c>
       <c r="C137" s="5">
-        <v>0.3230708600000014</v>
+        <v>0.32061894000000279</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8110759495942439</v>
+        <v>2.7911034536869161</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9263624508965016</v>
+        <v>1.9491006459933624</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>140.34512269000001</v>
+        <v>140.27480277000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.34065976000002252</v>
+        <v>0.3534436600000106</v>
       </c>
       <c r="D138" s="5">
-        <v>2.95924164740764</v>
+        <v>3.0736894131590642</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>140.68930015999999</v>
+        <v>140.63100752</v>
       </c>
       <c r="C139" s="5">
-        <v>0.34417746999997689</v>
+        <v>0.35620474999998919</v>
       </c>
       <c r="D139" s="5">
-        <v>2.9828573190854746</v>
+        <v>3.0901228622136845</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>141.26222509999999</v>
+        <v>141.22439104</v>
       </c>
       <c r="C140" s="5">
-        <v>0.57292494000000715</v>
+        <v>0.59338352000000327</v>
       </c>
       <c r="D140" s="5">
-        <v>4.9976748365875734</v>
+        <v>5.1824955489069069</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>141.01994812999999</v>
+        <v>140.99522200999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.24227697000000603</v>
+        <v>-0.22916903000000843</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.0388006086962895</v>
+        <v>-1.9299899798070674</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>141.89336273999999</v>
+        <v>141.86368174</v>
       </c>
       <c r="C142" s="5">
-        <v>0.87341460999999754</v>
+        <v>0.86845973000001209</v>
       </c>
       <c r="D142" s="5">
-        <v>7.6907414888798264</v>
+        <v>7.6470103032131087</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>142.54742403</v>
+        <v>142.51475411000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.65406129000001556</v>
+        <v>0.6510723700000085</v>
       </c>
       <c r="D143" s="5">
-        <v>5.6738447459954156</v>
+        <v>5.6484702229461448</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>143.25215600999999</v>
+        <v>143.21442292</v>
       </c>
       <c r="C144" s="5">
-        <v>0.70473197999999115</v>
+        <v>0.69966880999999148</v>
       </c>
       <c r="D144" s="5">
-        <v>6.0966133072999806</v>
+        <v>6.0530478633577189</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>145.02830473</v>
+        <v>145.39748617000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.776148720000009</v>
+        <v>2.1830632500000036</v>
       </c>
       <c r="D145" s="5">
-        <v>15.936247893371069</v>
+        <v>19.906212964146629</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>146.47051114999999</v>
+        <v>146.51979304</v>
       </c>
       <c r="C146" s="5">
-        <v>1.4422064199999909</v>
+        <v>1.1223068699999885</v>
       </c>
       <c r="D146" s="5">
-        <v>12.60796772605759</v>
+        <v>9.6661970905260084</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>145.54472634000001</v>
+        <v>145.49535662</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.92578480999998192</v>
+        <v>-1.0244364200000007</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.3265522609276879</v>
+        <v>-8.0749146955135238</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>146.47414075</v>
+        <v>146.41824971</v>
       </c>
       <c r="C148" s="5">
-        <v>0.92941440999999259</v>
+        <v>0.9228930900000023</v>
       </c>
       <c r="D148" s="5">
-        <v>7.9378646108075879</v>
+        <v>7.8829793233794021</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>146.59755749999999</v>
+        <v>146.5419947</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12341674999998986</v>
+        <v>0.12374499000000583</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0157994966801143</v>
+        <v>1.0189042872103871</v>
       </c>
       <c r="E149" s="5">
-        <v>4.7092031439715187</v>
+        <v>4.7316833056167962</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>146.55966103</v>
+        <v>146.51738859</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.7896469999992632E-2</v>
+        <v>-2.4606110000007675E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.30976752669135132</v>
+        <v>-0.20130801691631284</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>146.56364468000001</v>
+        <v>146.52623700999999</v>
       </c>
       <c r="C151" s="5">
-        <v>3.9836500000092201E-3</v>
+        <v>8.8484199999925295E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>3.2622173649943242E-2</v>
+        <v>7.2493999900213879E-2</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>147.17386407999999</v>
+        <v>147.15416479999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.61021939999997699</v>
+        <v>0.6279277900000011</v>
       </c>
       <c r="D152" s="5">
-        <v>5.1122262893066539</v>
+        <v>5.2654714337884823</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>147.08730611999999</v>
+        <v>147.07519285999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.6557959999993273E-2</v>
+        <v>-7.8971940000002405E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.70348237276740555</v>
+        <v>-0.64209607730061347</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>147.2487366</v>
+        <v>147.23421128000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.16143048000000704</v>
+        <v>0.15901842000002375</v>
       </c>
       <c r="D154" s="5">
-        <v>1.3249967447607869</v>
+        <v>1.3051891876210808</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>144.06528075</v>
+        <v>144.0537444</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.1834558500000014</v>
+        <v>-3.1804668800000115</v>
       </c>
       <c r="D155" s="5">
-        <v>-23.070478283041464</v>
+        <v>-23.053334132240323</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>148.06801261999999</v>
+        <v>148.05937471999999</v>
       </c>
       <c r="C156" s="5">
-        <v>4.002731869999991</v>
+        <v>4.0056303199999945</v>
       </c>
       <c r="D156" s="5">
-        <v>38.93862884400847</v>
+        <v>38.974882156082266</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>148.04201384000001</v>
+        <v>148.22020984</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.599877999998057E-2</v>
+        <v>0.16083512000000155</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.21050072736612524</v>
+        <v>1.3113619955040789</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>148.79982884</v>
+        <v>148.82960528999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.75781499999999369</v>
+        <v>0.60939544999999384</v>
       </c>
       <c r="D158" s="5">
-        <v>6.3186293129742221</v>
+        <v>5.0468113948818338</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>149.46979189999999</v>
+        <v>149.45191604999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.6699630599999864</v>
+        <v>0.62231076000000485</v>
       </c>
       <c r="D159" s="5">
-        <v>5.5387579055666381</v>
+        <v>5.1346535339872101</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>150.18939152999999</v>
+        <v>150.15751821000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.71959963000000471</v>
+        <v>0.70560216000001219</v>
       </c>
       <c r="D160" s="5">
-        <v>5.9326740609516593</v>
+        <v>5.8149747997997325</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.10535429000001</v>
+        <v>151.07021415</v>
       </c>
       <c r="C161" s="5">
-        <v>0.91596276000001353</v>
+        <v>0.91269593999999188</v>
       </c>
       <c r="D161" s="5">
-        <v>7.5690040943536374</v>
+        <v>7.5427549805562988</v>
       </c>
       <c r="E161" s="5">
-        <v>3.0749467227651595</v>
+        <v>3.0900490055906005</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>150.55479781</v>
+        <v>150.53449015999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.55055648000001156</v>
+        <v>-0.53572399000000814</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.2856712538070774</v>
+        <v>-4.1734055939181891</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>149.95345881</v>
+        <v>149.9334274</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.60133899999999585</v>
+        <v>-0.6010627599999907</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.6890821956526825</v>
+        <v>-4.6875936951897295</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>149.07759436000001</v>
+        <v>149.06714783000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.87586444999999458</v>
+        <v>-0.86627956999998901</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.7882501876516566</v>
+        <v>-6.7171776297563994</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>149.67628540999999</v>
+        <v>149.67321673000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.59869104999998513</v>
+        <v>0.6060688999999968</v>
       </c>
       <c r="D165" s="5">
-        <v>4.9270459769046759</v>
+        <v>4.9894851182982425</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>149.25492632999999</v>
+        <v>149.24991557999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.421359080000002</v>
+        <v>-0.42330115000001456</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.3263458340441088</v>
+        <v>-3.3415069379416629</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.65160746000001</v>
+        <v>149.64912401000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.39668113000001881</v>
+        <v>0.39920843000001582</v>
       </c>
       <c r="D167" s="5">
-        <v>3.2363259624134777</v>
+        <v>3.2573602003104885</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>151.3274577</v>
+        <v>151.32742923999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.6758502399999884</v>
+        <v>1.6783052299999781</v>
       </c>
       <c r="D168" s="5">
-        <v>14.297359805306975</v>
+        <v>14.319865267454169</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>149.12652331999999</v>
+        <v>149.19638943000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.2009343800000067</v>
+        <v>-2.1310398099999759</v>
       </c>
       <c r="D169" s="5">
-        <v>-16.12242151218458</v>
+        <v>-15.64945214553175</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>148.07138447</v>
+        <v>148.09075102</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.0551388499999916</v>
+        <v>-1.1056384100000116</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.1678126662619306</v>
+        <v>-8.5391006373141227</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>145.98157753000001</v>
+        <v>145.97631684999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.0898069399999883</v>
+        <v>-2.1144341700000098</v>
       </c>
       <c r="D171" s="5">
-        <v>-15.681478052467114</v>
+        <v>-15.850102096068575</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>145.29312948</v>
+        <v>145.27605</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.6884480500000052</v>
+        <v>-0.70026684999999134</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.51468653458641</v>
+        <v>-5.6070723919483312</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>146.84088598</v>
+        <v>146.82259010000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5477564999999913</v>
+        <v>1.5465401000000156</v>
       </c>
       <c r="D173" s="5">
-        <v>13.559380951904011</v>
+        <v>13.549780216763674</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.8221821324846519</v>
+        <v>-2.8116886402123287</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>147.40042998999999</v>
+        <v>147.39094867</v>
       </c>
       <c r="C174" s="5">
-        <v>0.55954400999999621</v>
+        <v>0.56835856999998668</v>
       </c>
       <c r="D174" s="5">
-        <v>4.6697171897180922</v>
+        <v>4.7454569208835062</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>147.53844104999999</v>
+        <v>147.52908843</v>
       </c>
       <c r="C175" s="5">
-        <v>0.13801105999999663</v>
+        <v>0.13813976000000139</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1293643444046042</v>
+        <v>1.1304960422156007</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>148.38164793999999</v>
+        <v>148.37582351</v>
       </c>
       <c r="C176" s="5">
-        <v>0.84320689000000471</v>
+        <v>0.84673508000000197</v>
       </c>
       <c r="D176" s="5">
-        <v>7.077937759610009</v>
+        <v>7.1089596597322391</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>148.41803393999999</v>
+        <v>148.42439207999999</v>
       </c>
       <c r="C177" s="5">
-        <v>3.6385999999993146E-2</v>
+        <v>4.8568569999986266E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.29466000360864886</v>
+        <v>0.39350970528351237</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>148.41865984</v>
+        <v>148.41713421</v>
       </c>
       <c r="C178" s="5">
-        <v>6.2590000001705448E-4</v>
+        <v>-7.2578699999894525E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>5.060688388747181E-3</v>
+        <v>-5.8663551734861041E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>148.430329</v>
+        <v>148.43161541000001</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1669159999996737E-2</v>
+        <v>1.4481200000005856E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>9.4388730418204503E-2</v>
+        <v>0.11714798671322857</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>148.54505499999999</v>
+        <v>148.55003192999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.11472599999999034</v>
+        <v>0.11841651999998248</v>
       </c>
       <c r="D180" s="5">
-        <v>0.93146708108988729</v>
+        <v>0.96155386293279577</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>148.72793465000001</v>
+        <v>148.73862919000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.18287965000001805</v>
+        <v>0.18859726000002297</v>
       </c>
       <c r="D181" s="5">
-        <v>1.4874119319282286</v>
+        <v>1.5341883453630301</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>149.18687969999999</v>
+        <v>149.19667899000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.45894504999998276</v>
+        <v>0.45804979999999773</v>
       </c>
       <c r="D182" s="5">
-        <v>3.7664604629641607</v>
+        <v>3.7587135787041204</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>149.80583962</v>
+        <v>149.80742871999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.61895992000000888</v>
+        <v>0.61074972999998067</v>
       </c>
       <c r="D183" s="5">
-        <v>5.0938613392600418</v>
+        <v>5.0244279648849144</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>150.23688878999999</v>
+        <v>150.23050229</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43104916999999432</v>
+        <v>0.42307357000001389</v>
       </c>
       <c r="D184" s="5">
-        <v>3.5080339635395585</v>
+        <v>3.4420771718144172</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>150.70681443000001</v>
+        <v>150.6984405</v>
       </c>
       <c r="C185" s="5">
-        <v>0.4699256400000138</v>
+        <v>0.4679382099999998</v>
       </c>
       <c r="D185" s="5">
-        <v>3.8187281430863251</v>
+        <v>3.8024645741569607</v>
       </c>
       <c r="E185" s="5">
-        <v>2.6327329913594877</v>
+        <v>2.6398188435173164</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>150.81034896</v>
+        <v>150.80616506999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.10353452999999035</v>
+        <v>0.10772456999998781</v>
       </c>
       <c r="D186" s="5">
-        <v>0.82751370363363108</v>
+        <v>0.86118298042947572</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>151.32682606</v>
+        <v>151.32245925999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.51647710000000302</v>
+        <v>0.51629418999999643</v>
       </c>
       <c r="D187" s="5">
-        <v>4.1879134503244764</v>
+        <v>4.1865206078208095</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>151.16299796999999</v>
+        <v>151.15827952999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.16382809000000975</v>
+        <v>-0.16417973000000075</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.2914255673835862</v>
+        <v>-1.294218083425569</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>151.39059445999999</v>
+        <v>151.40440459999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.22759648999999627</v>
+        <v>0.24612507000000505</v>
       </c>
       <c r="D189" s="5">
-        <v>1.8218006573654133</v>
+        <v>1.9715061681740753</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>151.98003785</v>
+        <v>151.97786461999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.58944339000001378</v>
+        <v>0.57346001999999885</v>
       </c>
       <c r="D190" s="5">
-        <v>4.7735956138193369</v>
+        <v>4.6410144449915425</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>152.08009612999999</v>
+        <v>152.07838375</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10005827999998473</v>
+        <v>0.10051913000000923</v>
       </c>
       <c r="D191" s="5">
-        <v>0.79290456260225906</v>
+        <v>0.7965812620897017</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>153.33461033</v>
+        <v>153.33463401</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2545142000000169</v>
+        <v>1.2562502600000016</v>
       </c>
       <c r="D192" s="5">
-        <v>10.36053210144836</v>
+        <v>10.375649291401068</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>152.2115192</v>
+        <v>152.21681063</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.1230911300000059</v>
+        <v>-1.1178233800000044</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.4437658824386581</v>
+        <v>-8.4057343605951296</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>152.45475073</v>
+        <v>152.45394542</v>
       </c>
       <c r="C194" s="5">
-        <v>0.24323153000000275</v>
+        <v>0.23713478999999893</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9345240049371659</v>
+        <v>1.8855517140325295</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>152.16763019000001</v>
+        <v>152.16805816999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.28712053999998943</v>
+        <v>-0.28588725000000181</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.2367166638439628</v>
+        <v>-2.2272196476210593</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>152.88056323999999</v>
+        <v>152.87912899</v>
       </c>
       <c r="C196" s="5">
-        <v>0.71293304999997531</v>
+        <v>0.71107082000000332</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7693812086119012</v>
+        <v>5.753905188587205</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>153.1974036</v>
+        <v>153.19392733999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.3168403600000147</v>
+        <v>0.31479834999998957</v>
       </c>
       <c r="D197" s="5">
-        <v>2.515508452657178</v>
+        <v>2.4991358802768371</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6526055436974385</v>
+        <v>1.6559473553410697</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>153.24153913999999</v>
+        <v>153.23869793</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4135539999984985E-2</v>
+        <v>4.4770590000013044E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.34626337104066707</v>
+        <v>0.35126162126146721</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>153.64097071</v>
+        <v>153.63851435999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.39943157000001861</v>
+        <v>0.39981642999998712</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1730916550363419</v>
+        <v>3.1762527328919044</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>153.79575033</v>
+        <v>153.79259628</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15477961999999934</v>
+        <v>0.15408192000001009</v>
       </c>
       <c r="D200" s="5">
-        <v>1.2156140583183817</v>
+        <v>1.210123629949722</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>154.09415501999999</v>
+        <v>154.10985013999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.29840468999998393</v>
+        <v>0.31725385999999389</v>
       </c>
       <c r="D201" s="5">
-        <v>2.3533273692434298</v>
+        <v>2.5037216999624023</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>154.21585379999999</v>
+        <v>154.21245741000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.12169878000000267</v>
+        <v>0.10260727000002134</v>
       </c>
       <c r="D202" s="5">
-        <v>0.95185025535537982</v>
+        <v>0.8018995232286219</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>154.37113916000001</v>
+        <v>154.36920966</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15528536000002191</v>
+        <v>0.1567522499999825</v>
       </c>
       <c r="D203" s="5">
-        <v>1.2150365227714399</v>
+        <v>1.2266056709527851</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>152.18311919000001</v>
+        <v>152.18176181000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.1880199699999991</v>
+        <v>-2.1874478499999839</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.74329572208063</v>
+        <v>-15.739676228847188</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>154.18834594</v>
+        <v>154.19017402</v>
       </c>
       <c r="C205" s="5">
-        <v>2.0052267499999914</v>
+        <v>2.0084122099999888</v>
       </c>
       <c r="D205" s="5">
-        <v>17.009418024395838</v>
+        <v>17.038592817378518</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>159.44384593000001</v>
+        <v>159.44203881000001</v>
       </c>
       <c r="C206" s="5">
-        <v>5.2554999900000041</v>
+        <v>5.2518647900000133</v>
       </c>
       <c r="D206" s="5">
-        <v>49.511480521175642</v>
+        <v>49.469880184728424</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>157.78083018000001</v>
+        <v>157.77991087999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.6630157499999996</v>
+        <v>-1.6621279300000253</v>
       </c>
       <c r="D207" s="5">
-        <v>-11.822515541907508</v>
+        <v>-11.81668769209816</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>156.68820590999999</v>
+        <v>156.68815452000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.0926242700000159</v>
+        <v>-1.0917563599999767</v>
       </c>
       <c r="D208" s="5">
-        <v>-8.0006301100972728</v>
+        <v>-7.9945596324529795</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>157.93033892</v>
+        <v>157.92786311</v>
       </c>
       <c r="C209" s="5">
-        <v>1.2421330100000034</v>
+        <v>1.2397085899999922</v>
       </c>
       <c r="D209" s="5">
-        <v>9.938830779679698</v>
+        <v>9.91858357151132</v>
       </c>
       <c r="E209" s="5">
-        <v>3.0894357272253314</v>
+        <v>3.0901588935007052</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>157.84387018000001</v>
+        <v>157.84250994000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.646873999998661E-2</v>
+        <v>-8.5353169999990541E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.65503940963362872</v>
+        <v>-0.64662367894979811</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>158.04212595000001</v>
+        <v>158.04069480000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.19825577000000294</v>
+        <v>0.1981848599999978</v>
       </c>
       <c r="D211" s="5">
-        <v>1.5176852747487368</v>
+        <v>1.5171518559372599</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>158.65675447999999</v>
+        <v>158.65514913000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.61462852999997608</v>
+        <v>0.61445433000000094</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7679473313176235</v>
+        <v>4.7666110489093194</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>158.67750232</v>
+        <v>158.6913476</v>
       </c>
       <c r="C213" s="5">
-        <v>2.0747840000012729E-2</v>
+        <v>3.6198469999987992E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>0.15703915810467706</v>
+        <v>0.27413364749799829</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>159.07946412999999</v>
+        <v>159.07502349999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.40196180999998887</v>
+        <v>0.38367589999998586</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0825522468101996</v>
+        <v>2.9401922027680216</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>159.29799890000001</v>
+        <v>159.29637277</v>
       </c>
       <c r="C215" s="5">
-        <v>0.21853477000001931</v>
+        <v>0.22134927000001881</v>
       </c>
       <c r="D215" s="5">
-        <v>1.6610077293596426</v>
+        <v>1.6826110893415791</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>159.4693978</v>
+        <v>159.46809653</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17139889999998559</v>
+        <v>0.1717237599999919</v>
       </c>
       <c r="D216" s="5">
-        <v>1.2988249887270431</v>
+        <v>1.3013146865929359</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>159.85367975</v>
+        <v>159.85378241999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.38428195000000187</v>
+        <v>0.38568588999999065</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9303394265257188</v>
+        <v>2.9412122930757345</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>160.92824196999999</v>
+        <v>160.92676793999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.07456221999999</v>
+        <v>1.0729855200000031</v>
       </c>
       <c r="D218" s="5">
-        <v>8.3716155809872905</v>
+        <v>8.3588694034372182</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>161.97464749</v>
+        <v>161.9739715</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0464055200000075</v>
+        <v>1.047203560000014</v>
       </c>
       <c r="D219" s="5">
-        <v>8.0879594660433476</v>
+        <v>8.0944269736581198</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>161.92497043</v>
+        <v>161.92508921000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.9677059999993389E-2</v>
+        <v>-4.8882289999994555E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.36741563878105454</v>
+        <v>-0.36154871414658674</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>162.32619908000001</v>
+        <v>162.32397</v>
       </c>
       <c r="C221" s="5">
-        <v>0.40122865000000729</v>
+        <v>0.39888078999999266</v>
       </c>
       <c r="D221" s="5">
-        <v>3.014300650634838</v>
+        <v>2.996420057991811</v>
       </c>
       <c r="E221" s="5">
-        <v>2.783417163580415</v>
+        <v>2.7836170283251471</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>163.63882278</v>
+        <v>163.63869783999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.312623699999989</v>
+        <v>1.3147278399999891</v>
       </c>
       <c r="D222" s="5">
-        <v>10.147012585296711</v>
+        <v>10.164155463057224</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>164.20115306</v>
+        <v>164.20219983999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.56233027999999763</v>
+        <v>0.56350199999999973</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2025320069851269</v>
+        <v>4.211458557102099</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>165.84718330999999</v>
+        <v>165.84739736</v>
       </c>
       <c r="C224" s="5">
-        <v>1.6460302499999955</v>
+        <v>1.6451975200000106</v>
       </c>
       <c r="D224" s="5">
-        <v>12.71527371336758</v>
+        <v>12.70839695660988</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>162.88812462999999</v>
+        <v>162.89539106999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.9590586799999983</v>
+        <v>-2.9520062900000141</v>
       </c>
       <c r="D225" s="5">
-        <v>-19.429533508892526</v>
+        <v>-19.387640451353437</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>163.25614487999999</v>
+        <v>163.25218620000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.36802025000000071</v>
+        <v>0.35679513000002316</v>
       </c>
       <c r="D226" s="5">
-        <v>2.7451579854741892</v>
+        <v>2.6602956564271141</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>164.14615916</v>
+        <v>164.14554437999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.8900142800000026</v>
+        <v>0.89335817999997857</v>
       </c>
       <c r="D227" s="5">
-        <v>6.7417354467083301</v>
+        <v>6.7680012973373449</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>164.92558198</v>
+        <v>164.92456164999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.77942282000000773</v>
+        <v>0.7790172699999971</v>
       </c>
       <c r="D228" s="5">
-        <v>5.8492051627745845</v>
+        <v>5.8461042923148243</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>165.30940772</v>
+        <v>165.30777291999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.38382573999999181</v>
+        <v>0.38321127000000388</v>
       </c>
       <c r="D229" s="5">
-        <v>2.8287449693949807</v>
+        <v>2.8241760743258348</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>168.0415208</v>
+        <v>168.04143746</v>
       </c>
       <c r="C230" s="5">
-        <v>2.7321130800000049</v>
+        <v>2.7336645400000066</v>
       </c>
       <c r="D230" s="5">
-        <v>21.738627533973045</v>
+        <v>21.752350832927057</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>166.38413940999999</v>
+        <v>166.38417917000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6573813900000118</v>
+        <v>-1.6572582899999873</v>
       </c>
       <c r="D231" s="5">
-        <v>-11.214129465574485</v>
+        <v>-11.213346462332986</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>167.18413964999999</v>
+        <v>167.18427930999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.8000002400000028</v>
+        <v>0.80010013999998364</v>
       </c>
       <c r="D232" s="5">
-        <v>5.9248355066482628</v>
+        <v>5.9255935933899551</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>167.92867988</v>
+        <v>167.92762121000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.74454023000001257</v>
+        <v>0.74334190000001854</v>
       </c>
       <c r="D233" s="5">
-        <v>5.4769569712623367</v>
+        <v>5.4679205112581952</v>
       </c>
       <c r="E233" s="5">
-        <v>3.4513718868258048</v>
+        <v>3.4521403154444741</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>168.41127596000001</v>
+        <v>168.41178399</v>
       </c>
       <c r="C234" s="5">
-        <v>0.48259608000000753</v>
+        <v>0.48416277999999124</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5036126011165347</v>
+        <v>3.5151902129729962</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>168.80316919000001</v>
+        <v>168.80575748000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.39189322999999376</v>
+        <v>0.39397349000000759</v>
       </c>
       <c r="D235" s="5">
-        <v>2.8284185951426233</v>
+        <v>2.8436175127416918</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>169.03825999</v>
+        <v>169.03900956999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.23509079999999472</v>
+        <v>0.23325208999997926</v>
       </c>
       <c r="D236" s="5">
-        <v>1.6840911466118325</v>
+        <v>1.6707933291470134</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>170.0743349</v>
+        <v>170.07668717000001</v>
       </c>
       <c r="C237" s="5">
-        <v>1.0360749099999964</v>
+        <v>1.0376776000000234</v>
       </c>
       <c r="D237" s="5">
-        <v>7.6081615674743475</v>
+        <v>7.6202957623233258</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>170.24831664999999</v>
+        <v>170.24573777000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.17398174999999583</v>
+        <v>0.16905059999999139</v>
       </c>
       <c r="D238" s="5">
-        <v>1.2345000545622709</v>
+        <v>1.1993025536859436</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>170.19237138</v>
+        <v>170.19150488</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.5945269999995162E-2</v>
+        <v>-5.4232890000008638E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.393619876158946</v>
+        <v>-0.38159877980604717</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>169.75068529000001</v>
+        <v>169.74925732</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.44168608999999037</v>
+        <v>-0.44224755999999843</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0701903957684462</v>
+        <v>-3.0740530322027504</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>169.83364943000001</v>
+        <v>169.83129002000001</v>
       </c>
       <c r="C241" s="5">
-        <v>8.2964140000001407E-2</v>
+        <v>8.2032700000013392E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.58806844287941917</v>
+        <v>0.58145353362535346</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>171.70283214</v>
+        <v>171.70357383000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.8691827099999898</v>
+        <v>1.872283809999999</v>
       </c>
       <c r="D242" s="5">
-        <v>14.036689356834508</v>
+        <v>14.061614358209029</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>171.24741666</v>
+        <v>171.24809465999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.45541547999999921</v>
+        <v>-0.45547917000001803</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.1367937471472929</v>
+        <v>-3.1372126938775113</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>171.91182380000001</v>
+        <v>171.91244520000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.66440714000000867</v>
+        <v>0.66435054000001514</v>
       </c>
       <c r="D244" s="5">
-        <v>4.7564152591787812</v>
+        <v>4.7559821483355469</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>172.39658026999999</v>
+        <v>172.39642545000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.48475646999997934</v>
+        <v>0.48398025000000189</v>
       </c>
       <c r="D245" s="5">
-        <v>3.4367312677193063</v>
+        <v>3.4311300928863808</v>
       </c>
       <c r="E245" s="5">
-        <v>2.6605940052602639</v>
+        <v>2.6611490163441109</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>172.26346781000001</v>
+        <v>172.26407227999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.13311245999997823</v>
+        <v>-0.13235317000001601</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.9226305207547969</v>
+        <v>-0.91739074446991475</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>171.98115128000001</v>
+        <v>171.98468621000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.28231653000000279</v>
+        <v>-0.27938606999998683</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.949007424094229</v>
+        <v>-1.9289500457854158</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>174.26457126</v>
+        <v>174.26515107</v>
       </c>
       <c r="C248" s="5">
-        <v>2.2834199799999908</v>
+        <v>2.280464859999995</v>
       </c>
       <c r="D248" s="5">
-        <v>17.149112563275139</v>
+        <v>17.124897838082131</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>173.20487313000001</v>
+        <v>173.20490527000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.0596981299999868</v>
+        <v>-1.0602457999999899</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.0579910866339972</v>
+        <v>-7.0614948780388769</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>174.88350714000001</v>
+        <v>174.88152436999999</v>
       </c>
       <c r="C250" s="5">
-        <v>1.6786340099999961</v>
+        <v>1.6766190999999822</v>
       </c>
       <c r="D250" s="5">
-        <v>12.270321970499465</v>
+        <v>12.254798367038088</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>175.07941022</v>
+        <v>175.07778475999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19590307999999368</v>
+        <v>0.19626038999999196</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3525431031221613</v>
+        <v>1.355040727319401</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>173.54706517</v>
+        <v>173.54475047</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5323450500000035</v>
+        <v>-1.5330342899999891</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.011629900890384</v>
+        <v>-10.016007017560181</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>173.85831073</v>
+        <v>173.85558965999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.31124556000000325</v>
+        <v>0.31083918999999582</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1734789824624512</v>
+        <v>2.1706424580057559</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>172.22639543</v>
+        <v>172.22780599999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6319153000000028</v>
+        <v>-1.6277836600000057</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.700077887166326</v>
+        <v>-10.674525836962856</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>173.97230156000001</v>
+        <v>173.97329536999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.7459061300000087</v>
+        <v>1.7454893700000014</v>
       </c>
       <c r="D255" s="5">
-        <v>12.866422929303667</v>
+        <v>12.863067149338182</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>173.3649254</v>
+        <v>173.36557961</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.60737616000000116</v>
+        <v>-0.60771575999999072</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.1099518420501298</v>
+        <v>-4.1121828145121109</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>173.08268537000001</v>
+        <v>173.08305999999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.28224002999999698</v>
+        <v>-0.28251961000000847</v>
       </c>
       <c r="D257" s="5">
-        <v>-1.9362151765988656</v>
+        <v>-1.9381087375307415</v>
       </c>
       <c r="E257" s="5">
-        <v>0.39798069017695781</v>
+        <v>0.39828815951821195</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>171.62592613000001</v>
+        <v>171.62797764000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.4567592399999967</v>
+        <v>-1.4550823599999774</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6451997978850521</v>
+        <v>-9.6345855344888598</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>172.7150303</v>
+        <v>172.71696947999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.0891041699999846</v>
+        <v>1.0889918399999772</v>
       </c>
       <c r="D259" s="5">
-        <v>7.8864423044502585</v>
+        <v>7.8855027323331495</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>172.50102604</v>
+        <v>172.50080822999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.21400425999999584</v>
+        <v>-0.21616124999999897</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.476780779669129</v>
+        <v>-1.4915465983364684</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>172.55422282999999</v>
+        <v>172.55423299</v>
       </c>
       <c r="C261" s="5">
-        <v>5.3196789999987004E-2</v>
+        <v>5.3424760000012839E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.37069074067190844</v>
+        <v>0.37228247987828311</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>172.18033749</v>
+        <v>172.17947824000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37388533999998685</v>
+        <v>-0.37475474999999392</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.5693606051068185</v>
+        <v>-2.575263904258851</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>172.16735449999999</v>
+        <v>172.16568932999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-1.2982990000011796E-2</v>
+        <v>-1.3788910000016585E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-9.0446613711536727E-2</v>
+        <v>-9.6059099948508919E-2</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>171.02198331</v>
+        <v>171.02022170000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-1.1453711899999917</v>
+        <v>-1.1454676299999846</v>
       </c>
       <c r="D264" s="5">
-        <v>-7.6974735982384468</v>
+        <v>-7.6981699457308821</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>171.14401033999999</v>
+        <v>171.14223952</v>
       </c>
       <c r="C265" s="5">
-        <v>0.12202702999999815</v>
+        <v>0.12201781999999639</v>
       </c>
       <c r="D265" s="5">
-        <v>0.85958806569150781</v>
+        <v>0.85953182178728493</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>170.39350352</v>
+        <v>170.39438835000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.75050681999999824</v>
+        <v>-0.74785116999998991</v>
       </c>
       <c r="D266" s="5">
-        <v>-5.1371999537064834</v>
+        <v>-5.1195084474898405</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>169.46181197000001</v>
+        <v>169.46234795999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.93169154999998227</v>
+        <v>-0.93204039000002581</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.3676858584576497</v>
+        <v>-6.3699666670311235</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>168.93330834</v>
+        <v>168.93376162000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.52850363000001721</v>
+        <v>-0.52858633999997551</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.6789302160468274</v>
+        <v>-3.6794846828954508</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>169.12782962</v>
+        <v>169.12801709999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.19452128000000357</v>
+        <v>0.19425547999998116</v>
       </c>
       <c r="D269" s="5">
-        <v>1.3905459387537844</v>
+        <v>1.3886300704752053</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.2849516932012537</v>
+        <v>-2.285054874809811</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>169.63289220999999</v>
+        <v>169.63644324000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.50506258999999432</v>
+        <v>0.50842614000001163</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6429803638710956</v>
+        <v>3.6676398225692131</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>169.40109931000001</v>
+        <v>169.40173712000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.23179289999998787</v>
+        <v>-0.23470611999999846</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.6274588369769472</v>
+        <v>-1.6477234414284614</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>169.27805255000001</v>
+        <v>169.27751297</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.12304675999999404</v>
+        <v>-0.12422415000000342</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.86816232316854203</v>
+        <v>-0.87643269296960868</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>169.47065728999999</v>
+        <v>169.47066336</v>
       </c>
       <c r="C273" s="5">
-        <v>0.19260473999997885</v>
+        <v>0.19315038999999956</v>
       </c>
       <c r="D273" s="5">
-        <v>1.3739380083545472</v>
+        <v>1.3778592595317551</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>169.51542438000001</v>
+        <v>169.51461427000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.4767090000021881E-2</v>
+        <v>4.3950910000006616E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.31745097700706104</v>
+        <v>0.31165503810592909</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>169.26000064999999</v>
+        <v>169.25860431000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.25542373000001817</v>
+        <v>-0.25600996000000009</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.7932353635311649</v>
+        <v>-1.797325459474497</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>169.85203769</v>
+        <v>169.85089424</v>
       </c>
       <c r="C276" s="5">
-        <v>0.59203704000000812</v>
+        <v>0.59228992999999264</v>
       </c>
       <c r="D276" s="5">
-        <v>4.2790529667186217</v>
+        <v>4.2809520939989687</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>170.01093026999999</v>
+        <v>170.01006211999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.15889257999998563</v>
+        <v>0.15916787999998405</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1283655462460018</v>
+        <v>1.1303383077197138</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>170.63330407000001</v>
+        <v>170.63380910000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.62237380000001963</v>
+        <v>0.62374698000002127</v>
       </c>
       <c r="D278" s="5">
-        <v>4.4824816126965983</v>
+        <v>4.4925954009480407</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>170.78983134000001</v>
+        <v>170.78970390000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.156527269999998</v>
+        <v>0.15589479999999867</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1063684513156424</v>
+        <v>1.1018722521336954</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>171.46324003999999</v>
+        <v>171.46331280999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.67340869999998176</v>
+        <v>0.67360890999998446</v>
       </c>
       <c r="D280" s="5">
-        <v>4.8354580521620338</v>
+        <v>4.8369306898931042</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>171.23223863999999</v>
+        <v>171.23207955000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.23100139999999669</v>
+        <v>-0.23123325999998201</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.6047571953756168</v>
+        <v>-1.6063553123119245</v>
       </c>
       <c r="E281" s="5">
-        <v>1.2442712856472138</v>
+        <v>1.2440649905780754</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>171.32703413999999</v>
+        <v>171.33220673</v>
       </c>
       <c r="C282" s="5">
-        <v>9.4795500000003585E-2</v>
+        <v>0.10012717999998699</v>
       </c>
       <c r="D282" s="5">
-        <v>0.6663558553356097</v>
+        <v>0.70395566842889057</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>171.72065148999999</v>
+        <v>171.72021444000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.39361734999999953</v>
+        <v>0.38800771000001077</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7920595582269447</v>
+        <v>2.7516874861956531</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>171.86125430000001</v>
+        <v>171.85975962000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.14060281000001851</v>
+        <v>0.13954517999999894</v>
       </c>
       <c r="D284" s="5">
-        <v>0.98698243818970965</v>
+        <v>0.9795275374197665</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>172.02604135000001</v>
+        <v>172.02588206999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.16478705000000105</v>
+        <v>0.16612244999998893</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1566925172010745</v>
+        <v>1.1661261989122984</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>172.1281602</v>
+        <v>172.12776604999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10211884999998233</v>
+        <v>0.10188397999999665</v>
       </c>
       <c r="D286" s="5">
-        <v>0.71467962261411166</v>
+        <v>0.71303118727665815</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>172.40144339</v>
+        <v>172.40052714999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.27328319000000079</v>
+        <v>0.27276109999999676</v>
       </c>
       <c r="D287" s="5">
-        <v>1.92193231578901</v>
+        <v>1.9182329584773283</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>173.01351844999999</v>
+        <v>173.01322088000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.61207505999999512</v>
+        <v>0.61269373000001792</v>
       </c>
       <c r="D288" s="5">
-        <v>4.3445300580916557</v>
+        <v>4.3490311548645355</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>172.33390589999999</v>
+        <v>172.33373021</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.67961255000000165</v>
+        <v>-0.67949067000000696</v>
       </c>
       <c r="D289" s="5">
-        <v>-4.6131916195391254</v>
+        <v>-4.6123898518942497</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>172.92481706000001</v>
+        <v>172.92504371000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.59091116000001875</v>
+        <v>0.59131350000001248</v>
       </c>
       <c r="D290" s="5">
-        <v>4.1931393076682921</v>
+        <v>4.1960527876754972</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>171.87265318999999</v>
+        <v>171.87206399999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.0521638700000153</v>
+        <v>-1.0529797100000167</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.0619672024552109</v>
+        <v>-7.0672519751901035</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>172.59505473999999</v>
+        <v>172.59502542999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.72240155000000073</v>
+        <v>0.72296142999999802</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1619913598385914</v>
+        <v>5.166103166080549</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>172.19487956</v>
+        <v>172.19477495000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.40017517999999086</v>
+        <v>-0.40025047999998264</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.7470866453014886</v>
+        <v>-2.7475974435595241</v>
       </c>
       <c r="E293" s="5">
-        <v>0.5621843921715497</v>
+        <v>0.5622167309595083</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>172.32429422999999</v>
+        <v>172.32781317999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.12941466999998852</v>
+        <v>0.1330382299999826</v>
       </c>
       <c r="D294" s="5">
-        <v>0.905608516351597</v>
+        <v>0.93107361808215661</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>172.77669537</v>
+        <v>172.77656655999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.45240114000000631</v>
+        <v>0.44875337999999942</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1962358381893319</v>
+        <v>3.1700283578421695</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>172.83524147</v>
+        <v>172.83306572000001</v>
       </c>
       <c r="C296" s="5">
-        <v>5.8546100000000934E-2</v>
+        <v>5.6499160000015536E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.4073836609801651</v>
+        <v>0.3931150241770931</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>172.66519049999999</v>
+        <v>172.66520711000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.17005097000000546</v>
+        <v>-0.16785860999999613</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.1743005627052217</v>
+        <v>-1.1592563412005541</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>172.93649977999999</v>
+        <v>172.93674098</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27130927999999699</v>
+        <v>0.27153386999998474</v>
       </c>
       <c r="D298" s="5">
-        <v>1.9019442404103248</v>
+        <v>1.9035321290983287</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>172.92890396000001</v>
+        <v>172.92900040000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-7.5958199999774934E-3</v>
+        <v>-7.7405799999894498E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-5.2694384287010898E-2</v>
+        <v>-5.3698303885951759E-2</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>173.20875040000001</v>
+        <v>173.20926437</v>
       </c>
       <c r="C300" s="5">
-        <v>0.27984644000000003</v>
+        <v>0.28026396999999292</v>
       </c>
       <c r="D300" s="5">
-        <v>1.9593071681199614</v>
+        <v>1.9622554508548218</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>173.01753027000001</v>
+        <v>173.01792850000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.19122013000000493</v>
+        <v>-0.19133586999998897</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.3167693931592006</v>
+        <v>-1.317557673559222</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>173.6166049</v>
+        <v>173.61754178999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.59907462999998984</v>
+        <v>0.59961328999997932</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2350575033947457</v>
+        <v>4.2389284018039319</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>173.83039005000001</v>
+        <v>173.82827293</v>
       </c>
       <c r="C303" s="5">
-        <v>0.21378515000000675</v>
+        <v>0.21073114000000714</v>
       </c>
       <c r="D303" s="5">
-        <v>1.4876846775793595</v>
+        <v>1.4662824469152236</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>173.63193106</v>
+        <v>173.63117392999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.198458990000006</v>
+        <v>-0.19709900000000857</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.3614481103242371</v>
+        <v>-1.3521929175010938</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>174.66509805999999</v>
+        <v>174.66416520999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0331669999999917</v>
+        <v>1.0329912800000045</v>
       </c>
       <c r="D305" s="5">
-        <v>7.3787738989500529</v>
+        <v>7.3775108084153329</v>
       </c>
       <c r="E305" s="5">
-        <v>1.4345481737389587</v>
+        <v>1.4340680550365192</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>174.45899947999999</v>
+        <v>174.45992999000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.20609858000000258</v>
+        <v>-0.20423521999998684</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.4068039225700435</v>
+        <v>-1.3941739392853147</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>174.32201548</v>
+        <v>174.32139340000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.13698399999998401</v>
+        <v>-0.13853659000000107</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.93817324722342832</v>
+        <v>-0.94875515865889826</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>173.86984097999999</v>
+        <v>173.86913243999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.45217450000001236</v>
+        <v>-0.45226096000001803</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.0686590064364139</v>
+        <v>-3.0692482127273601</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>174.64082185999999</v>
+        <v>174.64112552</v>
       </c>
       <c r="C309" s="5">
-        <v>0.7709808799999962</v>
+        <v>0.77199308000001565</v>
       </c>
       <c r="D309" s="5">
-        <v>5.4527998128604649</v>
+        <v>5.4601571648392966</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>174.63410199</v>
+        <v>174.63528054</v>
       </c>
       <c r="C310" s="5">
-        <v>-6.7198699999835299E-3</v>
+        <v>-5.8449800000062169E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-4.6164107448953828E-2</v>
+        <v>-4.0154831873007168E-2</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>174.9010863</v>
+        <v>174.90293919999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.266984309999998</v>
+        <v>0.26765865999999505</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8500904144470143</v>
+        <v>1.8547902193696286</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>175.19937999000001</v>
+        <v>175.20160935000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.29829369000000838</v>
+        <v>0.29867015000002084</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0659063903075925</v>
+        <v>2.0685160730699703</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>175.40974155999999</v>
+        <v>175.41123103999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.21036156999997502</v>
+        <v>0.20962168999997743</v>
       </c>
       <c r="D313" s="5">
-        <v>1.450391017423458</v>
+        <v>1.4452376002828782</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>176.19564342000001</v>
+        <v>176.19685788999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.78590186000002404</v>
+        <v>0.78562684999999988</v>
       </c>
       <c r="D314" s="5">
-        <v>5.5109386981516684</v>
+        <v>5.508914572982726</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>175.83826113000001</v>
+        <v>175.83385064000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.35738229000000388</v>
+        <v>-0.36300724999998124</v>
       </c>
       <c r="D315" s="5">
-        <v>-2.4070214159102488</v>
+        <v>-2.4444614535095943</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>175.67420593</v>
+        <v>175.67133759000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.16405520000000706</v>
+        <v>-0.16251305000000116</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.1138597847780485</v>
+        <v>-1.103469996095563</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>176.44358219</v>
+        <v>176.44032444000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.76937626000000137</v>
+        <v>0.76898685000000455</v>
       </c>
       <c r="D317" s="5">
-        <v>5.3839338250859292</v>
+        <v>5.3812328666409615</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0182252492075383</v>
+        <v>1.0168996186851187</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.99448158000001</v>
+        <v>175.99190160000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.44910060999998791</v>
+        <v>-0.44842284000000632</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.0119540654455768</v>
+        <v>-3.007526613392042</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>175.88266422999999</v>
+        <v>175.88094297999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.11181735000002391</v>
+        <v>-0.11095862000001944</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.75975637812925045</v>
+        <v>-0.75395286618278323</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>176.90834376000001</v>
+        <v>176.91076717999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.0256795300000192</v>
+        <v>1.0298242000000073</v>
       </c>
       <c r="D320" s="5">
-        <v>7.2268065726161845</v>
+        <v>7.2570295412836883</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>177.07261478999999</v>
+        <v>177.07291044999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.16427102999998056</v>
+        <v>0.16214327000000139</v>
       </c>
       <c r="D321" s="5">
-        <v>1.119987305192649</v>
+        <v>1.1053919766613518</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>177.52276438000001</v>
+        <v>177.52501649999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.45014959000002364</v>
+        <v>0.45210604999999759</v>
       </c>
       <c r="D322" s="5">
-        <v>3.0936271407870919</v>
+        <v>3.1072569162080121</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>177.86753282000001</v>
+        <v>177.87226699999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.34476843999999573</v>
+        <v>0.34725050000000124</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3555856402518893</v>
+        <v>2.3726964344326307</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>178.82893971999999</v>
+        <v>178.83480825999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.96140689999998585</v>
+        <v>0.96254125999999474</v>
       </c>
       <c r="D324" s="5">
-        <v>6.6825644344686186</v>
+        <v>6.6905019018503431</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>178.79802826</v>
+        <v>178.80384348000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.0911459999998669E-2</v>
+        <v>-3.0964779999976599E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.20722880348780226</v>
+        <v>-0.2075791120819459</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>178.67223910999999</v>
+        <v>178.67853070000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.12578915000000279</v>
+        <v>-0.12531278000000157</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.84097277472046095</v>
+        <v>-0.83777309131779498</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>178.87834422</v>
+        <v>178.87818278</v>
       </c>
       <c r="C327" s="5">
-        <v>0.20610511000000997</v>
+        <v>0.19965207999999279</v>
       </c>
       <c r="D327" s="5">
-        <v>1.3930610160346246</v>
+        <v>1.3491289111619453</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>180.0264354</v>
+        <v>180.00152763</v>
       </c>
       <c r="C328" s="5">
-        <v>1.1480911799999944</v>
+        <v>1.1233448499999952</v>
       </c>
       <c r="D328" s="5">
-        <v>7.9797192382451421</v>
+        <v>7.8017471623368806</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>180.38672152000001</v>
+        <v>180.36925915</v>
       </c>
       <c r="C329" s="5">
-        <v>0.36028612000001203</v>
+        <v>0.36773152000000664</v>
       </c>
       <c r="D329" s="5">
-        <v>2.428166121140074</v>
+        <v>2.4792567715107294</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2347876193954841</v>
+        <v>2.2267782166406347</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>180.7685682</v>
+        <v>180.77160365</v>
       </c>
       <c r="C330" s="5">
-        <v>0.38184667999999533</v>
+        <v>0.40234449999999811</v>
       </c>
       <c r="D330" s="5">
-        <v>2.5699709249785485</v>
+        <v>2.7098916811131968</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>181.00767078999999</v>
+        <v>181.00872525</v>
       </c>
       <c r="C331" s="5">
-        <v>0.23910258999998746</v>
+        <v>0.23712159999999471</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5988380277881298</v>
+        <v>1.5854689600614202</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>181.02017691</v>
+        <v>181.02833444999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.2506120000011833E-2</v>
+        <v>1.9609199999990778E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>8.2941502426958635E-2</v>
+        <v>0.13007696481754927</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>180.81738555000001</v>
+        <v>180.81851925000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.20279135999999198</v>
+        <v>-0.20981519999998</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.3360710770371709</v>
+        <v>-1.3819905001024146</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>180.75365045999999</v>
+        <v>180.75549556999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.3735090000022865E-2</v>
+        <v>-6.3023680000014792E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.42216078516683631</v>
+        <v>-0.41745505091245194</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>180.60331486000001</v>
+        <v>180.61215791999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.15033559999997692</v>
+        <v>-0.14333765000000653</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.99350559537747518</v>
+        <v>-0.9474509527602093</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>180.5476156</v>
+        <v>180.55555663000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.5699260000011463E-2</v>
+        <v>-5.6601289999974824E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.36946084618203479</v>
+        <v>-0.37541547541792841</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>180.00599721</v>
+        <v>180.02021589</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.54161838999999645</v>
+        <v>-0.53534074000000942</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.541032743190986</v>
+        <v>-3.5005058411752166</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>179.75835036999999</v>
+        <v>179.76490311000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.2476468400000158</v>
+        <v>-0.25531277999999702</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.6384889353909915</v>
+        <v>-1.6886812531497486</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>181.19941686000001</v>
+        <v>181.20465621</v>
       </c>
       <c r="C339" s="5">
-        <v>1.4410664900000256</v>
+        <v>1.4397530999999901</v>
       </c>
       <c r="D339" s="5">
-        <v>10.055730547368768</v>
+        <v>10.045775829815874</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>181.09312272</v>
+        <v>181.04368951000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.10629414000001702</v>
+        <v>-0.1609666999999888</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.70167023596268141</v>
+        <v>-1.0607845584657216</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>180.83067123999999</v>
+        <v>180.80072727999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.26245148000000995</v>
+        <v>-0.2429622300000176</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.725319415456894</v>
+        <v>-1.5985770900838858</v>
       </c>
       <c r="E341" s="5">
-        <v>0.24610997764087372</v>
+        <v>0.23921378400804105</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>181.25644152999999</v>
+        <v>181.26630852</v>
       </c>
       <c r="C342" s="5">
-        <v>0.42577029000000266</v>
+        <v>0.46558124000000589</v>
       </c>
       <c r="D342" s="5">
-        <v>2.8623073787919839</v>
+        <v>3.1342721666860474</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>181.75965606</v>
+        <v>181.76474124000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.50321453000000815</v>
+        <v>0.49843272000001093</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3828527418365395</v>
+        <v>3.3500342540880856</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>182.31517733999999</v>
+        <v>182.32435168999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.55552127999999357</v>
+        <v>0.55961044999997966</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7299059218546038</v>
+        <v>3.7577213009178045</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>182.31362837</v>
+        <v>182.31708323999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.5489699999875484E-3</v>
+        <v>-7.2684499999979835E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.0194856907186356E-2</v>
+        <v>-4.7828102801694694E-2</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>182.81431634</v>
+        <v>182.81656391000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.50068797000000131</v>
+        <v>0.49948067000002538</v>
       </c>
       <c r="D346" s="5">
-        <v>3.3457971510213014</v>
+        <v>3.3375433367424767</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>183.65834326000001</v>
+        <v>183.67119916999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.84402692000000457</v>
+        <v>0.85463525999998069</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6830931174214339</v>
+        <v>5.7562964763322455</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>183.61923082999999</v>
+        <v>183.62898429000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-3.9112430000017184E-2</v>
+        <v>-4.2214879999988852E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.25525646956231496</v>
+        <v>-0.2754589060226853</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>184.07836897999999</v>
+        <v>184.09999110000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.45913815000000113</v>
+        <v>0.47100681000000577</v>
       </c>
       <c r="D349" s="5">
-        <v>3.0422007350064062</v>
+        <v>3.1217859863633235</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>183.79525971999999</v>
+        <v>183.80245282999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.28310926000000336</v>
+        <v>-0.2975382700000182</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.8300468617876375</v>
+        <v>-1.9222661826114873</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>183.69996528999999</v>
+        <v>183.70886852000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-9.52944299999956E-2</v>
+        <v>-9.3584309999982906E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.62040655295236835</v>
+        <v>-0.60928034030993672</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>183.25059628</v>
+        <v>183.18191031999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.44936900999999807</v>
+        <v>-0.52695820000002414</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.896280265342499</v>
+        <v>-3.3883415461343436</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>183.53315723</v>
+        <v>183.49493193999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.28256095000000414</v>
+        <v>0.31302162000000067</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8660977956677094</v>
+        <v>2.069944660285139</v>
       </c>
       <c r="E353" s="5">
-        <v>1.494484299299681</v>
+        <v>1.4901514504571445</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>183.28663824</v>
+        <v>183.30411049</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.24651898999999844</v>
+        <v>-0.19082144999998718</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.5999678286145791</v>
+        <v>-1.2408002755155523</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>184.4130232</v>
+        <v>184.42608322000001</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1263849599999958</v>
+        <v>1.1219727300000102</v>
       </c>
       <c r="D355" s="5">
-        <v>7.6290192487725506</v>
+        <v>7.5973731900361052</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>184.93084327</v>
+        <v>184.93689760000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.51782006999999908</v>
+        <v>0.51081437999999935</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4220517765018332</v>
+        <v>3.3748039685022047</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>186.52205778999999</v>
+        <v>186.52472134000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5912145199999941</v>
+        <v>1.5878237400000046</v>
       </c>
       <c r="D357" s="5">
-        <v>10.828173862145697</v>
+        <v>10.803628806855459</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>186.97560981000001</v>
+        <v>186.97077661</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45355202000001782</v>
+        <v>0.44605526999998801</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9572946505209696</v>
+        <v>2.9077268749515994</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>187.04433567999999</v>
+        <v>187.08130276</v>
       </c>
       <c r="C359" s="5">
-        <v>6.8725869999980205E-2</v>
+        <v>0.11052614999999832</v>
       </c>
       <c r="D359" s="5">
-        <v>0.44197193978878779</v>
+        <v>0.71168048096199588</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>187.23252626999999</v>
+        <v>187.23423559</v>
       </c>
       <c r="C360" s="5">
-        <v>0.18819059000000493</v>
+        <v>0.15293282999999747</v>
       </c>
       <c r="D360" s="5">
-        <v>1.2140574976764684</v>
+        <v>0.98538315564509205</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>187.46294193</v>
+        <v>187.48326467000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.23041566000000557</v>
+        <v>0.24902908000001389</v>
       </c>
       <c r="D361" s="5">
-        <v>1.4868035063035911</v>
+        <v>1.6077757327919162</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>186.50226573</v>
+        <v>186.49767625999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.96067619999999465</v>
+        <v>-0.98558841000001962</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.9791426548953979</v>
+        <v>-6.1290936875896262</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>188.16640726</v>
+        <v>188.1621624</v>
       </c>
       <c r="C363" s="5">
-        <v>1.6641415299999949</v>
+        <v>1.6644861400000082</v>
       </c>
       <c r="D363" s="5">
-        <v>11.248910692771673</v>
+        <v>11.251646238904488</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>188.75025825</v>
+        <v>188.70025095</v>
       </c>
       <c r="C364" s="5">
-        <v>0.58385099000000196</v>
+        <v>0.53808854999999767</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7876169312005104</v>
+        <v>3.4861398496671692</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>188.77571257</v>
+        <v>188.75163634</v>
       </c>
       <c r="C365" s="5">
-        <v>2.5454319999994368E-2</v>
+        <v>5.1385390000007192E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.16194865251932811</v>
+        <v>0.32726456122791348</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8564622431848319</v>
+        <v>2.8647681679398573</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>189.49289873000001</v>
+        <v>189.50417403</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71718616000001134</v>
+        <v>0.75253768999999693</v>
       </c>
       <c r="D366" s="5">
-        <v>4.6554509045733328</v>
+        <v>4.8906214315848073</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>190.01317259000001</v>
+        <v>190.02727923</v>
       </c>
       <c r="C367" s="5">
-        <v>0.5202738600000032</v>
+        <v>0.52310520000000338</v>
       </c>
       <c r="D367" s="5">
-        <v>3.344945151164147</v>
+        <v>3.3632225116288605</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>190.59128444000001</v>
+        <v>190.59249222</v>
       </c>
       <c r="C368" s="5">
-        <v>0.57811184999999909</v>
+        <v>0.56521298999999203</v>
       </c>
       <c r="D368" s="5">
-        <v>3.7126977117611926</v>
+        <v>3.628226308479765</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>186.10724150999999</v>
+        <v>186.11750018999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.4840429300000153</v>
+        <v>-4.4749920300000099</v>
       </c>
       <c r="D369" s="5">
-        <v>-24.851066435083659</v>
+        <v>-24.807060861956444</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>183.06434819</v>
+        <v>183.02700634000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.0428933199999904</v>
+        <v>-3.090493849999973</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.94859558217685</v>
+        <v>-18.20333697887294</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>182.97129626</v>
+        <v>183.04363024</v>
       </c>
       <c r="C371" s="5">
-        <v>-9.3051930000001448E-2</v>
+        <v>1.6623899999984815E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-0.60825974901594915</v>
+        <v>0.10904755977603209</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>189.67702165</v>
+        <v>189.67703051000001</v>
       </c>
       <c r="C372" s="5">
-        <v>6.7057253899999978</v>
+        <v>6.6334002700000099</v>
       </c>
       <c r="D372" s="5">
-        <v>54.021405256158083</v>
+        <v>53.292694531816842</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>191.84138498999999</v>
+        <v>191.85053851000001</v>
       </c>
       <c r="C373" s="5">
-        <v>2.1643633399999942</v>
+        <v>2.1735079999999982</v>
       </c>
       <c r="D373" s="5">
-        <v>14.585840310903198</v>
+        <v>14.651401451767709</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>187.39812247</v>
+        <v>187.38734502</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.4432625199999904</v>
+        <v>-4.463193490000009</v>
       </c>
       <c r="D374" s="5">
-        <v>-24.512470691570044</v>
+        <v>-24.607729091701401</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>186.57098554000001</v>
+        <v>186.54454691999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.82713692999999466</v>
+        <v>-0.84279810000001021</v>
       </c>
       <c r="D375" s="5">
-        <v>-5.1698488131528553</v>
+        <v>-5.2656230677951665</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>186.2651539</v>
+        <v>186.23998082</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.30583164000000806</v>
+        <v>-0.30456609999998818</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.949430799170726</v>
+        <v>-1.9417089792208464</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>186.37766998000001</v>
+        <v>186.36457952999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.11251608000000601</v>
+        <v>0.12459870999998657</v>
       </c>
       <c r="D377" s="5">
-        <v>0.72728999109521464</v>
+        <v>0.8057875201494813</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.2703130913150562</v>
+        <v>-1.2646548958654802</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>186.60601618000001</v>
+        <v>186.61397836</v>
       </c>
       <c r="C378" s="5">
-        <v>0.22834620000000427</v>
+        <v>0.24939883000001828</v>
       </c>
       <c r="D378" s="5">
-        <v>1.4801636483130931</v>
+        <v>1.6177495940598252</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>186.18923848</v>
+        <v>186.20834048</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.41677770000001146</v>
+        <v>-0.40563788000000045</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.6474767476372563</v>
+        <v>-2.5774491212445461</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>185.96842810000001</v>
+        <v>185.97726410000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.22081037999998898</v>
+        <v>-0.23107637999999042</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.4138890932615333</v>
+        <v>-1.4790254556885651</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>185.43929188000001</v>
+        <v>185.45386219</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.52913621999999805</v>
+        <v>-0.52340191000001823</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.3614332769057231</v>
+        <v>-3.3254115432923892</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>185.76441796</v>
+        <v>185.68726673</v>
       </c>
       <c r="C382" s="5">
-        <v>0.32512607999998977</v>
+        <v>0.23340454000000932</v>
       </c>
       <c r="D382" s="5">
-        <v>2.1243372982693076</v>
+        <v>1.5207684158486279</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>185.51865330000001</v>
+        <v>185.61756155</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.24576465999999186</v>
+        <v>-6.97051799999997E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.5760880225289764</v>
+        <v>-0.44953934404783347</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>186.22782784</v>
+        <v>186.22516924999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.70917453999999225</v>
+        <v>0.60760769999998843</v>
       </c>
       <c r="D384" s="5">
-        <v>4.6848742413235112</v>
+        <v>3.9996254132866005</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>186.31656297000001</v>
+        <v>186.30762297000001</v>
       </c>
       <c r="C385" s="5">
-        <v>8.8735130000003437E-2</v>
+        <v>8.2453720000017938E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.57328518730719313</v>
+        <v>0.53261205177908</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.80398571000001</v>
+        <v>182.78471802999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.5125772600000005</v>
+        <v>-3.5229049400000179</v>
       </c>
       <c r="D386" s="5">
-        <v>-20.418823120866946</v>
+        <v>-20.473641059354165</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>186.07077885999999</v>
+        <v>186.02955521999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.2667931499999838</v>
+        <v>3.2448371899999984</v>
       </c>
       <c r="D387" s="5">
-        <v>23.68304822963243</v>
+        <v>23.510754584204907</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>186.05632761000001</v>
+        <v>186.05739695</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.4451249999979154E-2</v>
+        <v>2.7841730000005782E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-9.3158605770771175E-2</v>
+        <v>0.17974343410551707</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>186.05123498</v>
+        <v>186.04932586999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-5.0926300000071478E-3</v>
+        <v>-8.0710800000076688E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>-3.2840786288235169E-2</v>
+        <v>-5.2043002341295441E-2</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.17514705492081006</v>
+        <v>-0.16915964438899422</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>185.88252453000001</v>
+        <v>185.88925343</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.16871044999999185</v>
+        <v>-0.16007243999999332</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0827441099524826</v>
+        <v>-1.0275799718262202</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>185.77588943000001</v>
+        <v>185.78634529999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.10663510000000542</v>
+        <v>-0.10290813000000298</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.68623528597200334</v>
+        <v>-0.66229997532967211</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>185.49611175999999</v>
+        <v>185.55983283</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.27977767000001563</v>
+        <v>-0.22651246999998875</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.7923006466303848</v>
+        <v>-1.4532804023471124</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>185.33114</v>
+        <v>185.34616976000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.16497175999998603</v>
+        <v>-0.21366306999999551</v>
       </c>
       <c r="D393" s="5">
-        <v>-1.062020297953159</v>
+        <v>-1.3730242544540694</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>185.42818432999999</v>
+        <v>185.31668221999999</v>
       </c>
       <c r="C394" s="5">
-        <v>9.7044329999988577E-2</v>
+        <v>-2.9487540000019408E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.63016480161941502</v>
+        <v>-0.19074633083067116</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>185.45254624</v>
+        <v>185.52809249000001</v>
       </c>
       <c r="C395" s="5">
-        <v>2.4361910000010312E-2</v>
+        <v>0.211410270000016</v>
       </c>
       <c r="D395" s="5">
-        <v>0.15777227218614076</v>
+        <v>1.3775886993173447</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>187.31517384</v>
+        <v>187.31882565999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.8626275999999962</v>
+        <v>1.7907331699999816</v>
       </c>
       <c r="D396" s="5">
-        <v>12.741007139266646</v>
+        <v>12.217596982755197</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>188.57738168</v>
+        <v>188.55573505000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.2622078400000021</v>
+        <v>1.2369093900000223</v>
       </c>
       <c r="D397" s="5">
-        <v>8.3926167728614267</v>
+        <v>8.2180834745301912</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>184.78052210999999</v>
+        <v>184.75950061</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.7968595700000094</v>
+        <v>-3.7962344400000063</v>
       </c>
       <c r="D398" s="5">
-        <v>-21.657205011874336</v>
+        <v>-21.656241829845303</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>188.87878007</v>
+        <v>188.83182471000001</v>
       </c>
       <c r="C399" s="5">
-        <v>4.0982579600000122</v>
+        <v>4.072324100000003</v>
       </c>
       <c r="D399" s="5">
-        <v>30.113916589481128</v>
+        <v>29.903520547566419</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>189.02002482</v>
+        <v>189.03028116999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.14124474999999848</v>
+        <v>0.19845645999998851</v>
       </c>
       <c r="D400" s="5">
-        <v>0.90106764301907116</v>
+        <v>1.2684787597533997</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>189.44437909999999</v>
+        <v>189.43460834999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.42435427999998865</v>
+        <v>0.40432717999999568</v>
       </c>
       <c r="D401" s="5">
-        <v>2.7275424921990199</v>
+        <v>2.597157626774993</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8237686626292771</v>
+        <v>1.8195618093050481</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>190.11476304000001</v>
+        <v>190.13228043999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.67038394000002199</v>
+        <v>0.69767208999999752</v>
       </c>
       <c r="D402" s="5">
-        <v>4.3300515231036174</v>
+        <v>4.5101311480101991</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>191.11226966000001</v>
+        <v>191.12525837999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.99750661999999579</v>
+        <v>0.99297794000000295</v>
       </c>
       <c r="D403" s="5">
-        <v>6.4811497382948557</v>
+        <v>6.4502634857417362</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>191.70214214000001</v>
+        <v>191.83048056000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.58987247999999681</v>
+        <v>0.70522218000002113</v>
       </c>
       <c r="D404" s="5">
-        <v>3.7673551422596319</v>
+        <v>4.5187845474152555</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>193.29758899000001</v>
+        <v>193.31869424999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.5954468500000019</v>
+        <v>1.4882136899999807</v>
       </c>
       <c r="D405" s="5">
-        <v>10.457104584186116</v>
+        <v>9.7172363929262993</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>194.73612985</v>
+        <v>194.6078928</v>
       </c>
       <c r="C406" s="5">
-        <v>1.4385408599999892</v>
+        <v>1.2891985500000089</v>
       </c>
       <c r="D406" s="5">
-        <v>9.3052875215195119</v>
+        <v>8.3026703831681647</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>195.54783094000001</v>
+        <v>195.58746872</v>
       </c>
       <c r="C407" s="5">
-        <v>0.81170109000001389</v>
+        <v>0.97957592000000204</v>
       </c>
       <c r="D407" s="5">
-        <v>5.1181285185686987</v>
+        <v>6.2103674608635862</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>194.08667034000001</v>
+        <v>194.06191444000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.4611605999999995</v>
+        <v>-1.5255542799999944</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.60709578500256</v>
+        <v>-8.9685577081733303</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>197.95761721</v>
+        <v>197.92813185</v>
       </c>
       <c r="C409" s="5">
-        <v>3.8709468699999832</v>
+        <v>3.8662174099999902</v>
       </c>
       <c r="D409" s="5">
-        <v>26.741282361032592</v>
+        <v>26.708739297856908</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>194.39553752</v>
+        <v>194.37689227999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.5620796899999903</v>
+        <v>-3.551239570000007</v>
       </c>
       <c r="D410" s="5">
-        <v>-19.579108579157577</v>
+        <v>-19.527905604918562</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>200.10076720000001</v>
+        <v>200.05865003</v>
       </c>
       <c r="C411" s="5">
-        <v>5.7052296800000022</v>
+        <v>5.6817577500000027</v>
       </c>
       <c r="D411" s="5">
-        <v>41.497755468726361</v>
+        <v>41.303329595236747</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>201.16489804</v>
+        <v>201.17952198</v>
       </c>
       <c r="C412" s="5">
-        <v>1.06413083999999</v>
+        <v>1.1208719500000086</v>
       </c>
       <c r="D412" s="5">
-        <v>6.5715720865101801</v>
+        <v>6.934355367177103</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>202.06529086</v>
+        <v>202.02668979000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.90039282000000753</v>
+        <v>0.84716781000000196</v>
       </c>
       <c r="D413" s="5">
-        <v>5.5052878281317996</v>
+        <v>5.1718983509599248</v>
       </c>
       <c r="E413" s="5">
-        <v>6.6620671565757794</v>
+        <v>6.6471916349808868</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>201.63748007999999</v>
+        <v>201.67205644000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.42781078000001571</v>
+        <v>-0.35463335000000029</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.5112523060846326</v>
+        <v>-2.0862360403157587</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>204.46401662</v>
+        <v>204.48699418000001</v>
       </c>
       <c r="C415" s="5">
-        <v>2.8265365400000064</v>
+        <v>2.8149377400000049</v>
       </c>
       <c r="D415" s="5">
-        <v>18.180962194996631</v>
+        <v>18.097192177027942</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>205.02087244000001</v>
+        <v>205.21786703000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.55685582000000977</v>
+        <v>0.73087284999999724</v>
       </c>
       <c r="D416" s="5">
-        <v>3.3175906849297832</v>
+        <v>4.3743391646156926</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>205.29458722999999</v>
+        <v>205.33170716999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.27371478999998544</v>
+        <v>0.11384013999997933</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6138860178940728</v>
+        <v>0.6677085862869081</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>206.03576534000001</v>
+        <v>205.89743240000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.74117811000002121</v>
+        <v>0.56572523000002661</v>
       </c>
       <c r="D418" s="5">
-        <v>4.4194485023447694</v>
+        <v>3.3567761860361589</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>206.76287425000001</v>
+        <v>206.77177363999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.72710890999999833</v>
+        <v>0.87434123999997837</v>
       </c>
       <c r="D419" s="5">
-        <v>4.3180226000599564</v>
+        <v>5.2165036373840401</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>207.38279082</v>
+        <v>207.30888490000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.61991656999998668</v>
+        <v>0.53711126000001741</v>
       </c>
       <c r="D420" s="5">
-        <v>3.6577664142738886</v>
+        <v>3.1620469143878616</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>208.27442751000001</v>
+        <v>208.24857799</v>
       </c>
       <c r="C421" s="5">
-        <v>0.89163669000001278</v>
+        <v>0.93969308999999157</v>
       </c>
       <c r="D421" s="5">
-        <v>5.2831371119096859</v>
+        <v>5.5770559186082869</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>209.13457400999999</v>
+        <v>209.11515779000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.86014649999998483</v>
+        <v>0.86657980000001089</v>
       </c>
       <c r="D422" s="5">
-        <v>5.0699777376792099</v>
+        <v>5.1094183887260503</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>208.80778842999999</v>
+        <v>208.76690031999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.32678558000000635</v>
+        <v>-0.34825747000002139</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8590425864989824</v>
+        <v>-1.9802593459068984</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>209.60915392000001</v>
+        <v>209.62329141999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.80136549000002333</v>
+        <v>0.85639109999999619</v>
       </c>
       <c r="D424" s="5">
-        <v>4.7038415916182297</v>
+        <v>5.0351628794279568</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>210.44603806000001</v>
+        <v>210.37618921000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.83688413999999511</v>
+        <v>0.75289779000002</v>
       </c>
       <c r="D425" s="5">
-        <v>4.897734318406477</v>
+        <v>4.3961728374279696</v>
       </c>
       <c r="E425" s="5">
-        <v>4.1475441746235298</v>
+        <v>4.1328694880260697</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>210.64385525</v>
+        <v>210.70839444000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.19781718999999498</v>
+        <v>0.33220522999999957</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1338380545352189</v>
+        <v>1.9114655107029588</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>209.86948917999999</v>
+        <v>209.91818185</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.77436607000001345</v>
+        <v>-0.7902125900000101</v>
       </c>
       <c r="D427" s="5">
-        <v>-4.323312961129588</v>
+        <v>-4.4086445436609223</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>210.58608953999999</v>
+        <v>210.78686815</v>
       </c>
       <c r="C428" s="5">
-        <v>0.71660036000000105</v>
+        <v>0.86868630000000735</v>
       </c>
       <c r="D428" s="5">
-        <v>4.1752365833121141</v>
+        <v>5.0804538950657507</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>210.83493288</v>
+        <v>210.91009778</v>
       </c>
       <c r="C429" s="5">
-        <v>0.24884334000000763</v>
+        <v>0.12322962999999731</v>
       </c>
       <c r="D429" s="5">
-        <v>1.4272567036913264</v>
+        <v>0.70380077927678641</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>211.33391804999999</v>
+        <v>211.17608444999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.49898516999999742</v>
+        <v>0.26598666999998954</v>
       </c>
       <c r="D430" s="5">
-        <v>2.8773140451332724</v>
+        <v>1.523906551398535</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>209.04891610999999</v>
+        <v>209.06051108</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.2850019400000008</v>
+        <v>-2.1155733699999928</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.230305960513267</v>
+        <v>-11.380907965400278</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>210.41251596999999</v>
+        <v>210.27709720999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3635998599999937</v>
+        <v>1.216586129999996</v>
       </c>
       <c r="D432" s="5">
-        <v>8.1144618969141824</v>
+        <v>7.2110586444101843</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>210.85295124000001</v>
+        <v>210.83987424</v>
       </c>
       <c r="C433" s="5">
-        <v>0.44043527000002314</v>
+        <v>0.56277703000000656</v>
       </c>
       <c r="D433" s="5">
-        <v>2.5409593154984034</v>
+        <v>3.2593303916021998</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>210.87270988</v>
+        <v>210.85852603999999</v>
       </c>
       <c r="C434" s="5">
-        <v>1.9758639999992056E-2</v>
+        <v>1.8651799999986451E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.1125077542399433</v>
+        <v>0.10620881563869755</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>208.76006998</v>
+        <v>208.43879698999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.1126399000000049</v>
+        <v>-2.4197290500000008</v>
       </c>
       <c r="D435" s="5">
-        <v>-11.3814466708555</v>
+        <v>-12.933978590398908</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>208.96583439</v>
+        <v>208.74460880999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.20576441000000045</v>
+        <v>0.3058118200000024</v>
       </c>
       <c r="D436" s="5">
-        <v>1.1892133255583026</v>
+        <v>1.7748613086280063</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>208.76402202</v>
+        <v>208.42887328</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.20181236999999896</v>
+        <v>-0.31573552999998356</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.1527846732232838</v>
+        <v>-1.8000299636180661</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.79926239310832425</v>
+        <v>-0.92563513832649713</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>209.27405293000001</v>
+        <v>208.27910962000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.51003091000001177</v>
+        <v>-0.14976365999999075</v>
       </c>
       <c r="D438" s="5">
-        <v>2.9714334594362457</v>
+        <v>-0.85884387145273022</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>208.21127698000001</v>
+        <v>206.92927929000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.0627759500000025</v>
+        <v>-1.3498303300000032</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.9267061809129329</v>
+        <v>-7.5057377401941405</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>209.20122402999999</v>
+        <v>208.13163539999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.98994704999998362</v>
+        <v>1.2023561099999824</v>
       </c>
       <c r="D440" s="5">
-        <v>5.8570244326725751</v>
+        <v>7.1997614054519543</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>209.86187616000001</v>
+        <v>208.28090276</v>
       </c>
       <c r="C441" s="5">
-        <v>0.66065213000001677</v>
+        <v>0.14926736000001029</v>
       </c>
       <c r="D441" s="5">
-        <v>3.8560877072821187</v>
+        <v>0.86401599380234728</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>209.95049152999999</v>
+        <v>207.84217742000001</v>
       </c>
       <c r="C442" s="5">
-        <v>8.8615369999985205E-2</v>
+        <v>-0.43872533999999064</v>
       </c>
       <c r="D442" s="5">
-        <v>0.50788525744247526</v>
+        <v>-2.4986147327307306</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>209.37345110000001</v>
+        <v>207.12372200999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.57704042999998251</v>
+        <v>-0.71845541000001845</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.2487487939643067</v>
+        <v>-4.0701206102326193</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>207.34218645999999</v>
+        <v>206.19430450999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.0312646400000176</v>
+        <v>-0.92941749999999956</v>
       </c>
       <c r="D444" s="5">
-        <v>-11.04041498267363</v>
+        <v>-5.2537828126100639</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>205.78759120999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.40671330000000694</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.3414608231928868</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>