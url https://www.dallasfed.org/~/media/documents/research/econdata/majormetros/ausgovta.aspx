--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{44EA4E29-7061-446B-857B-B967D1948215}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8CE6E207-A8DD-4177-9672-B95FA5891670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BA731C0D-0BA6-4AB8-A120-84F2455B7A82}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{33477FBD-E72C-45F5-85DB-FF10AF25B3E0}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ACF2EC8-B033-40CF-B711-53A83EFD31D2}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99707EF5-E23F-46B4-BFD9-A2EF35C55144}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>110.91193994</v>
+        <v>111.01828224</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>110.86900588</v>
+        <v>110.97782866999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.2934059999993224E-2</v>
+        <v>-4.0453570000011041E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.46353280635931249</v>
+        <v>-0.43638860401347124</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>112.38590963</v>
+        <v>112.49773349</v>
       </c>
       <c r="C8" s="5">
-        <v>1.5169037499999973</v>
+        <v>1.5199048200000078</v>
       </c>
       <c r="D8" s="5">
-        <v>17.71194603746067</v>
+        <v>17.730934701567502</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>115.87721137</v>
+        <v>115.99207168</v>
       </c>
       <c r="C9" s="5">
-        <v>3.4913017399999973</v>
+        <v>3.4943381899999935</v>
       </c>
       <c r="D9" s="5">
-        <v>44.355734888804889</v>
+        <v>44.349202881257277</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>119.36430737000001</v>
+        <v>119.48561638</v>
       </c>
       <c r="C10" s="5">
-        <v>3.4870960000000082</v>
+        <v>3.4935447000000011</v>
       </c>
       <c r="D10" s="5">
-        <v>42.730690092951207</v>
+        <v>42.773588890152105</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>118.22901088</v>
+        <v>118.33002116</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.1352964900000018</v>
+        <v>-1.155595219999995</v>
       </c>
       <c r="D11" s="5">
-        <v>-10.834902887084041</v>
+        <v>-11.007836140402583</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>118.20171559000001</v>
+        <v>118.44788774</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.7295289999997863E-2</v>
+        <v>0.11786657999999761</v>
       </c>
       <c r="D12" s="5">
-        <v>-0.27669003686088267</v>
+        <v>1.2018703780322992</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>113.90956980999999</v>
+        <v>112.65467726999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-4.2921457800000127</v>
+        <v>-5.7932104700000053</v>
       </c>
       <c r="D13" s="5">
-        <v>-35.844014469766485</v>
+        <v>-45.214845862792863</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>115.18930116</v>
+        <v>115.27585415</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2797313500000058</v>
+        <v>2.6211768800000073</v>
       </c>
       <c r="D14" s="5">
-        <v>14.346580355630945</v>
+        <v>31.786053675626171</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>115.82416207</v>
+        <v>115.8841992</v>
       </c>
       <c r="C15" s="5">
-        <v>0.63486091000000044</v>
+        <v>0.60834504999999695</v>
       </c>
       <c r="D15" s="5">
-        <v>6.8179606254395564</v>
+        <v>6.5198390449928922</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>116.12090307</v>
+        <v>116.21990258</v>
       </c>
       <c r="C16" s="5">
-        <v>0.29674099999999726</v>
+        <v>0.33570337999999822</v>
       </c>
       <c r="D16" s="5">
-        <v>3.1180881138421324</v>
+        <v>3.532189096223548</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>116.71656356</v>
+        <v>116.81528710000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.59566049000000021</v>
+        <v>0.5953845200000103</v>
       </c>
       <c r="D17" s="5">
-        <v>6.3322617483541954</v>
+        <v>6.3237005426568516</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>116.68900592</v>
+        <v>116.79528859</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.7557639999997718E-2</v>
+        <v>-1.9998510000007741E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.28296119646529228</v>
+        <v>-0.20524392886009935</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>116.64999290999999</v>
+        <v>116.75852734</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.9013010000005011E-2</v>
+        <v>-3.6761249999997858E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.40046293497215668</v>
+        <v>-0.3770461527338953</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>116.76878828</v>
+        <v>116.87966614</v>
       </c>
       <c r="C20" s="5">
-        <v>0.11879537000000084</v>
+        <v>0.1211387999999971</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2289381808407773</v>
+        <v>1.2521479094954824</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>116.72041646</v>
+        <v>116.83619705</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.8371819999999843E-2</v>
+        <v>-4.3469090000002097E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.4959725571555218</v>
+        <v>-0.44538405593187447</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>116.91215352</v>
+        <v>117.03995573</v>
       </c>
       <c r="C22" s="5">
-        <v>0.19173706000000834</v>
+        <v>0.20375868000000708</v>
       </c>
       <c r="D22" s="5">
-        <v>1.98915226100711</v>
+        <v>2.112953105147386</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>117.43612183</v>
+        <v>117.55331446</v>
       </c>
       <c r="C23" s="5">
-        <v>0.52396831000000077</v>
+        <v>0.5133587299999931</v>
       </c>
       <c r="D23" s="5">
-        <v>5.5126392432769622</v>
+        <v>5.3922699760988513</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>117.09457481</v>
+        <v>117.30451463</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.34154702000000725</v>
+        <v>-0.24879982999999584</v>
       </c>
       <c r="D24" s="5">
-        <v>-3.4347481595935148</v>
+        <v>-2.5104248625553049</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>115.55062744999999</v>
+        <v>114.29582980000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.5439473600000042</v>
+        <v>-3.0086848299999929</v>
       </c>
       <c r="D25" s="5">
-        <v>-14.724080751286284</v>
+        <v>-26.787051486809133</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>116.8246903</v>
+        <v>116.92747349</v>
       </c>
       <c r="C26" s="5">
-        <v>1.2740628500000071</v>
+        <v>2.63164368999999</v>
       </c>
       <c r="D26" s="5">
-        <v>14.063833586977537</v>
+        <v>31.41174101671611</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>116.90574196</v>
+        <v>116.95993051000001</v>
       </c>
       <c r="C27" s="5">
-        <v>8.105165999999997E-2</v>
+        <v>3.2457020000009607E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.8357307639920819</v>
+        <v>0.33360801010815511</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>117.77149117</v>
+        <v>117.87510554000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.86574921000000415</v>
+        <v>0.91517503000000033</v>
       </c>
       <c r="D28" s="5">
-        <v>9.2576805273389073</v>
+        <v>9.804443719609047</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>118.03608807000001</v>
+        <v>118.1371536</v>
       </c>
       <c r="C29" s="5">
-        <v>0.2645969000000008</v>
+        <v>0.26204805999999792</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7296020910076102</v>
+        <v>2.700580363096039</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1305374916403155</v>
+        <v>1.1315869119667532</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>118.31647316999999</v>
+        <v>118.42117045000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.28038509999998951</v>
+        <v>0.28401685000000043</v>
       </c>
       <c r="D30" s="5">
-        <v>2.8880398308008148</v>
+        <v>2.9234079642118438</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>118.051709</v>
+        <v>118.15896045</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.2647641699999923</v>
+        <v>-0.26221000000001027</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.6525102873722894</v>
+        <v>-2.6249381765616753</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>118.46765538</v>
+        <v>118.57639219000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.41594637999999406</v>
+        <v>0.41743174000001204</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3110162381517103</v>
+        <v>4.3227077468218633</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>118.77730706</v>
+        <v>118.88936207</v>
       </c>
       <c r="C33" s="5">
-        <v>0.30965168000000176</v>
+        <v>0.31296987999999715</v>
       </c>
       <c r="D33" s="5">
-        <v>3.182055669930417</v>
+        <v>3.2136586176460424</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>118.86136193</v>
+        <v>118.98310343</v>
       </c>
       <c r="C34" s="5">
-        <v>8.4054870000002779E-2</v>
+        <v>9.3741359999995666E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.8525143508663513</v>
+        <v>0.9502846911224383</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>119.37181482</v>
+        <v>119.5430611</v>
       </c>
       <c r="C35" s="5">
-        <v>0.51045288999999627</v>
+        <v>0.55995767000000285</v>
       </c>
       <c r="D35" s="5">
-        <v>5.2769107510515667</v>
+        <v>5.7959300321510643</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>120.11964186</v>
+        <v>120.27780952000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.74782704000000422</v>
+        <v>0.73474842000000251</v>
       </c>
       <c r="D36" s="5">
-        <v>7.7821358848831235</v>
+        <v>7.6300774217292089</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>118.09735191999999</v>
+        <v>116.8408573</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.0222899400000074</v>
+        <v>-3.4369522200000091</v>
       </c>
       <c r="D37" s="5">
-        <v>-18.433172461108338</v>
+        <v>-29.382767074907367</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>121.39183867</v>
+        <v>121.50535790000001</v>
       </c>
       <c r="C38" s="5">
-        <v>3.2944867500000043</v>
+        <v>4.6645006000000109</v>
       </c>
       <c r="D38" s="5">
-        <v>39.120765704813799</v>
+        <v>59.958870765242509</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>122.09694699000001</v>
+        <v>122.14447</v>
       </c>
       <c r="C39" s="5">
-        <v>0.70510832000000789</v>
+        <v>0.6391120999999913</v>
       </c>
       <c r="D39" s="5">
-        <v>7.1972837731831163</v>
+        <v>6.4977824270188167</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>122.60695042</v>
+        <v>122.71483972999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.51000342999999759</v>
+        <v>0.57036972999999591</v>
       </c>
       <c r="D40" s="5">
-        <v>5.1292169670897225</v>
+        <v>5.7497383297210325</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>122.79186009999999</v>
+        <v>122.89629243</v>
       </c>
       <c r="C41" s="5">
-        <v>0.18490967999998986</v>
+        <v>0.18145270000000835</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8248676088167048</v>
+        <v>1.7888856378523998</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0290830607497163</v>
+        <v>4.0284861154806118</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>122.96327463999999</v>
+        <v>123.06731707</v>
       </c>
       <c r="C42" s="5">
-        <v>0.17141454000000067</v>
+        <v>0.17102463999999884</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6880934799188285</v>
+        <v>1.6827821182830105</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>123.57657326</v>
+        <v>123.68309239</v>
       </c>
       <c r="C43" s="5">
-        <v>0.61329862000000901</v>
+        <v>0.61577531999999735</v>
       </c>
       <c r="D43" s="5">
-        <v>6.1521351504193911</v>
+        <v>6.1723005325393876</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>123.73290832000001</v>
+        <v>123.84134914000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15633506000000352</v>
+        <v>0.15825675000000672</v>
       </c>
       <c r="D44" s="5">
-        <v>1.5287114535603941</v>
+        <v>1.5462928639420559</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>124.21571378</v>
+        <v>124.32554716</v>
       </c>
       <c r="C45" s="5">
-        <v>0.48280545999999447</v>
+        <v>0.48419801999999379</v>
       </c>
       <c r="D45" s="5">
-        <v>4.7842040347470638</v>
+        <v>4.7940091469037327</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>124.36836825</v>
+        <v>124.47664741</v>
       </c>
       <c r="C46" s="5">
-        <v>0.15265447000000165</v>
+        <v>0.15110024999999894</v>
       </c>
       <c r="D46" s="5">
-        <v>1.4847448221666282</v>
+        <v>1.4682200026115311</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>124.01037855</v>
+        <v>124.25175059</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.35798970000000452</v>
+        <v>-0.22489681999999789</v>
       </c>
       <c r="D47" s="5">
-        <v>-3.3999918511164906</v>
+        <v>-2.1466716679211739</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>124.61287939</v>
+        <v>124.71765370999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.6025008400000047</v>
+        <v>0.46590311999999301</v>
       </c>
       <c r="D48" s="5">
-        <v>5.9885074317316711</v>
+        <v>4.5935704474228567</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>123.88833251</v>
+        <v>122.62532177999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.72454688000000544</v>
+        <v>-2.0923319300000003</v>
       </c>
       <c r="D49" s="5">
-        <v>-6.7584003459539748</v>
+        <v>-18.374334198568899</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>125.61560091</v>
+        <v>125.7184797</v>
       </c>
       <c r="C50" s="5">
-        <v>1.7272683999999998</v>
+        <v>3.0931579200000101</v>
       </c>
       <c r="D50" s="5">
-        <v>18.075032079571507</v>
+        <v>34.842726652623355</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>125.54664977</v>
+        <v>125.60499119000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-6.8951139999995803E-2</v>
+        <v>-0.11348850999999627</v>
       </c>
       <c r="D51" s="5">
-        <v>-0.65670210676620488</v>
+        <v>-1.0779010703877656</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>124.89324815000001</v>
+        <v>124.99776147999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.6534016199999968</v>
+        <v>-0.6072297100000128</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.0696389661996974</v>
+        <v>-5.6495322364607414</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>125.13967121</v>
+        <v>125.24666963999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.24642305999999792</v>
+        <v>0.24890815999999916</v>
       </c>
       <c r="D53" s="5">
-        <v>2.3935469726374503</v>
+        <v>2.4159064671378294</v>
       </c>
       <c r="E53" s="5">
-        <v>1.9120250382134385</v>
+        <v>1.9124882968611479</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>125.70560041</v>
+        <v>125.81193276</v>
       </c>
       <c r="C54" s="5">
-        <v>0.56592919999999935</v>
+        <v>0.56526312000001155</v>
       </c>
       <c r="D54" s="5">
-        <v>5.5638948843840019</v>
+        <v>5.5523168556808944</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>125.7396189</v>
+        <v>125.85129283000001</v>
       </c>
       <c r="C55" s="5">
-        <v>3.4018489999994017E-2</v>
+        <v>3.9360070000000746E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.32522817547442351</v>
+        <v>0.3760648011710277</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>126.22477839</v>
+        <v>126.34280226</v>
       </c>
       <c r="C56" s="5">
-        <v>0.48515949000000091</v>
+        <v>0.49150942999999359</v>
       </c>
       <c r="D56" s="5">
-        <v>4.7296677881313531</v>
+        <v>4.7885636656762154</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>126.74362246</v>
+        <v>126.84236221</v>
       </c>
       <c r="C57" s="5">
-        <v>0.5188440700000001</v>
+        <v>0.49955995000000541</v>
       </c>
       <c r="D57" s="5">
-        <v>5.0456284944733865</v>
+        <v>4.8493623795601293</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>127.47567199</v>
+        <v>127.57147139999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.73204952999999762</v>
+        <v>0.72910918999998842</v>
       </c>
       <c r="D58" s="5">
-        <v>7.1554671491339539</v>
+        <v>7.1200876957237869</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>128.47871778999999</v>
+        <v>128.78422459000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0030457999999953</v>
+        <v>1.212753190000015</v>
       </c>
       <c r="D59" s="5">
-        <v>9.8617731671925224</v>
+        <v>12.02352465469383</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>127.55032735</v>
+        <v>127.63912333</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.92839043999998694</v>
+        <v>-1.1451012600000041</v>
       </c>
       <c r="D60" s="5">
-        <v>-8.334775637481151</v>
+        <v>-10.163309892081685</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>126.7799222</v>
+        <v>125.49158636</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.77040515000000198</v>
+        <v>-2.1475369700000044</v>
       </c>
       <c r="D61" s="5">
-        <v>-7.0120141897790811</v>
+        <v>-18.422656242451673</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>128.92393831000001</v>
+        <v>128.96655769</v>
       </c>
       <c r="C62" s="5">
-        <v>2.1440161100000097</v>
+        <v>3.4749713300000025</v>
       </c>
       <c r="D62" s="5">
-        <v>22.291703019730758</v>
+        <v>38.787382260979975</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>129.95953177999999</v>
+        <v>130.04312245</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0355934699999807</v>
+        <v>1.0765647599999966</v>
       </c>
       <c r="D63" s="5">
-        <v>10.07657086346625</v>
+        <v>10.490100508032008</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>130.4189758</v>
+        <v>130.52693191</v>
       </c>
       <c r="C64" s="5">
-        <v>0.4594440200000065</v>
+        <v>0.48380946000000336</v>
       </c>
       <c r="D64" s="5">
-        <v>4.3258105790157764</v>
+        <v>4.5569469472413138</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>131.07119836000001</v>
+        <v>131.18372300999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.65222256000001266</v>
+        <v>0.65679109999999241</v>
       </c>
       <c r="D65" s="5">
-        <v>6.1690222549201978</v>
+        <v>6.2081554899430014</v>
       </c>
       <c r="E65" s="5">
-        <v>4.739925470993267</v>
+        <v>4.7402884141071633</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>131.53247485</v>
+        <v>131.64919902</v>
       </c>
       <c r="C66" s="5">
-        <v>0.46127648999998883</v>
+        <v>0.46547601000000327</v>
       </c>
       <c r="D66" s="5">
-        <v>4.3058480620416395</v>
+        <v>4.3420172091710008</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>132.03606529999999</v>
+        <v>132.15910221999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.50359044999999014</v>
+        <v>0.50990319999999656</v>
       </c>
       <c r="D67" s="5">
-        <v>4.6923589594130011</v>
+        <v>4.7481360418089924</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>132.45405486999999</v>
+        <v>132.58614405</v>
       </c>
       <c r="C68" s="5">
-        <v>0.41798957000000314</v>
+        <v>0.42704183000000739</v>
       </c>
       <c r="D68" s="5">
-        <v>3.8657141036812392</v>
+        <v>3.9471837851330127</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>131.55301102000001</v>
+        <v>131.65183335</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.90104384999997933</v>
+        <v>-0.9343106999999975</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.8646231477405015</v>
+        <v>-8.1360211688734534</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>132.69050111999999</v>
+        <v>132.80186201999999</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1374900999999795</v>
+        <v>1.1500286699999833</v>
       </c>
       <c r="D70" s="5">
-        <v>10.883901311001033</v>
+        <v>11.00103690016816</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>133.05898533999999</v>
+        <v>133.36399105999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.36848421999999914</v>
+        <v>0.56212904000000208</v>
       </c>
       <c r="D71" s="5">
-        <v>3.3837966677414899</v>
+        <v>5.1993442955855285</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>130.26544183999999</v>
+        <v>130.34053058000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-2.7935434999999984</v>
+        <v>-3.0234604799999829</v>
       </c>
       <c r="D72" s="5">
-        <v>-22.478866496079885</v>
+        <v>-24.056464813472378</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>129.27376669</v>
+        <v>127.97440093</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.99167514999999185</v>
+        <v>-2.3661296500000049</v>
       </c>
       <c r="D73" s="5">
-        <v>-8.7623195690878184</v>
+        <v>-19.735510471188601</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>129.98391025999999</v>
+        <v>129.93875482000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.7101435699999854</v>
+        <v>1.9643538900000124</v>
       </c>
       <c r="D74" s="5">
-        <v>6.7948555530337407</v>
+        <v>20.056905621577958</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>128.94527550000001</v>
+        <v>129.06972575</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0386347599999795</v>
+        <v>-0.86902907000001051</v>
       </c>
       <c r="D75" s="5">
-        <v>-9.1782131325714662</v>
+        <v>-7.7368583004244869</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>128.72756342</v>
+        <v>128.84908052</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.21771208000001252</v>
+        <v>-0.22064523000000236</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.0073789130938491</v>
+        <v>-2.0322265815756246</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>129.18417776000001</v>
+        <v>129.3084436</v>
       </c>
       <c r="C77" s="5">
-        <v>0.45661434000001577</v>
+        <v>0.45936308000000281</v>
       </c>
       <c r="D77" s="5">
-        <v>4.3405969081968809</v>
+        <v>4.3630417166492075</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.4396912697914876</v>
+        <v>-1.429506166597394</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>128.25550018999999</v>
+        <v>128.38703842000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.92867757000001916</v>
+        <v>-0.92140517999999361</v>
       </c>
       <c r="D78" s="5">
-        <v>-8.2935079911008245</v>
+        <v>-8.2234861227106997</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>128.03386659</v>
+        <v>128.17032982000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.22163359999998988</v>
+        <v>-0.21670860000000403</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.0540798989394982</v>
+        <v>-2.0068197312829605</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>128.11762324</v>
+        <v>128.26089195</v>
       </c>
       <c r="C80" s="5">
-        <v>8.375664999999799E-2</v>
+        <v>9.0562129999995022E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.78784150440751599</v>
+        <v>0.85119450223676285</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>129.07328992999999</v>
+        <v>129.16594444</v>
       </c>
       <c r="C81" s="5">
-        <v>0.95566668999998683</v>
+        <v>0.90505249000000276</v>
       </c>
       <c r="D81" s="5">
-        <v>9.3276665460162214</v>
+        <v>8.8040888388833736</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>128.56141776999999</v>
+        <v>128.69688239999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.5118721599999958</v>
+        <v>-0.46906204000001139</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.6564585006279131</v>
+        <v>-4.2717691419740582</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>127.53838235000001</v>
+        <v>127.79744004</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.0230354199999852</v>
+        <v>-0.89944235999999478</v>
       </c>
       <c r="D83" s="5">
-        <v>-9.1420333976769292</v>
+        <v>-8.0716353460862251</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>128.64600648000001</v>
+        <v>128.71681122000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.1076241300000049</v>
+        <v>0.91937118000001306</v>
       </c>
       <c r="D84" s="5">
-        <v>10.934047274672887</v>
+        <v>8.9826624498702046</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>129.59600943999999</v>
+        <v>128.31604899999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.95000295999997775</v>
+        <v>-0.40076222000001849</v>
       </c>
       <c r="D85" s="5">
-        <v>9.2304786587261489</v>
+        <v>-3.672901625362146</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>127.94703337999999</v>
+        <v>127.82846305</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.6489760599999954</v>
+        <v>-0.48758594999999616</v>
       </c>
       <c r="D86" s="5">
-        <v>-14.244279114135983</v>
+        <v>-4.4657580751771286</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>128.34807584000001</v>
+        <v>128.5027465</v>
       </c>
       <c r="C87" s="5">
-        <v>0.40104246000001353</v>
+        <v>0.67428345000000434</v>
       </c>
       <c r="D87" s="5">
-        <v>3.8268549645801286</v>
+        <v>6.5168006355369679</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>128.84552887999999</v>
+        <v>128.98553544000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.49745303999998214</v>
+        <v>0.48278894000000605</v>
       </c>
       <c r="D88" s="5">
-        <v>4.7514114578435018</v>
+        <v>4.6027760180471722</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>129.34572147</v>
+        <v>129.48342051</v>
       </c>
       <c r="C89" s="5">
-        <v>0.50019259000001171</v>
+        <v>0.49788506999999527</v>
       </c>
       <c r="D89" s="5">
-        <v>4.7592983073850625</v>
+        <v>4.7316224576789523</v>
       </c>
       <c r="E89" s="5">
-        <v>0.12504914518254306</v>
+        <v>0.13531746661592514</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>128.94376559</v>
+        <v>129.08812111</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.40195588000000271</v>
+        <v>-0.39529939999999897</v>
       </c>
       <c r="D90" s="5">
-        <v>-3.6660482722445931</v>
+        <v>-3.6025836020198487</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>129.76530251</v>
+        <v>129.90571305</v>
       </c>
       <c r="C91" s="5">
-        <v>0.82153691999999978</v>
+        <v>0.81759193999999979</v>
       </c>
       <c r="D91" s="5">
-        <v>7.9192243079545976</v>
+        <v>7.8707397972417548</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>130.08321343</v>
+        <v>130.21738568000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.31791092000000276</v>
+        <v>0.31167263000000389</v>
       </c>
       <c r="D92" s="5">
-        <v>2.9798081527979692</v>
+        <v>2.9173630965799502</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>129.57923532000001</v>
+        <v>129.67937836999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.50397810999999137</v>
+        <v>-0.53800731000001178</v>
       </c>
       <c r="D93" s="5">
-        <v>-4.5513319550979041</v>
+        <v>-4.8468046884377003</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>128.58852274</v>
+        <v>128.72788625999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.99071258000000739</v>
+        <v>-0.95149211000000378</v>
       </c>
       <c r="D94" s="5">
-        <v>-8.798594378654311</v>
+        <v>-8.4579535406599788</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>127.48234139</v>
+        <v>127.67348536999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.10618135</v>
+        <v>-1.0544008899999966</v>
       </c>
       <c r="D95" s="5">
-        <v>-9.8483061840787034</v>
+        <v>-9.3981813294619077</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>130.18022070000001</v>
+        <v>130.22149328</v>
       </c>
       <c r="C96" s="5">
-        <v>2.6978793100000047</v>
+        <v>2.5480079100000097</v>
       </c>
       <c r="D96" s="5">
-        <v>28.570006619880473</v>
+        <v>26.760365182698685</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>129.42448963000001</v>
+        <v>128.26039201</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.75573106999999595</v>
+        <v>-1.9611012700000003</v>
       </c>
       <c r="D97" s="5">
-        <v>-6.7481425724883355</v>
+        <v>-16.647486413520451</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>128.45163693000001</v>
+        <v>128.29815646</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.97285270000000423</v>
+        <v>3.7764449999997396E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-8.6563872940031423</v>
+        <v>0.35389568143182615</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>129.18186556000001</v>
+        <v>129.34224945</v>
       </c>
       <c r="C99" s="5">
-        <v>0.73022862999999916</v>
+        <v>1.0440929899999958</v>
       </c>
       <c r="D99" s="5">
-        <v>7.0392130451772061</v>
+        <v>10.214801989166133</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>129.60141716000001</v>
+        <v>129.74837672000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.41955160000000546</v>
+        <v>0.40612727000001314</v>
       </c>
       <c r="D100" s="5">
-        <v>3.9676867102631297</v>
+        <v>3.8336882980456677</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>129.06777679999999</v>
+        <v>129.21223379</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.53364036000002102</v>
+        <v>-0.53614293000001112</v>
       </c>
       <c r="D101" s="5">
-        <v>-4.8306842385725135</v>
+        <v>-4.8474531534228538</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.21488509000622269</v>
+        <v>-0.20943740822714219</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>129.78965647999999</v>
+        <v>129.93461977999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.72187968000000069</v>
+        <v>0.72238598999999226</v>
       </c>
       <c r="D102" s="5">
-        <v>6.9219924709491121</v>
+        <v>6.9190138952794689</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>130.52434521000001</v>
+        <v>130.65530396</v>
       </c>
       <c r="C103" s="5">
-        <v>0.73468873000001622</v>
+        <v>0.72068418000000634</v>
       </c>
       <c r="D103" s="5">
-        <v>7.0082551953837058</v>
+        <v>6.862659088973877</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>130.91204328000001</v>
+        <v>131.02541851999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.38769806999999901</v>
+        <v>0.37011455999999043</v>
       </c>
       <c r="D104" s="5">
-        <v>3.6231853737415776</v>
+        <v>3.4527718943018204</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.34902235000001</v>
+        <v>131.43781841000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.43697907000000669</v>
+        <v>0.41239989000001742</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0799125447263274</v>
+        <v>3.8430506773206918</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>132.10326979000001</v>
+        <v>132.21771537000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.75424744000000032</v>
+        <v>0.77989696000000208</v>
       </c>
       <c r="D106" s="5">
-        <v>7.112627369308866</v>
+        <v>7.357323980128716</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>134.58888443000001</v>
+        <v>134.71573291000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.4856146399999943</v>
+        <v>2.4980175400000064</v>
       </c>
       <c r="D107" s="5">
-        <v>25.068376705911465</v>
+        <v>25.182619565238706</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>132.11819825000001</v>
+        <v>132.15633839</v>
       </c>
       <c r="C108" s="5">
-        <v>-2.4706861800000013</v>
+        <v>-2.5593945200000121</v>
       </c>
       <c r="D108" s="5">
-        <v>-19.935243317010077</v>
+        <v>-20.560564531932947</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>133.68497101</v>
+        <v>132.69947450999999</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5667727599999921</v>
+        <v>0.54313611999998557</v>
       </c>
       <c r="D109" s="5">
-        <v>15.196511002556967</v>
+        <v>5.0447783902243248</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>132.5627513</v>
+        <v>132.43015778</v>
       </c>
       <c r="C110" s="5">
-        <v>-1.122219709999996</v>
+        <v>-0.26931672999998568</v>
       </c>
       <c r="D110" s="5">
-        <v>-9.621094987940193</v>
+        <v>-2.4084263475310896</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>134.90299231</v>
+        <v>135.03339695</v>
       </c>
       <c r="C111" s="5">
-        <v>2.3402410099999997</v>
+        <v>2.6032391699999948</v>
       </c>
       <c r="D111" s="5">
-        <v>23.36753452536129</v>
+        <v>26.31402061052437</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>135.12079134999999</v>
+        <v>135.25300118999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21779903999998851</v>
+        <v>0.21960423999999534</v>
       </c>
       <c r="D112" s="5">
-        <v>1.9546798788651287</v>
+        <v>1.9691058093405767</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>135.27355832999999</v>
+        <v>135.40815133999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.15276697999999556</v>
+        <v>0.15515014999999721</v>
       </c>
       <c r="D113" s="5">
-        <v>1.3651830917090324</v>
+        <v>1.3852506954558308</v>
       </c>
       <c r="E113" s="5">
-        <v>4.8081571433715053</v>
+        <v>4.7951477722069313</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>135.0740232</v>
+        <v>135.20398918000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.19953512999998679</v>
+        <v>-0.20416215999998144</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.7557691199400205</v>
+        <v>-1.7943758360613571</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>134.89951830000001</v>
+        <v>135.00830231</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.17450489999998808</v>
+        <v>-0.19568687000000295</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.5393361177694409</v>
+        <v>-1.7230552121430875</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>135.03928447999999</v>
+        <v>135.12515794000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.13976617999998098</v>
+        <v>0.11685563000000343</v>
       </c>
       <c r="D116" s="5">
-        <v>1.2504007580645293</v>
+        <v>1.0436116275306828</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>135.99257029</v>
+        <v>136.06531946000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.95328581000001122</v>
+        <v>0.94016152000000375</v>
       </c>
       <c r="D117" s="5">
-        <v>8.8079549612077646</v>
+        <v>8.6762822045082899</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>136.08108462000001</v>
+        <v>136.15919502</v>
       </c>
       <c r="C118" s="5">
-        <v>8.8514330000009522E-2</v>
+        <v>9.3875559999986535E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.78385356126953187</v>
+        <v>0.83106498439762255</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>137.80022245999999</v>
+        <v>137.88611066999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.7191378399999735</v>
+        <v>1.7269156499999951</v>
       </c>
       <c r="D119" s="5">
-        <v>16.258811469049817</v>
+        <v>16.327543801314736</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>137.36780911</v>
+        <v>137.41236843999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.43241334999999026</v>
+        <v>-0.47374222999999915</v>
       </c>
       <c r="D120" s="5">
-        <v>-3.7012530042874414</v>
+        <v>-4.0458767083930702</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>139.04520396999999</v>
+        <v>138.26498258000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6773948599999926</v>
+        <v>0.85261414000001423</v>
       </c>
       <c r="D121" s="5">
-        <v>15.67846089946987</v>
+        <v>7.7051666388941786</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.32350466</v>
+        <v>137.21529629</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.7216993099999911</v>
+        <v>-1.049686290000011</v>
       </c>
       <c r="D122" s="5">
-        <v>-13.887463639335696</v>
+        <v>-8.739279419666568</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>137.26447142000001</v>
+        <v>137.3690115</v>
       </c>
       <c r="C123" s="5">
-        <v>-5.9033239999990883E-2</v>
+        <v>0.15371521000000143</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.51464340815292609</v>
+        <v>1.352611745612875</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>137.05868645000001</v>
+        <v>137.16820616000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.20578496999999629</v>
+        <v>-0.20080533999998806</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.7842631594528813</v>
+        <v>-1.7401193699862816</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>137.24701726999999</v>
+        <v>137.35812701</v>
       </c>
       <c r="C125" s="5">
-        <v>0.18833081999997603</v>
+        <v>0.18992084999999292</v>
       </c>
       <c r="D125" s="5">
-        <v>1.6614255313335491</v>
+        <v>1.674211583089269</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4588652537591562</v>
+        <v>1.4400725884690324</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>138.54742671</v>
+        <v>138.65243716000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.3004094400000099</v>
+        <v>1.2943101500000012</v>
       </c>
       <c r="D126" s="5">
-        <v>11.981579256843977</v>
+        <v>11.912286911854419</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>139.05381500999999</v>
+        <v>139.13715993</v>
       </c>
       <c r="C127" s="5">
-        <v>0.50638829999999757</v>
+        <v>0.48472276999999053</v>
       </c>
       <c r="D127" s="5">
-        <v>4.4752297078038517</v>
+        <v>4.2767574485760962</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>139.39074534</v>
+        <v>139.45064364999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.33693033000000128</v>
+        <v>0.31348371999999358</v>
       </c>
       <c r="D128" s="5">
-        <v>2.946688822479171</v>
+        <v>2.7374225989902135</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>138.61719015</v>
+        <v>138.66145469</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.77355518999999617</v>
+        <v>-0.78918895999998995</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.4599041634379901</v>
+        <v>-6.5836817250439221</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>140.78990888000001</v>
+        <v>140.83985691000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1727187300000139</v>
+        <v>2.1784022200000095</v>
       </c>
       <c r="D130" s="5">
-        <v>20.518367386841962</v>
+        <v>20.56961591150419</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>139.94464629000001</v>
+        <v>139.99416565999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.84526259000000437</v>
+        <v>-0.84569125000001577</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.9712616309729247</v>
+        <v>-6.972288595075538</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>140.17619109</v>
+        <v>140.22380704</v>
       </c>
       <c r="C132" s="5">
-        <v>0.23154479999999467</v>
+        <v>0.22964138000000389</v>
       </c>
       <c r="D132" s="5">
-        <v>2.0036223880611992</v>
+        <v>1.9862934220590489</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>141.62585218999999</v>
+        <v>141.06236301000001</v>
       </c>
       <c r="C133" s="5">
-        <v>1.4496610999999859</v>
+        <v>0.8385559700000158</v>
       </c>
       <c r="D133" s="5">
-        <v>13.140833293006748</v>
+        <v>7.4169480503197383</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>139.88303589</v>
+        <v>139.81679728</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.742816299999987</v>
+        <v>-1.2455657300000098</v>
       </c>
       <c r="D134" s="5">
-        <v>-13.807365000423255</v>
+        <v>-10.096139545082982</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>139.39789241</v>
+        <v>139.46541324</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.48514348000000496</v>
+        <v>-0.35138403999999923</v>
       </c>
       <c r="D135" s="5">
-        <v>-4.0833725072085265</v>
+        <v>-2.9744709961917359</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>139.60280452999999</v>
+        <v>139.68110730000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.20491211999998882</v>
+        <v>0.21569406000000413</v>
       </c>
       <c r="D136" s="5">
-        <v>1.7783077177472961</v>
+        <v>1.8717611318305405</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>139.92146901999999</v>
+        <v>140.00435949000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.3186644900000033</v>
+        <v>0.32325219000000516</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7738335581604989</v>
+        <v>2.8126796659542874</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9486410730068293</v>
+        <v>1.9265205034481481</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>140.26908379</v>
+        <v>140.345339</v>
       </c>
       <c r="C138" s="5">
-        <v>0.34761477000000696</v>
+        <v>0.34097950999998261</v>
       </c>
       <c r="D138" s="5">
-        <v>3.0223020483725493</v>
+        <v>2.9620587800564646</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>140.63210244000001</v>
+        <v>140.68931570000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.36301865000001499</v>
+        <v>0.34397670000001312</v>
       </c>
       <c r="D139" s="5">
-        <v>3.1502085849242079</v>
+        <v>2.9810891417550556</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>141.22532530000001</v>
+        <v>141.26223381</v>
       </c>
       <c r="C140" s="5">
-        <v>0.59322285999999735</v>
+        <v>0.57291810999998916</v>
       </c>
       <c r="D140" s="5">
-        <v>5.1810183839774426</v>
+        <v>4.997613352768715</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>140.99484547</v>
+        <v>141.01986253999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.23047983000000727</v>
+        <v>-0.24237127000000669</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.940917506097517</v>
+        <v>-2.0395865607527042</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>141.86404759000001</v>
+        <v>141.89339705</v>
       </c>
       <c r="C142" s="5">
-        <v>0.86920212000001129</v>
+        <v>0.87353451000001314</v>
       </c>
       <c r="D142" s="5">
-        <v>7.653791595544357</v>
+        <v>7.6918383076968411</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>142.51595209999999</v>
+        <v>142.54743965</v>
       </c>
       <c r="C143" s="5">
-        <v>0.65190450999998006</v>
+        <v>0.65404259999999681</v>
       </c>
       <c r="D143" s="5">
-        <v>5.6558580488226928</v>
+        <v>5.6736770750716925</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>143.21673215999999</v>
+        <v>143.25221246999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.70078005999999959</v>
+        <v>0.70477281999998809</v>
       </c>
       <c r="D144" s="5">
-        <v>6.0628707588661346</v>
+        <v>6.0969755886666421</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>145.39842023</v>
+        <v>145.02829310999999</v>
       </c>
       <c r="C145" s="5">
-        <v>2.181688070000007</v>
+        <v>1.7760806400000035</v>
       </c>
       <c r="D145" s="5">
-        <v>19.892256604498204</v>
+        <v>15.935588098708585</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>146.51562974000001</v>
+        <v>146.47079127000001</v>
       </c>
       <c r="C146" s="5">
-        <v>1.1172095100000092</v>
+        <v>1.4424981600000137</v>
       </c>
       <c r="D146" s="5">
-        <v>9.6203585391348323</v>
+        <v>12.61066033277336</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>145.49781776</v>
+        <v>145.54450334000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0178119800000047</v>
+        <v>-0.92628793000000087</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.0248970346645354</v>
+        <v>-7.3303829031556074</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>146.4202014</v>
+        <v>146.47381109</v>
       </c>
       <c r="C148" s="5">
-        <v>0.92238363999999251</v>
+        <v>0.92930774999999244</v>
       </c>
       <c r="D148" s="5">
-        <v>7.8783370250122386</v>
+        <v>7.9369340231568719</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>146.54129893999999</v>
+        <v>146.59763493</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12109753999999384</v>
+        <v>0.12382384000000002</v>
       </c>
       <c r="D149" s="5">
-        <v>0.99699283822909379</v>
+        <v>1.0191680086398813</v>
       </c>
       <c r="E149" s="5">
-        <v>4.7311037872635353</v>
+        <v>4.7093358121258477</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>146.50890744</v>
+        <v>146.55986261999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.2391499999988582E-2</v>
+        <v>-3.7772310000008247E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.26492586234146964</v>
+        <v>-0.30875391196991675</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>146.52795821999999</v>
+        <v>146.56359189</v>
       </c>
       <c r="C151" s="5">
-        <v>1.9050779999986389E-2</v>
+        <v>3.7292700000080004E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>0.15614949987834414</v>
+        <v>3.0538718204664583E-2</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>147.15631214999999</v>
+        <v>147.17382491000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.62835393000000295</v>
+        <v>0.61023302000000967</v>
       </c>
       <c r="D152" s="5">
-        <v>5.2690661576554332</v>
+        <v>5.1123449026988066</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>147.0753497</v>
+        <v>147.08723351</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.096244999998703E-2</v>
+        <v>-8.6591400000003205E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.65822177271529503</v>
+        <v>-0.70375345746226392</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>147.23429725</v>
+        <v>147.24875033999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.1589475499999935</v>
+        <v>0.16151682999998229</v>
       </c>
       <c r="D154" s="5">
-        <v>1.3046026404425648</v>
+        <v>1.3257104367820238</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>144.05520181</v>
+        <v>144.06528320999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.1790954399999976</v>
+        <v>-3.1834671299999968</v>
       </c>
       <c r="D155" s="5">
-        <v>-23.044531075251619</v>
+        <v>-23.070548660505263</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>148.06179094999999</v>
+        <v>148.06811701999999</v>
       </c>
       <c r="C156" s="5">
-        <v>4.0065891399999884</v>
+        <v>4.0028338099999985</v>
       </c>
       <c r="D156" s="5">
-        <v>38.985225812059184</v>
+        <v>38.939775935313726</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>148.21978693</v>
+        <v>148.04203643</v>
       </c>
       <c r="C157" s="5">
-        <v>0.15799598000000969</v>
+        <v>-2.6080589999992299E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.2880560239205696</v>
+        <v>-0.21116231678126596</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>148.8268003</v>
+        <v>148.80010167</v>
       </c>
       <c r="C158" s="5">
-        <v>0.60701337000000422</v>
+        <v>0.75806524000000763</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0266520206187604</v>
+        <v>6.3207739219977466</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>149.45420451999999</v>
+        <v>149.46956179</v>
       </c>
       <c r="C159" s="5">
-        <v>0.6274042199999883</v>
+        <v>0.66946011999999655</v>
       </c>
       <c r="D159" s="5">
-        <v>5.1777584920368547</v>
+        <v>5.5344861483172192</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>150.15870810000001</v>
+        <v>150.18901491</v>
       </c>
       <c r="C160" s="5">
-        <v>0.70450358000002211</v>
+        <v>0.71945311999999717</v>
       </c>
       <c r="D160" s="5">
-        <v>5.8055940169316589</v>
+        <v>5.9314433922132759</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.07006705000001</v>
+        <v>151.10561774999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.91135894999999323</v>
+        <v>0.91660283999999592</v>
       </c>
       <c r="D161" s="5">
-        <v>7.5312726509208616</v>
+        <v>7.5744917859784655</v>
       </c>
       <c r="E161" s="5">
-        <v>3.0904380831606293</v>
+        <v>3.0750719970022322</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>150.52661028</v>
+        <v>150.55488423</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.54345677000000592</v>
+        <v>-0.55073351999999431</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.2324629434566718</v>
+        <v>-4.2870145453202451</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>149.93512741999999</v>
+        <v>149.95335569</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.59148286000001349</v>
+        <v>-0.60152854000000389</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.6147252751066787</v>
+        <v>-4.6905252191427271</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>149.07031096</v>
+        <v>149.07753169</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.86481645999998591</v>
+        <v>-0.87582399999999438</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.7061164245809106</v>
+        <v>-6.7879512066662091</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>149.67100733000001</v>
+        <v>149.67622627</v>
       </c>
       <c r="C165" s="5">
-        <v>0.60069637000000853</v>
+        <v>0.59869458000000009</v>
       </c>
       <c r="D165" s="5">
-        <v>4.9441635425721886</v>
+        <v>4.9270777896250229</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>149.25023161999999</v>
+        <v>149.25492335999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.42077571000001512</v>
+        <v>-0.42130291000000852</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.3219268303499527</v>
+        <v>-3.3259105456944882</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.65049959999999</v>
+        <v>149.6516025</v>
       </c>
       <c r="C167" s="5">
-        <v>0.4002679799999953</v>
+        <v>0.39667914000000337</v>
       </c>
       <c r="D167" s="5">
-        <v>3.2661265520379512</v>
+        <v>3.2363095542727649</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>151.329579</v>
+        <v>151.32765194999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.6790794000000062</v>
+        <v>1.6760494499999936</v>
       </c>
       <c r="D168" s="5">
-        <v>14.326743674772867</v>
+        <v>14.299165877379071</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>149.19535096000001</v>
+        <v>149.12658744999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.1342280399999822</v>
+        <v>-2.2010645000000011</v>
       </c>
       <c r="D169" s="5">
-        <v>-15.670874156880977</v>
+        <v>-16.123280684505538</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>148.08870962</v>
+        <v>148.07162714</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.1066413400000101</v>
+        <v>-1.0549603099999842</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.5465903618127221</v>
+        <v>-8.1664805393454554</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>145.97898946000001</v>
+        <v>145.98132881000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.1097201599999948</v>
+        <v>-2.090298329999996</v>
       </c>
       <c r="D171" s="5">
-        <v>-15.817688144571418</v>
+        <v>-15.684860150732138</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>145.27620913999999</v>
+        <v>145.29285874999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.70278032000001645</v>
+        <v>-0.68847006000001443</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.62656771233131</v>
+        <v>-5.5148674475768988</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>146.82337595999999</v>
+        <v>146.84105233</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5471668200000011</v>
+        <v>1.5481935800000031</v>
       </c>
       <c r="D173" s="5">
-        <v>13.555580942729817</v>
+        <v>13.56346397997279</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.8110738102700927</v>
+        <v>-2.8222414781795879</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>147.38706859999999</v>
+        <v>147.40044252000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.5636926399999993</v>
+        <v>0.55939019000001622</v>
       </c>
       <c r="D174" s="5">
-        <v>4.7056472195951216</v>
+        <v>4.6684010579067348</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>147.53020824000001</v>
+        <v>147.53837250000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.14313964000001533</v>
+        <v>0.13792997999999557</v>
       </c>
       <c r="D175" s="5">
-        <v>1.171663449062299</v>
+        <v>1.1286973402191203</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>148.37948502</v>
+        <v>148.38160597999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.84927677999999673</v>
+        <v>0.84323347999998077</v>
       </c>
       <c r="D176" s="5">
-        <v>7.1309233918713355</v>
+        <v>7.078171413062373</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>148.41678354000001</v>
+        <v>148.41797962000001</v>
       </c>
       <c r="C177" s="5">
-        <v>3.7298520000007329E-2</v>
+        <v>3.6373640000022078E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.30206437430735367</v>
+        <v>0.29455985865114442</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>148.41799642999999</v>
+        <v>148.41867382999999</v>
       </c>
       <c r="C178" s="5">
-        <v>1.2128899999765963E-3</v>
+        <v>6.9420999997760191E-4</v>
       </c>
       <c r="D178" s="5">
-        <v>9.8070675433659105E-3</v>
+        <v>5.6130223121231282E-3</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>148.4329783</v>
+        <v>148.43035327000001</v>
       </c>
       <c r="C179" s="5">
-        <v>1.4981870000013942E-2</v>
+        <v>1.1679440000023078E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.12119978132758558</v>
+        <v>9.4471909686499878E-2</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>148.55179659000001</v>
+        <v>148.54523861999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.11881829000000721</v>
+        <v>0.11488534999998024</v>
       </c>
       <c r="D180" s="5">
-        <v>0.96482175404086767</v>
+        <v>0.93276621243969515</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>148.74035222000001</v>
+        <v>148.72798705</v>
       </c>
       <c r="C181" s="5">
-        <v>0.1885556299999962</v>
+        <v>0.18274843000000374</v>
       </c>
       <c r="D181" s="5">
-        <v>1.5338289806692273</v>
+        <v>1.4863356010302642</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>149.19532751</v>
+        <v>149.18704349000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.45497528999999304</v>
+        <v>0.45905644000001189</v>
       </c>
       <c r="D182" s="5">
-        <v>3.7330145252844948</v>
+        <v>3.7673888403677802</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>149.80899446999999</v>
+        <v>149.80563125</v>
       </c>
       <c r="C183" s="5">
-        <v>0.6136669599999891</v>
+        <v>0.61858775999999693</v>
       </c>
       <c r="D183" s="5">
-        <v>5.0490193091770275</v>
+        <v>5.0907226711000675</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>150.22937823999999</v>
+        <v>150.23670614</v>
       </c>
       <c r="C184" s="5">
-        <v>0.42038377000000082</v>
+        <v>0.43107488999999077</v>
       </c>
       <c r="D184" s="5">
-        <v>3.419818136446473</v>
+        <v>3.508251563286402</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>150.70019841999999</v>
+        <v>150.70689365000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.47082018000000403</v>
+        <v>0.47018751000001657</v>
       </c>
       <c r="D185" s="5">
-        <v>3.8263177319933783</v>
+        <v>3.8208976495357261</v>
       </c>
       <c r="E185" s="5">
-        <v>2.64046677489298</v>
+        <v>2.632670672580173</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>150.80594969000001</v>
+        <v>150.81033105</v>
       </c>
       <c r="C186" s="5">
-        <v>0.10575127000001316</v>
+        <v>0.10343739999999002</v>
       </c>
       <c r="D186" s="5">
-        <v>0.84533698744686525</v>
+        <v>0.82673400988033663</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>151.32392333999999</v>
+        <v>151.32680465999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.51797364999998763</v>
+        <v>0.51647360999999137</v>
       </c>
       <c r="D187" s="5">
-        <v>4.2004034003050084</v>
+        <v>4.1878851228673852</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>151.16183824999999</v>
+        <v>151.16299438999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.16208509000000504</v>
+        <v>-0.16381026999999904</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.2777910387402946</v>
+        <v>-1.291286112516532</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>151.39023226</v>
+        <v>151.39052158000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.22839401000001658</v>
+        <v>0.22752719000001775</v>
       </c>
       <c r="D189" s="5">
-        <v>1.8282517082823579</v>
+        <v>1.821241387402206</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>151.98001694999999</v>
+        <v>151.98006720000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.58978468999998768</v>
+        <v>0.58954561999999555</v>
       </c>
       <c r="D190" s="5">
-        <v>4.7764307899684111</v>
+        <v>4.7744436815335245</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>152.08036319999999</v>
+        <v>152.08013581</v>
       </c>
       <c r="C191" s="5">
-        <v>0.10034625000000119</v>
+        <v>0.1000686099999939</v>
       </c>
       <c r="D191" s="5">
-        <v>0.795194962989898</v>
+        <v>0.79298656491264552</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>153.33645919</v>
+        <v>153.33475551000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2560959900000057</v>
+        <v>1.2546197000000063</v>
       </c>
       <c r="D192" s="5">
-        <v>10.374175488927317</v>
+        <v>10.361440464156569</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>152.22163972000001</v>
+        <v>152.21155400000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.1148194699999863</v>
+        <v>-1.1232015100000012</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.3839454531920428</v>
+        <v>-8.4445549347237474</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>152.45289105000001</v>
+        <v>152.45485601999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.23125132999999209</v>
+        <v>0.24330201999998735</v>
       </c>
       <c r="D194" s="5">
-        <v>1.8383196541864599</v>
+        <v>1.9350891336145537</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>152.16895948000001</v>
+        <v>152.16745564999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.28393156999999292</v>
+        <v>-0.28740037000000029</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.2121546910175538</v>
+        <v>-2.238872503567535</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>152.87664777000001</v>
+        <v>152.88047015000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.707688289999993</v>
+        <v>0.7130145000000141</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7257954985928228</v>
+        <v>5.7700642080520836</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>153.19615788999999</v>
+        <v>153.19739430999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.31951011999998968</v>
+        <v>0.31692415999998502</v>
       </c>
       <c r="D197" s="5">
-        <v>2.537014596170506</v>
+        <v>2.5161829243026679</v>
       </c>
       <c r="E197" s="5">
-        <v>1.6562416613704611</v>
+        <v>1.652545945100492</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>153.23987835</v>
+        <v>153.24154045</v>
       </c>
       <c r="C198" s="5">
-        <v>4.3720460000002959E-2</v>
+        <v>4.4146140000009382E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.34300456013158787</v>
+        <v>0.34634668574275995</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>153.64028536000001</v>
+        <v>153.64098340999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.40040701000000922</v>
+        <v>0.39944295999998758</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1809872389024552</v>
+        <v>3.1731834110057422</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>153.79586418</v>
+        <v>153.79576857000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15557881999998813</v>
+        <v>0.15478516000001719</v>
       </c>
       <c r="D200" s="5">
-        <v>1.2219313260929621</v>
+        <v>1.2156577089084353</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>154.09285367000001</v>
+        <v>154.09406935000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.29698949000001562</v>
+        <v>0.29830078000000526</v>
       </c>
       <c r="D201" s="5">
-        <v>2.3420460370471741</v>
+        <v>2.3524988537811486</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>154.21544738</v>
+        <v>154.21591434000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.12259370999998964</v>
+        <v>0.1218449899999996</v>
       </c>
       <c r="D202" s="5">
-        <v>0.95888861719275464</v>
+        <v>0.95299932675858567</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>154.37101837</v>
+        <v>154.37118487000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15557099000000107</v>
+        <v>0.15527052999999569</v>
       </c>
       <c r="D203" s="5">
-        <v>1.2172870867162455</v>
+        <v>1.2149193619342302</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>152.18337043</v>
+        <v>152.18318077000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.1876479400000051</v>
+        <v>-2.1880041000000006</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.740835353629269</v>
+        <v>-15.743185979860597</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>154.19798764000001</v>
+        <v>154.18836666000001</v>
       </c>
       <c r="C205" s="5">
-        <v>2.0146172100000115</v>
+        <v>2.005185890000007</v>
       </c>
       <c r="D205" s="5">
-        <v>17.094930398228737</v>
+        <v>17.009038545333578</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>159.44096690999999</v>
+        <v>159.44389150000001</v>
       </c>
       <c r="C206" s="5">
-        <v>5.242979269999978</v>
+        <v>5.2555248399999925</v>
       </c>
       <c r="D206" s="5">
-        <v>49.366966567666125</v>
+        <v>49.511752198403734</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>157.77943332999999</v>
+        <v>157.78073176999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.6615335799999968</v>
+        <v>-1.663159730000018</v>
       </c>
       <c r="D207" s="5">
-        <v>-11.812776337410547</v>
+        <v>-11.823477926238491</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>156.68556975000001</v>
+        <v>156.68813976000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.0938635799999759</v>
+        <v>-1.0925920099999757</v>
       </c>
       <c r="D208" s="5">
-        <v>-8.0094298768967125</v>
+        <v>-8.0004076140719462</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>157.92985322000001</v>
+        <v>157.93033346999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.2442834699999992</v>
+        <v>1.2421937099999809</v>
       </c>
       <c r="D209" s="5">
-        <v>9.9569708247910995</v>
+        <v>9.9393422170172219</v>
       </c>
       <c r="E209" s="5">
-        <v>3.0899569514001524</v>
+        <v>3.0894384211409998</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>157.84345601000001</v>
+        <v>157.84387529</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.6397210000001223E-2</v>
+        <v>-8.6458179999993945E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.65450117402785501</v>
+        <v>-0.65495967615278872</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>158.04262829000001</v>
+        <v>158.04214289999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.19917227999999909</v>
+        <v>0.19826760999998783</v>
       </c>
       <c r="D211" s="5">
-        <v>1.5247541241789619</v>
+        <v>1.5177764897918111</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>158.65807495000001</v>
+        <v>158.65678079</v>
       </c>
       <c r="C212" s="5">
-        <v>0.61544666000000348</v>
+        <v>0.61463789000001157</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7744149744789244</v>
+        <v>4.7680209787600791</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>158.67540665999999</v>
+        <v>158.67738799</v>
       </c>
       <c r="C213" s="5">
-        <v>1.7331709999979239E-2</v>
+        <v>2.0607200000000603E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>0.13116604605616367</v>
+        <v>0.15597387592818368</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>159.07877937000001</v>
+        <v>159.07956202</v>
       </c>
       <c r="C214" s="5">
-        <v>0.40337271000001351</v>
+        <v>0.40217402999999763</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0935652700637251</v>
+        <v>3.0842047198762712</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>159.29787293000001</v>
+        <v>159.29803835999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.21909356000000457</v>
+        <v>0.21847633999999516</v>
       </c>
       <c r="D215" s="5">
-        <v>1.6652943466923809</v>
+        <v>1.6605592334851149</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>159.46961597999999</v>
+        <v>159.4694355</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17174304999997503</v>
+        <v>0.17139714000001049</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3014494041520219</v>
+        <v>1.2988112491550519</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>159.85980624999999</v>
+        <v>159.85369367000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.39019027000000506</v>
+        <v>0.38425817000000961</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9759972346957264</v>
+        <v>2.9301549804600979</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>160.92631288999999</v>
+        <v>160.92825643</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0665066400000001</v>
+        <v>1.0745627599999921</v>
       </c>
       <c r="D218" s="5">
-        <v>8.3062063328798619</v>
+        <v>8.3716191885628621</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>161.97381483000001</v>
+        <v>161.97458184999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0475019400000178</v>
+        <v>1.0463254199999881</v>
       </c>
       <c r="D219" s="5">
-        <v>8.096840229948965</v>
+        <v>8.0873172926583017</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>161.92300116999999</v>
+        <v>161.92491756999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-5.081366000001708E-2</v>
+        <v>-4.9664280000001781E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.37580945578150615</v>
+        <v>-0.36732142479554142</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>162.32560941</v>
+        <v>162.32617439000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.40260824000000639</v>
+        <v>0.40125682000001461</v>
       </c>
       <c r="D221" s="5">
-        <v>3.0248445004831481</v>
+        <v>3.014516172917947</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7833598907209822</v>
+        <v>2.7834050770462193</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>163.6387532</v>
+        <v>163.63880083999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.313143789999998</v>
+        <v>1.312626449999982</v>
       </c>
       <c r="D222" s="5">
-        <v>10.15125212692649</v>
+        <v>10.147036410600485</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>164.20249226000001</v>
+        <v>164.20119855999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.56373906000001739</v>
+        <v>0.56239772000000698</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2132625297215398</v>
+        <v>4.2030461538215658</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>165.84944261999999</v>
+        <v>165.84720866000001</v>
       </c>
       <c r="C224" s="5">
-        <v>1.6469503599999769</v>
+        <v>1.6460101000000122</v>
       </c>
       <c r="D224" s="5">
-        <v>12.722668437394603</v>
+        <v>12.715105658309467</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>162.88523271</v>
+        <v>162.88797545</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.9642099099999939</v>
+        <v>-2.9592332100000078</v>
       </c>
       <c r="D225" s="5">
-        <v>-19.459864447900934</v>
+        <v>-19.430566765592538</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>163.25541760999999</v>
+        <v>163.25627833999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.37018489999999815</v>
+        <v>0.36830288999999539</v>
       </c>
       <c r="D226" s="5">
-        <v>2.7615566752356324</v>
+        <v>2.7472951050602212</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>164.14619977999999</v>
+        <v>164.14625684000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.89078216999999427</v>
+        <v>0.88997850000001222</v>
       </c>
       <c r="D227" s="5">
-        <v>6.7477587338263589</v>
+        <v>6.7414505634709965</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>164.92565658999999</v>
+        <v>164.92561383</v>
       </c>
       <c r="C228" s="5">
-        <v>0.77945680999999922</v>
+        <v>0.77935698999999659</v>
       </c>
       <c r="D228" s="5">
-        <v>5.8494654548375991</v>
+        <v>5.8486945958955427</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>165.31194245</v>
+        <v>165.30940340999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.38628586000001519</v>
+        <v>0.3837895799999842</v>
       </c>
       <c r="D229" s="5">
-        <v>2.8471086274676427</v>
+        <v>2.8284745017226109</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>168.04075854999999</v>
+        <v>168.04147173000001</v>
       </c>
       <c r="C230" s="5">
-        <v>2.7288160999999889</v>
+        <v>2.7320683200000246</v>
       </c>
       <c r="D230" s="5">
-        <v>21.709604773505031</v>
+        <v>21.738239034175709</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>166.38357855000001</v>
+        <v>166.38408269999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6571799999999826</v>
+        <v>-1.6573890300000187</v>
       </c>
       <c r="D231" s="5">
-        <v>-11.212888004848864</v>
+        <v>-11.214181486935059</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>167.18331437000001</v>
+        <v>167.18408819999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.7997358199999951</v>
+        <v>0.80000549999999748</v>
       </c>
       <c r="D232" s="5">
-        <v>5.9228456395020723</v>
+        <v>5.9248775714635604</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>167.92835947</v>
+        <v>167.92863154</v>
       </c>
       <c r="C233" s="5">
-        <v>0.74504509999999868</v>
+        <v>0.74454334000000699</v>
       </c>
       <c r="D233" s="5">
-        <v>5.4807900964032541</v>
+        <v>5.4769821391771112</v>
       </c>
       <c r="E233" s="5">
-        <v>3.4515503008823778</v>
+        <v>3.4513578423524649</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>168.41148536</v>
+        <v>168.41123272999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.48312588999999662</v>
+        <v>0.4826011899999969</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5075268481894462</v>
+        <v>3.5036513122386648</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>168.80473436</v>
+        <v>168.80326178999999</v>
       </c>
       <c r="C235" s="5">
-        <v>0.3932489999999973</v>
+        <v>0.39202905999999871</v>
       </c>
       <c r="D235" s="5">
-        <v>2.8383260555983281</v>
+        <v>2.8294122442890535</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>169.04006985999999</v>
+        <v>169.03830894999999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.23533549999999082</v>
+        <v>0.23504715999999348</v>
       </c>
       <c r="D236" s="5">
-        <v>1.685841785463027</v>
+        <v>1.6837751993130867</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>170.07168064999999</v>
+        <v>170.07409716000001</v>
       </c>
       <c r="C237" s="5">
-        <v>1.031610790000002</v>
+        <v>1.0357882100000211</v>
       </c>
       <c r="D237" s="5">
-        <v>7.5741885675897569</v>
+        <v>7.6059825257374314</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>170.24790668</v>
+        <v>170.24846317999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.17622603000000936</v>
+        <v>0.17436601999997947</v>
       </c>
       <c r="D238" s="5">
-        <v>1.2505349974353042</v>
+        <v>1.2372438025527677</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>170.19242131999999</v>
+        <v>170.19255428</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.5485360000005812E-2</v>
+        <v>-5.590889999999149E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.39039077664019262</v>
+        <v>-0.39336410807743194</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>169.75056237000001</v>
+        <v>169.75074594</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.44185894999998254</v>
+        <v>-0.44180833999999436</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0713739639391724</v>
+        <v>-3.0710248148397734</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>169.8336367</v>
+        <v>169.83363184999999</v>
       </c>
       <c r="C241" s="5">
-        <v>8.3074329999988095E-2</v>
+        <v>8.2885909999987462E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.58885202539267212</v>
+        <v>0.58751223059725355</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>171.70257674999999</v>
+        <v>171.70273872999999</v>
       </c>
       <c r="C242" s="5">
-        <v>1.868940049999992</v>
+        <v>1.8691068800000039</v>
       </c>
       <c r="D242" s="5">
-        <v>14.034756532357751</v>
+        <v>14.036086548994597</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>171.24742649999999</v>
+        <v>171.24733527000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.45515025000000264</v>
+        <v>-0.45540345999998522</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.1349980526324095</v>
+        <v>-3.1367138418220475</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>171.91191791</v>
+        <v>171.91175425</v>
       </c>
       <c r="C244" s="5">
-        <v>0.66449141000001077</v>
+        <v>0.66441897999999355</v>
       </c>
       <c r="D244" s="5">
-        <v>4.7570311921755204</v>
+        <v>4.7565041463831115</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>172.39683855000001</v>
+        <v>172.39651352999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.48492064000001278</v>
+        <v>0.48475927999999158</v>
       </c>
       <c r="D245" s="5">
-        <v>3.4379113726888955</v>
+        <v>3.4367529115170159</v>
       </c>
       <c r="E245" s="5">
-        <v>2.6609436870002279</v>
+        <v>2.6605838141042337</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>172.26381040999999</v>
+        <v>172.26340261000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.13302814000002172</v>
+        <v>-0.13311091999997871</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.92204718367170369</v>
+        <v>-0.92262024763758443</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>171.98275054000001</v>
+        <v>171.98128972000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.28105986999997867</v>
+        <v>-0.28211289000000761</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.9404057937059016</v>
+        <v>-1.9476149390950326</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>174.26556575000001</v>
+        <v>174.26463656000001</v>
       </c>
       <c r="C248" s="5">
-        <v>2.2828152099999954</v>
+        <v>2.2833468400000072</v>
       </c>
       <c r="D248" s="5">
-        <v>17.14406274939304</v>
+        <v>17.148507718216987</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>173.20203548000001</v>
+        <v>173.20461449999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.0635302700000011</v>
+        <v>-1.0600220600000227</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.0826250006854945</v>
+        <v>-7.0600743637223351</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>174.88302112</v>
+        <v>174.88366314000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.6809856399999887</v>
+        <v>1.6790486400000191</v>
       </c>
       <c r="D250" s="5">
-        <v>12.288651672281659</v>
+        <v>12.273535497413125</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>175.07947107999999</v>
+        <v>175.07970356000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19644995999999537</v>
+        <v>0.19604042000000277</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3563459923587207</v>
+        <v>1.3534959572178984</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>173.54670709000001</v>
+        <v>173.54714422999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5327639899999781</v>
+        <v>-1.5325593300000264</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.014233317903987</v>
+        <v>-10.012947227399472</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>173.85829903000001</v>
+        <v>173.85828351999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.31159193999999957</v>
+        <v>0.31113928999999985</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1759262806371193</v>
+        <v>2.1727285492324944</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>172.22650002</v>
+        <v>172.22626675999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6317990100000088</v>
+        <v>-1.6320167599999991</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.699355007026579</v>
+        <v>-10.700710762263665</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>173.9726316</v>
+        <v>173.97220565999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.7461315799999966</v>
+        <v>1.7459388999999987</v>
       </c>
       <c r="D255" s="5">
-        <v>12.868169844068733</v>
+        <v>12.866688203151</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>173.36560437</v>
+        <v>173.36485551999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.60702722999999992</v>
+        <v>-0.6073501399999941</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.1076282085528604</v>
+        <v>-4.1097813606709499</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>173.08352436000001</v>
+        <v>173.08263618000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.28208000999998717</v>
+        <v>-0.28221933999998328</v>
       </c>
       <c r="D257" s="5">
-        <v>-1.9351197060032521</v>
+        <v>-1.9360752814565729</v>
       </c>
       <c r="E257" s="5">
-        <v>0.39831693885781227</v>
+        <v>0.39799102426778532</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>171.62653943000001</v>
+        <v>171.62588450999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.4569849300000044</v>
+        <v>-1.4567516700000169</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6465809814561538</v>
+        <v>-9.6451545894451929</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>172.71621425000001</v>
+        <v>172.7151428</v>
       </c>
       <c r="C259" s="5">
-        <v>1.089674819999999</v>
+        <v>1.0892582900000036</v>
       </c>
       <c r="D259" s="5">
-        <v>7.8906906714017122</v>
+        <v>7.887599542834467</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>172.50110543</v>
+        <v>172.5010935</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.21510882000001175</v>
+        <v>-0.21404929999999922</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.4843407839339018</v>
+        <v>-1.4770885164829606</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>172.55205957999999</v>
+        <v>172.55400825000001</v>
       </c>
       <c r="C261" s="5">
-        <v>5.0954149999995479E-2</v>
+        <v>5.2914750000013555E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.35503781121910549</v>
+        <v>0.36872194234522926</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>172.17965472</v>
+        <v>172.1804271</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37240485999998896</v>
+        <v>-0.3735811500000068</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.5593388328278732</v>
+        <v>-2.567298177961741</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>172.16162513</v>
+        <v>172.16755287000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-1.8029589999997597E-2</v>
+        <v>-1.2874229999994213E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.12558424473079199</v>
+        <v>-8.9689196935838211E-2</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>171.02203693999999</v>
+        <v>171.02204222</v>
       </c>
       <c r="C264" s="5">
-        <v>-1.139588190000012</v>
+        <v>-1.1455106500000056</v>
       </c>
       <c r="D264" s="5">
-        <v>-7.6602585242322991</v>
+        <v>-7.6983682641637019</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>171.14481337000001</v>
+        <v>171.14400592999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.12277643000001603</v>
+        <v>0.12196370999998862</v>
       </c>
       <c r="D265" s="5">
-        <v>0.86488761047467388</v>
+        <v>0.85913997615456594</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>170.39996545</v>
+        <v>170.39343147</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.74484792000001221</v>
+        <v>-0.75057445999999572</v>
       </c>
       <c r="D266" s="5">
-        <v>-5.0993640870733437</v>
+        <v>-5.1376519667482139</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>169.46302732999999</v>
+        <v>169.46174922</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.93693812000000776</v>
+        <v>-0.93168224999999438</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.40223092683887</v>
+        <v>-6.3676268084356451</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>168.93434662999999</v>
+        <v>168.93325876</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.52868069999999534</v>
+        <v>-0.52849046000000044</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.680115791544325</v>
+        <v>-3.6788414449569595</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>169.12842735999999</v>
+        <v>169.12778637</v>
       </c>
       <c r="C269" s="5">
-        <v>0.19408072999999604</v>
+        <v>0.19452760999999441</v>
       </c>
       <c r="D269" s="5">
-        <v>1.3873681361644019</v>
+        <v>1.3905918867809453</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.2850800008981431</v>
+        <v>-2.2849489106966825</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>169.63273063</v>
+        <v>169.63284053999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.5043032700000083</v>
+        <v>0.50505416999999397</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6374002455837218</v>
+        <v>3.6429195770006695</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>169.4007455</v>
+        <v>169.40114305</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.23198512999999821</v>
+        <v>-0.23169748999998774</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.6287999219871008</v>
+        <v>-1.6267944627364694</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>169.27636346</v>
+        <v>169.2780841</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.12438204000000042</v>
+        <v>-0.12305895000000078</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.87754726820459261</v>
+        <v>-0.86824776366833945</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>169.46741813</v>
+        <v>169.47054882</v>
       </c>
       <c r="C273" s="5">
-        <v>0.19105466999999976</v>
+        <v>0.19246472000000381</v>
       </c>
       <c r="D273" s="5">
-        <v>1.3628256028417551</v>
+        <v>1.3729326696656274</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>169.51349854</v>
+        <v>169.51547411999999</v>
       </c>
       <c r="C274" s="5">
-        <v>4.6080410000001848E-2</v>
+        <v>4.4925299999988511E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.3267841378182812</v>
+        <v>0.31857471120784187</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>169.24814264</v>
+        <v>169.26011376</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.26535590000000298</v>
+        <v>-0.2553603599999974</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.8623872536533304</v>
+        <v>-1.7927936241456388</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>169.85271187000001</v>
+        <v>169.8520753</v>
       </c>
       <c r="C276" s="5">
-        <v>0.60456923000000984</v>
+        <v>0.59196153999999979</v>
       </c>
       <c r="D276" s="5">
-        <v>4.3717309946009975</v>
+        <v>4.2784938235687076</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>170.01315826000001</v>
+        <v>170.01095584999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16044639000000416</v>
+        <v>0.15888054999999213</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1394526749267886</v>
+        <v>1.1282794248525407</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>170.65515463</v>
+        <v>170.63330490999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.64199636999998688</v>
+        <v>0.62234906000000478</v>
       </c>
       <c r="D278" s="5">
-        <v>4.6266948596520807</v>
+        <v>4.482299138716872</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>170.7919302</v>
+        <v>170.78983815999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.13677556999999751</v>
+        <v>0.15653324999999541</v>
       </c>
       <c r="D279" s="5">
-        <v>0.96601902145341256</v>
+        <v>1.1064109272604705</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>171.46384963</v>
+        <v>171.46321928</v>
       </c>
       <c r="C280" s="5">
-        <v>0.67191943000000265</v>
+        <v>0.67338112000001615</v>
       </c>
       <c r="D280" s="5">
-        <v>4.8244712253772359</v>
+        <v>4.8352555006405895</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>171.23088340000001</v>
+        <v>171.23223425</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.23296622999998817</v>
+        <v>-0.23098502999999937</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.6182992414845887</v>
+        <v>-1.6046445077745108</v>
       </c>
       <c r="E281" s="5">
-        <v>1.2431121561396807</v>
+        <v>1.2442945805464012</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>171.32382744</v>
+        <v>171.32686064000001</v>
       </c>
       <c r="C282" s="5">
-        <v>9.2944039999991901E-2</v>
+        <v>9.4626390000001948E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.65330750407479599</v>
+        <v>0.665163514554723</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>171.71664566999999</v>
+        <v>171.72062482000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.39281822999998894</v>
+        <v>0.39376418000000513</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7863722735110397</v>
+        <v>2.793117137631862</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>171.85612710000001</v>
+        <v>171.86126732</v>
       </c>
       <c r="C284" s="5">
-        <v>0.13948143000001778</v>
+        <v>0.14064249999998424</v>
       </c>
       <c r="D284" s="5">
-        <v>0.97909848685620027</v>
+        <v>0.9872624583252998</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>172.02063297000001</v>
+        <v>172.02601432</v>
       </c>
       <c r="C285" s="5">
-        <v>0.16450586999999928</v>
+        <v>0.16474700000000553</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1547430548707549</v>
+        <v>1.1564098216614527</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>172.12444601999999</v>
+        <v>172.12818673999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.1038130499999852</v>
+        <v>0.10217241999998805</v>
       </c>
       <c r="D286" s="5">
-        <v>0.72659879774275016</v>
+        <v>0.7150558709749566</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>172.3827671</v>
+        <v>172.40147325000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.25832108000000176</v>
+        <v>0.27328651000001969</v>
       </c>
       <c r="D287" s="5">
-        <v>1.8158771564309673</v>
+        <v>1.921955569849465</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>173.01396613</v>
+        <v>173.01353899</v>
       </c>
       <c r="C288" s="5">
-        <v>0.63119903000000477</v>
+        <v>0.61206573999999137</v>
       </c>
       <c r="D288" s="5">
-        <v>4.4835138504146776</v>
+        <v>4.344461840142122</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>172.33693231999999</v>
+        <v>172.33396676000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.67703381000001173</v>
+        <v>-0.6795722299999909</v>
       </c>
       <c r="D289" s="5">
-        <v>-4.5960505825870079</v>
+        <v>-4.6129232779126728</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>172.97630996999999</v>
+        <v>172.92488965999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.63937765000000013</v>
+        <v>0.59092289999998115</v>
       </c>
       <c r="D290" s="5">
-        <v>4.5440312648148851</v>
+        <v>4.1932226838545139</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>171.87606184000001</v>
+        <v>171.87275363000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.1002481299999829</v>
+        <v>-1.0521360299999856</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.3713804635689772</v>
+        <v>-7.0617836863371757</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>172.59796460999999</v>
+        <v>172.59514970000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.72190276999998559</v>
+        <v>0.72239607000000206</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1582398689319353</v>
+        <v>5.1619482056999733</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>172.19660586000001</v>
+        <v>172.19505796000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.40135874999998578</v>
+        <v>-0.40009173999999348</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.7550620223232958</v>
+        <v>-2.7465196449751206</v>
       </c>
       <c r="E293" s="5">
-        <v>0.56398848199832319</v>
+        <v>0.56229115634518489</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>172.30217506</v>
+        <v>172.32362716</v>
       </c>
       <c r="C294" s="5">
-        <v>0.10556919999999081</v>
+        <v>0.12856919999998695</v>
       </c>
       <c r="D294" s="5">
-        <v>0.7381741160973343</v>
+        <v>0.89966689541540745</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>172.75711716000001</v>
+        <v>172.77673931000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.4549421000000109</v>
+        <v>0.45311215000000971</v>
       </c>
       <c r="D295" s="5">
-        <v>3.2148679802426638</v>
+        <v>3.2013445988409162</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>172.83120524</v>
+        <v>172.83526509999999</v>
       </c>
       <c r="C296" s="5">
-        <v>7.4088079999995671E-2</v>
+        <v>5.8525789999976041E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.51584386531413617</v>
+        <v>0.40724196993853212</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>172.65822484</v>
+        <v>172.66517386000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.17298040000000015</v>
+        <v>-0.17009123999997655</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.1944464954044332</v>
+        <v>-1.1745769872209322</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>172.92875810000001</v>
+        <v>172.93646231</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27053326000000766</v>
+        <v>0.27128844999998591</v>
       </c>
       <c r="D298" s="5">
-        <v>1.8965343567646675</v>
+        <v>1.9017971377273346</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>172.90998751000001</v>
+        <v>172.92888141</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.8770590000002585E-2</v>
+        <v>-7.5808999999935622E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.13017652986144768</v>
+        <v>-5.2590916308847824E-2</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>173.21496615000001</v>
+        <v>173.20874597</v>
       </c>
       <c r="C300" s="5">
-        <v>0.30497864000000163</v>
+        <v>0.27986455999999293</v>
       </c>
       <c r="D300" s="5">
-        <v>2.1372137634762645</v>
+        <v>1.9594354220095145</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>173.01435375</v>
+        <v>173.01759190999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.20061240000001135</v>
+        <v>-0.19115406000000235</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.3809852823615354</v>
+        <v>-1.3163172170865045</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>173.71169258</v>
+        <v>173.61671045</v>
       </c>
       <c r="C302" s="5">
-        <v>0.69733883000000674</v>
+        <v>0.59911854000000631</v>
       </c>
       <c r="D302" s="5">
-        <v>4.9453025995048083</v>
+        <v>4.2353723156291379</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>173.83067842</v>
+        <v>173.83076969999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.11898583999999346</v>
+        <v>0.21405924999999115</v>
       </c>
       <c r="D303" s="5">
-        <v>0.82505754647406171</v>
+        <v>1.4896041215671119</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>173.63390666000001</v>
+        <v>173.63220045</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.19677175999999008</v>
+        <v>-0.19856924999999137</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.3499432895526908</v>
+        <v>-1.362196802443727</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>174.66735327000001</v>
+        <v>174.66554496000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0334466099999986</v>
+        <v>1.0333445100000063</v>
       </c>
       <c r="D305" s="5">
-        <v>7.3807499186686609</v>
+        <v>7.3800716115157039</v>
       </c>
       <c r="E305" s="5">
-        <v>1.4348409468702084</v>
+        <v>1.4347026153177289</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>174.41543978999999</v>
+        <v>174.45788334</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.25191348000001312</v>
+        <v>-0.20766162000001032</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.7170337746351905</v>
+        <v>-1.4173997739531319</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>174.28444307999999</v>
+        <v>174.32204732</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.13099671000000512</v>
+        <v>-0.13583601999999928</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.89756000796075153</v>
+        <v>-0.93035055065661121</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>173.87427393999999</v>
+        <v>173.86963134000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.4101691399999936</v>
+        <v>-0.45241597999998362</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.7878657536632878</v>
+        <v>-3.0702739242339905</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>174.63010487</v>
+        <v>174.64065722000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.7558309300000019</v>
+        <v>0.77102587999999628</v>
       </c>
       <c r="D309" s="5">
-        <v>5.342937336916509</v>
+        <v>5.4531326159555027</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>174.62166088000001</v>
+        <v>174.63403319</v>
       </c>
       <c r="C310" s="5">
-        <v>-8.4439899999892987E-3</v>
+        <v>-6.6240300000117713E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.8008862108194226E-2</v>
+        <v>-4.5505886843899557E-2</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>174.88340024999999</v>
+        <v>174.90113875</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26173936999998659</v>
+        <v>0.26710556000000452</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8135753171258262</v>
+        <v>1.85093844268851</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>175.21436867</v>
+        <v>175.19942943000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.33096842000000493</v>
+        <v>0.29829068000000802</v>
       </c>
       <c r="D312" s="5">
-        <v>2.2947991308035487</v>
+        <v>2.0658847225325516</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>175.37831037000001</v>
+        <v>175.40977436</v>
       </c>
       <c r="C313" s="5">
-        <v>0.1639417000000094</v>
+        <v>0.21034492999999088</v>
       </c>
       <c r="D313" s="5">
-        <v>1.1285924090070676</v>
+        <v>1.4502751181256324</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>176.34956840000001</v>
+        <v>176.19576828999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.97125803000000133</v>
+        <v>0.7859939299999894</v>
       </c>
       <c r="D314" s="5">
-        <v>6.8518960861962963</v>
+        <v>5.5115992533695701</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>175.83759094000001</v>
+        <v>175.83891930999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.51197745999999711</v>
+        <v>-0.35684897999999521</v>
       </c>
       <c r="D315" s="5">
-        <v>-3.4287422720432059</v>
+        <v>-2.4034677277910643</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>175.67641223999999</v>
+        <v>175.67461254</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.16117870000002199</v>
+        <v>-0.16430676999999605</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.0944321739843277</v>
+        <v>-1.1155549072787152</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>176.44768105</v>
+        <v>176.44429165</v>
       </c>
       <c r="C317" s="5">
-        <v>0.77126881000000935</v>
+        <v>0.76967910999999845</v>
       </c>
       <c r="D317" s="5">
-        <v>5.397429485859595</v>
+        <v>5.3860916650010138</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0192676230960984</v>
+        <v>1.0183729655481422</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.93256647999999</v>
+        <v>175.99381926000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.5151145700000086</v>
+        <v>-0.4504723899999874</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4475279865472164</v>
+        <v>-3.0210133199195521</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>175.82916122</v>
+        <v>175.88259099999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.10340525999998817</v>
+        <v>-0.11122826000001851</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.70303054935864084</v>
+        <v>-0.75577047285797505</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>176.92025394000001</v>
+        <v>176.90668642</v>
       </c>
       <c r="C320" s="5">
-        <v>1.091092720000006</v>
+        <v>1.024095420000009</v>
       </c>
       <c r="D320" s="5">
-        <v>7.7059750352878931</v>
+        <v>7.215288406414877</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>177.05618945000001</v>
+        <v>177.07232192000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.13593550999999593</v>
+        <v>0.1656355000000076</v>
       </c>
       <c r="D321" s="5">
-        <v>0.92591840056599484</v>
+        <v>1.1293487502389121</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>177.50170367000001</v>
+        <v>177.52281463</v>
       </c>
       <c r="C322" s="5">
-        <v>0.44551422000000684</v>
+        <v>0.4504927099999918</v>
       </c>
       <c r="D322" s="5">
-        <v>3.0616166761611829</v>
+        <v>3.0960234989831692</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>177.84656552999999</v>
+        <v>177.86781733999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.34486185999998042</v>
+        <v>0.34500270999998861</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3565133180775133</v>
+        <v>2.3572027327339651</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>178.84509903</v>
+        <v>178.82903984999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.99853350000000773</v>
+        <v>0.96122250999999892</v>
       </c>
       <c r="D324" s="5">
-        <v>6.9494926620936148</v>
+        <v>6.681233433909628</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>178.72872831999999</v>
+        <v>178.79779625</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.11637071000001242</v>
+        <v>-3.1243599999982052E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.77802625522578328</v>
+        <v>-0.20945319624924297</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>178.92163540999999</v>
+        <v>178.67305288</v>
       </c>
       <c r="C326" s="5">
-        <v>0.19290709000000561</v>
+        <v>-0.12474337000000446</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3029111412447003</v>
+        <v>-0.83400901932725313</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>178.86602675</v>
+        <v>178.88016709999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.5608659999990095E-2</v>
+        <v>0.20711421999999402</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.37232189044832387</v>
+        <v>1.3999187008804759</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>180.0164479</v>
+        <v>180.02685994999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.1504211499999997</v>
+        <v>1.1466928499999938</v>
       </c>
       <c r="D328" s="5">
-        <v>7.9970608991800196</v>
+        <v>7.9695709615354327</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>180.37736681999999</v>
+        <v>180.38706676999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.36091891999998893</v>
+        <v>0.36020682000000193</v>
       </c>
       <c r="D329" s="5">
-        <v>2.432614491509133</v>
+        <v>2.4276199916569485</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2271110317887644</v>
+        <v>2.2345722171737803</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>180.71614994000001</v>
+        <v>180.76830537000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.33878312000001642</v>
+        <v>0.38123860000001741</v>
       </c>
       <c r="D330" s="5">
-        <v>2.2772575653581262</v>
+        <v>2.5658256623027453</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>180.95956917999999</v>
+        <v>181.00652402</v>
       </c>
       <c r="C331" s="5">
-        <v>0.24341923999998016</v>
+        <v>0.2382186499999932</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6283925445408576</v>
+        <v>1.5928866992193313</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>181.02830273000001</v>
+        <v>181.01674573</v>
       </c>
       <c r="C332" s="5">
-        <v>6.8733550000018795E-2</v>
+        <v>1.0221709999996165E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>0.45674724210891249</v>
+        <v>6.7786852085349736E-2</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>180.78477727999999</v>
+        <v>180.81379752000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.24352545000002124</v>
+        <v>-0.20294820999998819</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6023906204702065</v>
+        <v>-1.3371232928403254</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>180.72271347</v>
+        <v>180.75403216999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-6.2063809999983732E-2</v>
+        <v>-5.976535000002059E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.41118566551436864</v>
+        <v>-0.39592212778077895</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>180.57771561999999</v>
+        <v>180.6108021</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.14499785000000998</v>
+        <v>-0.14323006999998711</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.95854945637150468</v>
+        <v>-0.94675058490707453</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>180.54364304000001</v>
+        <v>180.54875441999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-3.4072579999985919E-2</v>
+        <v>-6.2047680000006267E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.2261889895757152</v>
+        <v>-0.41147423066074662</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>179.89671457</v>
+        <v>180.00227745000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.64692847000000597</v>
+        <v>-0.5464769699999863</v>
       </c>
       <c r="D337" s="5">
-        <v>-4.2161331653715495</v>
+        <v>-3.5722484801070542</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>180.1245304</v>
+        <v>179.76050405999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.22781582999999728</v>
+        <v>-0.24177339000002007</v>
       </c>
       <c r="D338" s="5">
-        <v>1.5302733668058455</v>
+        <v>-1.5999482857950054</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>181.17690985999999</v>
+        <v>181.20259974999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.0523794599999974</v>
+        <v>1.4420956900000022</v>
       </c>
       <c r="D339" s="5">
-        <v>7.2407488907252571</v>
+        <v>10.063106152666901</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>181.07223003999999</v>
+        <v>181.09324267</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.1046798200000012</v>
+        <v>-0.10935707999999522</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.69113317748574765</v>
+        <v>-0.72180965310327805</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>180.80940715</v>
+        <v>180.82964480999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.26282288999999537</v>
+        <v>-0.2635978600000044</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.7279393202489723</v>
+        <v>-1.73279419009017</v>
       </c>
       <c r="E341" s="5">
-        <v>0.23952025557127943</v>
+        <v>0.24534909731876997</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>181.21610078</v>
+        <v>181.25545410999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.40669363000000658</v>
+        <v>0.42580929999999739</v>
       </c>
       <c r="D342" s="5">
-        <v>2.7327967493730787</v>
+        <v>2.8625894949647623</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>181.72038330000001</v>
+        <v>181.75527739</v>
       </c>
       <c r="C343" s="5">
-        <v>0.50428252000000384</v>
+        <v>0.4998232800000153</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3909087780697122</v>
+        <v>3.3597268387023149</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>182.30655164999999</v>
+        <v>182.30832824000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.58616834999997991</v>
+        <v>0.55305085000000531</v>
       </c>
       <c r="D344" s="5">
-        <v>3.9402092088590468</v>
+        <v>3.7131312441613495</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>182.26853004</v>
+        <v>182.30685753</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.8021609999987049E-2</v>
+        <v>-1.4707100000066475E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.24998351236821259</v>
+        <v>-9.6801595066198232E-3</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>182.77425561999999</v>
+        <v>182.817385</v>
       </c>
       <c r="C346" s="5">
-        <v>0.50572557999998935</v>
+        <v>0.51052746999999954</v>
       </c>
       <c r="D346" s="5">
-        <v>3.3808248515498684</v>
+        <v>3.4126934041583512</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>183.62257571999999</v>
+        <v>183.67643788000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.84832009999999514</v>
+        <v>0.85905288000000724</v>
       </c>
       <c r="D347" s="5">
-        <v>5.7140264466972068</v>
+        <v>5.7867973797953276</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>183.57944307</v>
+        <v>183.62407618</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.3132649999989781E-2</v>
+        <v>-5.236170000000584E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.28151420003809102</v>
+        <v>-0.34155505051387536</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>183.95393605000001</v>
+        <v>184.07158752999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37449298000001363</v>
+        <v>0.44751134999998499</v>
       </c>
       <c r="D349" s="5">
-        <v>2.475593468291426</v>
+        <v>2.9640480936971025</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>184.2758116</v>
+        <v>183.7972652</v>
       </c>
       <c r="C350" s="5">
-        <v>0.32187554999998724</v>
+        <v>-0.27432232999998973</v>
       </c>
       <c r="D350" s="5">
-        <v>2.1200393466404011</v>
+        <v>-1.7737768559388578</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>183.66992690000001</v>
+        <v>183.70537945000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.60588469999999006</v>
+        <v>-9.1885749999988775E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.8749350524410087</v>
+        <v>-0.59826909869439282</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>183.22421495</v>
+        <v>183.25016296000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.4457119500000033</v>
+        <v>-0.45521648999999798</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.8734870009148983</v>
+        <v>-2.9333711209582614</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>183.49652239</v>
+        <v>183.52887655999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.27230743999999163</v>
+        <v>0.2787135999999748</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7980878937492006</v>
+        <v>1.8404804804301289</v>
       </c>
       <c r="E353" s="5">
-        <v>1.4861589794223251</v>
+        <v>1.4926931658999276</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>183.25957319</v>
+        <v>183.28018460000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.23694919999999797</v>
+        <v>-0.24869195999997373</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.5386029319210959</v>
+        <v>-1.6140033575242407</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>184.36240015000001</v>
+        <v>184.40402358</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1028269600000158</v>
+        <v>1.1238389799999879</v>
       </c>
       <c r="D355" s="5">
-        <v>7.4652842800631669</v>
+        <v>7.6114667778843792</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>184.89170150000001</v>
+        <v>184.92191657999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.52930134999999723</v>
+        <v>0.51789299999998661</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5001046011922554</v>
+        <v>3.4227108298906739</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>186.47426453</v>
+        <v>186.50451028000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5825630299999887</v>
+        <v>1.5825937000000181</v>
       </c>
       <c r="D357" s="5">
-        <v>10.7688904468632</v>
+        <v>10.767265826839999</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>186.92249380999999</v>
+        <v>186.97115615999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.44822927999999251</v>
+        <v>0.4666458799999873</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9228877063214309</v>
+        <v>3.0441392347389185</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>187.03912926999999</v>
+        <v>187.11458648999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.11663545999999769</v>
+        <v>0.14343033000000105</v>
       </c>
       <c r="D359" s="5">
-        <v>0.75134824001643619</v>
+        <v>0.92444445150625665</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>187.16044572999999</v>
+        <v>187.23088688000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.12131646000000273</v>
+        <v>0.11630039000002057</v>
       </c>
       <c r="D360" s="5">
-        <v>0.7811211270580154</v>
+        <v>0.74841063225632443</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>187.33458196999999</v>
+        <v>187.44750665999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.17413623999999572</v>
+        <v>0.21661977999997362</v>
       </c>
       <c r="D361" s="5">
-        <v>1.1222250071541096</v>
+        <v>1.3972279871303561</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>187.03976964</v>
+        <v>186.50269668999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.29481232999998497</v>
+        <v>-0.94480996999999434</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.8722048716127704</v>
+        <v>-5.8835856543285487</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>188.14310961999999</v>
+        <v>188.17202634</v>
       </c>
       <c r="C363" s="5">
-        <v>1.103339979999987</v>
+        <v>1.6693296500000088</v>
       </c>
       <c r="D363" s="5">
-        <v>7.3129925143698538</v>
+        <v>11.285697129621241</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>188.73106615</v>
+        <v>188.7453505</v>
       </c>
       <c r="C364" s="5">
-        <v>0.5879565300000138</v>
+        <v>0.57332415999999853</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8151907259263984</v>
+        <v>3.7180650066328313</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>188.73074041000001</v>
+        <v>188.76782546000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.2573999999385705E-4</v>
+        <v>2.2474960000010924E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.0711179001819957E-3</v>
+        <v>0.14298430125174733</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8524889473792392</v>
+        <v>2.8545638148050667</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>189.46250182</v>
+        <v>189.48182245000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.73176140999999006</v>
+        <v>0.71399698999999828</v>
       </c>
       <c r="D366" s="5">
-        <v>4.7532459628655932</v>
+        <v>4.6345142932949113</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>189.93670650000001</v>
+        <v>190.00057161999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.47420468000001392</v>
+        <v>0.51874916999997822</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0451660403460368</v>
+        <v>3.3351924476156425</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>190.52206147000001</v>
+        <v>190.57735323</v>
       </c>
       <c r="C368" s="5">
-        <v>0.58535496999999737</v>
+        <v>0.57678161000001182</v>
       </c>
       <c r="D368" s="5">
-        <v>3.7615443210099686</v>
+        <v>3.7042614073779623</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>186.06492879000001</v>
+        <v>186.0822421</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.4571326800000008</v>
+        <v>-4.495111129999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-24.728427481193581</v>
+        <v>-24.906271277973513</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>183.00190058999999</v>
+        <v>183.05246310000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.0630282000000193</v>
+        <v>-3.0297789999999907</v>
       </c>
       <c r="D370" s="5">
-        <v>-18.060567974262987</v>
+        <v>-17.880223005975605</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>183.00539628999999</v>
+        <v>183.09894643999999</v>
       </c>
       <c r="C371" s="5">
-        <v>3.4957000000019889E-3</v>
+        <v>4.6483339999980444E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>2.2924793285317158E-2</v>
+        <v>0.30514737478852805</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>189.58509558</v>
+        <v>189.66287047</v>
       </c>
       <c r="C372" s="5">
-        <v>6.5796992900000077</v>
+        <v>6.5639240300000097</v>
       </c>
       <c r="D372" s="5">
-        <v>52.785996268760371</v>
+        <v>52.60110746437816</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>191.72201138</v>
+        <v>191.81646085</v>
       </c>
       <c r="C373" s="5">
-        <v>2.136915799999997</v>
+        <v>2.1535903799999971</v>
       </c>
       <c r="D373" s="5">
-        <v>14.396678979052592</v>
+        <v>14.5097995780459</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>187.97337127</v>
+        <v>187.39379418999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.7486401099999966</v>
+        <v>-4.4226666600000044</v>
       </c>
       <c r="D374" s="5">
-        <v>-21.09723057279006</v>
+        <v>-24.415634807941334</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>186.54738678000001</v>
+        <v>186.58747599</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.4259844899999905</v>
+        <v>-0.80631819999999266</v>
       </c>
       <c r="D375" s="5">
-        <v>-8.732938015262615</v>
+        <v>-5.0429038561363821</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>186.24780372999999</v>
+        <v>186.25149336999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.29958305000002383</v>
+        <v>-0.33598262000001</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.9101916680602793</v>
+        <v>-2.1395329495475957</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>186.31807699000001</v>
+        <v>186.36511977000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.0273260000021764E-2</v>
+        <v>0.11362640000001534</v>
       </c>
       <c r="D377" s="5">
-        <v>0.45371343203233216</v>
+        <v>0.73454511086252783</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.2783627165128042</v>
+        <v>-1.2728364508861389</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>186.56887413999999</v>
+        <v>186.59070842</v>
       </c>
       <c r="C378" s="5">
-        <v>0.25079714999998259</v>
+        <v>0.22558864999999173</v>
       </c>
       <c r="D378" s="5">
-        <v>1.6272962329147989</v>
+        <v>1.4622688885381763</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>186.0869429</v>
+        <v>186.17460226</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.48193123999999443</v>
+        <v>-0.41610615999999823</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.0560914995206745</v>
+        <v>-2.6434773356818875</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>185.87474950999999</v>
+        <v>185.95055701000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.21219339000001014</v>
+        <v>-0.22404524999998898</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.3598007842103188</v>
+        <v>-1.434577692149408</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>185.40500671000001</v>
+        <v>185.40610950000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.46974279999997748</v>
+        <v>-0.54444750999999769</v>
       </c>
       <c r="D381" s="5">
-        <v>-2.9908414338985501</v>
+        <v>-3.4574673823997926</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>185.69498704</v>
+        <v>185.74249472</v>
       </c>
       <c r="C382" s="5">
-        <v>0.28998032999999168</v>
+        <v>0.33638521999998261</v>
       </c>
       <c r="D382" s="5">
-        <v>1.8930741258827988</v>
+        <v>2.1990362919889428</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>185.59486828999999</v>
+        <v>185.70053028000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-0.10011875000000714</v>
+        <v>-4.196443999998678E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.64507327437660633</v>
+        <v>-0.27077702894272582</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>186.12463355</v>
+        <v>186.20067276</v>
       </c>
       <c r="C384" s="5">
-        <v>0.5297652600000049</v>
+        <v>0.50014247999999384</v>
       </c>
       <c r="D384" s="5">
-        <v>3.4795909025561844</v>
+        <v>3.2802362636169535</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>186.20528389</v>
+        <v>186.28788538000001</v>
       </c>
       <c r="C385" s="5">
-        <v>8.0650340000005372E-2</v>
+        <v>8.7212620000002516E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.52121736442232169</v>
+        <v>0.56350583872359916</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>183.46274862000001</v>
+        <v>182.80144303</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.7425352699999905</v>
+        <v>-3.4864423500000044</v>
       </c>
       <c r="D386" s="5">
-        <v>-16.310544671142736</v>
+        <v>-20.284994235446018</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>186.01016580000001</v>
+        <v>186.09235371</v>
       </c>
       <c r="C387" s="5">
-        <v>2.5474171799999965</v>
+        <v>3.2909106799999961</v>
       </c>
       <c r="D387" s="5">
-        <v>17.9954902600427</v>
+        <v>23.875924943308814</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>186.00544764</v>
+        <v>186.03194877999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-4.7181600000101298E-3</v>
+        <v>-6.0404930000004242E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-3.0433832355125645E-2</v>
+        <v>-0.38882117806214866</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>185.96726659999999</v>
+        <v>186.03020984</v>
       </c>
       <c r="C389" s="5">
-        <v>-3.818104000001199E-2</v>
+        <v>-1.7389399999956368E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>-0.24604417437993353</v>
+        <v>-1.1216464351126998E-2</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.18828575072661335</v>
+        <v>-0.17970633690109761</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>185.83235714</v>
+        <v>185.87275073000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.13490945999998871</v>
+        <v>-0.15745910999999069</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.86707179334523099</v>
+        <v>-1.0109851903943867</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>185.62957431000001</v>
+        <v>185.75212316</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.20278282999998964</v>
+        <v>-0.12062757000001056</v>
       </c>
       <c r="D391" s="5">
-        <v>-1.3016261254085504</v>
+        <v>-0.77600143030440716</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>185.45033702000001</v>
+        <v>185.46780923</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.17923729000000321</v>
+        <v>-0.28431392999999616</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.1525436466359285</v>
+        <v>-1.8213475477405705</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>185.30655123</v>
+        <v>185.30400248000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.14378579000000968</v>
+        <v>-0.16380674999999201</v>
       </c>
       <c r="D393" s="5">
-        <v>-0.9264424566734264</v>
+        <v>-1.0547169772811449</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>185.37777026000001</v>
+        <v>185.41986746000001</v>
       </c>
       <c r="C394" s="5">
-        <v>7.1219030000008843E-2</v>
+        <v>0.11586497999999779</v>
       </c>
       <c r="D394" s="5">
-        <v>0.46217319412356073</v>
+        <v>0.75290938891230397</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>185.52694061</v>
+        <v>185.61193845</v>
       </c>
       <c r="C395" s="5">
-        <v>0.14917034999999146</v>
+        <v>0.19207098999999062</v>
       </c>
       <c r="D395" s="5">
-        <v>0.96990474428093609</v>
+        <v>1.2501512188294317</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>187.20453337999999</v>
+        <v>187.30416337</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6775927699999897</v>
+        <v>1.692224920000001</v>
       </c>
       <c r="D396" s="5">
-        <v>11.40701596630327</v>
+        <v>11.506014893980531</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>188.45029008</v>
+        <v>188.56475784</v>
       </c>
       <c r="C397" s="5">
-        <v>1.2457567000000154</v>
+        <v>1.2605944700000009</v>
       </c>
       <c r="D397" s="5">
-        <v>8.284273141325027</v>
+        <v>8.3820001619326021</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>185.59445604000001</v>
+        <v>184.78777997</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.8558340399999906</v>
+        <v>-3.7769778699999961</v>
       </c>
       <c r="D398" s="5">
-        <v>-16.743477753449088</v>
+        <v>-21.557280377591891</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>188.72932184000001</v>
+        <v>188.90920199000001</v>
       </c>
       <c r="C399" s="5">
-        <v>3.1348658</v>
+        <v>4.1214220200000113</v>
       </c>
       <c r="D399" s="5">
-        <v>22.26230043545241</v>
+        <v>30.30419162588116</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>188.91699781</v>
+        <v>189.00155925000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.18767596999998659</v>
+        <v>9.2357259999999997E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1998506746851767</v>
+        <v>0.58825726030147241</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>189.31014949999999</v>
+        <v>189.40057837000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.39315168999999628</v>
+        <v>0.39901911999999129</v>
       </c>
       <c r="D401" s="5">
-        <v>2.5260810932990374</v>
+        <v>2.5630589824105154</v>
       </c>
       <c r="E401" s="5">
-        <v>1.7975652173187306</v>
+        <v>1.8117318326409393</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>190.07125439999999</v>
+        <v>190.09022178000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.76110489999999231</v>
+        <v>0.68964341000000218</v>
       </c>
       <c r="D402" s="5">
-        <v>4.932618268844835</v>
+        <v>4.4580028270653438</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>190.88803436000001</v>
+        <v>191.06701386</v>
       </c>
       <c r="C403" s="5">
-        <v>0.8167799600000194</v>
+        <v>0.97679207999999562</v>
       </c>
       <c r="D403" s="5">
-        <v>5.2803160173826136</v>
+        <v>6.3435773134200346</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>191.73391806000001</v>
+        <v>191.66426093999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.84588370000000168</v>
+        <v>0.59724707999998827</v>
       </c>
       <c r="D404" s="5">
-        <v>5.449104171305863</v>
+        <v>3.816186532221777</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>193.32435973</v>
+        <v>193.27133706999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.5904416699999899</v>
+        <v>1.6070761299999958</v>
       </c>
       <c r="D405" s="5">
-        <v>10.42098090323076</v>
+        <v>10.539055087623851</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>194.75404037999999</v>
+        <v>194.73303299</v>
       </c>
       <c r="C406" s="5">
-        <v>1.4296806499999946</v>
+        <v>1.461695920000011</v>
       </c>
       <c r="D406" s="5">
-        <v>9.2442908665944401</v>
+        <v>9.4626916850505403</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>195.63851259</v>
+        <v>195.70106995</v>
       </c>
       <c r="C407" s="5">
-        <v>0.88447221000001264</v>
+        <v>0.96803696000000627</v>
       </c>
       <c r="D407" s="5">
-        <v>5.5879872639482686</v>
+        <v>6.1311484375211167</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>193.89508688999999</v>
+        <v>194.11198808</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.7434257000000173</v>
+        <v>-1.5890818700000011</v>
       </c>
       <c r="D408" s="5">
-        <v>-10.18488546444426</v>
+        <v>-9.320338413469397</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>197.78635009000001</v>
+        <v>197.93540242</v>
       </c>
       <c r="C409" s="5">
-        <v>3.8912632000000258</v>
+        <v>3.8234143399999994</v>
       </c>
       <c r="D409" s="5">
-        <v>26.927035945985711</v>
+        <v>26.37275376238135</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>195.37341096</v>
+        <v>194.45657127000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-2.4129391300000123</v>
+        <v>-3.4788311499999907</v>
       </c>
       <c r="D410" s="5">
-        <v>-13.696241115774555</v>
+        <v>-19.166804925149883</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>199.88186762000001</v>
+        <v>200.17379063000001</v>
       </c>
       <c r="C411" s="5">
-        <v>4.5084566600000073</v>
+        <v>5.7172193600000014</v>
       </c>
       <c r="D411" s="5">
-        <v>31.490773089205316</v>
+        <v>41.584292225173613</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>201.00789961999999</v>
+        <v>201.14724874000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.1260319999999808</v>
+        <v>0.97345810999999571</v>
       </c>
       <c r="D412" s="5">
-        <v>6.9736273663938197</v>
+        <v>5.9943218528656583</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>201.84141184999999</v>
+        <v>201.94608739</v>
       </c>
       <c r="C413" s="5">
-        <v>0.83351222999999663</v>
+        <v>0.79883864999999332</v>
       </c>
       <c r="D413" s="5">
-        <v>5.0910660413181041</v>
+        <v>4.8711810938333322</v>
       </c>
       <c r="E413" s="5">
-        <v>6.6194350292877457</v>
+        <v>6.6237965733620729</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>201.62839378000001</v>
+        <v>201.57980454</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.21301806999997552</v>
+        <v>-0.3662828500000046</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.2591227894526713</v>
+        <v>-2.154937039437621</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>204.10493194</v>
+        <v>204.38632074</v>
       </c>
       <c r="C415" s="5">
-        <v>2.4765381599999898</v>
+        <v>2.8065162000000043</v>
       </c>
       <c r="D415" s="5">
-        <v>15.776842987217798</v>
+        <v>18.04773870648091</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>205.15790478</v>
+        <v>204.96855203000001</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0529728399999954</v>
+        <v>0.58223129000000995</v>
       </c>
       <c r="D416" s="5">
-        <v>6.3694889695731449</v>
+        <v>3.4724870999840896</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>205.29633901</v>
+        <v>205.26942244</v>
       </c>
       <c r="C417" s="5">
-        <v>0.13843423000000143</v>
+        <v>0.30087040999998749</v>
       </c>
       <c r="D417" s="5">
-        <v>0.81273484716402056</v>
+        <v>1.7757536173548916</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>206.19076555000001</v>
+        <v>206.03718287000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.89442654000001198</v>
+        <v>0.76776043000000982</v>
       </c>
       <c r="D418" s="5">
-        <v>5.3552241869317285</v>
+        <v>4.5818003489843884</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>206.79257274</v>
+        <v>206.95820513999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.60180718999998817</v>
+        <v>0.92102226999998038</v>
       </c>
       <c r="D419" s="5">
-        <v>3.5592039562460931</v>
+        <v>5.4980793628930158</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>207.33617655</v>
+        <v>207.43572567000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.54360381000000757</v>
+        <v>0.47752053000002093</v>
       </c>
       <c r="D420" s="5">
-        <v>3.2004972355648142</v>
+        <v>2.8042024883863093</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>208.35369725999999</v>
+        <v>208.23069221</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0175207099999852</v>
+        <v>0.79496653999999012</v>
       </c>
       <c r="D421" s="5">
-        <v>6.0506931197662706</v>
+        <v>4.6970040325853724</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>209.01911176999999</v>
+        <v>209.26193205999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.66541451000000507</v>
+        <v>1.0312398499999915</v>
       </c>
       <c r="D422" s="5">
-        <v>3.9004519791185466</v>
+        <v>6.1074444372149816</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>206.94001363999999</v>
+        <v>208.9355764</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.0790981300000055</v>
+        <v>-0.32635565999999017</v>
       </c>
       <c r="D423" s="5">
-        <v>-11.304475526586099</v>
+        <v>-1.8554975041640165</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>207.56002372</v>
+        <v>209.58553520999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.62001008000001434</v>
+        <v>0.6499588099999869</v>
       </c>
       <c r="D424" s="5">
-        <v>3.6551440063718799</v>
+        <v>3.7975076389085149</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>208.25213740000001</v>
+        <v>210.24485573999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.69211368000000562</v>
+        <v>0.65932053000000224</v>
       </c>
       <c r="D425" s="5">
-        <v>4.0756351703045812</v>
+        <v>3.8410013902787199</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1761200495189712</v>
+        <v>4.1093979374670075</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>208.34778069000001</v>
+        <v>210.53004762</v>
       </c>
       <c r="C426" s="5">
-        <v>9.564328999999816E-2</v>
+        <v>0.2851918800000135</v>
       </c>
       <c r="D426" s="5">
-        <v>0.55251438907990558</v>
+        <v>1.6399691780714321</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>208.75494734</v>
+        <v>209.76643381</v>
       </c>
       <c r="C427" s="5">
-        <v>0.40716664999999352</v>
+        <v>-0.76361381000000961</v>
       </c>
       <c r="D427" s="5">
-        <v>2.3704885860927671</v>
+        <v>-4.266734132404193</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>208.94857454000001</v>
+        <v>210.52684350999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.19362720000000877</v>
+        <v>0.76040969999999675</v>
       </c>
       <c r="D428" s="5">
-        <v>1.1187358531682179</v>
+        <v>4.4378226516026187</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>209.3962477</v>
+        <v>210.80399317000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.44767315999999369</v>
+        <v>0.2771496600000205</v>
       </c>
       <c r="D429" s="5">
-        <v>2.6015183654049645</v>
+        <v>1.5912376438733666</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>209.82000567</v>
+        <v>211.32135084999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.42375796999999693</v>
+        <v>0.51735767999997506</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4556688617552558</v>
+        <v>2.9851341856478086</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>207.80097154000001</v>
+        <v>209.35013278</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.0190341299999943</v>
+        <v>-1.9712180699999919</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.955284380464603</v>
+        <v>-10.636874558912456</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>210.32489065999999</v>
+        <v>210.47081671000001</v>
       </c>
       <c r="C432" s="5">
-        <v>2.523919119999988</v>
+        <v>1.1206839300000127</v>
       </c>
       <c r="D432" s="5">
-        <v>15.589178550556216</v>
+        <v>6.6163345395278572</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>212.78979699999999</v>
+        <v>210.75207505</v>
       </c>
       <c r="C433" s="5">
-        <v>2.4649063399999989</v>
+        <v>0.28125833999999372</v>
       </c>
       <c r="D433" s="5">
-        <v>15.006276112570948</v>
+        <v>1.6154340607974049</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>212.08096571999999</v>
+        <v>211.07204218000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.70883127999999829</v>
+        <v>0.31996713000000909</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.9249310868273102</v>
+        <v>1.8371490731853291</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>216.47974310000001</v>
+        <v>210.23108148</v>
       </c>
       <c r="C435" s="5">
-        <v>4.3987773800000127</v>
+        <v>-0.84096070000001077</v>
       </c>
       <c r="D435" s="5">
-        <v>27.934259208927138</v>
+        <v>-4.6776922213955796</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>214.84404398999999</v>
+        <v>210.22910891999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.6356991100000187</v>
+        <v>-1.9725600000128907E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.6996052736846412</v>
+        <v>-1.1258800712177219E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>214.83923812</v>
+        <v>210.73660351000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-4.8058699999842247E-3</v>
+        <v>0.50749459000002162</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.6839629462305226E-2</v>
+        <v>2.9355808980995324</v>
       </c>
       <c r="E437" s="5">
-        <v>3.1630411107607559</v>
+        <v>0.23389289039639216</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>211.31744967</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.58084615999999301</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.3581230958382724</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>