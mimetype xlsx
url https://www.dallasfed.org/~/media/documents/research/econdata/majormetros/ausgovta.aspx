--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8CE6E207-A8DD-4177-9672-B95FA5891670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1FFD21A-58FB-403B-9E37-084B36A2CB3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{33477FBD-E72C-45F5-85DB-FF10AF25B3E0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7CD3B1F1-FC42-4EB5-A670-98DFA0487D86}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99707EF5-E23F-46B4-BFD9-A2EF35C55144}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCEEEE7F-DDE9-40AA-9E54-FFC113F43B9E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.01828224</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.97782866999999</v>
       </c>
       <c r="C7" s="5">
         <v>-4.0453570000011041E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.43638860401347124</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>112.49773349</v>
       </c>
       <c r="C8" s="5">
         <v>1.5199048200000078</v>
       </c>
       <c r="D8" s="5">
         <v>17.730934701567502</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>115.99207168</v>
       </c>
       <c r="C9" s="5">
         <v>3.4943381899999935</v>
       </c>
       <c r="D9" s="5">
         <v>44.349202881257277</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>119.48561638</v>
       </c>
       <c r="C10" s="5">
         <v>3.4935447000000011</v>
       </c>
       <c r="D10" s="5">
         <v>42.773588890152105</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>118.33002116</v>
       </c>
       <c r="C11" s="5">
         <v>-1.155595219999995</v>
       </c>
       <c r="D11" s="5">
         <v>-11.007836140402583</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>118.44788774</v>
       </c>
       <c r="C12" s="5">
         <v>0.11786657999999761</v>
       </c>
       <c r="D12" s="5">
         <v>1.2018703780322992</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.65467726999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.7932104700000053</v>
       </c>
       <c r="D13" s="5">
         <v>-45.214845862792863</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.27585415</v>
       </c>
       <c r="C14" s="5">
         <v>2.6211768800000073</v>
       </c>
       <c r="D14" s="5">
         <v>31.786053675626171</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>115.8841992</v>
       </c>
       <c r="C15" s="5">
         <v>0.60834504999999695</v>
       </c>
       <c r="D15" s="5">
         <v>6.5198390449928922</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>116.21990258</v>
       </c>
       <c r="C16" s="5">
         <v>0.33570337999999822</v>
       </c>
       <c r="D16" s="5">
         <v>3.532189096223548</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>116.81528710000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.5953845200000103</v>
       </c>
       <c r="D17" s="5">
         <v>6.3237005426568516</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>116.79528859</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9998510000007741E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.20524392886009935</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>116.75852734</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6761249999997858E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.3770461527338953</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.87966614</v>
       </c>
       <c r="C20" s="5">
         <v>0.1211387999999971</v>
       </c>
       <c r="D20" s="5">
         <v>1.2521479094954824</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>116.83619705</v>
       </c>
       <c r="C21" s="5">
         <v>-4.3469090000002097E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.44538405593187447</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.03995573</v>
       </c>
       <c r="C22" s="5">
         <v>0.20375868000000708</v>
       </c>
       <c r="D22" s="5">
         <v>2.112953105147386</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.55331446</v>
       </c>
       <c r="C23" s="5">
         <v>0.5133587299999931</v>
       </c>
       <c r="D23" s="5">
         <v>5.3922699760988513</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>117.30451463</v>
       </c>
       <c r="C24" s="5">
         <v>-0.24879982999999584</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5104248625553049</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.29582980000001</v>
       </c>
       <c r="C25" s="5">
         <v>-3.0086848299999929</v>
       </c>
       <c r="D25" s="5">
         <v>-26.787051486809133</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>116.92747349</v>
       </c>
       <c r="C26" s="5">
         <v>2.63164368999999</v>
       </c>
       <c r="D26" s="5">
         <v>31.41174101671611</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>116.95993051000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.2457020000009607E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.33360801010815511</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>117.87510554000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.91517503000000033</v>
       </c>
       <c r="D28" s="5">
         <v>9.804443719609047</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>118.1371536</v>
       </c>
       <c r="C29" s="5">
         <v>0.26204805999999792</v>
       </c>
       <c r="D29" s="5">
         <v>2.700580363096039</v>
       </c>
       <c r="E29" s="5">
         <v>1.1315869119667532</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>118.42117045000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.28401685000000043</v>
       </c>
       <c r="D30" s="5">
         <v>2.9234079642118438</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>118.15896045</v>
       </c>
       <c r="C31" s="5">
         <v>-0.26221000000001027</v>
       </c>
       <c r="D31" s="5">
         <v>-2.6249381765616753</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>118.57639219000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.41743174000001204</v>
       </c>
       <c r="D32" s="5">
         <v>4.3227077468218633</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>118.88936207</v>
       </c>
       <c r="C33" s="5">
         <v>0.31296987999999715</v>
       </c>
       <c r="D33" s="5">
         <v>3.2136586176460424</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>118.98310343</v>
       </c>
       <c r="C34" s="5">
         <v>9.3741359999995666E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.9502846911224383</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>119.5430611</v>
       </c>
       <c r="C35" s="5">
         <v>0.55995767000000285</v>
       </c>
       <c r="D35" s="5">
         <v>5.7959300321510643</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>120.27780952000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.73474842000000251</v>
       </c>
       <c r="D36" s="5">
         <v>7.6300774217292089</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>116.8408573</v>
       </c>
       <c r="C37" s="5">
         <v>-3.4369522200000091</v>
       </c>
       <c r="D37" s="5">
         <v>-29.382767074907367</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>121.50535790000001</v>
       </c>
       <c r="C38" s="5">
         <v>4.6645006000000109</v>
       </c>
       <c r="D38" s="5">
         <v>59.958870765242509</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>122.14447</v>
       </c>
       <c r="C39" s="5">
         <v>0.6391120999999913</v>
       </c>
       <c r="D39" s="5">
         <v>6.4977824270188167</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>122.71483972999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.57036972999999591</v>
       </c>
       <c r="D40" s="5">
         <v>5.7497383297210325</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>122.89629243</v>
       </c>
       <c r="C41" s="5">
         <v>0.18145270000000835</v>
       </c>
       <c r="D41" s="5">
         <v>1.7888856378523998</v>
       </c>
       <c r="E41" s="5">
         <v>4.0284861154806118</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>123.06731707</v>
       </c>
       <c r="C42" s="5">
         <v>0.17102463999999884</v>
       </c>
       <c r="D42" s="5">
         <v>1.6827821182830105</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>123.68309239</v>
       </c>
       <c r="C43" s="5">
         <v>0.61577531999999735</v>
       </c>
       <c r="D43" s="5">
         <v>6.1723005325393876</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>123.84134914000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.15825675000000672</v>
       </c>
       <c r="D44" s="5">
         <v>1.5462928639420559</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>124.32554716</v>
       </c>
       <c r="C45" s="5">
         <v>0.48419801999999379</v>
       </c>
       <c r="D45" s="5">
         <v>4.7940091469037327</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>124.47664741</v>
       </c>
       <c r="C46" s="5">
         <v>0.15110024999999894</v>
       </c>
       <c r="D46" s="5">
         <v>1.4682200026115311</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>124.25175059</v>
       </c>
       <c r="C47" s="5">
         <v>-0.22489681999999789</v>
       </c>
       <c r="D47" s="5">
         <v>-2.1466716679211739</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>124.71765370999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.46590311999999301</v>
       </c>
       <c r="D48" s="5">
         <v>4.5935704474228567</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>122.62532177999999</v>
       </c>
       <c r="C49" s="5">
         <v>-2.0923319300000003</v>
       </c>
       <c r="D49" s="5">
         <v>-18.374334198568899</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>125.7184797</v>
       </c>
       <c r="C50" s="5">
         <v>3.0931579200000101</v>
       </c>
       <c r="D50" s="5">
         <v>34.842726652623355</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>125.60499119000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.11348850999999627</v>
       </c>
       <c r="D51" s="5">
         <v>-1.0779010703877656</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>124.99776147999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.6072297100000128</v>
       </c>
       <c r="D52" s="5">
         <v>-5.6495322364607414</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>125.24666963999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.24890815999999916</v>
       </c>
       <c r="D53" s="5">
         <v>2.4159064671378294</v>
       </c>
       <c r="E53" s="5">
         <v>1.9124882968611479</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>125.81193276</v>
       </c>
       <c r="C54" s="5">
         <v>0.56526312000001155</v>
       </c>
       <c r="D54" s="5">
         <v>5.5523168556808944</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>125.85129283000001</v>
       </c>
       <c r="C55" s="5">
         <v>3.9360070000000746E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.3760648011710277</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>126.34280226</v>
       </c>
       <c r="C56" s="5">
         <v>0.49150942999999359</v>
       </c>
       <c r="D56" s="5">
         <v>4.7885636656762154</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>126.84236221</v>
       </c>
       <c r="C57" s="5">
         <v>0.49955995000000541</v>
       </c>
       <c r="D57" s="5">
         <v>4.8493623795601293</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>127.57147139999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.72910918999998842</v>
       </c>
       <c r="D58" s="5">
         <v>7.1200876957237869</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>128.78422459000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.212753190000015</v>
       </c>
       <c r="D59" s="5">
         <v>12.02352465469383</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>127.63912333</v>
       </c>
       <c r="C60" s="5">
         <v>-1.1451012600000041</v>
       </c>
       <c r="D60" s="5">
         <v>-10.163309892081685</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.49158636</v>
       </c>
       <c r="C61" s="5">
         <v>-2.1475369700000044</v>
       </c>
       <c r="D61" s="5">
         <v>-18.422656242451673</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>128.96655769</v>
       </c>
       <c r="C62" s="5">
         <v>3.4749713300000025</v>
       </c>
       <c r="D62" s="5">
         <v>38.787382260979975</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>130.04312245</v>
       </c>
       <c r="C63" s="5">
         <v>1.0765647599999966</v>
       </c>
       <c r="D63" s="5">
         <v>10.490100508032008</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>130.52693191</v>
       </c>
       <c r="C64" s="5">
         <v>0.48380946000000336</v>
       </c>
       <c r="D64" s="5">
         <v>4.5569469472413138</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>131.18372300999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.65679109999999241</v>
       </c>
       <c r="D65" s="5">
         <v>6.2081554899430014</v>
       </c>
       <c r="E65" s="5">
         <v>4.7402884141071633</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>131.64919902</v>
       </c>
       <c r="C66" s="5">
         <v>0.46547601000000327</v>
       </c>
       <c r="D66" s="5">
         <v>4.3420172091710008</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>132.15910221999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.50990319999999656</v>
       </c>
       <c r="D67" s="5">
         <v>4.7481360418089924</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>132.58614405</v>
       </c>
       <c r="C68" s="5">
         <v>0.42704183000000739</v>
       </c>
       <c r="D68" s="5">
         <v>3.9471837851330127</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>131.65183335</v>
       </c>
       <c r="C69" s="5">
         <v>-0.9343106999999975</v>
       </c>
       <c r="D69" s="5">
         <v>-8.1360211688734534</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>132.80186201999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1500286699999833</v>
       </c>
       <c r="D70" s="5">
         <v>11.00103690016816</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>133.36399105999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.56212904000000208</v>
       </c>
       <c r="D71" s="5">
         <v>5.1993442955855285</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>130.34053058000001</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0234604799999829</v>
       </c>
       <c r="D72" s="5">
         <v>-24.056464813472378</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>127.97440093</v>
       </c>
       <c r="C73" s="5">
         <v>-2.3661296500000049</v>
       </c>
       <c r="D73" s="5">
         <v>-19.735510471188601</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>129.93875482000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.9643538900000124</v>
       </c>
       <c r="D74" s="5">
         <v>20.056905621577958</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>129.06972575</v>
       </c>
       <c r="C75" s="5">
         <v>-0.86902907000001051</v>
       </c>
       <c r="D75" s="5">
         <v>-7.7368583004244869</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>128.84908052</v>
       </c>
       <c r="C76" s="5">
         <v>-0.22064523000000236</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0322265815756246</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>129.3084436</v>
       </c>
       <c r="C77" s="5">
         <v>0.45936308000000281</v>
       </c>
       <c r="D77" s="5">
         <v>4.3630417166492075</v>
       </c>
       <c r="E77" s="5">
         <v>-1.429506166597394</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>128.38703842000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.92140517999999361</v>
       </c>
       <c r="D78" s="5">
         <v>-8.2234861227106997</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>128.17032982000001</v>
       </c>
       <c r="C79" s="5">
         <v>-0.21670860000000403</v>
       </c>
       <c r="D79" s="5">
         <v>-2.0068197312829605</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>128.26089195</v>
       </c>
       <c r="C80" s="5">
         <v>9.0562129999995022E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.85119450223676285</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>129.16594444</v>
       </c>
       <c r="C81" s="5">
         <v>0.90505249000000276</v>
       </c>
       <c r="D81" s="5">
         <v>8.8040888388833736</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>128.69688239999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.46906204000001139</v>
       </c>
       <c r="D82" s="5">
         <v>-4.2717691419740582</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>127.79744004</v>
       </c>
       <c r="C83" s="5">
         <v>-0.89944235999999478</v>
       </c>
       <c r="D83" s="5">
         <v>-8.0716353460862251</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>128.71681122000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.91937118000001306</v>
       </c>
       <c r="D84" s="5">
         <v>8.9826624498702046</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>128.31604899999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.40076222000001849</v>
       </c>
       <c r="D85" s="5">
         <v>-3.672901625362146</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>127.82846305</v>
       </c>
       <c r="C86" s="5">
         <v>-0.48758594999999616</v>
       </c>
       <c r="D86" s="5">
         <v>-4.4657580751771286</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>128.5027465</v>
       </c>
       <c r="C87" s="5">
         <v>0.67428345000000434</v>
       </c>
       <c r="D87" s="5">
         <v>6.5168006355369679</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>128.98553544000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.48278894000000605</v>
       </c>
       <c r="D88" s="5">
         <v>4.6027760180471722</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>129.48342051</v>
       </c>
       <c r="C89" s="5">
         <v>0.49788506999999527</v>
       </c>
       <c r="D89" s="5">
         <v>4.7316224576789523</v>
       </c>
       <c r="E89" s="5">
         <v>0.13531746661592514</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>129.08812111</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39529939999999897</v>
       </c>
       <c r="D90" s="5">
         <v>-3.6025836020198487</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>129.90571305</v>
       </c>
       <c r="C91" s="5">
         <v>0.81759193999999979</v>
       </c>
       <c r="D91" s="5">
         <v>7.8707397972417548</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>130.21738568000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.31167263000000389</v>
       </c>
       <c r="D92" s="5">
         <v>2.9173630965799502</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>129.67937836999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.53800731000001178</v>
       </c>
       <c r="D93" s="5">
         <v>-4.8468046884377003</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>128.72788625999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.95149211000000378</v>
       </c>
       <c r="D94" s="5">
         <v>-8.4579535406599788</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.67348536999999</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0544008899999966</v>
       </c>
       <c r="D95" s="5">
         <v>-9.3981813294619077</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>130.22149328</v>
       </c>
       <c r="C96" s="5">
         <v>2.5480079100000097</v>
       </c>
       <c r="D96" s="5">
         <v>26.760365182698685</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>128.26039201</v>
       </c>
       <c r="C97" s="5">
         <v>-1.9611012700000003</v>
       </c>
       <c r="D97" s="5">
         <v>-16.647486413520451</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>128.29815646</v>
       </c>
       <c r="C98" s="5">
         <v>3.7764449999997396E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.35389568143182615</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.34224945</v>
       </c>
       <c r="C99" s="5">
         <v>1.0440929899999958</v>
       </c>
       <c r="D99" s="5">
         <v>10.214801989166133</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.74837672000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.40612727000001314</v>
       </c>
       <c r="D100" s="5">
         <v>3.8336882980456677</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.21223379</v>
       </c>
       <c r="C101" s="5">
         <v>-0.53614293000001112</v>
       </c>
       <c r="D101" s="5">
         <v>-4.8474531534228538</v>
       </c>
       <c r="E101" s="5">
         <v>-0.20943740822714219</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.93461977999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.72238598999999226</v>
       </c>
       <c r="D102" s="5">
         <v>6.9190138952794689</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.65530396</v>
       </c>
       <c r="C103" s="5">
         <v>0.72068418000000634</v>
       </c>
       <c r="D103" s="5">
         <v>6.862659088973877</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.02541851999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.37011455999999043</v>
       </c>
       <c r="D104" s="5">
         <v>3.4527718943018204</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.43781841000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.41239989000001742</v>
       </c>
       <c r="D105" s="5">
         <v>3.8430506773206918</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>132.21771537000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.77989696000000208</v>
       </c>
       <c r="D106" s="5">
         <v>7.357323980128716</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>134.71573291000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.4980175400000064</v>
       </c>
       <c r="D107" s="5">
         <v>25.182619565238706</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.15633839</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5593945200000121</v>
       </c>
       <c r="D108" s="5">
         <v>-20.560564531932947</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.69947450999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.54313611999998557</v>
       </c>
       <c r="D109" s="5">
         <v>5.0447783902243248</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>132.43015778</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26931672999998568</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4084263475310896</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>135.03339695</v>
       </c>
       <c r="C111" s="5">
         <v>2.6032391699999948</v>
       </c>
       <c r="D111" s="5">
         <v>26.31402061052437</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>135.25300118999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.21960423999999534</v>
       </c>
       <c r="D112" s="5">
         <v>1.9691058093405767</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>135.40815133999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.15515014999999721</v>
       </c>
       <c r="D113" s="5">
         <v>1.3852506954558308</v>
       </c>
       <c r="E113" s="5">
         <v>4.7951477722069313</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.20398918000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20416215999998144</v>
       </c>
       <c r="D114" s="5">
         <v>-1.7943758360613571</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>135.00830231</v>
       </c>
       <c r="C115" s="5">
         <v>-0.19568687000000295</v>
       </c>
       <c r="D115" s="5">
         <v>-1.7230552121430875</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>135.12515794000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11685563000000343</v>
       </c>
       <c r="D116" s="5">
         <v>1.0436116275306828</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.06531946000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.94016152000000375</v>
       </c>
       <c r="D117" s="5">
         <v>8.6762822045082899</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>136.15919502</v>
       </c>
       <c r="C118" s="5">
         <v>9.3875559999986535E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.83106498439762255</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>137.88611066999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.7269156499999951</v>
       </c>
       <c r="D119" s="5">
         <v>16.327543801314736</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>137.41236843999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.47374222999999915</v>
       </c>
       <c r="D120" s="5">
         <v>-4.0458767083930702</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>138.26498258000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.85261414000001423</v>
       </c>
       <c r="D121" s="5">
         <v>7.7051666388941786</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.21529629</v>
       </c>
       <c r="C122" s="5">
         <v>-1.049686290000011</v>
       </c>
       <c r="D122" s="5">
         <v>-8.739279419666568</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>137.3690115</v>
       </c>
       <c r="C123" s="5">
         <v>0.15371521000000143</v>
       </c>
       <c r="D123" s="5">
         <v>1.352611745612875</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>137.16820616000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.20080533999998806</v>
       </c>
       <c r="D124" s="5">
         <v>-1.7401193699862816</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.35812701</v>
       </c>
       <c r="C125" s="5">
         <v>0.18992084999999292</v>
       </c>
       <c r="D125" s="5">
         <v>1.674211583089269</v>
       </c>
       <c r="E125" s="5">
         <v>1.4400725884690324</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>138.65243716000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.2943101500000012</v>
       </c>
       <c r="D126" s="5">
         <v>11.912286911854419</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>139.13715993</v>
       </c>
       <c r="C127" s="5">
         <v>0.48472276999999053</v>
       </c>
       <c r="D127" s="5">
         <v>4.2767574485760962</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>139.45064364999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.31348371999999358</v>
       </c>
       <c r="D128" s="5">
         <v>2.7374225989902135</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.66145469</v>
       </c>
       <c r="C129" s="5">
         <v>-0.78918895999998995</v>
       </c>
       <c r="D129" s="5">
         <v>-6.5836817250439221</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>140.83985691000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1784022200000095</v>
       </c>
       <c r="D130" s="5">
         <v>20.56961591150419</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>139.99416565999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.84569125000001577</v>
       </c>
       <c r="D131" s="5">
         <v>-6.972288595075538</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>140.22380704</v>
       </c>
       <c r="C132" s="5">
         <v>0.22964138000000389</v>
       </c>
       <c r="D132" s="5">
         <v>1.9862934220590489</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>141.06236301000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.8385559700000158</v>
       </c>
       <c r="D133" s="5">
         <v>7.4169480503197383</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.81679728</v>
       </c>
       <c r="C134" s="5">
         <v>-1.2455657300000098</v>
       </c>
       <c r="D134" s="5">
         <v>-10.096139545082982</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.46541324</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35138403999999923</v>
       </c>
       <c r="D135" s="5">
         <v>-2.9744709961917359</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.68110730000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.21569406000000413</v>
       </c>
       <c r="D136" s="5">
         <v>1.8717611318305405</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>140.00435949000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.32325219000000516</v>
       </c>
       <c r="D137" s="5">
         <v>2.8126796659542874</v>
       </c>
       <c r="E137" s="5">
         <v>1.9265205034481481</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.345339</v>
       </c>
       <c r="C138" s="5">
         <v>0.34097950999998261</v>
       </c>
       <c r="D138" s="5">
         <v>2.9620587800564646</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>140.68931570000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.34397670000001312</v>
       </c>
       <c r="D139" s="5">
         <v>2.9810891417550556</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>141.26223381</v>
       </c>
       <c r="C140" s="5">
         <v>0.57291810999998916</v>
       </c>
       <c r="D140" s="5">
         <v>4.997613352768715</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>141.01986253999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24237127000000669</v>
       </c>
       <c r="D141" s="5">
         <v>-2.0395865607527042</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>141.89339705</v>
       </c>
       <c r="C142" s="5">
         <v>0.87353451000001314</v>
       </c>
       <c r="D142" s="5">
         <v>7.6918383076968411</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>142.54743965</v>
       </c>
       <c r="C143" s="5">
         <v>0.65404259999999681</v>
       </c>
       <c r="D143" s="5">
         <v>5.6736770750716925</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>143.25221246999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.70477281999998809</v>
       </c>
       <c r="D144" s="5">
         <v>6.0969755886666421</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>145.02829310999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.7760806400000035</v>
       </c>
       <c r="D145" s="5">
         <v>15.935588098708585</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>146.47079127000001</v>
       </c>
       <c r="C146" s="5">
         <v>1.4424981600000137</v>
       </c>
       <c r="D146" s="5">
         <v>12.61066033277336</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.54450334000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.92628793000000087</v>
       </c>
       <c r="D147" s="5">
         <v>-7.3303829031556074</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.47381109</v>
       </c>
       <c r="C148" s="5">
         <v>0.92930774999999244</v>
       </c>
       <c r="D148" s="5">
         <v>7.9369340231568719</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>146.59763493</v>
       </c>
       <c r="C149" s="5">
         <v>0.12382384000000002</v>
       </c>
       <c r="D149" s="5">
         <v>1.0191680086398813</v>
       </c>
       <c r="E149" s="5">
         <v>4.7093358121258477</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>146.55986261999999</v>
       </c>
       <c r="C150" s="5">
         <v>-3.7772310000008247E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.30875391196991675</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.56359189</v>
       </c>
       <c r="C151" s="5">
         <v>3.7292700000080004E-3</v>
       </c>
       <c r="D151" s="5">
         <v>3.0538718204664583E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>147.17382491000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.61023302000000967</v>
       </c>
       <c r="D152" s="5">
         <v>5.1123449026988066</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>147.08723351</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6591400000003205E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.70375345746226392</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.24875033999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.16151682999998229</v>
       </c>
       <c r="D154" s="5">
         <v>1.3257104367820238</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>144.06528320999999</v>
       </c>
       <c r="C155" s="5">
         <v>-3.1834671299999968</v>
       </c>
       <c r="D155" s="5">
         <v>-23.070548660505263</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>148.06811701999999</v>
       </c>
       <c r="C156" s="5">
         <v>4.0028338099999985</v>
       </c>
       <c r="D156" s="5">
         <v>38.939775935313726</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.04203643</v>
       </c>
       <c r="C157" s="5">
         <v>-2.6080589999992299E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.21116231678126596</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>148.80010167</v>
       </c>
       <c r="C158" s="5">
         <v>0.75806524000000763</v>
       </c>
       <c r="D158" s="5">
         <v>6.3207739219977466</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>149.46956179</v>
       </c>
       <c r="C159" s="5">
         <v>0.66946011999999655</v>
       </c>
       <c r="D159" s="5">
         <v>5.5344861483172192</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>150.18901491</v>
       </c>
       <c r="C160" s="5">
         <v>0.71945311999999717</v>
       </c>
       <c r="D160" s="5">
         <v>5.9314433922132759</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.10561774999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.91660283999999592</v>
       </c>
       <c r="D161" s="5">
         <v>7.5744917859784655</v>
       </c>
       <c r="E161" s="5">
         <v>3.0750719970022322</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>150.55488423</v>
       </c>
       <c r="C162" s="5">
         <v>-0.55073351999999431</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2870145453202451</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>149.95335569</v>
       </c>
       <c r="C163" s="5">
         <v>-0.60152854000000389</v>
       </c>
       <c r="D163" s="5">
         <v>-4.6905252191427271</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>149.07753169</v>
       </c>
       <c r="C164" s="5">
         <v>-0.87582399999999438</v>
       </c>
       <c r="D164" s="5">
         <v>-6.7879512066662091</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>149.67622627</v>
       </c>
       <c r="C165" s="5">
         <v>0.59869458000000009</v>
       </c>
       <c r="D165" s="5">
         <v>4.9270777896250229</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>149.25492335999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.42130291000000852</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3259105456944882</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.6516025</v>
       </c>
       <c r="C167" s="5">
         <v>0.39667914000000337</v>
       </c>
       <c r="D167" s="5">
         <v>3.2363095542727649</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>151.32765194999999</v>
       </c>
       <c r="C168" s="5">
         <v>1.6760494499999936</v>
       </c>
       <c r="D168" s="5">
         <v>14.299165877379071</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>149.12658744999999</v>
       </c>
       <c r="C169" s="5">
         <v>-2.2010645000000011</v>
       </c>
       <c r="D169" s="5">
         <v>-16.123280684505538</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>148.07162714</v>
       </c>
       <c r="C170" s="5">
         <v>-1.0549603099999842</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1664805393454554</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>145.98132881000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.090298329999996</v>
       </c>
       <c r="D171" s="5">
         <v>-15.684860150732138</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>145.29285874999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.68847006000001443</v>
       </c>
       <c r="D172" s="5">
         <v>-5.5148674475768988</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>146.84105233</v>
       </c>
       <c r="C173" s="5">
         <v>1.5481935800000031</v>
       </c>
       <c r="D173" s="5">
         <v>13.56346397997279</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8222414781795879</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>147.40044252000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.55939019000001622</v>
       </c>
       <c r="D174" s="5">
         <v>4.6684010579067348</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>147.53837250000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13792997999999557</v>
       </c>
       <c r="D175" s="5">
         <v>1.1286973402191203</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.38160597999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.84323347999998077</v>
       </c>
       <c r="D176" s="5">
         <v>7.078171413062373</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.41797962000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.6373640000022078E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.29455985865114442</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.41867382999999</v>
       </c>
       <c r="C178" s="5">
         <v>6.9420999997760191E-4</v>
       </c>
       <c r="D178" s="5">
         <v>5.6130223121231282E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>148.43035327000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.1679440000023078E-2</v>
       </c>
       <c r="D179" s="5">
         <v>9.4471909686499878E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>148.54523861999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.11488534999998024</v>
       </c>
       <c r="D180" s="5">
         <v>0.93276621243969515</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>148.72798705</v>
       </c>
       <c r="C181" s="5">
         <v>0.18274843000000374</v>
       </c>
       <c r="D181" s="5">
         <v>1.4863356010302642</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>149.18704349000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.45905644000001189</v>
       </c>
       <c r="D182" s="5">
         <v>3.7673888403677802</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>149.80563125</v>
       </c>
       <c r="C183" s="5">
         <v>0.61858775999999693</v>
       </c>
       <c r="D183" s="5">
         <v>5.0907226711000675</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>150.23670614</v>
       </c>
       <c r="C184" s="5">
         <v>0.43107488999999077</v>
       </c>
       <c r="D184" s="5">
         <v>3.508251563286402</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>150.70689365000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.47018751000001657</v>
       </c>
       <c r="D185" s="5">
         <v>3.8208976495357261</v>
       </c>
       <c r="E185" s="5">
         <v>2.632670672580173</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>150.81033105</v>
       </c>
       <c r="C186" s="5">
         <v>0.10343739999999002</v>
       </c>
       <c r="D186" s="5">
         <v>0.82673400988033663</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>151.32680465999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.51647360999999137</v>
       </c>
       <c r="D187" s="5">
         <v>4.1878851228673852</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>151.16299438999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.16381026999999904</v>
       </c>
       <c r="D188" s="5">
         <v>-1.291286112516532</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>151.39052158000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.22752719000001775</v>
       </c>
       <c r="D189" s="5">
         <v>1.821241387402206</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>151.98006720000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.58954561999999555</v>
       </c>
       <c r="D190" s="5">
         <v>4.7744436815335245</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>152.08013581</v>
       </c>
       <c r="C191" s="5">
         <v>0.1000686099999939</v>
       </c>
       <c r="D191" s="5">
         <v>0.79298656491264552</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>153.33475551000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.2546197000000063</v>
       </c>
       <c r="D192" s="5">
         <v>10.361440464156569</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>152.21155400000001</v>
       </c>
       <c r="C193" s="5">
         <v>-1.1232015100000012</v>
       </c>
       <c r="D193" s="5">
         <v>-8.4445549347237474</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>152.45485601999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.24330201999998735</v>
       </c>
       <c r="D194" s="5">
         <v>1.9350891336145537</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>152.16745564999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28740037000000029</v>
       </c>
       <c r="D195" s="5">
         <v>-2.238872503567535</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>152.88047015000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.7130145000000141</v>
       </c>
       <c r="D196" s="5">
         <v>5.7700642080520836</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>153.19739430999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.31692415999998502</v>
       </c>
       <c r="D197" s="5">
         <v>2.5161829243026679</v>
       </c>
       <c r="E197" s="5">
         <v>1.652545945100492</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>153.24154045</v>
       </c>
       <c r="C198" s="5">
         <v>4.4146140000009382E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.34634668574275995</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.64098340999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.39944295999998758</v>
       </c>
       <c r="D199" s="5">
         <v>3.1731834110057422</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>153.79576857000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.15478516000001719</v>
       </c>
       <c r="D200" s="5">
         <v>1.2156577089084353</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>154.09406935000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.29830078000000526</v>
       </c>
       <c r="D201" s="5">
         <v>2.3524988537811486</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>154.21591434000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.1218449899999996</v>
       </c>
       <c r="D202" s="5">
         <v>0.95299932675858567</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>154.37118487000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15527052999999569</v>
       </c>
       <c r="D203" s="5">
         <v>1.2149193619342302</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>152.18318077000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.1880041000000006</v>
       </c>
       <c r="D204" s="5">
         <v>-15.743185979860597</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>154.18836666000001</v>
       </c>
       <c r="C205" s="5">
         <v>2.005185890000007</v>
       </c>
       <c r="D205" s="5">
         <v>17.009038545333578</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>159.44389150000001</v>
       </c>
       <c r="C206" s="5">
         <v>5.2555248399999925</v>
       </c>
       <c r="D206" s="5">
         <v>49.511752198403734</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>157.78073176999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.663159730000018</v>
       </c>
       <c r="D207" s="5">
         <v>-11.823477926238491</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>156.68813976000001</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0925920099999757</v>
       </c>
       <c r="D208" s="5">
         <v>-8.0004076140719462</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>157.93033346999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.2421937099999809</v>
       </c>
       <c r="D209" s="5">
         <v>9.9393422170172219</v>
       </c>
       <c r="E209" s="5">
         <v>3.0894384211409998</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>157.84387529</v>
       </c>
       <c r="C210" s="5">
         <v>-8.6458179999993945E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.65495967615278872</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>158.04214289999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.19826760999998783</v>
       </c>
       <c r="D211" s="5">
         <v>1.5177764897918111</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>158.65678079</v>
       </c>
       <c r="C212" s="5">
         <v>0.61463789000001157</v>
       </c>
       <c r="D212" s="5">
         <v>4.7680209787600791</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>158.67738799</v>
       </c>
       <c r="C213" s="5">
         <v>2.0607200000000603E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.15597387592818368</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>159.07956202</v>
       </c>
       <c r="C214" s="5">
         <v>0.40217402999999763</v>
       </c>
       <c r="D214" s="5">
         <v>3.0842047198762712</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>159.29803835999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.21847633999999516</v>
       </c>
       <c r="D215" s="5">
         <v>1.6605592334851149</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>159.4694355</v>
       </c>
       <c r="C216" s="5">
         <v>0.17139714000001049</v>
       </c>
       <c r="D216" s="5">
         <v>1.2988112491550519</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>159.85369367000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.38425817000000961</v>
       </c>
       <c r="D217" s="5">
         <v>2.9301549804600979</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>160.92825643</v>
       </c>
       <c r="C218" s="5">
         <v>1.0745627599999921</v>
       </c>
       <c r="D218" s="5">
         <v>8.3716191885628621</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>161.97458184999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.0463254199999881</v>
       </c>
       <c r="D219" s="5">
         <v>8.0873172926583017</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>161.92491756999999</v>
       </c>
       <c r="C220" s="5">
         <v>-4.9664280000001781E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36732142479554142</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>162.32617439000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.40125682000001461</v>
       </c>
       <c r="D221" s="5">
         <v>3.014516172917947</v>
       </c>
       <c r="E221" s="5">
         <v>2.7834050770462193</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>163.63880083999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.312626449999982</v>
       </c>
       <c r="D222" s="5">
         <v>10.147036410600485</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>164.20119855999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.56239772000000698</v>
       </c>
       <c r="D223" s="5">
         <v>4.2030461538215658</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>165.84720866000001</v>
       </c>
       <c r="C224" s="5">
         <v>1.6460101000000122</v>
       </c>
       <c r="D224" s="5">
         <v>12.715105658309467</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>162.88797545</v>
       </c>
       <c r="C225" s="5">
         <v>-2.9592332100000078</v>
       </c>
       <c r="D225" s="5">
         <v>-19.430566765592538</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>163.25627833999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36830288999999539</v>
       </c>
       <c r="D226" s="5">
         <v>2.7472951050602212</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>164.14625684000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.88997850000001222</v>
       </c>
       <c r="D227" s="5">
         <v>6.7414505634709965</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>164.92561383</v>
       </c>
       <c r="C228" s="5">
         <v>0.77935698999999659</v>
       </c>
       <c r="D228" s="5">
         <v>5.8486945958955427</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.30940340999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.3837895799999842</v>
       </c>
       <c r="D229" s="5">
         <v>2.8284745017226109</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>168.04147173000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.7320683200000246</v>
       </c>
       <c r="D230" s="5">
         <v>21.738239034175709</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>166.38408269999999</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6573890300000187</v>
       </c>
       <c r="D231" s="5">
         <v>-11.214181486935059</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>167.18408819999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.80000549999999748</v>
       </c>
       <c r="D232" s="5">
         <v>5.9248775714635604</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>167.92863154</v>
       </c>
       <c r="C233" s="5">
         <v>0.74454334000000699</v>
       </c>
       <c r="D233" s="5">
         <v>5.4769821391771112</v>
       </c>
       <c r="E233" s="5">
         <v>3.4513578423524649</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>168.41123272999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.4826011899999969</v>
       </c>
       <c r="D234" s="5">
         <v>3.5036513122386648</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>168.80326178999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.39202905999999871</v>
       </c>
       <c r="D235" s="5">
         <v>2.8294122442890535</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>169.03830894999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.23504715999999348</v>
       </c>
       <c r="D236" s="5">
         <v>1.6837751993130867</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>170.07409716000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.0357882100000211</v>
       </c>
       <c r="D237" s="5">
         <v>7.6059825257374314</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>170.24846317999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.17436601999997947</v>
       </c>
       <c r="D238" s="5">
         <v>1.2372438025527677</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>170.19255428</v>
       </c>
       <c r="C239" s="5">
         <v>-5.590889999999149E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.39336410807743194</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>169.75074594</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44180833999999436</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0710248148397734</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>169.83363184999999</v>
       </c>
       <c r="C241" s="5">
         <v>8.2885909999987462E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.58751223059725355</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>171.70273872999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.8691068800000039</v>
       </c>
       <c r="D242" s="5">
         <v>14.036086548994597</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>171.24733527000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.45540345999998522</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1367138418220475</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>171.91175425</v>
       </c>
       <c r="C244" s="5">
         <v>0.66441897999999355</v>
       </c>
       <c r="D244" s="5">
         <v>4.7565041463831115</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>172.39651352999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.48475927999999158</v>
       </c>
       <c r="D245" s="5">
         <v>3.4367529115170159</v>
       </c>
       <c r="E245" s="5">
         <v>2.6605838141042337</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>172.26340261000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.13311091999997871</v>
       </c>
       <c r="D246" s="5">
         <v>-0.92262024763758443</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>171.98128972000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.28211289000000761</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9476149390950326</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>174.26463656000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.2833468400000072</v>
       </c>
       <c r="D248" s="5">
         <v>17.148507718216987</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>173.20461449999999</v>
       </c>
       <c r="C249" s="5">
         <v>-1.0600220600000227</v>
       </c>
       <c r="D249" s="5">
         <v>-7.0600743637223351</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>174.88366314000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.6790486400000191</v>
       </c>
       <c r="D250" s="5">
         <v>12.273535497413125</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>175.07970356000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.19604042000000277</v>
       </c>
       <c r="D251" s="5">
         <v>1.3534959572178984</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>173.54714422999999</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5325593300000264</v>
       </c>
       <c r="D252" s="5">
         <v>-10.012947227399472</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>173.85828351999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.31113928999999985</v>
       </c>
       <c r="D253" s="5">
         <v>2.1727285492324944</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>172.22626675999999</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6320167599999991</v>
       </c>
       <c r="D254" s="5">
         <v>-10.700710762263665</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>173.97220565999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.7459388999999987</v>
       </c>
       <c r="D255" s="5">
         <v>12.866688203151</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>173.36485551999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.6073501399999941</v>
       </c>
       <c r="D256" s="5">
         <v>-4.1097813606709499</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>173.08263618000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.28221933999998328</v>
       </c>
       <c r="D257" s="5">
         <v>-1.9360752814565729</v>
       </c>
       <c r="E257" s="5">
         <v>0.39799102426778532</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>171.62588450999999</v>
       </c>
       <c r="C258" s="5">
         <v>-1.4567516700000169</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6451545894451929</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>172.7151428</v>
       </c>
       <c r="C259" s="5">
         <v>1.0892582900000036</v>
       </c>
       <c r="D259" s="5">
         <v>7.887599542834467</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>172.5010935</v>
       </c>
       <c r="C260" s="5">
         <v>-0.21404929999999922</v>
       </c>
       <c r="D260" s="5">
         <v>-1.4770885164829606</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>172.55400825000001</v>
       </c>
       <c r="C261" s="5">
         <v>5.2914750000013555E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.36872194234522926</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>172.1804271</v>
       </c>
       <c r="C262" s="5">
         <v>-0.3735811500000068</v>
       </c>
       <c r="D262" s="5">
         <v>-2.567298177961741</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>172.16755287000001</v>
       </c>
       <c r="C263" s="5">
         <v>-1.2874229999994213E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-8.9689196935838211E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>171.02204222</v>
       </c>
       <c r="C264" s="5">
         <v>-1.1455106500000056</v>
       </c>
       <c r="D264" s="5">
         <v>-7.6983682641637019</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>171.14400592999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.12196370999998862</v>
       </c>
       <c r="D265" s="5">
         <v>0.85913997615456594</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>170.39343147</v>
       </c>
       <c r="C266" s="5">
         <v>-0.75057445999999572</v>
       </c>
       <c r="D266" s="5">
         <v>-5.1376519667482139</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>169.46174922</v>
       </c>
       <c r="C267" s="5">
         <v>-0.93168224999999438</v>
       </c>
       <c r="D267" s="5">
         <v>-6.3676268084356451</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.93325876</v>
       </c>
       <c r="C268" s="5">
         <v>-0.52849046000000044</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6788414449569595</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>169.12778637</v>
       </c>
       <c r="C269" s="5">
         <v>0.19452760999999441</v>
       </c>
       <c r="D269" s="5">
         <v>1.3905918867809453</v>
       </c>
       <c r="E269" s="5">
         <v>-2.2849489106966825</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>169.63284053999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.50505416999999397</v>
       </c>
       <c r="D270" s="5">
         <v>3.6429195770006695</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>169.40114305</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23169748999998774</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6267944627364694</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>169.2780841</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12305895000000078</v>
       </c>
       <c r="D272" s="5">
         <v>-0.86824776366833945</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>169.47054882</v>
       </c>
       <c r="C273" s="5">
         <v>0.19246472000000381</v>
       </c>
       <c r="D273" s="5">
         <v>1.3729326696656274</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>169.51547411999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.4925299999988511E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.31857471120784187</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>169.26011376</v>
       </c>
       <c r="C275" s="5">
         <v>-0.2553603599999974</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7927936241456388</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>169.8520753</v>
       </c>
       <c r="C276" s="5">
         <v>0.59196153999999979</v>
       </c>
       <c r="D276" s="5">
         <v>4.2784938235687076</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>170.01095584999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.15888054999999213</v>
       </c>
       <c r="D277" s="5">
         <v>1.1282794248525407</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>170.63330490999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.62234906000000478</v>
       </c>
       <c r="D278" s="5">
         <v>4.482299138716872</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>170.78983815999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.15653324999999541</v>
       </c>
       <c r="D279" s="5">
         <v>1.1064109272604705</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>171.46321928</v>
       </c>
       <c r="C280" s="5">
         <v>0.67338112000001615</v>
       </c>
       <c r="D280" s="5">
         <v>4.8352555006405895</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>171.23223425</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23098502999999937</v>
       </c>
       <c r="D281" s="5">
         <v>-1.6046445077745108</v>
       </c>
       <c r="E281" s="5">
         <v>1.2442945805464012</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>171.32686064000001</v>
       </c>
       <c r="C282" s="5">
         <v>9.4626390000001948E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.665163514554723</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>171.72062482000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.39376418000000513</v>
       </c>
       <c r="D283" s="5">
         <v>2.793117137631862</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>171.86126732</v>
       </c>
       <c r="C284" s="5">
         <v>0.14064249999998424</v>
       </c>
       <c r="D284" s="5">
         <v>0.9872624583252998</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>172.02601432</v>
       </c>
       <c r="C285" s="5">
         <v>0.16474700000000553</v>
       </c>
       <c r="D285" s="5">
         <v>1.1564098216614527</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>172.12818673999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.10217241999998805</v>
       </c>
       <c r="D286" s="5">
         <v>0.7150558709749566</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>172.40147325000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.27328651000001969</v>
       </c>
       <c r="D287" s="5">
         <v>1.921955569849465</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>173.01353899</v>
       </c>
       <c r="C288" s="5">
         <v>0.61206573999999137</v>
       </c>
       <c r="D288" s="5">
         <v>4.344461840142122</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>172.33396676000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.6795722299999909</v>
       </c>
       <c r="D289" s="5">
         <v>-4.6129232779126728</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>172.92488965999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.59092289999998115</v>
       </c>
       <c r="D290" s="5">
         <v>4.1932226838545139</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>171.87275363000001</v>
       </c>
       <c r="C291" s="5">
         <v>-1.0521360299999856</v>
       </c>
       <c r="D291" s="5">
         <v>-7.0617836863371757</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>172.59514970000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.72239607000000206</v>
       </c>
       <c r="D292" s="5">
         <v>5.1619482056999733</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>172.19505796000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.40009173999999348</v>
       </c>
       <c r="D293" s="5">
         <v>-2.7465196449751206</v>
       </c>
       <c r="E293" s="5">
         <v>0.56229115634518489</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>172.32362716</v>
       </c>
       <c r="C294" s="5">
         <v>0.12856919999998695</v>
       </c>
       <c r="D294" s="5">
         <v>0.89966689541540745</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>172.77673931000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.45311215000000971</v>
       </c>
       <c r="D295" s="5">
         <v>3.2013445988409162</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>172.83526509999999</v>
       </c>
       <c r="C296" s="5">
         <v>5.8525789999976041E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.40724196993853212</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>172.66517386000001</v>
       </c>
       <c r="C297" s="5">
         <v>-0.17009123999997655</v>
       </c>
       <c r="D297" s="5">
         <v>-1.1745769872209322</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>172.93646231</v>
       </c>
       <c r="C298" s="5">
         <v>0.27128844999998591</v>
       </c>
       <c r="D298" s="5">
         <v>1.9017971377273346</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>172.92888141</v>
       </c>
       <c r="C299" s="5">
         <v>-7.5808999999935622E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-5.2590916308847824E-2</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>173.20874597</v>
       </c>
       <c r="C300" s="5">
         <v>0.27986455999999293</v>
       </c>
       <c r="D300" s="5">
         <v>1.9594354220095145</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>173.01759190999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.19115406000000235</v>
       </c>
       <c r="D301" s="5">
         <v>-1.3163172170865045</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>173.61671045</v>
       </c>
       <c r="C302" s="5">
         <v>0.59911854000000631</v>
       </c>
       <c r="D302" s="5">
         <v>4.2353723156291379</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>173.83076969999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.21405924999999115</v>
       </c>
       <c r="D303" s="5">
         <v>1.4896041215671119</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>173.63220045</v>
       </c>
       <c r="C304" s="5">
         <v>-0.19856924999999137</v>
       </c>
       <c r="D304" s="5">
         <v>-1.362196802443727</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>174.66554496000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.0333445100000063</v>
       </c>
       <c r="D305" s="5">
         <v>7.3800716115157039</v>
       </c>
       <c r="E305" s="5">
         <v>1.4347026153177289</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>174.45788334</v>
       </c>
       <c r="C306" s="5">
         <v>-0.20766162000001032</v>
       </c>
       <c r="D306" s="5">
         <v>-1.4173997739531319</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>174.32204732</v>
       </c>
       <c r="C307" s="5">
         <v>-0.13583601999999928</v>
       </c>
       <c r="D307" s="5">
         <v>-0.93035055065661121</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>173.86963134000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45241597999998362</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0702739242339905</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>174.64065722000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.77102587999999628</v>
       </c>
       <c r="D309" s="5">
         <v>5.4531326159555027</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>174.63403319</v>
       </c>
       <c r="C310" s="5">
         <v>-6.6240300000117713E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-4.5505886843899557E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>174.90113875</v>
       </c>
       <c r="C311" s="5">
         <v>0.26710556000000452</v>
       </c>
       <c r="D311" s="5">
         <v>1.85093844268851</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>175.19942943000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29829068000000802</v>
       </c>
       <c r="D312" s="5">
         <v>2.0658847225325516</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>175.40977436</v>
       </c>
       <c r="C313" s="5">
         <v>0.21034492999999088</v>
       </c>
       <c r="D313" s="5">
         <v>1.4502751181256324</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>176.19576828999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.7859939299999894</v>
       </c>
       <c r="D314" s="5">
         <v>5.5115992533695701</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.83891930999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.35684897999999521</v>
       </c>
       <c r="D315" s="5">
         <v>-2.4034677277910643</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.67461254</v>
       </c>
       <c r="C316" s="5">
         <v>-0.16430676999999605</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1155549072787152</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>176.44429165</v>
       </c>
       <c r="C317" s="5">
         <v>0.76967910999999845</v>
       </c>
       <c r="D317" s="5">
         <v>5.3860916650010138</v>
       </c>
       <c r="E317" s="5">
         <v>1.0183729655481422</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.99381926000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.4504723899999874</v>
       </c>
       <c r="D318" s="5">
         <v>-3.0210133199195521</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>175.88259099999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11122826000001851</v>
       </c>
       <c r="D319" s="5">
         <v>-0.75577047285797505</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.90668642</v>
       </c>
       <c r="C320" s="5">
         <v>1.024095420000009</v>
       </c>
       <c r="D320" s="5">
         <v>7.215288406414877</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.07232192000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.1656355000000076</v>
       </c>
       <c r="D321" s="5">
         <v>1.1293487502389121</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.52281463</v>
       </c>
       <c r="C322" s="5">
         <v>0.4504927099999918</v>
       </c>
       <c r="D322" s="5">
         <v>3.0960234989831692</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>177.86781733999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.34500270999998861</v>
       </c>
       <c r="D323" s="5">
         <v>2.3572027327339651</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>178.82903984999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.96122250999999892</v>
       </c>
       <c r="D324" s="5">
         <v>6.681233433909628</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>178.79779625</v>
       </c>
       <c r="C325" s="5">
         <v>-3.1243599999982052E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.20945319624924297</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>178.67305288</v>
       </c>
       <c r="C326" s="5">
         <v>-0.12474337000000446</v>
       </c>
       <c r="D326" s="5">
         <v>-0.83400901932725313</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>178.88016709999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.20711421999999402</v>
       </c>
       <c r="D327" s="5">
         <v>1.3999187008804759</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.02685994999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.1466928499999938</v>
       </c>
       <c r="D328" s="5">
         <v>7.9695709615354327</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.38706676999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.36020682000000193</v>
       </c>
       <c r="D329" s="5">
         <v>2.4276199916569485</v>
       </c>
       <c r="E329" s="5">
         <v>2.2345722171737803</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>180.76830537000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.38123860000001741</v>
       </c>
       <c r="D330" s="5">
         <v>2.5658256623027453</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>181.00652402</v>
       </c>
       <c r="C331" s="5">
         <v>0.2382186499999932</v>
       </c>
       <c r="D331" s="5">
         <v>1.5928866992193313</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>181.01674573</v>
       </c>
       <c r="C332" s="5">
         <v>1.0221709999996165E-2</v>
       </c>
       <c r="D332" s="5">
         <v>6.7786852085349736E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81379752000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.20294820999998819</v>
       </c>
       <c r="D333" s="5">
         <v>-1.3371232928403254</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>180.75403216999999</v>
       </c>
       <c r="C334" s="5">
         <v>-5.976535000002059E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.39592212778077895</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>180.6108021</v>
       </c>
       <c r="C335" s="5">
         <v>-0.14323006999998711</v>
       </c>
       <c r="D335" s="5">
         <v>-0.94675058490707453</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.54875441999999</v>
       </c>
       <c r="C336" s="5">
         <v>-6.2047680000006267E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.41147423066074662</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>180.00227745000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.5464769699999863</v>
       </c>
       <c r="D337" s="5">
         <v>-3.5722484801070542</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>179.76050405999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.24177339000002007</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5999482857950054</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>181.20259974999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.4420956900000022</v>
       </c>
       <c r="D339" s="5">
         <v>10.063106152666901</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.09324267</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10935707999999522</v>
       </c>
       <c r="D340" s="5">
         <v>-0.72180965310327805</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>180.82964480999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.2635978600000044</v>
       </c>
       <c r="D341" s="5">
         <v>-1.73279419009017</v>
       </c>
       <c r="E341" s="5">
         <v>0.24534909731876997</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>181.25545410999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.42580929999999739</v>
       </c>
       <c r="D342" s="5">
         <v>2.8625894949647623</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>181.75527739</v>
       </c>
       <c r="C343" s="5">
         <v>0.4998232800000153</v>
       </c>
       <c r="D343" s="5">
         <v>3.3597268387023149</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>182.30832824000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.55305085000000531</v>
       </c>
       <c r="D344" s="5">
         <v>3.7131312441613495</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>182.30685753</v>
       </c>
       <c r="C345" s="5">
         <v>-1.4707100000066475E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-9.6801595066198232E-3</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>182.817385</v>
       </c>
       <c r="C346" s="5">
         <v>0.51052746999999954</v>
       </c>
       <c r="D346" s="5">
         <v>3.4126934041583512</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>183.67643788000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.85905288000000724</v>
       </c>
       <c r="D347" s="5">
         <v>5.7867973797953276</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>183.62407618</v>
       </c>
       <c r="C348" s="5">
         <v>-5.236170000000584E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.34155505051387536</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>184.07158752999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.44751134999998499</v>
       </c>
       <c r="D349" s="5">
         <v>2.9640480936971025</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>183.7972652</v>
       </c>
       <c r="C350" s="5">
         <v>-0.27432232999998973</v>
       </c>
       <c r="D350" s="5">
         <v>-1.7737768559388578</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>183.70537945000001</v>
       </c>
       <c r="C351" s="5">
         <v>-9.1885749999988775E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.59826909869439282</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>183.25016296000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.45521648999999798</v>
       </c>
       <c r="D352" s="5">
         <v>-2.9333711209582614</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>183.52887655999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.2787135999999748</v>
       </c>
       <c r="D353" s="5">
         <v>1.8404804804301289</v>
       </c>
       <c r="E353" s="5">
         <v>1.4926931658999276</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.28018460000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24869195999997373</v>
       </c>
       <c r="D354" s="5">
         <v>-1.6140033575242407</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.40402358</v>
       </c>
       <c r="C355" s="5">
         <v>1.1238389799999879</v>
       </c>
       <c r="D355" s="5">
         <v>7.6114667778843792</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>184.92191657999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.51789299999998661</v>
       </c>
       <c r="D356" s="5">
         <v>3.4227108298906739</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.50451028000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.5825937000000181</v>
       </c>
       <c r="D357" s="5">
         <v>10.767265826839999</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.97115615999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.4666458799999873</v>
       </c>
       <c r="D358" s="5">
         <v>3.0441392347389185</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.11458648999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14343033000000105</v>
       </c>
       <c r="D359" s="5">
         <v>0.92444445150625665</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>187.23088688000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.11630039000002057</v>
       </c>
       <c r="D360" s="5">
         <v>0.74841063225632443</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.44750665999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.21661977999997362</v>
       </c>
       <c r="D361" s="5">
         <v>1.3972279871303561</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>186.50269668999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.94480996999999434</v>
       </c>
       <c r="D362" s="5">
         <v>-5.8835856543285487</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>188.17202634</v>
       </c>
       <c r="C363" s="5">
         <v>1.6693296500000088</v>
       </c>
       <c r="D363" s="5">
         <v>11.285697129621241</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>188.7453505</v>
       </c>
       <c r="C364" s="5">
         <v>0.57332415999999853</v>
       </c>
       <c r="D364" s="5">
         <v>3.7180650066328313</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>188.76782546000001</v>
       </c>
       <c r="C365" s="5">
         <v>2.2474960000010924E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.14298430125174733</v>
       </c>
       <c r="E365" s="5">
         <v>2.8545638148050667</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>189.48182245000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.71399698999999828</v>
       </c>
       <c r="D366" s="5">
         <v>4.6345142932949113</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>190.00057161999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.51874916999997822</v>
       </c>
       <c r="D367" s="5">
         <v>3.3351924476156425</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>190.57735323</v>
       </c>
       <c r="C368" s="5">
         <v>0.57678161000001182</v>
       </c>
       <c r="D368" s="5">
         <v>3.7042614073779623</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>186.0822421</v>
       </c>
       <c r="C369" s="5">
         <v>-4.495111129999998</v>
       </c>
       <c r="D369" s="5">
         <v>-24.906271277973513</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>183.05246310000001</v>
       </c>
       <c r="C370" s="5">
         <v>-3.0297789999999907</v>
       </c>
       <c r="D370" s="5">
         <v>-17.880223005975605</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>183.09894643999999</v>
       </c>
       <c r="C371" s="5">
         <v>4.6483339999980444E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.30514737478852805</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>189.66287047</v>
       </c>
       <c r="C372" s="5">
         <v>6.5639240300000097</v>
       </c>
       <c r="D372" s="5">
         <v>52.60110746437816</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>191.81646085</v>
       </c>
       <c r="C373" s="5">
         <v>2.1535903799999971</v>
       </c>
       <c r="D373" s="5">
         <v>14.5097995780459</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>187.39379418999999</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4226666600000044</v>
       </c>
       <c r="D374" s="5">
         <v>-24.415634807941334</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>186.58747599</v>
       </c>
       <c r="C375" s="5">
         <v>-0.80631819999999266</v>
       </c>
       <c r="D375" s="5">
         <v>-5.0429038561363821</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>186.25149336999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.33598262000001</v>
       </c>
       <c r="D376" s="5">
         <v>-2.1395329495475957</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>186.36511977000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.11362640000001534</v>
       </c>
       <c r="D377" s="5">
         <v>0.73454511086252783</v>
       </c>
       <c r="E377" s="5">
         <v>-1.2728364508861389</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>186.59070842</v>
       </c>
       <c r="C378" s="5">
         <v>0.22558864999999173</v>
       </c>
       <c r="D378" s="5">
         <v>1.4622688885381763</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>186.17460226</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41610615999999823</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6434773356818875</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.95055701000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.22404524999998898</v>
       </c>
       <c r="D380" s="5">
         <v>-1.434577692149408</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.40610950000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.54444750999999769</v>
       </c>
       <c r="D381" s="5">
         <v>-3.4574673823997926</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>185.74249472</v>
       </c>
       <c r="C382" s="5">
         <v>0.33638521999998261</v>
       </c>
       <c r="D382" s="5">
         <v>2.1990362919889428</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>185.70053028000001</v>
       </c>
       <c r="C383" s="5">
         <v>-4.196443999998678E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-0.27077702894272582</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>186.20067276</v>
       </c>
       <c r="C384" s="5">
         <v>0.50014247999999384</v>
       </c>
       <c r="D384" s="5">
         <v>3.2802362636169535</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>186.28788538000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.7212620000002516E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.56350583872359916</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.80144303</v>
       </c>
       <c r="C386" s="5">
         <v>-3.4864423500000044</v>
       </c>
       <c r="D386" s="5">
         <v>-20.284994235446018</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>186.09235371</v>
       </c>
       <c r="C387" s="5">
         <v>3.2909106799999961</v>
       </c>
       <c r="D387" s="5">
         <v>23.875924943308814</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>186.03194877999999</v>
       </c>
       <c r="C388" s="5">
         <v>-6.0404930000004242E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-0.38882117806214866</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>186.03020984</v>
       </c>
       <c r="C389" s="5">
         <v>-1.7389399999956368E-3</v>
       </c>
       <c r="D389" s="5">
         <v>-1.1216464351126998E-2</v>
       </c>
       <c r="E389" s="5">
         <v>-0.17970633690109761</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>185.87275073000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.15745910999999069</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0109851903943867</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>185.75212316</v>
       </c>
       <c r="C391" s="5">
         <v>-0.12062757000001056</v>
       </c>
       <c r="D391" s="5">
         <v>-0.77600143030440716</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>185.46780923</v>
       </c>
       <c r="C392" s="5">
         <v>-0.28431392999999616</v>
       </c>
       <c r="D392" s="5">
         <v>-1.8213475477405705</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>185.30400248000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16380674999999201</v>
       </c>
       <c r="D393" s="5">
         <v>-1.0547169772811449</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>185.41986746000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.11586497999999779</v>
       </c>
       <c r="D394" s="5">
         <v>0.75290938891230397</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>185.61193845</v>
       </c>
       <c r="C395" s="5">
         <v>0.19207098999999062</v>
       </c>
       <c r="D395" s="5">
         <v>1.2501512188294317</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>187.30416337</v>
       </c>
       <c r="C396" s="5">
         <v>1.692224920000001</v>
       </c>
       <c r="D396" s="5">
         <v>11.506014893980531</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>188.56475784</v>
       </c>
       <c r="C397" s="5">
         <v>1.2605944700000009</v>
       </c>
       <c r="D397" s="5">
         <v>8.3820001619326021</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.78777997</v>
       </c>
       <c r="C398" s="5">
         <v>-3.7769778699999961</v>
       </c>
       <c r="D398" s="5">
         <v>-21.557280377591891</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>188.90920199000001</v>
       </c>
       <c r="C399" s="5">
         <v>4.1214220200000113</v>
       </c>
       <c r="D399" s="5">
         <v>30.30419162588116</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>189.00155925000001</v>
       </c>
       <c r="C400" s="5">
         <v>9.2357259999999997E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.58825726030147241</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>189.40057837000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.39901911999999129</v>
       </c>
       <c r="D401" s="5">
         <v>2.5630589824105154</v>
       </c>
       <c r="E401" s="5">
         <v>1.8117318326409393</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>190.09022178000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.68964341000000218</v>
       </c>
       <c r="D402" s="5">
         <v>4.4580028270653438</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>191.06701386</v>
       </c>
       <c r="C403" s="5">
         <v>0.97679207999999562</v>
       </c>
       <c r="D403" s="5">
         <v>6.3435773134200346</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>191.66426093999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.59724707999998827</v>
       </c>
       <c r="D404" s="5">
         <v>3.816186532221777</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>193.27133706999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.6070761299999958</v>
       </c>
       <c r="D405" s="5">
         <v>10.539055087623851</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>194.73303299</v>
       </c>
       <c r="C406" s="5">
         <v>1.461695920000011</v>
       </c>
       <c r="D406" s="5">
         <v>9.4626916850505403</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>195.70106995</v>
       </c>
       <c r="C407" s="5">
         <v>0.96803696000000627</v>
       </c>
       <c r="D407" s="5">
         <v>6.1311484375211167</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>194.11198808</v>
       </c>
       <c r="C408" s="5">
         <v>-1.5890818700000011</v>
       </c>
       <c r="D408" s="5">
         <v>-9.320338413469397</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>197.93540242</v>
       </c>
       <c r="C409" s="5">
         <v>3.8234143399999994</v>
       </c>
       <c r="D409" s="5">
         <v>26.37275376238135</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>194.45657127000001</v>
       </c>
       <c r="C410" s="5">
         <v>-3.4788311499999907</v>
       </c>
       <c r="D410" s="5">
         <v>-19.166804925149883</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>200.17379063000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.7172193600000014</v>
       </c>
       <c r="D411" s="5">
         <v>41.584292225173613</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>201.14724874000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.97345810999999571</v>
       </c>
       <c r="D412" s="5">
         <v>5.9943218528656583</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>201.94608739</v>
       </c>
       <c r="C413" s="5">
         <v>0.79883864999999332</v>
       </c>
       <c r="D413" s="5">
         <v>4.8711810938333322</v>
       </c>
       <c r="E413" s="5">
         <v>6.6237965733620729</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.57980454</v>
       </c>
       <c r="C414" s="5">
         <v>-0.3662828500000046</v>
       </c>
       <c r="D414" s="5">
         <v>-2.154937039437621</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>204.38632074</v>
       </c>
       <c r="C415" s="5">
         <v>2.8065162000000043</v>
       </c>
       <c r="D415" s="5">
         <v>18.04773870648091</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>204.96855203000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.58223129000000995</v>
       </c>
       <c r="D416" s="5">
         <v>3.4724870999840896</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>205.26942244</v>
       </c>
       <c r="C417" s="5">
         <v>0.30087040999998749</v>
       </c>
       <c r="D417" s="5">
         <v>1.7757536173548916</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>206.03718287000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.76776043000000982</v>
       </c>
       <c r="D418" s="5">
         <v>4.5818003489843884</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>206.95820513999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.92102226999998038</v>
       </c>
       <c r="D419" s="5">
         <v>5.4980793628930158</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>207.43572567000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.47752053000002093</v>
       </c>
       <c r="D420" s="5">
         <v>2.8042024883863093</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>208.23069221</v>
       </c>
       <c r="C421" s="5">
         <v>0.79496653999999012</v>
       </c>
       <c r="D421" s="5">
         <v>4.6970040325853724</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>209.26193205999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.0312398499999915</v>
       </c>
       <c r="D422" s="5">
         <v>6.1074444372149816</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>208.9355764</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32635565999999017</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8554975041640165</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>209.58553520999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.6499588099999869</v>
       </c>
       <c r="D424" s="5">
         <v>3.7975076389085149</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.24485573999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.65932053000000224</v>
       </c>
       <c r="D425" s="5">
         <v>3.8410013902787199</v>
       </c>
       <c r="E425" s="5">
         <v>4.1093979374670075</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>210.53004762</v>
       </c>
       <c r="C426" s="5">
         <v>0.2851918800000135</v>
       </c>
       <c r="D426" s="5">
         <v>1.6399691780714321</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>209.76643381</v>
       </c>
       <c r="C427" s="5">
         <v>-0.76361381000000961</v>
       </c>
       <c r="D427" s="5">
         <v>-4.266734132404193</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.52684350999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.76040969999999675</v>
       </c>
       <c r="D428" s="5">
         <v>4.4378226516026187</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>210.80399317000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.2771496600000205</v>
       </c>
       <c r="D429" s="5">
         <v>1.5912376438733666</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.32135084999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.51735767999997506</v>
       </c>
       <c r="D430" s="5">
         <v>2.9851341856478086</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.35013278</v>
       </c>
       <c r="C431" s="5">
         <v>-1.9712180699999919</v>
       </c>
       <c r="D431" s="5">
         <v>-10.636874558912456</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>210.47081671000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.1206839300000127</v>
       </c>
       <c r="D432" s="5">
         <v>6.6163345395278572</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.75207505</v>
       </c>
       <c r="C433" s="5">
         <v>0.28125833999999372</v>
       </c>
       <c r="D433" s="5">
         <v>1.6154340607974049</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>211.07204218000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.31996713000000909</v>
       </c>
       <c r="D434" s="5">
         <v>1.8371490731853291</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>210.23108148</v>
       </c>
       <c r="C435" s="5">
         <v>-0.84096070000001077</v>
       </c>
       <c r="D435" s="5">
         <v>-4.6776922213955796</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>210.22910891999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.9725600000128907E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1258800712177219E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>210.73660351000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50749459000002162</v>
       </c>
       <c r="D437" s="5">
         <v>2.9355808980995324</v>
       </c>
       <c r="E437" s="5">
         <v>0.23389289039639216</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>211.31744967</v>
+        <v>211.2836886</v>
       </c>
       <c r="C438" s="5">
-        <v>0.58084615999999301</v>
+        <v>0.54708508999999594</v>
       </c>
       <c r="D438" s="5">
-        <v>3.3581230958382724</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.160141363272162</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>210.05571982999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.2279687700000181</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-6.7556554597375307</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>