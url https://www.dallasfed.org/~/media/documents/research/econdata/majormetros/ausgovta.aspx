--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1FFD21A-58FB-403B-9E37-084B36A2CB3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7E015563-F62F-450A-84C3-B530601890FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7CD3B1F1-FC42-4EB5-A670-98DFA0487D86}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6F38A427-70F0-47E9-9D24-582ADDF9FAA6}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCEEEE7F-DDE9-40AA-9E54-FFC113F43B9E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4936BB97-A4B3-4EE9-B019-074C1F9574BA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.01828224</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.97782866999999</v>
       </c>
       <c r="C7" s="5">
         <v>-4.0453570000011041E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.43638860401347124</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>112.49773349</v>
       </c>
       <c r="C8" s="5">
         <v>1.5199048200000078</v>
       </c>
       <c r="D8" s="5">
         <v>17.730934701567502</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>115.99207168</v>
       </c>
       <c r="C9" s="5">
         <v>3.4943381899999935</v>
       </c>
       <c r="D9" s="5">
         <v>44.349202881257277</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>119.48561638</v>
       </c>
       <c r="C10" s="5">
         <v>3.4935447000000011</v>
       </c>
       <c r="D10" s="5">
         <v>42.773588890152105</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>118.33002116</v>
       </c>
       <c r="C11" s="5">
         <v>-1.155595219999995</v>
       </c>
       <c r="D11" s="5">
         <v>-11.007836140402583</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>118.44788774</v>
       </c>
       <c r="C12" s="5">
         <v>0.11786657999999761</v>
       </c>
       <c r="D12" s="5">
         <v>1.2018703780322992</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.65467726999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.7932104700000053</v>
       </c>
       <c r="D13" s="5">
         <v>-45.214845862792863</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.27585415</v>
       </c>
       <c r="C14" s="5">
         <v>2.6211768800000073</v>
       </c>
       <c r="D14" s="5">
         <v>31.786053675626171</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>115.8841992</v>
       </c>
       <c r="C15" s="5">
         <v>0.60834504999999695</v>
       </c>
       <c r="D15" s="5">
         <v>6.5198390449928922</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>116.21990258</v>
       </c>
       <c r="C16" s="5">
         <v>0.33570337999999822</v>
       </c>
       <c r="D16" s="5">
         <v>3.532189096223548</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>116.81528710000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.5953845200000103</v>
       </c>
       <c r="D17" s="5">
         <v>6.3237005426568516</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>116.79528859</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9998510000007741E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.20524392886009935</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>116.75852734</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6761249999997858E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.3770461527338953</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.87966614</v>
       </c>
       <c r="C20" s="5">
         <v>0.1211387999999971</v>
       </c>
       <c r="D20" s="5">
         <v>1.2521479094954824</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>116.83619705</v>
       </c>
       <c r="C21" s="5">
         <v>-4.3469090000002097E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.44538405593187447</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.03995573</v>
       </c>
       <c r="C22" s="5">
         <v>0.20375868000000708</v>
       </c>
       <c r="D22" s="5">
         <v>2.112953105147386</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.55331446</v>
       </c>
       <c r="C23" s="5">
         <v>0.5133587299999931</v>
       </c>
       <c r="D23" s="5">
         <v>5.3922699760988513</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>117.30451463</v>
       </c>
       <c r="C24" s="5">
         <v>-0.24879982999999584</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5104248625553049</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.29582980000001</v>
       </c>
       <c r="C25" s="5">
         <v>-3.0086848299999929</v>
       </c>
       <c r="D25" s="5">
         <v>-26.787051486809133</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>116.92747349</v>
       </c>
       <c r="C26" s="5">
         <v>2.63164368999999</v>
       </c>
       <c r="D26" s="5">
         <v>31.41174101671611</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>116.95993051000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.2457020000009607E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.33360801010815511</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>117.87510554000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.91517503000000033</v>
       </c>
       <c r="D28" s="5">
         <v>9.804443719609047</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>118.1371536</v>
       </c>
       <c r="C29" s="5">
         <v>0.26204805999999792</v>
       </c>
       <c r="D29" s="5">
         <v>2.700580363096039</v>
       </c>
       <c r="E29" s="5">
         <v>1.1315869119667532</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>118.42117045000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.28401685000000043</v>
       </c>
       <c r="D30" s="5">
         <v>2.9234079642118438</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>118.15896045</v>
       </c>
       <c r="C31" s="5">
         <v>-0.26221000000001027</v>
       </c>
       <c r="D31" s="5">
         <v>-2.6249381765616753</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>118.57639219000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.41743174000001204</v>
       </c>
       <c r="D32" s="5">
         <v>4.3227077468218633</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>118.88936207</v>
       </c>
       <c r="C33" s="5">
         <v>0.31296987999999715</v>
       </c>
       <c r="D33" s="5">
         <v>3.2136586176460424</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>118.98310343</v>
       </c>
       <c r="C34" s="5">
         <v>9.3741359999995666E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.9502846911224383</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>119.5430611</v>
       </c>
       <c r="C35" s="5">
         <v>0.55995767000000285</v>
       </c>
       <c r="D35" s="5">
         <v>5.7959300321510643</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>120.27780952000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.73474842000000251</v>
       </c>
       <c r="D36" s="5">
         <v>7.6300774217292089</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>116.8408573</v>
       </c>
       <c r="C37" s="5">
         <v>-3.4369522200000091</v>
       </c>
       <c r="D37" s="5">
         <v>-29.382767074907367</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>121.50535790000001</v>
       </c>
       <c r="C38" s="5">
         <v>4.6645006000000109</v>
       </c>
       <c r="D38" s="5">
         <v>59.958870765242509</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>122.14447</v>
       </c>
       <c r="C39" s="5">
         <v>0.6391120999999913</v>
       </c>
       <c r="D39" s="5">
         <v>6.4977824270188167</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>122.71483972999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.57036972999999591</v>
       </c>
       <c r="D40" s="5">
         <v>5.7497383297210325</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>122.89629243</v>
       </c>
       <c r="C41" s="5">
         <v>0.18145270000000835</v>
       </c>
       <c r="D41" s="5">
         <v>1.7888856378523998</v>
       </c>
       <c r="E41" s="5">
         <v>4.0284861154806118</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>123.06731707</v>
       </c>
       <c r="C42" s="5">
         <v>0.17102463999999884</v>
       </c>
       <c r="D42" s="5">
         <v>1.6827821182830105</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>123.68309239</v>
       </c>
       <c r="C43" s="5">
         <v>0.61577531999999735</v>
       </c>
       <c r="D43" s="5">
         <v>6.1723005325393876</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>123.84134914000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.15825675000000672</v>
       </c>
       <c r="D44" s="5">
         <v>1.5462928639420559</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>124.32554716</v>
       </c>
       <c r="C45" s="5">
         <v>0.48419801999999379</v>
       </c>
       <c r="D45" s="5">
         <v>4.7940091469037327</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>124.47664741</v>
       </c>
       <c r="C46" s="5">
         <v>0.15110024999999894</v>
       </c>
       <c r="D46" s="5">
         <v>1.4682200026115311</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>124.25175059</v>
       </c>
       <c r="C47" s="5">
         <v>-0.22489681999999789</v>
       </c>
       <c r="D47" s="5">
         <v>-2.1466716679211739</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>124.71765370999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.46590311999999301</v>
       </c>
       <c r="D48" s="5">
         <v>4.5935704474228567</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>122.62532177999999</v>
       </c>
       <c r="C49" s="5">
         <v>-2.0923319300000003</v>
       </c>
       <c r="D49" s="5">
         <v>-18.374334198568899</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>125.7184797</v>
       </c>
       <c r="C50" s="5">
         <v>3.0931579200000101</v>
       </c>
       <c r="D50" s="5">
         <v>34.842726652623355</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>125.60499119000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.11348850999999627</v>
       </c>
       <c r="D51" s="5">
         <v>-1.0779010703877656</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>124.99776147999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.6072297100000128</v>
       </c>
       <c r="D52" s="5">
         <v>-5.6495322364607414</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>125.24666963999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.24890815999999916</v>
       </c>
       <c r="D53" s="5">
         <v>2.4159064671378294</v>
       </c>
       <c r="E53" s="5">
         <v>1.9124882968611479</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>125.81193276</v>
       </c>
       <c r="C54" s="5">
         <v>0.56526312000001155</v>
       </c>
       <c r="D54" s="5">
         <v>5.5523168556808944</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>125.85129283000001</v>
       </c>
       <c r="C55" s="5">
         <v>3.9360070000000746E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.3760648011710277</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>126.34280226</v>
       </c>
       <c r="C56" s="5">
         <v>0.49150942999999359</v>
       </c>
       <c r="D56" s="5">
         <v>4.7885636656762154</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>126.84236221</v>
       </c>
       <c r="C57" s="5">
         <v>0.49955995000000541</v>
       </c>
       <c r="D57" s="5">
         <v>4.8493623795601293</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>127.57147139999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.72910918999998842</v>
       </c>
       <c r="D58" s="5">
         <v>7.1200876957237869</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>128.78422459000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.212753190000015</v>
       </c>
       <c r="D59" s="5">
         <v>12.02352465469383</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>127.63912333</v>
       </c>
       <c r="C60" s="5">
         <v>-1.1451012600000041</v>
       </c>
       <c r="D60" s="5">
         <v>-10.163309892081685</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.49158636</v>
       </c>
       <c r="C61" s="5">
         <v>-2.1475369700000044</v>
       </c>
       <c r="D61" s="5">
         <v>-18.422656242451673</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>128.96655769</v>
       </c>
       <c r="C62" s="5">
         <v>3.4749713300000025</v>
       </c>
       <c r="D62" s="5">
         <v>38.787382260979975</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>130.04312245</v>
       </c>
       <c r="C63" s="5">
         <v>1.0765647599999966</v>
       </c>
       <c r="D63" s="5">
         <v>10.490100508032008</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>130.52693191</v>
       </c>
       <c r="C64" s="5">
         <v>0.48380946000000336</v>
       </c>
       <c r="D64" s="5">
         <v>4.5569469472413138</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>131.18372300999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.65679109999999241</v>
       </c>
       <c r="D65" s="5">
         <v>6.2081554899430014</v>
       </c>
       <c r="E65" s="5">
         <v>4.7402884141071633</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>131.64919902</v>
       </c>
       <c r="C66" s="5">
         <v>0.46547601000000327</v>
       </c>
       <c r="D66" s="5">
         <v>4.3420172091710008</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>132.15910221999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.50990319999999656</v>
       </c>
       <c r="D67" s="5">
         <v>4.7481360418089924</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>132.58614405</v>
       </c>
       <c r="C68" s="5">
         <v>0.42704183000000739</v>
       </c>
       <c r="D68" s="5">
         <v>3.9471837851330127</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>131.65183335</v>
       </c>
       <c r="C69" s="5">
         <v>-0.9343106999999975</v>
       </c>
       <c r="D69" s="5">
         <v>-8.1360211688734534</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>132.80186201999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1500286699999833</v>
       </c>
       <c r="D70" s="5">
         <v>11.00103690016816</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>133.36399105999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.56212904000000208</v>
       </c>
       <c r="D71" s="5">
         <v>5.1993442955855285</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>130.34053058000001</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0234604799999829</v>
       </c>
       <c r="D72" s="5">
         <v>-24.056464813472378</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>127.97440093</v>
       </c>
       <c r="C73" s="5">
         <v>-2.3661296500000049</v>
       </c>
       <c r="D73" s="5">
         <v>-19.735510471188601</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>129.93875482000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.9643538900000124</v>
       </c>
       <c r="D74" s="5">
         <v>20.056905621577958</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>129.06972575</v>
       </c>
       <c r="C75" s="5">
         <v>-0.86902907000001051</v>
       </c>
       <c r="D75" s="5">
         <v>-7.7368583004244869</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>128.84908052</v>
       </c>
       <c r="C76" s="5">
         <v>-0.22064523000000236</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0322265815756246</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>129.3084436</v>
       </c>
       <c r="C77" s="5">
         <v>0.45936308000000281</v>
       </c>
       <c r="D77" s="5">
         <v>4.3630417166492075</v>
       </c>
       <c r="E77" s="5">
         <v>-1.429506166597394</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>128.38703842000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.92140517999999361</v>
       </c>
       <c r="D78" s="5">
         <v>-8.2234861227106997</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>128.17032982000001</v>
       </c>
       <c r="C79" s="5">
         <v>-0.21670860000000403</v>
       </c>
       <c r="D79" s="5">
         <v>-2.0068197312829605</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>128.26089195</v>
       </c>
       <c r="C80" s="5">
         <v>9.0562129999995022E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.85119450223676285</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>129.16594444</v>
       </c>
       <c r="C81" s="5">
         <v>0.90505249000000276</v>
       </c>
       <c r="D81" s="5">
         <v>8.8040888388833736</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>128.69688239999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.46906204000001139</v>
       </c>
       <c r="D82" s="5">
         <v>-4.2717691419740582</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>127.79744004</v>
       </c>
       <c r="C83" s="5">
         <v>-0.89944235999999478</v>
       </c>
       <c r="D83" s="5">
         <v>-8.0716353460862251</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>128.71681122000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.91937118000001306</v>
       </c>
       <c r="D84" s="5">
         <v>8.9826624498702046</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>128.31604899999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.40076222000001849</v>
       </c>
       <c r="D85" s="5">
         <v>-3.672901625362146</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>127.82846305</v>
       </c>
       <c r="C86" s="5">
         <v>-0.48758594999999616</v>
       </c>
       <c r="D86" s="5">
         <v>-4.4657580751771286</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>128.5027465</v>
       </c>
       <c r="C87" s="5">
         <v>0.67428345000000434</v>
       </c>
       <c r="D87" s="5">
         <v>6.5168006355369679</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>128.98553544000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.48278894000000605</v>
       </c>
       <c r="D88" s="5">
         <v>4.6027760180471722</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>129.48342051</v>
       </c>
       <c r="C89" s="5">
         <v>0.49788506999999527</v>
       </c>
       <c r="D89" s="5">
         <v>4.7316224576789523</v>
       </c>
       <c r="E89" s="5">
         <v>0.13531746661592514</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>129.08812111</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39529939999999897</v>
       </c>
       <c r="D90" s="5">
         <v>-3.6025836020198487</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>129.90571305</v>
       </c>
       <c r="C91" s="5">
         <v>0.81759193999999979</v>
       </c>
       <c r="D91" s="5">
         <v>7.8707397972417548</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>130.21738568000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.31167263000000389</v>
       </c>
       <c r="D92" s="5">
         <v>2.9173630965799502</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>129.67937836999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.53800731000001178</v>
       </c>
       <c r="D93" s="5">
         <v>-4.8468046884377003</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>128.72788625999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.95149211000000378</v>
       </c>
       <c r="D94" s="5">
         <v>-8.4579535406599788</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.67348536999999</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0544008899999966</v>
       </c>
       <c r="D95" s="5">
         <v>-9.3981813294619077</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>130.22149328</v>
       </c>
       <c r="C96" s="5">
         <v>2.5480079100000097</v>
       </c>
       <c r="D96" s="5">
         <v>26.760365182698685</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>128.26039201</v>
       </c>
       <c r="C97" s="5">
         <v>-1.9611012700000003</v>
       </c>
       <c r="D97" s="5">
         <v>-16.647486413520451</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>128.29815646</v>
       </c>
       <c r="C98" s="5">
         <v>3.7764449999997396E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.35389568143182615</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.34224945</v>
       </c>
       <c r="C99" s="5">
         <v>1.0440929899999958</v>
       </c>
       <c r="D99" s="5">
         <v>10.214801989166133</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.74837672000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.40612727000001314</v>
       </c>
       <c r="D100" s="5">
         <v>3.8336882980456677</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.21223379</v>
       </c>
       <c r="C101" s="5">
         <v>-0.53614293000001112</v>
       </c>
       <c r="D101" s="5">
         <v>-4.8474531534228538</v>
       </c>
       <c r="E101" s="5">
         <v>-0.20943740822714219</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.93461977999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.72238598999999226</v>
       </c>
       <c r="D102" s="5">
         <v>6.9190138952794689</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.65530396</v>
       </c>
       <c r="C103" s="5">
         <v>0.72068418000000634</v>
       </c>
       <c r="D103" s="5">
         <v>6.862659088973877</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.02541851999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.37011455999999043</v>
       </c>
       <c r="D104" s="5">
         <v>3.4527718943018204</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.43781841000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.41239989000001742</v>
       </c>
       <c r="D105" s="5">
         <v>3.8430506773206918</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>132.21771537000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.77989696000000208</v>
       </c>
       <c r="D106" s="5">
         <v>7.357323980128716</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>134.71573291000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.4980175400000064</v>
       </c>
       <c r="D107" s="5">
         <v>25.182619565238706</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.15633839</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5593945200000121</v>
       </c>
       <c r="D108" s="5">
         <v>-20.560564531932947</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.69947450999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.54313611999998557</v>
       </c>
       <c r="D109" s="5">
         <v>5.0447783902243248</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>132.43015778</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26931672999998568</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4084263475310896</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>135.03339695</v>
       </c>
       <c r="C111" s="5">
         <v>2.6032391699999948</v>
       </c>
       <c r="D111" s="5">
         <v>26.31402061052437</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>135.25300118999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.21960423999999534</v>
       </c>
       <c r="D112" s="5">
         <v>1.9691058093405767</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>135.40815133999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.15515014999999721</v>
       </c>
       <c r="D113" s="5">
         <v>1.3852506954558308</v>
       </c>
       <c r="E113" s="5">
         <v>4.7951477722069313</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.20398918000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20416215999998144</v>
       </c>
       <c r="D114" s="5">
         <v>-1.7943758360613571</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>135.00830231</v>
       </c>
       <c r="C115" s="5">
         <v>-0.19568687000000295</v>
       </c>
       <c r="D115" s="5">
         <v>-1.7230552121430875</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>135.12515794000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11685563000000343</v>
       </c>
       <c r="D116" s="5">
         <v>1.0436116275306828</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.06531946000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.94016152000000375</v>
       </c>
       <c r="D117" s="5">
         <v>8.6762822045082899</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>136.15919502</v>
       </c>
       <c r="C118" s="5">
         <v>9.3875559999986535E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.83106498439762255</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>137.88611066999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.7269156499999951</v>
       </c>
       <c r="D119" s="5">
         <v>16.327543801314736</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>137.41236843999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.47374222999999915</v>
       </c>
       <c r="D120" s="5">
         <v>-4.0458767083930702</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>138.26498258000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.85261414000001423</v>
       </c>
       <c r="D121" s="5">
         <v>7.7051666388941786</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.21529629</v>
       </c>
       <c r="C122" s="5">
         <v>-1.049686290000011</v>
       </c>
       <c r="D122" s="5">
         <v>-8.739279419666568</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>137.3690115</v>
       </c>
       <c r="C123" s="5">
         <v>0.15371521000000143</v>
       </c>
       <c r="D123" s="5">
         <v>1.352611745612875</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>137.16820616000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.20080533999998806</v>
       </c>
       <c r="D124" s="5">
         <v>-1.7401193699862816</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.35812701</v>
       </c>
       <c r="C125" s="5">
         <v>0.18992084999999292</v>
       </c>
       <c r="D125" s="5">
         <v>1.674211583089269</v>
       </c>
       <c r="E125" s="5">
         <v>1.4400725884690324</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>138.65243716000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.2943101500000012</v>
       </c>
       <c r="D126" s="5">
         <v>11.912286911854419</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>139.13715993</v>
       </c>
       <c r="C127" s="5">
         <v>0.48472276999999053</v>
       </c>
       <c r="D127" s="5">
         <v>4.2767574485760962</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>139.45064364999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.31348371999999358</v>
       </c>
       <c r="D128" s="5">
         <v>2.7374225989902135</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.66145469</v>
       </c>
       <c r="C129" s="5">
         <v>-0.78918895999998995</v>
       </c>
       <c r="D129" s="5">
         <v>-6.5836817250439221</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>140.83985691000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1784022200000095</v>
       </c>
       <c r="D130" s="5">
         <v>20.56961591150419</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>139.99416565999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.84569125000001577</v>
       </c>
       <c r="D131" s="5">
         <v>-6.972288595075538</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>140.22380704</v>
       </c>
       <c r="C132" s="5">
         <v>0.22964138000000389</v>
       </c>
       <c r="D132" s="5">
         <v>1.9862934220590489</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>141.06236301000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.8385559700000158</v>
       </c>
       <c r="D133" s="5">
         <v>7.4169480503197383</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.81679728</v>
       </c>
       <c r="C134" s="5">
         <v>-1.2455657300000098</v>
       </c>
       <c r="D134" s="5">
         <v>-10.096139545082982</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.46541324</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35138403999999923</v>
       </c>
       <c r="D135" s="5">
         <v>-2.9744709961917359</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.68110730000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.21569406000000413</v>
       </c>
       <c r="D136" s="5">
         <v>1.8717611318305405</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>140.00435949000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.32325219000000516</v>
       </c>
       <c r="D137" s="5">
         <v>2.8126796659542874</v>
       </c>
       <c r="E137" s="5">
         <v>1.9265205034481481</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.345339</v>
       </c>
       <c r="C138" s="5">
         <v>0.34097950999998261</v>
       </c>
       <c r="D138" s="5">
         <v>2.9620587800564646</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>140.68931570000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.34397670000001312</v>
       </c>
       <c r="D139" s="5">
         <v>2.9810891417550556</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>141.26223381</v>
       </c>
       <c r="C140" s="5">
         <v>0.57291810999998916</v>
       </c>
       <c r="D140" s="5">
         <v>4.997613352768715</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>141.01986253999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24237127000000669</v>
       </c>
       <c r="D141" s="5">
         <v>-2.0395865607527042</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>141.89339705</v>
       </c>
       <c r="C142" s="5">
         <v>0.87353451000001314</v>
       </c>
       <c r="D142" s="5">
         <v>7.6918383076968411</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>142.54743965</v>
       </c>
       <c r="C143" s="5">
         <v>0.65404259999999681</v>
       </c>
       <c r="D143" s="5">
         <v>5.6736770750716925</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>143.25221246999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.70477281999998809</v>
       </c>
       <c r="D144" s="5">
         <v>6.0969755886666421</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>145.02829310999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.7760806400000035</v>
       </c>
       <c r="D145" s="5">
         <v>15.935588098708585</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>146.47079127000001</v>
       </c>
       <c r="C146" s="5">
         <v>1.4424981600000137</v>
       </c>
       <c r="D146" s="5">
         <v>12.61066033277336</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.54450334000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.92628793000000087</v>
       </c>
       <c r="D147" s="5">
         <v>-7.3303829031556074</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.47381109</v>
       </c>
       <c r="C148" s="5">
         <v>0.92930774999999244</v>
       </c>
       <c r="D148" s="5">
         <v>7.9369340231568719</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>146.59763493</v>
       </c>
       <c r="C149" s="5">
         <v>0.12382384000000002</v>
       </c>
       <c r="D149" s="5">
         <v>1.0191680086398813</v>
       </c>
       <c r="E149" s="5">
         <v>4.7093358121258477</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>146.55986261999999</v>
       </c>
       <c r="C150" s="5">
         <v>-3.7772310000008247E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.30875391196991675</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.56359189</v>
       </c>
       <c r="C151" s="5">
         <v>3.7292700000080004E-3</v>
       </c>
       <c r="D151" s="5">
         <v>3.0538718204664583E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>147.17382491000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.61023302000000967</v>
       </c>
       <c r="D152" s="5">
         <v>5.1123449026988066</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>147.08723351</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6591400000003205E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.70375345746226392</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.24875033999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.16151682999998229</v>
       </c>
       <c r="D154" s="5">
         <v>1.3257104367820238</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>144.06528320999999</v>
       </c>
       <c r="C155" s="5">
         <v>-3.1834671299999968</v>
       </c>
       <c r="D155" s="5">
         <v>-23.070548660505263</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>148.06811701999999</v>
       </c>
       <c r="C156" s="5">
         <v>4.0028338099999985</v>
       </c>
       <c r="D156" s="5">
         <v>38.939775935313726</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.04203643</v>
       </c>
       <c r="C157" s="5">
         <v>-2.6080589999992299E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.21116231678126596</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>148.80010167</v>
       </c>
       <c r="C158" s="5">
         <v>0.75806524000000763</v>
       </c>
       <c r="D158" s="5">
         <v>6.3207739219977466</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>149.46956179</v>
       </c>
       <c r="C159" s="5">
         <v>0.66946011999999655</v>
       </c>
       <c r="D159" s="5">
         <v>5.5344861483172192</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>150.18901491</v>
       </c>
       <c r="C160" s="5">
         <v>0.71945311999999717</v>
       </c>
       <c r="D160" s="5">
         <v>5.9314433922132759</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.10561774999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.91660283999999592</v>
       </c>
       <c r="D161" s="5">
         <v>7.5744917859784655</v>
       </c>
       <c r="E161" s="5">
         <v>3.0750719970022322</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>150.55488423</v>
       </c>
       <c r="C162" s="5">
         <v>-0.55073351999999431</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2870145453202451</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>149.95335569</v>
       </c>
       <c r="C163" s="5">
         <v>-0.60152854000000389</v>
       </c>
       <c r="D163" s="5">
         <v>-4.6905252191427271</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>149.07753169</v>
       </c>
       <c r="C164" s="5">
         <v>-0.87582399999999438</v>
       </c>
       <c r="D164" s="5">
         <v>-6.7879512066662091</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>149.67622627</v>
       </c>
       <c r="C165" s="5">
         <v>0.59869458000000009</v>
       </c>
       <c r="D165" s="5">
         <v>4.9270777896250229</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>149.25492335999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.42130291000000852</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3259105456944882</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.6516025</v>
       </c>
       <c r="C167" s="5">
         <v>0.39667914000000337</v>
       </c>
       <c r="D167" s="5">
         <v>3.2363095542727649</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>151.32765194999999</v>
       </c>
       <c r="C168" s="5">
         <v>1.6760494499999936</v>
       </c>
       <c r="D168" s="5">
         <v>14.299165877379071</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>149.12658744999999</v>
       </c>
       <c r="C169" s="5">
         <v>-2.2010645000000011</v>
       </c>
       <c r="D169" s="5">
         <v>-16.123280684505538</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>148.07162714</v>
       </c>
       <c r="C170" s="5">
         <v>-1.0549603099999842</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1664805393454554</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>145.98132881000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.090298329999996</v>
       </c>
       <c r="D171" s="5">
         <v>-15.684860150732138</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>145.29285874999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.68847006000001443</v>
       </c>
       <c r="D172" s="5">
         <v>-5.5148674475768988</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>146.84105233</v>
       </c>
       <c r="C173" s="5">
         <v>1.5481935800000031</v>
       </c>
       <c r="D173" s="5">
         <v>13.56346397997279</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8222414781795879</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>147.40044252000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.55939019000001622</v>
       </c>
       <c r="D174" s="5">
         <v>4.6684010579067348</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>147.53837250000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13792997999999557</v>
       </c>
       <c r="D175" s="5">
         <v>1.1286973402191203</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.38160597999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.84323347999998077</v>
       </c>
       <c r="D176" s="5">
         <v>7.078171413062373</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.41797962000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.6373640000022078E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.29455985865114442</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.41867382999999</v>
       </c>
       <c r="C178" s="5">
         <v>6.9420999997760191E-4</v>
       </c>
       <c r="D178" s="5">
         <v>5.6130223121231282E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>148.43035327000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.1679440000023078E-2</v>
       </c>
       <c r="D179" s="5">
         <v>9.4471909686499878E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>148.54523861999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.11488534999998024</v>
       </c>
       <c r="D180" s="5">
         <v>0.93276621243969515</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>148.72798705</v>
       </c>
       <c r="C181" s="5">
         <v>0.18274843000000374</v>
       </c>
       <c r="D181" s="5">
         <v>1.4863356010302642</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>149.18704349000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.45905644000001189</v>
       </c>
       <c r="D182" s="5">
         <v>3.7673888403677802</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>149.80563125</v>
       </c>
       <c r="C183" s="5">
         <v>0.61858775999999693</v>
       </c>
       <c r="D183" s="5">
         <v>5.0907226711000675</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>150.23670614</v>
       </c>
       <c r="C184" s="5">
         <v>0.43107488999999077</v>
       </c>
       <c r="D184" s="5">
         <v>3.508251563286402</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>150.70689365000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.47018751000001657</v>
       </c>
       <c r="D185" s="5">
         <v>3.8208976495357261</v>
       </c>
       <c r="E185" s="5">
         <v>2.632670672580173</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>150.81033105</v>
       </c>
       <c r="C186" s="5">
         <v>0.10343739999999002</v>
       </c>
       <c r="D186" s="5">
         <v>0.82673400988033663</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>151.32680465999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.51647360999999137</v>
       </c>
       <c r="D187" s="5">
         <v>4.1878851228673852</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>151.16299438999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.16381026999999904</v>
       </c>
       <c r="D188" s="5">
         <v>-1.291286112516532</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>151.39052158000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.22752719000001775</v>
       </c>
       <c r="D189" s="5">
         <v>1.821241387402206</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>151.98006720000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.58954561999999555</v>
       </c>
       <c r="D190" s="5">
         <v>4.7744436815335245</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>152.08013581</v>
       </c>
       <c r="C191" s="5">
         <v>0.1000686099999939</v>
       </c>
       <c r="D191" s="5">
         <v>0.79298656491264552</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>153.33475551000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.2546197000000063</v>
       </c>
       <c r="D192" s="5">
         <v>10.361440464156569</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>152.21155400000001</v>
       </c>
       <c r="C193" s="5">
         <v>-1.1232015100000012</v>
       </c>
       <c r="D193" s="5">
         <v>-8.4445549347237474</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>152.45485601999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.24330201999998735</v>
       </c>
       <c r="D194" s="5">
         <v>1.9350891336145537</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>152.16745564999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28740037000000029</v>
       </c>
       <c r="D195" s="5">
         <v>-2.238872503567535</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>152.88047015000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.7130145000000141</v>
       </c>
       <c r="D196" s="5">
         <v>5.7700642080520836</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>153.19739430999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.31692415999998502</v>
       </c>
       <c r="D197" s="5">
         <v>2.5161829243026679</v>
       </c>
       <c r="E197" s="5">
         <v>1.652545945100492</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>153.24154045</v>
       </c>
       <c r="C198" s="5">
         <v>4.4146140000009382E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.34634668574275995</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.64098340999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.39944295999998758</v>
       </c>
       <c r="D199" s="5">
         <v>3.1731834110057422</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>153.79576857000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.15478516000001719</v>
       </c>
       <c r="D200" s="5">
         <v>1.2156577089084353</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>154.09406935000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.29830078000000526</v>
       </c>
       <c r="D201" s="5">
         <v>2.3524988537811486</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>154.21591434000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.1218449899999996</v>
       </c>
       <c r="D202" s="5">
         <v>0.95299932675858567</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>154.37118487000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15527052999999569</v>
       </c>
       <c r="D203" s="5">
         <v>1.2149193619342302</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>152.18318077000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.1880041000000006</v>
       </c>
       <c r="D204" s="5">
         <v>-15.743185979860597</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>154.18836666000001</v>
       </c>
       <c r="C205" s="5">
         <v>2.005185890000007</v>
       </c>
       <c r="D205" s="5">
         <v>17.009038545333578</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>159.44389150000001</v>
       </c>
       <c r="C206" s="5">
         <v>5.2555248399999925</v>
       </c>
       <c r="D206" s="5">
         <v>49.511752198403734</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>157.78073176999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.663159730000018</v>
       </c>
       <c r="D207" s="5">
         <v>-11.823477926238491</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>156.68813976000001</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0925920099999757</v>
       </c>
       <c r="D208" s="5">
         <v>-8.0004076140719462</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>157.93033346999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.2421937099999809</v>
       </c>
       <c r="D209" s="5">
         <v>9.9393422170172219</v>
       </c>
       <c r="E209" s="5">
         <v>3.0894384211409998</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>157.84387529</v>
       </c>
       <c r="C210" s="5">
         <v>-8.6458179999993945E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.65495967615278872</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>158.04214289999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.19826760999998783</v>
       </c>
       <c r="D211" s="5">
         <v>1.5177764897918111</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>158.65678079</v>
       </c>
       <c r="C212" s="5">
         <v>0.61463789000001157</v>
       </c>
       <c r="D212" s="5">
         <v>4.7680209787600791</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>158.67738799</v>
       </c>
       <c r="C213" s="5">
         <v>2.0607200000000603E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.15597387592818368</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>159.07956202</v>
       </c>
       <c r="C214" s="5">
         <v>0.40217402999999763</v>
       </c>
       <c r="D214" s="5">
         <v>3.0842047198762712</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>159.29803835999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.21847633999999516</v>
       </c>
       <c r="D215" s="5">
         <v>1.6605592334851149</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>159.4694355</v>
       </c>
       <c r="C216" s="5">
         <v>0.17139714000001049</v>
       </c>
       <c r="D216" s="5">
         <v>1.2988112491550519</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>159.85369367000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.38425817000000961</v>
       </c>
       <c r="D217" s="5">
         <v>2.9301549804600979</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>160.92825643</v>
       </c>
       <c r="C218" s="5">
         <v>1.0745627599999921</v>
       </c>
       <c r="D218" s="5">
         <v>8.3716191885628621</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>161.97458184999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.0463254199999881</v>
       </c>
       <c r="D219" s="5">
         <v>8.0873172926583017</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>161.92491756999999</v>
       </c>
       <c r="C220" s="5">
         <v>-4.9664280000001781E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36732142479554142</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>162.32617439000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.40125682000001461</v>
       </c>
       <c r="D221" s="5">
         <v>3.014516172917947</v>
       </c>
       <c r="E221" s="5">
         <v>2.7834050770462193</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>163.63880083999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.312626449999982</v>
       </c>
       <c r="D222" s="5">
         <v>10.147036410600485</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>164.20119855999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.56239772000000698</v>
       </c>
       <c r="D223" s="5">
         <v>4.2030461538215658</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>165.84720866000001</v>
       </c>
       <c r="C224" s="5">
         <v>1.6460101000000122</v>
       </c>
       <c r="D224" s="5">
         <v>12.715105658309467</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>162.88797545</v>
       </c>
       <c r="C225" s="5">
         <v>-2.9592332100000078</v>
       </c>
       <c r="D225" s="5">
         <v>-19.430566765592538</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>163.25627833999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36830288999999539</v>
       </c>
       <c r="D226" s="5">
         <v>2.7472951050602212</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>164.14625684000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.88997850000001222</v>
       </c>
       <c r="D227" s="5">
         <v>6.7414505634709965</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>164.92561383</v>
       </c>
       <c r="C228" s="5">
         <v>0.77935698999999659</v>
       </c>
       <c r="D228" s="5">
         <v>5.8486945958955427</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.30940340999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.3837895799999842</v>
       </c>
       <c r="D229" s="5">
         <v>2.8284745017226109</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>168.04147173000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.7320683200000246</v>
       </c>
       <c r="D230" s="5">
         <v>21.738239034175709</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>166.38408269999999</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6573890300000187</v>
       </c>
       <c r="D231" s="5">
         <v>-11.214181486935059</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>167.18408819999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.80000549999999748</v>
       </c>
       <c r="D232" s="5">
         <v>5.9248775714635604</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>167.92863154</v>
       </c>
       <c r="C233" s="5">
         <v>0.74454334000000699</v>
       </c>
       <c r="D233" s="5">
         <v>5.4769821391771112</v>
       </c>
       <c r="E233" s="5">
         <v>3.4513578423524649</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>168.41123272999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.4826011899999969</v>
       </c>
       <c r="D234" s="5">
         <v>3.5036513122386648</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>168.80326178999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.39202905999999871</v>
       </c>
       <c r="D235" s="5">
         <v>2.8294122442890535</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>169.03830894999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.23504715999999348</v>
       </c>
       <c r="D236" s="5">
         <v>1.6837751993130867</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>170.07409716000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.0357882100000211</v>
       </c>
       <c r="D237" s="5">
         <v>7.6059825257374314</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>170.24846317999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.17436601999997947</v>
       </c>
       <c r="D238" s="5">
         <v>1.2372438025527677</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>170.19255428</v>
       </c>
       <c r="C239" s="5">
         <v>-5.590889999999149E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.39336410807743194</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>169.75074594</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44180833999999436</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0710248148397734</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>169.83363184999999</v>
       </c>
       <c r="C241" s="5">
         <v>8.2885909999987462E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.58751223059725355</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>171.70273872999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.8691068800000039</v>
       </c>
       <c r="D242" s="5">
         <v>14.036086548994597</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>171.24733527000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.45540345999998522</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1367138418220475</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>171.91175425</v>
       </c>
       <c r="C244" s="5">
         <v>0.66441897999999355</v>
       </c>
       <c r="D244" s="5">
         <v>4.7565041463831115</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>172.39651352999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.48475927999999158</v>
       </c>
       <c r="D245" s="5">
         <v>3.4367529115170159</v>
       </c>
       <c r="E245" s="5">
         <v>2.6605838141042337</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>172.26340261000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.13311091999997871</v>
       </c>
       <c r="D246" s="5">
         <v>-0.92262024763758443</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>171.98128972000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.28211289000000761</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9476149390950326</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>174.26463656000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.2833468400000072</v>
       </c>
       <c r="D248" s="5">
         <v>17.148507718216987</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>173.20461449999999</v>
       </c>
       <c r="C249" s="5">
         <v>-1.0600220600000227</v>
       </c>
       <c r="D249" s="5">
         <v>-7.0600743637223351</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>174.88366314000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.6790486400000191</v>
       </c>
       <c r="D250" s="5">
         <v>12.273535497413125</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>175.07970356000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.19604042000000277</v>
       </c>
       <c r="D251" s="5">
         <v>1.3534959572178984</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>173.54714422999999</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5325593300000264</v>
       </c>
       <c r="D252" s="5">
         <v>-10.012947227399472</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>173.85828351999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.31113928999999985</v>
       </c>
       <c r="D253" s="5">
         <v>2.1727285492324944</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>172.22626675999999</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6320167599999991</v>
       </c>
       <c r="D254" s="5">
         <v>-10.700710762263665</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>173.97220565999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.7459388999999987</v>
       </c>
       <c r="D255" s="5">
         <v>12.866688203151</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>173.36485551999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.6073501399999941</v>
       </c>
       <c r="D256" s="5">
         <v>-4.1097813606709499</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>173.08263618000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.28221933999998328</v>
       </c>
       <c r="D257" s="5">
         <v>-1.9360752814565729</v>
       </c>
       <c r="E257" s="5">
         <v>0.39799102426778532</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>171.62588450999999</v>
       </c>
       <c r="C258" s="5">
         <v>-1.4567516700000169</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6451545894451929</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>172.7151428</v>
       </c>
       <c r="C259" s="5">
         <v>1.0892582900000036</v>
       </c>
       <c r="D259" s="5">
         <v>7.887599542834467</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>172.5010935</v>
       </c>
       <c r="C260" s="5">
         <v>-0.21404929999999922</v>
       </c>
       <c r="D260" s="5">
         <v>-1.4770885164829606</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>172.55400825000001</v>
       </c>
       <c r="C261" s="5">
         <v>5.2914750000013555E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.36872194234522926</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>172.1804271</v>
       </c>
       <c r="C262" s="5">
         <v>-0.3735811500000068</v>
       </c>
       <c r="D262" s="5">
         <v>-2.567298177961741</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>172.16755287000001</v>
       </c>
       <c r="C263" s="5">
         <v>-1.2874229999994213E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-8.9689196935838211E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>171.02204222</v>
       </c>
       <c r="C264" s="5">
         <v>-1.1455106500000056</v>
       </c>
       <c r="D264" s="5">
         <v>-7.6983682641637019</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>171.14400592999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.12196370999998862</v>
       </c>
       <c r="D265" s="5">
         <v>0.85913997615456594</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>170.39343147</v>
       </c>
       <c r="C266" s="5">
         <v>-0.75057445999999572</v>
       </c>
       <c r="D266" s="5">
         <v>-5.1376519667482139</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>169.46174922</v>
       </c>
       <c r="C267" s="5">
         <v>-0.93168224999999438</v>
       </c>
       <c r="D267" s="5">
         <v>-6.3676268084356451</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.93325876</v>
       </c>
       <c r="C268" s="5">
         <v>-0.52849046000000044</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6788414449569595</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>169.12778637</v>
       </c>
       <c r="C269" s="5">
         <v>0.19452760999999441</v>
       </c>
       <c r="D269" s="5">
         <v>1.3905918867809453</v>
       </c>
       <c r="E269" s="5">
         <v>-2.2849489106966825</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>169.63284053999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.50505416999999397</v>
       </c>
       <c r="D270" s="5">
         <v>3.6429195770006695</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>169.40114305</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23169748999998774</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6267944627364694</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>169.2780841</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12305895000000078</v>
       </c>
       <c r="D272" s="5">
         <v>-0.86824776366833945</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>169.47054882</v>
       </c>
       <c r="C273" s="5">
         <v>0.19246472000000381</v>
       </c>
       <c r="D273" s="5">
         <v>1.3729326696656274</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>169.51547411999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.4925299999988511E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.31857471120784187</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>169.26011376</v>
       </c>
       <c r="C275" s="5">
         <v>-0.2553603599999974</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7927936241456388</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>169.8520753</v>
       </c>
       <c r="C276" s="5">
         <v>0.59196153999999979</v>
       </c>
       <c r="D276" s="5">
         <v>4.2784938235687076</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>170.01095584999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.15888054999999213</v>
       </c>
       <c r="D277" s="5">
         <v>1.1282794248525407</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>170.63330490999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.62234906000000478</v>
       </c>
       <c r="D278" s="5">
         <v>4.482299138716872</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>170.78983815999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.15653324999999541</v>
       </c>
       <c r="D279" s="5">
         <v>1.1064109272604705</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>171.46321928</v>
       </c>
       <c r="C280" s="5">
         <v>0.67338112000001615</v>
       </c>
       <c r="D280" s="5">
         <v>4.8352555006405895</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>171.23223425</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23098502999999937</v>
       </c>
       <c r="D281" s="5">
         <v>-1.6046445077745108</v>
       </c>
       <c r="E281" s="5">
         <v>1.2442945805464012</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>171.32686064000001</v>
       </c>
       <c r="C282" s="5">
         <v>9.4626390000001948E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.665163514554723</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>171.72062482000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.39376418000000513</v>
       </c>
       <c r="D283" s="5">
         <v>2.793117137631862</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>171.86126732</v>
       </c>
       <c r="C284" s="5">
         <v>0.14064249999998424</v>
       </c>
       <c r="D284" s="5">
         <v>0.9872624583252998</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>172.02601432</v>
       </c>
       <c r="C285" s="5">
         <v>0.16474700000000553</v>
       </c>
       <c r="D285" s="5">
         <v>1.1564098216614527</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>172.12818673999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.10217241999998805</v>
       </c>
       <c r="D286" s="5">
         <v>0.7150558709749566</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>172.40147325000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.27328651000001969</v>
       </c>
       <c r="D287" s="5">
         <v>1.921955569849465</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>173.01353899</v>
       </c>
       <c r="C288" s="5">
         <v>0.61206573999999137</v>
       </c>
       <c r="D288" s="5">
         <v>4.344461840142122</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>172.33396676000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.6795722299999909</v>
       </c>
       <c r="D289" s="5">
         <v>-4.6129232779126728</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>172.92488965999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.59092289999998115</v>
       </c>
       <c r="D290" s="5">
         <v>4.1932226838545139</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>171.87275363000001</v>
       </c>
       <c r="C291" s="5">
         <v>-1.0521360299999856</v>
       </c>
       <c r="D291" s="5">
         <v>-7.0617836863371757</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>172.59514970000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.72239607000000206</v>
       </c>
       <c r="D292" s="5">
         <v>5.1619482056999733</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>172.19505796000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.40009173999999348</v>
       </c>
       <c r="D293" s="5">
         <v>-2.7465196449751206</v>
       </c>
       <c r="E293" s="5">
         <v>0.56229115634518489</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>172.32362716</v>
       </c>
       <c r="C294" s="5">
         <v>0.12856919999998695</v>
       </c>
       <c r="D294" s="5">
         <v>0.89966689541540745</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>172.77673931000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.45311215000000971</v>
       </c>
       <c r="D295" s="5">
         <v>3.2013445988409162</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>172.83526509999999</v>
       </c>
       <c r="C296" s="5">
         <v>5.8525789999976041E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.40724196993853212</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>172.66517386000001</v>
       </c>
       <c r="C297" s="5">
         <v>-0.17009123999997655</v>
       </c>
       <c r="D297" s="5">
         <v>-1.1745769872209322</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>172.93646231</v>
       </c>
       <c r="C298" s="5">
         <v>0.27128844999998591</v>
       </c>
       <c r="D298" s="5">
         <v>1.9017971377273346</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>172.92888141</v>
       </c>
       <c r="C299" s="5">
         <v>-7.5808999999935622E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-5.2590916308847824E-2</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>173.20874597</v>
       </c>
       <c r="C300" s="5">
         <v>0.27986455999999293</v>
       </c>
       <c r="D300" s="5">
         <v>1.9594354220095145</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>173.01759190999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.19115406000000235</v>
       </c>
       <c r="D301" s="5">
         <v>-1.3163172170865045</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>173.61671045</v>
       </c>
       <c r="C302" s="5">
         <v>0.59911854000000631</v>
       </c>
       <c r="D302" s="5">
         <v>4.2353723156291379</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>173.83076969999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.21405924999999115</v>
       </c>
       <c r="D303" s="5">
         <v>1.4896041215671119</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>173.63220045</v>
       </c>
       <c r="C304" s="5">
         <v>-0.19856924999999137</v>
       </c>
       <c r="D304" s="5">
         <v>-1.362196802443727</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>174.66554496000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.0333445100000063</v>
       </c>
       <c r="D305" s="5">
         <v>7.3800716115157039</v>
       </c>
       <c r="E305" s="5">
         <v>1.4347026153177289</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>174.45788334</v>
       </c>
       <c r="C306" s="5">
         <v>-0.20766162000001032</v>
       </c>
       <c r="D306" s="5">
         <v>-1.4173997739531319</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>174.32204732</v>
       </c>
       <c r="C307" s="5">
         <v>-0.13583601999999928</v>
       </c>
       <c r="D307" s="5">
         <v>-0.93035055065661121</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>173.86963134000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45241597999998362</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0702739242339905</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>174.64065722000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.77102587999999628</v>
       </c>
       <c r="D309" s="5">
         <v>5.4531326159555027</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>174.63403319</v>
       </c>
       <c r="C310" s="5">
         <v>-6.6240300000117713E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-4.5505886843899557E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>174.90113875</v>
       </c>
       <c r="C311" s="5">
         <v>0.26710556000000452</v>
       </c>
       <c r="D311" s="5">
         <v>1.85093844268851</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>175.19942943000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29829068000000802</v>
       </c>
       <c r="D312" s="5">
         <v>2.0658847225325516</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>175.40977436</v>
       </c>
       <c r="C313" s="5">
         <v>0.21034492999999088</v>
       </c>
       <c r="D313" s="5">
         <v>1.4502751181256324</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>176.19576828999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.7859939299999894</v>
       </c>
       <c r="D314" s="5">
         <v>5.5115992533695701</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.83891930999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.35684897999999521</v>
       </c>
       <c r="D315" s="5">
         <v>-2.4034677277910643</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.67461254</v>
       </c>
       <c r="C316" s="5">
         <v>-0.16430676999999605</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1155549072787152</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>176.44429165</v>
       </c>
       <c r="C317" s="5">
         <v>0.76967910999999845</v>
       </c>
       <c r="D317" s="5">
         <v>5.3860916650010138</v>
       </c>
       <c r="E317" s="5">
         <v>1.0183729655481422</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.99381926000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.4504723899999874</v>
       </c>
       <c r="D318" s="5">
         <v>-3.0210133199195521</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>175.88259099999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11122826000001851</v>
       </c>
       <c r="D319" s="5">
         <v>-0.75577047285797505</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.90668642</v>
       </c>
       <c r="C320" s="5">
         <v>1.024095420000009</v>
       </c>
       <c r="D320" s="5">
         <v>7.215288406414877</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.07232192000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.1656355000000076</v>
       </c>
       <c r="D321" s="5">
         <v>1.1293487502389121</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.52281463</v>
       </c>
       <c r="C322" s="5">
         <v>0.4504927099999918</v>
       </c>
       <c r="D322" s="5">
         <v>3.0960234989831692</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>177.86781733999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.34500270999998861</v>
       </c>
       <c r="D323" s="5">
         <v>2.3572027327339651</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>178.82903984999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.96122250999999892</v>
       </c>
       <c r="D324" s="5">
         <v>6.681233433909628</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>178.79779625</v>
       </c>
       <c r="C325" s="5">
         <v>-3.1243599999982052E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.20945319624924297</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>178.67305288</v>
       </c>
       <c r="C326" s="5">
         <v>-0.12474337000000446</v>
       </c>
       <c r="D326" s="5">
         <v>-0.83400901932725313</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>178.88016709999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.20711421999999402</v>
       </c>
       <c r="D327" s="5">
         <v>1.3999187008804759</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.02685994999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.1466928499999938</v>
       </c>
       <c r="D328" s="5">
         <v>7.9695709615354327</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.38706676999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.36020682000000193</v>
       </c>
       <c r="D329" s="5">
         <v>2.4276199916569485</v>
       </c>
       <c r="E329" s="5">
         <v>2.2345722171737803</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>180.76830537000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.38123860000001741</v>
       </c>
       <c r="D330" s="5">
         <v>2.5658256623027453</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>181.00652402</v>
       </c>
       <c r="C331" s="5">
         <v>0.2382186499999932</v>
       </c>
       <c r="D331" s="5">
         <v>1.5928866992193313</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>181.01674573</v>
       </c>
       <c r="C332" s="5">
         <v>1.0221709999996165E-2</v>
       </c>
       <c r="D332" s="5">
         <v>6.7786852085349736E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81379752000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.20294820999998819</v>
       </c>
       <c r="D333" s="5">
         <v>-1.3371232928403254</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>180.75403216999999</v>
       </c>
       <c r="C334" s="5">
         <v>-5.976535000002059E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.39592212778077895</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>180.6108021</v>
       </c>
       <c r="C335" s="5">
         <v>-0.14323006999998711</v>
       </c>
       <c r="D335" s="5">
         <v>-0.94675058490707453</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.54875441999999</v>
       </c>
       <c r="C336" s="5">
         <v>-6.2047680000006267E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.41147423066074662</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>180.00227745000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.5464769699999863</v>
       </c>
       <c r="D337" s="5">
         <v>-3.5722484801070542</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>179.76050405999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.24177339000002007</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5999482857950054</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>181.20259974999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.4420956900000022</v>
       </c>
       <c r="D339" s="5">
         <v>10.063106152666901</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.09324267</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10935707999999522</v>
       </c>
       <c r="D340" s="5">
         <v>-0.72180965310327805</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>180.82964480999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.2635978600000044</v>
       </c>
       <c r="D341" s="5">
         <v>-1.73279419009017</v>
       </c>
       <c r="E341" s="5">
         <v>0.24534909731876997</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>181.25545410999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.42580929999999739</v>
       </c>
       <c r="D342" s="5">
         <v>2.8625894949647623</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>181.75527739</v>
       </c>
       <c r="C343" s="5">
         <v>0.4998232800000153</v>
       </c>
       <c r="D343" s="5">
         <v>3.3597268387023149</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>182.30832824000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.55305085000000531</v>
       </c>
       <c r="D344" s="5">
         <v>3.7131312441613495</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>182.30685753</v>
       </c>
       <c r="C345" s="5">
         <v>-1.4707100000066475E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-9.6801595066198232E-3</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>182.817385</v>
       </c>
       <c r="C346" s="5">
         <v>0.51052746999999954</v>
       </c>
       <c r="D346" s="5">
         <v>3.4126934041583512</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>183.67643788000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.85905288000000724</v>
       </c>
       <c r="D347" s="5">
         <v>5.7867973797953276</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>183.62407618</v>
       </c>
       <c r="C348" s="5">
         <v>-5.236170000000584E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.34155505051387536</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>184.07158752999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.44751134999998499</v>
       </c>
       <c r="D349" s="5">
         <v>2.9640480936971025</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>183.7972652</v>
       </c>
       <c r="C350" s="5">
         <v>-0.27432232999998973</v>
       </c>
       <c r="D350" s="5">
         <v>-1.7737768559388578</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>183.70537945000001</v>
       </c>
       <c r="C351" s="5">
         <v>-9.1885749999988775E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.59826909869439282</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>183.25016296000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.45521648999999798</v>
       </c>
       <c r="D352" s="5">
         <v>-2.9333711209582614</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>183.52887655999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.2787135999999748</v>
       </c>
       <c r="D353" s="5">
         <v>1.8404804804301289</v>
       </c>
       <c r="E353" s="5">
         <v>1.4926931658999276</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.28018460000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24869195999997373</v>
       </c>
       <c r="D354" s="5">
         <v>-1.6140033575242407</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.40402358</v>
       </c>
       <c r="C355" s="5">
         <v>1.1238389799999879</v>
       </c>
       <c r="D355" s="5">
         <v>7.6114667778843792</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>184.92191657999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.51789299999998661</v>
       </c>
       <c r="D356" s="5">
         <v>3.4227108298906739</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.50451028000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.5825937000000181</v>
       </c>
       <c r="D357" s="5">
         <v>10.767265826839999</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.97115615999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.4666458799999873</v>
       </c>
       <c r="D358" s="5">
         <v>3.0441392347389185</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.11458648999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14343033000000105</v>
       </c>
       <c r="D359" s="5">
         <v>0.92444445150625665</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>187.23088688000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.11630039000002057</v>
       </c>
       <c r="D360" s="5">
         <v>0.74841063225632443</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.44750665999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.21661977999997362</v>
       </c>
       <c r="D361" s="5">
         <v>1.3972279871303561</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>186.50269668999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.94480996999999434</v>
       </c>
       <c r="D362" s="5">
         <v>-5.8835856543285487</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>188.17202634</v>
       </c>
       <c r="C363" s="5">
         <v>1.6693296500000088</v>
       </c>
       <c r="D363" s="5">
         <v>11.285697129621241</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>188.7453505</v>
       </c>
       <c r="C364" s="5">
         <v>0.57332415999999853</v>
       </c>
       <c r="D364" s="5">
         <v>3.7180650066328313</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>188.76782546000001</v>
       </c>
       <c r="C365" s="5">
         <v>2.2474960000010924E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.14298430125174733</v>
       </c>
       <c r="E365" s="5">
         <v>2.8545638148050667</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>189.48182245000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.71399698999999828</v>
       </c>
       <c r="D366" s="5">
         <v>4.6345142932949113</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>190.00057161999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.51874916999997822</v>
       </c>
       <c r="D367" s="5">
         <v>3.3351924476156425</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>190.57735323</v>
       </c>
       <c r="C368" s="5">
         <v>0.57678161000001182</v>
       </c>
       <c r="D368" s="5">
         <v>3.7042614073779623</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>186.0822421</v>
       </c>
       <c r="C369" s="5">
         <v>-4.495111129999998</v>
       </c>
       <c r="D369" s="5">
         <v>-24.906271277973513</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>183.05246310000001</v>
       </c>
       <c r="C370" s="5">
         <v>-3.0297789999999907</v>
       </c>
       <c r="D370" s="5">
         <v>-17.880223005975605</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>183.09894643999999</v>
       </c>
       <c r="C371" s="5">
         <v>4.6483339999980444E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.30514737478852805</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>189.66287047</v>
       </c>
       <c r="C372" s="5">
         <v>6.5639240300000097</v>
       </c>
       <c r="D372" s="5">
         <v>52.60110746437816</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>191.81646085</v>
       </c>
       <c r="C373" s="5">
         <v>2.1535903799999971</v>
       </c>
       <c r="D373" s="5">
         <v>14.5097995780459</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>187.39379418999999</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4226666600000044</v>
       </c>
       <c r="D374" s="5">
         <v>-24.415634807941334</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>186.58747599</v>
       </c>
       <c r="C375" s="5">
         <v>-0.80631819999999266</v>
       </c>
       <c r="D375" s="5">
         <v>-5.0429038561363821</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>186.25149336999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.33598262000001</v>
       </c>
       <c r="D376" s="5">
         <v>-2.1395329495475957</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>186.36511977000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.11362640000001534</v>
       </c>
       <c r="D377" s="5">
         <v>0.73454511086252783</v>
       </c>
       <c r="E377" s="5">
         <v>-1.2728364508861389</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>186.59070842</v>
       </c>
       <c r="C378" s="5">
         <v>0.22558864999999173</v>
       </c>
       <c r="D378" s="5">
         <v>1.4622688885381763</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>186.17460226</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41610615999999823</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6434773356818875</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.95055701000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.22404524999998898</v>
       </c>
       <c r="D380" s="5">
         <v>-1.434577692149408</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.40610950000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.54444750999999769</v>
       </c>
       <c r="D381" s="5">
         <v>-3.4574673823997926</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>185.74249472</v>
       </c>
       <c r="C382" s="5">
         <v>0.33638521999998261</v>
       </c>
       <c r="D382" s="5">
         <v>2.1990362919889428</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>185.70053028000001</v>
       </c>
       <c r="C383" s="5">
         <v>-4.196443999998678E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-0.27077702894272582</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>186.20067276</v>
       </c>
       <c r="C384" s="5">
         <v>0.50014247999999384</v>
       </c>
       <c r="D384" s="5">
         <v>3.2802362636169535</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>186.28788538000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.7212620000002516E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.56350583872359916</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.80144303</v>
       </c>
       <c r="C386" s="5">
         <v>-3.4864423500000044</v>
       </c>
       <c r="D386" s="5">
         <v>-20.284994235446018</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>186.09235371</v>
       </c>
       <c r="C387" s="5">
         <v>3.2909106799999961</v>
       </c>
       <c r="D387" s="5">
         <v>23.875924943308814</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>186.03194877999999</v>
       </c>
       <c r="C388" s="5">
         <v>-6.0404930000004242E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-0.38882117806214866</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>186.03020984</v>
       </c>
       <c r="C389" s="5">
         <v>-1.7389399999956368E-3</v>
       </c>
       <c r="D389" s="5">
         <v>-1.1216464351126998E-2</v>
       </c>
       <c r="E389" s="5">
         <v>-0.17970633690109761</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>185.87275073000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.15745910999999069</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0109851903943867</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>185.75212316</v>
       </c>
       <c r="C391" s="5">
         <v>-0.12062757000001056</v>
       </c>
       <c r="D391" s="5">
         <v>-0.77600143030440716</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>185.46780923</v>
       </c>
       <c r="C392" s="5">
         <v>-0.28431392999999616</v>
       </c>
       <c r="D392" s="5">
         <v>-1.8213475477405705</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>185.30400248000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16380674999999201</v>
       </c>
       <c r="D393" s="5">
         <v>-1.0547169772811449</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>185.41986746000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.11586497999999779</v>
       </c>
       <c r="D394" s="5">
         <v>0.75290938891230397</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>185.61193845</v>
       </c>
       <c r="C395" s="5">
         <v>0.19207098999999062</v>
       </c>
       <c r="D395" s="5">
         <v>1.2501512188294317</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>187.30416337</v>
       </c>
       <c r="C396" s="5">
         <v>1.692224920000001</v>
       </c>
       <c r="D396" s="5">
         <v>11.506014893980531</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>188.56475784</v>
       </c>
       <c r="C397" s="5">
         <v>1.2605944700000009</v>
       </c>
       <c r="D397" s="5">
         <v>8.3820001619326021</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.78777997</v>
       </c>
       <c r="C398" s="5">
         <v>-3.7769778699999961</v>
       </c>
       <c r="D398" s="5">
         <v>-21.557280377591891</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>188.90920199000001</v>
       </c>
       <c r="C399" s="5">
         <v>4.1214220200000113</v>
       </c>
       <c r="D399" s="5">
         <v>30.30419162588116</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>189.00155925000001</v>
       </c>
       <c r="C400" s="5">
         <v>9.2357259999999997E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.58825726030147241</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>189.40057837000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.39901911999999129</v>
       </c>
       <c r="D401" s="5">
         <v>2.5630589824105154</v>
       </c>
       <c r="E401" s="5">
         <v>1.8117318326409393</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>190.09022178000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.68964341000000218</v>
       </c>
       <c r="D402" s="5">
         <v>4.4580028270653438</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>191.06701386</v>
       </c>
       <c r="C403" s="5">
         <v>0.97679207999999562</v>
       </c>
       <c r="D403" s="5">
         <v>6.3435773134200346</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>191.66426093999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.59724707999998827</v>
       </c>
       <c r="D404" s="5">
         <v>3.816186532221777</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>193.27133706999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.6070761299999958</v>
       </c>
       <c r="D405" s="5">
         <v>10.539055087623851</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>194.73303299</v>
       </c>
       <c r="C406" s="5">
         <v>1.461695920000011</v>
       </c>
       <c r="D406" s="5">
         <v>9.4626916850505403</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>195.70106995</v>
       </c>
       <c r="C407" s="5">
         <v>0.96803696000000627</v>
       </c>
       <c r="D407" s="5">
         <v>6.1311484375211167</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>194.11198808</v>
       </c>
       <c r="C408" s="5">
         <v>-1.5890818700000011</v>
       </c>
       <c r="D408" s="5">
         <v>-9.320338413469397</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>197.93540242</v>
       </c>
       <c r="C409" s="5">
         <v>3.8234143399999994</v>
       </c>
       <c r="D409" s="5">
         <v>26.37275376238135</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>194.45657127000001</v>
       </c>
       <c r="C410" s="5">
         <v>-3.4788311499999907</v>
       </c>
       <c r="D410" s="5">
         <v>-19.166804925149883</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>200.17379063000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.7172193600000014</v>
       </c>
       <c r="D411" s="5">
         <v>41.584292225173613</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>201.14724874000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.97345810999999571</v>
       </c>
       <c r="D412" s="5">
         <v>5.9943218528656583</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>201.94608739</v>
       </c>
       <c r="C413" s="5">
         <v>0.79883864999999332</v>
       </c>
       <c r="D413" s="5">
         <v>4.8711810938333322</v>
       </c>
       <c r="E413" s="5">
         <v>6.6237965733620729</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.57980454</v>
       </c>
       <c r="C414" s="5">
         <v>-0.3662828500000046</v>
       </c>
       <c r="D414" s="5">
         <v>-2.154937039437621</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>204.38632074</v>
       </c>
       <c r="C415" s="5">
         <v>2.8065162000000043</v>
       </c>
       <c r="D415" s="5">
         <v>18.04773870648091</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>204.96855203000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.58223129000000995</v>
       </c>
       <c r="D416" s="5">
         <v>3.4724870999840896</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>205.26942244</v>
       </c>
       <c r="C417" s="5">
         <v>0.30087040999998749</v>
       </c>
       <c r="D417" s="5">
         <v>1.7757536173548916</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>206.03718287000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.76776043000000982</v>
       </c>
       <c r="D418" s="5">
         <v>4.5818003489843884</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>206.95820513999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.92102226999998038</v>
       </c>
       <c r="D419" s="5">
         <v>5.4980793628930158</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>207.43572567000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.47752053000002093</v>
       </c>
       <c r="D420" s="5">
         <v>2.8042024883863093</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>208.23069221</v>
       </c>
       <c r="C421" s="5">
         <v>0.79496653999999012</v>
       </c>
       <c r="D421" s="5">
         <v>4.6970040325853724</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>209.26193205999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.0312398499999915</v>
       </c>
       <c r="D422" s="5">
         <v>6.1074444372149816</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>208.9355764</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32635565999999017</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8554975041640165</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>209.58553520999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.6499588099999869</v>
       </c>
       <c r="D424" s="5">
         <v>3.7975076389085149</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.24485573999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.65932053000000224</v>
       </c>
       <c r="D425" s="5">
         <v>3.8410013902787199</v>
       </c>
       <c r="E425" s="5">
         <v>4.1093979374670075</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>210.53004762</v>
       </c>
       <c r="C426" s="5">
         <v>0.2851918800000135</v>
       </c>
       <c r="D426" s="5">
         <v>1.6399691780714321</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>209.76643381</v>
       </c>
       <c r="C427" s="5">
         <v>-0.76361381000000961</v>
       </c>
       <c r="D427" s="5">
         <v>-4.266734132404193</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.52684350999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.76040969999999675</v>
       </c>
       <c r="D428" s="5">
         <v>4.4378226516026187</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>210.80399317000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.2771496600000205</v>
       </c>
       <c r="D429" s="5">
         <v>1.5912376438733666</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.32135084999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.51735767999997506</v>
       </c>
       <c r="D430" s="5">
         <v>2.9851341856478086</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.35013278</v>
       </c>
       <c r="C431" s="5">
         <v>-1.9712180699999919</v>
       </c>
       <c r="D431" s="5">
         <v>-10.636874558912456</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>210.47081671000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.1206839300000127</v>
       </c>
       <c r="D432" s="5">
         <v>6.6163345395278572</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.75207505</v>
       </c>
       <c r="C433" s="5">
         <v>0.28125833999999372</v>
       </c>
       <c r="D433" s="5">
         <v>1.6154340607974049</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>211.07204218000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.31996713000000909</v>
       </c>
       <c r="D434" s="5">
         <v>1.8371490731853291</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>210.23108148</v>
       </c>
       <c r="C435" s="5">
         <v>-0.84096070000001077</v>
       </c>
       <c r="D435" s="5">
         <v>-4.6776922213955796</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>210.22910891999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.9725600000128907E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1258800712177219E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>210.73660351000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50749459000002162</v>
       </c>
       <c r="D437" s="5">
         <v>2.9355808980995324</v>
       </c>
       <c r="E437" s="5">
         <v>0.23389289039639216</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>211.2836886</v>
       </c>
       <c r="C438" s="5">
         <v>0.54708508999999594</v>
       </c>
       <c r="D438" s="5">
         <v>3.160141363272162</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>210.05571982999999</v>
+        <v>210.19814056000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.2279687700000181</v>
+        <v>-1.0855480399999919</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.7556554597375307</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.9941682735108914</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>211.2825426</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.0844020399999863</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.3694555680185339</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>