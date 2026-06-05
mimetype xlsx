--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7E015563-F62F-450A-84C3-B530601890FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5647C996-6E85-4086-B908-55FA65F35D3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6F38A427-70F0-47E9-9D24-582ADDF9FAA6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3DED7CDE-9B36-49A2-B019-6FCCF3290B0B}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4936BB97-A4B3-4EE9-B019-074C1F9574BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B61626BF-5421-4EEC-86B1-A7589E50CF65}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.01828224</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.97782866999999</v>
       </c>
       <c r="C7" s="5">
         <v>-4.0453570000011041E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.43638860401347124</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>112.49773349</v>
       </c>
       <c r="C8" s="5">
         <v>1.5199048200000078</v>
       </c>
       <c r="D8" s="5">
         <v>17.730934701567502</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>115.99207168</v>
       </c>
       <c r="C9" s="5">
         <v>3.4943381899999935</v>
       </c>
       <c r="D9" s="5">
         <v>44.349202881257277</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>119.48561638</v>
       </c>
       <c r="C10" s="5">
         <v>3.4935447000000011</v>
       </c>
       <c r="D10" s="5">
         <v>42.773588890152105</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>118.33002116</v>
       </c>
       <c r="C11" s="5">
         <v>-1.155595219999995</v>
       </c>
       <c r="D11" s="5">
         <v>-11.007836140402583</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>118.44788774</v>
       </c>
       <c r="C12" s="5">
         <v>0.11786657999999761</v>
       </c>
       <c r="D12" s="5">
         <v>1.2018703780322992</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.65467726999999</v>
       </c>
       <c r="C13" s="5">
         <v>-5.7932104700000053</v>
       </c>
       <c r="D13" s="5">
         <v>-45.214845862792863</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.27585415</v>
       </c>
       <c r="C14" s="5">
         <v>2.6211768800000073</v>
       </c>
       <c r="D14" s="5">
         <v>31.786053675626171</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>115.8841992</v>
       </c>
       <c r="C15" s="5">
         <v>0.60834504999999695</v>
       </c>
       <c r="D15" s="5">
         <v>6.5198390449928922</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>116.21990258</v>
       </c>
       <c r="C16" s="5">
         <v>0.33570337999999822</v>
       </c>
       <c r="D16" s="5">
         <v>3.532189096223548</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>116.81528710000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.5953845200000103</v>
       </c>
       <c r="D17" s="5">
         <v>6.3237005426568516</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>116.79528859</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9998510000007741E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.20524392886009935</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>116.75852734</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6761249999997858E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.3770461527338953</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.87966614</v>
       </c>
       <c r="C20" s="5">
         <v>0.1211387999999971</v>
       </c>
       <c r="D20" s="5">
         <v>1.2521479094954824</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>116.83619705</v>
       </c>
       <c r="C21" s="5">
         <v>-4.3469090000002097E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.44538405593187447</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.03995573</v>
       </c>
       <c r="C22" s="5">
         <v>0.20375868000000708</v>
       </c>
       <c r="D22" s="5">
         <v>2.112953105147386</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.55331446</v>
       </c>
       <c r="C23" s="5">
         <v>0.5133587299999931</v>
       </c>
       <c r="D23" s="5">
         <v>5.3922699760988513</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>117.30451463</v>
       </c>
       <c r="C24" s="5">
         <v>-0.24879982999999584</v>
       </c>
       <c r="D24" s="5">
         <v>-2.5104248625553049</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.29582980000001</v>
       </c>
       <c r="C25" s="5">
         <v>-3.0086848299999929</v>
       </c>
       <c r="D25" s="5">
         <v>-26.787051486809133</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>116.92747349</v>
       </c>
       <c r="C26" s="5">
         <v>2.63164368999999</v>
       </c>
       <c r="D26" s="5">
         <v>31.41174101671611</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>116.95993051000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.2457020000009607E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.33360801010815511</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>117.87510554000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.91517503000000033</v>
       </c>
       <c r="D28" s="5">
         <v>9.804443719609047</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>118.1371536</v>
       </c>
       <c r="C29" s="5">
         <v>0.26204805999999792</v>
       </c>
       <c r="D29" s="5">
         <v>2.700580363096039</v>
       </c>
       <c r="E29" s="5">
         <v>1.1315869119667532</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>118.42117045000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.28401685000000043</v>
       </c>
       <c r="D30" s="5">
         <v>2.9234079642118438</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>118.15896045</v>
       </c>
       <c r="C31" s="5">
         <v>-0.26221000000001027</v>
       </c>
       <c r="D31" s="5">
         <v>-2.6249381765616753</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>118.57639219000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.41743174000001204</v>
       </c>
       <c r="D32" s="5">
         <v>4.3227077468218633</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>118.88936207</v>
       </c>
       <c r="C33" s="5">
         <v>0.31296987999999715</v>
       </c>
       <c r="D33" s="5">
         <v>3.2136586176460424</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>118.98310343</v>
       </c>
       <c r="C34" s="5">
         <v>9.3741359999995666E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.9502846911224383</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>119.5430611</v>
       </c>
       <c r="C35" s="5">
         <v>0.55995767000000285</v>
       </c>
       <c r="D35" s="5">
         <v>5.7959300321510643</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>120.27780952000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.73474842000000251</v>
       </c>
       <c r="D36" s="5">
         <v>7.6300774217292089</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>116.8408573</v>
       </c>
       <c r="C37" s="5">
         <v>-3.4369522200000091</v>
       </c>
       <c r="D37" s="5">
         <v>-29.382767074907367</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>121.50535790000001</v>
       </c>
       <c r="C38" s="5">
         <v>4.6645006000000109</v>
       </c>
       <c r="D38" s="5">
         <v>59.958870765242509</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>122.14447</v>
       </c>
       <c r="C39" s="5">
         <v>0.6391120999999913</v>
       </c>
       <c r="D39" s="5">
         <v>6.4977824270188167</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>122.71483972999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.57036972999999591</v>
       </c>
       <c r="D40" s="5">
         <v>5.7497383297210325</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>122.89629243</v>
       </c>
       <c r="C41" s="5">
         <v>0.18145270000000835</v>
       </c>
       <c r="D41" s="5">
         <v>1.7888856378523998</v>
       </c>
       <c r="E41" s="5">
         <v>4.0284861154806118</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>123.06731707</v>
       </c>
       <c r="C42" s="5">
         <v>0.17102463999999884</v>
       </c>
       <c r="D42" s="5">
         <v>1.6827821182830105</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>123.68309239</v>
       </c>
       <c r="C43" s="5">
         <v>0.61577531999999735</v>
       </c>
       <c r="D43" s="5">
         <v>6.1723005325393876</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>123.84134914000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.15825675000000672</v>
       </c>
       <c r="D44" s="5">
         <v>1.5462928639420559</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>124.32554716</v>
       </c>
       <c r="C45" s="5">
         <v>0.48419801999999379</v>
       </c>
       <c r="D45" s="5">
         <v>4.7940091469037327</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>124.47664741</v>
       </c>
       <c r="C46" s="5">
         <v>0.15110024999999894</v>
       </c>
       <c r="D46" s="5">
         <v>1.4682200026115311</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>124.25175059</v>
       </c>
       <c r="C47" s="5">
         <v>-0.22489681999999789</v>
       </c>
       <c r="D47" s="5">
         <v>-2.1466716679211739</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>124.71765370999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.46590311999999301</v>
       </c>
       <c r="D48" s="5">
         <v>4.5935704474228567</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>122.62532177999999</v>
       </c>
       <c r="C49" s="5">
         <v>-2.0923319300000003</v>
       </c>
       <c r="D49" s="5">
         <v>-18.374334198568899</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>125.7184797</v>
       </c>
       <c r="C50" s="5">
         <v>3.0931579200000101</v>
       </c>
       <c r="D50" s="5">
         <v>34.842726652623355</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>125.60499119000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.11348850999999627</v>
       </c>
       <c r="D51" s="5">
         <v>-1.0779010703877656</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>124.99776147999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.6072297100000128</v>
       </c>
       <c r="D52" s="5">
         <v>-5.6495322364607414</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>125.24666963999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.24890815999999916</v>
       </c>
       <c r="D53" s="5">
         <v>2.4159064671378294</v>
       </c>
       <c r="E53" s="5">
         <v>1.9124882968611479</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>125.81193276</v>
       </c>
       <c r="C54" s="5">
         <v>0.56526312000001155</v>
       </c>
       <c r="D54" s="5">
         <v>5.5523168556808944</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>125.85129283000001</v>
       </c>
       <c r="C55" s="5">
         <v>3.9360070000000746E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.3760648011710277</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>126.34280226</v>
       </c>
       <c r="C56" s="5">
         <v>0.49150942999999359</v>
       </c>
       <c r="D56" s="5">
         <v>4.7885636656762154</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>126.84236221</v>
       </c>
       <c r="C57" s="5">
         <v>0.49955995000000541</v>
       </c>
       <c r="D57" s="5">
         <v>4.8493623795601293</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>127.57147139999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.72910918999998842</v>
       </c>
       <c r="D58" s="5">
         <v>7.1200876957237869</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>128.78422459000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.212753190000015</v>
       </c>
       <c r="D59" s="5">
         <v>12.02352465469383</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>127.63912333</v>
       </c>
       <c r="C60" s="5">
         <v>-1.1451012600000041</v>
       </c>
       <c r="D60" s="5">
         <v>-10.163309892081685</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.49158636</v>
       </c>
       <c r="C61" s="5">
         <v>-2.1475369700000044</v>
       </c>
       <c r="D61" s="5">
         <v>-18.422656242451673</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>128.96655769</v>
       </c>
       <c r="C62" s="5">
         <v>3.4749713300000025</v>
       </c>
       <c r="D62" s="5">
         <v>38.787382260979975</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>130.04312245</v>
       </c>
       <c r="C63" s="5">
         <v>1.0765647599999966</v>
       </c>
       <c r="D63" s="5">
         <v>10.490100508032008</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>130.52693191</v>
       </c>
       <c r="C64" s="5">
         <v>0.48380946000000336</v>
       </c>
       <c r="D64" s="5">
         <v>4.5569469472413138</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>131.18372300999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.65679109999999241</v>
       </c>
       <c r="D65" s="5">
         <v>6.2081554899430014</v>
       </c>
       <c r="E65" s="5">
         <v>4.7402884141071633</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>131.64919902</v>
       </c>
       <c r="C66" s="5">
         <v>0.46547601000000327</v>
       </c>
       <c r="D66" s="5">
         <v>4.3420172091710008</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>132.15910221999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.50990319999999656</v>
       </c>
       <c r="D67" s="5">
         <v>4.7481360418089924</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>132.58614405</v>
       </c>
       <c r="C68" s="5">
         <v>0.42704183000000739</v>
       </c>
       <c r="D68" s="5">
         <v>3.9471837851330127</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>131.65183335</v>
       </c>
       <c r="C69" s="5">
         <v>-0.9343106999999975</v>
       </c>
       <c r="D69" s="5">
         <v>-8.1360211688734534</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>132.80186201999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1500286699999833</v>
       </c>
       <c r="D70" s="5">
         <v>11.00103690016816</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>133.36399105999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.56212904000000208</v>
       </c>
       <c r="D71" s="5">
         <v>5.1993442955855285</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>130.34053058000001</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0234604799999829</v>
       </c>
       <c r="D72" s="5">
         <v>-24.056464813472378</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>127.97440093</v>
       </c>
       <c r="C73" s="5">
         <v>-2.3661296500000049</v>
       </c>
       <c r="D73" s="5">
         <v>-19.735510471188601</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>129.93875482000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.9643538900000124</v>
       </c>
       <c r="D74" s="5">
         <v>20.056905621577958</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>129.06972575</v>
       </c>
       <c r="C75" s="5">
         <v>-0.86902907000001051</v>
       </c>
       <c r="D75" s="5">
         <v>-7.7368583004244869</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>128.84908052</v>
       </c>
       <c r="C76" s="5">
         <v>-0.22064523000000236</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0322265815756246</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>129.3084436</v>
       </c>
       <c r="C77" s="5">
         <v>0.45936308000000281</v>
       </c>
       <c r="D77" s="5">
         <v>4.3630417166492075</v>
       </c>
       <c r="E77" s="5">
         <v>-1.429506166597394</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>128.38703842000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.92140517999999361</v>
       </c>
       <c r="D78" s="5">
         <v>-8.2234861227106997</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>128.17032982000001</v>
       </c>
       <c r="C79" s="5">
         <v>-0.21670860000000403</v>
       </c>
       <c r="D79" s="5">
         <v>-2.0068197312829605</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>128.26089195</v>
       </c>
       <c r="C80" s="5">
         <v>9.0562129999995022E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.85119450223676285</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>129.16594444</v>
       </c>
       <c r="C81" s="5">
         <v>0.90505249000000276</v>
       </c>
       <c r="D81" s="5">
         <v>8.8040888388833736</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>128.69688239999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.46906204000001139</v>
       </c>
       <c r="D82" s="5">
         <v>-4.2717691419740582</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>127.79744004</v>
       </c>
       <c r="C83" s="5">
         <v>-0.89944235999999478</v>
       </c>
       <c r="D83" s="5">
         <v>-8.0716353460862251</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>128.71681122000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.91937118000001306</v>
       </c>
       <c r="D84" s="5">
         <v>8.9826624498702046</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>128.31604899999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.40076222000001849</v>
       </c>
       <c r="D85" s="5">
         <v>-3.672901625362146</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>127.82846305</v>
       </c>
       <c r="C86" s="5">
         <v>-0.48758594999999616</v>
       </c>
       <c r="D86" s="5">
         <v>-4.4657580751771286</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>128.5027465</v>
       </c>
       <c r="C87" s="5">
         <v>0.67428345000000434</v>
       </c>
       <c r="D87" s="5">
         <v>6.5168006355369679</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>128.98553544000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.48278894000000605</v>
       </c>
       <c r="D88" s="5">
         <v>4.6027760180471722</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>129.48342051</v>
       </c>
       <c r="C89" s="5">
         <v>0.49788506999999527</v>
       </c>
       <c r="D89" s="5">
         <v>4.7316224576789523</v>
       </c>
       <c r="E89" s="5">
         <v>0.13531746661592514</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>129.08812111</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39529939999999897</v>
       </c>
       <c r="D90" s="5">
         <v>-3.6025836020198487</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>129.90571305</v>
       </c>
       <c r="C91" s="5">
         <v>0.81759193999999979</v>
       </c>
       <c r="D91" s="5">
         <v>7.8707397972417548</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>130.21738568000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.31167263000000389</v>
       </c>
       <c r="D92" s="5">
         <v>2.9173630965799502</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>129.67937836999999</v>
       </c>
       <c r="C93" s="5">
         <v>-0.53800731000001178</v>
       </c>
       <c r="D93" s="5">
         <v>-4.8468046884377003</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>128.72788625999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.95149211000000378</v>
       </c>
       <c r="D94" s="5">
         <v>-8.4579535406599788</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.67348536999999</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0544008899999966</v>
       </c>
       <c r="D95" s="5">
         <v>-9.3981813294619077</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>130.22149328</v>
       </c>
       <c r="C96" s="5">
         <v>2.5480079100000097</v>
       </c>
       <c r="D96" s="5">
         <v>26.760365182698685</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>128.26039201</v>
       </c>
       <c r="C97" s="5">
         <v>-1.9611012700000003</v>
       </c>
       <c r="D97" s="5">
         <v>-16.647486413520451</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>128.29815646</v>
       </c>
       <c r="C98" s="5">
         <v>3.7764449999997396E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.35389568143182615</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.34224945</v>
       </c>
       <c r="C99" s="5">
         <v>1.0440929899999958</v>
       </c>
       <c r="D99" s="5">
         <v>10.214801989166133</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.74837672000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.40612727000001314</v>
       </c>
       <c r="D100" s="5">
         <v>3.8336882980456677</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.21223379</v>
       </c>
       <c r="C101" s="5">
         <v>-0.53614293000001112</v>
       </c>
       <c r="D101" s="5">
         <v>-4.8474531534228538</v>
       </c>
       <c r="E101" s="5">
         <v>-0.20943740822714219</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.93461977999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.72238598999999226</v>
       </c>
       <c r="D102" s="5">
         <v>6.9190138952794689</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.65530396</v>
       </c>
       <c r="C103" s="5">
         <v>0.72068418000000634</v>
       </c>
       <c r="D103" s="5">
         <v>6.862659088973877</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.02541851999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.37011455999999043</v>
       </c>
       <c r="D104" s="5">
         <v>3.4527718943018204</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.43781841000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.41239989000001742</v>
       </c>
       <c r="D105" s="5">
         <v>3.8430506773206918</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>132.21771537000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.77989696000000208</v>
       </c>
       <c r="D106" s="5">
         <v>7.357323980128716</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>134.71573291000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.4980175400000064</v>
       </c>
       <c r="D107" s="5">
         <v>25.182619565238706</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.15633839</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5593945200000121</v>
       </c>
       <c r="D108" s="5">
         <v>-20.560564531932947</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.69947450999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.54313611999998557</v>
       </c>
       <c r="D109" s="5">
         <v>5.0447783902243248</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>132.43015778</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26931672999998568</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4084263475310896</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>135.03339695</v>
       </c>
       <c r="C111" s="5">
         <v>2.6032391699999948</v>
       </c>
       <c r="D111" s="5">
         <v>26.31402061052437</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>135.25300118999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.21960423999999534</v>
       </c>
       <c r="D112" s="5">
         <v>1.9691058093405767</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>135.40815133999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.15515014999999721</v>
       </c>
       <c r="D113" s="5">
         <v>1.3852506954558308</v>
       </c>
       <c r="E113" s="5">
         <v>4.7951477722069313</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.20398918000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20416215999998144</v>
       </c>
       <c r="D114" s="5">
         <v>-1.7943758360613571</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>135.00830231</v>
       </c>
       <c r="C115" s="5">
         <v>-0.19568687000000295</v>
       </c>
       <c r="D115" s="5">
         <v>-1.7230552121430875</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>135.12515794000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11685563000000343</v>
       </c>
       <c r="D116" s="5">
         <v>1.0436116275306828</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.06531946000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.94016152000000375</v>
       </c>
       <c r="D117" s="5">
         <v>8.6762822045082899</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>136.15919502</v>
       </c>
       <c r="C118" s="5">
         <v>9.3875559999986535E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.83106498439762255</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>137.88611066999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.7269156499999951</v>
       </c>
       <c r="D119" s="5">
         <v>16.327543801314736</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>137.41236843999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.47374222999999915</v>
       </c>
       <c r="D120" s="5">
         <v>-4.0458767083930702</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>138.26498258000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.85261414000001423</v>
       </c>
       <c r="D121" s="5">
         <v>7.7051666388941786</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.21529629</v>
       </c>
       <c r="C122" s="5">
         <v>-1.049686290000011</v>
       </c>
       <c r="D122" s="5">
         <v>-8.739279419666568</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>137.3690115</v>
       </c>
       <c r="C123" s="5">
         <v>0.15371521000000143</v>
       </c>
       <c r="D123" s="5">
         <v>1.352611745612875</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>137.16820616000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.20080533999998806</v>
       </c>
       <c r="D124" s="5">
         <v>-1.7401193699862816</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.35812701</v>
       </c>
       <c r="C125" s="5">
         <v>0.18992084999999292</v>
       </c>
       <c r="D125" s="5">
         <v>1.674211583089269</v>
       </c>
       <c r="E125" s="5">
         <v>1.4400725884690324</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>138.65243716000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.2943101500000012</v>
       </c>
       <c r="D126" s="5">
         <v>11.912286911854419</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>139.13715993</v>
       </c>
       <c r="C127" s="5">
         <v>0.48472276999999053</v>
       </c>
       <c r="D127" s="5">
         <v>4.2767574485760962</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>139.45064364999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.31348371999999358</v>
       </c>
       <c r="D128" s="5">
         <v>2.7374225989902135</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.66145469</v>
       </c>
       <c r="C129" s="5">
         <v>-0.78918895999998995</v>
       </c>
       <c r="D129" s="5">
         <v>-6.5836817250439221</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>140.83985691000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1784022200000095</v>
       </c>
       <c r="D130" s="5">
         <v>20.56961591150419</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>139.99416565999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.84569125000001577</v>
       </c>
       <c r="D131" s="5">
         <v>-6.972288595075538</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>140.22380704</v>
       </c>
       <c r="C132" s="5">
         <v>0.22964138000000389</v>
       </c>
       <c r="D132" s="5">
         <v>1.9862934220590489</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>141.06236301000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.8385559700000158</v>
       </c>
       <c r="D133" s="5">
         <v>7.4169480503197383</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.81679728</v>
       </c>
       <c r="C134" s="5">
         <v>-1.2455657300000098</v>
       </c>
       <c r="D134" s="5">
         <v>-10.096139545082982</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.46541324</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35138403999999923</v>
       </c>
       <c r="D135" s="5">
         <v>-2.9744709961917359</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.68110730000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.21569406000000413</v>
       </c>
       <c r="D136" s="5">
         <v>1.8717611318305405</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>140.00435949000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.32325219000000516</v>
       </c>
       <c r="D137" s="5">
         <v>2.8126796659542874</v>
       </c>
       <c r="E137" s="5">
         <v>1.9265205034481481</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.345339</v>
       </c>
       <c r="C138" s="5">
         <v>0.34097950999998261</v>
       </c>
       <c r="D138" s="5">
         <v>2.9620587800564646</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>140.68931570000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.34397670000001312</v>
       </c>
       <c r="D139" s="5">
         <v>2.9810891417550556</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>141.26223381</v>
       </c>
       <c r="C140" s="5">
         <v>0.57291810999998916</v>
       </c>
       <c r="D140" s="5">
         <v>4.997613352768715</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>141.01986253999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24237127000000669</v>
       </c>
       <c r="D141" s="5">
         <v>-2.0395865607527042</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>141.89339705</v>
       </c>
       <c r="C142" s="5">
         <v>0.87353451000001314</v>
       </c>
       <c r="D142" s="5">
         <v>7.6918383076968411</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>142.54743965</v>
       </c>
       <c r="C143" s="5">
         <v>0.65404259999999681</v>
       </c>
       <c r="D143" s="5">
         <v>5.6736770750716925</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>143.25221246999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.70477281999998809</v>
       </c>
       <c r="D144" s="5">
         <v>6.0969755886666421</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>145.02829310999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.7760806400000035</v>
       </c>
       <c r="D145" s="5">
         <v>15.935588098708585</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>146.47079127000001</v>
       </c>
       <c r="C146" s="5">
         <v>1.4424981600000137</v>
       </c>
       <c r="D146" s="5">
         <v>12.61066033277336</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.54450334000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.92628793000000087</v>
       </c>
       <c r="D147" s="5">
         <v>-7.3303829031556074</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.47381109</v>
       </c>
       <c r="C148" s="5">
         <v>0.92930774999999244</v>
       </c>
       <c r="D148" s="5">
         <v>7.9369340231568719</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>146.59763493</v>
       </c>
       <c r="C149" s="5">
         <v>0.12382384000000002</v>
       </c>
       <c r="D149" s="5">
         <v>1.0191680086398813</v>
       </c>
       <c r="E149" s="5">
         <v>4.7093358121258477</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>146.55986261999999</v>
       </c>
       <c r="C150" s="5">
         <v>-3.7772310000008247E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.30875391196991675</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.56359189</v>
       </c>
       <c r="C151" s="5">
         <v>3.7292700000080004E-3</v>
       </c>
       <c r="D151" s="5">
         <v>3.0538718204664583E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>147.17382491000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.61023302000000967</v>
       </c>
       <c r="D152" s="5">
         <v>5.1123449026988066</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>147.08723351</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6591400000003205E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.70375345746226392</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.24875033999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.16151682999998229</v>
       </c>
       <c r="D154" s="5">
         <v>1.3257104367820238</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>144.06528320999999</v>
       </c>
       <c r="C155" s="5">
         <v>-3.1834671299999968</v>
       </c>
       <c r="D155" s="5">
         <v>-23.070548660505263</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>148.06811701999999</v>
       </c>
       <c r="C156" s="5">
         <v>4.0028338099999985</v>
       </c>
       <c r="D156" s="5">
         <v>38.939775935313726</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.04203643</v>
       </c>
       <c r="C157" s="5">
         <v>-2.6080589999992299E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.21116231678126596</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>148.80010167</v>
       </c>
       <c r="C158" s="5">
         <v>0.75806524000000763</v>
       </c>
       <c r="D158" s="5">
         <v>6.3207739219977466</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>149.46956179</v>
       </c>
       <c r="C159" s="5">
         <v>0.66946011999999655</v>
       </c>
       <c r="D159" s="5">
         <v>5.5344861483172192</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>150.18901491</v>
       </c>
       <c r="C160" s="5">
         <v>0.71945311999999717</v>
       </c>
       <c r="D160" s="5">
         <v>5.9314433922132759</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.10561774999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.91660283999999592</v>
       </c>
       <c r="D161" s="5">
         <v>7.5744917859784655</v>
       </c>
       <c r="E161" s="5">
         <v>3.0750719970022322</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>150.55488423</v>
       </c>
       <c r="C162" s="5">
         <v>-0.55073351999999431</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2870145453202451</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>149.95335569</v>
       </c>
       <c r="C163" s="5">
         <v>-0.60152854000000389</v>
       </c>
       <c r="D163" s="5">
         <v>-4.6905252191427271</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>149.07753169</v>
       </c>
       <c r="C164" s="5">
         <v>-0.87582399999999438</v>
       </c>
       <c r="D164" s="5">
         <v>-6.7879512066662091</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>149.67622627</v>
       </c>
       <c r="C165" s="5">
         <v>0.59869458000000009</v>
       </c>
       <c r="D165" s="5">
         <v>4.9270777896250229</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>149.25492335999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.42130291000000852</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3259105456944882</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.6516025</v>
       </c>
       <c r="C167" s="5">
         <v>0.39667914000000337</v>
       </c>
       <c r="D167" s="5">
         <v>3.2363095542727649</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>151.32765194999999</v>
       </c>
       <c r="C168" s="5">
         <v>1.6760494499999936</v>
       </c>
       <c r="D168" s="5">
         <v>14.299165877379071</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>149.12658744999999</v>
       </c>
       <c r="C169" s="5">
         <v>-2.2010645000000011</v>
       </c>
       <c r="D169" s="5">
         <v>-16.123280684505538</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>148.07162714</v>
       </c>
       <c r="C170" s="5">
         <v>-1.0549603099999842</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1664805393454554</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>145.98132881000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.090298329999996</v>
       </c>
       <c r="D171" s="5">
         <v>-15.684860150732138</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>145.29285874999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.68847006000001443</v>
       </c>
       <c r="D172" s="5">
         <v>-5.5148674475768988</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>146.84105233</v>
       </c>
       <c r="C173" s="5">
         <v>1.5481935800000031</v>
       </c>
       <c r="D173" s="5">
         <v>13.56346397997279</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8222414781795879</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>147.40044252000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.55939019000001622</v>
       </c>
       <c r="D174" s="5">
         <v>4.6684010579067348</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>147.53837250000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13792997999999557</v>
       </c>
       <c r="D175" s="5">
         <v>1.1286973402191203</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.38160597999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.84323347999998077</v>
       </c>
       <c r="D176" s="5">
         <v>7.078171413062373</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.41797962000001</v>
       </c>
       <c r="C177" s="5">
         <v>3.6373640000022078E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.29455985865114442</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.41867382999999</v>
       </c>
       <c r="C178" s="5">
         <v>6.9420999997760191E-4</v>
       </c>
       <c r="D178" s="5">
         <v>5.6130223121231282E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>148.43035327000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.1679440000023078E-2</v>
       </c>
       <c r="D179" s="5">
         <v>9.4471909686499878E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>148.54523861999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.11488534999998024</v>
       </c>
       <c r="D180" s="5">
         <v>0.93276621243969515</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>148.72798705</v>
       </c>
       <c r="C181" s="5">
         <v>0.18274843000000374</v>
       </c>
       <c r="D181" s="5">
         <v>1.4863356010302642</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>149.18704349000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.45905644000001189</v>
       </c>
       <c r="D182" s="5">
         <v>3.7673888403677802</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>149.80563125</v>
       </c>
       <c r="C183" s="5">
         <v>0.61858775999999693</v>
       </c>
       <c r="D183" s="5">
         <v>5.0907226711000675</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>150.23670614</v>
       </c>
       <c r="C184" s="5">
         <v>0.43107488999999077</v>
       </c>
       <c r="D184" s="5">
         <v>3.508251563286402</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>150.70689365000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.47018751000001657</v>
       </c>
       <c r="D185" s="5">
         <v>3.8208976495357261</v>
       </c>
       <c r="E185" s="5">
         <v>2.632670672580173</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>150.81033105</v>
       </c>
       <c r="C186" s="5">
         <v>0.10343739999999002</v>
       </c>
       <c r="D186" s="5">
         <v>0.82673400988033663</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>151.32680465999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.51647360999999137</v>
       </c>
       <c r="D187" s="5">
         <v>4.1878851228673852</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>151.16299438999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.16381026999999904</v>
       </c>
       <c r="D188" s="5">
         <v>-1.291286112516532</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>151.39052158000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.22752719000001775</v>
       </c>
       <c r="D189" s="5">
         <v>1.821241387402206</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>151.98006720000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.58954561999999555</v>
       </c>
       <c r="D190" s="5">
         <v>4.7744436815335245</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>152.08013581</v>
       </c>
       <c r="C191" s="5">
         <v>0.1000686099999939</v>
       </c>
       <c r="D191" s="5">
         <v>0.79298656491264552</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>153.33475551000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.2546197000000063</v>
       </c>
       <c r="D192" s="5">
         <v>10.361440464156569</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>152.21155400000001</v>
       </c>
       <c r="C193" s="5">
         <v>-1.1232015100000012</v>
       </c>
       <c r="D193" s="5">
         <v>-8.4445549347237474</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>152.45485601999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.24330201999998735</v>
       </c>
       <c r="D194" s="5">
         <v>1.9350891336145537</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>152.16745564999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28740037000000029</v>
       </c>
       <c r="D195" s="5">
         <v>-2.238872503567535</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>152.88047015000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.7130145000000141</v>
       </c>
       <c r="D196" s="5">
         <v>5.7700642080520836</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>153.19739430999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.31692415999998502</v>
       </c>
       <c r="D197" s="5">
         <v>2.5161829243026679</v>
       </c>
       <c r="E197" s="5">
         <v>1.652545945100492</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>153.24154045</v>
       </c>
       <c r="C198" s="5">
         <v>4.4146140000009382E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.34634668574275995</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.64098340999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.39944295999998758</v>
       </c>
       <c r="D199" s="5">
         <v>3.1731834110057422</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>153.79576857000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.15478516000001719</v>
       </c>
       <c r="D200" s="5">
         <v>1.2156577089084353</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>154.09406935000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.29830078000000526</v>
       </c>
       <c r="D201" s="5">
         <v>2.3524988537811486</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>154.21591434000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.1218449899999996</v>
       </c>
       <c r="D202" s="5">
         <v>0.95299932675858567</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>154.37118487000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15527052999999569</v>
       </c>
       <c r="D203" s="5">
         <v>1.2149193619342302</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>152.18318077000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.1880041000000006</v>
       </c>
       <c r="D204" s="5">
         <v>-15.743185979860597</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>154.18836666000001</v>
       </c>
       <c r="C205" s="5">
         <v>2.005185890000007</v>
       </c>
       <c r="D205" s="5">
         <v>17.009038545333578</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>159.44389150000001</v>
       </c>
       <c r="C206" s="5">
         <v>5.2555248399999925</v>
       </c>
       <c r="D206" s="5">
         <v>49.511752198403734</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>157.78073176999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.663159730000018</v>
       </c>
       <c r="D207" s="5">
         <v>-11.823477926238491</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>156.68813976000001</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0925920099999757</v>
       </c>
       <c r="D208" s="5">
         <v>-8.0004076140719462</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>157.93033346999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.2421937099999809</v>
       </c>
       <c r="D209" s="5">
         <v>9.9393422170172219</v>
       </c>
       <c r="E209" s="5">
         <v>3.0894384211409998</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>157.84387529</v>
       </c>
       <c r="C210" s="5">
         <v>-8.6458179999993945E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.65495967615278872</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>158.04214289999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.19826760999998783</v>
       </c>
       <c r="D211" s="5">
         <v>1.5177764897918111</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>158.65678079</v>
       </c>
       <c r="C212" s="5">
         <v>0.61463789000001157</v>
       </c>
       <c r="D212" s="5">
         <v>4.7680209787600791</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>158.67738799</v>
       </c>
       <c r="C213" s="5">
         <v>2.0607200000000603E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.15597387592818368</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>159.07956202</v>
       </c>
       <c r="C214" s="5">
         <v>0.40217402999999763</v>
       </c>
       <c r="D214" s="5">
         <v>3.0842047198762712</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>159.29803835999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.21847633999999516</v>
       </c>
       <c r="D215" s="5">
         <v>1.6605592334851149</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>159.4694355</v>
       </c>
       <c r="C216" s="5">
         <v>0.17139714000001049</v>
       </c>
       <c r="D216" s="5">
         <v>1.2988112491550519</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>159.85369367000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.38425817000000961</v>
       </c>
       <c r="D217" s="5">
         <v>2.9301549804600979</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>160.92825643</v>
       </c>
       <c r="C218" s="5">
         <v>1.0745627599999921</v>
       </c>
       <c r="D218" s="5">
         <v>8.3716191885628621</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>161.97458184999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.0463254199999881</v>
       </c>
       <c r="D219" s="5">
         <v>8.0873172926583017</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>161.92491756999999</v>
       </c>
       <c r="C220" s="5">
         <v>-4.9664280000001781E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36732142479554142</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>162.32617439000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.40125682000001461</v>
       </c>
       <c r="D221" s="5">
         <v>3.014516172917947</v>
       </c>
       <c r="E221" s="5">
         <v>2.7834050770462193</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>163.63880083999999</v>
       </c>
       <c r="C222" s="5">
         <v>1.312626449999982</v>
       </c>
       <c r="D222" s="5">
         <v>10.147036410600485</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>164.20119855999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.56239772000000698</v>
       </c>
       <c r="D223" s="5">
         <v>4.2030461538215658</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>165.84720866000001</v>
       </c>
       <c r="C224" s="5">
         <v>1.6460101000000122</v>
       </c>
       <c r="D224" s="5">
         <v>12.715105658309467</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>162.88797545</v>
       </c>
       <c r="C225" s="5">
         <v>-2.9592332100000078</v>
       </c>
       <c r="D225" s="5">
         <v>-19.430566765592538</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>163.25627833999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36830288999999539</v>
       </c>
       <c r="D226" s="5">
         <v>2.7472951050602212</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>164.14625684000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.88997850000001222</v>
       </c>
       <c r="D227" s="5">
         <v>6.7414505634709965</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>164.92561383</v>
       </c>
       <c r="C228" s="5">
         <v>0.77935698999999659</v>
       </c>
       <c r="D228" s="5">
         <v>5.8486945958955427</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.30940340999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.3837895799999842</v>
       </c>
       <c r="D229" s="5">
         <v>2.8284745017226109</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>168.04147173000001</v>
       </c>
       <c r="C230" s="5">
         <v>2.7320683200000246</v>
       </c>
       <c r="D230" s="5">
         <v>21.738239034175709</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>166.38408269999999</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6573890300000187</v>
       </c>
       <c r="D231" s="5">
         <v>-11.214181486935059</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>167.18408819999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.80000549999999748</v>
       </c>
       <c r="D232" s="5">
         <v>5.9248775714635604</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>167.92863154</v>
       </c>
       <c r="C233" s="5">
         <v>0.74454334000000699</v>
       </c>
       <c r="D233" s="5">
         <v>5.4769821391771112</v>
       </c>
       <c r="E233" s="5">
         <v>3.4513578423524649</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>168.41123272999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.4826011899999969</v>
       </c>
       <c r="D234" s="5">
         <v>3.5036513122386648</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>168.80326178999999</v>
       </c>
       <c r="C235" s="5">
         <v>0.39202905999999871</v>
       </c>
       <c r="D235" s="5">
         <v>2.8294122442890535</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>169.03830894999999</v>
       </c>
       <c r="C236" s="5">
         <v>0.23504715999999348</v>
       </c>
       <c r="D236" s="5">
         <v>1.6837751993130867</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>170.07409716000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.0357882100000211</v>
       </c>
       <c r="D237" s="5">
         <v>7.6059825257374314</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>170.24846317999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.17436601999997947</v>
       </c>
       <c r="D238" s="5">
         <v>1.2372438025527677</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>170.19255428</v>
       </c>
       <c r="C239" s="5">
         <v>-5.590889999999149E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.39336410807743194</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>169.75074594</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44180833999999436</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0710248148397734</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>169.83363184999999</v>
       </c>
       <c r="C241" s="5">
         <v>8.2885909999987462E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.58751223059725355</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>171.70273872999999</v>
       </c>
       <c r="C242" s="5">
         <v>1.8691068800000039</v>
       </c>
       <c r="D242" s="5">
         <v>14.036086548994597</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>171.24733527000001</v>
       </c>
       <c r="C243" s="5">
         <v>-0.45540345999998522</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1367138418220475</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>171.91175425</v>
       </c>
       <c r="C244" s="5">
         <v>0.66441897999999355</v>
       </c>
       <c r="D244" s="5">
         <v>4.7565041463831115</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>172.39651352999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.48475927999999158</v>
       </c>
       <c r="D245" s="5">
         <v>3.4367529115170159</v>
       </c>
       <c r="E245" s="5">
         <v>2.6605838141042337</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>172.26340261000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.13311091999997871</v>
       </c>
       <c r="D246" s="5">
         <v>-0.92262024763758443</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>171.98128972000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.28211289000000761</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9476149390950326</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>174.26463656000001</v>
       </c>
       <c r="C248" s="5">
         <v>2.2833468400000072</v>
       </c>
       <c r="D248" s="5">
         <v>17.148507718216987</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>173.20461449999999</v>
       </c>
       <c r="C249" s="5">
         <v>-1.0600220600000227</v>
       </c>
       <c r="D249" s="5">
         <v>-7.0600743637223351</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>174.88366314000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.6790486400000191</v>
       </c>
       <c r="D250" s="5">
         <v>12.273535497413125</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>175.07970356000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.19604042000000277</v>
       </c>
       <c r="D251" s="5">
         <v>1.3534959572178984</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>173.54714422999999</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5325593300000264</v>
       </c>
       <c r="D252" s="5">
         <v>-10.012947227399472</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>173.85828351999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.31113928999999985</v>
       </c>
       <c r="D253" s="5">
         <v>2.1727285492324944</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>172.22626675999999</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6320167599999991</v>
       </c>
       <c r="D254" s="5">
         <v>-10.700710762263665</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>173.97220565999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.7459388999999987</v>
       </c>
       <c r="D255" s="5">
         <v>12.866688203151</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>173.36485551999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.6073501399999941</v>
       </c>
       <c r="D256" s="5">
         <v>-4.1097813606709499</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>173.08263618000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.28221933999998328</v>
       </c>
       <c r="D257" s="5">
         <v>-1.9360752814565729</v>
       </c>
       <c r="E257" s="5">
         <v>0.39799102426778532</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>171.62588450999999</v>
       </c>
       <c r="C258" s="5">
         <v>-1.4567516700000169</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6451545894451929</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>172.7151428</v>
       </c>
       <c r="C259" s="5">
         <v>1.0892582900000036</v>
       </c>
       <c r="D259" s="5">
         <v>7.887599542834467</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>172.5010935</v>
       </c>
       <c r="C260" s="5">
         <v>-0.21404929999999922</v>
       </c>
       <c r="D260" s="5">
         <v>-1.4770885164829606</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>172.55400825000001</v>
       </c>
       <c r="C261" s="5">
         <v>5.2914750000013555E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.36872194234522926</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>172.1804271</v>
       </c>
       <c r="C262" s="5">
         <v>-0.3735811500000068</v>
       </c>
       <c r="D262" s="5">
         <v>-2.567298177961741</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>172.16755287000001</v>
       </c>
       <c r="C263" s="5">
         <v>-1.2874229999994213E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-8.9689196935838211E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>171.02204222</v>
       </c>
       <c r="C264" s="5">
         <v>-1.1455106500000056</v>
       </c>
       <c r="D264" s="5">
         <v>-7.6983682641637019</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>171.14400592999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.12196370999998862</v>
       </c>
       <c r="D265" s="5">
         <v>0.85913997615456594</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>170.39343147</v>
       </c>
       <c r="C266" s="5">
         <v>-0.75057445999999572</v>
       </c>
       <c r="D266" s="5">
         <v>-5.1376519667482139</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>169.46174922</v>
       </c>
       <c r="C267" s="5">
         <v>-0.93168224999999438</v>
       </c>
       <c r="D267" s="5">
         <v>-6.3676268084356451</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.93325876</v>
       </c>
       <c r="C268" s="5">
         <v>-0.52849046000000044</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6788414449569595</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>169.12778637</v>
       </c>
       <c r="C269" s="5">
         <v>0.19452760999999441</v>
       </c>
       <c r="D269" s="5">
         <v>1.3905918867809453</v>
       </c>
       <c r="E269" s="5">
         <v>-2.2849489106966825</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>169.63284053999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.50505416999999397</v>
       </c>
       <c r="D270" s="5">
         <v>3.6429195770006695</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>169.40114305</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23169748999998774</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6267944627364694</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>169.2780841</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12305895000000078</v>
       </c>
       <c r="D272" s="5">
         <v>-0.86824776366833945</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>169.47054882</v>
       </c>
       <c r="C273" s="5">
         <v>0.19246472000000381</v>
       </c>
       <c r="D273" s="5">
         <v>1.3729326696656274</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>169.51547411999999</v>
       </c>
       <c r="C274" s="5">
         <v>4.4925299999988511E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.31857471120784187</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>169.26011376</v>
       </c>
       <c r="C275" s="5">
         <v>-0.2553603599999974</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7927936241456388</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>169.8520753</v>
       </c>
       <c r="C276" s="5">
         <v>0.59196153999999979</v>
       </c>
       <c r="D276" s="5">
         <v>4.2784938235687076</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>170.01095584999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.15888054999999213</v>
       </c>
       <c r="D277" s="5">
         <v>1.1282794248525407</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>170.63330490999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.62234906000000478</v>
       </c>
       <c r="D278" s="5">
         <v>4.482299138716872</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>170.78983815999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.15653324999999541</v>
       </c>
       <c r="D279" s="5">
         <v>1.1064109272604705</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>171.46321928</v>
       </c>
       <c r="C280" s="5">
         <v>0.67338112000001615</v>
       </c>
       <c r="D280" s="5">
         <v>4.8352555006405895</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>171.23223425</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23098502999999937</v>
       </c>
       <c r="D281" s="5">
         <v>-1.6046445077745108</v>
       </c>
       <c r="E281" s="5">
         <v>1.2442945805464012</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>171.32686064000001</v>
       </c>
       <c r="C282" s="5">
         <v>9.4626390000001948E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.665163514554723</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>171.72062482000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.39376418000000513</v>
       </c>
       <c r="D283" s="5">
         <v>2.793117137631862</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>171.86126732</v>
       </c>
       <c r="C284" s="5">
         <v>0.14064249999998424</v>
       </c>
       <c r="D284" s="5">
         <v>0.9872624583252998</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>172.02601432</v>
       </c>
       <c r="C285" s="5">
         <v>0.16474700000000553</v>
       </c>
       <c r="D285" s="5">
         <v>1.1564098216614527</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>172.12818673999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.10217241999998805</v>
       </c>
       <c r="D286" s="5">
         <v>0.7150558709749566</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>172.40147325000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.27328651000001969</v>
       </c>
       <c r="D287" s="5">
         <v>1.921955569849465</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>173.01353899</v>
       </c>
       <c r="C288" s="5">
         <v>0.61206573999999137</v>
       </c>
       <c r="D288" s="5">
         <v>4.344461840142122</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>172.33396676000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.6795722299999909</v>
       </c>
       <c r="D289" s="5">
         <v>-4.6129232779126728</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>172.92488965999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.59092289999998115</v>
       </c>
       <c r="D290" s="5">
         <v>4.1932226838545139</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>171.87275363000001</v>
       </c>
       <c r="C291" s="5">
         <v>-1.0521360299999856</v>
       </c>
       <c r="D291" s="5">
         <v>-7.0617836863371757</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>172.59514970000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.72239607000000206</v>
       </c>
       <c r="D292" s="5">
         <v>5.1619482056999733</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>172.19505796000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.40009173999999348</v>
       </c>
       <c r="D293" s="5">
         <v>-2.7465196449751206</v>
       </c>
       <c r="E293" s="5">
         <v>0.56229115634518489</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>172.32362716</v>
       </c>
       <c r="C294" s="5">
         <v>0.12856919999998695</v>
       </c>
       <c r="D294" s="5">
         <v>0.89966689541540745</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>172.77673931000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.45311215000000971</v>
       </c>
       <c r="D295" s="5">
         <v>3.2013445988409162</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>172.83526509999999</v>
       </c>
       <c r="C296" s="5">
         <v>5.8525789999976041E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.40724196993853212</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>172.66517386000001</v>
       </c>
       <c r="C297" s="5">
         <v>-0.17009123999997655</v>
       </c>
       <c r="D297" s="5">
         <v>-1.1745769872209322</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>172.93646231</v>
       </c>
       <c r="C298" s="5">
         <v>0.27128844999998591</v>
       </c>
       <c r="D298" s="5">
         <v>1.9017971377273346</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>172.92888141</v>
       </c>
       <c r="C299" s="5">
         <v>-7.5808999999935622E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-5.2590916308847824E-2</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>173.20874597</v>
       </c>
       <c r="C300" s="5">
         <v>0.27986455999999293</v>
       </c>
       <c r="D300" s="5">
         <v>1.9594354220095145</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>173.01759190999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.19115406000000235</v>
       </c>
       <c r="D301" s="5">
         <v>-1.3163172170865045</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>173.61671045</v>
       </c>
       <c r="C302" s="5">
         <v>0.59911854000000631</v>
       </c>
       <c r="D302" s="5">
         <v>4.2353723156291379</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>173.83076969999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.21405924999999115</v>
       </c>
       <c r="D303" s="5">
         <v>1.4896041215671119</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>173.63220045</v>
       </c>
       <c r="C304" s="5">
         <v>-0.19856924999999137</v>
       </c>
       <c r="D304" s="5">
         <v>-1.362196802443727</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>174.66554496000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.0333445100000063</v>
       </c>
       <c r="D305" s="5">
         <v>7.3800716115157039</v>
       </c>
       <c r="E305" s="5">
         <v>1.4347026153177289</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>174.45788334</v>
       </c>
       <c r="C306" s="5">
         <v>-0.20766162000001032</v>
       </c>
       <c r="D306" s="5">
         <v>-1.4173997739531319</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>174.32204732</v>
       </c>
       <c r="C307" s="5">
         <v>-0.13583601999999928</v>
       </c>
       <c r="D307" s="5">
         <v>-0.93035055065661121</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>173.86963134000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45241597999998362</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0702739242339905</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>174.64065722000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.77102587999999628</v>
       </c>
       <c r="D309" s="5">
         <v>5.4531326159555027</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>174.63403319</v>
       </c>
       <c r="C310" s="5">
         <v>-6.6240300000117713E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-4.5505886843899557E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>174.90113875</v>
       </c>
       <c r="C311" s="5">
         <v>0.26710556000000452</v>
       </c>
       <c r="D311" s="5">
         <v>1.85093844268851</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>175.19942943000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29829068000000802</v>
       </c>
       <c r="D312" s="5">
         <v>2.0658847225325516</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>175.40977436</v>
       </c>
       <c r="C313" s="5">
         <v>0.21034492999999088</v>
       </c>
       <c r="D313" s="5">
         <v>1.4502751181256324</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>176.19576828999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.7859939299999894</v>
       </c>
       <c r="D314" s="5">
         <v>5.5115992533695701</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.83891930999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.35684897999999521</v>
       </c>
       <c r="D315" s="5">
         <v>-2.4034677277910643</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.67461254</v>
       </c>
       <c r="C316" s="5">
         <v>-0.16430676999999605</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1155549072787152</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>176.44429165</v>
       </c>
       <c r="C317" s="5">
         <v>0.76967910999999845</v>
       </c>
       <c r="D317" s="5">
         <v>5.3860916650010138</v>
       </c>
       <c r="E317" s="5">
         <v>1.0183729655481422</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.99381926000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.4504723899999874</v>
       </c>
       <c r="D318" s="5">
         <v>-3.0210133199195521</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>175.88259099999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11122826000001851</v>
       </c>
       <c r="D319" s="5">
         <v>-0.75577047285797505</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.90668642</v>
       </c>
       <c r="C320" s="5">
         <v>1.024095420000009</v>
       </c>
       <c r="D320" s="5">
         <v>7.215288406414877</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.07232192000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.1656355000000076</v>
       </c>
       <c r="D321" s="5">
         <v>1.1293487502389121</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.52281463</v>
       </c>
       <c r="C322" s="5">
         <v>0.4504927099999918</v>
       </c>
       <c r="D322" s="5">
         <v>3.0960234989831692</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>177.86781733999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.34500270999998861</v>
       </c>
       <c r="D323" s="5">
         <v>2.3572027327339651</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>178.82903984999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.96122250999999892</v>
       </c>
       <c r="D324" s="5">
         <v>6.681233433909628</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>178.79779625</v>
       </c>
       <c r="C325" s="5">
         <v>-3.1243599999982052E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.20945319624924297</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>178.67305288</v>
       </c>
       <c r="C326" s="5">
         <v>-0.12474337000000446</v>
       </c>
       <c r="D326" s="5">
         <v>-0.83400901932725313</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>178.88016709999999</v>
       </c>
       <c r="C327" s="5">
         <v>0.20711421999999402</v>
       </c>
       <c r="D327" s="5">
         <v>1.3999187008804759</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.02685994999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.1466928499999938</v>
       </c>
       <c r="D328" s="5">
         <v>7.9695709615354327</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.38706676999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.36020682000000193</v>
       </c>
       <c r="D329" s="5">
         <v>2.4276199916569485</v>
       </c>
       <c r="E329" s="5">
         <v>2.2345722171737803</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>180.76830537000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.38123860000001741</v>
       </c>
       <c r="D330" s="5">
         <v>2.5658256623027453</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>181.00652402</v>
       </c>
       <c r="C331" s="5">
         <v>0.2382186499999932</v>
       </c>
       <c r="D331" s="5">
         <v>1.5928866992193313</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>181.01674573</v>
       </c>
       <c r="C332" s="5">
         <v>1.0221709999996165E-2</v>
       </c>
       <c r="D332" s="5">
         <v>6.7786852085349736E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81379752000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.20294820999998819</v>
       </c>
       <c r="D333" s="5">
         <v>-1.3371232928403254</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>180.75403216999999</v>
       </c>
       <c r="C334" s="5">
         <v>-5.976535000002059E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.39592212778077895</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>180.6108021</v>
       </c>
       <c r="C335" s="5">
         <v>-0.14323006999998711</v>
       </c>
       <c r="D335" s="5">
         <v>-0.94675058490707453</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.54875441999999</v>
       </c>
       <c r="C336" s="5">
         <v>-6.2047680000006267E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.41147423066074662</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>180.00227745000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.5464769699999863</v>
       </c>
       <c r="D337" s="5">
         <v>-3.5722484801070542</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>179.76050405999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.24177339000002007</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5999482857950054</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>181.20259974999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.4420956900000022</v>
       </c>
       <c r="D339" s="5">
         <v>10.063106152666901</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.09324267</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10935707999999522</v>
       </c>
       <c r="D340" s="5">
         <v>-0.72180965310327805</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>180.82964480999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.2635978600000044</v>
       </c>
       <c r="D341" s="5">
         <v>-1.73279419009017</v>
       </c>
       <c r="E341" s="5">
         <v>0.24534909731876997</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>181.25545410999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.42580929999999739</v>
       </c>
       <c r="D342" s="5">
         <v>2.8625894949647623</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>181.75527739</v>
       </c>
       <c r="C343" s="5">
         <v>0.4998232800000153</v>
       </c>
       <c r="D343" s="5">
         <v>3.3597268387023149</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>182.30832824000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.55305085000000531</v>
       </c>
       <c r="D344" s="5">
         <v>3.7131312441613495</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>182.30685753</v>
       </c>
       <c r="C345" s="5">
         <v>-1.4707100000066475E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-9.6801595066198232E-3</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>182.817385</v>
       </c>
       <c r="C346" s="5">
         <v>0.51052746999999954</v>
       </c>
       <c r="D346" s="5">
         <v>3.4126934041583512</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>183.67643788000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.85905288000000724</v>
       </c>
       <c r="D347" s="5">
         <v>5.7867973797953276</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>183.62407618</v>
       </c>
       <c r="C348" s="5">
         <v>-5.236170000000584E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.34155505051387536</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>184.07158752999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.44751134999998499</v>
       </c>
       <c r="D349" s="5">
         <v>2.9640480936971025</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>183.7972652</v>
       </c>
       <c r="C350" s="5">
         <v>-0.27432232999998973</v>
       </c>
       <c r="D350" s="5">
         <v>-1.7737768559388578</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>183.70537945000001</v>
       </c>
       <c r="C351" s="5">
         <v>-9.1885749999988775E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.59826909869439282</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>183.25016296000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.45521648999999798</v>
       </c>
       <c r="D352" s="5">
         <v>-2.9333711209582614</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>183.52887655999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.2787135999999748</v>
       </c>
       <c r="D353" s="5">
         <v>1.8404804804301289</v>
       </c>
       <c r="E353" s="5">
         <v>1.4926931658999276</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.28018460000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24869195999997373</v>
       </c>
       <c r="D354" s="5">
         <v>-1.6140033575242407</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.40402358</v>
       </c>
       <c r="C355" s="5">
         <v>1.1238389799999879</v>
       </c>
       <c r="D355" s="5">
         <v>7.6114667778843792</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>184.92191657999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.51789299999998661</v>
       </c>
       <c r="D356" s="5">
         <v>3.4227108298906739</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.50451028000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.5825937000000181</v>
       </c>
       <c r="D357" s="5">
         <v>10.767265826839999</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.97115615999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.4666458799999873</v>
       </c>
       <c r="D358" s="5">
         <v>3.0441392347389185</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.11458648999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14343033000000105</v>
       </c>
       <c r="D359" s="5">
         <v>0.92444445150625665</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>187.23088688000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.11630039000002057</v>
       </c>
       <c r="D360" s="5">
         <v>0.74841063225632443</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.44750665999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.21661977999997362</v>
       </c>
       <c r="D361" s="5">
         <v>1.3972279871303561</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>186.50269668999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.94480996999999434</v>
       </c>
       <c r="D362" s="5">
         <v>-5.8835856543285487</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>188.17202634</v>
       </c>
       <c r="C363" s="5">
         <v>1.6693296500000088</v>
       </c>
       <c r="D363" s="5">
         <v>11.285697129621241</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>188.7453505</v>
       </c>
       <c r="C364" s="5">
         <v>0.57332415999999853</v>
       </c>
       <c r="D364" s="5">
         <v>3.7180650066328313</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>188.76782546000001</v>
       </c>
       <c r="C365" s="5">
         <v>2.2474960000010924E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.14298430125174733</v>
       </c>
       <c r="E365" s="5">
         <v>2.8545638148050667</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>189.48182245000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.71399698999999828</v>
       </c>
       <c r="D366" s="5">
         <v>4.6345142932949113</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>190.00057161999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.51874916999997822</v>
       </c>
       <c r="D367" s="5">
         <v>3.3351924476156425</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>190.57735323</v>
       </c>
       <c r="C368" s="5">
         <v>0.57678161000001182</v>
       </c>
       <c r="D368" s="5">
         <v>3.7042614073779623</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>186.0822421</v>
       </c>
       <c r="C369" s="5">
         <v>-4.495111129999998</v>
       </c>
       <c r="D369" s="5">
         <v>-24.906271277973513</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>183.05246310000001</v>
       </c>
       <c r="C370" s="5">
         <v>-3.0297789999999907</v>
       </c>
       <c r="D370" s="5">
         <v>-17.880223005975605</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>183.09894643999999</v>
       </c>
       <c r="C371" s="5">
         <v>4.6483339999980444E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.30514737478852805</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>189.66287047</v>
       </c>
       <c r="C372" s="5">
         <v>6.5639240300000097</v>
       </c>
       <c r="D372" s="5">
         <v>52.60110746437816</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>191.81646085</v>
       </c>
       <c r="C373" s="5">
         <v>2.1535903799999971</v>
       </c>
       <c r="D373" s="5">
         <v>14.5097995780459</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>187.39379418999999</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4226666600000044</v>
       </c>
       <c r="D374" s="5">
         <v>-24.415634807941334</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>186.58747599</v>
       </c>
       <c r="C375" s="5">
         <v>-0.80631819999999266</v>
       </c>
       <c r="D375" s="5">
         <v>-5.0429038561363821</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>186.25149336999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.33598262000001</v>
       </c>
       <c r="D376" s="5">
         <v>-2.1395329495475957</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>186.36511977000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.11362640000001534</v>
       </c>
       <c r="D377" s="5">
         <v>0.73454511086252783</v>
       </c>
       <c r="E377" s="5">
         <v>-1.2728364508861389</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>186.59070842</v>
       </c>
       <c r="C378" s="5">
         <v>0.22558864999999173</v>
       </c>
       <c r="D378" s="5">
         <v>1.4622688885381763</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>186.17460226</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41610615999999823</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6434773356818875</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.95055701000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.22404524999998898</v>
       </c>
       <c r="D380" s="5">
         <v>-1.434577692149408</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.40610950000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.54444750999999769</v>
       </c>
       <c r="D381" s="5">
         <v>-3.4574673823997926</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>185.74249472</v>
       </c>
       <c r="C382" s="5">
         <v>0.33638521999998261</v>
       </c>
       <c r="D382" s="5">
         <v>2.1990362919889428</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>185.70053028000001</v>
       </c>
       <c r="C383" s="5">
         <v>-4.196443999998678E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-0.27077702894272582</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>186.20067276</v>
       </c>
       <c r="C384" s="5">
         <v>0.50014247999999384</v>
       </c>
       <c r="D384" s="5">
         <v>3.2802362636169535</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>186.28788538000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.7212620000002516E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.56350583872359916</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.80144303</v>
       </c>
       <c r="C386" s="5">
         <v>-3.4864423500000044</v>
       </c>
       <c r="D386" s="5">
         <v>-20.284994235446018</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>186.09235371</v>
       </c>
       <c r="C387" s="5">
         <v>3.2909106799999961</v>
       </c>
       <c r="D387" s="5">
         <v>23.875924943308814</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>186.03194877999999</v>
       </c>
       <c r="C388" s="5">
         <v>-6.0404930000004242E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-0.38882117806214866</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>186.03020984</v>
       </c>
       <c r="C389" s="5">
         <v>-1.7389399999956368E-3</v>
       </c>
       <c r="D389" s="5">
         <v>-1.1216464351126998E-2</v>
       </c>
       <c r="E389" s="5">
         <v>-0.17970633690109761</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>185.87275073000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.15745910999999069</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0109851903943867</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>185.75212316</v>
       </c>
       <c r="C391" s="5">
         <v>-0.12062757000001056</v>
       </c>
       <c r="D391" s="5">
         <v>-0.77600143030440716</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>185.46780923</v>
       </c>
       <c r="C392" s="5">
         <v>-0.28431392999999616</v>
       </c>
       <c r="D392" s="5">
         <v>-1.8213475477405705</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>185.30400248000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16380674999999201</v>
       </c>
       <c r="D393" s="5">
         <v>-1.0547169772811449</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>185.41986746000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.11586497999999779</v>
       </c>
       <c r="D394" s="5">
         <v>0.75290938891230397</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>185.61193845</v>
       </c>
       <c r="C395" s="5">
         <v>0.19207098999999062</v>
       </c>
       <c r="D395" s="5">
         <v>1.2501512188294317</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>187.30416337</v>
       </c>
       <c r="C396" s="5">
         <v>1.692224920000001</v>
       </c>
       <c r="D396" s="5">
         <v>11.506014893980531</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>188.56475784</v>
       </c>
       <c r="C397" s="5">
         <v>1.2605944700000009</v>
       </c>
       <c r="D397" s="5">
         <v>8.3820001619326021</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.78777997</v>
       </c>
       <c r="C398" s="5">
         <v>-3.7769778699999961</v>
       </c>
       <c r="D398" s="5">
         <v>-21.557280377591891</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>188.90920199000001</v>
       </c>
       <c r="C399" s="5">
         <v>4.1214220200000113</v>
       </c>
       <c r="D399" s="5">
         <v>30.30419162588116</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>189.00155925000001</v>
       </c>
       <c r="C400" s="5">
         <v>9.2357259999999997E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.58825726030147241</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>189.40057837000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.39901911999999129</v>
       </c>
       <c r="D401" s="5">
         <v>2.5630589824105154</v>
       </c>
       <c r="E401" s="5">
         <v>1.8117318326409393</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>190.09022178000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.68964341000000218</v>
       </c>
       <c r="D402" s="5">
         <v>4.4580028270653438</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>191.06701386</v>
       </c>
       <c r="C403" s="5">
         <v>0.97679207999999562</v>
       </c>
       <c r="D403" s="5">
         <v>6.3435773134200346</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>191.66426093999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.59724707999998827</v>
       </c>
       <c r="D404" s="5">
         <v>3.816186532221777</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>193.27133706999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.6070761299999958</v>
       </c>
       <c r="D405" s="5">
         <v>10.539055087623851</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>194.73303299</v>
       </c>
       <c r="C406" s="5">
         <v>1.461695920000011</v>
       </c>
       <c r="D406" s="5">
         <v>9.4626916850505403</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>195.70106995</v>
       </c>
       <c r="C407" s="5">
         <v>0.96803696000000627</v>
       </c>
       <c r="D407" s="5">
         <v>6.1311484375211167</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>194.11198808</v>
       </c>
       <c r="C408" s="5">
         <v>-1.5890818700000011</v>
       </c>
       <c r="D408" s="5">
         <v>-9.320338413469397</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>197.93540242</v>
       </c>
       <c r="C409" s="5">
         <v>3.8234143399999994</v>
       </c>
       <c r="D409" s="5">
         <v>26.37275376238135</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>194.45657127000001</v>
       </c>
       <c r="C410" s="5">
         <v>-3.4788311499999907</v>
       </c>
       <c r="D410" s="5">
         <v>-19.166804925149883</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>200.17379063000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.7172193600000014</v>
       </c>
       <c r="D411" s="5">
         <v>41.584292225173613</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>201.14724874000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.97345810999999571</v>
       </c>
       <c r="D412" s="5">
         <v>5.9943218528656583</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>201.94608739</v>
       </c>
       <c r="C413" s="5">
         <v>0.79883864999999332</v>
       </c>
       <c r="D413" s="5">
         <v>4.8711810938333322</v>
       </c>
       <c r="E413" s="5">
         <v>6.6237965733620729</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.57980454</v>
       </c>
       <c r="C414" s="5">
         <v>-0.3662828500000046</v>
       </c>
       <c r="D414" s="5">
         <v>-2.154937039437621</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>204.38632074</v>
       </c>
       <c r="C415" s="5">
         <v>2.8065162000000043</v>
       </c>
       <c r="D415" s="5">
         <v>18.04773870648091</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>204.96855203000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.58223129000000995</v>
       </c>
       <c r="D416" s="5">
         <v>3.4724870999840896</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>205.26942244</v>
       </c>
       <c r="C417" s="5">
         <v>0.30087040999998749</v>
       </c>
       <c r="D417" s="5">
         <v>1.7757536173548916</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>206.03718287000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.76776043000000982</v>
       </c>
       <c r="D418" s="5">
         <v>4.5818003489843884</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>206.95820513999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.92102226999998038</v>
       </c>
       <c r="D419" s="5">
         <v>5.4980793628930158</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>207.43572567000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.47752053000002093</v>
       </c>
       <c r="D420" s="5">
         <v>2.8042024883863093</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>208.23069221</v>
       </c>
       <c r="C421" s="5">
         <v>0.79496653999999012</v>
       </c>
       <c r="D421" s="5">
         <v>4.6970040325853724</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>209.26193205999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.0312398499999915</v>
       </c>
       <c r="D422" s="5">
         <v>6.1074444372149816</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>208.9355764</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32635565999999017</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8554975041640165</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>209.58553520999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.6499588099999869</v>
       </c>
       <c r="D424" s="5">
         <v>3.7975076389085149</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.24485573999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.65932053000000224</v>
       </c>
       <c r="D425" s="5">
         <v>3.8410013902787199</v>
       </c>
       <c r="E425" s="5">
         <v>4.1093979374670075</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>210.53004762</v>
       </c>
       <c r="C426" s="5">
         <v>0.2851918800000135</v>
       </c>
       <c r="D426" s="5">
         <v>1.6399691780714321</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>209.76643381</v>
       </c>
       <c r="C427" s="5">
         <v>-0.76361381000000961</v>
       </c>
       <c r="D427" s="5">
         <v>-4.266734132404193</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.52684350999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.76040969999999675</v>
       </c>
       <c r="D428" s="5">
         <v>4.4378226516026187</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>210.80399317000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.2771496600000205</v>
       </c>
       <c r="D429" s="5">
         <v>1.5912376438733666</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.32135084999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.51735767999997506</v>
       </c>
       <c r="D430" s="5">
         <v>2.9851341856478086</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.35013278</v>
       </c>
       <c r="C431" s="5">
         <v>-1.9712180699999919</v>
       </c>
       <c r="D431" s="5">
         <v>-10.636874558912456</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>210.47081671000001</v>
       </c>
       <c r="C432" s="5">
         <v>1.1206839300000127</v>
       </c>
       <c r="D432" s="5">
         <v>6.6163345395278572</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.75207505</v>
       </c>
       <c r="C433" s="5">
         <v>0.28125833999999372</v>
       </c>
       <c r="D433" s="5">
         <v>1.6154340607974049</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>211.07204218000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.31996713000000909</v>
       </c>
       <c r="D434" s="5">
         <v>1.8371490731853291</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>210.23108148</v>
       </c>
       <c r="C435" s="5">
         <v>-0.84096070000001077</v>
       </c>
       <c r="D435" s="5">
         <v>-4.6776922213955796</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>210.22910891999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.9725600000128907E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1258800712177219E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>210.73660351000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50749459000002162</v>
       </c>
       <c r="D437" s="5">
         <v>2.9355808980995324</v>
       </c>
       <c r="E437" s="5">
         <v>0.23389289039639216</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>211.2836886</v>
       </c>
       <c r="C438" s="5">
         <v>0.54708508999999594</v>
       </c>
       <c r="D438" s="5">
         <v>3.160141363272162</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>210.19814056000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0855480399999919</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9941682735108914</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>211.2825426</v>
+        <v>211.18475767999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0844020399999863</v>
+        <v>0.98661711999997692</v>
       </c>
       <c r="D440" s="5">
-        <v>6.3694555680185339</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7802033036099987</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>211.26450840999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>7.9750730000000658E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.45410425170551161</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>