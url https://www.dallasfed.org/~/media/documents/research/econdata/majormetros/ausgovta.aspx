--- v6 (2026-06-05)
+++ v7 (2026-06-30)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5647C996-6E85-4086-B908-55FA65F35D3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{30A112BA-8B0C-47A9-83C0-35CC2295FDE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3DED7CDE-9B36-49A2-B019-6FCCF3290B0B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C604D52-86B9-44B4-8B38-8C734D7DA8F0}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B61626BF-5421-4EEC-86B1-A7589E50CF65}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A23B0CE-304C-4BDD-8CAB-9BF1932E58B3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>111.01828224</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>111.01840061</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>110.97782866999999</v>
+        <v>110.97844101</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.0453570000011041E-2</v>
+        <v>-3.9959600000003093E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.43638860401347124</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.43107004077385103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>112.49773349</v>
+        <v>112.49757164</v>
       </c>
       <c r="C8" s="5">
-        <v>1.5199048200000078</v>
+        <v>1.5191306300000065</v>
       </c>
       <c r="D8" s="5">
-        <v>17.730934701567502</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>17.721107366355039</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>115.99207168</v>
+        <v>115.99077475</v>
       </c>
       <c r="C9" s="5">
-        <v>3.4943381899999935</v>
+        <v>3.4932031099999961</v>
       </c>
       <c r="D9" s="5">
-        <v>44.349202881257277</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>44.332327896623646</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>119.48561638</v>
+        <v>119.48651251</v>
       </c>
       <c r="C10" s="5">
-        <v>3.4935447000000011</v>
+        <v>3.4957377599999973</v>
       </c>
       <c r="D10" s="5">
-        <v>42.773588890152105</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>42.805598538435063</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>118.33002116</v>
+        <v>118.32987731999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.155595219999995</v>
+        <v>-1.1566351900000029</v>
       </c>
       <c r="D11" s="5">
-        <v>-11.007836140402583</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-11.017142939550538</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>118.44788774</v>
+        <v>118.44779195</v>
       </c>
       <c r="C12" s="5">
-        <v>0.11786657999999761</v>
+        <v>0.11791463000000135</v>
       </c>
       <c r="D12" s="5">
-        <v>1.2018703780322992</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>1.2023644957414259</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>112.65467726999999</v>
+        <v>112.65463769</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.7932104700000053</v>
+        <v>-5.7931542599999943</v>
       </c>
       <c r="D13" s="5">
-        <v>-45.214845862792863</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-45.214545176163192</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>115.27585415</v>
+        <v>115.27587129</v>
       </c>
       <c r="C14" s="5">
-        <v>2.6211768800000073</v>
+        <v>2.6212335999999965</v>
       </c>
       <c r="D14" s="5">
-        <v>31.786053675626171</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>31.786844435488426</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>115.8841992</v>
+        <v>115.88422086999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.60834504999999695</v>
+        <v>0.60834957999999517</v>
       </c>
       <c r="D15" s="5">
-        <v>6.5198390449928922</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>6.5198880145548088</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>116.21990258</v>
+        <v>116.21991907</v>
       </c>
       <c r="C16" s="5">
-        <v>0.33570337999999822</v>
+        <v>0.33569820000001016</v>
       </c>
       <c r="D16" s="5">
-        <v>3.532189096223548</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.5321330511800753</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>116.81528710000001</v>
+        <v>116.81533691999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.5953845200000103</v>
+        <v>0.59541784999998981</v>
       </c>
       <c r="D17" s="5">
-        <v>6.3237005426568516</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>6.3240636587007959</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>116.79528859</v>
+        <v>116.79539669</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.9998510000007741E-2</v>
+        <v>-1.9940229999988901E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-0.20524392886009935</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-0.20464627772903698</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>116.75852734</v>
+        <v>116.75895466</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6761249999997858E-2</v>
+        <v>-3.6442030000003456E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.3770461527338953</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.37377730597433212</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>116.87966614</v>
+        <v>116.87959609000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.1211387999999971</v>
+        <v>0.12064143000000627</v>
       </c>
       <c r="D20" s="5">
-        <v>1.2521479094954824</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.2469730173157112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>116.83619705</v>
+        <v>116.83544211</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.3469090000002097E-2</v>
+        <v>-4.4153980000004367E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.44538405593187447</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.45238713190155488</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>117.03995573</v>
+        <v>117.04034864</v>
       </c>
       <c r="C22" s="5">
-        <v>0.20375868000000708</v>
+        <v>0.20490653000000236</v>
       </c>
       <c r="D22" s="5">
-        <v>2.112953105147386</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.12498508745258</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>117.55331446</v>
+        <v>117.5532675</v>
       </c>
       <c r="C23" s="5">
-        <v>0.5133587299999931</v>
+        <v>0.5129188599999992</v>
       </c>
       <c r="D23" s="5">
-        <v>5.3922699760988513</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.3875191706628023</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>117.30451463</v>
+        <v>117.30447794</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.24879982999999584</v>
+        <v>-0.24878956000000585</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.5104248625553049</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.510323431236483</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>114.29582980000001</v>
+        <v>114.29581301</v>
       </c>
       <c r="C25" s="5">
-        <v>-3.0086848299999929</v>
+        <v>-3.0086649299999948</v>
       </c>
       <c r="D25" s="5">
-        <v>-26.787051486809133</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-26.786905755212931</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>116.92747349</v>
+        <v>116.92750036</v>
       </c>
       <c r="C26" s="5">
-        <v>2.63164368999999</v>
+        <v>2.6316873499999929</v>
       </c>
       <c r="D26" s="5">
-        <v>31.41174101671611</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>31.412335051774431</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>116.95993051000001</v>
+        <v>116.95994294</v>
       </c>
       <c r="C27" s="5">
-        <v>3.2457020000009607E-2</v>
+        <v>3.2442580000008547E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.33360801010815511</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.33345928590893248</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>117.87510554000001</v>
+        <v>117.87511239</v>
       </c>
       <c r="C28" s="5">
-        <v>0.91517503000000033</v>
+        <v>0.91516944999999339</v>
       </c>
       <c r="D28" s="5">
-        <v>9.804443719609047</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>9.8043802570241478</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>118.1371536</v>
+        <v>118.13718722</v>
       </c>
       <c r="C29" s="5">
-        <v>0.26204805999999792</v>
+        <v>0.26207483000000309</v>
       </c>
       <c r="D29" s="5">
-        <v>2.700580363096039</v>
+        <v>2.7008594692470078</v>
       </c>
       <c r="E29" s="5">
-        <v>1.1315869119667532</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.1315725613198158</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>118.42117045000001</v>
+        <v>118.42123444000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.28401685000000043</v>
+        <v>0.28404722000000504</v>
       </c>
       <c r="D30" s="5">
-        <v>2.9234079642118438</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.9237238673651689</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>118.15896045</v>
+        <v>118.15914418</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.26221000000001027</v>
+        <v>-0.2620902600000079</v>
       </c>
       <c r="D31" s="5">
-        <v>-2.6249381765616753</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-2.623752633405052</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>118.57639219000001</v>
+        <v>118.57636884</v>
       </c>
       <c r="C32" s="5">
-        <v>0.41743174000001204</v>
+        <v>0.41722466000000225</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3227077468218633</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.3205146676795092</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>118.88936207</v>
+        <v>118.88896926</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31296987999999715</v>
+        <v>0.31260041999999544</v>
       </c>
       <c r="D33" s="5">
-        <v>3.2136586176460424</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.2098103695700875</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>118.98310343</v>
+        <v>118.98326983</v>
       </c>
       <c r="C34" s="5">
-        <v>9.3741359999995666E-2</v>
+        <v>9.4300570000001471E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>0.9502846911224383</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0.95598149892588413</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>119.5430611</v>
+        <v>119.54308091</v>
       </c>
       <c r="C35" s="5">
-        <v>0.55995767000000285</v>
+        <v>0.5598110800000029</v>
       </c>
       <c r="D35" s="5">
-        <v>5.7959300321510643</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>5.7943649377667272</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>120.27780952000001</v>
+        <v>120.27779701999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.73474842000000251</v>
+        <v>0.73471610999999371</v>
       </c>
       <c r="D36" s="5">
-        <v>7.6300774217292089</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>7.6297291652795751</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>116.8408573</v>
+        <v>116.84084922</v>
       </c>
       <c r="C37" s="5">
-        <v>-3.4369522200000091</v>
+        <v>-3.4369477999999987</v>
       </c>
       <c r="D37" s="5">
-        <v>-29.382767074907367</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-29.382737608718866</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>121.50535790000001</v>
+        <v>121.5053837</v>
       </c>
       <c r="C38" s="5">
-        <v>4.6645006000000109</v>
+        <v>4.6645344800000004</v>
       </c>
       <c r="D38" s="5">
-        <v>59.958870765242509</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>59.959411088384165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>122.14447</v>
+        <v>122.14447151</v>
       </c>
       <c r="C39" s="5">
-        <v>0.6391120999999913</v>
+        <v>0.63908781000000658</v>
       </c>
       <c r="D39" s="5">
-        <v>6.4977824270188167</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>6.4975268660245833</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>122.71483972999999</v>
+        <v>122.71483994</v>
       </c>
       <c r="C40" s="5">
-        <v>0.57036972999999591</v>
+        <v>0.57036843000000204</v>
       </c>
       <c r="D40" s="5">
-        <v>5.7497383297210325</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>5.7497248134774637</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>122.89629243</v>
+        <v>122.89630656</v>
       </c>
       <c r="C41" s="5">
-        <v>0.18145270000000835</v>
+        <v>0.1814666199999948</v>
       </c>
       <c r="D41" s="5">
-        <v>1.7888856378523998</v>
+        <v>1.7890239857745405</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0284861154806118</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.0284684712675434</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>123.06731707</v>
+        <v>123.06733889</v>
       </c>
       <c r="C42" s="5">
-        <v>0.17102463999999884</v>
+        <v>0.17103233000000273</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6827821182830105</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.6828581684980248</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>123.68309239</v>
+        <v>123.68311358</v>
       </c>
       <c r="C43" s="5">
-        <v>0.61577531999999735</v>
+        <v>0.61577468999999496</v>
       </c>
       <c r="D43" s="5">
-        <v>6.1723005325393876</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>6.172292918222344</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>123.84134914000001</v>
+        <v>123.84136839999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15825675000000672</v>
+        <v>0.15825481999999624</v>
       </c>
       <c r="D44" s="5">
-        <v>1.5462928639420559</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.5462736066369054</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>124.32554716</v>
+        <v>124.32541333</v>
       </c>
       <c r="C45" s="5">
-        <v>0.48419801999999379</v>
+        <v>0.48404493000001025</v>
       </c>
       <c r="D45" s="5">
-        <v>4.7940091469037327</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.7924599211524477</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>124.47664741</v>
+        <v>124.47667692</v>
       </c>
       <c r="C46" s="5">
-        <v>0.15110024999999894</v>
+        <v>0.15126358999999923</v>
       </c>
       <c r="D46" s="5">
-        <v>1.4682200026115311</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.4698193831619522</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>124.25175059</v>
+        <v>124.25183941</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.22489681999999789</v>
+        <v>-0.22483751000000041</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.1466716679211739</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.1461106541411534</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>124.71765370999999</v>
+        <v>124.71764111</v>
       </c>
       <c r="C48" s="5">
-        <v>0.46590311999999301</v>
+        <v>0.4658017000000001</v>
       </c>
       <c r="D48" s="5">
-        <v>4.5935704474228567</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>4.59254643916025</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>122.62532177999999</v>
+        <v>122.62529403000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-2.0923319300000003</v>
+        <v>-2.0923470799999961</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.374334198568899</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-18.374456902344981</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>125.7184797</v>
+        <v>125.7184858</v>
       </c>
       <c r="C50" s="5">
-        <v>3.0931579200000101</v>
+        <v>3.09319176999999</v>
       </c>
       <c r="D50" s="5">
-        <v>34.842726652623355</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>34.843171343471838</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>125.60499119000001</v>
+        <v>125.60497553</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.11348850999999627</v>
+        <v>-0.11351026999999192</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.0779010703877656</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-1.0781066671214257</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>124.99776147999999</v>
+        <v>124.99774944000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.6072297100000128</v>
+        <v>-0.6072260899999975</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.6495322364607414</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-5.6495001329320838</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>125.24666963999999</v>
+        <v>125.24666714</v>
       </c>
       <c r="C53" s="5">
-        <v>0.24890815999999916</v>
+        <v>0.24891769999999269</v>
       </c>
       <c r="D53" s="5">
-        <v>2.4159064671378294</v>
+        <v>2.4160003142990938</v>
       </c>
       <c r="E53" s="5">
-        <v>1.9124882968611479</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.9124745452399061</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>125.81193276</v>
+        <v>125.81193436</v>
       </c>
       <c r="C54" s="5">
-        <v>0.56526312000001155</v>
+        <v>0.56526721999999552</v>
       </c>
       <c r="D54" s="5">
-        <v>5.5523168556808944</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>5.5523582465589749</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>125.85129283000001</v>
+        <v>125.85129768</v>
       </c>
       <c r="C55" s="5">
-        <v>3.9360070000000746E-2</v>
+        <v>3.9363320000006752E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.3760648011710277</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.37609590187734909</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>126.34280226</v>
+        <v>126.34281538</v>
       </c>
       <c r="C56" s="5">
-        <v>0.49150942999999359</v>
+        <v>0.49151770000000283</v>
       </c>
       <c r="D56" s="5">
-        <v>4.7885636656762154</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.7886457867141852</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>126.84236221</v>
+        <v>126.84237761</v>
       </c>
       <c r="C57" s="5">
-        <v>0.49955995000000541</v>
+        <v>0.49956222999999511</v>
       </c>
       <c r="D57" s="5">
-        <v>4.8493623795601293</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.8493844810711284</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>127.57147139999999</v>
+        <v>127.57150068999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.72910918999998842</v>
+        <v>0.72912307999999371</v>
       </c>
       <c r="D58" s="5">
-        <v>7.1200876957237869</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>7.1202267628305282</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>128.78422459000001</v>
+        <v>128.78433648000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.212753190000015</v>
+        <v>1.212835790000014</v>
       </c>
       <c r="D59" s="5">
-        <v>12.02352465469383</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>12.024383950729245</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>127.63912333</v>
+        <v>127.63905714000001</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.1451012600000041</v>
+        <v>-1.1452793400000019</v>
       </c>
       <c r="D60" s="5">
-        <v>-10.163309892081685</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-10.164805540599019</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>125.49158636</v>
+        <v>125.49150007999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-2.1475369700000044</v>
+        <v>-2.1475570600000111</v>
       </c>
       <c r="D61" s="5">
-        <v>-18.422656242451673</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-18.422821646704378</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>128.96655769</v>
+        <v>128.96651102000001</v>
       </c>
       <c r="C62" s="5">
-        <v>3.4749713300000025</v>
+        <v>3.4750109400000184</v>
       </c>
       <c r="D62" s="5">
-        <v>38.787382260979975</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>38.787924631267522</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>130.04312245</v>
+        <v>130.04309408</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0765647599999966</v>
+        <v>1.0765830599999902</v>
       </c>
       <c r="D63" s="5">
-        <v>10.490100508032008</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>10.490291061718505</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>130.52693191</v>
+        <v>130.52692418999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.48380946000000336</v>
+        <v>0.48383010999998532</v>
       </c>
       <c r="D64" s="5">
-        <v>4.5569469472413138</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.5571464590793642</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>131.18372300999999</v>
+        <v>131.18372841999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.65679109999999241</v>
+        <v>0.65680423000000587</v>
       </c>
       <c r="D65" s="5">
-        <v>6.2081554899430014</v>
+        <v>6.2082834301769418</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7402884141071633</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.7402948242635246</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>131.64919902</v>
+        <v>131.64920756000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.46547601000000327</v>
+        <v>0.46547914000001356</v>
       </c>
       <c r="D66" s="5">
-        <v>4.3420172091710008</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>4.3420467957614672</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>132.15910221999999</v>
+        <v>132.15914193</v>
       </c>
       <c r="C67" s="5">
-        <v>0.50990319999999656</v>
+        <v>0.50993436999999631</v>
       </c>
       <c r="D67" s="5">
-        <v>4.7481360418089924</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.7484321883714431</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>132.58614405</v>
+        <v>132.58620382000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.42704183000000739</v>
+        <v>0.4270618900000045</v>
       </c>
       <c r="D68" s="5">
-        <v>3.9471837851330127</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.9473713018986833</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>131.65183335</v>
+        <v>131.65190525</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.9343106999999975</v>
+        <v>-0.93429857000000993</v>
       </c>
       <c r="D69" s="5">
-        <v>-8.1360211688734534</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-8.135916073289561</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>132.80186201999999</v>
+        <v>132.80194831</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1500286699999833</v>
+        <v>1.1500430600000016</v>
       </c>
       <c r="D70" s="5">
-        <v>11.00103690016816</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>11.001174933303925</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>133.36399105999999</v>
+        <v>133.36416245999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.56212904000000208</v>
+        <v>0.56221414999998842</v>
       </c>
       <c r="D71" s="5">
-        <v>5.1993442955855285</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.2001464716966206</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>130.34053058000001</v>
+        <v>130.34031733</v>
       </c>
       <c r="C72" s="5">
-        <v>-3.0234604799999829</v>
+        <v>-3.0238451299999838</v>
       </c>
       <c r="D72" s="5">
-        <v>-24.056464813472378</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-24.05912701656634</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>127.97440093</v>
+        <v>127.97417958</v>
       </c>
       <c r="C73" s="5">
-        <v>-2.3661296500000049</v>
+        <v>-2.3661377500000071</v>
       </c>
       <c r="D73" s="5">
-        <v>-19.735510471188601</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-19.735600570312041</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>129.93875482000001</v>
+        <v>129.93857496000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.9643538900000124</v>
+        <v>1.9643953800000133</v>
       </c>
       <c r="D74" s="5">
-        <v>20.056905621577958</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>20.057403310470768</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>129.06972575</v>
+        <v>129.06977706999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.86902907000001051</v>
+        <v>-0.86879789000002461</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.7368583004244869</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-7.7348855391021871</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>128.84908052</v>
+        <v>128.84911790999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.22064523000000236</v>
+        <v>-0.22065915999999675</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.0322265815756246</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-2.0323528776906352</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>129.3084436</v>
+        <v>129.30848888</v>
       </c>
       <c r="C77" s="5">
-        <v>0.45936308000000281</v>
+        <v>0.45937097000000904</v>
       </c>
       <c r="D77" s="5">
-        <v>4.3630417166492075</v>
+        <v>4.3631168405448451</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.429506166597394</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-1.4294757151559256</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>128.38703842000001</v>
+        <v>128.38708202999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.92140517999999361</v>
+        <v>-0.92140685000001099</v>
       </c>
       <c r="D78" s="5">
-        <v>-8.2234861227106997</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-8.223497680432434</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>128.17032982000001</v>
+        <v>128.17041270999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.21670860000000403</v>
+        <v>-0.21666931999999406</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.0068197312829605</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.0064586751154079</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>128.26089195</v>
+        <v>128.26098612000001</v>
       </c>
       <c r="C80" s="5">
-        <v>9.0562129999995022E-2</v>
+        <v>9.0573410000018839E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.85119450223676285</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.85130038279999098</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>129.16594444</v>
+        <v>129.16605444000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.90505249000000276</v>
+        <v>0.90506831999999804</v>
       </c>
       <c r="D81" s="5">
-        <v>8.8040888388833736</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>8.8042421364498793</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>128.69688239999999</v>
+        <v>128.69701366999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.46906204000001139</v>
+        <v>-0.46904077000002076</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.2717691419740582</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-4.2715757219629396</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>127.79744004</v>
+        <v>127.79763751999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.89944235999999478</v>
+        <v>-0.89937614999999482</v>
       </c>
       <c r="D83" s="5">
-        <v>-8.0716353460862251</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-8.07105590480991</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>128.71681122000001</v>
+        <v>128.71645527999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.91937118000001306</v>
+        <v>0.91881775999999604</v>
       </c>
       <c r="D84" s="5">
-        <v>8.9826624498702046</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>8.9770252854247889</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>128.31604899999999</v>
+        <v>128.31569483999999</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.40076222000001849</v>
+        <v>-0.40076043999999911</v>
       </c>
       <c r="D85" s="5">
-        <v>-3.672901625362146</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-3.6728955737202251</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>127.82846305</v>
+        <v>127.82815979</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.48758594999999616</v>
+        <v>-0.48753504999999109</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.4657580751771286</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-4.465313653096425</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>128.5027465</v>
+        <v>128.50289208000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.67428345000000434</v>
+        <v>0.67473229000000856</v>
       </c>
       <c r="D87" s="5">
-        <v>6.5168006355369679</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.5212812026106404</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>128.98553544000001</v>
+        <v>128.98564304000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.48278894000000605</v>
+        <v>0.48275096000000417</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6027760180471722</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.6024010909277324</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>129.48342051</v>
+        <v>129.48352063999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.49788506999999527</v>
+        <v>0.49787759999998116</v>
       </c>
       <c r="D89" s="5">
-        <v>4.7316224576789523</v>
+        <v>4.731545921874325</v>
       </c>
       <c r="E89" s="5">
-        <v>0.13531746661592514</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.13535983717389843</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>129.08812111</v>
+        <v>129.08820458</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.39529939999999897</v>
+        <v>-0.39531605999999897</v>
       </c>
       <c r="D90" s="5">
-        <v>-3.6025836020198487</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-3.6027301541184276</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>129.90571305</v>
+        <v>129.90582244000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.81759193999999979</v>
+        <v>0.8176178600000128</v>
       </c>
       <c r="D91" s="5">
-        <v>7.8707397972417548</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.8709928099704118</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>130.21738568000001</v>
+        <v>130.21747739</v>
       </c>
       <c r="C92" s="5">
-        <v>0.31167263000000389</v>
+        <v>0.31165494999999055</v>
       </c>
       <c r="D92" s="5">
-        <v>2.9173630965799502</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.917192926972878</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>129.67937836999999</v>
+        <v>129.67949338</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.53800731000001178</v>
+        <v>-0.5379840100000024</v>
       </c>
       <c r="D93" s="5">
-        <v>-4.8468046884377003</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-4.8465961934891837</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>128.72788625999999</v>
+        <v>128.72802866999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-0.95149211000000378</v>
+        <v>-0.95146471000001043</v>
       </c>
       <c r="D94" s="5">
-        <v>-8.4579535406599788</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-8.4577125204846055</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>127.67348536999999</v>
+        <v>127.67370801</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.0544008899999966</v>
+        <v>-1.0543206599999877</v>
       </c>
       <c r="D95" s="5">
-        <v>-9.3981813294619077</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-9.3974881845159786</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>130.22149328</v>
+        <v>130.22102570999999</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5480079100000097</v>
+        <v>2.5473176999999936</v>
       </c>
       <c r="D96" s="5">
-        <v>26.760365182698685</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>26.752251152021312</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>128.26039201</v>
+        <v>128.25995688</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.9611012700000003</v>
+        <v>-1.9610688299999879</v>
       </c>
       <c r="D97" s="5">
-        <v>-16.647486413520451</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-16.647288343924082</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>128.29815646</v>
+        <v>128.29775902</v>
       </c>
       <c r="C98" s="5">
-        <v>3.7764449999997396E-2</v>
+        <v>3.7802139999996598E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>0.35389568143182615</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>0.35425065593044369</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>129.34224945</v>
+        <v>129.34251495000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0440929899999958</v>
+        <v>1.044755930000008</v>
       </c>
       <c r="D99" s="5">
-        <v>10.214801989166133</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>10.221614109829957</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>129.74837672000001</v>
+        <v>129.74858694</v>
       </c>
       <c r="C100" s="5">
-        <v>0.40612727000001314</v>
+        <v>0.40607198999998673</v>
       </c>
       <c r="D100" s="5">
-        <v>3.8336882980456677</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.8331494277729528</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>129.21223379</v>
+        <v>129.21244161000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.53614293000001112</v>
+        <v>-0.53614532999998232</v>
       </c>
       <c r="D101" s="5">
-        <v>-4.8474531534228538</v>
+        <v>-4.8474666855881754</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.20943740822714219</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-0.20935407738383871</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>129.93461977999999</v>
+        <v>129.93467946000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.72238598999999226</v>
+        <v>0.72223784999999907</v>
       </c>
       <c r="D102" s="5">
-        <v>6.9190138952794689</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.9175396386828014</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>130.65530396</v>
+        <v>130.65537053</v>
       </c>
       <c r="C103" s="5">
-        <v>0.72068418000000634</v>
+        <v>0.72069106999998667</v>
       </c>
       <c r="D103" s="5">
-        <v>6.862659088973877</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>6.8627234638894086</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>131.02541851999999</v>
+        <v>131.02546262000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.37011455999999043</v>
+        <v>0.3700920900000142</v>
       </c>
       <c r="D104" s="5">
-        <v>3.4527718943018204</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.4525572102366509</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>131.43781841000001</v>
+        <v>131.43790938000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.41239989000001742</v>
+        <v>0.41244675999999458</v>
       </c>
       <c r="D105" s="5">
-        <v>3.8430506773206918</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.843493720385105</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>132.21771537000001</v>
+        <v>132.21779003</v>
       </c>
       <c r="C106" s="5">
-        <v>0.77989696000000208</v>
+        <v>0.77988064999999551</v>
       </c>
       <c r="D106" s="5">
-        <v>7.357323980128716</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.3571598014145145</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>134.71573291000001</v>
+        <v>134.71583885000001</v>
       </c>
       <c r="C107" s="5">
-        <v>2.4980175400000064</v>
+        <v>2.4980488200000082</v>
       </c>
       <c r="D107" s="5">
-        <v>25.182619565238706</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>25.182952634244927</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>132.15633839</v>
+        <v>132.15597474</v>
       </c>
       <c r="C108" s="5">
-        <v>-2.5593945200000121</v>
+        <v>-2.5598641100000066</v>
       </c>
       <c r="D108" s="5">
-        <v>-20.560564531932947</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-20.563937203294248</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>132.69947450999999</v>
+        <v>132.69916778999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.54313611999998557</v>
+        <v>0.54319304999998508</v>
       </c>
       <c r="D109" s="5">
-        <v>5.0447783902243248</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.0453333787153332</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>132.43015778</v>
+        <v>132.42981334999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.26931672999998568</v>
+        <v>-0.26935444000000075</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.4084263475310896</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-2.4087653275320808</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>135.03339695</v>
+        <v>135.03364357000001</v>
       </c>
       <c r="C111" s="5">
-        <v>2.6032391699999948</v>
+        <v>2.6038302200000203</v>
       </c>
       <c r="D111" s="5">
-        <v>26.31402061052437</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>26.320731409102962</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>135.25300118999999</v>
+        <v>135.25325647</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21960423999999534</v>
+        <v>0.21961289999998712</v>
       </c>
       <c r="D112" s="5">
-        <v>1.9691058093405767</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.9691805274220986</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>135.40815133999999</v>
+        <v>135.408432</v>
       </c>
       <c r="C113" s="5">
-        <v>0.15515014999999721</v>
+        <v>0.15517553000000817</v>
       </c>
       <c r="D113" s="5">
-        <v>1.3852506954558308</v>
+        <v>1.3854760998802895</v>
       </c>
       <c r="E113" s="5">
-        <v>4.7951477722069313</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.7951964321680807</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>135.20398918000001</v>
+        <v>135.20395965</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.20416215999998144</v>
+        <v>-0.20447235000000319</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.7943758360613571</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-1.7970757918004621</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>135.00830231</v>
+        <v>135.00829483000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.19568687000000295</v>
+        <v>-0.19566481999999041</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.7230552121430875</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-1.7228629743052504</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>135.12515794000001</v>
+        <v>135.12514254000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.11685563000000343</v>
+        <v>0.11684771000000183</v>
       </c>
       <c r="D116" s="5">
-        <v>1.0436116275306828</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.0435406168306516</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>136.06531946000001</v>
+        <v>136.06539526</v>
       </c>
       <c r="C117" s="5">
-        <v>0.94016152000000375</v>
+        <v>0.94025271999998949</v>
       </c>
       <c r="D117" s="5">
-        <v>8.6762822045082899</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>8.6771573394145651</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>136.15919502</v>
+        <v>136.15919267999999</v>
       </c>
       <c r="C118" s="5">
-        <v>9.3875559999986535E-2</v>
+        <v>9.3797419999987142E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.83106498439762255</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>0.83037013452660347</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>137.88611066999999</v>
+        <v>137.88613015000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.7269156499999951</v>
+        <v>1.7269374700000242</v>
       </c>
       <c r="D119" s="5">
-        <v>16.327543801314736</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>16.327765003145768</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>137.41236843999999</v>
+        <v>137.41215158</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.47374222999999915</v>
+        <v>-0.47397857000001409</v>
       </c>
       <c r="D120" s="5">
-        <v>-4.0458767083930702</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-4.0478565439577512</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>138.26498258000001</v>
+        <v>138.26484382999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.85261414000001423</v>
+        <v>0.85269224999998983</v>
       </c>
       <c r="D121" s="5">
-        <v>7.7051666388941786</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>7.705909370633246</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>137.21529629</v>
+        <v>137.21500172</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.049686290000011</v>
+        <v>-1.049842109999986</v>
       </c>
       <c r="D122" s="5">
-        <v>-8.739279419666568</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-8.740531434686261</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>137.3690115</v>
+        <v>137.36923886</v>
       </c>
       <c r="C123" s="5">
-        <v>0.15371521000000143</v>
+        <v>0.15423713999999222</v>
       </c>
       <c r="D123" s="5">
-        <v>1.352611745612875</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.3572358133611129</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>137.16820616000001</v>
+        <v>137.16847651</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.20080533999998806</v>
+        <v>-0.20076234999999087</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.7401193699862816</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-1.7397469644757635</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>137.35812701</v>
+        <v>137.35844148999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.18992084999999292</v>
+        <v>0.18996497999998496</v>
       </c>
       <c r="D125" s="5">
-        <v>1.674211583089269</v>
+        <v>1.6746002450344744</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4400725884690324</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.4400945799298404</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>138.65243716000001</v>
+        <v>138.65223152999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.2943101500000012</v>
+        <v>1.2937900400000046</v>
       </c>
       <c r="D126" s="5">
-        <v>11.912286911854419</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>11.907220691637965</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>139.13715993</v>
+        <v>139.13708500000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.48472276999999053</v>
+        <v>0.48485347000001866</v>
       </c>
       <c r="D127" s="5">
-        <v>4.2767574485760962</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.2779393636452889</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>139.45064364999999</v>
+        <v>139.45059459000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.31348371999999358</v>
+        <v>0.31350958999999534</v>
       </c>
       <c r="D128" s="5">
-        <v>2.7374225989902135</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>2.7376528022094115</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>138.66145469</v>
+        <v>138.66153093</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.78918895999998995</v>
+        <v>-0.78906366000001071</v>
       </c>
       <c r="D129" s="5">
-        <v>-6.5836817250439221</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-6.5826709878986644</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>140.83985691000001</v>
+        <v>140.83978561000001</v>
       </c>
       <c r="C130" s="5">
-        <v>2.1784022200000095</v>
+        <v>2.1782546800000091</v>
       </c>
       <c r="D130" s="5">
-        <v>20.56961591150419</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>20.568087951498736</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>139.99416565999999</v>
+        <v>139.99411341000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.84569125000001577</v>
+        <v>-0.84567219999999566</v>
       </c>
       <c r="D131" s="5">
-        <v>-6.972288595075538</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-6.9721401015658824</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>140.22380704</v>
+        <v>140.22374818</v>
       </c>
       <c r="C132" s="5">
-        <v>0.22964138000000389</v>
+        <v>0.22963476999998989</v>
       </c>
       <c r="D132" s="5">
-        <v>1.9862934220590489</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.9862364798023169</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>141.06236301000001</v>
+        <v>141.06238164999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.8385559700000158</v>
+        <v>0.83863346999999067</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4169480503197383</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.4176594507442406</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>139.81679728</v>
+        <v>139.81653216999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.2455657300000098</v>
+        <v>-1.245849480000004</v>
       </c>
       <c r="D134" s="5">
-        <v>-10.096139545082982</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-10.098327705811538</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>139.46541324</v>
+        <v>139.46559819000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.35138403999999923</v>
+        <v>-0.35093397999997933</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.9744709961917359</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.9707192255677639</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>139.68110730000001</v>
+        <v>139.68139206999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.21569406000000413</v>
+        <v>0.21579387999997834</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8717611318305405</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.8726322354179592</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>140.00435949000001</v>
+        <v>140.00446292999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.32325219000000516</v>
+        <v>0.3230708600000014</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8126796659542874</v>
+        <v>2.8110759495942439</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9265205034481481</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.9263624508965016</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>140.345339</v>
+        <v>140.34512269000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.34097950999998261</v>
+        <v>0.34065976000002252</v>
       </c>
       <c r="D138" s="5">
-        <v>2.9620587800564646</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>2.95924164740764</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>140.68931570000001</v>
+        <v>140.68930015999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.34397670000001312</v>
+        <v>0.34417746999997689</v>
       </c>
       <c r="D139" s="5">
-        <v>2.9810891417550556</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.9828573190854746</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>141.26223381</v>
+        <v>141.26222509999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.57291810999998916</v>
+        <v>0.57292494000000715</v>
       </c>
       <c r="D140" s="5">
-        <v>4.997613352768715</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>4.9976748365875734</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>141.01986253999999</v>
+        <v>141.01994812999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.24237127000000669</v>
+        <v>-0.24227697000000603</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.0395865607527042</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.0388006086962895</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>141.89339705</v>
+        <v>141.89336273999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.87353451000001314</v>
+        <v>0.87341460999999754</v>
       </c>
       <c r="D142" s="5">
-        <v>7.6918383076968411</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>7.6907414888798264</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>142.54743965</v>
+        <v>142.54742403</v>
       </c>
       <c r="C143" s="5">
-        <v>0.65404259999999681</v>
+        <v>0.65406129000001556</v>
       </c>
       <c r="D143" s="5">
-        <v>5.6736770750716925</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.6738447459954156</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>143.25221246999999</v>
+        <v>143.25215600999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.70477281999998809</v>
+        <v>0.70473197999999115</v>
       </c>
       <c r="D144" s="5">
-        <v>6.0969755886666421</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>6.0966133072999806</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>145.02829310999999</v>
+        <v>145.02830473</v>
       </c>
       <c r="C145" s="5">
-        <v>1.7760806400000035</v>
+        <v>1.776148720000009</v>
       </c>
       <c r="D145" s="5">
-        <v>15.935588098708585</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>15.936247893371069</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>146.47079127000001</v>
+        <v>146.47051114999999</v>
       </c>
       <c r="C146" s="5">
-        <v>1.4424981600000137</v>
+        <v>1.4422064199999909</v>
       </c>
       <c r="D146" s="5">
-        <v>12.61066033277336</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>12.60796772605759</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>145.54450334000001</v>
+        <v>145.54472634000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.92628793000000087</v>
+        <v>-0.92578480999998192</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.3303829031556074</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-7.3265522609276879</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>146.47381109</v>
+        <v>146.47414075</v>
       </c>
       <c r="C148" s="5">
-        <v>0.92930774999999244</v>
+        <v>0.92941440999999259</v>
       </c>
       <c r="D148" s="5">
-        <v>7.9369340231568719</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>7.9378646108075879</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>146.59763493</v>
+        <v>146.59755749999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.12382384000000002</v>
+        <v>0.12341674999998986</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0191680086398813</v>
+        <v>1.0157994966801143</v>
       </c>
       <c r="E149" s="5">
-        <v>4.7093358121258477</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>4.7092031439715187</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>146.55986261999999</v>
+        <v>146.55966103</v>
       </c>
       <c r="C150" s="5">
-        <v>-3.7772310000008247E-2</v>
+        <v>-3.7896469999992632E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.30875391196991675</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-0.30976752669135132</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>146.56359189</v>
+        <v>146.56364468000001</v>
       </c>
       <c r="C151" s="5">
-        <v>3.7292700000080004E-3</v>
+        <v>3.9836500000092201E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>3.0538718204664583E-2</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>3.2622173649943242E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>147.17382491000001</v>
+        <v>147.17386407999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.61023302000000967</v>
+        <v>0.61021939999997699</v>
       </c>
       <c r="D152" s="5">
-        <v>5.1123449026988066</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>5.1122262893066539</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>147.08723351</v>
+        <v>147.08730611999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.6591400000003205E-2</v>
+        <v>-8.6557959999993273E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.70375345746226392</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.70348237276740555</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>147.24875033999999</v>
+        <v>147.2487366</v>
       </c>
       <c r="C154" s="5">
-        <v>0.16151682999998229</v>
+        <v>0.16143048000000704</v>
       </c>
       <c r="D154" s="5">
-        <v>1.3257104367820238</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.3249967447607869</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>144.06528320999999</v>
+        <v>144.06528075</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.1834671299999968</v>
+        <v>-3.1834558500000014</v>
       </c>
       <c r="D155" s="5">
-        <v>-23.070548660505263</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-23.070478283041464</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>148.06811701999999</v>
+        <v>148.06801261999999</v>
       </c>
       <c r="C156" s="5">
-        <v>4.0028338099999985</v>
+        <v>4.002731869999991</v>
       </c>
       <c r="D156" s="5">
-        <v>38.939775935313726</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>38.93862884400847</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>148.04203643</v>
+        <v>148.04201384000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.6080589999992299E-2</v>
+        <v>-2.599877999998057E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.21116231678126596</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-0.21050072736612524</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>148.80010167</v>
+        <v>148.79982884</v>
       </c>
       <c r="C158" s="5">
-        <v>0.75806524000000763</v>
+        <v>0.75781499999999369</v>
       </c>
       <c r="D158" s="5">
-        <v>6.3207739219977466</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>6.3186293129742221</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>149.46956179</v>
+        <v>149.46979189999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.66946011999999655</v>
+        <v>0.6699630599999864</v>
       </c>
       <c r="D159" s="5">
-        <v>5.5344861483172192</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>5.5387579055666381</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>150.18901491</v>
+        <v>150.18939152999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.71945311999999717</v>
+        <v>0.71959963000000471</v>
       </c>
       <c r="D160" s="5">
-        <v>5.9314433922132759</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>5.9326740609516593</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.10561774999999</v>
+        <v>151.10535429000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.91660283999999592</v>
+        <v>0.91596276000001353</v>
       </c>
       <c r="D161" s="5">
-        <v>7.5744917859784655</v>
+        <v>7.5690040943536374</v>
       </c>
       <c r="E161" s="5">
-        <v>3.0750719970022322</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.0749467227651595</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>150.55488423</v>
+        <v>150.55479781</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.55073351999999431</v>
+        <v>-0.55055648000001156</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.2870145453202451</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.2856712538070774</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>149.95335569</v>
+        <v>149.95345881</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.60152854000000389</v>
+        <v>-0.60133899999999585</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.6905252191427271</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.6890821956526825</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>149.07753169</v>
+        <v>149.07759436000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.87582399999999438</v>
+        <v>-0.87586444999999458</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.7879512066662091</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.7882501876516566</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>149.67622627</v>
+        <v>149.67628540999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.59869458000000009</v>
+        <v>0.59869104999998513</v>
       </c>
       <c r="D165" s="5">
-        <v>4.9270777896250229</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>4.9270459769046759</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>149.25492335999999</v>
+        <v>149.25492632999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.42130291000000852</v>
+        <v>-0.421359080000002</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.3259105456944882</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.3263458340441088</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>149.6516025</v>
+        <v>149.65160746000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.39667914000000337</v>
+        <v>0.39668113000001881</v>
       </c>
       <c r="D167" s="5">
-        <v>3.2363095542727649</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>3.2363259624134777</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>151.32765194999999</v>
+        <v>151.3274577</v>
       </c>
       <c r="C168" s="5">
-        <v>1.6760494499999936</v>
+        <v>1.6758502399999884</v>
       </c>
       <c r="D168" s="5">
-        <v>14.299165877379071</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>14.297359805306975</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>149.12658744999999</v>
+        <v>149.12652331999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.2010645000000011</v>
+        <v>-2.2009343800000067</v>
       </c>
       <c r="D169" s="5">
-        <v>-16.123280684505538</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-16.12242151218458</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>148.07162714</v>
+        <v>148.07138447</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.0549603099999842</v>
+        <v>-1.0551388499999916</v>
       </c>
       <c r="D170" s="5">
-        <v>-8.1664805393454554</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-8.1678126662619306</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>145.98132881000001</v>
+        <v>145.98157753000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.090298329999996</v>
+        <v>-2.0898069399999883</v>
       </c>
       <c r="D171" s="5">
-        <v>-15.684860150732138</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-15.681478052467114</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>145.29285874999999</v>
+        <v>145.29312948</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.68847006000001443</v>
+        <v>-0.6884480500000052</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.5148674475768988</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-5.51468653458641</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>146.84105233</v>
+        <v>146.84088598</v>
       </c>
       <c r="C173" s="5">
-        <v>1.5481935800000031</v>
+        <v>1.5477564999999913</v>
       </c>
       <c r="D173" s="5">
-        <v>13.56346397997279</v>
+        <v>13.559380951904011</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.8222414781795879</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.8221821324846519</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>147.40044252000001</v>
+        <v>147.40042998999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.55939019000001622</v>
+        <v>0.55954400999999621</v>
       </c>
       <c r="D174" s="5">
-        <v>4.6684010579067348</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.6697171897180922</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>147.53837250000001</v>
+        <v>147.53844104999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.13792997999999557</v>
+        <v>0.13801105999999663</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1286973402191203</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.1293643444046042</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>148.38160597999999</v>
+        <v>148.38164793999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.84323347999998077</v>
+        <v>0.84320689000000471</v>
       </c>
       <c r="D176" s="5">
-        <v>7.078171413062373</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>7.077937759610009</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>148.41797962000001</v>
+        <v>148.41803393999999</v>
       </c>
       <c r="C177" s="5">
-        <v>3.6373640000022078E-2</v>
+        <v>3.6385999999993146E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>0.29455985865114442</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.29466000360864886</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>148.41867382999999</v>
+        <v>148.41865984</v>
       </c>
       <c r="C178" s="5">
-        <v>6.9420999997760191E-4</v>
+        <v>6.2590000001705448E-4</v>
       </c>
       <c r="D178" s="5">
-        <v>5.6130223121231282E-3</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>5.060688388747181E-3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>148.43035327000001</v>
+        <v>148.430329</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1679440000023078E-2</v>
+        <v>1.1669159999996737E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>9.4471909686499878E-2</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>9.4388730418204503E-2</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>148.54523861999999</v>
+        <v>148.54505499999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.11488534999998024</v>
+        <v>0.11472599999999034</v>
       </c>
       <c r="D180" s="5">
-        <v>0.93276621243969515</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>0.93146708108988729</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>148.72798705</v>
+        <v>148.72793465000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.18274843000000374</v>
+        <v>0.18287965000001805</v>
       </c>
       <c r="D181" s="5">
-        <v>1.4863356010302642</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.4874119319282286</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>149.18704349000001</v>
+        <v>149.18687969999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.45905644000001189</v>
+        <v>0.45894504999998276</v>
       </c>
       <c r="D182" s="5">
-        <v>3.7673888403677802</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.7664604629641607</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>149.80563125</v>
+        <v>149.80583962</v>
       </c>
       <c r="C183" s="5">
-        <v>0.61858775999999693</v>
+        <v>0.61895992000000888</v>
       </c>
       <c r="D183" s="5">
-        <v>5.0907226711000675</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.0938613392600418</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>150.23670614</v>
+        <v>150.23688878999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.43107488999999077</v>
+        <v>0.43104916999999432</v>
       </c>
       <c r="D184" s="5">
-        <v>3.508251563286402</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>3.5080339635395585</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>150.70689365000001</v>
+        <v>150.70681443000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.47018751000001657</v>
+        <v>0.4699256400000138</v>
       </c>
       <c r="D185" s="5">
-        <v>3.8208976495357261</v>
+        <v>3.8187281430863251</v>
       </c>
       <c r="E185" s="5">
-        <v>2.632670672580173</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.6327329913594877</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>150.81033105</v>
+        <v>150.81034896</v>
       </c>
       <c r="C186" s="5">
-        <v>0.10343739999999002</v>
+        <v>0.10353452999999035</v>
       </c>
       <c r="D186" s="5">
-        <v>0.82673400988033663</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.82751370363363108</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>151.32680465999999</v>
+        <v>151.32682606</v>
       </c>
       <c r="C187" s="5">
-        <v>0.51647360999999137</v>
+        <v>0.51647710000000302</v>
       </c>
       <c r="D187" s="5">
-        <v>4.1878851228673852</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.1879134503244764</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>151.16299438999999</v>
+        <v>151.16299796999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.16381026999999904</v>
+        <v>-0.16382809000000975</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.291286112516532</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.2914255673835862</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>151.39052158000001</v>
+        <v>151.39059445999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.22752719000001775</v>
+        <v>0.22759648999999627</v>
       </c>
       <c r="D189" s="5">
-        <v>1.821241387402206</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>1.8218006573654133</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>151.98006720000001</v>
+        <v>151.98003785</v>
       </c>
       <c r="C190" s="5">
-        <v>0.58954561999999555</v>
+        <v>0.58944339000001378</v>
       </c>
       <c r="D190" s="5">
-        <v>4.7744436815335245</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>4.7735956138193369</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>152.08013581</v>
+        <v>152.08009612999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.1000686099999939</v>
+        <v>0.10005827999998473</v>
       </c>
       <c r="D191" s="5">
-        <v>0.79298656491264552</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.79290456260225906</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>153.33475551000001</v>
+        <v>153.33461033</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2546197000000063</v>
+        <v>1.2545142000000169</v>
       </c>
       <c r="D192" s="5">
-        <v>10.361440464156569</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>10.36053210144836</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>152.21155400000001</v>
+        <v>152.2115192</v>
       </c>
       <c r="C193" s="5">
-        <v>-1.1232015100000012</v>
+        <v>-1.1230911300000059</v>
       </c>
       <c r="D193" s="5">
-        <v>-8.4445549347237474</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-8.4437658824386581</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>152.45485601999999</v>
+        <v>152.45475073</v>
       </c>
       <c r="C194" s="5">
-        <v>0.24330201999998735</v>
+        <v>0.24323153000000275</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9350891336145537</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>1.9345240049371659</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>152.16745564999999</v>
+        <v>152.16763019000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.28740037000000029</v>
+        <v>-0.28712053999998943</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.238872503567535</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-2.2367166638439628</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>152.88047015000001</v>
+        <v>152.88056323999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.7130145000000141</v>
+        <v>0.71293304999997531</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7700642080520836</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.7693812086119012</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>153.19739430999999</v>
+        <v>153.1974036</v>
       </c>
       <c r="C197" s="5">
-        <v>0.31692415999998502</v>
+        <v>0.3168403600000147</v>
       </c>
       <c r="D197" s="5">
-        <v>2.5161829243026679</v>
+        <v>2.515508452657178</v>
       </c>
       <c r="E197" s="5">
-        <v>1.652545945100492</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.6526055436974385</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>153.24154045</v>
+        <v>153.24153913999999</v>
       </c>
       <c r="C198" s="5">
-        <v>4.4146140000009382E-2</v>
+        <v>4.4135539999984985E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.34634668574275995</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>0.34626337104066707</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>153.64098340999999</v>
+        <v>153.64097071</v>
       </c>
       <c r="C199" s="5">
-        <v>0.39944295999998758</v>
+        <v>0.39943157000001861</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1731834110057422</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.1730916550363419</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>153.79576857000001</v>
+        <v>153.79575033</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15478516000001719</v>
+        <v>0.15477961999999934</v>
       </c>
       <c r="D200" s="5">
-        <v>1.2156577089084353</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.2156140583183817</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>154.09406935000001</v>
+        <v>154.09415501999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.29830078000000526</v>
+        <v>0.29840468999998393</v>
       </c>
       <c r="D201" s="5">
-        <v>2.3524988537811486</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.3533273692434298</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>154.21591434000001</v>
+        <v>154.21585379999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.1218449899999996</v>
+        <v>0.12169878000000267</v>
       </c>
       <c r="D202" s="5">
-        <v>0.95299932675858567</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.95185025535537982</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>154.37118487000001</v>
+        <v>154.37113916000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15527052999999569</v>
+        <v>0.15528536000002191</v>
       </c>
       <c r="D203" s="5">
-        <v>1.2149193619342302</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.2150365227714399</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>152.18318077000001</v>
+        <v>152.18311919000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.1880041000000006</v>
+        <v>-2.1880199699999991</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.743185979860597</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-15.74329572208063</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>154.18836666000001</v>
+        <v>154.18834594</v>
       </c>
       <c r="C205" s="5">
-        <v>2.005185890000007</v>
+        <v>2.0052267499999914</v>
       </c>
       <c r="D205" s="5">
-        <v>17.009038545333578</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>17.009418024395838</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>159.44389150000001</v>
+        <v>159.44384593000001</v>
       </c>
       <c r="C206" s="5">
-        <v>5.2555248399999925</v>
+        <v>5.2554999900000041</v>
       </c>
       <c r="D206" s="5">
-        <v>49.511752198403734</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>49.511480521175642</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>157.78073176999999</v>
+        <v>157.78083018000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.663159730000018</v>
+        <v>-1.6630157499999996</v>
       </c>
       <c r="D207" s="5">
-        <v>-11.823477926238491</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-11.822515541907508</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>156.68813976000001</v>
+        <v>156.68820590999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.0925920099999757</v>
+        <v>-1.0926242700000159</v>
       </c>
       <c r="D208" s="5">
-        <v>-8.0004076140719462</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-8.0006301100972728</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>157.93033346999999</v>
+        <v>157.93033892</v>
       </c>
       <c r="C209" s="5">
-        <v>1.2421937099999809</v>
+        <v>1.2421330100000034</v>
       </c>
       <c r="D209" s="5">
-        <v>9.9393422170172219</v>
+        <v>9.938830779679698</v>
       </c>
       <c r="E209" s="5">
-        <v>3.0894384211409998</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.0894357272253314</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>157.84387529</v>
+        <v>157.84387018000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.6458179999993945E-2</v>
+        <v>-8.646873999998661E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.65495967615278872</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.65503940963362872</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>158.04214289999999</v>
+        <v>158.04212595000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.19826760999998783</v>
+        <v>0.19825577000000294</v>
       </c>
       <c r="D211" s="5">
-        <v>1.5177764897918111</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.5176852747487368</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>158.65678079</v>
+        <v>158.65675447999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.61463789000001157</v>
+        <v>0.61462852999997608</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7680209787600791</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.7679473313176235</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>158.67738799</v>
+        <v>158.67750232</v>
       </c>
       <c r="C213" s="5">
-        <v>2.0607200000000603E-2</v>
+        <v>2.0747840000012729E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>0.15597387592818368</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.15703915810467706</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>159.07956202</v>
+        <v>159.07946412999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.40217402999999763</v>
+        <v>0.40196180999998887</v>
       </c>
       <c r="D214" s="5">
-        <v>3.0842047198762712</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.0825522468101996</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>159.29803835999999</v>
+        <v>159.29799890000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.21847633999999516</v>
+        <v>0.21853477000001931</v>
       </c>
       <c r="D215" s="5">
-        <v>1.6605592334851149</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.6610077293596426</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>159.4694355</v>
+        <v>159.4693978</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17139714000001049</v>
+        <v>0.17139889999998559</v>
       </c>
       <c r="D216" s="5">
-        <v>1.2988112491550519</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.2988249887270431</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>159.85369367000001</v>
+        <v>159.85367975</v>
       </c>
       <c r="C217" s="5">
-        <v>0.38425817000000961</v>
+        <v>0.38428195000000187</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9301549804600979</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.9303394265257188</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>160.92825643</v>
+        <v>160.92824196999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.0745627599999921</v>
+        <v>1.07456221999999</v>
       </c>
       <c r="D218" s="5">
-        <v>8.3716191885628621</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>8.3716155809872905</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>161.97458184999999</v>
+        <v>161.97464749</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0463254199999881</v>
+        <v>1.0464055200000075</v>
       </c>
       <c r="D219" s="5">
-        <v>8.0873172926583017</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.0879594660433476</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>161.92491756999999</v>
+        <v>161.92497043</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.9664280000001781E-2</v>
+        <v>-4.9677059999993389E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.36732142479554142</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.36741563878105454</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>162.32617439000001</v>
+        <v>162.32619908000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.40125682000001461</v>
+        <v>0.40122865000000729</v>
       </c>
       <c r="D221" s="5">
-        <v>3.014516172917947</v>
+        <v>3.014300650634838</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7834050770462193</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.783417163580415</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>163.63880083999999</v>
+        <v>163.63882278</v>
       </c>
       <c r="C222" s="5">
-        <v>1.312626449999982</v>
+        <v>1.312623699999989</v>
       </c>
       <c r="D222" s="5">
-        <v>10.147036410600485</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>10.147012585296711</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>164.20119855999999</v>
+        <v>164.20115306</v>
       </c>
       <c r="C223" s="5">
-        <v>0.56239772000000698</v>
+        <v>0.56233027999999763</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2030461538215658</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>4.2025320069851269</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>165.84720866000001</v>
+        <v>165.84718330999999</v>
       </c>
       <c r="C224" s="5">
-        <v>1.6460101000000122</v>
+        <v>1.6460302499999955</v>
       </c>
       <c r="D224" s="5">
-        <v>12.715105658309467</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>12.71527371336758</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>162.88797545</v>
+        <v>162.88812462999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-2.9592332100000078</v>
+        <v>-2.9590586799999983</v>
       </c>
       <c r="D225" s="5">
-        <v>-19.430566765592538</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-19.429533508892526</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>163.25627833999999</v>
+        <v>163.25614487999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.36830288999999539</v>
+        <v>0.36802025000000071</v>
       </c>
       <c r="D226" s="5">
-        <v>2.7472951050602212</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.7451579854741892</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>164.14625684000001</v>
+        <v>164.14615916</v>
       </c>
       <c r="C227" s="5">
-        <v>0.88997850000001222</v>
+        <v>0.8900142800000026</v>
       </c>
       <c r="D227" s="5">
-        <v>6.7414505634709965</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>6.7417354467083301</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>164.92561383</v>
+        <v>164.92558198</v>
       </c>
       <c r="C228" s="5">
-        <v>0.77935698999999659</v>
+        <v>0.77942282000000773</v>
       </c>
       <c r="D228" s="5">
-        <v>5.8486945958955427</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>5.8492051627745845</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>165.30940340999999</v>
+        <v>165.30940772</v>
       </c>
       <c r="C229" s="5">
-        <v>0.3837895799999842</v>
+        <v>0.38382573999999181</v>
       </c>
       <c r="D229" s="5">
-        <v>2.8284745017226109</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.8287449693949807</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>168.04147173000001</v>
+        <v>168.0415208</v>
       </c>
       <c r="C230" s="5">
-        <v>2.7320683200000246</v>
+        <v>2.7321130800000049</v>
       </c>
       <c r="D230" s="5">
-        <v>21.738239034175709</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>21.738627533973045</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>166.38408269999999</v>
+        <v>166.38413940999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.6573890300000187</v>
+        <v>-1.6573813900000118</v>
       </c>
       <c r="D231" s="5">
-        <v>-11.214181486935059</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-11.214129465574485</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>167.18408819999999</v>
+        <v>167.18413964999999</v>
       </c>
       <c r="C232" s="5">
-        <v>0.80000549999999748</v>
+        <v>0.8000002400000028</v>
       </c>
       <c r="D232" s="5">
-        <v>5.9248775714635604</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>5.9248355066482628</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>167.92863154</v>
+        <v>167.92867988</v>
       </c>
       <c r="C233" s="5">
-        <v>0.74454334000000699</v>
+        <v>0.74454023000001257</v>
       </c>
       <c r="D233" s="5">
-        <v>5.4769821391771112</v>
+        <v>5.4769569712623367</v>
       </c>
       <c r="E233" s="5">
-        <v>3.4513578423524649</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.4513718868258048</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>168.41123272999999</v>
+        <v>168.41127596000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.4826011899999969</v>
+        <v>0.48259608000000753</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5036513122386648</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>3.5036126011165347</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>168.80326178999999</v>
+        <v>168.80316919000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.39202905999999871</v>
+        <v>0.39189322999999376</v>
       </c>
       <c r="D235" s="5">
-        <v>2.8294122442890535</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.8284185951426233</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>169.03830894999999</v>
+        <v>169.03825999</v>
       </c>
       <c r="C236" s="5">
-        <v>0.23504715999999348</v>
+        <v>0.23509079999999472</v>
       </c>
       <c r="D236" s="5">
-        <v>1.6837751993130867</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.6840911466118325</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>170.07409716000001</v>
+        <v>170.0743349</v>
       </c>
       <c r="C237" s="5">
-        <v>1.0357882100000211</v>
+        <v>1.0360749099999964</v>
       </c>
       <c r="D237" s="5">
-        <v>7.6059825257374314</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.6081615674743475</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>170.24846317999999</v>
+        <v>170.24831664999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.17436601999997947</v>
+        <v>0.17398174999999583</v>
       </c>
       <c r="D238" s="5">
-        <v>1.2372438025527677</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.2345000545622709</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>170.19255428</v>
+        <v>170.19237138</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.590889999999149E-2</v>
+        <v>-5.5945269999995162E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.39336410807743194</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-0.393619876158946</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>169.75074594</v>
+        <v>169.75068529000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.44180833999999436</v>
+        <v>-0.44168608999999037</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0710248148397734</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0701903957684462</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>169.83363184999999</v>
+        <v>169.83364943000001</v>
       </c>
       <c r="C241" s="5">
-        <v>8.2885909999987462E-2</v>
+        <v>8.2964140000001407E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.58751223059725355</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>0.58806844287941917</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>171.70273872999999</v>
+        <v>171.70283214</v>
       </c>
       <c r="C242" s="5">
-        <v>1.8691068800000039</v>
+        <v>1.8691827099999898</v>
       </c>
       <c r="D242" s="5">
-        <v>14.036086548994597</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>14.036689356834508</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>171.24733527000001</v>
+        <v>171.24741666</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.45540345999998522</v>
+        <v>-0.45541547999999921</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.1367138418220475</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.1367937471472929</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>171.91175425</v>
+        <v>171.91182380000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.66441897999999355</v>
+        <v>0.66440714000000867</v>
       </c>
       <c r="D244" s="5">
-        <v>4.7565041463831115</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>4.7564152591787812</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>172.39651352999999</v>
+        <v>172.39658026999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.48475927999999158</v>
+        <v>0.48475646999997934</v>
       </c>
       <c r="D245" s="5">
-        <v>3.4367529115170159</v>
+        <v>3.4367312677193063</v>
       </c>
       <c r="E245" s="5">
-        <v>2.6605838141042337</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.6605940052602639</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>172.26340261000001</v>
+        <v>172.26346781000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.13311091999997871</v>
+        <v>-0.13311245999997823</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.92262024763758443</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-0.9226305207547969</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>171.98128972000001</v>
+        <v>171.98115128000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.28211289000000761</v>
+        <v>-0.28231653000000279</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.9476149390950326</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.949007424094229</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>174.26463656000001</v>
+        <v>174.26457126</v>
       </c>
       <c r="C248" s="5">
-        <v>2.2833468400000072</v>
+        <v>2.2834199799999908</v>
       </c>
       <c r="D248" s="5">
-        <v>17.148507718216987</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>17.149112563275139</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>173.20461449999999</v>
+        <v>173.20487313000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.0600220600000227</v>
+        <v>-1.0596981299999868</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.0600743637223351</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-7.0579910866339972</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>174.88366314000001</v>
+        <v>174.88350714000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.6790486400000191</v>
+        <v>1.6786340099999961</v>
       </c>
       <c r="D250" s="5">
-        <v>12.273535497413125</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>12.270321970499465</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>175.07970356000001</v>
+        <v>175.07941022</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19604042000000277</v>
+        <v>0.19590307999999368</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3534959572178984</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.3525431031221613</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>173.54714422999999</v>
+        <v>173.54706517</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5325593300000264</v>
+        <v>-1.5323450500000035</v>
       </c>
       <c r="D252" s="5">
-        <v>-10.012947227399472</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-10.011629900890384</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>173.85828351999999</v>
+        <v>173.85831073</v>
       </c>
       <c r="C253" s="5">
-        <v>0.31113928999999985</v>
+        <v>0.31124556000000325</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1727285492324944</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.1734789824624512</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>172.22626675999999</v>
+        <v>172.22639543</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6320167599999991</v>
+        <v>-1.6319153000000028</v>
       </c>
       <c r="D254" s="5">
-        <v>-10.700710762263665</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-10.700077887166326</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>173.97220565999999</v>
+        <v>173.97230156000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.7459388999999987</v>
+        <v>1.7459061300000087</v>
       </c>
       <c r="D255" s="5">
-        <v>12.866688203151</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>12.866422929303667</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>173.36485551999999</v>
+        <v>173.3649254</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.6073501399999941</v>
+        <v>-0.60737616000000116</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.1097813606709499</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-4.1099518420501298</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>173.08263618000001</v>
+        <v>173.08268537000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.28221933999998328</v>
+        <v>-0.28224002999999698</v>
       </c>
       <c r="D257" s="5">
-        <v>-1.9360752814565729</v>
+        <v>-1.9362151765988656</v>
       </c>
       <c r="E257" s="5">
-        <v>0.39799102426778532</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.39798069017695781</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>171.62588450999999</v>
+        <v>171.62592613000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.4567516700000169</v>
+        <v>-1.4567592399999967</v>
       </c>
       <c r="D258" s="5">
-        <v>-9.6451545894451929</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-9.6451997978850521</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>172.7151428</v>
+        <v>172.7150303</v>
       </c>
       <c r="C259" s="5">
-        <v>1.0892582900000036</v>
+        <v>1.0891041699999846</v>
       </c>
       <c r="D259" s="5">
-        <v>7.887599542834467</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>7.8864423044502585</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>172.5010935</v>
+        <v>172.50102604</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.21404929999999922</v>
+        <v>-0.21400425999999584</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.4770885164829606</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-1.476780779669129</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>172.55400825000001</v>
+        <v>172.55422282999999</v>
       </c>
       <c r="C261" s="5">
-        <v>5.2914750000013555E-2</v>
+        <v>5.3196789999987004E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.36872194234522926</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>0.37069074067190844</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>172.1804271</v>
+        <v>172.18033749</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.3735811500000068</v>
+        <v>-0.37388533999998685</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.567298177961741</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.5693606051068185</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>172.16755287000001</v>
+        <v>172.16735449999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-1.2874229999994213E-2</v>
+        <v>-1.2982990000011796E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-8.9689196935838211E-2</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-9.0446613711536727E-2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>171.02204222</v>
+        <v>171.02198331</v>
       </c>
       <c r="C264" s="5">
-        <v>-1.1455106500000056</v>
+        <v>-1.1453711899999917</v>
       </c>
       <c r="D264" s="5">
-        <v>-7.6983682641637019</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-7.6974735982384468</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>171.14400592999999</v>
+        <v>171.14401033999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.12196370999998862</v>
+        <v>0.12202702999999815</v>
       </c>
       <c r="D265" s="5">
-        <v>0.85913997615456594</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.85958806569150781</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>170.39343147</v>
+        <v>170.39350352</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.75057445999999572</v>
+        <v>-0.75050681999999824</v>
       </c>
       <c r="D266" s="5">
-        <v>-5.1376519667482139</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-5.1371999537064834</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>169.46174922</v>
+        <v>169.46181197000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.93168224999999438</v>
+        <v>-0.93169154999998227</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.3676268084356451</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.3676858584576497</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>168.93325876</v>
+        <v>168.93330834</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.52849046000000044</v>
+        <v>-0.52850363000001721</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.6788414449569595</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-3.6789302160468274</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>169.12778637</v>
+        <v>169.12782962</v>
       </c>
       <c r="C269" s="5">
-        <v>0.19452760999999441</v>
+        <v>0.19452128000000357</v>
       </c>
       <c r="D269" s="5">
-        <v>1.3905918867809453</v>
+        <v>1.3905459387537844</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.2849489106966825</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-2.2849516932012537</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>169.63284053999999</v>
+        <v>169.63289220999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.50505416999999397</v>
+        <v>0.50506258999999432</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6429195770006695</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.6429803638710956</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>169.40114305</v>
+        <v>169.40109931000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.23169748999998774</v>
+        <v>-0.23179289999998787</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.6267944627364694</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.6274588369769472</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>169.2780841</v>
+        <v>169.27805255000001</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.12305895000000078</v>
+        <v>-0.12304675999999404</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.86824776366833945</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-0.86816232316854203</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>169.47054882</v>
+        <v>169.47065728999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.19246472000000381</v>
+        <v>0.19260473999997885</v>
       </c>
       <c r="D273" s="5">
-        <v>1.3729326696656274</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.3739380083545472</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>169.51547411999999</v>
+        <v>169.51542438000001</v>
       </c>
       <c r="C274" s="5">
-        <v>4.4925299999988511E-2</v>
+        <v>4.4767090000021881E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>0.31857471120784187</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>0.31745097700706104</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>169.26011376</v>
+        <v>169.26000064999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.2553603599999974</v>
+        <v>-0.25542373000001817</v>
       </c>
       <c r="D275" s="5">
-        <v>-1.7927936241456388</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-1.7932353635311649</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>169.8520753</v>
+        <v>169.85203769</v>
       </c>
       <c r="C276" s="5">
-        <v>0.59196153999999979</v>
+        <v>0.59203704000000812</v>
       </c>
       <c r="D276" s="5">
-        <v>4.2784938235687076</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.2790529667186217</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>170.01095584999999</v>
+        <v>170.01093026999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.15888054999999213</v>
+        <v>0.15889257999998563</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1282794248525407</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.1283655462460018</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>170.63330490999999</v>
+        <v>170.63330407000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.62234906000000478</v>
+        <v>0.62237380000001963</v>
       </c>
       <c r="D278" s="5">
-        <v>4.482299138716872</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.4824816126965983</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>170.78983815999999</v>
+        <v>170.78983134000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.15653324999999541</v>
+        <v>0.156527269999998</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1064109272604705</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.1063684513156424</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>171.46321928</v>
+        <v>171.46324003999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.67338112000001615</v>
+        <v>0.67340869999998176</v>
       </c>
       <c r="D280" s="5">
-        <v>4.8352555006405895</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.8354580521620338</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>171.23223425</v>
+        <v>171.23223863999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.23098502999999937</v>
+        <v>-0.23100139999999669</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.6046445077745108</v>
+        <v>-1.6047571953756168</v>
       </c>
       <c r="E281" s="5">
-        <v>1.2442945805464012</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.2442712856472138</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>171.32686064000001</v>
+        <v>171.32703413999999</v>
       </c>
       <c r="C282" s="5">
-        <v>9.4626390000001948E-2</v>
+        <v>9.4795500000003585E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>0.665163514554723</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.6663558553356097</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>171.72062482000001</v>
+        <v>171.72065148999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.39376418000000513</v>
+        <v>0.39361734999999953</v>
       </c>
       <c r="D283" s="5">
-        <v>2.793117137631862</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.7920595582269447</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>171.86126732</v>
+        <v>171.86125430000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.14064249999998424</v>
+        <v>0.14060281000001851</v>
       </c>
       <c r="D284" s="5">
-        <v>0.9872624583252998</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.98698243818970965</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>172.02601432</v>
+        <v>172.02604135000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.16474700000000553</v>
+        <v>0.16478705000000105</v>
       </c>
       <c r="D285" s="5">
-        <v>1.1564098216614527</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.1566925172010745</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>172.12818673999999</v>
+        <v>172.1281602</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10217241999998805</v>
+        <v>0.10211884999998233</v>
       </c>
       <c r="D286" s="5">
-        <v>0.7150558709749566</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>0.71467962261411166</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>172.40147325000001</v>
+        <v>172.40144339</v>
       </c>
       <c r="C287" s="5">
-        <v>0.27328651000001969</v>
+        <v>0.27328319000000079</v>
       </c>
       <c r="D287" s="5">
-        <v>1.921955569849465</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.92193231578901</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>173.01353899</v>
+        <v>173.01351844999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.61206573999999137</v>
+        <v>0.61207505999999512</v>
       </c>
       <c r="D288" s="5">
-        <v>4.344461840142122</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.3445300580916557</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>172.33396676000001</v>
+        <v>172.33390589999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.6795722299999909</v>
+        <v>-0.67961255000000165</v>
       </c>
       <c r="D289" s="5">
-        <v>-4.6129232779126728</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-4.6131916195391254</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>172.92488965999999</v>
+        <v>172.92481706000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.59092289999998115</v>
+        <v>0.59091116000001875</v>
       </c>
       <c r="D290" s="5">
-        <v>4.1932226838545139</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.1931393076682921</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>171.87275363000001</v>
+        <v>171.87265318999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.0521360299999856</v>
+        <v>-1.0521638700000153</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.0617836863371757</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-7.0619672024552109</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>172.59514970000001</v>
+        <v>172.59505473999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.72239607000000206</v>
+        <v>0.72240155000000073</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1619482056999733</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.1619913598385914</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>172.19505796000001</v>
+        <v>172.19487956</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.40009173999999348</v>
+        <v>-0.40017517999999086</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.7465196449751206</v>
+        <v>-2.7470866453014886</v>
       </c>
       <c r="E293" s="5">
-        <v>0.56229115634518489</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.5621843921715497</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>172.32362716</v>
+        <v>172.32429422999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.12856919999998695</v>
+        <v>0.12941466999998852</v>
       </c>
       <c r="D294" s="5">
-        <v>0.89966689541540745</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.905608516351597</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>172.77673931000001</v>
+        <v>172.77669537</v>
       </c>
       <c r="C295" s="5">
-        <v>0.45311215000000971</v>
+        <v>0.45240114000000631</v>
       </c>
       <c r="D295" s="5">
-        <v>3.2013445988409162</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.1962358381893319</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>172.83526509999999</v>
+        <v>172.83524147</v>
       </c>
       <c r="C296" s="5">
-        <v>5.8525789999976041E-2</v>
+        <v>5.8546100000000934E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.40724196993853212</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.4073836609801651</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>172.66517386000001</v>
+        <v>172.66519049999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.17009123999997655</v>
+        <v>-0.17005097000000546</v>
       </c>
       <c r="D297" s="5">
-        <v>-1.1745769872209322</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-1.1743005627052217</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>172.93646231</v>
+        <v>172.93649977999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27128844999998591</v>
+        <v>0.27130927999999699</v>
       </c>
       <c r="D298" s="5">
-        <v>1.9017971377273346</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>1.9019442404103248</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>172.92888141</v>
+        <v>172.92890396000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-7.5808999999935622E-3</v>
+        <v>-7.5958199999774934E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-5.2590916308847824E-2</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-5.2694384287010898E-2</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>173.20874597</v>
+        <v>173.20875040000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.27986455999999293</v>
+        <v>0.27984644000000003</v>
       </c>
       <c r="D300" s="5">
-        <v>1.9594354220095145</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.9593071681199614</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>173.01759190999999</v>
+        <v>173.01753027000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.19115406000000235</v>
+        <v>-0.19122013000000493</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.3163172170865045</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-1.3167693931592006</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>173.61671045</v>
+        <v>173.6166049</v>
       </c>
       <c r="C302" s="5">
-        <v>0.59911854000000631</v>
+        <v>0.59907462999998984</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2353723156291379</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.2350575033947457</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>173.83076969999999</v>
+        <v>173.83039005000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.21405924999999115</v>
+        <v>0.21378515000000675</v>
       </c>
       <c r="D303" s="5">
-        <v>1.4896041215671119</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>1.4876846775793595</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>173.63220045</v>
+        <v>173.63193106</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.19856924999999137</v>
+        <v>-0.198458990000006</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.362196802443727</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.3614481103242371</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>174.66554496000001</v>
+        <v>174.66509805999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0333445100000063</v>
+        <v>1.0331669999999917</v>
       </c>
       <c r="D305" s="5">
-        <v>7.3800716115157039</v>
+        <v>7.3787738989500529</v>
       </c>
       <c r="E305" s="5">
-        <v>1.4347026153177289</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.4345481737389587</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>174.45788334</v>
+        <v>174.45899947999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.20766162000001032</v>
+        <v>-0.20609858000000258</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.4173997739531319</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.4068039225700435</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>174.32204732</v>
+        <v>174.32201548</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.13583601999999928</v>
+        <v>-0.13698399999998401</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.93035055065661121</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.93817324722342832</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>173.86963134000001</v>
+        <v>173.86984097999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.45241597999998362</v>
+        <v>-0.45217450000001236</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.0702739242339905</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-3.0686590064364139</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>174.64065722000001</v>
+        <v>174.64082185999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.77102587999999628</v>
+        <v>0.7709808799999962</v>
       </c>
       <c r="D309" s="5">
-        <v>5.4531326159555027</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.4527998128604649</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>174.63403319</v>
+        <v>174.63410199</v>
       </c>
       <c r="C310" s="5">
-        <v>-6.6240300000117713E-3</v>
+        <v>-6.7198699999835299E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-4.5505886843899557E-2</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-4.6164107448953828E-2</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>174.90113875</v>
+        <v>174.9010863</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26710556000000452</v>
+        <v>0.266984309999998</v>
       </c>
       <c r="D311" s="5">
-        <v>1.85093844268851</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.8500904144470143</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>175.19942943000001</v>
+        <v>175.19937999000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.29829068000000802</v>
+        <v>0.29829369000000838</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0658847225325516</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.0659063903075925</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>175.40977436</v>
+        <v>175.40974155999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.21034492999999088</v>
+        <v>0.21036156999997502</v>
       </c>
       <c r="D313" s="5">
-        <v>1.4502751181256324</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.450391017423458</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>176.19576828999999</v>
+        <v>176.19564342000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.7859939299999894</v>
+        <v>0.78590186000002404</v>
       </c>
       <c r="D314" s="5">
-        <v>5.5115992533695701</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>5.5109386981516684</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>175.83891930999999</v>
+        <v>175.83826113000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.35684897999999521</v>
+        <v>-0.35738229000000388</v>
       </c>
       <c r="D315" s="5">
-        <v>-2.4034677277910643</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-2.4070214159102488</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>175.67461254</v>
+        <v>175.67420593</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.16430676999999605</v>
+        <v>-0.16405520000000706</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.1155549072787152</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.1138597847780485</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>176.44429165</v>
+        <v>176.44358219</v>
       </c>
       <c r="C317" s="5">
-        <v>0.76967910999999845</v>
+        <v>0.76937626000000137</v>
       </c>
       <c r="D317" s="5">
-        <v>5.3860916650010138</v>
+        <v>5.3839338250859292</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0183729655481422</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.0182252492075383</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.99381926000001</v>
+        <v>175.99448158000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.4504723899999874</v>
+        <v>-0.44910060999998791</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.0210133199195521</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-3.0119540654455768</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>175.88259099999999</v>
+        <v>175.88266422999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.11122826000001851</v>
+        <v>-0.11181735000002391</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.75577047285797505</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-0.75975637812925045</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>176.90668642</v>
+        <v>176.90834376000001</v>
       </c>
       <c r="C320" s="5">
-        <v>1.024095420000009</v>
+        <v>1.0256795300000192</v>
       </c>
       <c r="D320" s="5">
-        <v>7.215288406414877</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>7.2268065726161845</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>177.07232192000001</v>
+        <v>177.07261478999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.1656355000000076</v>
+        <v>0.16427102999998056</v>
       </c>
       <c r="D321" s="5">
-        <v>1.1293487502389121</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.119987305192649</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>177.52281463</v>
+        <v>177.52276438000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.4504927099999918</v>
+        <v>0.45014959000002364</v>
       </c>
       <c r="D322" s="5">
-        <v>3.0960234989831692</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.0936271407870919</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>177.86781733999999</v>
+        <v>177.86753282000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.34500270999998861</v>
+        <v>0.34476843999999573</v>
       </c>
       <c r="D323" s="5">
-        <v>2.3572027327339651</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.3555856402518893</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>178.82903984999999</v>
+        <v>178.82893971999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.96122250999999892</v>
+        <v>0.96140689999998585</v>
       </c>
       <c r="D324" s="5">
-        <v>6.681233433909628</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>6.6825644344686186</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>178.79779625</v>
+        <v>178.79802826</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.1243599999982052E-2</v>
+        <v>-3.0911459999998669E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.20945319624924297</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.20722880348780226</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>178.67305288</v>
+        <v>178.67223910999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.12474337000000446</v>
+        <v>-0.12578915000000279</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.83400901932725313</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.84097277472046095</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>178.88016709999999</v>
+        <v>178.87834422</v>
       </c>
       <c r="C327" s="5">
-        <v>0.20711421999999402</v>
+        <v>0.20610511000000997</v>
       </c>
       <c r="D327" s="5">
-        <v>1.3999187008804759</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.3930610160346246</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>180.02685994999999</v>
+        <v>180.0264354</v>
       </c>
       <c r="C328" s="5">
-        <v>1.1466928499999938</v>
+        <v>1.1480911799999944</v>
       </c>
       <c r="D328" s="5">
-        <v>7.9695709615354327</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>7.9797192382451421</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>180.38706676999999</v>
+        <v>180.38672152000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.36020682000000193</v>
+        <v>0.36028612000001203</v>
       </c>
       <c r="D329" s="5">
-        <v>2.4276199916569485</v>
+        <v>2.428166121140074</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2345722171737803</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.2347876193954841</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>180.76830537000001</v>
+        <v>180.7685682</v>
       </c>
       <c r="C330" s="5">
-        <v>0.38123860000001741</v>
+        <v>0.38184667999999533</v>
       </c>
       <c r="D330" s="5">
-        <v>2.5658256623027453</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.5699709249785485</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>181.00652402</v>
+        <v>181.00767078999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.2382186499999932</v>
+        <v>0.23910258999998746</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5928866992193313</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5988380277881298</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>181.01674573</v>
+        <v>181.02017691</v>
       </c>
       <c r="C332" s="5">
-        <v>1.0221709999996165E-2</v>
+        <v>1.2506120000011833E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7786852085349736E-2</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>8.2941502426958635E-2</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>180.81379752000001</v>
+        <v>180.81738555000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.20294820999998819</v>
+        <v>-0.20279135999999198</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.3371232928403254</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.3360710770371709</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>180.75403216999999</v>
+        <v>180.75365045999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-5.976535000002059E-2</v>
+        <v>-6.3735090000022865E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.39592212778077895</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.42216078516683631</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>180.6108021</v>
+        <v>180.60331486000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.14323006999998711</v>
+        <v>-0.15033559999997692</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.94675058490707453</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.99350559537747518</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>180.54875441999999</v>
+        <v>180.5476156</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.2047680000006267E-2</v>
+        <v>-5.5699260000011463E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.41147423066074662</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.36946084618203479</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>180.00227745000001</v>
+        <v>180.00599721</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.5464769699999863</v>
+        <v>-0.54161838999999645</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.5722484801070542</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-3.541032743190986</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>179.76050405999999</v>
+        <v>179.75835036999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.24177339000002007</v>
+        <v>-0.2476468400000158</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.5999482857950054</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.6384889353909915</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>181.20259974999999</v>
+        <v>181.19941686000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.4420956900000022</v>
+        <v>1.4410664900000256</v>
       </c>
       <c r="D339" s="5">
-        <v>10.063106152666901</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>10.055730547368768</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>181.09324267</v>
+        <v>181.09312272</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.10935707999999522</v>
+        <v>-0.10629414000001702</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.72180965310327805</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.70167023596268141</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>180.82964480999999</v>
+        <v>180.83067123999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.2635978600000044</v>
+        <v>-0.26245148000000995</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.73279419009017</v>
+        <v>-1.725319415456894</v>
       </c>
       <c r="E341" s="5">
-        <v>0.24534909731876997</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.24610997764087372</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>181.25545410999999</v>
+        <v>181.25644152999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.42580929999999739</v>
+        <v>0.42577029000000266</v>
       </c>
       <c r="D342" s="5">
-        <v>2.8625894949647623</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.8623073787919839</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>181.75527739</v>
+        <v>181.75965606</v>
       </c>
       <c r="C343" s="5">
-        <v>0.4998232800000153</v>
+        <v>0.50321453000000815</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3597268387023149</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.3828527418365395</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>182.30832824000001</v>
+        <v>182.31517733999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.55305085000000531</v>
+        <v>0.55552127999999357</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7131312441613495</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.7299059218546038</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>182.30685753</v>
+        <v>182.31362837</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.4707100000066475E-3</v>
+        <v>-1.5489699999875484E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-9.6801595066198232E-3</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.0194856907186356E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>182.817385</v>
+        <v>182.81431634</v>
       </c>
       <c r="C346" s="5">
-        <v>0.51052746999999954</v>
+        <v>0.50068797000000131</v>
       </c>
       <c r="D346" s="5">
-        <v>3.4126934041583512</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.3457971510213014</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>183.67643788000001</v>
+        <v>183.65834326000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.85905288000000724</v>
+        <v>0.84402692000000457</v>
       </c>
       <c r="D347" s="5">
-        <v>5.7867973797953276</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.6830931174214339</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>183.62407618</v>
+        <v>183.61923082999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-5.236170000000584E-2</v>
+        <v>-3.9112430000017184E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.34155505051387536</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-0.25525646956231496</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>184.07158752999999</v>
+        <v>184.07836897999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.44751134999998499</v>
+        <v>0.45913815000000113</v>
       </c>
       <c r="D349" s="5">
-        <v>2.9640480936971025</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.0422007350064062</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>183.7972652</v>
+        <v>183.79525971999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.27432232999998973</v>
+        <v>-0.28310926000000336</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.7737768559388578</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.8300468617876375</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>183.70537945000001</v>
+        <v>183.69996528999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-9.1885749999988775E-2</v>
+        <v>-9.52944299999956E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.59826909869439282</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.62040655295236835</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>183.25016296000001</v>
+        <v>183.25059628</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.45521648999999798</v>
+        <v>-0.44936900999999807</v>
       </c>
       <c r="D352" s="5">
-        <v>-2.9333711209582614</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-2.896280265342499</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>183.52887655999999</v>
+        <v>183.53315723</v>
       </c>
       <c r="C353" s="5">
-        <v>0.2787135999999748</v>
+        <v>0.28256095000000414</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8404804804301289</v>
+        <v>1.8660977956677094</v>
       </c>
       <c r="E353" s="5">
-        <v>1.4926931658999276</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.494484299299681</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>183.28018460000001</v>
+        <v>183.28663824</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.24869195999997373</v>
+        <v>-0.24651898999999844</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.6140033575242407</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-1.5999678286145791</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>184.40402358</v>
+        <v>184.4130232</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1238389799999879</v>
+        <v>1.1263849599999958</v>
       </c>
       <c r="D355" s="5">
-        <v>7.6114667778843792</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>7.6290192487725506</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>184.92191657999999</v>
+        <v>184.93084327</v>
       </c>
       <c r="C356" s="5">
-        <v>0.51789299999998661</v>
+        <v>0.51782006999999908</v>
       </c>
       <c r="D356" s="5">
-        <v>3.4227108298906739</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.4220517765018332</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>186.50451028000001</v>
+        <v>186.52205778999999</v>
       </c>
       <c r="C357" s="5">
-        <v>1.5825937000000181</v>
+        <v>1.5912145199999941</v>
       </c>
       <c r="D357" s="5">
-        <v>10.767265826839999</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>10.828173862145697</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>186.97115615999999</v>
+        <v>186.97560981000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.4666458799999873</v>
+        <v>0.45355202000001782</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0441392347389185</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.9572946505209696</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>187.11458648999999</v>
+        <v>187.04433567999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.14343033000000105</v>
+        <v>6.8725869999980205E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.92444445150625665</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.44197193978878779</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>187.23088688000001</v>
+        <v>187.23252626999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.11630039000002057</v>
+        <v>0.18819059000000493</v>
       </c>
       <c r="D360" s="5">
-        <v>0.74841063225632443</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.2140574976764684</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>187.44750665999999</v>
+        <v>187.46294193</v>
       </c>
       <c r="C361" s="5">
-        <v>0.21661977999997362</v>
+        <v>0.23041566000000557</v>
       </c>
       <c r="D361" s="5">
-        <v>1.3972279871303561</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.4868035063035911</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>186.50269668999999</v>
+        <v>186.50226573</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.94480996999999434</v>
+        <v>-0.96067619999999465</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.8835856543285487</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-5.9791426548953979</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>188.17202634</v>
+        <v>188.16640726</v>
       </c>
       <c r="C363" s="5">
-        <v>1.6693296500000088</v>
+        <v>1.6641415299999949</v>
       </c>
       <c r="D363" s="5">
-        <v>11.285697129621241</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>11.248910692771673</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>188.7453505</v>
+        <v>188.75025825</v>
       </c>
       <c r="C364" s="5">
-        <v>0.57332415999999853</v>
+        <v>0.58385099000000196</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7180650066328313</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.7876169312005104</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>188.76782546000001</v>
+        <v>188.77571257</v>
       </c>
       <c r="C365" s="5">
-        <v>2.2474960000010924E-2</v>
+        <v>2.5454319999994368E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.14298430125174733</v>
+        <v>0.16194865251932811</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8545638148050667</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.8564622431848319</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>189.48182245000001</v>
+        <v>189.49289873000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.71399698999999828</v>
+        <v>0.71718616000001134</v>
       </c>
       <c r="D366" s="5">
-        <v>4.6345142932949113</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.6554509045733328</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>190.00057161999999</v>
+        <v>190.01317259000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.51874916999997822</v>
+        <v>0.5202738600000032</v>
       </c>
       <c r="D367" s="5">
-        <v>3.3351924476156425</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.344945151164147</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>190.57735323</v>
+        <v>190.59128444000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.57678161000001182</v>
+        <v>0.57811184999999909</v>
       </c>
       <c r="D368" s="5">
-        <v>3.7042614073779623</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>3.7126977117611926</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>186.0822421</v>
+        <v>186.10724150999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.495111129999998</v>
+        <v>-4.4840429300000153</v>
       </c>
       <c r="D369" s="5">
-        <v>-24.906271277973513</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-24.851066435083659</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>183.05246310000001</v>
+        <v>183.06434819</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.0297789999999907</v>
+        <v>-3.0428933199999904</v>
       </c>
       <c r="D370" s="5">
-        <v>-17.880223005975605</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-17.94859558217685</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>183.09894643999999</v>
+        <v>182.97129626</v>
       </c>
       <c r="C371" s="5">
-        <v>4.6483339999980444E-2</v>
+        <v>-9.3051930000001448E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>0.30514737478852805</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-0.60825974901594915</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>189.66287047</v>
+        <v>189.67702165</v>
       </c>
       <c r="C372" s="5">
-        <v>6.5639240300000097</v>
+        <v>6.7057253899999978</v>
       </c>
       <c r="D372" s="5">
-        <v>52.60110746437816</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>54.021405256158083</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>191.81646085</v>
+        <v>191.84138498999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.1535903799999971</v>
+        <v>2.1643633399999942</v>
       </c>
       <c r="D373" s="5">
-        <v>14.5097995780459</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>14.585840310903198</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>187.39379418999999</v>
+        <v>187.39812247</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.4226666600000044</v>
+        <v>-4.4432625199999904</v>
       </c>
       <c r="D374" s="5">
-        <v>-24.415634807941334</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-24.512470691570044</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>186.58747599</v>
+        <v>186.57098554000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.80631819999999266</v>
+        <v>-0.82713692999999466</v>
       </c>
       <c r="D375" s="5">
-        <v>-5.0429038561363821</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-5.1698488131528553</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>186.25149336999999</v>
+        <v>186.2651539</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.33598262000001</v>
+        <v>-0.30583164000000806</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.1395329495475957</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-1.949430799170726</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>186.36511977000001</v>
+        <v>186.37766998000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.11362640000001534</v>
+        <v>0.11251608000000601</v>
       </c>
       <c r="D377" s="5">
-        <v>0.73454511086252783</v>
+        <v>0.72728999109521464</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.2728364508861389</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.2703130913150562</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>186.59070842</v>
+        <v>186.60601618000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.22558864999999173</v>
+        <v>0.22834620000000427</v>
       </c>
       <c r="D378" s="5">
-        <v>1.4622688885381763</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.4801636483130931</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>186.17460226</v>
+        <v>186.18923848</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.41610615999999823</v>
+        <v>-0.41677770000001146</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.6434773356818875</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.6474767476372563</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>185.95055701000001</v>
+        <v>185.96842810000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.22404524999998898</v>
+        <v>-0.22081037999998898</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.434577692149408</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.4138890932615333</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>185.40610950000001</v>
+        <v>185.43929188000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.54444750999999769</v>
+        <v>-0.52913621999999805</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.4574673823997926</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-3.3614332769057231</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>185.74249472</v>
+        <v>185.76441796</v>
       </c>
       <c r="C382" s="5">
-        <v>0.33638521999998261</v>
+        <v>0.32512607999998977</v>
       </c>
       <c r="D382" s="5">
-        <v>2.1990362919889428</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.1243372982693076</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>185.70053028000001</v>
+        <v>185.51865330000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-4.196443999998678E-2</v>
+        <v>-0.24576465999999186</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.27077702894272582</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-1.5760880225289764</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>186.20067276</v>
+        <v>186.22782784</v>
       </c>
       <c r="C384" s="5">
-        <v>0.50014247999999384</v>
+        <v>0.70917453999999225</v>
       </c>
       <c r="D384" s="5">
-        <v>3.2802362636169535</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>4.6848742413235112</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>186.28788538000001</v>
+        <v>186.31656297000001</v>
       </c>
       <c r="C385" s="5">
-        <v>8.7212620000002516E-2</v>
+        <v>8.8735130000003437E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.56350583872359916</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>0.57328518730719313</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>182.80144303</v>
+        <v>182.80398571000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.4864423500000044</v>
+        <v>-3.5125772600000005</v>
       </c>
       <c r="D386" s="5">
-        <v>-20.284994235446018</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-20.418823120866946</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>186.09235371</v>
+        <v>186.07077885999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.2909106799999961</v>
+        <v>3.2667931499999838</v>
       </c>
       <c r="D387" s="5">
-        <v>23.875924943308814</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>23.68304822963243</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>186.03194877999999</v>
+        <v>186.05632761000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-6.0404930000004242E-2</v>
+        <v>-1.4451249999979154E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.38882117806214866</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-9.3158605770771175E-2</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>186.03020984</v>
+        <v>186.05123498</v>
       </c>
       <c r="C389" s="5">
-        <v>-1.7389399999956368E-3</v>
+        <v>-5.0926300000071478E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>-1.1216464351126998E-2</v>
+        <v>-3.2840786288235169E-2</v>
       </c>
       <c r="E389" s="5">
-        <v>-0.17970633690109761</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-0.17514705492081006</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>185.87275073000001</v>
+        <v>185.88252453000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.15745910999999069</v>
+        <v>-0.16871044999999185</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0109851903943867</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.0827441099524826</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>185.75212316</v>
+        <v>185.77588943000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.12062757000001056</v>
+        <v>-0.10663510000000542</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.77600143030440716</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.68623528597200334</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>185.46780923</v>
+        <v>185.49611175999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.28431392999999616</v>
+        <v>-0.27977767000001563</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.8213475477405705</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-1.7923006466303848</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>185.30400248000001</v>
+        <v>185.33114</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.16380674999999201</v>
+        <v>-0.16497175999998603</v>
       </c>
       <c r="D393" s="5">
-        <v>-1.0547169772811449</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-1.062020297953159</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>185.41986746000001</v>
+        <v>185.42818432999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11586497999999779</v>
+        <v>9.7044329999988577E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.75290938891230397</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.63016480161941502</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>185.61193845</v>
+        <v>185.45254624</v>
       </c>
       <c r="C395" s="5">
-        <v>0.19207098999999062</v>
+        <v>2.4361910000010312E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>1.2501512188294317</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.15777227218614076</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>187.30416337</v>
+        <v>187.31517384</v>
       </c>
       <c r="C396" s="5">
-        <v>1.692224920000001</v>
+        <v>1.8626275999999962</v>
       </c>
       <c r="D396" s="5">
-        <v>11.506014893980531</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.741007139266646</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>188.56475784</v>
+        <v>188.57738168</v>
       </c>
       <c r="C397" s="5">
-        <v>1.2605944700000009</v>
+        <v>1.2622078400000021</v>
       </c>
       <c r="D397" s="5">
-        <v>8.3820001619326021</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>8.3926167728614267</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>184.78777997</v>
+        <v>184.78052210999999</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.7769778699999961</v>
+        <v>-3.7968595700000094</v>
       </c>
       <c r="D398" s="5">
-        <v>-21.557280377591891</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-21.657205011874336</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>188.90920199000001</v>
+        <v>188.87878007</v>
       </c>
       <c r="C399" s="5">
-        <v>4.1214220200000113</v>
+        <v>4.0982579600000122</v>
       </c>
       <c r="D399" s="5">
-        <v>30.30419162588116</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>30.113916589481128</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>189.00155925000001</v>
+        <v>189.02002482</v>
       </c>
       <c r="C400" s="5">
-        <v>9.2357259999999997E-2</v>
+        <v>0.14124474999999848</v>
       </c>
       <c r="D400" s="5">
-        <v>0.58825726030147241</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>0.90106764301907116</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>189.40057837000001</v>
+        <v>189.44437909999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.39901911999999129</v>
+        <v>0.42435427999998865</v>
       </c>
       <c r="D401" s="5">
-        <v>2.5630589824105154</v>
+        <v>2.7275424921990199</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8117318326409393</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.8237686626292771</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>190.09022178000001</v>
+        <v>190.11476304000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.68964341000000218</v>
+        <v>0.67038394000002199</v>
       </c>
       <c r="D402" s="5">
-        <v>4.4580028270653438</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.3300515231036174</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>191.06701386</v>
+        <v>191.11226966000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.97679207999999562</v>
+        <v>0.99750661999999579</v>
       </c>
       <c r="D403" s="5">
-        <v>6.3435773134200346</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>6.4811497382948557</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>191.66426093999999</v>
+        <v>191.70214214000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.59724707999998827</v>
+        <v>0.58987247999999681</v>
       </c>
       <c r="D404" s="5">
-        <v>3.816186532221777</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.7673551422596319</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>193.27133706999999</v>
+        <v>193.29758899000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.6070761299999958</v>
+        <v>1.5954468500000019</v>
       </c>
       <c r="D405" s="5">
-        <v>10.539055087623851</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>10.457104584186116</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>194.73303299</v>
+        <v>194.73612985</v>
       </c>
       <c r="C406" s="5">
-        <v>1.461695920000011</v>
+        <v>1.4385408599999892</v>
       </c>
       <c r="D406" s="5">
-        <v>9.4626916850505403</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>9.3052875215195119</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>195.70106995</v>
+        <v>195.54783094000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.96803696000000627</v>
+        <v>0.81170109000001389</v>
       </c>
       <c r="D407" s="5">
-        <v>6.1311484375211167</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.1181285185686987</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>194.11198808</v>
+        <v>194.08667034000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.5890818700000011</v>
+        <v>-1.4611605999999995</v>
       </c>
       <c r="D408" s="5">
-        <v>-9.320338413469397</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-8.60709578500256</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>197.93540242</v>
+        <v>197.95761721</v>
       </c>
       <c r="C409" s="5">
-        <v>3.8234143399999994</v>
+        <v>3.8709468699999832</v>
       </c>
       <c r="D409" s="5">
-        <v>26.37275376238135</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>26.741282361032592</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>194.45657127000001</v>
+        <v>194.39553752</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.4788311499999907</v>
+        <v>-3.5620796899999903</v>
       </c>
       <c r="D410" s="5">
-        <v>-19.166804925149883</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-19.579108579157577</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>200.17379063000001</v>
+        <v>200.10076720000001</v>
       </c>
       <c r="C411" s="5">
-        <v>5.7172193600000014</v>
+        <v>5.7052296800000022</v>
       </c>
       <c r="D411" s="5">
-        <v>41.584292225173613</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>41.497755468726361</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>201.14724874000001</v>
+        <v>201.16489804</v>
       </c>
       <c r="C412" s="5">
-        <v>0.97345810999999571</v>
+        <v>1.06413083999999</v>
       </c>
       <c r="D412" s="5">
-        <v>5.9943218528656583</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>6.5715720865101801</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>201.94608739</v>
+        <v>202.06529086</v>
       </c>
       <c r="C413" s="5">
-        <v>0.79883864999999332</v>
+        <v>0.90039282000000753</v>
       </c>
       <c r="D413" s="5">
-        <v>4.8711810938333322</v>
+        <v>5.5052878281317996</v>
       </c>
       <c r="E413" s="5">
-        <v>6.6237965733620729</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>6.6620671565757794</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>201.57980454</v>
+        <v>201.63748007999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.3662828500000046</v>
+        <v>-0.42781078000001571</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.154937039437621</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.5112523060846326</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>204.38632074</v>
+        <v>204.46401662</v>
       </c>
       <c r="C415" s="5">
-        <v>2.8065162000000043</v>
+        <v>2.8265365400000064</v>
       </c>
       <c r="D415" s="5">
-        <v>18.04773870648091</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>18.180962194996631</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>204.96855203000001</v>
+        <v>205.02087244000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.58223129000000995</v>
+        <v>0.55685582000000977</v>
       </c>
       <c r="D416" s="5">
-        <v>3.4724870999840896</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.3175906849297832</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>205.26942244</v>
+        <v>205.29458722999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.30087040999998749</v>
+        <v>0.27371478999998544</v>
       </c>
       <c r="D417" s="5">
-        <v>1.7757536173548916</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.6138860178940728</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>206.03718287000001</v>
+        <v>206.03576534000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.76776043000000982</v>
+        <v>0.74117811000002121</v>
       </c>
       <c r="D418" s="5">
-        <v>4.5818003489843884</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.4194485023447694</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>206.95820513999999</v>
+        <v>206.76287425000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.92102226999998038</v>
+        <v>0.72710890999999833</v>
       </c>
       <c r="D419" s="5">
-        <v>5.4980793628930158</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>4.3180226000599564</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>207.43572567000001</v>
+        <v>207.38279082</v>
       </c>
       <c r="C420" s="5">
-        <v>0.47752053000002093</v>
+        <v>0.61991656999998668</v>
       </c>
       <c r="D420" s="5">
-        <v>2.8042024883863093</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.6577664142738886</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>208.23069221</v>
+        <v>208.27442751000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.79496653999999012</v>
+        <v>0.89163669000001278</v>
       </c>
       <c r="D421" s="5">
-        <v>4.6970040325853724</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>5.2831371119096859</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>209.26193205999999</v>
+        <v>209.13457400999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0312398499999915</v>
+        <v>0.86014649999998483</v>
       </c>
       <c r="D422" s="5">
-        <v>6.1074444372149816</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>5.0699777376792099</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>208.9355764</v>
+        <v>208.80778842999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.32635565999999017</v>
+        <v>-0.32678558000000635</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8554975041640165</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.8590425864989824</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>209.58553520999999</v>
+        <v>209.60915392000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.6499588099999869</v>
+        <v>0.80136549000002333</v>
       </c>
       <c r="D424" s="5">
-        <v>3.7975076389085149</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.7038415916182297</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>210.24485573999999</v>
+        <v>210.44603806000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.65932053000000224</v>
+        <v>0.83688413999999511</v>
       </c>
       <c r="D425" s="5">
-        <v>3.8410013902787199</v>
+        <v>4.897734318406477</v>
       </c>
       <c r="E425" s="5">
-        <v>4.1093979374670075</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.1475441746235298</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>210.53004762</v>
+        <v>210.64385525</v>
       </c>
       <c r="C426" s="5">
-        <v>0.2851918800000135</v>
+        <v>0.19781718999999498</v>
       </c>
       <c r="D426" s="5">
-        <v>1.6399691780714321</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.1338380545352189</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>209.76643381</v>
+        <v>209.86948917999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.76361381000000961</v>
+        <v>-0.77436607000001345</v>
       </c>
       <c r="D427" s="5">
-        <v>-4.266734132404193</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-4.323312961129588</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>210.52684350999999</v>
+        <v>210.58608953999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.76040969999999675</v>
+        <v>0.71660036000000105</v>
       </c>
       <c r="D428" s="5">
-        <v>4.4378226516026187</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.1752365833121141</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>210.80399317000001</v>
+        <v>210.83493288</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2771496600000205</v>
+        <v>0.24884334000000763</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5912376438733666</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.4272567036913264</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>211.32135084999999</v>
+        <v>211.33391804999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.51735767999997506</v>
+        <v>0.49898516999999742</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9851341856478086</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.8773140451332724</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>209.35013278</v>
+        <v>209.04891610999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.9712180699999919</v>
+        <v>-2.2850019400000008</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.636874558912456</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-12.230305960513267</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>210.47081671000001</v>
+        <v>210.41251596999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.1206839300000127</v>
+        <v>1.3635998599999937</v>
       </c>
       <c r="D432" s="5">
-        <v>6.6163345395278572</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>8.1144618969141824</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>210.75207505</v>
+        <v>210.85295124000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.28125833999999372</v>
+        <v>0.44043527000002314</v>
       </c>
       <c r="D433" s="5">
-        <v>1.6154340607974049</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.5409593154984034</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>211.07204218000001</v>
+        <v>210.87270988</v>
       </c>
       <c r="C434" s="5">
-        <v>0.31996713000000909</v>
+        <v>1.9758639999992056E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.8371490731853291</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.1125077542399433</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>210.23108148</v>
+        <v>208.76006998</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.84096070000001077</v>
+        <v>-2.1126399000000049</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.6776922213955796</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-11.3814466708555</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>210.22910891999999</v>
+        <v>208.96583439</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.9725600000128907E-3</v>
+        <v>0.20576441000000045</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1258800712177219E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.1892133255583026</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>210.73660351000001</v>
+        <v>208.76402202</v>
       </c>
       <c r="C437" s="5">
-        <v>0.50749459000002162</v>
+        <v>-0.20181236999999896</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9355808980995324</v>
+        <v>-1.1527846732232838</v>
       </c>
       <c r="E437" s="5">
-        <v>0.23389289039639216</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.79926239310832425</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>211.2836886</v>
+        <v>209.27405293000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.54708508999999594</v>
+        <v>0.51003091000001177</v>
       </c>
       <c r="D438" s="5">
-        <v>3.160141363272162</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.9714334594362457</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>210.19814056000001</v>
+        <v>208.21127698000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.0855480399999919</v>
+        <v>-1.0627759500000025</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.9941682735108914</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.9267061809129329</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>211.18475767999999</v>
+        <v>209.20122402999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.98661711999997692</v>
+        <v>0.98994704999998362</v>
       </c>
       <c r="D440" s="5">
-        <v>5.7802033036099987</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>5.8570244326725751</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>211.26450840999999</v>
+        <v>209.86187616000001</v>
       </c>
       <c r="C441" s="5">
-        <v>7.9750730000000658E-2</v>
+        <v>0.66065213000001677</v>
       </c>
       <c r="D441" s="5">
-        <v>0.45410425170551161</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.8560877072821187</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>210.31682354</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.45494737999999302</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.6326525322147409</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>