--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{30A112BA-8B0C-47A9-83C0-35CC2295FDE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{52CD69AC-742A-4CEB-9263-8FC242E5BAE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C604D52-86B9-44B4-8B38-8C734D7DA8F0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7A8B7E20-321F-4ECF-8D6A-46B912544E9A}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A23B0CE-304C-4BDD-8CAB-9BF1932E58B3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3697156-BF36-4E1F-8E55-2890C3569DED}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.01840061</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.97844101</v>
       </c>
       <c r="C7" s="5">
         <v>-3.9959600000003093E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.43107004077385103</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>112.49757164</v>
       </c>
       <c r="C8" s="5">
         <v>1.5191306300000065</v>
       </c>
       <c r="D8" s="5">
         <v>17.721107366355039</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>115.99077475</v>
       </c>
       <c r="C9" s="5">
         <v>3.4932031099999961</v>
       </c>
       <c r="D9" s="5">
         <v>44.332327896623646</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>119.48651251</v>
       </c>
       <c r="C10" s="5">
         <v>3.4957377599999973</v>
       </c>
       <c r="D10" s="5">
         <v>42.805598538435063</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>118.32987731999999</v>
       </c>
       <c r="C11" s="5">
         <v>-1.1566351900000029</v>
       </c>
       <c r="D11" s="5">
         <v>-11.017142939550538</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>118.44779195</v>
       </c>
       <c r="C12" s="5">
         <v>0.11791463000000135</v>
       </c>
       <c r="D12" s="5">
         <v>1.2023644957414259</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.65463769</v>
       </c>
       <c r="C13" s="5">
         <v>-5.7931542599999943</v>
       </c>
       <c r="D13" s="5">
         <v>-45.214545176163192</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.27587129</v>
       </c>
       <c r="C14" s="5">
         <v>2.6212335999999965</v>
       </c>
       <c r="D14" s="5">
         <v>31.786844435488426</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>115.88422086999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.60834957999999517</v>
       </c>
       <c r="D15" s="5">
         <v>6.5198880145548088</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>116.21991907</v>
       </c>
       <c r="C16" s="5">
         <v>0.33569820000001016</v>
       </c>
       <c r="D16" s="5">
         <v>3.5321330511800753</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>116.81533691999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.59541784999998981</v>
       </c>
       <c r="D17" s="5">
         <v>6.3240636587007959</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>116.79539669</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9940229999988901E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.20464627772903698</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>116.75895466</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6442030000003456E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.37377730597433212</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.87959609000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.12064143000000627</v>
       </c>
       <c r="D20" s="5">
         <v>1.2469730173157112</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>116.83544211</v>
       </c>
       <c r="C21" s="5">
         <v>-4.4153980000004367E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.45238713190155488</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.04034864</v>
       </c>
       <c r="C22" s="5">
         <v>0.20490653000000236</v>
       </c>
       <c r="D22" s="5">
         <v>2.12498508745258</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.5532675</v>
       </c>
       <c r="C23" s="5">
         <v>0.5129188599999992</v>
       </c>
       <c r="D23" s="5">
         <v>5.3875191706628023</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>117.30447794</v>
       </c>
       <c r="C24" s="5">
         <v>-0.24878956000000585</v>
       </c>
       <c r="D24" s="5">
         <v>-2.510323431236483</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.29581301</v>
       </c>
       <c r="C25" s="5">
         <v>-3.0086649299999948</v>
       </c>
       <c r="D25" s="5">
         <v>-26.786905755212931</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>116.92750036</v>
       </c>
       <c r="C26" s="5">
         <v>2.6316873499999929</v>
       </c>
       <c r="D26" s="5">
         <v>31.412335051774431</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>116.95994294</v>
       </c>
       <c r="C27" s="5">
         <v>3.2442580000008547E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.33345928590893248</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>117.87511239</v>
       </c>
       <c r="C28" s="5">
         <v>0.91516944999999339</v>
       </c>
       <c r="D28" s="5">
         <v>9.8043802570241478</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>118.13718722</v>
       </c>
       <c r="C29" s="5">
         <v>0.26207483000000309</v>
       </c>
       <c r="D29" s="5">
         <v>2.7008594692470078</v>
       </c>
       <c r="E29" s="5">
         <v>1.1315725613198158</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>118.42123444000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.28404722000000504</v>
       </c>
       <c r="D30" s="5">
         <v>2.9237238673651689</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>118.15914418</v>
       </c>
       <c r="C31" s="5">
         <v>-0.2620902600000079</v>
       </c>
       <c r="D31" s="5">
         <v>-2.623752633405052</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>118.57636884</v>
       </c>
       <c r="C32" s="5">
         <v>0.41722466000000225</v>
       </c>
       <c r="D32" s="5">
         <v>4.3205146676795092</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>118.88896926</v>
       </c>
       <c r="C33" s="5">
         <v>0.31260041999999544</v>
       </c>
       <c r="D33" s="5">
         <v>3.2098103695700875</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>118.98326983</v>
       </c>
       <c r="C34" s="5">
         <v>9.4300570000001471E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.95598149892588413</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>119.54308091</v>
       </c>
       <c r="C35" s="5">
         <v>0.5598110800000029</v>
       </c>
       <c r="D35" s="5">
         <v>5.7943649377667272</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>120.27779701999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.73471610999999371</v>
       </c>
       <c r="D36" s="5">
         <v>7.6297291652795751</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>116.84084922</v>
       </c>
       <c r="C37" s="5">
         <v>-3.4369477999999987</v>
       </c>
       <c r="D37" s="5">
         <v>-29.382737608718866</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>121.5053837</v>
       </c>
       <c r="C38" s="5">
         <v>4.6645344800000004</v>
       </c>
       <c r="D38" s="5">
         <v>59.959411088384165</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>122.14447151</v>
       </c>
       <c r="C39" s="5">
         <v>0.63908781000000658</v>
       </c>
       <c r="D39" s="5">
         <v>6.4975268660245833</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>122.71483994</v>
       </c>
       <c r="C40" s="5">
         <v>0.57036843000000204</v>
       </c>
       <c r="D40" s="5">
         <v>5.7497248134774637</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>122.89630656</v>
       </c>
       <c r="C41" s="5">
         <v>0.1814666199999948</v>
       </c>
       <c r="D41" s="5">
         <v>1.7890239857745405</v>
       </c>
       <c r="E41" s="5">
         <v>4.0284684712675434</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>123.06733889</v>
       </c>
       <c r="C42" s="5">
         <v>0.17103233000000273</v>
       </c>
       <c r="D42" s="5">
         <v>1.6828581684980248</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>123.68311358</v>
       </c>
       <c r="C43" s="5">
         <v>0.61577468999999496</v>
       </c>
       <c r="D43" s="5">
         <v>6.172292918222344</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>123.84136839999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.15825481999999624</v>
       </c>
       <c r="D44" s="5">
         <v>1.5462736066369054</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>124.32541333</v>
       </c>
       <c r="C45" s="5">
         <v>0.48404493000001025</v>
       </c>
       <c r="D45" s="5">
         <v>4.7924599211524477</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>124.47667692</v>
       </c>
       <c r="C46" s="5">
         <v>0.15126358999999923</v>
       </c>
       <c r="D46" s="5">
         <v>1.4698193831619522</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>124.25183941</v>
       </c>
       <c r="C47" s="5">
         <v>-0.22483751000000041</v>
       </c>
       <c r="D47" s="5">
         <v>-2.1461106541411534</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>124.71764111</v>
       </c>
       <c r="C48" s="5">
         <v>0.4658017000000001</v>
       </c>
       <c r="D48" s="5">
         <v>4.59254643916025</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>122.62529403000001</v>
       </c>
       <c r="C49" s="5">
         <v>-2.0923470799999961</v>
       </c>
       <c r="D49" s="5">
         <v>-18.374456902344981</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>125.7184858</v>
       </c>
       <c r="C50" s="5">
         <v>3.09319176999999</v>
       </c>
       <c r="D50" s="5">
         <v>34.843171343471838</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>125.60497553</v>
       </c>
       <c r="C51" s="5">
         <v>-0.11351026999999192</v>
       </c>
       <c r="D51" s="5">
         <v>-1.0781066671214257</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>124.99774944000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.6072260899999975</v>
       </c>
       <c r="D52" s="5">
         <v>-5.6495001329320838</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>125.24666714</v>
       </c>
       <c r="C53" s="5">
         <v>0.24891769999999269</v>
       </c>
       <c r="D53" s="5">
         <v>2.4160003142990938</v>
       </c>
       <c r="E53" s="5">
         <v>1.9124745452399061</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>125.81193436</v>
       </c>
       <c r="C54" s="5">
         <v>0.56526721999999552</v>
       </c>
       <c r="D54" s="5">
         <v>5.5523582465589749</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>125.85129768</v>
       </c>
       <c r="C55" s="5">
         <v>3.9363320000006752E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.37609590187734909</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>126.34281538</v>
       </c>
       <c r="C56" s="5">
         <v>0.49151770000000283</v>
       </c>
       <c r="D56" s="5">
         <v>4.7886457867141852</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>126.84237761</v>
       </c>
       <c r="C57" s="5">
         <v>0.49956222999999511</v>
       </c>
       <c r="D57" s="5">
         <v>4.8493844810711284</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>127.57150068999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.72912307999999371</v>
       </c>
       <c r="D58" s="5">
         <v>7.1202267628305282</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>128.78433648000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.212835790000014</v>
       </c>
       <c r="D59" s="5">
         <v>12.024383950729245</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>127.63905714000001</v>
       </c>
       <c r="C60" s="5">
         <v>-1.1452793400000019</v>
       </c>
       <c r="D60" s="5">
         <v>-10.164805540599019</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.49150007999999</v>
       </c>
       <c r="C61" s="5">
         <v>-2.1475570600000111</v>
       </c>
       <c r="D61" s="5">
         <v>-18.422821646704378</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>128.96651102000001</v>
       </c>
       <c r="C62" s="5">
         <v>3.4750109400000184</v>
       </c>
       <c r="D62" s="5">
         <v>38.787924631267522</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>130.04309408</v>
       </c>
       <c r="C63" s="5">
         <v>1.0765830599999902</v>
       </c>
       <c r="D63" s="5">
         <v>10.490291061718505</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>130.52692418999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.48383010999998532</v>
       </c>
       <c r="D64" s="5">
         <v>4.5571464590793642</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>131.18372841999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.65680423000000587</v>
       </c>
       <c r="D65" s="5">
         <v>6.2082834301769418</v>
       </c>
       <c r="E65" s="5">
         <v>4.7402948242635246</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>131.64920756000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.46547914000001356</v>
       </c>
       <c r="D66" s="5">
         <v>4.3420467957614672</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>132.15914193</v>
       </c>
       <c r="C67" s="5">
         <v>0.50993436999999631</v>
       </c>
       <c r="D67" s="5">
         <v>4.7484321883714431</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>132.58620382000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.4270618900000045</v>
       </c>
       <c r="D68" s="5">
         <v>3.9473713018986833</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>131.65190525</v>
       </c>
       <c r="C69" s="5">
         <v>-0.93429857000000993</v>
       </c>
       <c r="D69" s="5">
         <v>-8.135916073289561</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>132.80194831</v>
       </c>
       <c r="C70" s="5">
         <v>1.1500430600000016</v>
       </c>
       <c r="D70" s="5">
         <v>11.001174933303925</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>133.36416245999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.56221414999998842</v>
       </c>
       <c r="D71" s="5">
         <v>5.2001464716966206</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>130.34031733</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0238451299999838</v>
       </c>
       <c r="D72" s="5">
         <v>-24.05912701656634</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>127.97417958</v>
       </c>
       <c r="C73" s="5">
         <v>-2.3661377500000071</v>
       </c>
       <c r="D73" s="5">
         <v>-19.735600570312041</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>129.93857496000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.9643953800000133</v>
       </c>
       <c r="D74" s="5">
         <v>20.057403310470768</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>129.06977706999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.86879789000002461</v>
       </c>
       <c r="D75" s="5">
         <v>-7.7348855391021871</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>128.84911790999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.22065915999999675</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0323528776906352</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>129.30848888</v>
       </c>
       <c r="C77" s="5">
         <v>0.45937097000000904</v>
       </c>
       <c r="D77" s="5">
         <v>4.3631168405448451</v>
       </c>
       <c r="E77" s="5">
         <v>-1.4294757151559256</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>128.38708202999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.92140685000001099</v>
       </c>
       <c r="D78" s="5">
         <v>-8.223497680432434</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>128.17041270999999</v>
       </c>
       <c r="C79" s="5">
         <v>-0.21666931999999406</v>
       </c>
       <c r="D79" s="5">
         <v>-2.0064586751154079</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>128.26098612000001</v>
       </c>
       <c r="C80" s="5">
         <v>9.0573410000018839E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.85130038279999098</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>129.16605444000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.90506831999999804</v>
       </c>
       <c r="D81" s="5">
         <v>8.8042421364498793</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>128.69701366999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.46904077000002076</v>
       </c>
       <c r="D82" s="5">
         <v>-4.2715757219629396</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>127.79763751999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.89937614999999482</v>
       </c>
       <c r="D83" s="5">
         <v>-8.07105590480991</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>128.71645527999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.91881775999999604</v>
       </c>
       <c r="D84" s="5">
         <v>8.9770252854247889</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>128.31569483999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.40076043999999911</v>
       </c>
       <c r="D85" s="5">
         <v>-3.6728955737202251</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>127.82815979</v>
       </c>
       <c r="C86" s="5">
         <v>-0.48753504999999109</v>
       </c>
       <c r="D86" s="5">
         <v>-4.465313653096425</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>128.50289208000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.67473229000000856</v>
       </c>
       <c r="D87" s="5">
         <v>6.5212812026106404</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>128.98564304000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.48275096000000417</v>
       </c>
       <c r="D88" s="5">
         <v>4.6024010909277324</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>129.48352063999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.49787759999998116</v>
       </c>
       <c r="D89" s="5">
         <v>4.731545921874325</v>
       </c>
       <c r="E89" s="5">
         <v>0.13535983717389843</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>129.08820458</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39531605999999897</v>
       </c>
       <c r="D90" s="5">
         <v>-3.6027301541184276</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>129.90582244000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.8176178600000128</v>
       </c>
       <c r="D91" s="5">
         <v>7.8709928099704118</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>130.21747739</v>
       </c>
       <c r="C92" s="5">
         <v>0.31165494999999055</v>
       </c>
       <c r="D92" s="5">
         <v>2.917192926972878</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>129.67949338</v>
       </c>
       <c r="C93" s="5">
         <v>-0.5379840100000024</v>
       </c>
       <c r="D93" s="5">
         <v>-4.8465961934891837</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>128.72802866999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.95146471000001043</v>
       </c>
       <c r="D94" s="5">
         <v>-8.4577125204846055</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.67370801</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0543206599999877</v>
       </c>
       <c r="D95" s="5">
         <v>-9.3974881845159786</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>130.22102570999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.5473176999999936</v>
       </c>
       <c r="D96" s="5">
         <v>26.752251152021312</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>128.25995688</v>
       </c>
       <c r="C97" s="5">
         <v>-1.9610688299999879</v>
       </c>
       <c r="D97" s="5">
         <v>-16.647288343924082</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>128.29775902</v>
       </c>
       <c r="C98" s="5">
         <v>3.7802139999996598E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.35425065593044369</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.34251495000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.044755930000008</v>
       </c>
       <c r="D99" s="5">
         <v>10.221614109829957</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.74858694</v>
       </c>
       <c r="C100" s="5">
         <v>0.40607198999998673</v>
       </c>
       <c r="D100" s="5">
         <v>3.8331494277729528</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.21244161000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.53614532999998232</v>
       </c>
       <c r="D101" s="5">
         <v>-4.8474666855881754</v>
       </c>
       <c r="E101" s="5">
         <v>-0.20935407738383871</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.93467946000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.72223784999999907</v>
       </c>
       <c r="D102" s="5">
         <v>6.9175396386828014</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.65537053</v>
       </c>
       <c r="C103" s="5">
         <v>0.72069106999998667</v>
       </c>
       <c r="D103" s="5">
         <v>6.8627234638894086</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.02546262000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.3700920900000142</v>
       </c>
       <c r="D104" s="5">
         <v>3.4525572102366509</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.43790938000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.41244675999999458</v>
       </c>
       <c r="D105" s="5">
         <v>3.843493720385105</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>132.21779003</v>
       </c>
       <c r="C106" s="5">
         <v>0.77988064999999551</v>
       </c>
       <c r="D106" s="5">
         <v>7.3571598014145145</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>134.71583885000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.4980488200000082</v>
       </c>
       <c r="D107" s="5">
         <v>25.182952634244927</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.15597474</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5598641100000066</v>
       </c>
       <c r="D108" s="5">
         <v>-20.563937203294248</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.69916778999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.54319304999998508</v>
       </c>
       <c r="D109" s="5">
         <v>5.0453333787153332</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>132.42981334999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26935444000000075</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4087653275320808</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>135.03364357000001</v>
       </c>
       <c r="C111" s="5">
         <v>2.6038302200000203</v>
       </c>
       <c r="D111" s="5">
         <v>26.320731409102962</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>135.25325647</v>
       </c>
       <c r="C112" s="5">
         <v>0.21961289999998712</v>
       </c>
       <c r="D112" s="5">
         <v>1.9691805274220986</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>135.408432</v>
       </c>
       <c r="C113" s="5">
         <v>0.15517553000000817</v>
       </c>
       <c r="D113" s="5">
         <v>1.3854760998802895</v>
       </c>
       <c r="E113" s="5">
         <v>4.7951964321680807</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.20395965</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20447235000000319</v>
       </c>
       <c r="D114" s="5">
         <v>-1.7970757918004621</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>135.00829483000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.19566481999999041</v>
       </c>
       <c r="D115" s="5">
         <v>-1.7228629743052504</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>135.12514254000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11684771000000183</v>
       </c>
       <c r="D116" s="5">
         <v>1.0435406168306516</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.06539526</v>
       </c>
       <c r="C117" s="5">
         <v>0.94025271999998949</v>
       </c>
       <c r="D117" s="5">
         <v>8.6771573394145651</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>136.15919267999999</v>
       </c>
       <c r="C118" s="5">
         <v>9.3797419999987142E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.83037013452660347</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>137.88613015000001</v>
       </c>
       <c r="C119" s="5">
         <v>1.7269374700000242</v>
       </c>
       <c r="D119" s="5">
         <v>16.327765003145768</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>137.41215158</v>
       </c>
       <c r="C120" s="5">
         <v>-0.47397857000001409</v>
       </c>
       <c r="D120" s="5">
         <v>-4.0478565439577512</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>138.26484382999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.85269224999998983</v>
       </c>
       <c r="D121" s="5">
         <v>7.705909370633246</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.21500172</v>
       </c>
       <c r="C122" s="5">
         <v>-1.049842109999986</v>
       </c>
       <c r="D122" s="5">
         <v>-8.740531434686261</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>137.36923886</v>
       </c>
       <c r="C123" s="5">
         <v>0.15423713999999222</v>
       </c>
       <c r="D123" s="5">
         <v>1.3572358133611129</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>137.16847651</v>
       </c>
       <c r="C124" s="5">
         <v>-0.20076234999999087</v>
       </c>
       <c r="D124" s="5">
         <v>-1.7397469644757635</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.35844148999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.18996497999998496</v>
       </c>
       <c r="D125" s="5">
         <v>1.6746002450344744</v>
       </c>
       <c r="E125" s="5">
         <v>1.4400945799298404</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>138.65223152999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.2937900400000046</v>
       </c>
       <c r="D126" s="5">
         <v>11.907220691637965</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>139.13708500000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.48485347000001866</v>
       </c>
       <c r="D127" s="5">
         <v>4.2779393636452889</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>139.45059459000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.31350958999999534</v>
       </c>
       <c r="D128" s="5">
         <v>2.7376528022094115</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.66153093</v>
       </c>
       <c r="C129" s="5">
         <v>-0.78906366000001071</v>
       </c>
       <c r="D129" s="5">
         <v>-6.5826709878986644</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>140.83978561000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1782546800000091</v>
       </c>
       <c r="D130" s="5">
         <v>20.568087951498736</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>139.99411341000001</v>
       </c>
       <c r="C131" s="5">
         <v>-0.84567219999999566</v>
       </c>
       <c r="D131" s="5">
         <v>-6.9721401015658824</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>140.22374818</v>
       </c>
       <c r="C132" s="5">
         <v>0.22963476999998989</v>
       </c>
       <c r="D132" s="5">
         <v>1.9862364798023169</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>141.06238164999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.83863346999999067</v>
       </c>
       <c r="D133" s="5">
         <v>7.4176594507442406</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.81653216999999</v>
       </c>
       <c r="C134" s="5">
         <v>-1.245849480000004</v>
       </c>
       <c r="D134" s="5">
         <v>-10.098327705811538</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.46559819000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35093397999997933</v>
       </c>
       <c r="D135" s="5">
         <v>-2.9707192255677639</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.68139206999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.21579387999997834</v>
       </c>
       <c r="D136" s="5">
         <v>1.8726322354179592</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>140.00446292999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.3230708600000014</v>
       </c>
       <c r="D137" s="5">
         <v>2.8110759495942439</v>
       </c>
       <c r="E137" s="5">
         <v>1.9263624508965016</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.34512269000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.34065976000002252</v>
       </c>
       <c r="D138" s="5">
         <v>2.95924164740764</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>140.68930015999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.34417746999997689</v>
       </c>
       <c r="D139" s="5">
         <v>2.9828573190854746</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>141.26222509999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.57292494000000715</v>
       </c>
       <c r="D140" s="5">
         <v>4.9976748365875734</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>141.01994812999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24227697000000603</v>
       </c>
       <c r="D141" s="5">
         <v>-2.0388006086962895</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>141.89336273999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.87341460999999754</v>
       </c>
       <c r="D142" s="5">
         <v>7.6907414888798264</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>142.54742403</v>
       </c>
       <c r="C143" s="5">
         <v>0.65406129000001556</v>
       </c>
       <c r="D143" s="5">
         <v>5.6738447459954156</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>143.25215600999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.70473197999999115</v>
       </c>
       <c r="D144" s="5">
         <v>6.0966133072999806</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>145.02830473</v>
       </c>
       <c r="C145" s="5">
         <v>1.776148720000009</v>
       </c>
       <c r="D145" s="5">
         <v>15.936247893371069</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>146.47051114999999</v>
       </c>
       <c r="C146" s="5">
         <v>1.4422064199999909</v>
       </c>
       <c r="D146" s="5">
         <v>12.60796772605759</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.54472634000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.92578480999998192</v>
       </c>
       <c r="D147" s="5">
         <v>-7.3265522609276879</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.47414075</v>
       </c>
       <c r="C148" s="5">
         <v>0.92941440999999259</v>
       </c>
       <c r="D148" s="5">
         <v>7.9378646108075879</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>146.59755749999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.12341674999998986</v>
       </c>
       <c r="D149" s="5">
         <v>1.0157994966801143</v>
       </c>
       <c r="E149" s="5">
         <v>4.7092031439715187</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>146.55966103</v>
       </c>
       <c r="C150" s="5">
         <v>-3.7896469999992632E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.30976752669135132</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.56364468000001</v>
       </c>
       <c r="C151" s="5">
         <v>3.9836500000092201E-3</v>
       </c>
       <c r="D151" s="5">
         <v>3.2622173649943242E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>147.17386407999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.61021939999997699</v>
       </c>
       <c r="D152" s="5">
         <v>5.1122262893066539</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>147.08730611999999</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6557959999993273E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.70348237276740555</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.2487366</v>
       </c>
       <c r="C154" s="5">
         <v>0.16143048000000704</v>
       </c>
       <c r="D154" s="5">
         <v>1.3249967447607869</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>144.06528075</v>
       </c>
       <c r="C155" s="5">
         <v>-3.1834558500000014</v>
       </c>
       <c r="D155" s="5">
         <v>-23.070478283041464</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>148.06801261999999</v>
       </c>
       <c r="C156" s="5">
         <v>4.002731869999991</v>
       </c>
       <c r="D156" s="5">
         <v>38.93862884400847</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.04201384000001</v>
       </c>
       <c r="C157" s="5">
         <v>-2.599877999998057E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.21050072736612524</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>148.79982884</v>
       </c>
       <c r="C158" s="5">
         <v>0.75781499999999369</v>
       </c>
       <c r="D158" s="5">
         <v>6.3186293129742221</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>149.46979189999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.6699630599999864</v>
       </c>
       <c r="D159" s="5">
         <v>5.5387579055666381</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>150.18939152999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.71959963000000471</v>
       </c>
       <c r="D160" s="5">
         <v>5.9326740609516593</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.10535429000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.91596276000001353</v>
       </c>
       <c r="D161" s="5">
         <v>7.5690040943536374</v>
       </c>
       <c r="E161" s="5">
         <v>3.0749467227651595</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>150.55479781</v>
       </c>
       <c r="C162" s="5">
         <v>-0.55055648000001156</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2856712538070774</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>149.95345881</v>
       </c>
       <c r="C163" s="5">
         <v>-0.60133899999999585</v>
       </c>
       <c r="D163" s="5">
         <v>-4.6890821956526825</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>149.07759436000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.87586444999999458</v>
       </c>
       <c r="D164" s="5">
         <v>-6.7882501876516566</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>149.67628540999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.59869104999998513</v>
       </c>
       <c r="D165" s="5">
         <v>4.9270459769046759</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>149.25492632999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.421359080000002</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3263458340441088</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.65160746000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.39668113000001881</v>
       </c>
       <c r="D167" s="5">
         <v>3.2363259624134777</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>151.3274577</v>
       </c>
       <c r="C168" s="5">
         <v>1.6758502399999884</v>
       </c>
       <c r="D168" s="5">
         <v>14.297359805306975</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>149.12652331999999</v>
       </c>
       <c r="C169" s="5">
         <v>-2.2009343800000067</v>
       </c>
       <c r="D169" s="5">
         <v>-16.12242151218458</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>148.07138447</v>
       </c>
       <c r="C170" s="5">
         <v>-1.0551388499999916</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1678126662619306</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>145.98157753000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.0898069399999883</v>
       </c>
       <c r="D171" s="5">
         <v>-15.681478052467114</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>145.29312948</v>
       </c>
       <c r="C172" s="5">
         <v>-0.6884480500000052</v>
       </c>
       <c r="D172" s="5">
         <v>-5.51468653458641</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>146.84088598</v>
       </c>
       <c r="C173" s="5">
         <v>1.5477564999999913</v>
       </c>
       <c r="D173" s="5">
         <v>13.559380951904011</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8221821324846519</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>147.40042998999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.55954400999999621</v>
       </c>
       <c r="D174" s="5">
         <v>4.6697171897180922</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>147.53844104999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.13801105999999663</v>
       </c>
       <c r="D175" s="5">
         <v>1.1293643444046042</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.38164793999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.84320689000000471</v>
       </c>
       <c r="D176" s="5">
         <v>7.077937759610009</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.41803393999999</v>
       </c>
       <c r="C177" s="5">
         <v>3.6385999999993146E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.29466000360864886</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.41865984</v>
       </c>
       <c r="C178" s="5">
         <v>6.2590000001705448E-4</v>
       </c>
       <c r="D178" s="5">
         <v>5.060688388747181E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>148.430329</v>
       </c>
       <c r="C179" s="5">
         <v>1.1669159999996737E-2</v>
       </c>
       <c r="D179" s="5">
         <v>9.4388730418204503E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>148.54505499999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.11472599999999034</v>
       </c>
       <c r="D180" s="5">
         <v>0.93146708108988729</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>148.72793465000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.18287965000001805</v>
       </c>
       <c r="D181" s="5">
         <v>1.4874119319282286</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>149.18687969999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.45894504999998276</v>
       </c>
       <c r="D182" s="5">
         <v>3.7664604629641607</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>149.80583962</v>
       </c>
       <c r="C183" s="5">
         <v>0.61895992000000888</v>
       </c>
       <c r="D183" s="5">
         <v>5.0938613392600418</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>150.23688878999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.43104916999999432</v>
       </c>
       <c r="D184" s="5">
         <v>3.5080339635395585</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>150.70681443000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.4699256400000138</v>
       </c>
       <c r="D185" s="5">
         <v>3.8187281430863251</v>
       </c>
       <c r="E185" s="5">
         <v>2.6327329913594877</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>150.81034896</v>
       </c>
       <c r="C186" s="5">
         <v>0.10353452999999035</v>
       </c>
       <c r="D186" s="5">
         <v>0.82751370363363108</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>151.32682606</v>
       </c>
       <c r="C187" s="5">
         <v>0.51647710000000302</v>
       </c>
       <c r="D187" s="5">
         <v>4.1879134503244764</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>151.16299796999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.16382809000000975</v>
       </c>
       <c r="D188" s="5">
         <v>-1.2914255673835862</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>151.39059445999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.22759648999999627</v>
       </c>
       <c r="D189" s="5">
         <v>1.8218006573654133</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>151.98003785</v>
       </c>
       <c r="C190" s="5">
         <v>0.58944339000001378</v>
       </c>
       <c r="D190" s="5">
         <v>4.7735956138193369</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>152.08009612999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.10005827999998473</v>
       </c>
       <c r="D191" s="5">
         <v>0.79290456260225906</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>153.33461033</v>
       </c>
       <c r="C192" s="5">
         <v>1.2545142000000169</v>
       </c>
       <c r="D192" s="5">
         <v>10.36053210144836</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>152.2115192</v>
       </c>
       <c r="C193" s="5">
         <v>-1.1230911300000059</v>
       </c>
       <c r="D193" s="5">
         <v>-8.4437658824386581</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>152.45475073</v>
       </c>
       <c r="C194" s="5">
         <v>0.24323153000000275</v>
       </c>
       <c r="D194" s="5">
         <v>1.9345240049371659</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>152.16763019000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28712053999998943</v>
       </c>
       <c r="D195" s="5">
         <v>-2.2367166638439628</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>152.88056323999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.71293304999997531</v>
       </c>
       <c r="D196" s="5">
         <v>5.7693812086119012</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>153.1974036</v>
       </c>
       <c r="C197" s="5">
         <v>0.3168403600000147</v>
       </c>
       <c r="D197" s="5">
         <v>2.515508452657178</v>
       </c>
       <c r="E197" s="5">
         <v>1.6526055436974385</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>153.24153913999999</v>
       </c>
       <c r="C198" s="5">
         <v>4.4135539999984985E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.34626337104066707</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.64097071</v>
       </c>
       <c r="C199" s="5">
         <v>0.39943157000001861</v>
       </c>
       <c r="D199" s="5">
         <v>3.1730916550363419</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>153.79575033</v>
       </c>
       <c r="C200" s="5">
         <v>0.15477961999999934</v>
       </c>
       <c r="D200" s="5">
         <v>1.2156140583183817</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>154.09415501999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.29840468999998393</v>
       </c>
       <c r="D201" s="5">
         <v>2.3533273692434298</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>154.21585379999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.12169878000000267</v>
       </c>
       <c r="D202" s="5">
         <v>0.95185025535537982</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>154.37113916000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15528536000002191</v>
       </c>
       <c r="D203" s="5">
         <v>1.2150365227714399</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>152.18311919000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.1880199699999991</v>
       </c>
       <c r="D204" s="5">
         <v>-15.74329572208063</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>154.18834594</v>
       </c>
       <c r="C205" s="5">
         <v>2.0052267499999914</v>
       </c>
       <c r="D205" s="5">
         <v>17.009418024395838</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>159.44384593000001</v>
       </c>
       <c r="C206" s="5">
         <v>5.2554999900000041</v>
       </c>
       <c r="D206" s="5">
         <v>49.511480521175642</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>157.78083018000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.6630157499999996</v>
       </c>
       <c r="D207" s="5">
         <v>-11.822515541907508</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>156.68820590999999</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0926242700000159</v>
       </c>
       <c r="D208" s="5">
         <v>-8.0006301100972728</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>157.93033892</v>
       </c>
       <c r="C209" s="5">
         <v>1.2421330100000034</v>
       </c>
       <c r="D209" s="5">
         <v>9.938830779679698</v>
       </c>
       <c r="E209" s="5">
         <v>3.0894357272253314</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>157.84387018000001</v>
       </c>
       <c r="C210" s="5">
         <v>-8.646873999998661E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.65503940963362872</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>158.04212595000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.19825577000000294</v>
       </c>
       <c r="D211" s="5">
         <v>1.5176852747487368</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>158.65675447999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.61462852999997608</v>
       </c>
       <c r="D212" s="5">
         <v>4.7679473313176235</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>158.67750232</v>
       </c>
       <c r="C213" s="5">
         <v>2.0747840000012729E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.15703915810467706</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>159.07946412999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.40196180999998887</v>
       </c>
       <c r="D214" s="5">
         <v>3.0825522468101996</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>159.29799890000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.21853477000001931</v>
       </c>
       <c r="D215" s="5">
         <v>1.6610077293596426</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>159.4693978</v>
       </c>
       <c r="C216" s="5">
         <v>0.17139889999998559</v>
       </c>
       <c r="D216" s="5">
         <v>1.2988249887270431</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>159.85367975</v>
       </c>
       <c r="C217" s="5">
         <v>0.38428195000000187</v>
       </c>
       <c r="D217" s="5">
         <v>2.9303394265257188</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>160.92824196999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.07456221999999</v>
       </c>
       <c r="D218" s="5">
         <v>8.3716155809872905</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>161.97464749</v>
       </c>
       <c r="C219" s="5">
         <v>1.0464055200000075</v>
       </c>
       <c r="D219" s="5">
         <v>8.0879594660433476</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>161.92497043</v>
       </c>
       <c r="C220" s="5">
         <v>-4.9677059999993389E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36741563878105454</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>162.32619908000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.40122865000000729</v>
       </c>
       <c r="D221" s="5">
         <v>3.014300650634838</v>
       </c>
       <c r="E221" s="5">
         <v>2.783417163580415</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>163.63882278</v>
       </c>
       <c r="C222" s="5">
         <v>1.312623699999989</v>
       </c>
       <c r="D222" s="5">
         <v>10.147012585296711</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>164.20115306</v>
       </c>
       <c r="C223" s="5">
         <v>0.56233027999999763</v>
       </c>
       <c r="D223" s="5">
         <v>4.2025320069851269</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>165.84718330999999</v>
       </c>
       <c r="C224" s="5">
         <v>1.6460302499999955</v>
       </c>
       <c r="D224" s="5">
         <v>12.71527371336758</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>162.88812462999999</v>
       </c>
       <c r="C225" s="5">
         <v>-2.9590586799999983</v>
       </c>
       <c r="D225" s="5">
         <v>-19.429533508892526</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>163.25614487999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36802025000000071</v>
       </c>
       <c r="D226" s="5">
         <v>2.7451579854741892</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>164.14615916</v>
       </c>
       <c r="C227" s="5">
         <v>0.8900142800000026</v>
       </c>
       <c r="D227" s="5">
         <v>6.7417354467083301</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>164.92558198</v>
       </c>
       <c r="C228" s="5">
         <v>0.77942282000000773</v>
       </c>
       <c r="D228" s="5">
         <v>5.8492051627745845</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.30940772</v>
       </c>
       <c r="C229" s="5">
         <v>0.38382573999999181</v>
       </c>
       <c r="D229" s="5">
         <v>2.8287449693949807</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>168.0415208</v>
       </c>
       <c r="C230" s="5">
         <v>2.7321130800000049</v>
       </c>
       <c r="D230" s="5">
         <v>21.738627533973045</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>166.38413940999999</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6573813900000118</v>
       </c>
       <c r="D231" s="5">
         <v>-11.214129465574485</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>167.18413964999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.8000002400000028</v>
       </c>
       <c r="D232" s="5">
         <v>5.9248355066482628</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>167.92867988</v>
       </c>
       <c r="C233" s="5">
         <v>0.74454023000001257</v>
       </c>
       <c r="D233" s="5">
         <v>5.4769569712623367</v>
       </c>
       <c r="E233" s="5">
         <v>3.4513718868258048</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>168.41127596000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.48259608000000753</v>
       </c>
       <c r="D234" s="5">
         <v>3.5036126011165347</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>168.80316919000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.39189322999999376</v>
       </c>
       <c r="D235" s="5">
         <v>2.8284185951426233</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>169.03825999</v>
       </c>
       <c r="C236" s="5">
         <v>0.23509079999999472</v>
       </c>
       <c r="D236" s="5">
         <v>1.6840911466118325</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>170.0743349</v>
       </c>
       <c r="C237" s="5">
         <v>1.0360749099999964</v>
       </c>
       <c r="D237" s="5">
         <v>7.6081615674743475</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>170.24831664999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.17398174999999583</v>
       </c>
       <c r="D238" s="5">
         <v>1.2345000545622709</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>170.19237138</v>
       </c>
       <c r="C239" s="5">
         <v>-5.5945269999995162E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.393619876158946</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>169.75068529000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44168608999999037</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0701903957684462</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>169.83364943000001</v>
       </c>
       <c r="C241" s="5">
         <v>8.2964140000001407E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.58806844287941917</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>171.70283214</v>
       </c>
       <c r="C242" s="5">
         <v>1.8691827099999898</v>
       </c>
       <c r="D242" s="5">
         <v>14.036689356834508</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>171.24741666</v>
       </c>
       <c r="C243" s="5">
         <v>-0.45541547999999921</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1367937471472929</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>171.91182380000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.66440714000000867</v>
       </c>
       <c r="D244" s="5">
         <v>4.7564152591787812</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>172.39658026999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.48475646999997934</v>
       </c>
       <c r="D245" s="5">
         <v>3.4367312677193063</v>
       </c>
       <c r="E245" s="5">
         <v>2.6605940052602639</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>172.26346781000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.13311245999997823</v>
       </c>
       <c r="D246" s="5">
         <v>-0.9226305207547969</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>171.98115128000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.28231653000000279</v>
       </c>
       <c r="D247" s="5">
         <v>-1.949007424094229</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>174.26457126</v>
       </c>
       <c r="C248" s="5">
         <v>2.2834199799999908</v>
       </c>
       <c r="D248" s="5">
         <v>17.149112563275139</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>173.20487313000001</v>
       </c>
       <c r="C249" s="5">
         <v>-1.0596981299999868</v>
       </c>
       <c r="D249" s="5">
         <v>-7.0579910866339972</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>174.88350714000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.6786340099999961</v>
       </c>
       <c r="D250" s="5">
         <v>12.270321970499465</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>175.07941022</v>
       </c>
       <c r="C251" s="5">
         <v>0.19590307999999368</v>
       </c>
       <c r="D251" s="5">
         <v>1.3525431031221613</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>173.54706517</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5323450500000035</v>
       </c>
       <c r="D252" s="5">
         <v>-10.011629900890384</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>173.85831073</v>
       </c>
       <c r="C253" s="5">
         <v>0.31124556000000325</v>
       </c>
       <c r="D253" s="5">
         <v>2.1734789824624512</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>172.22639543</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6319153000000028</v>
       </c>
       <c r="D254" s="5">
         <v>-10.700077887166326</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>173.97230156000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.7459061300000087</v>
       </c>
       <c r="D255" s="5">
         <v>12.866422929303667</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>173.3649254</v>
       </c>
       <c r="C256" s="5">
         <v>-0.60737616000000116</v>
       </c>
       <c r="D256" s="5">
         <v>-4.1099518420501298</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>173.08268537000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.28224002999999698</v>
       </c>
       <c r="D257" s="5">
         <v>-1.9362151765988656</v>
       </c>
       <c r="E257" s="5">
         <v>0.39798069017695781</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>171.62592613000001</v>
       </c>
       <c r="C258" s="5">
         <v>-1.4567592399999967</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6451997978850521</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>172.7150303</v>
       </c>
       <c r="C259" s="5">
         <v>1.0891041699999846</v>
       </c>
       <c r="D259" s="5">
         <v>7.8864423044502585</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>172.50102604</v>
       </c>
       <c r="C260" s="5">
         <v>-0.21400425999999584</v>
       </c>
       <c r="D260" s="5">
         <v>-1.476780779669129</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>172.55422282999999</v>
       </c>
       <c r="C261" s="5">
         <v>5.3196789999987004E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.37069074067190844</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>172.18033749</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37388533999998685</v>
       </c>
       <c r="D262" s="5">
         <v>-2.5693606051068185</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>172.16735449999999</v>
       </c>
       <c r="C263" s="5">
         <v>-1.2982990000011796E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-9.0446613711536727E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>171.02198331</v>
       </c>
       <c r="C264" s="5">
         <v>-1.1453711899999917</v>
       </c>
       <c r="D264" s="5">
         <v>-7.6974735982384468</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>171.14401033999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.12202702999999815</v>
       </c>
       <c r="D265" s="5">
         <v>0.85958806569150781</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>170.39350352</v>
       </c>
       <c r="C266" s="5">
         <v>-0.75050681999999824</v>
       </c>
       <c r="D266" s="5">
         <v>-5.1371999537064834</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>169.46181197000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.93169154999998227</v>
       </c>
       <c r="D267" s="5">
         <v>-6.3676858584576497</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.93330834</v>
       </c>
       <c r="C268" s="5">
         <v>-0.52850363000001721</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6789302160468274</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>169.12782962</v>
       </c>
       <c r="C269" s="5">
         <v>0.19452128000000357</v>
       </c>
       <c r="D269" s="5">
         <v>1.3905459387537844</v>
       </c>
       <c r="E269" s="5">
         <v>-2.2849516932012537</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>169.63289220999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.50506258999999432</v>
       </c>
       <c r="D270" s="5">
         <v>3.6429803638710956</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>169.40109931000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23179289999998787</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6274588369769472</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>169.27805255000001</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12304675999999404</v>
       </c>
       <c r="D272" s="5">
         <v>-0.86816232316854203</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>169.47065728999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.19260473999997885</v>
       </c>
       <c r="D273" s="5">
         <v>1.3739380083545472</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>169.51542438000001</v>
       </c>
       <c r="C274" s="5">
         <v>4.4767090000021881E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.31745097700706104</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>169.26000064999999</v>
       </c>
       <c r="C275" s="5">
         <v>-0.25542373000001817</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7932353635311649</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>169.85203769</v>
       </c>
       <c r="C276" s="5">
         <v>0.59203704000000812</v>
       </c>
       <c r="D276" s="5">
         <v>4.2790529667186217</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>170.01093026999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.15889257999998563</v>
       </c>
       <c r="D277" s="5">
         <v>1.1283655462460018</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>170.63330407000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.62237380000001963</v>
       </c>
       <c r="D278" s="5">
         <v>4.4824816126965983</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>170.78983134000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.156527269999998</v>
       </c>
       <c r="D279" s="5">
         <v>1.1063684513156424</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>171.46324003999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.67340869999998176</v>
       </c>
       <c r="D280" s="5">
         <v>4.8354580521620338</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>171.23223863999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23100139999999669</v>
       </c>
       <c r="D281" s="5">
         <v>-1.6047571953756168</v>
       </c>
       <c r="E281" s="5">
         <v>1.2442712856472138</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>171.32703413999999</v>
       </c>
       <c r="C282" s="5">
         <v>9.4795500000003585E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.6663558553356097</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>171.72065148999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.39361734999999953</v>
       </c>
       <c r="D283" s="5">
         <v>2.7920595582269447</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>171.86125430000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.14060281000001851</v>
       </c>
       <c r="D284" s="5">
         <v>0.98698243818970965</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>172.02604135000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.16478705000000105</v>
       </c>
       <c r="D285" s="5">
         <v>1.1566925172010745</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>172.1281602</v>
       </c>
       <c r="C286" s="5">
         <v>0.10211884999998233</v>
       </c>
       <c r="D286" s="5">
         <v>0.71467962261411166</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>172.40144339</v>
       </c>
       <c r="C287" s="5">
         <v>0.27328319000000079</v>
       </c>
       <c r="D287" s="5">
         <v>1.92193231578901</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>173.01351844999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.61207505999999512</v>
       </c>
       <c r="D288" s="5">
         <v>4.3445300580916557</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>172.33390589999999</v>
       </c>
       <c r="C289" s="5">
         <v>-0.67961255000000165</v>
       </c>
       <c r="D289" s="5">
         <v>-4.6131916195391254</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>172.92481706000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.59091116000001875</v>
       </c>
       <c r="D290" s="5">
         <v>4.1931393076682921</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>171.87265318999999</v>
       </c>
       <c r="C291" s="5">
         <v>-1.0521638700000153</v>
       </c>
       <c r="D291" s="5">
         <v>-7.0619672024552109</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>172.59505473999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.72240155000000073</v>
       </c>
       <c r="D292" s="5">
         <v>5.1619913598385914</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>172.19487956</v>
       </c>
       <c r="C293" s="5">
         <v>-0.40017517999999086</v>
       </c>
       <c r="D293" s="5">
         <v>-2.7470866453014886</v>
       </c>
       <c r="E293" s="5">
         <v>0.5621843921715497</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>172.32429422999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.12941466999998852</v>
       </c>
       <c r="D294" s="5">
         <v>0.905608516351597</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>172.77669537</v>
       </c>
       <c r="C295" s="5">
         <v>0.45240114000000631</v>
       </c>
       <c r="D295" s="5">
         <v>3.1962358381893319</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>172.83524147</v>
       </c>
       <c r="C296" s="5">
         <v>5.8546100000000934E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.4073836609801651</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>172.66519049999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.17005097000000546</v>
       </c>
       <c r="D297" s="5">
         <v>-1.1743005627052217</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>172.93649977999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.27130927999999699</v>
       </c>
       <c r="D298" s="5">
         <v>1.9019442404103248</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>172.92890396000001</v>
       </c>
       <c r="C299" s="5">
         <v>-7.5958199999774934E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-5.2694384287010898E-2</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>173.20875040000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.27984644000000003</v>
       </c>
       <c r="D300" s="5">
         <v>1.9593071681199614</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>173.01753027000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.19122013000000493</v>
       </c>
       <c r="D301" s="5">
         <v>-1.3167693931592006</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>173.6166049</v>
       </c>
       <c r="C302" s="5">
         <v>0.59907462999998984</v>
       </c>
       <c r="D302" s="5">
         <v>4.2350575033947457</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>173.83039005000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.21378515000000675</v>
       </c>
       <c r="D303" s="5">
         <v>1.4876846775793595</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>173.63193106</v>
       </c>
       <c r="C304" s="5">
         <v>-0.198458990000006</v>
       </c>
       <c r="D304" s="5">
         <v>-1.3614481103242371</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>174.66509805999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.0331669999999917</v>
       </c>
       <c r="D305" s="5">
         <v>7.3787738989500529</v>
       </c>
       <c r="E305" s="5">
         <v>1.4345481737389587</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>174.45899947999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.20609858000000258</v>
       </c>
       <c r="D306" s="5">
         <v>-1.4068039225700435</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>174.32201548</v>
       </c>
       <c r="C307" s="5">
         <v>-0.13698399999998401</v>
       </c>
       <c r="D307" s="5">
         <v>-0.93817324722342832</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>173.86984097999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45217450000001236</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0686590064364139</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>174.64082185999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.7709808799999962</v>
       </c>
       <c r="D309" s="5">
         <v>5.4527998128604649</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>174.63410199</v>
       </c>
       <c r="C310" s="5">
         <v>-6.7198699999835299E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-4.6164107448953828E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>174.9010863</v>
       </c>
       <c r="C311" s="5">
         <v>0.266984309999998</v>
       </c>
       <c r="D311" s="5">
         <v>1.8500904144470143</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>175.19937999000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29829369000000838</v>
       </c>
       <c r="D312" s="5">
         <v>2.0659063903075925</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>175.40974155999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.21036156999997502</v>
       </c>
       <c r="D313" s="5">
         <v>1.450391017423458</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>176.19564342000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.78590186000002404</v>
       </c>
       <c r="D314" s="5">
         <v>5.5109386981516684</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.83826113000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.35738229000000388</v>
       </c>
       <c r="D315" s="5">
         <v>-2.4070214159102488</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.67420593</v>
       </c>
       <c r="C316" s="5">
         <v>-0.16405520000000706</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1138597847780485</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>176.44358219</v>
       </c>
       <c r="C317" s="5">
         <v>0.76937626000000137</v>
       </c>
       <c r="D317" s="5">
         <v>5.3839338250859292</v>
       </c>
       <c r="E317" s="5">
         <v>1.0182252492075383</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.99448158000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.44910060999998791</v>
       </c>
       <c r="D318" s="5">
         <v>-3.0119540654455768</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>175.88266422999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11181735000002391</v>
       </c>
       <c r="D319" s="5">
         <v>-0.75975637812925045</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.90834376000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.0256795300000192</v>
       </c>
       <c r="D320" s="5">
         <v>7.2268065726161845</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.07261478999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.16427102999998056</v>
       </c>
       <c r="D321" s="5">
         <v>1.119987305192649</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.52276438000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.45014959000002364</v>
       </c>
       <c r="D322" s="5">
         <v>3.0936271407870919</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>177.86753282000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.34476843999999573</v>
       </c>
       <c r="D323" s="5">
         <v>2.3555856402518893</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>178.82893971999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.96140689999998585</v>
       </c>
       <c r="D324" s="5">
         <v>6.6825644344686186</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>178.79802826</v>
       </c>
       <c r="C325" s="5">
         <v>-3.0911459999998669E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.20722880348780226</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>178.67223910999999</v>
       </c>
       <c r="C326" s="5">
         <v>-0.12578915000000279</v>
       </c>
       <c r="D326" s="5">
         <v>-0.84097277472046095</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>178.87834422</v>
       </c>
       <c r="C327" s="5">
         <v>0.20610511000000997</v>
       </c>
       <c r="D327" s="5">
         <v>1.3930610160346246</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.0264354</v>
       </c>
       <c r="C328" s="5">
         <v>1.1480911799999944</v>
       </c>
       <c r="D328" s="5">
         <v>7.9797192382451421</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.38672152000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.36028612000001203</v>
       </c>
       <c r="D329" s="5">
         <v>2.428166121140074</v>
       </c>
       <c r="E329" s="5">
         <v>2.2347876193954841</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>180.7685682</v>
       </c>
       <c r="C330" s="5">
         <v>0.38184667999999533</v>
       </c>
       <c r="D330" s="5">
         <v>2.5699709249785485</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>181.00767078999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.23910258999998746</v>
       </c>
       <c r="D331" s="5">
         <v>1.5988380277881298</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>181.02017691</v>
       </c>
       <c r="C332" s="5">
         <v>1.2506120000011833E-2</v>
       </c>
       <c r="D332" s="5">
         <v>8.2941502426958635E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81738555000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.20279135999999198</v>
       </c>
       <c r="D333" s="5">
         <v>-1.3360710770371709</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>180.75365045999999</v>
       </c>
       <c r="C334" s="5">
         <v>-6.3735090000022865E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.42216078516683631</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>180.60331486000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.15033559999997692</v>
       </c>
       <c r="D335" s="5">
         <v>-0.99350559537747518</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.5476156</v>
       </c>
       <c r="C336" s="5">
         <v>-5.5699260000011463E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.36946084618203479</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>180.00599721</v>
       </c>
       <c r="C337" s="5">
         <v>-0.54161838999999645</v>
       </c>
       <c r="D337" s="5">
         <v>-3.541032743190986</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>179.75835036999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.2476468400000158</v>
       </c>
       <c r="D338" s="5">
         <v>-1.6384889353909915</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>181.19941686000001</v>
       </c>
       <c r="C339" s="5">
         <v>1.4410664900000256</v>
       </c>
       <c r="D339" s="5">
         <v>10.055730547368768</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.09312272</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10629414000001702</v>
       </c>
       <c r="D340" s="5">
         <v>-0.70167023596268141</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>180.83067123999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.26245148000000995</v>
       </c>
       <c r="D341" s="5">
         <v>-1.725319415456894</v>
       </c>
       <c r="E341" s="5">
         <v>0.24610997764087372</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>181.25644152999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.42577029000000266</v>
       </c>
       <c r="D342" s="5">
         <v>2.8623073787919839</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>181.75965606</v>
       </c>
       <c r="C343" s="5">
         <v>0.50321453000000815</v>
       </c>
       <c r="D343" s="5">
         <v>3.3828527418365395</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>182.31517733999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.55552127999999357</v>
       </c>
       <c r="D344" s="5">
         <v>3.7299059218546038</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>182.31362837</v>
       </c>
       <c r="C345" s="5">
         <v>-1.5489699999875484E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0194856907186356E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>182.81431634</v>
       </c>
       <c r="C346" s="5">
         <v>0.50068797000000131</v>
       </c>
       <c r="D346" s="5">
         <v>3.3457971510213014</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>183.65834326000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.84402692000000457</v>
       </c>
       <c r="D347" s="5">
         <v>5.6830931174214339</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>183.61923082999999</v>
       </c>
       <c r="C348" s="5">
         <v>-3.9112430000017184E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.25525646956231496</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>184.07836897999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.45913815000000113</v>
       </c>
       <c r="D349" s="5">
         <v>3.0422007350064062</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>183.79525971999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.28310926000000336</v>
       </c>
       <c r="D350" s="5">
         <v>-1.8300468617876375</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>183.69996528999999</v>
       </c>
       <c r="C351" s="5">
         <v>-9.52944299999956E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.62040655295236835</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>183.25059628</v>
       </c>
       <c r="C352" s="5">
         <v>-0.44936900999999807</v>
       </c>
       <c r="D352" s="5">
         <v>-2.896280265342499</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>183.53315723</v>
       </c>
       <c r="C353" s="5">
         <v>0.28256095000000414</v>
       </c>
       <c r="D353" s="5">
         <v>1.8660977956677094</v>
       </c>
       <c r="E353" s="5">
         <v>1.494484299299681</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.28663824</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24651898999999844</v>
       </c>
       <c r="D354" s="5">
         <v>-1.5999678286145791</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.4130232</v>
       </c>
       <c r="C355" s="5">
         <v>1.1263849599999958</v>
       </c>
       <c r="D355" s="5">
         <v>7.6290192487725506</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>184.93084327</v>
       </c>
       <c r="C356" s="5">
         <v>0.51782006999999908</v>
       </c>
       <c r="D356" s="5">
         <v>3.4220517765018332</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.52205778999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.5912145199999941</v>
       </c>
       <c r="D357" s="5">
         <v>10.828173862145697</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.97560981000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.45355202000001782</v>
       </c>
       <c r="D358" s="5">
         <v>2.9572946505209696</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.04433567999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.8725869999980205E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.44197193978878779</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>187.23252626999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.18819059000000493</v>
       </c>
       <c r="D360" s="5">
         <v>1.2140574976764684</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.46294193</v>
       </c>
       <c r="C361" s="5">
         <v>0.23041566000000557</v>
       </c>
       <c r="D361" s="5">
         <v>1.4868035063035911</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>186.50226573</v>
       </c>
       <c r="C362" s="5">
         <v>-0.96067619999999465</v>
       </c>
       <c r="D362" s="5">
         <v>-5.9791426548953979</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>188.16640726</v>
       </c>
       <c r="C363" s="5">
         <v>1.6641415299999949</v>
       </c>
       <c r="D363" s="5">
         <v>11.248910692771673</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>188.75025825</v>
       </c>
       <c r="C364" s="5">
         <v>0.58385099000000196</v>
       </c>
       <c r="D364" s="5">
         <v>3.7876169312005104</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>188.77571257</v>
       </c>
       <c r="C365" s="5">
         <v>2.5454319999994368E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.16194865251932811</v>
       </c>
       <c r="E365" s="5">
         <v>2.8564622431848319</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>189.49289873000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.71718616000001134</v>
       </c>
       <c r="D366" s="5">
         <v>4.6554509045733328</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>190.01317259000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.5202738600000032</v>
       </c>
       <c r="D367" s="5">
         <v>3.344945151164147</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>190.59128444000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.57811184999999909</v>
       </c>
       <c r="D368" s="5">
         <v>3.7126977117611926</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>186.10724150999999</v>
       </c>
       <c r="C369" s="5">
         <v>-4.4840429300000153</v>
       </c>
       <c r="D369" s="5">
         <v>-24.851066435083659</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>183.06434819</v>
       </c>
       <c r="C370" s="5">
         <v>-3.0428933199999904</v>
       </c>
       <c r="D370" s="5">
         <v>-17.94859558217685</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>182.97129626</v>
       </c>
       <c r="C371" s="5">
         <v>-9.3051930000001448E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-0.60825974901594915</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>189.67702165</v>
       </c>
       <c r="C372" s="5">
         <v>6.7057253899999978</v>
       </c>
       <c r="D372" s="5">
         <v>54.021405256158083</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>191.84138498999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.1643633399999942</v>
       </c>
       <c r="D373" s="5">
         <v>14.585840310903198</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>187.39812247</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4432625199999904</v>
       </c>
       <c r="D374" s="5">
         <v>-24.512470691570044</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>186.57098554000001</v>
       </c>
       <c r="C375" s="5">
         <v>-0.82713692999999466</v>
       </c>
       <c r="D375" s="5">
         <v>-5.1698488131528553</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>186.2651539</v>
       </c>
       <c r="C376" s="5">
         <v>-0.30583164000000806</v>
       </c>
       <c r="D376" s="5">
         <v>-1.949430799170726</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>186.37766998000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.11251608000000601</v>
       </c>
       <c r="D377" s="5">
         <v>0.72728999109521464</v>
       </c>
       <c r="E377" s="5">
         <v>-1.2703130913150562</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>186.60601618000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.22834620000000427</v>
       </c>
       <c r="D378" s="5">
         <v>1.4801636483130931</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>186.18923848</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41677770000001146</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6474767476372563</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.96842810000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.22081037999998898</v>
       </c>
       <c r="D380" s="5">
         <v>-1.4138890932615333</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.43929188000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.52913621999999805</v>
       </c>
       <c r="D381" s="5">
         <v>-3.3614332769057231</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>185.76441796</v>
       </c>
       <c r="C382" s="5">
         <v>0.32512607999998977</v>
       </c>
       <c r="D382" s="5">
         <v>2.1243372982693076</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>185.51865330000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.24576465999999186</v>
       </c>
       <c r="D383" s="5">
         <v>-1.5760880225289764</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>186.22782784</v>
       </c>
       <c r="C384" s="5">
         <v>0.70917453999999225</v>
       </c>
       <c r="D384" s="5">
         <v>4.6848742413235112</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>186.31656297000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.8735130000003437E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.57328518730719313</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.80398571000001</v>
       </c>
       <c r="C386" s="5">
         <v>-3.5125772600000005</v>
       </c>
       <c r="D386" s="5">
         <v>-20.418823120866946</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>186.07077885999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.2667931499999838</v>
       </c>
       <c r="D387" s="5">
         <v>23.68304822963243</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>186.05632761000001</v>
       </c>
       <c r="C388" s="5">
         <v>-1.4451249999979154E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-9.3158605770771175E-2</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>186.05123498</v>
       </c>
       <c r="C389" s="5">
         <v>-5.0926300000071478E-3</v>
       </c>
       <c r="D389" s="5">
         <v>-3.2840786288235169E-2</v>
       </c>
       <c r="E389" s="5">
         <v>-0.17514705492081006</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>185.88252453000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.16871044999999185</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0827441099524826</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>185.77588943000001</v>
       </c>
       <c r="C391" s="5">
         <v>-0.10663510000000542</v>
       </c>
       <c r="D391" s="5">
         <v>-0.68623528597200334</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>185.49611175999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.27977767000001563</v>
       </c>
       <c r="D392" s="5">
         <v>-1.7923006466303848</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>185.33114</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16497175999998603</v>
       </c>
       <c r="D393" s="5">
         <v>-1.062020297953159</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>185.42818432999999</v>
       </c>
       <c r="C394" s="5">
         <v>9.7044329999988577E-2</v>
       </c>
       <c r="D394" s="5">
         <v>0.63016480161941502</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>185.45254624</v>
       </c>
       <c r="C395" s="5">
         <v>2.4361910000010312E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.15777227218614076</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>187.31517384</v>
       </c>
       <c r="C396" s="5">
         <v>1.8626275999999962</v>
       </c>
       <c r="D396" s="5">
         <v>12.741007139266646</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>188.57738168</v>
       </c>
       <c r="C397" s="5">
         <v>1.2622078400000021</v>
       </c>
       <c r="D397" s="5">
         <v>8.3926167728614267</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.78052210999999</v>
       </c>
       <c r="C398" s="5">
         <v>-3.7968595700000094</v>
       </c>
       <c r="D398" s="5">
         <v>-21.657205011874336</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>188.87878007</v>
       </c>
       <c r="C399" s="5">
         <v>4.0982579600000122</v>
       </c>
       <c r="D399" s="5">
         <v>30.113916589481128</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>189.02002482</v>
       </c>
       <c r="C400" s="5">
         <v>0.14124474999999848</v>
       </c>
       <c r="D400" s="5">
         <v>0.90106764301907116</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>189.44437909999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.42435427999998865</v>
       </c>
       <c r="D401" s="5">
         <v>2.7275424921990199</v>
       </c>
       <c r="E401" s="5">
         <v>1.8237686626292771</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>190.11476304000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.67038394000002199</v>
       </c>
       <c r="D402" s="5">
         <v>4.3300515231036174</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>191.11226966000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.99750661999999579</v>
       </c>
       <c r="D403" s="5">
         <v>6.4811497382948557</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>191.70214214000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.58987247999999681</v>
       </c>
       <c r="D404" s="5">
         <v>3.7673551422596319</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>193.29758899000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.5954468500000019</v>
       </c>
       <c r="D405" s="5">
         <v>10.457104584186116</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>194.73612985</v>
       </c>
       <c r="C406" s="5">
         <v>1.4385408599999892</v>
       </c>
       <c r="D406" s="5">
         <v>9.3052875215195119</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>195.54783094000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.81170109000001389</v>
       </c>
       <c r="D407" s="5">
         <v>5.1181285185686987</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>194.08667034000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.4611605999999995</v>
       </c>
       <c r="D408" s="5">
         <v>-8.60709578500256</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>197.95761721</v>
       </c>
       <c r="C409" s="5">
         <v>3.8709468699999832</v>
       </c>
       <c r="D409" s="5">
         <v>26.741282361032592</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>194.39553752</v>
       </c>
       <c r="C410" s="5">
         <v>-3.5620796899999903</v>
       </c>
       <c r="D410" s="5">
         <v>-19.579108579157577</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>200.10076720000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.7052296800000022</v>
       </c>
       <c r="D411" s="5">
         <v>41.497755468726361</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>201.16489804</v>
       </c>
       <c r="C412" s="5">
         <v>1.06413083999999</v>
       </c>
       <c r="D412" s="5">
         <v>6.5715720865101801</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>202.06529086</v>
       </c>
       <c r="C413" s="5">
         <v>0.90039282000000753</v>
       </c>
       <c r="D413" s="5">
         <v>5.5052878281317996</v>
       </c>
       <c r="E413" s="5">
         <v>6.6620671565757794</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.63748007999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.42781078000001571</v>
       </c>
       <c r="D414" s="5">
         <v>-2.5112523060846326</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>204.46401662</v>
       </c>
       <c r="C415" s="5">
         <v>2.8265365400000064</v>
       </c>
       <c r="D415" s="5">
         <v>18.180962194996631</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>205.02087244000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.55685582000000977</v>
       </c>
       <c r="D416" s="5">
         <v>3.3175906849297832</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>205.29458722999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.27371478999998544</v>
       </c>
       <c r="D417" s="5">
         <v>1.6138860178940728</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>206.03576534000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.74117811000002121</v>
       </c>
       <c r="D418" s="5">
         <v>4.4194485023447694</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>206.76287425000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.72710890999999833</v>
       </c>
       <c r="D419" s="5">
         <v>4.3180226000599564</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>207.38279082</v>
       </c>
       <c r="C420" s="5">
         <v>0.61991656999998668</v>
       </c>
       <c r="D420" s="5">
         <v>3.6577664142738886</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>208.27442751000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.89163669000001278</v>
       </c>
       <c r="D421" s="5">
         <v>5.2831371119096859</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>209.13457400999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.86014649999998483</v>
       </c>
       <c r="D422" s="5">
         <v>5.0699777376792099</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>208.80778842999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32678558000000635</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8590425864989824</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>209.60915392000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.80136549000002333</v>
       </c>
       <c r="D424" s="5">
         <v>4.7038415916182297</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.44603806000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.83688413999999511</v>
       </c>
       <c r="D425" s="5">
         <v>4.897734318406477</v>
       </c>
       <c r="E425" s="5">
         <v>4.1475441746235298</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>210.64385525</v>
       </c>
       <c r="C426" s="5">
         <v>0.19781718999999498</v>
       </c>
       <c r="D426" s="5">
         <v>1.1338380545352189</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>209.86948917999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.77436607000001345</v>
       </c>
       <c r="D427" s="5">
         <v>-4.323312961129588</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.58608953999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.71660036000000105</v>
       </c>
       <c r="D428" s="5">
         <v>4.1752365833121141</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>210.83493288</v>
       </c>
       <c r="C429" s="5">
         <v>0.24884334000000763</v>
       </c>
       <c r="D429" s="5">
         <v>1.4272567036913264</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.33391804999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.49898516999999742</v>
       </c>
       <c r="D430" s="5">
         <v>2.8773140451332724</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.04891610999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.2850019400000008</v>
       </c>
       <c r="D431" s="5">
         <v>-12.230305960513267</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>210.41251596999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.3635998599999937</v>
       </c>
       <c r="D432" s="5">
         <v>8.1144618969141824</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.85295124000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.44043527000002314</v>
       </c>
       <c r="D433" s="5">
         <v>2.5409593154984034</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>210.87270988</v>
       </c>
       <c r="C434" s="5">
         <v>1.9758639999992056E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.1125077542399433</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>208.76006998</v>
       </c>
       <c r="C435" s="5">
         <v>-2.1126399000000049</v>
       </c>
       <c r="D435" s="5">
         <v>-11.3814466708555</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.96583439</v>
       </c>
       <c r="C436" s="5">
         <v>0.20576441000000045</v>
       </c>
       <c r="D436" s="5">
         <v>1.1892133255583026</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>208.76402202</v>
       </c>
       <c r="C437" s="5">
         <v>-0.20181236999999896</v>
       </c>
       <c r="D437" s="5">
         <v>-1.1527846732232838</v>
       </c>
       <c r="E437" s="5">
         <v>-0.79926239310832425</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>209.27405293000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.51003091000001177</v>
       </c>
       <c r="D438" s="5">
         <v>2.9714334594362457</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>208.21127698000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0627759500000025</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9267061809129329</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>209.20122402999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.98994704999998362</v>
       </c>
       <c r="D440" s="5">
         <v>5.8570244326725751</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>209.86187616000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.66065213000001677</v>
       </c>
       <c r="D441" s="5">
         <v>3.8560877072821187</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>210.31682354</v>
+        <v>209.95049152999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.45494737999999302</v>
+        <v>8.8615369999985205E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>2.6326525322147409</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50788525744247526</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>208.10303701999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-1.8474545100000057</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-10.063026159242183</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8720BC52-DB45-4812-B4E3-0F6773B0AE22}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43655CE7-694F-4C05-A21D-A74951A80431}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CF2941A-233E-43B3-A314-8AD13F924459}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>