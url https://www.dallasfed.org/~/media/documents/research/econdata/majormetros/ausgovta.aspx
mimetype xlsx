--- v8 (2026-07-20)
+++ v9 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{52CD69AC-742A-4CEB-9263-8FC242E5BAE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB66AA41-E9C8-42A3-8B94-E011420AB550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7A8B7E20-321F-4ECF-8D6A-46B912544E9A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9D870DE4-517E-4346-89F3-5995E41DEA5D}"/>
   </bookViews>
   <sheets>
     <sheet name="ausgovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3697156-BF36-4E1F-8E55-2890C3569DED}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{659885C8-B508-42D4-8B3A-2AFE6F35AA75}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>111.01840061</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>110.97844101</v>
       </c>
       <c r="C7" s="5">
         <v>-3.9959600000003093E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-0.43107004077385103</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>112.49757164</v>
       </c>
       <c r="C8" s="5">
         <v>1.5191306300000065</v>
       </c>
       <c r="D8" s="5">
         <v>17.721107366355039</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>115.99077475</v>
       </c>
       <c r="C9" s="5">
         <v>3.4932031099999961</v>
       </c>
       <c r="D9" s="5">
         <v>44.332327896623646</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>119.48651251</v>
       </c>
       <c r="C10" s="5">
         <v>3.4957377599999973</v>
       </c>
       <c r="D10" s="5">
         <v>42.805598538435063</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>118.32987731999999</v>
       </c>
       <c r="C11" s="5">
         <v>-1.1566351900000029</v>
       </c>
       <c r="D11" s="5">
         <v>-11.017142939550538</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>118.44779195</v>
       </c>
       <c r="C12" s="5">
         <v>0.11791463000000135</v>
       </c>
       <c r="D12" s="5">
         <v>1.2023644957414259</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>112.65463769</v>
       </c>
       <c r="C13" s="5">
         <v>-5.7931542599999943</v>
       </c>
       <c r="D13" s="5">
         <v>-45.214545176163192</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.27587129</v>
       </c>
       <c r="C14" s="5">
         <v>2.6212335999999965</v>
       </c>
       <c r="D14" s="5">
         <v>31.786844435488426</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>115.88422086999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.60834957999999517</v>
       </c>
       <c r="D15" s="5">
         <v>6.5198880145548088</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>116.21991907</v>
       </c>
       <c r="C16" s="5">
         <v>0.33569820000001016</v>
       </c>
       <c r="D16" s="5">
         <v>3.5321330511800753</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>116.81533691999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.59541784999998981</v>
       </c>
       <c r="D17" s="5">
         <v>6.3240636587007959</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>116.79539669</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9940229999988901E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-0.20464627772903698</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>116.75895466</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6442030000003456E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-0.37377730597433212</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>116.87959609000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.12064143000000627</v>
       </c>
       <c r="D20" s="5">
         <v>1.2469730173157112</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>116.83544211</v>
       </c>
       <c r="C21" s="5">
         <v>-4.4153980000004367E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.45238713190155488</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>117.04034864</v>
       </c>
       <c r="C22" s="5">
         <v>0.20490653000000236</v>
       </c>
       <c r="D22" s="5">
         <v>2.12498508745258</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>117.5532675</v>
       </c>
       <c r="C23" s="5">
         <v>0.5129188599999992</v>
       </c>
       <c r="D23" s="5">
         <v>5.3875191706628023</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>117.30447794</v>
       </c>
       <c r="C24" s="5">
         <v>-0.24878956000000585</v>
       </c>
       <c r="D24" s="5">
         <v>-2.510323431236483</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>114.29581301</v>
       </c>
       <c r="C25" s="5">
         <v>-3.0086649299999948</v>
       </c>
       <c r="D25" s="5">
         <v>-26.786905755212931</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>116.92750036</v>
       </c>
       <c r="C26" s="5">
         <v>2.6316873499999929</v>
       </c>
       <c r="D26" s="5">
         <v>31.412335051774431</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>116.95994294</v>
       </c>
       <c r="C27" s="5">
         <v>3.2442580000008547E-2</v>
       </c>
       <c r="D27" s="5">
         <v>0.33345928590893248</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>117.87511239</v>
       </c>
       <c r="C28" s="5">
         <v>0.91516944999999339</v>
       </c>
       <c r="D28" s="5">
         <v>9.8043802570241478</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>118.13718722</v>
       </c>
       <c r="C29" s="5">
         <v>0.26207483000000309</v>
       </c>
       <c r="D29" s="5">
         <v>2.7008594692470078</v>
       </c>
       <c r="E29" s="5">
         <v>1.1315725613198158</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>118.42123444000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.28404722000000504</v>
       </c>
       <c r="D30" s="5">
         <v>2.9237238673651689</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>118.15914418</v>
       </c>
       <c r="C31" s="5">
         <v>-0.2620902600000079</v>
       </c>
       <c r="D31" s="5">
         <v>-2.623752633405052</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>118.57636884</v>
       </c>
       <c r="C32" s="5">
         <v>0.41722466000000225</v>
       </c>
       <c r="D32" s="5">
         <v>4.3205146676795092</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>118.88896926</v>
       </c>
       <c r="C33" s="5">
         <v>0.31260041999999544</v>
       </c>
       <c r="D33" s="5">
         <v>3.2098103695700875</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>118.98326983</v>
       </c>
       <c r="C34" s="5">
         <v>9.4300570000001471E-2</v>
       </c>
       <c r="D34" s="5">
         <v>0.95598149892588413</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>119.54308091</v>
       </c>
       <c r="C35" s="5">
         <v>0.5598110800000029</v>
       </c>
       <c r="D35" s="5">
         <v>5.7943649377667272</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>120.27779701999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.73471610999999371</v>
       </c>
       <c r="D36" s="5">
         <v>7.6297291652795751</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>116.84084922</v>
       </c>
       <c r="C37" s="5">
         <v>-3.4369477999999987</v>
       </c>
       <c r="D37" s="5">
         <v>-29.382737608718866</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>121.5053837</v>
       </c>
       <c r="C38" s="5">
         <v>4.6645344800000004</v>
       </c>
       <c r="D38" s="5">
         <v>59.959411088384165</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>122.14447151</v>
       </c>
       <c r="C39" s="5">
         <v>0.63908781000000658</v>
       </c>
       <c r="D39" s="5">
         <v>6.4975268660245833</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>122.71483994</v>
       </c>
       <c r="C40" s="5">
         <v>0.57036843000000204</v>
       </c>
       <c r="D40" s="5">
         <v>5.7497248134774637</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>122.89630656</v>
       </c>
       <c r="C41" s="5">
         <v>0.1814666199999948</v>
       </c>
       <c r="D41" s="5">
         <v>1.7890239857745405</v>
       </c>
       <c r="E41" s="5">
         <v>4.0284684712675434</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>123.06733889</v>
       </c>
       <c r="C42" s="5">
         <v>0.17103233000000273</v>
       </c>
       <c r="D42" s="5">
         <v>1.6828581684980248</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>123.68311358</v>
       </c>
       <c r="C43" s="5">
         <v>0.61577468999999496</v>
       </c>
       <c r="D43" s="5">
         <v>6.172292918222344</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>123.84136839999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.15825481999999624</v>
       </c>
       <c r="D44" s="5">
         <v>1.5462736066369054</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>124.32541333</v>
       </c>
       <c r="C45" s="5">
         <v>0.48404493000001025</v>
       </c>
       <c r="D45" s="5">
         <v>4.7924599211524477</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>124.47667692</v>
       </c>
       <c r="C46" s="5">
         <v>0.15126358999999923</v>
       </c>
       <c r="D46" s="5">
         <v>1.4698193831619522</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>124.25183941</v>
       </c>
       <c r="C47" s="5">
         <v>-0.22483751000000041</v>
       </c>
       <c r="D47" s="5">
         <v>-2.1461106541411534</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>124.71764111</v>
       </c>
       <c r="C48" s="5">
         <v>0.4658017000000001</v>
       </c>
       <c r="D48" s="5">
         <v>4.59254643916025</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>122.62529403000001</v>
       </c>
       <c r="C49" s="5">
         <v>-2.0923470799999961</v>
       </c>
       <c r="D49" s="5">
         <v>-18.374456902344981</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>125.7184858</v>
       </c>
       <c r="C50" s="5">
         <v>3.09319176999999</v>
       </c>
       <c r="D50" s="5">
         <v>34.843171343471838</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>125.60497553</v>
       </c>
       <c r="C51" s="5">
         <v>-0.11351026999999192</v>
       </c>
       <c r="D51" s="5">
         <v>-1.0781066671214257</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>124.99774944000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.6072260899999975</v>
       </c>
       <c r="D52" s="5">
         <v>-5.6495001329320838</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>125.24666714</v>
       </c>
       <c r="C53" s="5">
         <v>0.24891769999999269</v>
       </c>
       <c r="D53" s="5">
         <v>2.4160003142990938</v>
       </c>
       <c r="E53" s="5">
         <v>1.9124745452399061</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>125.81193436</v>
       </c>
       <c r="C54" s="5">
         <v>0.56526721999999552</v>
       </c>
       <c r="D54" s="5">
         <v>5.5523582465589749</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>125.85129768</v>
       </c>
       <c r="C55" s="5">
         <v>3.9363320000006752E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.37609590187734909</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>126.34281538</v>
       </c>
       <c r="C56" s="5">
         <v>0.49151770000000283</v>
       </c>
       <c r="D56" s="5">
         <v>4.7886457867141852</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>126.84237761</v>
       </c>
       <c r="C57" s="5">
         <v>0.49956222999999511</v>
       </c>
       <c r="D57" s="5">
         <v>4.8493844810711284</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>127.57150068999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.72912307999999371</v>
       </c>
       <c r="D58" s="5">
         <v>7.1202267628305282</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>128.78433648000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.212835790000014</v>
       </c>
       <c r="D59" s="5">
         <v>12.024383950729245</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>127.63905714000001</v>
       </c>
       <c r="C60" s="5">
         <v>-1.1452793400000019</v>
       </c>
       <c r="D60" s="5">
         <v>-10.164805540599019</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>125.49150007999999</v>
       </c>
       <c r="C61" s="5">
         <v>-2.1475570600000111</v>
       </c>
       <c r="D61" s="5">
         <v>-18.422821646704378</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>128.96651102000001</v>
       </c>
       <c r="C62" s="5">
         <v>3.4750109400000184</v>
       </c>
       <c r="D62" s="5">
         <v>38.787924631267522</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>130.04309408</v>
       </c>
       <c r="C63" s="5">
         <v>1.0765830599999902</v>
       </c>
       <c r="D63" s="5">
         <v>10.490291061718505</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>130.52692418999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.48383010999998532</v>
       </c>
       <c r="D64" s="5">
         <v>4.5571464590793642</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>131.18372841999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.65680423000000587</v>
       </c>
       <c r="D65" s="5">
         <v>6.2082834301769418</v>
       </c>
       <c r="E65" s="5">
         <v>4.7402948242635246</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>131.64920756000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.46547914000001356</v>
       </c>
       <c r="D66" s="5">
         <v>4.3420467957614672</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>132.15914193</v>
       </c>
       <c r="C67" s="5">
         <v>0.50993436999999631</v>
       </c>
       <c r="D67" s="5">
         <v>4.7484321883714431</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>132.58620382000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.4270618900000045</v>
       </c>
       <c r="D68" s="5">
         <v>3.9473713018986833</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>131.65190525</v>
       </c>
       <c r="C69" s="5">
         <v>-0.93429857000000993</v>
       </c>
       <c r="D69" s="5">
         <v>-8.135916073289561</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>132.80194831</v>
       </c>
       <c r="C70" s="5">
         <v>1.1500430600000016</v>
       </c>
       <c r="D70" s="5">
         <v>11.001174933303925</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>133.36416245999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.56221414999998842</v>
       </c>
       <c r="D71" s="5">
         <v>5.2001464716966206</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>130.34031733</v>
       </c>
       <c r="C72" s="5">
         <v>-3.0238451299999838</v>
       </c>
       <c r="D72" s="5">
         <v>-24.05912701656634</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>127.97417958</v>
       </c>
       <c r="C73" s="5">
         <v>-2.3661377500000071</v>
       </c>
       <c r="D73" s="5">
         <v>-19.735600570312041</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>129.93857496000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.9643953800000133</v>
       </c>
       <c r="D74" s="5">
         <v>20.057403310470768</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>129.06977706999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.86879789000002461</v>
       </c>
       <c r="D75" s="5">
         <v>-7.7348855391021871</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>128.84911790999999</v>
       </c>
       <c r="C76" s="5">
         <v>-0.22065915999999675</v>
       </c>
       <c r="D76" s="5">
         <v>-2.0323528776906352</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>129.30848888</v>
       </c>
       <c r="C77" s="5">
         <v>0.45937097000000904</v>
       </c>
       <c r="D77" s="5">
         <v>4.3631168405448451</v>
       </c>
       <c r="E77" s="5">
         <v>-1.4294757151559256</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>128.38708202999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.92140685000001099</v>
       </c>
       <c r="D78" s="5">
         <v>-8.223497680432434</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>128.17041270999999</v>
       </c>
       <c r="C79" s="5">
         <v>-0.21666931999999406</v>
       </c>
       <c r="D79" s="5">
         <v>-2.0064586751154079</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>128.26098612000001</v>
       </c>
       <c r="C80" s="5">
         <v>9.0573410000018839E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.85130038279999098</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>129.16605444000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.90506831999999804</v>
       </c>
       <c r="D81" s="5">
         <v>8.8042421364498793</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>128.69701366999999</v>
       </c>
       <c r="C82" s="5">
         <v>-0.46904077000002076</v>
       </c>
       <c r="D82" s="5">
         <v>-4.2715757219629396</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>127.79763751999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.89937614999999482</v>
       </c>
       <c r="D83" s="5">
         <v>-8.07105590480991</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>128.71645527999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.91881775999999604</v>
       </c>
       <c r="D84" s="5">
         <v>8.9770252854247889</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>128.31569483999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.40076043999999911</v>
       </c>
       <c r="D85" s="5">
         <v>-3.6728955737202251</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>127.82815979</v>
       </c>
       <c r="C86" s="5">
         <v>-0.48753504999999109</v>
       </c>
       <c r="D86" s="5">
         <v>-4.465313653096425</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>128.50289208000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.67473229000000856</v>
       </c>
       <c r="D87" s="5">
         <v>6.5212812026106404</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>128.98564304000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.48275096000000417</v>
       </c>
       <c r="D88" s="5">
         <v>4.6024010909277324</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>129.48352063999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.49787759999998116</v>
       </c>
       <c r="D89" s="5">
         <v>4.731545921874325</v>
       </c>
       <c r="E89" s="5">
         <v>0.13535983717389843</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>129.08820458</v>
       </c>
       <c r="C90" s="5">
         <v>-0.39531605999999897</v>
       </c>
       <c r="D90" s="5">
         <v>-3.6027301541184276</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>129.90582244000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.8176178600000128</v>
       </c>
       <c r="D91" s="5">
         <v>7.8709928099704118</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>130.21747739</v>
       </c>
       <c r="C92" s="5">
         <v>0.31165494999999055</v>
       </c>
       <c r="D92" s="5">
         <v>2.917192926972878</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>129.67949338</v>
       </c>
       <c r="C93" s="5">
         <v>-0.5379840100000024</v>
       </c>
       <c r="D93" s="5">
         <v>-4.8465961934891837</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>128.72802866999999</v>
       </c>
       <c r="C94" s="5">
         <v>-0.95146471000001043</v>
       </c>
       <c r="D94" s="5">
         <v>-8.4577125204846055</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>127.67370801</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0543206599999877</v>
       </c>
       <c r="D95" s="5">
         <v>-9.3974881845159786</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>130.22102570999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.5473176999999936</v>
       </c>
       <c r="D96" s="5">
         <v>26.752251152021312</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>128.25995688</v>
       </c>
       <c r="C97" s="5">
         <v>-1.9610688299999879</v>
       </c>
       <c r="D97" s="5">
         <v>-16.647288343924082</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>128.29775902</v>
       </c>
       <c r="C98" s="5">
         <v>3.7802139999996598E-2</v>
       </c>
       <c r="D98" s="5">
         <v>0.35425065593044369</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>129.34251495000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.044755930000008</v>
       </c>
       <c r="D99" s="5">
         <v>10.221614109829957</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>129.74858694</v>
       </c>
       <c r="C100" s="5">
         <v>0.40607198999998673</v>
       </c>
       <c r="D100" s="5">
         <v>3.8331494277729528</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>129.21244161000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.53614532999998232</v>
       </c>
       <c r="D101" s="5">
         <v>-4.8474666855881754</v>
       </c>
       <c r="E101" s="5">
         <v>-0.20935407738383871</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>129.93467946000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.72223784999999907</v>
       </c>
       <c r="D102" s="5">
         <v>6.9175396386828014</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>130.65537053</v>
       </c>
       <c r="C103" s="5">
         <v>0.72069106999998667</v>
       </c>
       <c r="D103" s="5">
         <v>6.8627234638894086</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>131.02546262000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.3700920900000142</v>
       </c>
       <c r="D104" s="5">
         <v>3.4525572102366509</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>131.43790938000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.41244675999999458</v>
       </c>
       <c r="D105" s="5">
         <v>3.843493720385105</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>132.21779003</v>
       </c>
       <c r="C106" s="5">
         <v>0.77988064999999551</v>
       </c>
       <c r="D106" s="5">
         <v>7.3571598014145145</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>134.71583885000001</v>
       </c>
       <c r="C107" s="5">
         <v>2.4980488200000082</v>
       </c>
       <c r="D107" s="5">
         <v>25.182952634244927</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>132.15597474</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5598641100000066</v>
       </c>
       <c r="D108" s="5">
         <v>-20.563937203294248</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>132.69916778999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.54319304999998508</v>
       </c>
       <c r="D109" s="5">
         <v>5.0453333787153332</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>132.42981334999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26935444000000075</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4087653275320808</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>135.03364357000001</v>
       </c>
       <c r="C111" s="5">
         <v>2.6038302200000203</v>
       </c>
       <c r="D111" s="5">
         <v>26.320731409102962</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>135.25325647</v>
       </c>
       <c r="C112" s="5">
         <v>0.21961289999998712</v>
       </c>
       <c r="D112" s="5">
         <v>1.9691805274220986</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>135.408432</v>
       </c>
       <c r="C113" s="5">
         <v>0.15517553000000817</v>
       </c>
       <c r="D113" s="5">
         <v>1.3854760998802895</v>
       </c>
       <c r="E113" s="5">
         <v>4.7951964321680807</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>135.20395965</v>
       </c>
       <c r="C114" s="5">
         <v>-0.20447235000000319</v>
       </c>
       <c r="D114" s="5">
         <v>-1.7970757918004621</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>135.00829483000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.19566481999999041</v>
       </c>
       <c r="D115" s="5">
         <v>-1.7228629743052504</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>135.12514254000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.11684771000000183</v>
       </c>
       <c r="D116" s="5">
         <v>1.0435406168306516</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>136.06539526</v>
       </c>
       <c r="C117" s="5">
         <v>0.94025271999998949</v>
       </c>
       <c r="D117" s="5">
         <v>8.6771573394145651</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>136.15919267999999</v>
       </c>
       <c r="C118" s="5">
         <v>9.3797419999987142E-2</v>
       </c>
       <c r="D118" s="5">
         <v>0.83037013452660347</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>137.88613015000001</v>
       </c>
       <c r="C119" s="5">
         <v>1.7269374700000242</v>
       </c>
       <c r="D119" s="5">
         <v>16.327765003145768</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>137.41215158</v>
       </c>
       <c r="C120" s="5">
         <v>-0.47397857000001409</v>
       </c>
       <c r="D120" s="5">
         <v>-4.0478565439577512</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>138.26484382999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.85269224999998983</v>
       </c>
       <c r="D121" s="5">
         <v>7.705909370633246</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>137.21500172</v>
       </c>
       <c r="C122" s="5">
         <v>-1.049842109999986</v>
       </c>
       <c r="D122" s="5">
         <v>-8.740531434686261</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>137.36923886</v>
       </c>
       <c r="C123" s="5">
         <v>0.15423713999999222</v>
       </c>
       <c r="D123" s="5">
         <v>1.3572358133611129</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>137.16847651</v>
       </c>
       <c r="C124" s="5">
         <v>-0.20076234999999087</v>
       </c>
       <c r="D124" s="5">
         <v>-1.7397469644757635</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>137.35844148999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.18996497999998496</v>
       </c>
       <c r="D125" s="5">
         <v>1.6746002450344744</v>
       </c>
       <c r="E125" s="5">
         <v>1.4400945799298404</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>138.65223152999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.2937900400000046</v>
       </c>
       <c r="D126" s="5">
         <v>11.907220691637965</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>139.13708500000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.48485347000001866</v>
       </c>
       <c r="D127" s="5">
         <v>4.2779393636452889</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>139.45059459000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.31350958999999534</v>
       </c>
       <c r="D128" s="5">
         <v>2.7376528022094115</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>138.66153093</v>
       </c>
       <c r="C129" s="5">
         <v>-0.78906366000001071</v>
       </c>
       <c r="D129" s="5">
         <v>-6.5826709878986644</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>140.83978561000001</v>
       </c>
       <c r="C130" s="5">
         <v>2.1782546800000091</v>
       </c>
       <c r="D130" s="5">
         <v>20.568087951498736</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>139.99411341000001</v>
       </c>
       <c r="C131" s="5">
         <v>-0.84567219999999566</v>
       </c>
       <c r="D131" s="5">
         <v>-6.9721401015658824</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>140.22374818</v>
       </c>
       <c r="C132" s="5">
         <v>0.22963476999998989</v>
       </c>
       <c r="D132" s="5">
         <v>1.9862364798023169</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>141.06238164999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.83863346999999067</v>
       </c>
       <c r="D133" s="5">
         <v>7.4176594507442406</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>139.81653216999999</v>
       </c>
       <c r="C134" s="5">
         <v>-1.245849480000004</v>
       </c>
       <c r="D134" s="5">
         <v>-10.098327705811538</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>139.46559819000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35093397999997933</v>
       </c>
       <c r="D135" s="5">
         <v>-2.9707192255677639</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>139.68139206999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.21579387999997834</v>
       </c>
       <c r="D136" s="5">
         <v>1.8726322354179592</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>140.00446292999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.3230708600000014</v>
       </c>
       <c r="D137" s="5">
         <v>2.8110759495942439</v>
       </c>
       <c r="E137" s="5">
         <v>1.9263624508965016</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>140.34512269000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.34065976000002252</v>
       </c>
       <c r="D138" s="5">
         <v>2.95924164740764</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>140.68930015999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.34417746999997689</v>
       </c>
       <c r="D139" s="5">
         <v>2.9828573190854746</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>141.26222509999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.57292494000000715</v>
       </c>
       <c r="D140" s="5">
         <v>4.9976748365875734</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>141.01994812999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.24227697000000603</v>
       </c>
       <c r="D141" s="5">
         <v>-2.0388006086962895</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>141.89336273999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.87341460999999754</v>
       </c>
       <c r="D142" s="5">
         <v>7.6907414888798264</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>142.54742403</v>
       </c>
       <c r="C143" s="5">
         <v>0.65406129000001556</v>
       </c>
       <c r="D143" s="5">
         <v>5.6738447459954156</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>143.25215600999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.70473197999999115</v>
       </c>
       <c r="D144" s="5">
         <v>6.0966133072999806</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>145.02830473</v>
       </c>
       <c r="C145" s="5">
         <v>1.776148720000009</v>
       </c>
       <c r="D145" s="5">
         <v>15.936247893371069</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>146.47051114999999</v>
       </c>
       <c r="C146" s="5">
         <v>1.4422064199999909</v>
       </c>
       <c r="D146" s="5">
         <v>12.60796772605759</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>145.54472634000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.92578480999998192</v>
       </c>
       <c r="D147" s="5">
         <v>-7.3265522609276879</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>146.47414075</v>
       </c>
       <c r="C148" s="5">
         <v>0.92941440999999259</v>
       </c>
       <c r="D148" s="5">
         <v>7.9378646108075879</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>146.59755749999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.12341674999998986</v>
       </c>
       <c r="D149" s="5">
         <v>1.0157994966801143</v>
       </c>
       <c r="E149" s="5">
         <v>4.7092031439715187</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>146.55966103</v>
       </c>
       <c r="C150" s="5">
         <v>-3.7896469999992632E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-0.30976752669135132</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>146.56364468000001</v>
       </c>
       <c r="C151" s="5">
         <v>3.9836500000092201E-3</v>
       </c>
       <c r="D151" s="5">
         <v>3.2622173649943242E-2</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>147.17386407999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.61021939999997699</v>
       </c>
       <c r="D152" s="5">
         <v>5.1122262893066539</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>147.08730611999999</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6557959999993273E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.70348237276740555</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>147.2487366</v>
       </c>
       <c r="C154" s="5">
         <v>0.16143048000000704</v>
       </c>
       <c r="D154" s="5">
         <v>1.3249967447607869</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>144.06528075</v>
       </c>
       <c r="C155" s="5">
         <v>-3.1834558500000014</v>
       </c>
       <c r="D155" s="5">
         <v>-23.070478283041464</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>148.06801261999999</v>
       </c>
       <c r="C156" s="5">
         <v>4.002731869999991</v>
       </c>
       <c r="D156" s="5">
         <v>38.93862884400847</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.04201384000001</v>
       </c>
       <c r="C157" s="5">
         <v>-2.599877999998057E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.21050072736612524</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>148.79982884</v>
       </c>
       <c r="C158" s="5">
         <v>0.75781499999999369</v>
       </c>
       <c r="D158" s="5">
         <v>6.3186293129742221</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>149.46979189999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.6699630599999864</v>
       </c>
       <c r="D159" s="5">
         <v>5.5387579055666381</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>150.18939152999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.71959963000000471</v>
       </c>
       <c r="D160" s="5">
         <v>5.9326740609516593</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.10535429000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.91596276000001353</v>
       </c>
       <c r="D161" s="5">
         <v>7.5690040943536374</v>
       </c>
       <c r="E161" s="5">
         <v>3.0749467227651595</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>150.55479781</v>
       </c>
       <c r="C162" s="5">
         <v>-0.55055648000001156</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2856712538070774</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>149.95345881</v>
       </c>
       <c r="C163" s="5">
         <v>-0.60133899999999585</v>
       </c>
       <c r="D163" s="5">
         <v>-4.6890821956526825</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>149.07759436000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.87586444999999458</v>
       </c>
       <c r="D164" s="5">
         <v>-6.7882501876516566</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>149.67628540999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.59869104999998513</v>
       </c>
       <c r="D165" s="5">
         <v>4.9270459769046759</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>149.25492632999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.421359080000002</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3263458340441088</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>149.65160746000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.39668113000001881</v>
       </c>
       <c r="D167" s="5">
         <v>3.2363259624134777</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>151.3274577</v>
       </c>
       <c r="C168" s="5">
         <v>1.6758502399999884</v>
       </c>
       <c r="D168" s="5">
         <v>14.297359805306975</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>149.12652331999999</v>
       </c>
       <c r="C169" s="5">
         <v>-2.2009343800000067</v>
       </c>
       <c r="D169" s="5">
         <v>-16.12242151218458</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>148.07138447</v>
       </c>
       <c r="C170" s="5">
         <v>-1.0551388499999916</v>
       </c>
       <c r="D170" s="5">
         <v>-8.1678126662619306</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>145.98157753000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.0898069399999883</v>
       </c>
       <c r="D171" s="5">
         <v>-15.681478052467114</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>145.29312948</v>
       </c>
       <c r="C172" s="5">
         <v>-0.6884480500000052</v>
       </c>
       <c r="D172" s="5">
         <v>-5.51468653458641</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>146.84088598</v>
       </c>
       <c r="C173" s="5">
         <v>1.5477564999999913</v>
       </c>
       <c r="D173" s="5">
         <v>13.559380951904011</v>
       </c>
       <c r="E173" s="5">
         <v>-2.8221821324846519</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>147.40042998999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.55954400999999621</v>
       </c>
       <c r="D174" s="5">
         <v>4.6697171897180922</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>147.53844104999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.13801105999999663</v>
       </c>
       <c r="D175" s="5">
         <v>1.1293643444046042</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>148.38164793999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.84320689000000471</v>
       </c>
       <c r="D176" s="5">
         <v>7.077937759610009</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>148.41803393999999</v>
       </c>
       <c r="C177" s="5">
         <v>3.6385999999993146E-2</v>
       </c>
       <c r="D177" s="5">
         <v>0.29466000360864886</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>148.41865984</v>
       </c>
       <c r="C178" s="5">
         <v>6.2590000001705448E-4</v>
       </c>
       <c r="D178" s="5">
         <v>5.060688388747181E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>148.430329</v>
       </c>
       <c r="C179" s="5">
         <v>1.1669159999996737E-2</v>
       </c>
       <c r="D179" s="5">
         <v>9.4388730418204503E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>148.54505499999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.11472599999999034</v>
       </c>
       <c r="D180" s="5">
         <v>0.93146708108988729</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>148.72793465000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.18287965000001805</v>
       </c>
       <c r="D181" s="5">
         <v>1.4874119319282286</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>149.18687969999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.45894504999998276</v>
       </c>
       <c r="D182" s="5">
         <v>3.7664604629641607</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>149.80583962</v>
       </c>
       <c r="C183" s="5">
         <v>0.61895992000000888</v>
       </c>
       <c r="D183" s="5">
         <v>5.0938613392600418</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>150.23688878999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.43104916999999432</v>
       </c>
       <c r="D184" s="5">
         <v>3.5080339635395585</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>150.70681443000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.4699256400000138</v>
       </c>
       <c r="D185" s="5">
         <v>3.8187281430863251</v>
       </c>
       <c r="E185" s="5">
         <v>2.6327329913594877</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>150.81034896</v>
       </c>
       <c r="C186" s="5">
         <v>0.10353452999999035</v>
       </c>
       <c r="D186" s="5">
         <v>0.82751370363363108</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>151.32682606</v>
       </c>
       <c r="C187" s="5">
         <v>0.51647710000000302</v>
       </c>
       <c r="D187" s="5">
         <v>4.1879134503244764</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>151.16299796999999</v>
       </c>
       <c r="C188" s="5">
         <v>-0.16382809000000975</v>
       </c>
       <c r="D188" s="5">
         <v>-1.2914255673835862</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>151.39059445999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.22759648999999627</v>
       </c>
       <c r="D189" s="5">
         <v>1.8218006573654133</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>151.98003785</v>
       </c>
       <c r="C190" s="5">
         <v>0.58944339000001378</v>
       </c>
       <c r="D190" s="5">
         <v>4.7735956138193369</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>152.08009612999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.10005827999998473</v>
       </c>
       <c r="D191" s="5">
         <v>0.79290456260225906</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>153.33461033</v>
       </c>
       <c r="C192" s="5">
         <v>1.2545142000000169</v>
       </c>
       <c r="D192" s="5">
         <v>10.36053210144836</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>152.2115192</v>
       </c>
       <c r="C193" s="5">
         <v>-1.1230911300000059</v>
       </c>
       <c r="D193" s="5">
         <v>-8.4437658824386581</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>152.45475073</v>
       </c>
       <c r="C194" s="5">
         <v>0.24323153000000275</v>
       </c>
       <c r="D194" s="5">
         <v>1.9345240049371659</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>152.16763019000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.28712053999998943</v>
       </c>
       <c r="D195" s="5">
         <v>-2.2367166638439628</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>152.88056323999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.71293304999997531</v>
       </c>
       <c r="D196" s="5">
         <v>5.7693812086119012</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>153.1974036</v>
       </c>
       <c r="C197" s="5">
         <v>0.3168403600000147</v>
       </c>
       <c r="D197" s="5">
         <v>2.515508452657178</v>
       </c>
       <c r="E197" s="5">
         <v>1.6526055436974385</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>153.24153913999999</v>
       </c>
       <c r="C198" s="5">
         <v>4.4135539999984985E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.34626337104066707</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>153.64097071</v>
       </c>
       <c r="C199" s="5">
         <v>0.39943157000001861</v>
       </c>
       <c r="D199" s="5">
         <v>3.1730916550363419</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>153.79575033</v>
       </c>
       <c r="C200" s="5">
         <v>0.15477961999999934</v>
       </c>
       <c r="D200" s="5">
         <v>1.2156140583183817</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>154.09415501999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.29840468999998393</v>
       </c>
       <c r="D201" s="5">
         <v>2.3533273692434298</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>154.21585379999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.12169878000000267</v>
       </c>
       <c r="D202" s="5">
         <v>0.95185025535537982</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>154.37113916000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15528536000002191</v>
       </c>
       <c r="D203" s="5">
         <v>1.2150365227714399</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>152.18311919000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.1880199699999991</v>
       </c>
       <c r="D204" s="5">
         <v>-15.74329572208063</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>154.18834594</v>
       </c>
       <c r="C205" s="5">
         <v>2.0052267499999914</v>
       </c>
       <c r="D205" s="5">
         <v>17.009418024395838</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>159.44384593000001</v>
       </c>
       <c r="C206" s="5">
         <v>5.2554999900000041</v>
       </c>
       <c r="D206" s="5">
         <v>49.511480521175642</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>157.78083018000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.6630157499999996</v>
       </c>
       <c r="D207" s="5">
         <v>-11.822515541907508</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>156.68820590999999</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0926242700000159</v>
       </c>
       <c r="D208" s="5">
         <v>-8.0006301100972728</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>157.93033892</v>
       </c>
       <c r="C209" s="5">
         <v>1.2421330100000034</v>
       </c>
       <c r="D209" s="5">
         <v>9.938830779679698</v>
       </c>
       <c r="E209" s="5">
         <v>3.0894357272253314</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>157.84387018000001</v>
       </c>
       <c r="C210" s="5">
         <v>-8.646873999998661E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.65503940963362872</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>158.04212595000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.19825577000000294</v>
       </c>
       <c r="D211" s="5">
         <v>1.5176852747487368</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>158.65675447999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.61462852999997608</v>
       </c>
       <c r="D212" s="5">
         <v>4.7679473313176235</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>158.67750232</v>
       </c>
       <c r="C213" s="5">
         <v>2.0747840000012729E-2</v>
       </c>
       <c r="D213" s="5">
         <v>0.15703915810467706</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>159.07946412999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.40196180999998887</v>
       </c>
       <c r="D214" s="5">
         <v>3.0825522468101996</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>159.29799890000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.21853477000001931</v>
       </c>
       <c r="D215" s="5">
         <v>1.6610077293596426</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>159.4693978</v>
       </c>
       <c r="C216" s="5">
         <v>0.17139889999998559</v>
       </c>
       <c r="D216" s="5">
         <v>1.2988249887270431</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>159.85367975</v>
       </c>
       <c r="C217" s="5">
         <v>0.38428195000000187</v>
       </c>
       <c r="D217" s="5">
         <v>2.9303394265257188</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>160.92824196999999</v>
       </c>
       <c r="C218" s="5">
         <v>1.07456221999999</v>
       </c>
       <c r="D218" s="5">
         <v>8.3716155809872905</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>161.97464749</v>
       </c>
       <c r="C219" s="5">
         <v>1.0464055200000075</v>
       </c>
       <c r="D219" s="5">
         <v>8.0879594660433476</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>161.92497043</v>
       </c>
       <c r="C220" s="5">
         <v>-4.9677059999993389E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.36741563878105454</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>162.32619908000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.40122865000000729</v>
       </c>
       <c r="D221" s="5">
         <v>3.014300650634838</v>
       </c>
       <c r="E221" s="5">
         <v>2.783417163580415</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>163.63882278</v>
       </c>
       <c r="C222" s="5">
         <v>1.312623699999989</v>
       </c>
       <c r="D222" s="5">
         <v>10.147012585296711</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>164.20115306</v>
       </c>
       <c r="C223" s="5">
         <v>0.56233027999999763</v>
       </c>
       <c r="D223" s="5">
         <v>4.2025320069851269</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>165.84718330999999</v>
       </c>
       <c r="C224" s="5">
         <v>1.6460302499999955</v>
       </c>
       <c r="D224" s="5">
         <v>12.71527371336758</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>162.88812462999999</v>
       </c>
       <c r="C225" s="5">
         <v>-2.9590586799999983</v>
       </c>
       <c r="D225" s="5">
         <v>-19.429533508892526</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>163.25614487999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36802025000000071</v>
       </c>
       <c r="D226" s="5">
         <v>2.7451579854741892</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>164.14615916</v>
       </c>
       <c r="C227" s="5">
         <v>0.8900142800000026</v>
       </c>
       <c r="D227" s="5">
         <v>6.7417354467083301</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>164.92558198</v>
       </c>
       <c r="C228" s="5">
         <v>0.77942282000000773</v>
       </c>
       <c r="D228" s="5">
         <v>5.8492051627745845</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>165.30940772</v>
       </c>
       <c r="C229" s="5">
         <v>0.38382573999999181</v>
       </c>
       <c r="D229" s="5">
         <v>2.8287449693949807</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>168.0415208</v>
       </c>
       <c r="C230" s="5">
         <v>2.7321130800000049</v>
       </c>
       <c r="D230" s="5">
         <v>21.738627533973045</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>166.38413940999999</v>
       </c>
       <c r="C231" s="5">
         <v>-1.6573813900000118</v>
       </c>
       <c r="D231" s="5">
         <v>-11.214129465574485</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>167.18413964999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.8000002400000028</v>
       </c>
       <c r="D232" s="5">
         <v>5.9248355066482628</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>167.92867988</v>
       </c>
       <c r="C233" s="5">
         <v>0.74454023000001257</v>
       </c>
       <c r="D233" s="5">
         <v>5.4769569712623367</v>
       </c>
       <c r="E233" s="5">
         <v>3.4513718868258048</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>168.41127596000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.48259608000000753</v>
       </c>
       <c r="D234" s="5">
         <v>3.5036126011165347</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>168.80316919000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.39189322999999376</v>
       </c>
       <c r="D235" s="5">
         <v>2.8284185951426233</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>169.03825999</v>
       </c>
       <c r="C236" s="5">
         <v>0.23509079999999472</v>
       </c>
       <c r="D236" s="5">
         <v>1.6840911466118325</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>170.0743349</v>
       </c>
       <c r="C237" s="5">
         <v>1.0360749099999964</v>
       </c>
       <c r="D237" s="5">
         <v>7.6081615674743475</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>170.24831664999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.17398174999999583</v>
       </c>
       <c r="D238" s="5">
         <v>1.2345000545622709</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>170.19237138</v>
       </c>
       <c r="C239" s="5">
         <v>-5.5945269999995162E-2</v>
       </c>
       <c r="D239" s="5">
         <v>-0.393619876158946</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>169.75068529000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.44168608999999037</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0701903957684462</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>169.83364943000001</v>
       </c>
       <c r="C241" s="5">
         <v>8.2964140000001407E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.58806844287941917</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>171.70283214</v>
       </c>
       <c r="C242" s="5">
         <v>1.8691827099999898</v>
       </c>
       <c r="D242" s="5">
         <v>14.036689356834508</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>171.24741666</v>
       </c>
       <c r="C243" s="5">
         <v>-0.45541547999999921</v>
       </c>
       <c r="D243" s="5">
         <v>-3.1367937471472929</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>171.91182380000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.66440714000000867</v>
       </c>
       <c r="D244" s="5">
         <v>4.7564152591787812</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>172.39658026999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.48475646999997934</v>
       </c>
       <c r="D245" s="5">
         <v>3.4367312677193063</v>
       </c>
       <c r="E245" s="5">
         <v>2.6605940052602639</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>172.26346781000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.13311245999997823</v>
       </c>
       <c r="D246" s="5">
         <v>-0.9226305207547969</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>171.98115128000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.28231653000000279</v>
       </c>
       <c r="D247" s="5">
         <v>-1.949007424094229</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>174.26457126</v>
       </c>
       <c r="C248" s="5">
         <v>2.2834199799999908</v>
       </c>
       <c r="D248" s="5">
         <v>17.149112563275139</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>173.20487313000001</v>
       </c>
       <c r="C249" s="5">
         <v>-1.0596981299999868</v>
       </c>
       <c r="D249" s="5">
         <v>-7.0579910866339972</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>174.88350714000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.6786340099999961</v>
       </c>
       <c r="D250" s="5">
         <v>12.270321970499465</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>175.07941022</v>
       </c>
       <c r="C251" s="5">
         <v>0.19590307999999368</v>
       </c>
       <c r="D251" s="5">
         <v>1.3525431031221613</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>173.54706517</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5323450500000035</v>
       </c>
       <c r="D252" s="5">
         <v>-10.011629900890384</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>173.85831073</v>
       </c>
       <c r="C253" s="5">
         <v>0.31124556000000325</v>
       </c>
       <c r="D253" s="5">
         <v>2.1734789824624512</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>172.22639543</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6319153000000028</v>
       </c>
       <c r="D254" s="5">
         <v>-10.700077887166326</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>173.97230156000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.7459061300000087</v>
       </c>
       <c r="D255" s="5">
         <v>12.866422929303667</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>173.3649254</v>
       </c>
       <c r="C256" s="5">
         <v>-0.60737616000000116</v>
       </c>
       <c r="D256" s="5">
         <v>-4.1099518420501298</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>173.08268537000001</v>
       </c>
       <c r="C257" s="5">
         <v>-0.28224002999999698</v>
       </c>
       <c r="D257" s="5">
         <v>-1.9362151765988656</v>
       </c>
       <c r="E257" s="5">
         <v>0.39798069017695781</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>171.62592613000001</v>
       </c>
       <c r="C258" s="5">
         <v>-1.4567592399999967</v>
       </c>
       <c r="D258" s="5">
         <v>-9.6451997978850521</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>172.7150303</v>
       </c>
       <c r="C259" s="5">
         <v>1.0891041699999846</v>
       </c>
       <c r="D259" s="5">
         <v>7.8864423044502585</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>172.50102604</v>
       </c>
       <c r="C260" s="5">
         <v>-0.21400425999999584</v>
       </c>
       <c r="D260" s="5">
         <v>-1.476780779669129</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>172.55422282999999</v>
       </c>
       <c r="C261" s="5">
         <v>5.3196789999987004E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.37069074067190844</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>172.18033749</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37388533999998685</v>
       </c>
       <c r="D262" s="5">
         <v>-2.5693606051068185</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>172.16735449999999</v>
       </c>
       <c r="C263" s="5">
         <v>-1.2982990000011796E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-9.0446613711536727E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>171.02198331</v>
       </c>
       <c r="C264" s="5">
         <v>-1.1453711899999917</v>
       </c>
       <c r="D264" s="5">
         <v>-7.6974735982384468</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>171.14401033999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.12202702999999815</v>
       </c>
       <c r="D265" s="5">
         <v>0.85958806569150781</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>170.39350352</v>
       </c>
       <c r="C266" s="5">
         <v>-0.75050681999999824</v>
       </c>
       <c r="D266" s="5">
         <v>-5.1371999537064834</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>169.46181197000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.93169154999998227</v>
       </c>
       <c r="D267" s="5">
         <v>-6.3676858584576497</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>168.93330834</v>
       </c>
       <c r="C268" s="5">
         <v>-0.52850363000001721</v>
       </c>
       <c r="D268" s="5">
         <v>-3.6789302160468274</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>169.12782962</v>
       </c>
       <c r="C269" s="5">
         <v>0.19452128000000357</v>
       </c>
       <c r="D269" s="5">
         <v>1.3905459387537844</v>
       </c>
       <c r="E269" s="5">
         <v>-2.2849516932012537</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>169.63289220999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.50506258999999432</v>
       </c>
       <c r="D270" s="5">
         <v>3.6429803638710956</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>169.40109931000001</v>
       </c>
       <c r="C271" s="5">
         <v>-0.23179289999998787</v>
       </c>
       <c r="D271" s="5">
         <v>-1.6274588369769472</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>169.27805255000001</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12304675999999404</v>
       </c>
       <c r="D272" s="5">
         <v>-0.86816232316854203</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>169.47065728999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.19260473999997885</v>
       </c>
       <c r="D273" s="5">
         <v>1.3739380083545472</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>169.51542438000001</v>
       </c>
       <c r="C274" s="5">
         <v>4.4767090000021881E-2</v>
       </c>
       <c r="D274" s="5">
         <v>0.31745097700706104</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>169.26000064999999</v>
       </c>
       <c r="C275" s="5">
         <v>-0.25542373000001817</v>
       </c>
       <c r="D275" s="5">
         <v>-1.7932353635311649</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>169.85203769</v>
       </c>
       <c r="C276" s="5">
         <v>0.59203704000000812</v>
       </c>
       <c r="D276" s="5">
         <v>4.2790529667186217</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>170.01093026999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.15889257999998563</v>
       </c>
       <c r="D277" s="5">
         <v>1.1283655462460018</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>170.63330407000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.62237380000001963</v>
       </c>
       <c r="D278" s="5">
         <v>4.4824816126965983</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>170.78983134000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.156527269999998</v>
       </c>
       <c r="D279" s="5">
         <v>1.1063684513156424</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>171.46324003999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.67340869999998176</v>
       </c>
       <c r="D280" s="5">
         <v>4.8354580521620338</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>171.23223863999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23100139999999669</v>
       </c>
       <c r="D281" s="5">
         <v>-1.6047571953756168</v>
       </c>
       <c r="E281" s="5">
         <v>1.2442712856472138</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>171.32703413999999</v>
       </c>
       <c r="C282" s="5">
         <v>9.4795500000003585E-2</v>
       </c>
       <c r="D282" s="5">
         <v>0.6663558553356097</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>171.72065148999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.39361734999999953</v>
       </c>
       <c r="D283" s="5">
         <v>2.7920595582269447</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>171.86125430000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.14060281000001851</v>
       </c>
       <c r="D284" s="5">
         <v>0.98698243818970965</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>172.02604135000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.16478705000000105</v>
       </c>
       <c r="D285" s="5">
         <v>1.1566925172010745</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>172.1281602</v>
       </c>
       <c r="C286" s="5">
         <v>0.10211884999998233</v>
       </c>
       <c r="D286" s="5">
         <v>0.71467962261411166</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>172.40144339</v>
       </c>
       <c r="C287" s="5">
         <v>0.27328319000000079</v>
       </c>
       <c r="D287" s="5">
         <v>1.92193231578901</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>173.01351844999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.61207505999999512</v>
       </c>
       <c r="D288" s="5">
         <v>4.3445300580916557</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>172.33390589999999</v>
       </c>
       <c r="C289" s="5">
         <v>-0.67961255000000165</v>
       </c>
       <c r="D289" s="5">
         <v>-4.6131916195391254</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>172.92481706000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.59091116000001875</v>
       </c>
       <c r="D290" s="5">
         <v>4.1931393076682921</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>171.87265318999999</v>
       </c>
       <c r="C291" s="5">
         <v>-1.0521638700000153</v>
       </c>
       <c r="D291" s="5">
         <v>-7.0619672024552109</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>172.59505473999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.72240155000000073</v>
       </c>
       <c r="D292" s="5">
         <v>5.1619913598385914</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>172.19487956</v>
       </c>
       <c r="C293" s="5">
         <v>-0.40017517999999086</v>
       </c>
       <c r="D293" s="5">
         <v>-2.7470866453014886</v>
       </c>
       <c r="E293" s="5">
         <v>0.5621843921715497</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>172.32429422999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.12941466999998852</v>
       </c>
       <c r="D294" s="5">
         <v>0.905608516351597</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>172.77669537</v>
       </c>
       <c r="C295" s="5">
         <v>0.45240114000000631</v>
       </c>
       <c r="D295" s="5">
         <v>3.1962358381893319</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>172.83524147</v>
       </c>
       <c r="C296" s="5">
         <v>5.8546100000000934E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.4073836609801651</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>172.66519049999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.17005097000000546</v>
       </c>
       <c r="D297" s="5">
         <v>-1.1743005627052217</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>172.93649977999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.27130927999999699</v>
       </c>
       <c r="D298" s="5">
         <v>1.9019442404103248</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>172.92890396000001</v>
       </c>
       <c r="C299" s="5">
         <v>-7.5958199999774934E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-5.2694384287010898E-2</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>173.20875040000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.27984644000000003</v>
       </c>
       <c r="D300" s="5">
         <v>1.9593071681199614</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>173.01753027000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.19122013000000493</v>
       </c>
       <c r="D301" s="5">
         <v>-1.3167693931592006</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>173.6166049</v>
       </c>
       <c r="C302" s="5">
         <v>0.59907462999998984</v>
       </c>
       <c r="D302" s="5">
         <v>4.2350575033947457</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>173.83039005000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.21378515000000675</v>
       </c>
       <c r="D303" s="5">
         <v>1.4876846775793595</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>173.63193106</v>
       </c>
       <c r="C304" s="5">
         <v>-0.198458990000006</v>
       </c>
       <c r="D304" s="5">
         <v>-1.3614481103242371</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>174.66509805999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.0331669999999917</v>
       </c>
       <c r="D305" s="5">
         <v>7.3787738989500529</v>
       </c>
       <c r="E305" s="5">
         <v>1.4345481737389587</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>174.45899947999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.20609858000000258</v>
       </c>
       <c r="D306" s="5">
         <v>-1.4068039225700435</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>174.32201548</v>
       </c>
       <c r="C307" s="5">
         <v>-0.13698399999998401</v>
       </c>
       <c r="D307" s="5">
         <v>-0.93817324722342832</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>173.86984097999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45217450000001236</v>
       </c>
       <c r="D308" s="5">
         <v>-3.0686590064364139</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>174.64082185999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.7709808799999962</v>
       </c>
       <c r="D309" s="5">
         <v>5.4527998128604649</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>174.63410199</v>
       </c>
       <c r="C310" s="5">
         <v>-6.7198699999835299E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-4.6164107448953828E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>174.9010863</v>
       </c>
       <c r="C311" s="5">
         <v>0.266984309999998</v>
       </c>
       <c r="D311" s="5">
         <v>1.8500904144470143</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>175.19937999000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29829369000000838</v>
       </c>
       <c r="D312" s="5">
         <v>2.0659063903075925</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>175.40974155999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.21036156999997502</v>
       </c>
       <c r="D313" s="5">
         <v>1.450391017423458</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>176.19564342000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.78590186000002404</v>
       </c>
       <c r="D314" s="5">
         <v>5.5109386981516684</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>175.83826113000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.35738229000000388</v>
       </c>
       <c r="D315" s="5">
         <v>-2.4070214159102488</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>175.67420593</v>
       </c>
       <c r="C316" s="5">
         <v>-0.16405520000000706</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1138597847780485</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>176.44358219</v>
       </c>
       <c r="C317" s="5">
         <v>0.76937626000000137</v>
       </c>
       <c r="D317" s="5">
         <v>5.3839338250859292</v>
       </c>
       <c r="E317" s="5">
         <v>1.0182252492075383</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.99448158000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.44910060999998791</v>
       </c>
       <c r="D318" s="5">
         <v>-3.0119540654455768</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>175.88266422999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11181735000002391</v>
       </c>
       <c r="D319" s="5">
         <v>-0.75975637812925045</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.90834376000001</v>
       </c>
       <c r="C320" s="5">
         <v>1.0256795300000192</v>
       </c>
       <c r="D320" s="5">
         <v>7.2268065726161845</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>177.07261478999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.16427102999998056</v>
       </c>
       <c r="D321" s="5">
         <v>1.119987305192649</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>177.52276438000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.45014959000002364</v>
       </c>
       <c r="D322" s="5">
         <v>3.0936271407870919</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>177.86753282000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.34476843999999573</v>
       </c>
       <c r="D323" s="5">
         <v>2.3555856402518893</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>178.82893971999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.96140689999998585</v>
       </c>
       <c r="D324" s="5">
         <v>6.6825644344686186</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>178.79802826</v>
       </c>
       <c r="C325" s="5">
         <v>-3.0911459999998669E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.20722880348780226</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>178.67223910999999</v>
       </c>
       <c r="C326" s="5">
         <v>-0.12578915000000279</v>
       </c>
       <c r="D326" s="5">
         <v>-0.84097277472046095</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>178.87834422</v>
       </c>
       <c r="C327" s="5">
         <v>0.20610511000000997</v>
       </c>
       <c r="D327" s="5">
         <v>1.3930610160346246</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>180.0264354</v>
       </c>
       <c r="C328" s="5">
         <v>1.1480911799999944</v>
       </c>
       <c r="D328" s="5">
         <v>7.9797192382451421</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>180.38672152000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.36028612000001203</v>
       </c>
       <c r="D329" s="5">
         <v>2.428166121140074</v>
       </c>
       <c r="E329" s="5">
         <v>2.2347876193954841</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>180.7685682</v>
       </c>
       <c r="C330" s="5">
         <v>0.38184667999999533</v>
       </c>
       <c r="D330" s="5">
         <v>2.5699709249785485</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>181.00767078999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.23910258999998746</v>
       </c>
       <c r="D331" s="5">
         <v>1.5988380277881298</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>181.02017691</v>
       </c>
       <c r="C332" s="5">
         <v>1.2506120000011833E-2</v>
       </c>
       <c r="D332" s="5">
         <v>8.2941502426958635E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>180.81738555000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.20279135999999198</v>
       </c>
       <c r="D333" s="5">
         <v>-1.3360710770371709</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>180.75365045999999</v>
       </c>
       <c r="C334" s="5">
         <v>-6.3735090000022865E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.42216078516683631</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>180.60331486000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.15033559999997692</v>
       </c>
       <c r="D335" s="5">
         <v>-0.99350559537747518</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>180.5476156</v>
       </c>
       <c r="C336" s="5">
         <v>-5.5699260000011463E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.36946084618203479</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>180.00599721</v>
       </c>
       <c r="C337" s="5">
         <v>-0.54161838999999645</v>
       </c>
       <c r="D337" s="5">
         <v>-3.541032743190986</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>179.75835036999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.2476468400000158</v>
       </c>
       <c r="D338" s="5">
         <v>-1.6384889353909915</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>181.19941686000001</v>
       </c>
       <c r="C339" s="5">
         <v>1.4410664900000256</v>
       </c>
       <c r="D339" s="5">
         <v>10.055730547368768</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>181.09312272</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10629414000001702</v>
       </c>
       <c r="D340" s="5">
         <v>-0.70167023596268141</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>180.83067123999999</v>
       </c>
       <c r="C341" s="5">
         <v>-0.26245148000000995</v>
       </c>
       <c r="D341" s="5">
         <v>-1.725319415456894</v>
       </c>
       <c r="E341" s="5">
         <v>0.24610997764087372</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>181.25644152999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.42577029000000266</v>
       </c>
       <c r="D342" s="5">
         <v>2.8623073787919839</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>181.75965606</v>
       </c>
       <c r="C343" s="5">
         <v>0.50321453000000815</v>
       </c>
       <c r="D343" s="5">
         <v>3.3828527418365395</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>182.31517733999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.55552127999999357</v>
       </c>
       <c r="D344" s="5">
         <v>3.7299059218546038</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>182.31362837</v>
       </c>
       <c r="C345" s="5">
         <v>-1.5489699999875484E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-1.0194856907186356E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>182.81431634</v>
       </c>
       <c r="C346" s="5">
         <v>0.50068797000000131</v>
       </c>
       <c r="D346" s="5">
         <v>3.3457971510213014</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>183.65834326000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.84402692000000457</v>
       </c>
       <c r="D347" s="5">
         <v>5.6830931174214339</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>183.61923082999999</v>
       </c>
       <c r="C348" s="5">
         <v>-3.9112430000017184E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-0.25525646956231496</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>184.07836897999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.45913815000000113</v>
       </c>
       <c r="D349" s="5">
         <v>3.0422007350064062</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>183.79525971999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.28310926000000336</v>
       </c>
       <c r="D350" s="5">
         <v>-1.8300468617876375</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>183.69996528999999</v>
       </c>
       <c r="C351" s="5">
         <v>-9.52944299999956E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.62040655295236835</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>183.25059628</v>
       </c>
       <c r="C352" s="5">
         <v>-0.44936900999999807</v>
       </c>
       <c r="D352" s="5">
         <v>-2.896280265342499</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>183.53315723</v>
       </c>
       <c r="C353" s="5">
         <v>0.28256095000000414</v>
       </c>
       <c r="D353" s="5">
         <v>1.8660977956677094</v>
       </c>
       <c r="E353" s="5">
         <v>1.494484299299681</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>183.28663824</v>
       </c>
       <c r="C354" s="5">
         <v>-0.24651898999999844</v>
       </c>
       <c r="D354" s="5">
         <v>-1.5999678286145791</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>184.4130232</v>
       </c>
       <c r="C355" s="5">
         <v>1.1263849599999958</v>
       </c>
       <c r="D355" s="5">
         <v>7.6290192487725506</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>184.93084327</v>
       </c>
       <c r="C356" s="5">
         <v>0.51782006999999908</v>
       </c>
       <c r="D356" s="5">
         <v>3.4220517765018332</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>186.52205778999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.5912145199999941</v>
       </c>
       <c r="D357" s="5">
         <v>10.828173862145697</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>186.97560981000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.45355202000001782</v>
       </c>
       <c r="D358" s="5">
         <v>2.9572946505209696</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>187.04433567999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.8725869999980205E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.44197193978878779</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>187.23252626999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.18819059000000493</v>
       </c>
       <c r="D360" s="5">
         <v>1.2140574976764684</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>187.46294193</v>
       </c>
       <c r="C361" s="5">
         <v>0.23041566000000557</v>
       </c>
       <c r="D361" s="5">
         <v>1.4868035063035911</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>186.50226573</v>
       </c>
       <c r="C362" s="5">
         <v>-0.96067619999999465</v>
       </c>
       <c r="D362" s="5">
         <v>-5.9791426548953979</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>188.16640726</v>
       </c>
       <c r="C363" s="5">
         <v>1.6641415299999949</v>
       </c>
       <c r="D363" s="5">
         <v>11.248910692771673</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>188.75025825</v>
       </c>
       <c r="C364" s="5">
         <v>0.58385099000000196</v>
       </c>
       <c r="D364" s="5">
         <v>3.7876169312005104</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>188.77571257</v>
       </c>
       <c r="C365" s="5">
         <v>2.5454319999994368E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.16194865251932811</v>
       </c>
       <c r="E365" s="5">
         <v>2.8564622431848319</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>189.49289873000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.71718616000001134</v>
       </c>
       <c r="D366" s="5">
         <v>4.6554509045733328</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>190.01317259000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.5202738600000032</v>
       </c>
       <c r="D367" s="5">
         <v>3.344945151164147</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>190.59128444000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.57811184999999909</v>
       </c>
       <c r="D368" s="5">
         <v>3.7126977117611926</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>186.10724150999999</v>
       </c>
       <c r="C369" s="5">
         <v>-4.4840429300000153</v>
       </c>
       <c r="D369" s="5">
         <v>-24.851066435083659</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>183.06434819</v>
       </c>
       <c r="C370" s="5">
         <v>-3.0428933199999904</v>
       </c>
       <c r="D370" s="5">
         <v>-17.94859558217685</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>182.97129626</v>
       </c>
       <c r="C371" s="5">
         <v>-9.3051930000001448E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-0.60825974901594915</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>189.67702165</v>
       </c>
       <c r="C372" s="5">
         <v>6.7057253899999978</v>
       </c>
       <c r="D372" s="5">
         <v>54.021405256158083</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>191.84138498999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.1643633399999942</v>
       </c>
       <c r="D373" s="5">
         <v>14.585840310903198</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>187.39812247</v>
       </c>
       <c r="C374" s="5">
         <v>-4.4432625199999904</v>
       </c>
       <c r="D374" s="5">
         <v>-24.512470691570044</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>186.57098554000001</v>
       </c>
       <c r="C375" s="5">
         <v>-0.82713692999999466</v>
       </c>
       <c r="D375" s="5">
         <v>-5.1698488131528553</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>186.2651539</v>
       </c>
       <c r="C376" s="5">
         <v>-0.30583164000000806</v>
       </c>
       <c r="D376" s="5">
         <v>-1.949430799170726</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>186.37766998000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.11251608000000601</v>
       </c>
       <c r="D377" s="5">
         <v>0.72728999109521464</v>
       </c>
       <c r="E377" s="5">
         <v>-1.2703130913150562</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>186.60601618000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.22834620000000427</v>
       </c>
       <c r="D378" s="5">
         <v>1.4801636483130931</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>186.18923848</v>
       </c>
       <c r="C379" s="5">
         <v>-0.41677770000001146</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6474767476372563</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>185.96842810000001</v>
       </c>
       <c r="C380" s="5">
         <v>-0.22081037999998898</v>
       </c>
       <c r="D380" s="5">
         <v>-1.4138890932615333</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>185.43929188000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.52913621999999805</v>
       </c>
       <c r="D381" s="5">
         <v>-3.3614332769057231</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>185.76441796</v>
       </c>
       <c r="C382" s="5">
         <v>0.32512607999998977</v>
       </c>
       <c r="D382" s="5">
         <v>2.1243372982693076</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>185.51865330000001</v>
       </c>
       <c r="C383" s="5">
         <v>-0.24576465999999186</v>
       </c>
       <c r="D383" s="5">
         <v>-1.5760880225289764</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>186.22782784</v>
       </c>
       <c r="C384" s="5">
         <v>0.70917453999999225</v>
       </c>
       <c r="D384" s="5">
         <v>4.6848742413235112</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>186.31656297000001</v>
       </c>
       <c r="C385" s="5">
         <v>8.8735130000003437E-2</v>
       </c>
       <c r="D385" s="5">
         <v>0.57328518730719313</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>182.80398571000001</v>
       </c>
       <c r="C386" s="5">
         <v>-3.5125772600000005</v>
       </c>
       <c r="D386" s="5">
         <v>-20.418823120866946</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>186.07077885999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.2667931499999838</v>
       </c>
       <c r="D387" s="5">
         <v>23.68304822963243</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>186.05632761000001</v>
       </c>
       <c r="C388" s="5">
         <v>-1.4451249999979154E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-9.3158605770771175E-2</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>186.05123498</v>
       </c>
       <c r="C389" s="5">
         <v>-5.0926300000071478E-3</v>
       </c>
       <c r="D389" s="5">
         <v>-3.2840786288235169E-2</v>
       </c>
       <c r="E389" s="5">
         <v>-0.17514705492081006</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>185.88252453000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.16871044999999185</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0827441099524826</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>185.77588943000001</v>
       </c>
       <c r="C391" s="5">
         <v>-0.10663510000000542</v>
       </c>
       <c r="D391" s="5">
         <v>-0.68623528597200334</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>185.49611175999999</v>
       </c>
       <c r="C392" s="5">
         <v>-0.27977767000001563</v>
       </c>
       <c r="D392" s="5">
         <v>-1.7923006466303848</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>185.33114</v>
       </c>
       <c r="C393" s="5">
         <v>-0.16497175999998603</v>
       </c>
       <c r="D393" s="5">
         <v>-1.062020297953159</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>185.42818432999999</v>
       </c>
       <c r="C394" s="5">
         <v>9.7044329999988577E-2</v>
       </c>
       <c r="D394" s="5">
         <v>0.63016480161941502</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>185.45254624</v>
       </c>
       <c r="C395" s="5">
         <v>2.4361910000010312E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.15777227218614076</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>187.31517384</v>
       </c>
       <c r="C396" s="5">
         <v>1.8626275999999962</v>
       </c>
       <c r="D396" s="5">
         <v>12.741007139266646</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>188.57738168</v>
       </c>
       <c r="C397" s="5">
         <v>1.2622078400000021</v>
       </c>
       <c r="D397" s="5">
         <v>8.3926167728614267</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.78052210999999</v>
       </c>
       <c r="C398" s="5">
         <v>-3.7968595700000094</v>
       </c>
       <c r="D398" s="5">
         <v>-21.657205011874336</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>188.87878007</v>
       </c>
       <c r="C399" s="5">
         <v>4.0982579600000122</v>
       </c>
       <c r="D399" s="5">
         <v>30.113916589481128</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>189.02002482</v>
       </c>
       <c r="C400" s="5">
         <v>0.14124474999999848</v>
       </c>
       <c r="D400" s="5">
         <v>0.90106764301907116</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>189.44437909999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.42435427999998865</v>
       </c>
       <c r="D401" s="5">
         <v>2.7275424921990199</v>
       </c>
       <c r="E401" s="5">
         <v>1.8237686626292771</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>190.11476304000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.67038394000002199</v>
       </c>
       <c r="D402" s="5">
         <v>4.3300515231036174</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>191.11226966000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.99750661999999579</v>
       </c>
       <c r="D403" s="5">
         <v>6.4811497382948557</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>191.70214214000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.58987247999999681</v>
       </c>
       <c r="D404" s="5">
         <v>3.7673551422596319</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>193.29758899000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.5954468500000019</v>
       </c>
       <c r="D405" s="5">
         <v>10.457104584186116</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>194.73612985</v>
       </c>
       <c r="C406" s="5">
         <v>1.4385408599999892</v>
       </c>
       <c r="D406" s="5">
         <v>9.3052875215195119</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>195.54783094000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.81170109000001389</v>
       </c>
       <c r="D407" s="5">
         <v>5.1181285185686987</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>194.08667034000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.4611605999999995</v>
       </c>
       <c r="D408" s="5">
         <v>-8.60709578500256</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>197.95761721</v>
       </c>
       <c r="C409" s="5">
         <v>3.8709468699999832</v>
       </c>
       <c r="D409" s="5">
         <v>26.741282361032592</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>194.39553752</v>
       </c>
       <c r="C410" s="5">
         <v>-3.5620796899999903</v>
       </c>
       <c r="D410" s="5">
         <v>-19.579108579157577</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>200.10076720000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.7052296800000022</v>
       </c>
       <c r="D411" s="5">
         <v>41.497755468726361</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>201.16489804</v>
       </c>
       <c r="C412" s="5">
         <v>1.06413083999999</v>
       </c>
       <c r="D412" s="5">
         <v>6.5715720865101801</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>202.06529086</v>
       </c>
       <c r="C413" s="5">
         <v>0.90039282000000753</v>
       </c>
       <c r="D413" s="5">
         <v>5.5052878281317996</v>
       </c>
       <c r="E413" s="5">
         <v>6.6620671565757794</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>201.63748007999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.42781078000001571</v>
       </c>
       <c r="D414" s="5">
         <v>-2.5112523060846326</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>204.46401662</v>
       </c>
       <c r="C415" s="5">
         <v>2.8265365400000064</v>
       </c>
       <c r="D415" s="5">
         <v>18.180962194996631</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>205.02087244000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.55685582000000977</v>
       </c>
       <c r="D416" s="5">
         <v>3.3175906849297832</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>205.29458722999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.27371478999998544</v>
       </c>
       <c r="D417" s="5">
         <v>1.6138860178940728</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>206.03576534000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.74117811000002121</v>
       </c>
       <c r="D418" s="5">
         <v>4.4194485023447694</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>206.76287425000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.72710890999999833</v>
       </c>
       <c r="D419" s="5">
         <v>4.3180226000599564</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>207.38279082</v>
       </c>
       <c r="C420" s="5">
         <v>0.61991656999998668</v>
       </c>
       <c r="D420" s="5">
         <v>3.6577664142738886</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>208.27442751000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.89163669000001278</v>
       </c>
       <c r="D421" s="5">
         <v>5.2831371119096859</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>209.13457400999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.86014649999998483</v>
       </c>
       <c r="D422" s="5">
         <v>5.0699777376792099</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>208.80778842999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.32678558000000635</v>
       </c>
       <c r="D423" s="5">
         <v>-1.8590425864989824</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>209.60915392000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.80136549000002333</v>
       </c>
       <c r="D424" s="5">
         <v>4.7038415916182297</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>210.44603806000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.83688413999999511</v>
       </c>
       <c r="D425" s="5">
         <v>4.897734318406477</v>
       </c>
       <c r="E425" s="5">
         <v>4.1475441746235298</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>210.64385525</v>
       </c>
       <c r="C426" s="5">
         <v>0.19781718999999498</v>
       </c>
       <c r="D426" s="5">
         <v>1.1338380545352189</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>209.86948917999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.77436607000001345</v>
       </c>
       <c r="D427" s="5">
         <v>-4.323312961129588</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>210.58608953999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.71660036000000105</v>
       </c>
       <c r="D428" s="5">
         <v>4.1752365833121141</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>210.83493288</v>
       </c>
       <c r="C429" s="5">
         <v>0.24884334000000763</v>
       </c>
       <c r="D429" s="5">
         <v>1.4272567036913264</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>211.33391804999999</v>
       </c>
       <c r="C430" s="5">
         <v>0.49898516999999742</v>
       </c>
       <c r="D430" s="5">
         <v>2.8773140451332724</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>209.04891610999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.2850019400000008</v>
       </c>
       <c r="D431" s="5">
         <v>-12.230305960513267</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>210.41251596999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.3635998599999937</v>
       </c>
       <c r="D432" s="5">
         <v>8.1144618969141824</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>210.85295124000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.44043527000002314</v>
       </c>
       <c r="D433" s="5">
         <v>2.5409593154984034</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>210.87270988</v>
       </c>
       <c r="C434" s="5">
         <v>1.9758639999992056E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.1125077542399433</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>208.76006998</v>
       </c>
       <c r="C435" s="5">
         <v>-2.1126399000000049</v>
       </c>
       <c r="D435" s="5">
         <v>-11.3814466708555</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>208.96583439</v>
       </c>
       <c r="C436" s="5">
         <v>0.20576441000000045</v>
       </c>
       <c r="D436" s="5">
         <v>1.1892133255583026</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>208.76402202</v>
       </c>
       <c r="C437" s="5">
         <v>-0.20181236999999896</v>
       </c>
       <c r="D437" s="5">
         <v>-1.1527846732232838</v>
       </c>
       <c r="E437" s="5">
         <v>-0.79926239310832425</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>209.27405293000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.51003091000001177</v>
       </c>
       <c r="D438" s="5">
         <v>2.9714334594362457</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>208.21127698000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.0627759500000025</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9267061809129329</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>209.20122402999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.98994704999998362</v>
       </c>
       <c r="D440" s="5">
         <v>5.8570244326725751</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>209.86187616000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.66065213000001677</v>
       </c>
       <c r="D441" s="5">
         <v>3.8560877072821187</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>209.95049152999999</v>
       </c>
       <c r="C442" s="5">
         <v>8.8615369999985205E-2</v>
       </c>
       <c r="D442" s="5">
         <v>0.50788525744247526</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>208.10303701999999</v>
+        <v>209.37345110000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.8474545100000057</v>
+        <v>-0.57704042999998251</v>
       </c>
       <c r="D443" s="5">
-        <v>-10.063026159242183</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-3.2487487939643067</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>207.34218645999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.0312646400000176</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-11.04041498267363</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CF2941A-233E-43B3-A314-8AD13F924459}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausgovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>