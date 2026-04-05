--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{06DAF352-9520-4571-82F8-FBCF7154210E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CE3D96FC-15F0-4F34-AD1B-E5F6CA275078}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{97D293D5-D337-4323-BB05-FEF5FF69CED0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{942DB530-F8E9-4E6A-A3AB-2382088278CD}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E09B605D-5678-4EB4-89B9-CFC84A293BD1}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4F7BF98-C2AD-4921-AFEA-D2D6949F0374}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>34.265366415000003</v>
+        <v>34.265908807999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>34.325573282999997</v>
+        <v>34.325948166000003</v>
       </c>
       <c r="C7" s="5">
-        <v>6.0206867999994529E-2</v>
+        <v>6.0039358000004484E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>2.1289878384953553</v>
+        <v>2.1229733530990558</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>34.587309304000001</v>
+        <v>34.587540656999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.26173602100000437</v>
+        <v>0.26159249099999471</v>
       </c>
       <c r="D8" s="5">
-        <v>9.5437845612911474</v>
+        <v>9.538221108836531</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>34.711679906000001</v>
+        <v>34.711803384</v>
       </c>
       <c r="C9" s="5">
-        <v>0.12437060199999905</v>
+        <v>0.12426272700000141</v>
       </c>
       <c r="D9" s="5">
-        <v>4.4013838298327057</v>
+        <v>4.3974604655615979</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>34.790614914999999</v>
+        <v>34.790618012000003</v>
       </c>
       <c r="C10" s="5">
-        <v>7.8935008999998502E-2</v>
+        <v>7.8814628000003495E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.7632121287839428</v>
+        <v>2.7589353503526981</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>35.074661513000002</v>
+        <v>35.074580376</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28404659800000331</v>
+        <v>0.28396236399999708</v>
       </c>
       <c r="D11" s="5">
-        <v>10.249493924566377</v>
+        <v>10.246315760181691</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>35.337868317000002</v>
+        <v>35.337729516000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.26320680399999929</v>
+        <v>0.263149140000003</v>
       </c>
       <c r="D12" s="5">
-        <v>9.3861441485489472</v>
+        <v>9.3840248356547917</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>35.637799444000002</v>
+        <v>35.637549663999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.29993112700000069</v>
+        <v>0.2998201479999949</v>
       </c>
       <c r="D13" s="5">
-        <v>10.674196297928717</v>
+        <v>10.670104472663432</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>35.492665741000003</v>
+        <v>35.492311395000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.14513370299999906</v>
+        <v>-0.14523826899999648</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.778969969862934</v>
+        <v>-4.7823690886707677</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>35.548288681999999</v>
+        <v>35.548086626</v>
       </c>
       <c r="C15" s="5">
-        <v>5.5622940999995762E-2</v>
+        <v>5.5775230999998371E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>1.8968952826881935</v>
+        <v>1.9021529154671812</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>36.041614217999999</v>
+        <v>36.042145849999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.4933255360000004</v>
+        <v>0.49405922399999724</v>
       </c>
       <c r="D16" s="5">
-        <v>17.984898953138796</v>
+        <v>18.013833906287303</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>35.908781689000001</v>
+        <v>35.908067242999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.13283252899999809</v>
+        <v>-0.13407860699999929</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.3340821077801461</v>
+        <v>-4.3738479750848658</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>35.001957756000003</v>
+        <v>35.002460722999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.90682393299999831</v>
+        <v>-0.90560651999999919</v>
       </c>
       <c r="D18" s="5">
-        <v>-26.430130123586927</v>
+        <v>-26.399872638518694</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>35.160974406000001</v>
+        <v>35.161323781999997</v>
       </c>
       <c r="C19" s="5">
-        <v>0.15901664999999809</v>
+        <v>0.15886305899999797</v>
       </c>
       <c r="D19" s="5">
-        <v>5.5899997265952406</v>
+        <v>5.584382711283209</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>35.103626513999998</v>
+        <v>35.103840613000003</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.7347892000002787E-2</v>
+        <v>-5.748316899999395E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.9397495291808453</v>
+        <v>-1.9442649628998443</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>35.310665815999997</v>
+        <v>35.310780434000002</v>
       </c>
       <c r="C21" s="5">
-        <v>0.20703930199999832</v>
+        <v>0.20693982099999886</v>
       </c>
       <c r="D21" s="5">
-        <v>7.3116956565148161</v>
+        <v>7.3080217252952995</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>35.874339067000001</v>
+        <v>35.874345828999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.56367325100000443</v>
+        <v>0.56356539499999769</v>
       </c>
       <c r="D22" s="5">
-        <v>20.930548504834334</v>
+        <v>20.926111656677058</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>35.474633939999997</v>
+        <v>35.474557007999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.39970512700000427</v>
+        <v>-0.39978882100000135</v>
       </c>
       <c r="D23" s="5">
-        <v>-12.580529904536597</v>
+        <v>-12.583002590591763</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>35.521167482999999</v>
+        <v>35.521044291999999</v>
       </c>
       <c r="C24" s="5">
-        <v>4.6533543000002453E-2</v>
+        <v>4.6487284000001239E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>1.5854957720896623</v>
+        <v>1.5839117131359215</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>35.713600761999999</v>
+        <v>35.713381593000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.1924332789999994</v>
+        <v>0.19233730100000201</v>
       </c>
       <c r="D25" s="5">
-        <v>6.698151571926636</v>
+        <v>6.6947346037234068</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>36.172081147</v>
+        <v>36.171774745</v>
       </c>
       <c r="C26" s="5">
-        <v>0.45848038500000143</v>
+        <v>0.4583931519999993</v>
       </c>
       <c r="D26" s="5">
-        <v>16.540877742254946</v>
+        <v>16.537613929342076</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>36.343209025999997</v>
+        <v>36.343031037999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.1711278789999966</v>
+        <v>0.171256292999999</v>
       </c>
       <c r="D27" s="5">
-        <v>5.8272000069026442</v>
+        <v>5.8317379059259711</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>36.335815128</v>
+        <v>36.336280746</v>
       </c>
       <c r="C28" s="5">
-        <v>-7.3938979999965682E-3</v>
+        <v>-6.750291999999547E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.24386278577313014</v>
+        <v>-0.2226583829632256</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>36.708762622000002</v>
+        <v>36.708132476999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.37294749400000171</v>
+        <v>0.37185173099999957</v>
       </c>
       <c r="D29" s="5">
-        <v>13.036332907278902</v>
+        <v>12.99567368841763</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2278141874277457</v>
+        <v>2.2280932821745481</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>36.911576580999998</v>
+        <v>36.912014919000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.20281395899999666</v>
+        <v>0.20388244200000116</v>
       </c>
       <c r="D30" s="5">
-        <v>6.8351581661602934</v>
+        <v>6.8723964865999632</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>37.241100121000002</v>
+        <v>37.241405553</v>
       </c>
       <c r="C31" s="5">
-        <v>0.32952354000000383</v>
+        <v>0.32939063399999924</v>
       </c>
       <c r="D31" s="5">
-        <v>11.25483071987432</v>
+        <v>11.249926038921076</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>37.449819126999998</v>
+        <v>37.450003334000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.20871900599999549</v>
+        <v>0.2085977810000017</v>
       </c>
       <c r="D32" s="5">
-        <v>6.9366741126615006</v>
+        <v>6.9324617213349038</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>37.607251879000003</v>
+        <v>37.607349628999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.15743275200000539</v>
+        <v>0.15734629499999642</v>
       </c>
       <c r="D33" s="5">
-        <v>5.1628850409857208</v>
+        <v>5.1599579435293474</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>37.837549457000001</v>
+        <v>37.837558528999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.23029757799999828</v>
+        <v>0.23020890000000094</v>
       </c>
       <c r="D34" s="5">
-        <v>7.601130283955615</v>
+        <v>7.598083750576512</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>38.113621516000002</v>
+        <v>38.113549114000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.27607205900000054</v>
+        <v>0.2759905850000024</v>
       </c>
       <c r="D35" s="5">
-        <v>9.1155343297925953</v>
+        <v>9.1127330652396985</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>38.161520068999998</v>
+        <v>38.161410762999999</v>
       </c>
       <c r="C36" s="5">
-        <v>4.7898552999996014E-2</v>
+        <v>4.7861648999997897E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>1.5185443183552527</v>
+        <v>1.5173691480357965</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>38.144611902000001</v>
+        <v>38.144438968000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.6908166999996865E-2</v>
+        <v>-1.6971794999996348E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.53038845340378504</v>
+        <v>-0.53238102727480863</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>38.419204174000001</v>
+        <v>38.418991681000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.27459227199999958</v>
+        <v>0.2745527129999985</v>
       </c>
       <c r="D38" s="5">
-        <v>8.9888242153381981</v>
+        <v>8.9875199287432714</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>38.830516551000002</v>
+        <v>38.830369275000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.41131237700000156</v>
+        <v>0.41137759400000107</v>
       </c>
       <c r="D39" s="5">
-        <v>13.631212345919375</v>
+        <v>13.633582432000125</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>39.236464711000004</v>
+        <v>39.236757480000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.40594816000000122</v>
+        <v>0.40638820499999895</v>
       </c>
       <c r="D40" s="5">
-        <v>13.292307078728838</v>
+        <v>13.307608589821896</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>39.528779640000003</v>
+        <v>39.528385315999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.29231492899999978</v>
+        <v>0.29162783599999642</v>
       </c>
       <c r="D41" s="5">
-        <v>9.3156760936367036</v>
+        <v>9.2928044493931328</v>
       </c>
       <c r="E41" s="5">
-        <v>7.6821358623238689</v>
+        <v>7.6829101583063775</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>39.985444946000001</v>
+        <v>39.985750082999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45666530599999788</v>
+        <v>0.45736476700000139</v>
       </c>
       <c r="D42" s="5">
-        <v>14.778968221677346</v>
+        <v>14.803221523303179</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>40.256359689999996</v>
+        <v>40.256584113000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.27091474399999527</v>
+        <v>0.27083403000000317</v>
       </c>
       <c r="D43" s="5">
-        <v>8.4403227247309189</v>
+        <v>8.4376468725706708</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>40.586032168000003</v>
+        <v>40.586173037999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.32967247800000621</v>
+        <v>0.32958892499999592</v>
       </c>
       <c r="D44" s="5">
-        <v>10.282129781596527</v>
+        <v>10.279345495852144</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>40.918345473999999</v>
+        <v>40.918422204000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.33231330599999609</v>
+        <v>0.33224916600000398</v>
       </c>
       <c r="D45" s="5">
-        <v>10.280222662969996</v>
+        <v>10.278110998308531</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>41.770234537999997</v>
+        <v>41.770244179999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.85188906399999809</v>
+        <v>0.85182197599999654</v>
       </c>
       <c r="D46" s="5">
-        <v>28.051947674912704</v>
+        <v>28.049420934689074</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>41.244371864999998</v>
+        <v>41.244310882000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.52586267299999889</v>
+        <v>-0.52593329799999822</v>
       </c>
       <c r="D47" s="5">
-        <v>-14.103916842192376</v>
+        <v>-14.105678806481093</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>41.868500777999998</v>
+        <v>41.868415411999997</v>
       </c>
       <c r="C48" s="5">
-        <v>0.62412891299999984</v>
+        <v>0.62410452999999677</v>
       </c>
       <c r="D48" s="5">
-        <v>19.749192558139296</v>
+        <v>19.748387370649432</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>42.135465232000001</v>
+        <v>42.135343212999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.26696445400000357</v>
+        <v>0.26692780100000135</v>
       </c>
       <c r="D49" s="5">
-        <v>7.9256322775181021</v>
+        <v>7.9245224166082817</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>42.462149187999998</v>
+        <v>42.462030222999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.32668395599999656</v>
+        <v>0.32668701000000056</v>
       </c>
       <c r="D50" s="5">
-        <v>9.7109916522101436</v>
+        <v>9.7111156730742323</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>43.014611399000003</v>
+        <v>43.014507432000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.55246221100000525</v>
+        <v>0.55247720900000274</v>
       </c>
       <c r="D51" s="5">
-        <v>16.779976339785563</v>
+        <v>16.780515383512061</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>42.627009579999999</v>
+        <v>42.627126482999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.3876018190000039</v>
+        <v>-0.38738094900000419</v>
       </c>
       <c r="D52" s="5">
-        <v>-10.292995746263411</v>
+        <v>-10.287441478384252</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>42.958232111000001</v>
+        <v>42.958057777</v>
       </c>
       <c r="C53" s="5">
-        <v>0.33122253100000165</v>
+        <v>0.33093129400000265</v>
       </c>
       <c r="D53" s="5">
-        <v>9.7332909308298188</v>
+        <v>9.7243361529886876</v>
       </c>
       <c r="E53" s="5">
-        <v>8.6758369528050494</v>
+        <v>8.6764800372753026</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>43.279794383999999</v>
+        <v>43.279968908999997</v>
       </c>
       <c r="C54" s="5">
-        <v>0.32156227299999784</v>
+        <v>0.32191113199999677</v>
       </c>
       <c r="D54" s="5">
-        <v>9.3617529904440389</v>
+        <v>9.3723712678423396</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>43.467795410999997</v>
+        <v>43.467933139000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.18800102699999854</v>
+        <v>0.18796423000000573</v>
       </c>
       <c r="D55" s="5">
-        <v>5.3389792574134454</v>
+        <v>5.3378871434245578</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>43.689884004</v>
+        <v>43.689970547999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22208859300000228</v>
+        <v>0.22203740899999502</v>
       </c>
       <c r="D56" s="5">
-        <v>6.3063796836587249</v>
+        <v>6.3048646586572943</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>44.244889747999999</v>
+        <v>44.244938064999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.55500574399999891</v>
+        <v>0.55496751700000146</v>
       </c>
       <c r="D57" s="5">
-        <v>16.355443774935029</v>
+        <v>16.354202734351908</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>44.409318491999997</v>
+        <v>44.409327019999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.16442874399999852</v>
+        <v>0.16438895499999973</v>
       </c>
       <c r="D58" s="5">
-        <v>4.551891755706694</v>
+        <v>4.5507625971423105</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>44.769893543000002</v>
+        <v>44.769843072999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.36057505100000498</v>
+        <v>0.36051605299999778</v>
       </c>
       <c r="D59" s="5">
-        <v>10.190318422483857</v>
+        <v>10.188573877872532</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>45.576637808000001</v>
+        <v>45.576583790999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.80674426499999896</v>
+        <v>0.80674071800000036</v>
       </c>
       <c r="D60" s="5">
-        <v>23.900959272988231</v>
+        <v>23.900873230452845</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>45.750733648999997</v>
+        <v>45.750670671999998</v>
       </c>
       <c r="C61" s="5">
-        <v>0.1740958409999962</v>
+        <v>0.17408688100000091</v>
       </c>
       <c r="D61" s="5">
-        <v>4.6813569136635813</v>
+        <v>4.6811165646079234</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>45.828289808000001</v>
+        <v>45.828266667000001</v>
       </c>
       <c r="C62" s="5">
-        <v>7.7556159000003788E-2</v>
+        <v>7.7595995000002915E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.0533010711479394</v>
+        <v>2.0543684421025388</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>45.923974725000001</v>
+        <v>45.923915600999997</v>
       </c>
       <c r="C63" s="5">
-        <v>9.5684916999999814E-2</v>
+        <v>9.5648933999996189E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>2.53445356135924</v>
+        <v>2.5334907886370717</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.124663560999998</v>
+        <v>46.124611184999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.20068883599999765</v>
+        <v>0.20069558400000176</v>
       </c>
       <c r="D64" s="5">
-        <v>5.3719229308070826</v>
+        <v>5.3721150041665444</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>46.180581893000003</v>
+        <v>46.180610713999997</v>
       </c>
       <c r="C65" s="5">
-        <v>5.5918332000004511E-2</v>
+        <v>5.5999528999997494E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.4645361087111342</v>
+        <v>1.4666786060429704</v>
       </c>
       <c r="E65" s="5">
-        <v>7.5011228899591442</v>
+        <v>7.5016262460668504</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>45.935531113000003</v>
+        <v>45.935588979999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.24505077999999969</v>
+        <v>-0.24502173399999805</v>
       </c>
       <c r="D66" s="5">
-        <v>-6.1850406649243013</v>
+        <v>-6.1843250607732214</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.035342901</v>
+        <v>46.035402732999998</v>
       </c>
       <c r="C67" s="5">
-        <v>9.9811787999996682E-2</v>
+        <v>9.9813752999999394E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>2.6388278063731896</v>
+        <v>2.6388770154100794</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.355847926999999</v>
+        <v>46.355891288000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.3205050259999993</v>
+        <v>0.32048855500000428</v>
       </c>
       <c r="D68" s="5">
-        <v>8.6820357592371611</v>
+        <v>8.6815606429294654</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>46.672444345000002</v>
+        <v>46.672471321000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.31659641800000315</v>
+        <v>0.31658003300000104</v>
       </c>
       <c r="D69" s="5">
-        <v>8.5106098665317376</v>
+        <v>8.5101444761144673</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>46.846978667999998</v>
+        <v>46.846986168999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17453432299999605</v>
+        <v>0.17451484799999406</v>
       </c>
       <c r="D70" s="5">
-        <v>4.5809264485820789</v>
+        <v>4.5804020371488008</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>47.217737820000004</v>
+        <v>47.217708838999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.37075915200000509</v>
+        <v>0.37072266999999925</v>
       </c>
       <c r="D71" s="5">
-        <v>9.9216082716178775</v>
+        <v>9.9205874684942899</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>47.035952598999998</v>
+        <v>47.035929267</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.18178522100000549</v>
+        <v>-0.18177957199999639</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.5233413863248302</v>
+        <v>-4.5232065034163877</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>47.332969513999998</v>
+        <v>47.332936724</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29701691500000038</v>
+        <v>0.29700745699999942</v>
       </c>
       <c r="D73" s="5">
-        <v>7.8464092696459042</v>
+        <v>7.8461547017259825</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>47.369447997999998</v>
+        <v>47.36945283</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6478483999999867E-2</v>
+        <v>3.6516106000000548E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.92874386826202748</v>
+        <v>0.92970644083854026</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>47.457615601000001</v>
+        <v>47.457591833000002</v>
       </c>
       <c r="C75" s="5">
-        <v>8.8167603000002259E-2</v>
+        <v>8.8139003000001992E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>2.2565379993188195</v>
+        <v>2.2557982790571085</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>47.815573440999998</v>
+        <v>47.815513946999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.35795783999999742</v>
+        <v>0.35792211399999729</v>
       </c>
       <c r="D76" s="5">
-        <v>9.4363124834115908</v>
+        <v>9.4353362102057794</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>48.070564447000002</v>
+        <v>48.070585905999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.25499100600000446</v>
+        <v>0.25507195899999857</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5904357317205342</v>
+        <v>6.5925982338402189</v>
       </c>
       <c r="E77" s="5">
-        <v>4.0925914670782548</v>
+        <v>4.0925729711648096</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>48.371287484</v>
+        <v>48.371327063999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.30072303699999736</v>
+        <v>0.30074115800000101</v>
       </c>
       <c r="D78" s="5">
-        <v>7.7707994119589063</v>
+        <v>7.7712803047043977</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>48.464078893999996</v>
+        <v>48.464112221000001</v>
       </c>
       <c r="C79" s="5">
-        <v>9.2791409999996688E-2</v>
+        <v>9.2785157000001561E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3264226363639118</v>
+        <v>2.3262622828472024</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>48.685906867999996</v>
+        <v>48.685922623000003</v>
       </c>
       <c r="C80" s="5">
-        <v>0.22182797399999998</v>
+        <v>0.22181040200000268</v>
       </c>
       <c r="D80" s="5">
-        <v>5.6329995389517995</v>
+        <v>5.6325380604493214</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>48.497999327999999</v>
+        <v>48.498007929000003</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.18790753999999765</v>
+        <v>-0.18791469399999983</v>
       </c>
       <c r="D81" s="5">
-        <v>-4.5344431380631161</v>
+        <v>-4.5346106884252002</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>48.895962908000001</v>
+        <v>48.895966514000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.39796358000000254</v>
+        <v>0.39795858499999781</v>
       </c>
       <c r="D82" s="5">
-        <v>10.303720006963225</v>
+        <v>10.303582878669326</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>48.938278791999998</v>
+        <v>48.938267336000003</v>
       </c>
       <c r="C83" s="5">
-        <v>4.2315883999997084E-2</v>
+        <v>4.2300822000001403E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>1.0434697875804755</v>
+        <v>1.0430965265457948</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.519980775999997</v>
+        <v>49.519970393999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.58170198399999862</v>
+        <v>0.58170305799999511</v>
       </c>
       <c r="D84" s="5">
-        <v>15.234181236730793</v>
+        <v>15.234215029907983</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>49.857413283</v>
+        <v>49.857394304000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.3374325070000026</v>
+        <v>0.33742391000000538</v>
       </c>
       <c r="D85" s="5">
-        <v>8.4903978206205544</v>
+        <v>8.4901751818099669</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>49.604057421999997</v>
+        <v>49.604064844</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.25335586100000285</v>
+        <v>-0.25332946000000334</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.9303543402497656</v>
+        <v>-5.9297557274998525</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>50.508950163999998</v>
+        <v>50.508939056000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.90489274200000125</v>
+        <v>0.90487421200000284</v>
       </c>
       <c r="D87" s="5">
-        <v>24.226337674306176</v>
+        <v>24.225786786942184</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>50.522092860000001</v>
+        <v>50.522060238000002</v>
       </c>
       <c r="C88" s="5">
-        <v>1.3142696000002729E-2</v>
+        <v>1.312118199999901E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.3126936000529712</v>
+        <v>0.3121810719332041</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>50.647788431000002</v>
+        <v>50.647797318000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12569557100000139</v>
+        <v>0.12573708000000039</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0267127806292038</v>
+        <v>3.0277280083087277</v>
       </c>
       <c r="E89" s="5">
-        <v>5.3613349742158922</v>
+        <v>5.3613064276762268</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>50.990177226</v>
+        <v>50.990199957000002</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34238879499999797</v>
+        <v>0.34240263899999945</v>
       </c>
       <c r="D90" s="5">
-        <v>8.4207534586882016</v>
+        <v>8.4211051652955504</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>51.369501139999997</v>
+        <v>51.369520133999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.37932391399999688</v>
+        <v>0.37932017699999676</v>
       </c>
       <c r="D91" s="5">
-        <v>9.301449487072011</v>
+        <v>9.3013497527266065</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>51.496989231000001</v>
+        <v>51.496995972999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.12748809100000358</v>
+        <v>0.12747583899999881</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0191320779610953</v>
+        <v>3.0188368270310795</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>51.525978512999998</v>
+        <v>51.525979206000002</v>
       </c>
       <c r="C93" s="5">
-        <v>2.8989281999997729E-2</v>
+        <v>2.8983233000005271E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>0.67761332390035012</v>
+        <v>0.67747140391518634</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>51.657017564</v>
+        <v>51.657018022000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.1310390510000019</v>
+        <v>0.13103881600000022</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0948483473210553</v>
+        <v>3.0948426770785131</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>51.608444538000001</v>
+        <v>51.608444747999997</v>
       </c>
       <c r="C95" s="5">
-        <v>-4.8573025999999686E-2</v>
+        <v>-4.8573274000005995E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.1225412141705804</v>
+        <v>-1.1225469060360815</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>52.013920859000002</v>
+        <v>52.013913928999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.40547632100000186</v>
+        <v>0.40546918100000084</v>
       </c>
       <c r="D96" s="5">
-        <v>9.8464113588119453</v>
+        <v>9.8462303724896181</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>51.912723227000001</v>
+        <v>51.912708782999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.10119763200000165</v>
+        <v>-0.10120514599999808</v>
       </c>
       <c r="D97" s="5">
-        <v>-2.3098832137639635</v>
+        <v>-2.3100531975716709</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>52.358164131000002</v>
+        <v>52.358163697999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.44544090400000158</v>
+        <v>0.44545491499999912</v>
       </c>
       <c r="D98" s="5">
-        <v>10.796791220652668</v>
+        <v>10.797150158030577</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>52.454049871999999</v>
+        <v>52.454046663</v>
       </c>
       <c r="C99" s="5">
-        <v>9.5885740999996472E-2</v>
+        <v>9.5882965000001263E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>2.2198820926891294</v>
+        <v>2.2198171944580958</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>52.736878326999999</v>
+        <v>52.736874493999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.28282845500000064</v>
+        <v>0.28282783099999875</v>
       </c>
       <c r="D100" s="5">
-        <v>6.6656854296398782</v>
+        <v>6.6656707043576624</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>52.408173453000003</v>
+        <v>52.408172139000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.32870487399999604</v>
+        <v>-0.32870235499999723</v>
       </c>
       <c r="D101" s="5">
-        <v>-7.2283546537799896</v>
+        <v>-7.2283016523990273</v>
       </c>
       <c r="E101" s="5">
-        <v>3.4757391715104502</v>
+        <v>3.4757184205804981</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>53.496199157</v>
+        <v>53.496209923000002</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0880257039999961</v>
+        <v>1.0880377840000008</v>
       </c>
       <c r="D102" s="5">
-        <v>27.963714582502131</v>
+        <v>27.964062112482079</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>53.355224042000003</v>
+        <v>53.355234455000002</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.14097511499999626</v>
+        <v>-0.1409754680000006</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.1168500473823912</v>
+        <v>-3.1168571209715612</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>53.500018697000002</v>
+        <v>53.500022340999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14479465499999833</v>
+        <v>0.14478788599999604</v>
       </c>
       <c r="D104" s="5">
-        <v>3.3055920601845923</v>
+        <v>3.305434558736553</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>54.152372698000001</v>
+        <v>54.152371588999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.65235400099999907</v>
+        <v>0.65234924800000016</v>
       </c>
       <c r="D105" s="5">
-        <v>15.65453730032047</v>
+        <v>15.654414348453404</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>54.539764261999998</v>
+        <v>54.539763749999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.38739156399999786</v>
+        <v>0.38739216100000107</v>
       </c>
       <c r="D106" s="5">
-        <v>8.9304245825765562</v>
+        <v>8.9304390811359333</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>54.545540314</v>
+        <v>54.545539060000003</v>
       </c>
       <c r="C107" s="5">
-        <v>5.7760520000016413E-3</v>
+        <v>5.7753100000041968E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>0.12716045323253322</v>
+        <v>0.12714410969603129</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.222347233000001</v>
+        <v>54.222344425000003</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.32319308099999944</v>
+        <v>-0.32319463500000012</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.8830400932654134</v>
+        <v>-6.8830722709090075</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.625823920999999</v>
+        <v>54.625816149999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.40347668799999781</v>
+        <v>0.40347172499999573</v>
       </c>
       <c r="D109" s="5">
-        <v>9.3040464267363667</v>
+        <v>9.3039277593760517</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.878160946000001</v>
+        <v>54.878160250000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.25233702500000277</v>
+        <v>0.25234410000000196</v>
       </c>
       <c r="D110" s="5">
-        <v>5.6862729546529822</v>
+        <v>5.6864372877528213</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>55.413314812000003</v>
+        <v>55.413314243000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.5351538660000017</v>
+        <v>0.53515399300000155</v>
       </c>
       <c r="D111" s="5">
-        <v>12.350491185210943</v>
+        <v>12.350494440252691</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>55.681836838999999</v>
+        <v>55.681837092000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.26852202699999594</v>
+        <v>0.26852284900000001</v>
       </c>
       <c r="D112" s="5">
-        <v>5.9724748250113313</v>
+        <v>5.9724936609365953</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>56.208285220999997</v>
+        <v>56.208286637999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.52644838199999811</v>
+        <v>0.52644954599999494</v>
       </c>
       <c r="D113" s="5">
-        <v>11.954458545122293</v>
+        <v>11.95448630911644</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2509906711554439</v>
+        <v>7.2509960639747462</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>56.507330308999997</v>
+        <v>56.507334235000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.29904508799999974</v>
+        <v>0.29904759700000483</v>
       </c>
       <c r="D114" s="5">
-        <v>6.5745333332699163</v>
+        <v>6.5745899472580582</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>56.699320854</v>
+        <v>56.699323858</v>
       </c>
       <c r="C115" s="5">
-        <v>0.19199054500000301</v>
+        <v>0.19198962299999778</v>
       </c>
       <c r="D115" s="5">
-        <v>4.1542051402322588</v>
+        <v>4.154184522105564</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>57.166020734</v>
+        <v>57.166022525000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.46669988000000018</v>
+        <v>0.46669866700000284</v>
       </c>
       <c r="D116" s="5">
-        <v>10.337024162328889</v>
+        <v>10.336995494875968</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>57.247348524000003</v>
+        <v>57.247347724999997</v>
       </c>
       <c r="C117" s="5">
-        <v>8.132779000000312E-2</v>
+        <v>8.1325199999994879E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7206132469790747</v>
+        <v>1.7205579678082117</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>57.412083789</v>
+        <v>57.412083281000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.16473526499999736</v>
+        <v>0.16473555600000367</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5083058496909514</v>
+        <v>3.50831219516472</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>58.077490777000001</v>
+        <v>58.077489966999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.66540698800000087</v>
+        <v>0.66540668599999719</v>
       </c>
       <c r="D119" s="5">
-        <v>14.829748636883222</v>
+        <v>14.829741611270242</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>57.996534113999999</v>
+        <v>57.996533165000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-8.0956663000002038E-2</v>
+        <v>-8.0956801999995776E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.6599657011500457</v>
+        <v>-1.6599685524167129</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>58.248165409000002</v>
+        <v>58.248160746000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.25163129500000281</v>
+        <v>0.25162758100000104</v>
       </c>
       <c r="D121" s="5">
-        <v>5.332532561272596</v>
+        <v>5.3324520565167122</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>58.868130125999997</v>
+        <v>58.868130596999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.61996471699999489</v>
+        <v>0.61996985099999335</v>
       </c>
       <c r="D122" s="5">
-        <v>13.547056001861236</v>
+        <v>13.547175982502569</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>58.972402971999998</v>
+        <v>58.972403544000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10427284600000064</v>
+        <v>0.10427294700000544</v>
       </c>
       <c r="D123" s="5">
-        <v>2.146384605003937</v>
+        <v>2.1463866869745996</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>59.653288476</v>
+        <v>59.653289323000003</v>
       </c>
       <c r="C124" s="5">
-        <v>0.68088550400000258</v>
+        <v>0.68088577900000047</v>
       </c>
       <c r="D124" s="5">
-        <v>14.769577642795962</v>
+        <v>14.769583839336775</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>60.019974302999998</v>
+        <v>60.019975160000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.36668582699999774</v>
+        <v>0.36668583699999857</v>
       </c>
       <c r="D125" s="5">
-        <v>7.6309030852784954</v>
+        <v>7.6309031884306711</v>
       </c>
       <c r="E125" s="5">
-        <v>6.7813651795517016</v>
+        <v>6.7813640123004282</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>60.141187086999999</v>
+        <v>60.141188778999997</v>
       </c>
       <c r="C126" s="5">
-        <v>0.1212127840000008</v>
+        <v>0.12121361899999528</v>
       </c>
       <c r="D126" s="5">
-        <v>2.4505493330099215</v>
+        <v>2.4505663667071298</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>60.528589906999997</v>
+        <v>60.528590438000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.38740281999999837</v>
+        <v>0.38740165900000534</v>
       </c>
       <c r="D127" s="5">
-        <v>8.0096915016042658</v>
+        <v>8.0096664073913804</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>60.590298814000001</v>
+        <v>60.590298722</v>
       </c>
       <c r="C128" s="5">
-        <v>6.1708907000003421E-2</v>
+        <v>6.1708283999998059E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>1.230283467736859</v>
+        <v>1.2302709664750999</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>59.903945847999999</v>
+        <v>59.903945858999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.68635296600000117</v>
+        <v>-0.68635286300000331</v>
       </c>
       <c r="D129" s="5">
-        <v>-12.777600555095514</v>
+        <v>-12.777598773642007</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>60.16522878</v>
+        <v>60.165228405999997</v>
       </c>
       <c r="C130" s="5">
-        <v>0.2612829320000003</v>
+        <v>0.26128254700000042</v>
       </c>
       <c r="D130" s="5">
-        <v>5.3614425108813535</v>
+        <v>5.361434419322153</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>60.628081145000003</v>
+        <v>60.628080931</v>
       </c>
       <c r="C131" s="5">
-        <v>0.46285236500000337</v>
+        <v>0.4628525250000024</v>
       </c>
       <c r="D131" s="5">
-        <v>9.6324220723625675</v>
+        <v>9.6324256066892655</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>60.881789560999998</v>
+        <v>60.881789445999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.25370841599999494</v>
+        <v>0.25370851499999958</v>
       </c>
       <c r="D132" s="5">
-        <v>5.1388050943324659</v>
+        <v>5.1388071644877575</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>61.008722294999998</v>
+        <v>61.008720158999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.12693273400000038</v>
+        <v>0.12693071300000014</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5307751173070381</v>
+        <v>2.5307343644309643</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>61.033575726999999</v>
+        <v>61.03357621</v>
       </c>
       <c r="C134" s="5">
-        <v>2.4853432000000453E-2</v>
+        <v>2.4856051000000434E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>0.48994686185850345</v>
+        <v>0.48999862432144159</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>61.760798027</v>
+        <v>61.760798348000002</v>
       </c>
       <c r="C135" s="5">
-        <v>0.7272223000000011</v>
+        <v>0.72722213800000191</v>
       </c>
       <c r="D135" s="5">
-        <v>15.273376771168468</v>
+        <v>15.27337301389502</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>61.848877063000003</v>
+        <v>61.848877385000002</v>
       </c>
       <c r="C136" s="5">
-        <v>8.8079036000003441E-2</v>
+        <v>8.8079036999999971E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.7248455590877843</v>
+        <v>1.7248455697892684</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>61.955511991999998</v>
+        <v>61.955512212000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.10663492899999483</v>
+        <v>0.1066348270000006</v>
       </c>
       <c r="D137" s="5">
-        <v>2.0886771351454225</v>
+        <v>2.0886751072928478</v>
       </c>
       <c r="E137" s="5">
-        <v>3.2248225886082338</v>
+        <v>3.2248214812490072</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>61.648727364999999</v>
+        <v>61.648727995999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.30678462699999898</v>
+        <v>-0.30678421600000405</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.7828451157397982</v>
+        <v>-5.7828375582331448</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>61.939219422000001</v>
+        <v>61.939219498</v>
       </c>
       <c r="C139" s="5">
-        <v>0.29049205700000158</v>
+        <v>0.29049150200000184</v>
       </c>
       <c r="D139" s="5">
-        <v>5.8033323573673412</v>
+        <v>5.8033209199421787</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>62.264894083000002</v>
+        <v>62.264893927999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.32567466100000075</v>
+        <v>0.3256744299999994</v>
       </c>
       <c r="D140" s="5">
-        <v>6.495267506632274</v>
+        <v>6.4952627573178878</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>62.030856825999997</v>
+        <v>62.030857126999997</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.23403725700000422</v>
+        <v>-0.23403680100000201</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.4183954511330059</v>
+        <v>-4.4183870302541672</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>62.185967396999999</v>
+        <v>62.185967341000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.15511057100000158</v>
+        <v>0.15511021400000402</v>
       </c>
       <c r="D142" s="5">
-        <v>3.0422603910541968</v>
+        <v>3.0422532774929234</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>62.336089844999997</v>
+        <v>62.336089643999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15012244799999763</v>
+        <v>0.15012230299999629</v>
       </c>
       <c r="D143" s="5">
-        <v>2.9356814181408453</v>
+        <v>2.935678547554943</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>62.255136352000001</v>
+        <v>62.255136039</v>
       </c>
       <c r="C144" s="5">
-        <v>-8.0953492999995547E-2</v>
+        <v>-8.0953604999997708E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5473110489899633</v>
+        <v>-1.5473131793973138</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>62.558073735000001</v>
+        <v>62.558073368999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.30293738299999973</v>
+        <v>0.30293732999999889</v>
       </c>
       <c r="D145" s="5">
-        <v>5.9981163358142631</v>
+        <v>5.9981152891470213</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>62.120096185000001</v>
+        <v>62.120096222000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.43797754999999938</v>
+        <v>-0.43797714699999801</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.0852897239616084</v>
+        <v>-8.0852826139714118</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>61.623666939000003</v>
+        <v>61.623666923000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.49642924599999816</v>
+        <v>-0.49642929899999899</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.1792639766575252</v>
+        <v>-9.1792649087627076</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>61.248653072000003</v>
+        <v>61.248653208999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.37501386699999983</v>
+        <v>-0.37501371400000494</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.0631263649569398</v>
+        <v>-7.0631235808384263</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>61.200446319999998</v>
+        <v>61.200446501000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.8206752000005793E-2</v>
+        <v>-4.8206707999995047E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.9404017675278098</v>
+        <v>-0.94040091080760391</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2187223504786737</v>
+        <v>-1.2187224090994708</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>61.663358614000003</v>
+        <v>61.663358733999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.46291229400000589</v>
+        <v>0.46291223299999729</v>
       </c>
       <c r="D150" s="5">
-        <v>9.4639300276888392</v>
+        <v>9.4639286990884521</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>61.944409288999999</v>
+        <v>61.944409336</v>
       </c>
       <c r="C151" s="5">
-        <v>0.28105067499999592</v>
+        <v>0.28105060200000054</v>
       </c>
       <c r="D151" s="5">
-        <v>5.6085989167084849</v>
+        <v>5.6085974120327231</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>62.064710646999998</v>
+        <v>62.064710595000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.12030135799999897</v>
+        <v>0.12030125900000144</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3555580238977747</v>
+        <v>2.3555560628718553</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>62.215241309</v>
+        <v>62.215241517000003</v>
       </c>
       <c r="C153" s="5">
-        <v>0.15053066200000131</v>
+        <v>0.15053092200000151</v>
       </c>
       <c r="D153" s="5">
-        <v>2.9495989478944384</v>
+        <v>2.9496041131650497</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>62.595768399999997</v>
+        <v>62.595768356999997</v>
       </c>
       <c r="C154" s="5">
-        <v>0.3805270909999976</v>
+        <v>0.38052683999999459</v>
       </c>
       <c r="D154" s="5">
-        <v>7.591564122574157</v>
+        <v>7.5915589192143917</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>61.926331226000002</v>
+        <v>61.926331097000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.66943717399999514</v>
+        <v>-0.66943725999999515</v>
       </c>
       <c r="D155" s="5">
-        <v>-12.104930066599485</v>
+        <v>-12.104931539200015</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>62.332994825999997</v>
+        <v>62.332994745999997</v>
       </c>
       <c r="C156" s="5">
-        <v>0.40666359999999457</v>
+        <v>0.40666364899999508</v>
       </c>
       <c r="D156" s="5">
-        <v>8.1712139752632815</v>
+        <v>8.1712150133059325</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>62.569519921000001</v>
+        <v>62.569519708000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23652509500000463</v>
+        <v>0.23652496200000428</v>
       </c>
       <c r="D157" s="5">
-        <v>4.6496916958206569</v>
+        <v>4.6496890325480544</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>63.215083782999997</v>
+        <v>63.215083878999998</v>
       </c>
       <c r="C158" s="5">
-        <v>0.64556386199999594</v>
+        <v>0.64556417099999663</v>
       </c>
       <c r="D158" s="5">
-        <v>13.108369335156889</v>
+        <v>13.10837601692767</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>62.694420842</v>
+        <v>62.694420843000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.52066294099999766</v>
+        <v>-0.52066303599999486</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.447984077866888</v>
+        <v>-9.4479857107093057</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>63.061677942000003</v>
+        <v>63.061677991000003</v>
       </c>
       <c r="C160" s="5">
-        <v>0.36725710000000333</v>
+        <v>0.3672571480000002</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2604289086664275</v>
+        <v>7.2604298882542606</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>63.197481277000001</v>
+        <v>63.197481330999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.13580333499999853</v>
+        <v>0.13580333999999539</v>
       </c>
       <c r="D161" s="5">
-        <v>2.6150289179946107</v>
+        <v>2.6150290133614806</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2631052174980413</v>
+        <v>3.2631050003325779</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>63.110747226000001</v>
+        <v>63.110747261</v>
       </c>
       <c r="C162" s="5">
-        <v>-8.6734051000000534E-2</v>
+        <v>-8.6734069999998553E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.6345398968793168</v>
+        <v>-1.6345402508576745</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>62.839647921999997</v>
+        <v>62.839647917999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.27109930400000337</v>
+        <v>-0.27109934300000305</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0346767803590708</v>
+        <v>-5.0346774848894054</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>62.876032436000003</v>
+        <v>62.876032403000004</v>
       </c>
       <c r="C164" s="5">
-        <v>3.6384514000005197E-2</v>
+        <v>3.638448500000635E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.6970237437622373</v>
+        <v>0.69702318647906214</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>63.366562674000001</v>
+        <v>63.366562782000003</v>
       </c>
       <c r="C165" s="5">
-        <v>0.49053023799999806</v>
+        <v>0.49053037899999907</v>
       </c>
       <c r="D165" s="5">
-        <v>9.7741899809830954</v>
+        <v>9.7741929175016331</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>63.483657497000003</v>
+        <v>63.483657489999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.11709482300000218</v>
+        <v>0.11709470799999622</v>
       </c>
       <c r="D166" s="5">
-        <v>2.2401518519071129</v>
+        <v>2.2401496255661346</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>63.560435755999997</v>
+        <v>63.560435677999997</v>
       </c>
       <c r="C167" s="5">
-        <v>7.6778258999993909E-2</v>
+        <v>7.6778187999998693E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>1.4609940252316322</v>
+        <v>1.4609926653534444</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>63.809844562999999</v>
+        <v>63.809844556999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.24940880700000179</v>
+        <v>0.24940887900000064</v>
       </c>
       <c r="D168" s="5">
-        <v>4.8117202103760581</v>
+        <v>4.8117216355837877</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>64.231986473000006</v>
+        <v>64.231986376999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.42214191000000767</v>
+        <v>0.42214182000000022</v>
       </c>
       <c r="D169" s="5">
-        <v>8.2340727507483678</v>
+        <v>8.2340709316975023</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>64.444140516000004</v>
+        <v>64.444140590000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.21215404299999818</v>
+        <v>0.21215421300000514</v>
       </c>
       <c r="D170" s="5">
-        <v>4.0363219093462188</v>
+        <v>4.0363252087921353</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>64.753624608999999</v>
+        <v>64.753624611000006</v>
       </c>
       <c r="C171" s="5">
-        <v>0.30948409299999469</v>
+        <v>0.30948402100000294</v>
       </c>
       <c r="D171" s="5">
-        <v>5.9175112712418043</v>
+        <v>5.9175098510216184</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>65.055803147999995</v>
+        <v>65.055803161</v>
       </c>
       <c r="C172" s="5">
-        <v>0.30217853899999625</v>
+        <v>0.30217854999999361</v>
       </c>
       <c r="D172" s="5">
-        <v>5.7458944808145507</v>
+        <v>5.7458946951937095</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>65.455819253000001</v>
+        <v>65.455819254000005</v>
       </c>
       <c r="C173" s="5">
-        <v>0.40001610500000595</v>
+        <v>0.40001609300000496</v>
       </c>
       <c r="D173" s="5">
-        <v>7.6332963295905998</v>
+        <v>7.6332960912247172</v>
       </c>
       <c r="E173" s="5">
-        <v>3.5734619962170866</v>
+        <v>3.5734619092995912</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>65.692363180000001</v>
+        <v>65.692363181000005</v>
       </c>
       <c r="C174" s="5">
         <v>0.2365439269999996</v>
       </c>
       <c r="D174" s="5">
-        <v>4.4237938423385303</v>
+        <v>4.4237938422697853</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>65.960820264000006</v>
+        <v>65.960820248999994</v>
       </c>
       <c r="C175" s="5">
-        <v>0.2684570840000049</v>
+        <v>0.26845706799998936</v>
       </c>
       <c r="D175" s="5">
-        <v>5.0156319575623609</v>
+        <v>5.0156316518027211</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>66.266396013999994</v>
+        <v>66.266396025999995</v>
       </c>
       <c r="C176" s="5">
-        <v>0.30557574999998849</v>
+        <v>0.30557577700000138</v>
       </c>
       <c r="D176" s="5">
-        <v>5.7030809245373293</v>
+        <v>5.703081442687874</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>66.603787882000006</v>
+        <v>66.603787905999994</v>
       </c>
       <c r="C177" s="5">
-        <v>0.33739186800001164</v>
+        <v>0.33739187999999842</v>
       </c>
       <c r="D177" s="5">
-        <v>6.2837647702921329</v>
+        <v>6.2837649989114785</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>67.070429688000004</v>
+        <v>67.070429719000003</v>
       </c>
       <c r="C178" s="5">
-        <v>0.46664180599999838</v>
+        <v>0.46664181300000962</v>
       </c>
       <c r="D178" s="5">
-        <v>8.739145489430955</v>
+        <v>8.7391456223465234</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>67.529073643999993</v>
+        <v>67.529073615000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.45864395599998886</v>
+        <v>0.45864389599999811</v>
       </c>
       <c r="D179" s="5">
-        <v>8.5216634010171646</v>
+        <v>8.5216622398632591</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>68.560383118999994</v>
+        <v>68.560383126999994</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0313094750000005</v>
+        <v>1.0313095119999929</v>
       </c>
       <c r="D180" s="5">
-        <v>19.946981547640853</v>
+        <v>19.946982333720499</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>68.022376218000005</v>
+        <v>68.022376168999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.5380069009999886</v>
+        <v>-0.53800695799999687</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.0206648361105035</v>
+        <v>-9.0206657499470655</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>68.065732103000002</v>
+        <v>68.065732100000005</v>
       </c>
       <c r="C182" s="5">
-        <v>4.3355884999996874E-2</v>
+        <v>4.3355931000007786E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.76753911854201551</v>
+        <v>0.76753993630243045</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>68.017893248999997</v>
+        <v>68.017893247000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-4.7838854000005426E-2</v>
+        <v>-4.7838853000001791E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.84014719387409675</v>
+        <v>-0.84014717641663905</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>67.615579054999998</v>
+        <v>67.615579062999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.40231419399999879</v>
+        <v>-0.40231418400000507</v>
       </c>
       <c r="D184" s="5">
-        <v>-6.8713847188182626</v>
+        <v>-6.8713845537349494</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>68.091111768999994</v>
+        <v>68.091111769999998</v>
       </c>
       <c r="C185" s="5">
-        <v>0.4755327139999963</v>
+        <v>0.47553270699999928</v>
       </c>
       <c r="D185" s="5">
-        <v>8.7736853788553226</v>
+        <v>8.7736852435893908</v>
       </c>
       <c r="E185" s="5">
-        <v>4.0260629934430359</v>
+        <v>4.0260629933815295</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>68.691199131000005</v>
+        <v>68.691199135000005</v>
       </c>
       <c r="C186" s="5">
-        <v>0.60008736200001067</v>
+        <v>0.60008736500000737</v>
       </c>
       <c r="D186" s="5">
-        <v>11.103584629391584</v>
+        <v>11.103584687448077</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>68.575328307000007</v>
+        <v>68.575328296999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.11587082399999815</v>
+        <v>-0.11587083800000642</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0055292758177856</v>
+        <v>-2.0055295157750508</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>68.887979521999995</v>
+        <v>68.887979529999996</v>
       </c>
       <c r="C188" s="5">
-        <v>0.31265121499998827</v>
+        <v>0.31265123299999686</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6103835017378589</v>
+        <v>5.6103838337209444</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>69.703539808000002</v>
+        <v>69.703539829999997</v>
       </c>
       <c r="C189" s="5">
-        <v>0.8155602860000073</v>
+        <v>0.81556030000000135</v>
       </c>
       <c r="D189" s="5">
-        <v>15.16927680184439</v>
+        <v>15.169277077548404</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>69.735145990000007</v>
+        <v>69.735146021000006</v>
       </c>
       <c r="C190" s="5">
-        <v>3.1606182000004424E-2</v>
+        <v>3.1606191000008721E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.54548375865748344</v>
+        <v>0.5454839142012613</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>69.776340343000001</v>
+        <v>69.776340345999998</v>
       </c>
       <c r="C191" s="5">
-        <v>4.1194352999994521E-2</v>
+        <v>4.1194324999992205E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.71117867071335272</v>
+        <v>0.71117818543282585</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>70.084254196000003</v>
+        <v>70.084254220000005</v>
       </c>
       <c r="C192" s="5">
-        <v>0.30791385300000229</v>
+        <v>0.30791387400000758</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4258768364886079</v>
+        <v>5.4258772153267687</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>70.100476287000006</v>
+        <v>70.100476303999997</v>
       </c>
       <c r="C193" s="5">
-        <v>1.6222091000003047E-2</v>
+        <v>1.622208399999181E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.27811254609870772</v>
+        <v>0.27811242584170337</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>70.317161924000004</v>
+        <v>70.317161799999994</v>
       </c>
       <c r="C194" s="5">
-        <v>0.21668563699999766</v>
+        <v>0.21668549599999665</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7730022003868768</v>
+        <v>3.7729997024283257</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>70.922523850000005</v>
+        <v>70.922523831999996</v>
       </c>
       <c r="C195" s="5">
-        <v>0.60536192600000049</v>
+        <v>0.60536203200000216</v>
       </c>
       <c r="D195" s="5">
-        <v>10.834298847963098</v>
+        <v>10.834300855802613</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>71.427770385000002</v>
+        <v>71.427770390999996</v>
       </c>
       <c r="C196" s="5">
-        <v>0.50524653499999772</v>
+        <v>0.50524655899999971</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8917411331356888</v>
+        <v>8.8917415745378925</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>71.110122132000001</v>
+        <v>71.110122128</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.31764825300000155</v>
+        <v>-0.31764826299999527</v>
       </c>
       <c r="D197" s="5">
-        <v>-5.2079384827993351</v>
+        <v>-5.207938642336174</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4337803930152297</v>
+        <v>4.4337803856070002</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.226446158000002</v>
       </c>
       <c r="C198" s="5">
-        <v>1.1163240260000009</v>
+        <v>1.1163240300000012</v>
       </c>
       <c r="D198" s="5">
-        <v>20.552955178553887</v>
+        <v>20.552955259928286</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>72.474523813000005</v>
+        <v>72.474523813999994</v>
       </c>
       <c r="C199" s="5">
-        <v>0.24807765500000301</v>
+        <v>0.24807765599999243</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2004251849580676</v>
+        <v>4.2004252022108446</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>72.882411255999997</v>
+        <v>72.882411281000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.4078874429999928</v>
+        <v>0.407887467000009</v>
       </c>
       <c r="D200" s="5">
-        <v>6.9666373360400824</v>
+        <v>6.9666377586274475</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>73.364200745999995</v>
+        <v>73.364200788000005</v>
       </c>
       <c r="C201" s="5">
-        <v>0.48178948999999704</v>
+        <v>0.481789507000002</v>
       </c>
       <c r="D201" s="5">
-        <v>8.2274676610895483</v>
+        <v>8.2274679591062938</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>73.713374763000004</v>
+        <v>73.713374814999995</v>
       </c>
       <c r="C202" s="5">
-        <v>0.34917401700000994</v>
+        <v>0.34917402699998945</v>
       </c>
       <c r="D202" s="5">
-        <v>5.8632563806314097</v>
+        <v>5.8632565495238875</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>74.404081567000006</v>
+        <v>74.404081637999994</v>
       </c>
       <c r="C203" s="5">
-        <v>0.69070680400000128</v>
+        <v>0.6907068229999993</v>
       </c>
       <c r="D203" s="5">
-        <v>11.842170496470604</v>
+        <v>11.842170830404953</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>74.370287253000001</v>
+        <v>74.370287313000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.3794314000004988E-2</v>
+        <v>-3.3794324999988135E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.54368017636804433</v>
+        <v>-0.54368035237558621</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>74.925725374999999</v>
+        <v>74.925725399000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.5554381219999982</v>
+        <v>0.55543808599999522</v>
       </c>
       <c r="D205" s="5">
-        <v>9.339722304776533</v>
+        <v>9.3397216665081384</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>76.136624772999994</v>
+        <v>76.136624472999998</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2108993979999951</v>
+        <v>1.2108990739999967</v>
       </c>
       <c r="D206" s="5">
-        <v>21.213772410953236</v>
+        <v>21.213766213629338</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>75.600910166999995</v>
+        <v>75.600910088999996</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.53571460599999909</v>
+        <v>-0.53571438400000204</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.1242606079633291</v>
+        <v>-8.1242574012596265</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>76.498911195000005</v>
+        <v>76.498911161999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.89800102800001014</v>
+        <v>0.8980010730000032</v>
       </c>
       <c r="D208" s="5">
-        <v>15.222888510415245</v>
+        <v>15.222889340510504</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>77.381746167000003</v>
+        <v>77.381746143000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.88283497199999772</v>
+        <v>0.88283498100000202</v>
       </c>
       <c r="D209" s="5">
-        <v>14.762304494955124</v>
+        <v>14.762304661904269</v>
       </c>
       <c r="E209" s="5">
-        <v>8.8195939578870952</v>
+        <v>8.8195939302577955</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>77.351447300999993</v>
+        <v>77.351447307000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.0298866000009639E-2</v>
+        <v>-3.0298836000000051E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.46885013262990549</v>
+        <v>-0.46884966954874319</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>77.981533893000005</v>
+        <v>77.981533941999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.63008659200001205</v>
+        <v>0.63008663499999784</v>
       </c>
       <c r="D211" s="5">
-        <v>10.224960783199212</v>
+        <v>10.224961511723208</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>78.458806172999999</v>
+        <v>78.458806293999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.477272279999994</v>
+        <v>0.47727235199999996</v>
       </c>
       <c r="D212" s="5">
-        <v>7.5967282530569502</v>
+        <v>7.5967294329928992</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>78.566162320000004</v>
+        <v>78.566162481999996</v>
       </c>
       <c r="C213" s="5">
-        <v>0.1073561470000044</v>
+        <v>0.10735618799999713</v>
       </c>
       <c r="D213" s="5">
-        <v>1.6543882940109444</v>
+        <v>1.6543889280242974</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>78.565235844</v>
+        <v>78.565236025000004</v>
       </c>
       <c r="C214" s="5">
-        <v>-9.2647600000361763E-4</v>
+        <v>-9.2645699999138742E-4</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4149845978550513E-2</v>
+        <v>-1.4149555785547552E-2</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>79.059787869000004</v>
+        <v>79.059788069000007</v>
       </c>
       <c r="C215" s="5">
-        <v>0.49455202500000439</v>
+        <v>0.49455204400000241</v>
       </c>
       <c r="D215" s="5">
-        <v>7.8208407791449552</v>
+        <v>7.8208410714427412</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>79.571987199000006</v>
+        <v>79.571987325999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.5121993300000014</v>
+        <v>0.5121992569999918</v>
       </c>
       <c r="D216" s="5">
-        <v>8.0574494669763741</v>
+        <v>8.0574482562676852</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>79.865211974000005</v>
+        <v>79.865211926000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.29322477499999877</v>
+        <v>0.29322460000000206</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5127643752322699</v>
+        <v>4.5127616197930154</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>79.959595523999994</v>
+        <v>79.959594852999999</v>
       </c>
       <c r="C218" s="5">
-        <v>9.4383549999989214E-2</v>
+        <v>9.4382926999998062E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.4273966878993072</v>
+        <v>1.427387205583619</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>79.633264338999993</v>
+        <v>79.633263928999995</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.3263311850000008</v>
+        <v>-0.32633092400000407</v>
       </c>
       <c r="D219" s="5">
-        <v>-4.7889921810262193</v>
+        <v>-4.7889884756391776</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>80.006605926000006</v>
+        <v>80.006605473999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37334158700001296</v>
+        <v>0.37334154500000238</v>
       </c>
       <c r="D220" s="5">
-        <v>5.7732718941730932</v>
+        <v>5.773271258351298</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>80.397283239000004</v>
+        <v>80.397282912999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.39067731299999764</v>
+        <v>0.39067743900000096</v>
       </c>
       <c r="D221" s="5">
-        <v>6.0196381545833955</v>
+        <v>6.019640183379682</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8969617789343713</v>
+        <v>3.8969613898700795</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>80.9692395</v>
+        <v>80.969239548999994</v>
       </c>
       <c r="C222" s="5">
-        <v>0.57195626099999686</v>
+        <v>0.57195663599999591</v>
       </c>
       <c r="D222" s="5">
-        <v>8.879029494787293</v>
+        <v>8.8790355833440415</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>81.359573318000002</v>
+        <v>81.359573994000002</v>
       </c>
       <c r="C223" s="5">
-        <v>0.390333818000002</v>
+        <v>0.39033444500000769</v>
       </c>
       <c r="D223" s="5">
-        <v>5.9407944158409887</v>
+        <v>5.9408042093813007</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>81.310558877999995</v>
+        <v>81.310559764999994</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.9014440000007653E-2</v>
+        <v>-4.9014229000007958E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.720540057167951</v>
+        <v>-0.72053695965175191</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>81.604521922999993</v>
+        <v>81.604523072999996</v>
       </c>
       <c r="C225" s="5">
-        <v>0.29396304499999815</v>
+        <v>0.29396330800000214</v>
       </c>
       <c r="D225" s="5">
-        <v>4.4256877527702576</v>
+        <v>4.4256917421205966</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>81.810941236000005</v>
+        <v>81.810941787999994</v>
       </c>
       <c r="C226" s="5">
-        <v>0.20641931300001204</v>
+        <v>0.20641871499999809</v>
       </c>
       <c r="D226" s="5">
-        <v>3.0779975438062213</v>
+        <v>3.077988458397285</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>81.800274516000002</v>
+        <v>81.800274723000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0666720000003238E-2</v>
+        <v>-1.0667064999992704E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.15634692397739069</v>
+        <v>-0.15635197611775231</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>82.018912713999995</v>
+        <v>82.018912595000003</v>
       </c>
       <c r="C228" s="5">
-        <v>0.21863819799999362</v>
+        <v>0.21863787200000218</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2549687058823107</v>
+        <v>3.2549637726424274</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>82.221710588999997</v>
+        <v>82.221709923000006</v>
       </c>
       <c r="C229" s="5">
-        <v>0.20279787500000168</v>
+        <v>0.20279732800000261</v>
       </c>
       <c r="D229" s="5">
-        <v>3.0077737845315644</v>
+        <v>3.007765565543008</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>82.365391501000005</v>
+        <v>82.365388835999994</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14368091200000777</v>
+        <v>0.14367891299998803</v>
       </c>
       <c r="D230" s="5">
-        <v>2.1172499337886785</v>
+        <v>2.1172202105989468</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>83.676747918999993</v>
+        <v>83.676746614999999</v>
       </c>
       <c r="C231" s="5">
-        <v>1.3113564179999884</v>
+        <v>1.3113577790000051</v>
       </c>
       <c r="D231" s="5">
-        <v>20.870498185762276</v>
+        <v>20.87052251270778</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>84.104312530000001</v>
+        <v>84.104310979000005</v>
       </c>
       <c r="C232" s="5">
-        <v>0.4275646110000082</v>
+        <v>0.42756436400000553</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3069518906275102</v>
+        <v>6.3069482452277725</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>83.423265223000001</v>
+        <v>83.423264320000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.68104730700000005</v>
+        <v>-0.68104665900000327</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.2958769212693859</v>
+        <v>-9.2958686304770666</v>
       </c>
       <c r="E233" s="5">
-        <v>3.763786364527455</v>
+        <v>3.7637856621031585</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>83.666933536000002</v>
+        <v>83.666934437999998</v>
       </c>
       <c r="C234" s="5">
-        <v>0.24366831300000058</v>
+        <v>0.24367011799999716</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5619006576402379</v>
+        <v>3.5619275073017764</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>83.547451276999993</v>
+        <v>83.547454415000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11948225900000864</v>
+        <v>-0.11948002299999416</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.700288232793401</v>
+        <v>-1.7002566447835821</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>83.260412754000001</v>
+        <v>83.260416370000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.28703852299999255</v>
+        <v>-0.28703804500000274</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.0457432808556515</v>
+        <v>-4.0457365212517304</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.136969863000004</v>
+        <v>83.136973432999994</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.12344289099999628</v>
+        <v>-0.12344293700000719</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.7646982016965573</v>
+        <v>-1.7646987779272316</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.436351782000003</v>
+        <v>83.436353249999996</v>
       </c>
       <c r="C238" s="5">
-        <v>0.29938191899999822</v>
+        <v>0.29937981700000194</v>
       </c>
       <c r="D238" s="5">
-        <v>4.4079046355581797</v>
+        <v>4.4078728785192034</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>82.943249664999996</v>
+        <v>82.943249465999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.4931021170000065</v>
+        <v>-0.49310378399999877</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.8658654948283164</v>
+        <v>-6.8658878397312328</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>84.397945445999994</v>
+        <v>84.397941923999994</v>
       </c>
       <c r="C240" s="5">
-        <v>1.4546957809999981</v>
+        <v>1.4546924579999967</v>
       </c>
       <c r="D240" s="5">
-        <v>23.199780001761351</v>
+        <v>23.199721853976918</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>84.516540452000001</v>
+        <v>84.516538421999996</v>
       </c>
       <c r="C241" s="5">
-        <v>0.11859500600000672</v>
+        <v>0.11859649800000227</v>
       </c>
       <c r="D241" s="5">
-        <v>1.6993192599631168</v>
+        <v>1.6993408754321315</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>84.291064448</v>
+        <v>84.291058257000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.22547600400000078</v>
+        <v>-0.22548016499999335</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.1548402779457807</v>
+        <v>-3.1548977213432416</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>84.106128385999995</v>
+        <v>84.106124671000003</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.18493606200000556</v>
+        <v>-0.18493358599999965</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.6012815847199056</v>
+        <v>-2.6012473656246815</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>83.968565239</v>
+        <v>83.968562272</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.1375631469999945</v>
+        <v>-0.13756239900000367</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.9451479487220924</v>
+        <v>-1.9451375520837977</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>83.820505802</v>
+        <v>83.820505307999994</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14805943700000057</v>
+        <v>-0.14805696400000556</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.0955265250847455</v>
+        <v>-2.095491936086602</v>
       </c>
       <c r="E245" s="5">
-        <v>0.4761748151886902</v>
+        <v>0.47617531061387997</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>83.765951885999996</v>
+        <v>83.765952885000004</v>
       </c>
       <c r="C246" s="5">
-        <v>-5.4553916000003255E-2</v>
+        <v>-5.4552422999989858E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.77822087464637368</v>
+        <v>-0.77819965749623687</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>83.927988307000007</v>
+        <v>83.927991653999996</v>
       </c>
       <c r="C247" s="5">
-        <v>0.16203642100001048</v>
+        <v>0.16203876899999159</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3461301158747006</v>
+        <v>2.3461644468727449</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>84.417953182999995</v>
+        <v>84.417975519999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.48996487599998773</v>
+        <v>0.48998386600000288</v>
       </c>
       <c r="D248" s="5">
-        <v>7.234875805600649</v>
+        <v>7.235164980686859</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>84.545368859000007</v>
+        <v>84.545371881999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12741567600001247</v>
+        <v>0.12739636199999893</v>
       </c>
       <c r="D249" s="5">
-        <v>1.8263234944438489</v>
+        <v>1.826043866552074</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>84.951927742999999</v>
+        <v>84.951928081999995</v>
       </c>
       <c r="C250" s="5">
-        <v>0.40655888399999185</v>
+        <v>0.40655619999999715</v>
       </c>
       <c r="D250" s="5">
-        <v>5.925612005168901</v>
+        <v>5.9255716278705739</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>85.218644131000005</v>
+        <v>85.218641004999995</v>
       </c>
       <c r="C251" s="5">
-        <v>0.26671638800000608</v>
+        <v>0.26671292300000005</v>
       </c>
       <c r="D251" s="5">
-        <v>3.8332816930474856</v>
+        <v>3.833231015017069</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>85.576915392000004</v>
+        <v>85.576905237000005</v>
       </c>
       <c r="C252" s="5">
-        <v>0.35827126099999873</v>
+        <v>0.35826423200001045</v>
       </c>
       <c r="D252" s="5">
-        <v>5.1632741824775952</v>
+        <v>5.1631707232294266</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>85.726851525000001</v>
+        <v>85.726846375999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.14993613299999708</v>
+        <v>0.14994113899999206</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1228543731352412</v>
+        <v>2.1229261887982798</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>86.106473553000001</v>
+        <v>86.106462089000004</v>
       </c>
       <c r="C254" s="5">
-        <v>0.379622028</v>
+        <v>0.37961571300000685</v>
       </c>
       <c r="D254" s="5">
-        <v>5.4452824003229372</v>
+        <v>5.4451899358530342</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>86.885763932000003</v>
+        <v>86.885754134999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.77929037900000253</v>
+        <v>0.7792920459999948</v>
       </c>
       <c r="D255" s="5">
-        <v>11.417612493290585</v>
+        <v>11.417639741909946</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>87.384047938999998</v>
+        <v>87.384039486000006</v>
       </c>
       <c r="C256" s="5">
-        <v>0.4982840069999952</v>
+        <v>0.49828535100000693</v>
       </c>
       <c r="D256" s="5">
-        <v>7.1031932578936585</v>
+        <v>7.1032138517207022</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>87.867889094000006</v>
+        <v>87.867912606000004</v>
       </c>
       <c r="C257" s="5">
-        <v>0.48384115500000746</v>
+        <v>0.48387311999999838</v>
       </c>
       <c r="D257" s="5">
-        <v>6.8504637791365175</v>
+        <v>6.8509309099582527</v>
       </c>
       <c r="E257" s="5">
-        <v>4.828631434843289</v>
+        <v>4.8286601030711251</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>88.004748509999999</v>
+        <v>88.004741393000003</v>
       </c>
       <c r="C258" s="5">
-        <v>0.13685941599999296</v>
+        <v>0.1368287869999989</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8851656800232819</v>
+        <v>1.884739653227685</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>88.101988753000001</v>
+        <v>88.101981069999994</v>
       </c>
       <c r="C259" s="5">
-        <v>9.7240243000001669E-2</v>
+        <v>9.7239676999990365E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.3340194539929628</v>
+        <v>1.3340117504418991</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>89.069891393000006</v>
+        <v>89.069959689000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.96790264000000548</v>
+        <v>0.96797861900000726</v>
       </c>
       <c r="D260" s="5">
-        <v>14.009890700088778</v>
+        <v>14.011059044008412</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>90.490790580999999</v>
+        <v>90.49078111</v>
       </c>
       <c r="C261" s="5">
-        <v>1.4208991879999928</v>
+        <v>1.4208214209999994</v>
       </c>
       <c r="D261" s="5">
-        <v>20.915372092662277</v>
+        <v>20.914107666515026</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.127719111999994</v>
+        <v>90.127709474</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.36307146900000475</v>
+        <v>-0.36307163600000081</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.7098578319048068</v>
+        <v>-4.7098604328112419</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>89.870110663999995</v>
+        <v>89.870100891000007</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.25760844799999916</v>
+        <v>-0.25760858299999256</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.3765026584807623</v>
+        <v>-3.3765047556337802</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>90.113510129999995</v>
+        <v>90.113492262999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.24339946599999962</v>
+        <v>0.24339137199999072</v>
       </c>
       <c r="D264" s="5">
-        <v>3.2988683705990285</v>
+        <v>3.2987573950257865</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>90.725709038000005</v>
+        <v>90.725699688000006</v>
       </c>
       <c r="C265" s="5">
-        <v>0.61219890800001053</v>
+        <v>0.61220742500000824</v>
       </c>
       <c r="D265" s="5">
-        <v>8.4639884138151267</v>
+        <v>8.4641123417362518</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>91.305954497000002</v>
+        <v>91.305939710000004</v>
       </c>
       <c r="C266" s="5">
-        <v>0.5802454589999968</v>
+        <v>0.58024002199999813</v>
       </c>
       <c r="D266" s="5">
-        <v>7.9505249913876197</v>
+        <v>7.950448702182733</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>91.086230341000004</v>
+        <v>91.086217834999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.21972415599999806</v>
+        <v>-0.21972187500000473</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.8498363764048906</v>
+        <v>-2.8498076375850667</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>91.230143693000002</v>
+        <v>91.230134751999998</v>
       </c>
       <c r="C268" s="5">
-        <v>0.14391335199999844</v>
+        <v>0.14391691699999853</v>
       </c>
       <c r="D268" s="5">
-        <v>1.912524557360018</v>
+        <v>1.9125726114739283</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>91.602909754999999</v>
+        <v>91.602965157</v>
       </c>
       <c r="C269" s="5">
-        <v>0.37276606199999662</v>
+        <v>0.37283040500000197</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0149000865551852</v>
+        <v>5.0157857575929166</v>
       </c>
       <c r="E269" s="5">
-        <v>4.250723102047349</v>
+        <v>4.2507582577362202</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>92.150267087000003</v>
+        <v>92.150254774000004</v>
       </c>
       <c r="C270" s="5">
-        <v>0.54735733200000425</v>
+        <v>0.54728961700000411</v>
       </c>
       <c r="D270" s="5">
-        <v>7.4107995336633925</v>
+        <v>7.4098477604914503</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>92.143442987</v>
+        <v>92.143422478999994</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.8241000000028862E-3</v>
+        <v>-6.8322950000094806E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-8.8828668189155913E-2</v>
+        <v>-8.8935310116255994E-2</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>92.619599616000002</v>
+        <v>92.619711062999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.47615662900000189</v>
+        <v>0.4762885840000024</v>
       </c>
       <c r="D272" s="5">
-        <v>6.3803857512951589</v>
+        <v>6.3822059462806724</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>93.269598786000003</v>
+        <v>93.269566316999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.64999917000000096</v>
+        <v>0.64985525400000199</v>
       </c>
       <c r="D273" s="5">
-        <v>8.7543186549517316</v>
+        <v>8.7522940218359722</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>93.475643930000004</v>
+        <v>93.475612212000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.20604514400000085</v>
+        <v>0.20604589500000259</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6834103176352375</v>
+        <v>2.6834211628891103</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>93.840488350000001</v>
+        <v>93.840460867000004</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36484441999999717</v>
+        <v>0.36484865500000296</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7855804420302572</v>
+        <v>4.7856388483112244</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>93.603921735</v>
+        <v>93.603892142999996</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.23656661500000098</v>
+        <v>-0.2365687240000085</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.9835392104930358</v>
+        <v>-2.9835663028647819</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>94.200965779000001</v>
+        <v>94.200952541000007</v>
       </c>
       <c r="C277" s="5">
-        <v>0.59704404400000044</v>
+        <v>0.59706039800001065</v>
       </c>
       <c r="D277" s="5">
-        <v>7.9283969137715848</v>
+        <v>7.9286243553586377</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>94.875575870999995</v>
+        <v>94.875570256000003</v>
       </c>
       <c r="C278" s="5">
-        <v>0.67461009199999467</v>
+        <v>0.67461771499999656</v>
       </c>
       <c r="D278" s="5">
-        <v>8.9403673801426553</v>
+        <v>8.9404737233056863</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>96.022933434999999</v>
+        <v>96.022941364999994</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1473575640000035</v>
+        <v>1.147371108999991</v>
       </c>
       <c r="D279" s="5">
-        <v>15.51716744614604</v>
+        <v>15.517363964875507</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>97.255305729</v>
+        <v>97.255325208000002</v>
       </c>
       <c r="C280" s="5">
-        <v>1.232372294000001</v>
+        <v>1.232383843000008</v>
       </c>
       <c r="D280" s="5">
-        <v>16.535973992498999</v>
+        <v>16.536138591966477</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>98.286312785999996</v>
+        <v>98.286427720000006</v>
       </c>
       <c r="C281" s="5">
-        <v>1.0310070569999965</v>
+        <v>1.0311025120000039</v>
       </c>
       <c r="D281" s="5">
-        <v>13.489810934666501</v>
+        <v>13.491130726569311</v>
       </c>
       <c r="E281" s="5">
-        <v>7.2960597527691462</v>
+        <v>7.2961203292329024</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>98.024385443</v>
+        <v>98.024377231000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.26192734299999643</v>
+        <v>-0.26205048900000349</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.1514718830313093</v>
+        <v>-3.152928265408883</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>98.500126784000003</v>
+        <v>98.500094231000006</v>
       </c>
       <c r="C283" s="5">
-        <v>0.47574134100000265</v>
+        <v>0.47571700000000305</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9819572140214605</v>
+        <v>5.981643450412899</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>99.605584155000003</v>
+        <v>99.605639873000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.105457371</v>
+        <v>1.1055456419999956</v>
       </c>
       <c r="D284" s="5">
-        <v>14.330675066594246</v>
+        <v>14.331895950606865</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>99.222483596000004</v>
+        <v>99.222390490999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.38310055899999895</v>
+        <v>-0.38324938200000247</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.5190173446199573</v>
+        <v>-4.5207333887168355</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>99.721649174999996</v>
+        <v>99.721576372000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.49916557899999248</v>
+        <v>0.4991858810000025</v>
       </c>
       <c r="D286" s="5">
-        <v>6.2067952041323426</v>
+        <v>6.2070606583637833</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>100.45783577</v>
+        <v>100.45781167</v>
       </c>
       <c r="C287" s="5">
-        <v>0.73618659500000661</v>
+        <v>0.73623529799999687</v>
       </c>
       <c r="D287" s="5">
-        <v>9.2275985932122939</v>
+        <v>9.2282410640515558</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>100.78326469</v>
+        <v>100.78323806</v>
       </c>
       <c r="C288" s="5">
-        <v>0.32542891999999313</v>
+        <v>0.32542639000000406</v>
       </c>
       <c r="D288" s="5">
-        <v>3.9573637103092585</v>
+        <v>3.9573333604956629</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>101.23513215</v>
+        <v>101.23512238000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.45186746000000255</v>
+        <v>0.45188432000000489</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5149458227525372</v>
+        <v>5.5151581896161206</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>101.86378026</v>
+        <v>101.86384558</v>
       </c>
       <c r="C290" s="5">
-        <v>0.62864811000000032</v>
+        <v>0.62872319999999604</v>
       </c>
       <c r="D290" s="5">
-        <v>7.7115861143407516</v>
+        <v>7.712539697420806</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>102.22900634</v>
+        <v>102.22905659</v>
       </c>
       <c r="C291" s="5">
-        <v>0.36522607999999934</v>
+        <v>0.36521100999999589</v>
       </c>
       <c r="D291" s="5">
-        <v>4.3883909567700385</v>
+        <v>4.3882034273866832</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>102.57417553000001</v>
+        <v>102.57426712</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34516919000000712</v>
+        <v>0.34521053000000279</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1278124354029888</v>
+        <v>4.1283139632994903</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>102.7508399</v>
+        <v>102.75102474000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.17666436999999746</v>
+        <v>0.17675762000000361</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0864608689174391</v>
+        <v>2.0875707573742019</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5423691126969867</v>
+        <v>4.5424349257242591</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>104.0070415</v>
+        <v>104.00704235000001</v>
       </c>
       <c r="C294" s="5">
-        <v>1.2562015999999971</v>
+        <v>1.2560176100000007</v>
       </c>
       <c r="D294" s="5">
-        <v>15.698665306847847</v>
+        <v>15.696179098001162</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.62089942</v>
+        <v>104.62080659999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.61385792000000095</v>
+        <v>0.61376424999998846</v>
       </c>
       <c r="D295" s="5">
-        <v>7.3169882726348501</v>
+        <v>7.3158352099702562</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.52897047</v>
+        <v>105.52884647</v>
       </c>
       <c r="C296" s="5">
-        <v>0.90807105000000377</v>
+        <v>0.9080398700000103</v>
       </c>
       <c r="D296" s="5">
-        <v>10.927448321482114</v>
+        <v>10.92706518337403</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.52355058000001</v>
+        <v>105.52333887</v>
       </c>
       <c r="C297" s="5">
-        <v>-5.4198899999988726E-3</v>
+        <v>-5.5076000000013892E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.1613707584862176E-2</v>
+        <v>-6.2610588660094724E-2</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>105.88168917</v>
+        <v>105.88156705999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.35813858999999582</v>
+        <v>0.35822818999999129</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1495952292689431</v>
+        <v>4.1506613287362049</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>106.81048325</v>
+        <v>106.81043717</v>
       </c>
       <c r="C299" s="5">
-        <v>0.92879408000000296</v>
+        <v>0.92887011000000541</v>
       </c>
       <c r="D299" s="5">
-        <v>11.049402454065094</v>
+        <v>11.050364391145905</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>107.49472376</v>
+        <v>107.49472783</v>
       </c>
       <c r="C300" s="5">
-        <v>0.68424050999999508</v>
+        <v>0.68429066000000205</v>
       </c>
       <c r="D300" s="5">
-        <v>7.9640620501500115</v>
+        <v>7.9646700373249724</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.2156755</v>
+        <v>108.21566790999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.72095174000000384</v>
+        <v>0.72094007999999121</v>
       </c>
       <c r="D301" s="5">
-        <v>8.3518474998053769</v>
+        <v>8.3517070758521541</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>108.86387526</v>
+        <v>108.86407487</v>
       </c>
       <c r="C302" s="5">
-        <v>0.64819975999999713</v>
+        <v>0.64840696000000264</v>
       </c>
       <c r="D302" s="5">
-        <v>7.4294575638943927</v>
+        <v>7.4319117667042356</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.91917521000001</v>
+        <v>108.91941973</v>
       </c>
       <c r="C303" s="5">
-        <v>5.5299950000005538E-2</v>
+        <v>5.5344860000005269E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.61127397937983385</v>
+        <v>0.61177066906950017</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>109.54513676000001</v>
+        <v>109.54547773</v>
       </c>
       <c r="C304" s="5">
-        <v>0.62596154999999953</v>
+        <v>0.62605800000000045</v>
       </c>
       <c r="D304" s="5">
-        <v>7.1186510096767686</v>
+        <v>7.1197662858098809</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>109.83360073</v>
+        <v>109.83407787</v>
       </c>
       <c r="C305" s="5">
-        <v>0.28846396999999513</v>
+        <v>0.28860013999999978</v>
       </c>
       <c r="D305" s="5">
-        <v>3.2061163184432306</v>
+        <v>3.2076416398698626</v>
       </c>
       <c r="E305" s="5">
-        <v>6.8931415420965259</v>
+        <v>6.8934136159934933</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>110.71130854</v>
+        <v>110.7115692</v>
       </c>
       <c r="C306" s="5">
-        <v>0.87770781000000397</v>
+        <v>0.87749132999999802</v>
       </c>
       <c r="D306" s="5">
-        <v>10.022408631830437</v>
+        <v>10.019781605895094</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>111.77324566999999</v>
+        <v>111.77325135</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0619371299999898</v>
+        <v>1.0616821499999958</v>
       </c>
       <c r="D307" s="5">
-        <v>12.137414642100296</v>
+        <v>12.134314859054186</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>112.64520926</v>
+        <v>112.64353730000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.87196359000000712</v>
+        <v>0.87028595000001019</v>
       </c>
       <c r="D308" s="5">
-        <v>9.7737164891692707</v>
+        <v>9.7540990852510454</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>113.92451878</v>
+        <v>113.9240046</v>
       </c>
       <c r="C309" s="5">
-        <v>1.2793095199999982</v>
+        <v>1.280467299999998</v>
       </c>
       <c r="D309" s="5">
-        <v>14.51271716078406</v>
+        <v>14.526912307546414</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>115.00010817</v>
+        <v>114.99970532</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0755893900000046</v>
+        <v>1.0757007200000004</v>
       </c>
       <c r="D310" s="5">
-        <v>11.93671377807004</v>
+        <v>11.938070866400196</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>115.50014389</v>
+        <v>115.4999486</v>
       </c>
       <c r="C311" s="5">
-        <v>0.50003571999999963</v>
+        <v>0.5002432799999923</v>
       </c>
       <c r="D311" s="5">
-        <v>5.3443667935675121</v>
+        <v>5.3466577101677348</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>116.25910258</v>
+        <v>116.25954261</v>
       </c>
       <c r="C312" s="5">
-        <v>0.75895869000000005</v>
+        <v>0.75959401000000071</v>
       </c>
       <c r="D312" s="5">
-        <v>8.1765911274539462</v>
+        <v>8.1836995010596816</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>116.77366588</v>
+        <v>116.77403199</v>
       </c>
       <c r="C313" s="5">
-        <v>0.51456329999999184</v>
+        <v>0.51448938000000055</v>
       </c>
       <c r="D313" s="5">
-        <v>5.442422686381776</v>
+        <v>5.4416006241172488</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>117.4156393</v>
+        <v>117.41625937000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.64197341999999935</v>
+        <v>0.64222738000000845</v>
       </c>
       <c r="D314" s="5">
-        <v>6.8002806605477195</v>
+        <v>6.8030307139543833</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>118.09447050999999</v>
+        <v>118.0953548</v>
       </c>
       <c r="C315" s="5">
-        <v>0.67883120999999846</v>
+        <v>0.67909542999998962</v>
       </c>
       <c r="D315" s="5">
-        <v>7.1626376549099868</v>
+        <v>7.1654757762827703</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>118.52912648</v>
+        <v>118.53019732999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.43465597000000855</v>
+        <v>0.4348425299999974</v>
       </c>
       <c r="D316" s="5">
-        <v>4.5072082000646052</v>
+        <v>4.5091476468834601</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>119.40172072</v>
+        <v>119.40290204999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.87259423999999797</v>
+        <v>0.87270472000000154</v>
       </c>
       <c r="D317" s="5">
-        <v>9.2008504723924744</v>
+        <v>9.2019764444142069</v>
       </c>
       <c r="E317" s="5">
-        <v>8.7114689188065206</v>
+        <v>8.7120722143501759</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>119.91169135</v>
+        <v>119.91245297</v>
       </c>
       <c r="C318" s="5">
-        <v>0.50997062999999798</v>
+        <v>0.50955092000000946</v>
       </c>
       <c r="D318" s="5">
-        <v>5.2473860366317515</v>
+        <v>5.2429124350011014</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>120.47318384</v>
+        <v>120.47293433</v>
       </c>
       <c r="C319" s="5">
-        <v>0.56149249000000623</v>
+        <v>0.56048135999999715</v>
       </c>
       <c r="D319" s="5">
-        <v>5.7660561444840663</v>
+        <v>5.7553668170886141</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>120.27725013</v>
+        <v>120.27288688</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.19593371000000559</v>
+        <v>-0.20004744999999957</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.9342782085807975</v>
+        <v>-1.9745233872486834</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>121.42154476</v>
+        <v>121.41952153</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1442946300000045</v>
+        <v>1.1466346499999958</v>
       </c>
       <c r="D321" s="5">
-        <v>12.033308388322661</v>
+        <v>12.059680901713188</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>120.80863288</v>
+        <v>120.80708903999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.61291187999999863</v>
+        <v>-0.61243249000000333</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.8919897958880085</v>
+        <v>-5.8876038504908301</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>121.28248773</v>
+        <v>121.28186530000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.47385484999999505</v>
+        <v>0.47477626000001294</v>
       </c>
       <c r="D323" s="5">
-        <v>4.8097107467628852</v>
+        <v>4.8193292224076867</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>122.36425096000001</v>
+        <v>122.3654008</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0817632300000071</v>
+        <v>1.0835354999999964</v>
       </c>
       <c r="D324" s="5">
-        <v>11.244235005947289</v>
+        <v>11.263631772363647</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>122.54421275</v>
+        <v>122.54550188</v>
       </c>
       <c r="C325" s="5">
-        <v>0.17996178999999302</v>
+        <v>0.18010108000000002</v>
       </c>
       <c r="D325" s="5">
-        <v>1.7791925797685959</v>
+        <v>1.7805639700883447</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>123.71872008</v>
+        <v>123.72047133</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1745073299999973</v>
+        <v>1.1749694499999919</v>
       </c>
       <c r="D326" s="5">
-        <v>12.127295434986252</v>
+        <v>12.132186984812199</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>123.38667712</v>
+        <v>123.38929542</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33204295999999545</v>
+        <v>-0.33117590999999891</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.1735070645379948</v>
+        <v>-3.1652976929634646</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>123.64680826999999</v>
+        <v>123.65026945</v>
       </c>
       <c r="C328" s="5">
-        <v>0.26013114999999232</v>
+        <v>0.26097402999999986</v>
       </c>
       <c r="D328" s="5">
-        <v>2.5594540974362978</v>
+        <v>2.5677888589653586</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>123.56748372</v>
+        <v>123.57110313</v>
       </c>
       <c r="C329" s="5">
-        <v>-7.9324549999995497E-2</v>
+        <v>-7.9166319999998791E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.76713911702525062</v>
+        <v>-0.76559292101353593</v>
       </c>
       <c r="E329" s="5">
-        <v>3.488863455970459</v>
+        <v>3.4908708318115877</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>123.76476219</v>
+        <v>123.76782715</v>
       </c>
       <c r="C330" s="5">
-        <v>0.19727847000000054</v>
+        <v>0.19672402000000488</v>
       </c>
       <c r="D330" s="5">
-        <v>1.932741479284239</v>
+        <v>1.9272049246999989</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>124.14189052</v>
+        <v>124.14043129</v>
       </c>
       <c r="C331" s="5">
-        <v>0.37712833000000501</v>
+        <v>0.37260413999999287</v>
       </c>
       <c r="D331" s="5">
-        <v>3.7184738617696222</v>
+        <v>3.673031859334519</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>124.27832895</v>
+        <v>124.26862757000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.13643842999999833</v>
+        <v>0.1281962800000116</v>
       </c>
       <c r="D332" s="5">
-        <v>1.3268642810980724</v>
+        <v>1.2462683400342067</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>124.51281636</v>
+        <v>124.50469893</v>
       </c>
       <c r="C333" s="5">
-        <v>0.23448740999999984</v>
+        <v>0.23607135999999684</v>
       </c>
       <c r="D333" s="5">
-        <v>2.2877952209524599</v>
+        <v>2.3035926766986847</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>125.13724943</v>
+        <v>125.12781744999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.62443306999999493</v>
+        <v>0.62311851999999135</v>
       </c>
       <c r="D334" s="5">
-        <v>6.1868110688445777</v>
+        <v>6.1738397408275247</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>124.68841263</v>
+        <v>124.69082899999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.44883679999999515</v>
+        <v>-0.43698845000000119</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.2202065792067529</v>
+        <v>-4.1112372663756114</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>125.6300566</v>
+        <v>125.63479656</v>
       </c>
       <c r="C336" s="5">
-        <v>0.94164397000000122</v>
+        <v>0.94396756000000437</v>
       </c>
       <c r="D336" s="5">
-        <v>9.4484239113186153</v>
+        <v>9.4725267342713018</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>126.23792567</v>
+        <v>126.24144973</v>
       </c>
       <c r="C337" s="5">
-        <v>0.60786906999999246</v>
+        <v>0.6066531700000013</v>
       </c>
       <c r="D337" s="5">
-        <v>5.9633135196039966</v>
+        <v>5.9508362250363378</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>126.59085311</v>
+        <v>126.59495063999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.35292744000000198</v>
+        <v>0.35350090999999395</v>
       </c>
       <c r="D338" s="5">
-        <v>3.4069488611477849</v>
+        <v>3.412473600021082</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>127.22401486</v>
+        <v>127.23303576000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.6331617499999993</v>
+        <v>0.63808512000001372</v>
       </c>
       <c r="D339" s="5">
-        <v>6.1698589448565544</v>
+        <v>6.2189658155508143</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>127.70281725</v>
+        <v>127.70976318</v>
       </c>
       <c r="C340" s="5">
-        <v>0.47880238999999847</v>
+        <v>0.47672741999998891</v>
       </c>
       <c r="D340" s="5">
-        <v>4.6108136571200165</v>
+        <v>4.5900861451883657</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>128.07668545000001</v>
+        <v>128.0825438</v>
       </c>
       <c r="C341" s="5">
-        <v>0.37386820000001819</v>
+        <v>0.37278062000000034</v>
       </c>
       <c r="D341" s="5">
-        <v>3.5702959465687911</v>
+        <v>3.5595459426705167</v>
       </c>
       <c r="E341" s="5">
-        <v>3.6491814790189592</v>
+        <v>3.6508864578588707</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>128.47055990000001</v>
+        <v>128.47791093999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.39387444999999843</v>
+        <v>0.39536713999999051</v>
       </c>
       <c r="D342" s="5">
-        <v>3.7534257368620372</v>
+        <v>3.7677174270508429</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>128.88938020000001</v>
+        <v>128.88497101999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.41882029999999304</v>
+        <v>0.40706008000000793</v>
       </c>
       <c r="D343" s="5">
-        <v>3.9829707380270696</v>
+        <v>3.8689503116737356</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>129.98078684999999</v>
+        <v>129.96330798</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0914066499999819</v>
+        <v>1.0783369600000015</v>
       </c>
       <c r="D344" s="5">
-        <v>10.648190722143891</v>
+        <v>10.515131603635863</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>129.58982017</v>
+        <v>129.56315262999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.39096667999999113</v>
+        <v>-0.40015535000000568</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.5503388356150301</v>
+        <v>-3.6328532024982874</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>130.02854224999999</v>
+        <v>130.00700714999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.43872207999999091</v>
+        <v>0.44385452000000214</v>
       </c>
       <c r="D346" s="5">
-        <v>4.1390659329041402</v>
+        <v>4.1892815136655548</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>130.69714339000001</v>
+        <v>130.71192837999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.66860114000002113</v>
+        <v>0.70492122999999651</v>
       </c>
       <c r="D347" s="5">
-        <v>6.3478760732655459</v>
+        <v>6.7042048602512949</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>130.36005385999999</v>
+        <v>130.36976996000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.33708953000001429</v>
+        <v>-0.34215841999997565</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.0514697484116504</v>
+        <v>-3.0963515205634895</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>131.02346749</v>
+        <v>131.03099990999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.66341363000000797</v>
+        <v>0.66122994999997786</v>
       </c>
       <c r="D349" s="5">
-        <v>6.2807693775827511</v>
+        <v>6.2590360105515996</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>130.57635862000001</v>
+        <v>130.58509744</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.44710886999999389</v>
+        <v>-0.44590246999999295</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.018932699769806</v>
+        <v>-4.0080647614525899</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>132.28066555000001</v>
+        <v>132.29733894</v>
       </c>
       <c r="C351" s="5">
-        <v>1.7043069300000013</v>
+        <v>1.7122415000000046</v>
       </c>
       <c r="D351" s="5">
-        <v>16.837381892442504</v>
+        <v>16.920293221286364</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>132.45532738</v>
+        <v>132.46883237</v>
       </c>
       <c r="C352" s="5">
-        <v>0.17466182999999091</v>
+        <v>0.17149342999999817</v>
       </c>
       <c r="D352" s="5">
-        <v>1.5960232408190667</v>
+        <v>1.5666654422204607</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>133.37902706</v>
+        <v>133.38764455</v>
       </c>
       <c r="C353" s="5">
-        <v>0.92369967999999858</v>
+        <v>0.91881218000000331</v>
       </c>
       <c r="D353" s="5">
-        <v>8.6969546255651444</v>
+        <v>8.6482518888969295</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1399741033038895</v>
+        <v>4.1419389345388691</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>133.81636989</v>
+        <v>133.83121434</v>
       </c>
       <c r="C354" s="5">
-        <v>0.43734283000000573</v>
+        <v>0.44356978999999797</v>
       </c>
       <c r="D354" s="5">
-        <v>4.0064782342887462</v>
+        <v>4.0643032626449305</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>134.30483194999999</v>
+        <v>134.30642603999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.48846205999998915</v>
+        <v>0.47521169999998847</v>
       </c>
       <c r="D355" s="5">
-        <v>4.4693087215192051</v>
+        <v>4.3452024791371002</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>134.45589347999999</v>
+        <v>134.41880508</v>
       </c>
       <c r="C356" s="5">
-        <v>0.15106152999999267</v>
+        <v>0.11237904000000754</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3581004279717979</v>
+        <v>1.0087171164804953</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>134.56106431000001</v>
+        <v>134.47870065000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.10517083000002003</v>
+        <v>5.9895570000009002E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>0.94268354039774849</v>
+        <v>0.53601943613259539</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>134.55186337999999</v>
+        <v>134.53297807000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-9.2009300000199801E-3</v>
+        <v>5.427742000000535E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-8.2021977977342342E-2</v>
+        <v>0.48541282183907075</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>134.53184694999999</v>
+        <v>134.56816225</v>
       </c>
       <c r="C359" s="5">
-        <v>-2.0016429999998309E-2</v>
+        <v>3.5184179999987464E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.17837042313850748</v>
+        <v>0.31428576492349425</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>135.27841199</v>
+        <v>135.30047611000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.74656504000000723</v>
+        <v>0.73231386000000498</v>
       </c>
       <c r="D360" s="5">
-        <v>6.8662828793651265</v>
+        <v>6.729393324207078</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>135.18857989</v>
+        <v>135.20192456999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.9832099999995307E-2</v>
+        <v>-9.8551540000016757E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.79396022398073862</v>
+        <v>-0.87057507537934287</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>135.32836595000001</v>
+        <v>135.34452791000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.13978606000000582</v>
+        <v>0.14260334000002217</v>
       </c>
       <c r="D362" s="5">
-        <v>1.2478903994496138</v>
+        <v>1.2730603693365872</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>135.26222557</v>
+        <v>135.28852040999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-6.6140380000007326E-2</v>
+        <v>-5.6007500000021082E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.58491399557744073</v>
+        <v>-0.49544850901450666</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>135.39368433000001</v>
+        <v>135.41696081000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.13145876000001522</v>
+        <v>0.12844040000001655</v>
       </c>
       <c r="D364" s="5">
-        <v>1.1725112452000808</v>
+        <v>1.1452252469678292</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>135.77329997999999</v>
+        <v>135.78197077999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.37961564999997677</v>
+        <v>0.36500996999998847</v>
       </c>
       <c r="D365" s="5">
-        <v>3.416921906992898</v>
+        <v>3.2829283875363879</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7950895075302453</v>
+        <v>1.7950135022456903</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>137.11338056</v>
+        <v>137.13439696</v>
       </c>
       <c r="C366" s="5">
-        <v>1.3400805800000057</v>
+        <v>1.352426180000009</v>
       </c>
       <c r="D366" s="5">
-        <v>12.508563289814356</v>
+        <v>12.629334657149283</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>137.08915626999999</v>
+        <v>137.09402399000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.4224290000006476E-2</v>
+        <v>-4.0372969999992847E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.21180221731478266</v>
+        <v>-0.35271379418440052</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>132.98640437</v>
+        <v>132.92396509</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.102751899999987</v>
+        <v>-4.170058900000015</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.55360845480849</v>
+        <v>-30.973291652682221</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>71.704138033000007</v>
+        <v>71.624465475999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-61.282266336999996</v>
+        <v>-61.299499613999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.93962686800208</v>
+        <v>-99.940090282121389</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>85.310735880999999</v>
+        <v>85.293867032999998</v>
       </c>
       <c r="C370" s="5">
-        <v>13.606597847999993</v>
+        <v>13.669401557</v>
       </c>
       <c r="D370" s="5">
-        <v>704.47698569112515</v>
+        <v>713.34898810672348</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>96.404376174000006</v>
+        <v>96.470360639999996</v>
       </c>
       <c r="C371" s="5">
-        <v>11.093640293000007</v>
+        <v>11.176493606999998</v>
       </c>
       <c r="D371" s="5">
-        <v>333.62740988266876</v>
+        <v>338.24116287426943</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>95.515580650000004</v>
+        <v>95.533599870000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.8887955240000025</v>
+        <v>-0.93676076999999225</v>
       </c>
       <c r="D372" s="5">
-        <v>-10.519241336445962</v>
+        <v>-11.04980769907089</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>97.522782621000005</v>
+        <v>97.537485232999998</v>
       </c>
       <c r="C373" s="5">
-        <v>2.0072019710000006</v>
+        <v>2.0038853629999949</v>
       </c>
       <c r="D373" s="5">
-        <v>28.346010160006507</v>
+        <v>28.287674863057589</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>102.04247162999999</v>
+        <v>102.06337886</v>
       </c>
       <c r="C374" s="5">
-        <v>4.5196890089999897</v>
+        <v>4.5258936270000021</v>
       </c>
       <c r="D374" s="5">
-        <v>72.225961517715717</v>
+        <v>72.337842306622633</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>106.36177105</v>
+        <v>106.38969881</v>
       </c>
       <c r="C375" s="5">
-        <v>4.3192994200000072</v>
+        <v>4.3263199499999985</v>
       </c>
       <c r="D375" s="5">
-        <v>64.45803259384752</v>
+        <v>64.571888020553359</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>107.97745695</v>
+        <v>108.00643422</v>
       </c>
       <c r="C376" s="5">
-        <v>1.6156859000000026</v>
+        <v>1.616735410000004</v>
       </c>
       <c r="D376" s="5">
-        <v>19.831340014330536</v>
+        <v>19.839665101207782</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>109.20781803</v>
+        <v>109.22227042999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2303610799999944</v>
+        <v>1.215836209999992</v>
       </c>
       <c r="D377" s="5">
-        <v>14.563855607112529</v>
+        <v>14.377042192300626</v>
       </c>
       <c r="E377" s="5">
-        <v>-19.566057504614832</v>
+        <v>-19.560550047570903</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>109.15257938000001</v>
+        <v>109.16762103000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-5.5238649999992617E-2</v>
+        <v>-5.4649399999988191E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.6052889364189018</v>
+        <v>-0.59877084604369468</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>107.97849999</v>
+        <v>107.980673</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1740793900000028</v>
+        <v>-1.1869480300000106</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.170695177051616</v>
+        <v>-12.294626285853838</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>111.24845941</v>
+        <v>111.16811903999999</v>
       </c>
       <c r="C380" s="5">
-        <v>3.2699594199999922</v>
+        <v>3.1874460399999975</v>
       </c>
       <c r="D380" s="5">
-        <v>43.047603105983853</v>
+        <v>41.778615360915737</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>114.59087743000001</v>
+        <v>114.39970221999999</v>
       </c>
       <c r="C381" s="5">
-        <v>3.3424180200000109</v>
+        <v>3.2315831800000012</v>
       </c>
       <c r="D381" s="5">
-        <v>42.650228716112217</v>
+        <v>41.037836799246861</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>116.96088885</v>
+        <v>116.92025089000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.3700114199999973</v>
+        <v>2.5205486700000108</v>
       </c>
       <c r="D382" s="5">
-        <v>27.846070052287608</v>
+        <v>29.890723324211343</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>119.57531535</v>
+        <v>119.71422456000001</v>
       </c>
       <c r="C383" s="5">
-        <v>2.6144264999999933</v>
+        <v>2.7939736699999997</v>
       </c>
       <c r="D383" s="5">
-        <v>30.379856240246017</v>
+        <v>32.761520565906906</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>124.00053654</v>
+        <v>124.02840062</v>
       </c>
       <c r="C384" s="5">
-        <v>4.425221190000002</v>
+        <v>4.3141760599999941</v>
       </c>
       <c r="D384" s="5">
-        <v>54.662260425482302</v>
+        <v>52.934208414567017</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>124.80957041000001</v>
+        <v>124.84674536</v>
       </c>
       <c r="C385" s="5">
-        <v>0.80903387000000748</v>
+        <v>0.81834474000000057</v>
       </c>
       <c r="D385" s="5">
-        <v>8.1164777108239541</v>
+        <v>8.2113914331407791</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>124.77357694</v>
+        <v>124.81671385</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.5993470000008188E-2</v>
+        <v>-3.0031510000000594E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.345516143722846</v>
+        <v>-0.28827481063786742</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>127.73920071000001</v>
+        <v>127.79432622</v>
       </c>
       <c r="C387" s="5">
-        <v>2.9656237700000077</v>
+        <v>2.9776123700000028</v>
       </c>
       <c r="D387" s="5">
-        <v>32.561932858316034</v>
+        <v>32.698476913916522</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>128.40368912</v>
+        <v>128.44865819</v>
       </c>
       <c r="C388" s="5">
-        <v>0.66448840999998993</v>
+        <v>0.65433197000000121</v>
       </c>
       <c r="D388" s="5">
-        <v>6.4240262743292087</v>
+        <v>6.3202506401282221</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>129.57449242000001</v>
+        <v>129.58764349</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1708033000000171</v>
+        <v>1.1389853000000016</v>
       </c>
       <c r="D389" s="5">
-        <v>11.507525277618779</v>
+        <v>11.175283801380399</v>
       </c>
       <c r="E389" s="5">
-        <v>18.649465539550626</v>
+        <v>18.645806372476102</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>130.19952727</v>
+        <v>130.22355859999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.62503484999999159</v>
+        <v>0.63591510999998491</v>
       </c>
       <c r="D390" s="5">
-        <v>5.9445677968872346</v>
+        <v>6.0502263341190465</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>131.60333882</v>
+        <v>131.59661126</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4038115500000004</v>
+        <v>1.3730526600000132</v>
       </c>
       <c r="D391" s="5">
-        <v>13.733918596755279</v>
+        <v>13.412718902638332</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>132.29138771000001</v>
+        <v>132.16304499</v>
       </c>
       <c r="C392" s="5">
-        <v>0.68804889000000458</v>
+        <v>0.56643372999999997</v>
       </c>
       <c r="D392" s="5">
-        <v>6.45742920013197</v>
+        <v>5.2892329946877314</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>135.21289985999999</v>
+        <v>134.92544375</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9215121499999839</v>
+        <v>2.7623987599999964</v>
       </c>
       <c r="D393" s="5">
-        <v>29.968665232748371</v>
+        <v>28.17573834784217</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>135.76198604000001</v>
+        <v>135.62422369000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.54908618000001752</v>
+        <v>0.69877994000000854</v>
       </c>
       <c r="D394" s="5">
-        <v>4.9834079088065364</v>
+        <v>6.3949274713882343</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>137.24767875000001</v>
+        <v>137.47778044</v>
       </c>
       <c r="C395" s="5">
-        <v>1.485692709999995</v>
+        <v>1.8535567499999956</v>
       </c>
       <c r="D395" s="5">
-        <v>13.951987760381135</v>
+        <v>17.690920348377848</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>139.31124374000001</v>
+        <v>139.38247228</v>
       </c>
       <c r="C396" s="5">
-        <v>2.0635649900000033</v>
+        <v>1.9046918399999981</v>
       </c>
       <c r="D396" s="5">
-        <v>19.611775770882733</v>
+        <v>17.952681710520157</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>140.34164723999999</v>
+        <v>140.42228919999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0304034999999772</v>
+        <v>1.0398169199999927</v>
       </c>
       <c r="D397" s="5">
-        <v>9.2458132451937125</v>
+        <v>9.3288104616948697</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>141.00499084</v>
+        <v>141.08364861000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.6633436000000188</v>
+        <v>0.66135941000001708</v>
       </c>
       <c r="D398" s="5">
-        <v>5.8217598937719162</v>
+        <v>5.8004722030376543</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>141.33187150000001</v>
+        <v>141.42010766000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.32688066000000049</v>
+        <v>0.33645905000000198</v>
       </c>
       <c r="D399" s="5">
-        <v>2.8176094832654597</v>
+        <v>2.8996201226833662</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>141.83650610000001</v>
+        <v>141.89444610000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.50463460000000282</v>
+        <v>0.47433843999999681</v>
       </c>
       <c r="D400" s="5">
-        <v>4.3698302204722816</v>
+        <v>4.1000174156890834</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>141.69485799</v>
+        <v>141.69951019000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.14164811000000554</v>
+        <v>-0.1949359099999981</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.1918454698148673</v>
+        <v>-1.6361715066131599</v>
       </c>
       <c r="E401" s="5">
-        <v>9.3539749557445937</v>
+        <v>9.3464672817626049</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>144.47041775</v>
+        <v>144.49626144999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.775559759999993</v>
+        <v>2.7967512599999793</v>
       </c>
       <c r="D402" s="5">
-        <v>26.211247589964447</v>
+        <v>26.432620819670593</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>144.73252303999999</v>
+        <v>144.70964512</v>
       </c>
       <c r="C403" s="5">
-        <v>0.26210528999999383</v>
+        <v>0.21338367000001313</v>
       </c>
       <c r="D403" s="5">
-        <v>2.1989544319247933</v>
+        <v>1.7865543097950187</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>145.90872429000001</v>
+        <v>145.72047620999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.1762012500000196</v>
+        <v>1.0108310899999822</v>
       </c>
       <c r="D404" s="5">
-        <v>10.199983222851138</v>
+        <v>8.7119385798535731</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>145.57789356999999</v>
+        <v>145.19828497</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.33083072000002289</v>
+        <v>-0.52219123999998374</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.6871820406233371</v>
+        <v>-4.216465697632743</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>146.2271863</v>
+        <v>145.96626613000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.64929273000001331</v>
+        <v>0.76798116000000505</v>
       </c>
       <c r="D406" s="5">
-        <v>5.485388709180139</v>
+        <v>6.5349594934779764</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>147.37959065000001</v>
+        <v>147.66842344</v>
       </c>
       <c r="C407" s="5">
-        <v>1.1524043500000118</v>
+        <v>1.7021573099999898</v>
       </c>
       <c r="D407" s="5">
-        <v>9.8779809316141165</v>
+        <v>14.926895048826161</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>146.72864688000001</v>
+        <v>146.89143245</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.65094376999999781</v>
+        <v>-0.7769909900000016</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.1732646249808667</v>
+        <v>-6.1345139912089452</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>147.24253184</v>
+        <v>147.40086751999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.5138849599999844</v>
+        <v>0.50943506999999499</v>
       </c>
       <c r="D409" s="5">
-        <v>4.2846452682530511</v>
+        <v>4.2420354096784019</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>147.91132383999999</v>
+        <v>148.05692267000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.66879199999999628</v>
+        <v>0.65605515000001446</v>
       </c>
       <c r="D410" s="5">
-        <v>5.5887797346473755</v>
+        <v>5.4736915696182109</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>147.57461863</v>
+        <v>147.68962809000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.33670520999999098</v>
+        <v>-0.36729457999999227</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.6977360047161225</v>
+        <v>-2.9366354912442771</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>148.24806574999999</v>
+        <v>148.3037674</v>
       </c>
       <c r="C412" s="5">
-        <v>0.67344711999999163</v>
+        <v>0.61413930999998456</v>
       </c>
       <c r="D412" s="5">
-        <v>5.6156784426993678</v>
+        <v>5.1056934034113599</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>148.40415639</v>
+        <v>148.37649241</v>
       </c>
       <c r="C413" s="5">
-        <v>0.15609064000000217</v>
+        <v>7.2725009999999202E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.270824549863403</v>
+        <v>0.59004415840560043</v>
       </c>
       <c r="E413" s="5">
-        <v>4.7350330810688179</v>
+        <v>4.7120714892006754</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>147.92416365</v>
+        <v>148.25505802000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.47999274000000014</v>
+        <v>-0.12143438999999034</v>
       </c>
       <c r="D414" s="5">
-        <v>-3.8129299487706159</v>
+        <v>-0.97769609355088383</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>148.31063588999999</v>
+        <v>148.56283926</v>
       </c>
       <c r="C415" s="5">
-        <v>0.38647223999998914</v>
+        <v>0.30778123999999707</v>
       </c>
       <c r="D415" s="5">
-        <v>3.1806106179737004</v>
+        <v>2.5198732471238827</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>148.81006615000001</v>
+        <v>148.87550399</v>
       </c>
       <c r="C416" s="5">
-        <v>0.49943026000002533</v>
+        <v>0.31266472999999451</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1166421494650995</v>
+        <v>2.5549545722874267</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>149.10109700000001</v>
+        <v>149.06916656000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.29103084999999851</v>
+        <v>0.19366257000001497</v>
       </c>
       <c r="D417" s="5">
-        <v>2.3722734681457913</v>
+        <v>1.5722197508874824</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>149.44969555</v>
+        <v>149.42279499</v>
       </c>
       <c r="C418" s="5">
-        <v>0.34859854999999129</v>
+        <v>0.35362842999998634</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8419613861582205</v>
+        <v>2.884129796743351</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>148.16128569</v>
+        <v>148.97596651000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.2884098600000016</v>
+        <v>-0.44682847999999353</v>
       </c>
       <c r="D419" s="5">
-        <v>-9.8685329239057147</v>
+        <v>-3.5300016080012764</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>148.51724331</v>
+        <v>149.19211792999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.35595761999999809</v>
+        <v>0.21615141999998855</v>
       </c>
       <c r="D420" s="5">
-        <v>2.9214030666063096</v>
+        <v>1.7550590715126546</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>149.06608921</v>
+        <v>149.51063162</v>
       </c>
       <c r="C421" s="5">
-        <v>0.54884590000000344</v>
+        <v>0.31851369000000318</v>
       </c>
       <c r="D421" s="5">
-        <v>4.5258575414344637</v>
+        <v>2.5922048730532055</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>149.66432336</v>
+        <v>150.08351128999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.59823414999999613</v>
+        <v>0.57287966999999185</v>
       </c>
       <c r="D422" s="5">
-        <v>4.9235908597030198</v>
+        <v>4.6961872702372398</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>151.32132253</v>
+        <v>151.45473222999999</v>
       </c>
       <c r="C423" s="5">
-        <v>1.656999170000006</v>
+        <v>1.3712209400000006</v>
       </c>
       <c r="D423" s="5">
-        <v>14.125344416465758</v>
+        <v>11.531717282273002</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>151.84601984</v>
+        <v>152.00512111</v>
       </c>
       <c r="C424" s="5">
-        <v>0.52469730999999342</v>
+        <v>0.55038888000001407</v>
       </c>
       <c r="D424" s="5">
-        <v>4.2412026464548669</v>
+        <v>4.4490434325706207</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>151.89649046</v>
+        <v>152.04983992000001</v>
       </c>
       <c r="C425" s="5">
-        <v>5.0470619999998689E-2</v>
+        <v>4.4718810000006215E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.39958626979035294</v>
+        <v>0.35360312922916304</v>
       </c>
       <c r="E425" s="5">
-        <v>2.3532589348928212</v>
+        <v>2.4756937236726673</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>152.85750175999999</v>
+        <v>152.42759907000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.96101129999999557</v>
+        <v>0.37775915000000282</v>
       </c>
       <c r="D426" s="5">
-        <v>7.8619362917046187</v>
+        <v>3.0224089976749857</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>152.88490668</v>
+        <v>152.41351650999999</v>
       </c>
       <c r="C427" s="5">
-        <v>2.740492000000927E-2</v>
+        <v>-1.4082560000019839E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.21535319213488169</v>
+        <v>-0.11080990388746548</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>152.65378328</v>
+        <v>152.17534104999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.23112340000000131</v>
+        <v>-0.23817546000000789</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.7990894283915981</v>
+        <v>-1.85919741469045</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>153.25798911000001</v>
+        <v>152.65496809000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.60420583000001216</v>
+        <v>0.47962704000002532</v>
       </c>
       <c r="D429" s="5">
-        <v>4.854388078852323</v>
+        <v>3.8484236148948137</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>153.02220288000001</v>
+        <v>152.48487717</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.23578623000000221</v>
+        <v>-0.17009092000000692</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.8306486235096897</v>
+        <v>-1.328898228999742</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>149.98864298999999</v>
+        <v>150.93189462000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.0335598900000207</v>
+        <v>-1.5529825499999959</v>
       </c>
       <c r="D431" s="5">
-        <v>-21.359346389854885</v>
+        <v>-11.559539899743655</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>149.45063501000001</v>
+        <v>151.42565561999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.53800797999997485</v>
+        <v>0.49376099999997791</v>
       </c>
       <c r="D432" s="5">
-        <v>-4.2204779868330267</v>
+        <v>3.9971092963915211</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>150.30792786000001</v>
+        <v>152.26792882000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.85729284999999322</v>
+        <v>0.84227320000002237</v>
       </c>
       <c r="D433" s="5">
-        <v>7.1049335055669793</v>
+        <v>6.8827779263049171</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>150.47199069999999</v>
+        <v>152.61390771000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.1640628399999855</v>
+        <v>0.34597888999999782</v>
       </c>
       <c r="D434" s="5">
-        <v>1.3177057685041627</v>
+        <v>2.7609397746914732</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>149.04845165</v>
+        <v>151.42717855999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.423539049999988</v>
+        <v>-1.1867291500000192</v>
       </c>
       <c r="D435" s="5">
-        <v>-10.780121617824589</v>
+        <v>-8.9423131201840196</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>150.17060000999999</v>
+        <v>152.32930076</v>
       </c>
       <c r="C436" s="5">
-        <v>1.1221483599999829</v>
+        <v>0.90212220000000798</v>
       </c>
       <c r="D436" s="5">
-        <v>9.4181495789659628</v>
+        <v>7.3879164790041418</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>149.80968521</v>
+        <v>151.90835561</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.3609147999999891</v>
+        <v>-0.42094514999999433</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.8462193653456924</v>
+        <v>-3.2661287433286001</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.3738337493383601</v>
+        <v>-9.3051271921396062E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>154.30110189000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.3927462800000114</v>
+      </c>
+      <c r="D438" s="5">
+        <v>20.62806974234288</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>