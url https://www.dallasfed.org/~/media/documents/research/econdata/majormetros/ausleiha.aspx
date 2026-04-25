--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CE3D96FC-15F0-4F34-AD1B-E5F6CA275078}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A7551323-CB18-448E-A576-E6B19FEDFB35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{942DB530-F8E9-4E6A-A3AB-2382088278CD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6714D157-57C2-4B83-8DFE-D4511018DBD0}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6327 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4F7BF98-C2AD-4921-AFEA-D2D6949F0374}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2582DEE0-0D92-4416-9683-187DC5CFBE06}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>34.265908807999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>34.325948166000003</v>
       </c>
       <c r="C7" s="5">
         <v>6.0039358000004484E-2</v>
       </c>
       <c r="D7" s="5">
         <v>2.1229733530990558</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>34.587540656999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.26159249099999471</v>
       </c>
       <c r="D8" s="5">
         <v>9.538221108836531</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>34.711803384</v>
       </c>
       <c r="C9" s="5">
         <v>0.12426272700000141</v>
       </c>
       <c r="D9" s="5">
         <v>4.3974604655615979</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>34.790618012000003</v>
       </c>
       <c r="C10" s="5">
         <v>7.8814628000003495E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.7589353503526981</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>35.074580376</v>
       </c>
       <c r="C11" s="5">
         <v>0.28396236399999708</v>
       </c>
       <c r="D11" s="5">
         <v>10.246315760181691</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>35.337729516000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.263149140000003</v>
       </c>
       <c r="D12" s="5">
         <v>9.3840248356547917</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>35.637549663999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.2998201479999949</v>
       </c>
       <c r="D13" s="5">
         <v>10.670104472663432</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>35.492311395000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.14523826899999648</v>
       </c>
       <c r="D14" s="5">
         <v>-4.7823690886707677</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>35.548086626</v>
       </c>
       <c r="C15" s="5">
         <v>5.5775230999998371E-2</v>
       </c>
       <c r="D15" s="5">
         <v>1.9021529154671812</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.042145849999997</v>
       </c>
       <c r="C16" s="5">
         <v>0.49405922399999724</v>
       </c>
       <c r="D16" s="5">
         <v>18.013833906287303</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>35.908067242999998</v>
       </c>
       <c r="C17" s="5">
         <v>-0.13407860699999929</v>
       </c>
       <c r="D17" s="5">
         <v>-4.3738479750848658</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.002460722999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.90560651999999919</v>
       </c>
       <c r="D18" s="5">
         <v>-26.399872638518694</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>35.161323781999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.15886305899999797</v>
       </c>
       <c r="D19" s="5">
         <v>5.584382711283209</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>35.103840613000003</v>
       </c>
       <c r="C20" s="5">
         <v>-5.748316899999395E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.9442649628998443</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>35.310780434000002</v>
       </c>
       <c r="C21" s="5">
         <v>0.20693982099999886</v>
       </c>
       <c r="D21" s="5">
         <v>7.3080217252952995</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>35.874345828999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.56356539499999769</v>
       </c>
       <c r="D22" s="5">
         <v>20.926111656677058</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>35.474557007999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.39978882100000135</v>
       </c>
       <c r="D23" s="5">
         <v>-12.583002590591763</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.521044291999999</v>
       </c>
       <c r="C24" s="5">
         <v>4.6487284000001239E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.5839117131359215</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.713381593000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.19233730100000201</v>
       </c>
       <c r="D25" s="5">
         <v>6.6947346037234068</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>36.171774745</v>
       </c>
       <c r="C26" s="5">
         <v>0.4583931519999993</v>
       </c>
       <c r="D26" s="5">
         <v>16.537613929342076</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>36.343031037999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.171256292999999</v>
       </c>
       <c r="D27" s="5">
         <v>5.8317379059259711</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>36.336280746</v>
       </c>
       <c r="C28" s="5">
         <v>-6.750291999999547E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-0.2226583829632256</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>36.708132476999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.37185173099999957</v>
       </c>
       <c r="D29" s="5">
         <v>12.99567368841763</v>
       </c>
       <c r="E29" s="5">
         <v>2.2280932821745481</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>36.912014919000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.20388244200000116</v>
       </c>
       <c r="D30" s="5">
         <v>6.8723964865999632</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>37.241405553</v>
       </c>
       <c r="C31" s="5">
         <v>0.32939063399999924</v>
       </c>
       <c r="D31" s="5">
         <v>11.249926038921076</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>37.450003334000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.2085977810000017</v>
       </c>
       <c r="D32" s="5">
         <v>6.9324617213349038</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>37.607349628999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.15734629499999642</v>
       </c>
       <c r="D33" s="5">
         <v>5.1599579435293474</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>37.837558528999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.23020890000000094</v>
       </c>
       <c r="D34" s="5">
         <v>7.598083750576512</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>38.113549114000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.2759905850000024</v>
       </c>
       <c r="D35" s="5">
         <v>9.1127330652396985</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>38.161410762999999</v>
       </c>
       <c r="C36" s="5">
         <v>4.7861648999997897E-2</v>
       </c>
       <c r="D36" s="5">
         <v>1.5173691480357965</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>38.144438968000003</v>
       </c>
       <c r="C37" s="5">
         <v>-1.6971794999996348E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.53238102727480863</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>38.418991681000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.2745527129999985</v>
       </c>
       <c r="D38" s="5">
         <v>8.9875199287432714</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>38.830369275000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.41137759400000107</v>
       </c>
       <c r="D39" s="5">
         <v>13.633582432000125</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>39.236757480000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.40638820499999895</v>
       </c>
       <c r="D40" s="5">
         <v>13.307608589821896</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>39.528385315999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.29162783599999642</v>
       </c>
       <c r="D41" s="5">
         <v>9.2928044493931328</v>
       </c>
       <c r="E41" s="5">
         <v>7.6829101583063775</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>39.985750082999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.45736476700000139</v>
       </c>
       <c r="D42" s="5">
         <v>14.803221523303179</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>40.256584113000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.27083403000000317</v>
       </c>
       <c r="D43" s="5">
         <v>8.4376468725706708</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>40.586173037999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.32958892499999592</v>
       </c>
       <c r="D44" s="5">
         <v>10.279345495852144</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>40.918422204000002</v>
       </c>
       <c r="C45" s="5">
         <v>0.33224916600000398</v>
       </c>
       <c r="D45" s="5">
         <v>10.278110998308531</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>41.770244179999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.85182197599999654</v>
       </c>
       <c r="D46" s="5">
         <v>28.049420934689074</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>41.244310882000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.52593329799999822</v>
       </c>
       <c r="D47" s="5">
         <v>-14.105678806481093</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>41.868415411999997</v>
       </c>
       <c r="C48" s="5">
         <v>0.62410452999999677</v>
       </c>
       <c r="D48" s="5">
         <v>19.748387370649432</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>42.135343212999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.26692780100000135</v>
       </c>
       <c r="D49" s="5">
         <v>7.9245224166082817</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>42.462030222999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.32668701000000056</v>
       </c>
       <c r="D50" s="5">
         <v>9.7111156730742323</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>43.014507432000002</v>
       </c>
       <c r="C51" s="5">
         <v>0.55247720900000274</v>
       </c>
       <c r="D51" s="5">
         <v>16.780515383512061</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>42.627126482999998</v>
       </c>
       <c r="C52" s="5">
         <v>-0.38738094900000419</v>
       </c>
       <c r="D52" s="5">
         <v>-10.287441478384252</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>42.958057777</v>
       </c>
       <c r="C53" s="5">
         <v>0.33093129400000265</v>
       </c>
       <c r="D53" s="5">
         <v>9.7243361529886876</v>
       </c>
       <c r="E53" s="5">
         <v>8.6764800372753026</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>43.279968908999997</v>
       </c>
       <c r="C54" s="5">
         <v>0.32191113199999677</v>
       </c>
       <c r="D54" s="5">
         <v>9.3723712678423396</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>43.467933139000003</v>
       </c>
       <c r="C55" s="5">
         <v>0.18796423000000573</v>
       </c>
       <c r="D55" s="5">
         <v>5.3378871434245578</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>43.689970547999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.22203740899999502</v>
       </c>
       <c r="D56" s="5">
         <v>6.3048646586572943</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>44.244938064999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.55496751700000146</v>
       </c>
       <c r="D57" s="5">
         <v>16.354202734351908</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>44.409327019999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.16438895499999973</v>
       </c>
       <c r="D58" s="5">
         <v>4.5507625971423105</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>44.769843072999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.36051605299999778</v>
       </c>
       <c r="D59" s="5">
         <v>10.188573877872532</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>45.576583790999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.80674071800000036</v>
       </c>
       <c r="D60" s="5">
         <v>23.900873230452845</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>45.750670671999998</v>
       </c>
       <c r="C61" s="5">
         <v>0.17408688100000091</v>
       </c>
       <c r="D61" s="5">
         <v>4.6811165646079234</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>45.828266667000001</v>
       </c>
       <c r="C62" s="5">
         <v>7.7595995000002915E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.0543684421025388</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>45.923915600999997</v>
       </c>
       <c r="C63" s="5">
         <v>9.5648933999996189E-2</v>
       </c>
       <c r="D63" s="5">
         <v>2.5334907886370717</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.124611184999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.20069558400000176</v>
       </c>
       <c r="D64" s="5">
         <v>5.3721150041665444</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>46.180610713999997</v>
       </c>
       <c r="C65" s="5">
         <v>5.5999528999997494E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.4666786060429704</v>
       </c>
       <c r="E65" s="5">
         <v>7.5016262460668504</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>45.935588979999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.24502173399999805</v>
       </c>
       <c r="D66" s="5">
         <v>-6.1843250607732214</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.035402732999998</v>
       </c>
       <c r="C67" s="5">
         <v>9.9813752999999394E-2</v>
       </c>
       <c r="D67" s="5">
         <v>2.6388770154100794</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.355891288000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.32048855500000428</v>
       </c>
       <c r="D68" s="5">
         <v>8.6815606429294654</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.672471321000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.31658003300000104</v>
       </c>
       <c r="D69" s="5">
         <v>8.5101444761144673</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.846986168999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.17451484799999406</v>
       </c>
       <c r="D70" s="5">
         <v>4.5804020371488008</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>47.217708838999997</v>
       </c>
       <c r="C71" s="5">
         <v>0.37072266999999925</v>
       </c>
       <c r="D71" s="5">
         <v>9.9205874684942899</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>47.035929267</v>
       </c>
       <c r="C72" s="5">
         <v>-0.18177957199999639</v>
       </c>
       <c r="D72" s="5">
         <v>-4.5232065034163877</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>47.332936724</v>
       </c>
       <c r="C73" s="5">
         <v>0.29700745699999942</v>
       </c>
       <c r="D73" s="5">
         <v>7.8461547017259825</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>47.36945283</v>
       </c>
       <c r="C74" s="5">
         <v>3.6516106000000548E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.92970644083854026</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>47.457591833000002</v>
       </c>
       <c r="C75" s="5">
         <v>8.8139003000001992E-2</v>
       </c>
       <c r="D75" s="5">
         <v>2.2557982790571085</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>47.815513946999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.35792211399999729</v>
       </c>
       <c r="D76" s="5">
         <v>9.4353362102057794</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>48.070585905999998</v>
       </c>
       <c r="C77" s="5">
         <v>0.25507195899999857</v>
       </c>
       <c r="D77" s="5">
         <v>6.5925982338402189</v>
       </c>
       <c r="E77" s="5">
         <v>4.0925729711648096</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>48.371327063999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.30074115800000101</v>
       </c>
       <c r="D78" s="5">
         <v>7.7712803047043977</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>48.464112221000001</v>
       </c>
       <c r="C79" s="5">
         <v>9.2785157000001561E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3262622828472024</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>48.685922623000003</v>
       </c>
       <c r="C80" s="5">
         <v>0.22181040200000268</v>
       </c>
       <c r="D80" s="5">
         <v>5.6325380604493214</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>48.498007929000003</v>
       </c>
       <c r="C81" s="5">
         <v>-0.18791469399999983</v>
       </c>
       <c r="D81" s="5">
         <v>-4.5346106884252002</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>48.895966514000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.39795858499999781</v>
       </c>
       <c r="D82" s="5">
         <v>10.303582878669326</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>48.938267336000003</v>
       </c>
       <c r="C83" s="5">
         <v>4.2300822000001403E-2</v>
       </c>
       <c r="D83" s="5">
         <v>1.0430965265457948</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>49.519970393999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.58170305799999511</v>
       </c>
       <c r="D84" s="5">
         <v>15.234215029907983</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>49.857394304000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.33742391000000538</v>
       </c>
       <c r="D85" s="5">
         <v>8.4901751818099669</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>49.604064844</v>
       </c>
       <c r="C86" s="5">
         <v>-0.25332946000000334</v>
       </c>
       <c r="D86" s="5">
         <v>-5.9297557274998525</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.508939056000003</v>
       </c>
       <c r="C87" s="5">
         <v>0.90487421200000284</v>
       </c>
       <c r="D87" s="5">
         <v>24.225786786942184</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.522060238000002</v>
       </c>
       <c r="C88" s="5">
         <v>1.312118199999901E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.3121810719332041</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.647797318000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.12573708000000039</v>
       </c>
       <c r="D89" s="5">
         <v>3.0277280083087277</v>
       </c>
       <c r="E89" s="5">
         <v>5.3613064276762268</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.990199957000002</v>
       </c>
       <c r="C90" s="5">
         <v>0.34240263899999945</v>
       </c>
       <c r="D90" s="5">
         <v>8.4211051652955504</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>51.369520133999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.37932017699999676</v>
       </c>
       <c r="D91" s="5">
         <v>9.3013497527266065</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>51.496995972999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.12747583899999881</v>
       </c>
       <c r="D92" s="5">
         <v>3.0188368270310795</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>51.525979206000002</v>
       </c>
       <c r="C93" s="5">
         <v>2.8983233000005271E-2</v>
       </c>
       <c r="D93" s="5">
         <v>0.67747140391518634</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>51.657018022000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.13103881600000022</v>
       </c>
       <c r="D94" s="5">
         <v>3.0948426770785131</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.608444747999997</v>
       </c>
       <c r="C95" s="5">
         <v>-4.8573274000005995E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.1225469060360815</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>52.013913928999997</v>
       </c>
       <c r="C96" s="5">
         <v>0.40546918100000084</v>
       </c>
       <c r="D96" s="5">
         <v>9.8462303724896181</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.912708782999999</v>
       </c>
       <c r="C97" s="5">
         <v>-0.10120514599999808</v>
       </c>
       <c r="D97" s="5">
         <v>-2.3100531975716709</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>52.358163697999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.44545491499999912</v>
       </c>
       <c r="D98" s="5">
         <v>10.797150158030577</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>52.454046663</v>
       </c>
       <c r="C99" s="5">
         <v>9.5882965000001263E-2</v>
       </c>
       <c r="D99" s="5">
         <v>2.2198171944580958</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>52.736874493999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.28282783099999875</v>
       </c>
       <c r="D100" s="5">
         <v>6.6656707043576624</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>52.408172139000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.32870235499999723</v>
       </c>
       <c r="D101" s="5">
         <v>-7.2283016523990273</v>
       </c>
       <c r="E101" s="5">
         <v>3.4757184205804981</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>53.496209923000002</v>
       </c>
       <c r="C102" s="5">
         <v>1.0880377840000008</v>
       </c>
       <c r="D102" s="5">
         <v>27.964062112482079</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>53.355234455000002</v>
       </c>
       <c r="C103" s="5">
         <v>-0.1409754680000006</v>
       </c>
       <c r="D103" s="5">
         <v>-3.1168571209715612</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>53.500022340999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.14478788599999604</v>
       </c>
       <c r="D104" s="5">
         <v>3.305434558736553</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>54.152371588999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.65234924800000016</v>
       </c>
       <c r="D105" s="5">
         <v>15.654414348453404</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>54.539763749999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.38739216100000107</v>
       </c>
       <c r="D106" s="5">
         <v>8.9304390811359333</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>54.545539060000003</v>
       </c>
       <c r="C107" s="5">
         <v>5.7753100000041968E-3</v>
       </c>
       <c r="D107" s="5">
         <v>0.12714410969603129</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.222344425000003</v>
       </c>
       <c r="C108" s="5">
         <v>-0.32319463500000012</v>
       </c>
       <c r="D108" s="5">
         <v>-6.8830722709090075</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.625816149999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.40347172499999573</v>
       </c>
       <c r="D109" s="5">
         <v>9.3039277593760517</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.878160250000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.25234410000000196</v>
       </c>
       <c r="D110" s="5">
         <v>5.6864372877528213</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.413314243000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.53515399300000155</v>
       </c>
       <c r="D111" s="5">
         <v>12.350494440252691</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>55.681837092000002</v>
       </c>
       <c r="C112" s="5">
         <v>0.26852284900000001</v>
       </c>
       <c r="D112" s="5">
         <v>5.9724936609365953</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>56.208286637999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.52644954599999494</v>
       </c>
       <c r="D113" s="5">
         <v>11.95448630911644</v>
       </c>
       <c r="E113" s="5">
         <v>7.2509960639747462</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>56.507334235000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.29904759700000483</v>
       </c>
       <c r="D114" s="5">
         <v>6.5745899472580582</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>56.699323858</v>
       </c>
       <c r="C115" s="5">
         <v>0.19198962299999778</v>
       </c>
       <c r="D115" s="5">
         <v>4.154184522105564</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>57.166022525000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.46669866700000284</v>
       </c>
       <c r="D116" s="5">
         <v>10.336995494875968</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>57.247347724999997</v>
       </c>
       <c r="C117" s="5">
         <v>8.1325199999994879E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.7205579678082117</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>57.412083281000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.16473555600000367</v>
       </c>
       <c r="D118" s="5">
         <v>3.50831219516472</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>58.077489966999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.66540668599999719</v>
       </c>
       <c r="D119" s="5">
         <v>14.829741611270242</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>57.996533165000002</v>
       </c>
       <c r="C120" s="5">
         <v>-8.0956801999995776E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-1.6599685524167129</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>58.248160746000003</v>
       </c>
       <c r="C121" s="5">
         <v>0.25162758100000104</v>
       </c>
       <c r="D121" s="5">
         <v>5.3324520565167122</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>58.868130596999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.61996985099999335</v>
       </c>
       <c r="D122" s="5">
         <v>13.547175982502569</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>58.972403544000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.10427294700000544</v>
       </c>
       <c r="D123" s="5">
         <v>2.1463866869745996</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>59.653289323000003</v>
       </c>
       <c r="C124" s="5">
         <v>0.68088577900000047</v>
       </c>
       <c r="D124" s="5">
         <v>14.769583839336775</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>60.019975160000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.36668583699999857</v>
       </c>
       <c r="D125" s="5">
         <v>7.6309031884306711</v>
       </c>
       <c r="E125" s="5">
         <v>6.7813640123004282</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>60.141188778999997</v>
       </c>
       <c r="C126" s="5">
         <v>0.12121361899999528</v>
       </c>
       <c r="D126" s="5">
         <v>2.4505663667071298</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>60.528590438000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.38740165900000534</v>
       </c>
       <c r="D127" s="5">
         <v>8.0096664073913804</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>60.590298722</v>
       </c>
       <c r="C128" s="5">
         <v>6.1708283999998059E-2</v>
       </c>
       <c r="D128" s="5">
         <v>1.2302709664750999</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>59.903945858999997</v>
       </c>
       <c r="C129" s="5">
         <v>-0.68635286300000331</v>
       </c>
       <c r="D129" s="5">
         <v>-12.777598773642007</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>60.165228405999997</v>
       </c>
       <c r="C130" s="5">
         <v>0.26128254700000042</v>
       </c>
       <c r="D130" s="5">
         <v>5.361434419322153</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>60.628080931</v>
       </c>
       <c r="C131" s="5">
         <v>0.4628525250000024</v>
       </c>
       <c r="D131" s="5">
         <v>9.6324256066892655</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>60.881789445999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.25370851499999958</v>
       </c>
       <c r="D132" s="5">
         <v>5.1388071644877575</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>61.008720158999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.12693071300000014</v>
       </c>
       <c r="D133" s="5">
         <v>2.5307343644309643</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>61.03357621</v>
       </c>
       <c r="C134" s="5">
         <v>2.4856051000000434E-2</v>
       </c>
       <c r="D134" s="5">
         <v>0.48999862432144159</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>61.760798348000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.72722213800000191</v>
       </c>
       <c r="D135" s="5">
         <v>15.27337301389502</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>61.848877385000002</v>
       </c>
       <c r="C136" s="5">
         <v>8.8079036999999971E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.7248455697892684</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>61.955512212000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.1066348270000006</v>
       </c>
       <c r="D137" s="5">
         <v>2.0886751072928478</v>
       </c>
       <c r="E137" s="5">
         <v>3.2248214812490072</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>61.648727995999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.30678421600000405</v>
       </c>
       <c r="D138" s="5">
         <v>-5.7828375582331448</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>61.939219498</v>
       </c>
       <c r="C139" s="5">
         <v>0.29049150200000184</v>
       </c>
       <c r="D139" s="5">
         <v>5.8033209199421787</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>62.264893927999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.3256744299999994</v>
       </c>
       <c r="D140" s="5">
         <v>6.4952627573178878</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>62.030857126999997</v>
       </c>
       <c r="C141" s="5">
         <v>-0.23403680100000201</v>
       </c>
       <c r="D141" s="5">
         <v>-4.4183870302541672</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>62.185967341000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.15511021400000402</v>
       </c>
       <c r="D142" s="5">
         <v>3.0422532774929234</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>62.336089643999998</v>
       </c>
       <c r="C143" s="5">
         <v>0.15012230299999629</v>
       </c>
       <c r="D143" s="5">
         <v>2.935678547554943</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>62.255136039</v>
       </c>
       <c r="C144" s="5">
         <v>-8.0953604999997708E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-1.5473131793973138</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>62.558073368999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.30293732999999889</v>
       </c>
       <c r="D145" s="5">
         <v>5.9981152891470213</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>62.120096222000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.43797714699999801</v>
       </c>
       <c r="D146" s="5">
         <v>-8.0852826139714118</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>61.623666923000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.49642929899999899</v>
       </c>
       <c r="D147" s="5">
         <v>-9.1792649087627076</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>61.248653208999997</v>
       </c>
       <c r="C148" s="5">
         <v>-0.37501371400000494</v>
       </c>
       <c r="D148" s="5">
         <v>-7.0631235808384263</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>61.200446501000002</v>
       </c>
       <c r="C149" s="5">
         <v>-4.8206707999995047E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.94040091080760391</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2187224090994708</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>61.663358733999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.46291223299999729</v>
       </c>
       <c r="D150" s="5">
         <v>9.4639286990884521</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>61.944409336</v>
       </c>
       <c r="C151" s="5">
         <v>0.28105060200000054</v>
       </c>
       <c r="D151" s="5">
         <v>5.6085974120327231</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>62.064710595000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.12030125900000144</v>
       </c>
       <c r="D152" s="5">
         <v>2.3555560628718553</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>62.215241517000003</v>
       </c>
       <c r="C153" s="5">
         <v>0.15053092200000151</v>
       </c>
       <c r="D153" s="5">
         <v>2.9496041131650497</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>62.595768356999997</v>
       </c>
       <c r="C154" s="5">
         <v>0.38052683999999459</v>
       </c>
       <c r="D154" s="5">
         <v>7.5915589192143917</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>61.926331097000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.66943725999999515</v>
       </c>
       <c r="D155" s="5">
         <v>-12.104931539200015</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>62.332994745999997</v>
       </c>
       <c r="C156" s="5">
         <v>0.40666364899999508</v>
       </c>
       <c r="D156" s="5">
         <v>8.1712150133059325</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>62.569519708000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.23652496200000428</v>
       </c>
       <c r="D157" s="5">
         <v>4.6496890325480544</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>63.215083878999998</v>
       </c>
       <c r="C158" s="5">
         <v>0.64556417099999663</v>
       </c>
       <c r="D158" s="5">
         <v>13.10837601692767</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>62.694420843000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52066303599999486</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4479857107093057</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>63.061677991000003</v>
       </c>
       <c r="C160" s="5">
         <v>0.3672571480000002</v>
       </c>
       <c r="D160" s="5">
         <v>7.2604298882542606</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>63.197481330999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.13580333999999539</v>
       </c>
       <c r="D161" s="5">
         <v>2.6150290133614806</v>
       </c>
       <c r="E161" s="5">
         <v>3.2631050003325779</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>63.110747261</v>
       </c>
       <c r="C162" s="5">
         <v>-8.6734069999998553E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.6345402508576745</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>62.839647917999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.27109934300000305</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0346774848894054</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>62.876032403000004</v>
       </c>
       <c r="C164" s="5">
         <v>3.638448500000635E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.69702318647906214</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>63.366562782000003</v>
       </c>
       <c r="C165" s="5">
         <v>0.49053037899999907</v>
       </c>
       <c r="D165" s="5">
         <v>9.7741929175016331</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>63.483657489999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.11709470799999622</v>
       </c>
       <c r="D166" s="5">
         <v>2.2401496255661346</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>63.560435677999997</v>
       </c>
       <c r="C167" s="5">
         <v>7.6778187999998693E-2</v>
       </c>
       <c r="D167" s="5">
         <v>1.4609926653534444</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>63.809844556999998</v>
       </c>
       <c r="C168" s="5">
         <v>0.24940887900000064</v>
       </c>
       <c r="D168" s="5">
         <v>4.8117216355837877</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>64.231986376999998</v>
       </c>
       <c r="C169" s="5">
         <v>0.42214182000000022</v>
       </c>
       <c r="D169" s="5">
         <v>8.2340709316975023</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>64.444140590000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.21215421300000514</v>
       </c>
       <c r="D170" s="5">
         <v>4.0363252087921353</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>64.753624611000006</v>
       </c>
       <c r="C171" s="5">
         <v>0.30948402100000294</v>
       </c>
       <c r="D171" s="5">
         <v>5.9175098510216184</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>65.055803161</v>
       </c>
       <c r="C172" s="5">
         <v>0.30217854999999361</v>
       </c>
       <c r="D172" s="5">
         <v>5.7458946951937095</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>65.455819254000005</v>
       </c>
       <c r="C173" s="5">
         <v>0.40001609300000496</v>
       </c>
       <c r="D173" s="5">
         <v>7.6332960912247172</v>
       </c>
       <c r="E173" s="5">
         <v>3.5734619092995912</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>65.692363181000005</v>
       </c>
       <c r="C174" s="5">
         <v>0.2365439269999996</v>
       </c>
       <c r="D174" s="5">
         <v>4.4237938422697853</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>65.960820248999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.26845706799998936</v>
       </c>
       <c r="D175" s="5">
         <v>5.0156316518027211</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>66.266396025999995</v>
       </c>
       <c r="C176" s="5">
         <v>0.30557577700000138</v>
       </c>
       <c r="D176" s="5">
         <v>5.703081442687874</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>66.603787905999994</v>
       </c>
       <c r="C177" s="5">
         <v>0.33739187999999842</v>
       </c>
       <c r="D177" s="5">
         <v>6.2837649989114785</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>67.070429719000003</v>
       </c>
       <c r="C178" s="5">
         <v>0.46664181300000962</v>
       </c>
       <c r="D178" s="5">
         <v>8.7391456223465234</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>67.529073615000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.45864389599999811</v>
       </c>
       <c r="D179" s="5">
         <v>8.5216622398632591</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>68.560383126999994</v>
       </c>
       <c r="C180" s="5">
         <v>1.0313095119999929</v>
       </c>
       <c r="D180" s="5">
         <v>19.946982333720499</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>68.022376168999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.53800695799999687</v>
       </c>
       <c r="D181" s="5">
         <v>-9.0206657499470655</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>68.065732100000005</v>
       </c>
       <c r="C182" s="5">
         <v>4.3355931000007786E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.76753993630243045</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>68.017893247000003</v>
       </c>
       <c r="C183" s="5">
         <v>-4.7838853000001791E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-0.84014717641663905</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>67.615579062999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.40231418400000507</v>
       </c>
       <c r="D184" s="5">
         <v>-6.8713845537349494</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>68.091111769999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.47553270699999928</v>
       </c>
       <c r="D185" s="5">
         <v>8.7736852435893908</v>
       </c>
       <c r="E185" s="5">
         <v>4.0260629933815295</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>68.691199135000005</v>
       </c>
       <c r="C186" s="5">
         <v>0.60008736500000737</v>
       </c>
       <c r="D186" s="5">
         <v>11.103584687448077</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>68.575328296999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.11587083800000642</v>
       </c>
       <c r="D187" s="5">
         <v>-2.0055295157750508</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>68.887979529999996</v>
       </c>
       <c r="C188" s="5">
         <v>0.31265123299999686</v>
       </c>
       <c r="D188" s="5">
         <v>5.6103838337209444</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>69.703539829999997</v>
       </c>
       <c r="C189" s="5">
         <v>0.81556030000000135</v>
       </c>
       <c r="D189" s="5">
         <v>15.169277077548404</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>69.735146021000006</v>
       </c>
       <c r="C190" s="5">
         <v>3.1606191000008721E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.5454839142012613</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>69.776340345999998</v>
       </c>
       <c r="C191" s="5">
         <v>4.1194324999992205E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.71117818543282585</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>70.084254220000005</v>
       </c>
       <c r="C192" s="5">
         <v>0.30791387400000758</v>
       </c>
       <c r="D192" s="5">
         <v>5.4258772153267687</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>70.100476303999997</v>
       </c>
       <c r="C193" s="5">
         <v>1.622208399999181E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.27811242584170337</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>70.317161799999994</v>
       </c>
       <c r="C194" s="5">
         <v>0.21668549599999665</v>
       </c>
       <c r="D194" s="5">
         <v>3.7729997024283257</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>70.922523831999996</v>
       </c>
       <c r="C195" s="5">
         <v>0.60536203200000216</v>
       </c>
       <c r="D195" s="5">
         <v>10.834300855802613</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>71.427770390999996</v>
       </c>
       <c r="C196" s="5">
         <v>0.50524655899999971</v>
       </c>
       <c r="D196" s="5">
         <v>8.8917415745378925</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>71.110122128</v>
       </c>
       <c r="C197" s="5">
         <v>-0.31764826299999527</v>
       </c>
       <c r="D197" s="5">
         <v>-5.207938642336174</v>
       </c>
       <c r="E197" s="5">
         <v>4.4337803856070002</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.226446158000002</v>
       </c>
       <c r="C198" s="5">
         <v>1.1163240300000012</v>
       </c>
       <c r="D198" s="5">
         <v>20.552955259928286</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>72.474523813999994</v>
       </c>
       <c r="C199" s="5">
         <v>0.24807765599999243</v>
       </c>
       <c r="D199" s="5">
         <v>4.2004252022108446</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>72.882411281000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.407887467000009</v>
       </c>
       <c r="D200" s="5">
         <v>6.9666377586274475</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>73.364200788000005</v>
       </c>
       <c r="C201" s="5">
         <v>0.481789507000002</v>
       </c>
       <c r="D201" s="5">
         <v>8.2274679591062938</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>73.713374814999995</v>
       </c>
       <c r="C202" s="5">
         <v>0.34917402699998945</v>
       </c>
       <c r="D202" s="5">
         <v>5.8632565495238875</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>74.404081637999994</v>
       </c>
       <c r="C203" s="5">
         <v>0.6907068229999993</v>
       </c>
       <c r="D203" s="5">
         <v>11.842170830404953</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>74.370287313000006</v>
       </c>
       <c r="C204" s="5">
         <v>-3.3794324999988135E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.54368035237558621</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>74.925725399000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.55543808599999522</v>
       </c>
       <c r="D205" s="5">
         <v>9.3397216665081384</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>76.136624472999998</v>
       </c>
       <c r="C206" s="5">
         <v>1.2108990739999967</v>
       </c>
       <c r="D206" s="5">
         <v>21.213766213629338</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>75.600910088999996</v>
       </c>
       <c r="C207" s="5">
         <v>-0.53571438400000204</v>
       </c>
       <c r="D207" s="5">
         <v>-8.1242574012596265</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>76.498911161999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.8980010730000032</v>
       </c>
       <c r="D208" s="5">
         <v>15.222889340510504</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>77.381746143000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.88283498100000202</v>
       </c>
       <c r="D209" s="5">
         <v>14.762304661904269</v>
       </c>
       <c r="E209" s="5">
         <v>8.8195939302577955</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>77.351447307000001</v>
       </c>
       <c r="C210" s="5">
         <v>-3.0298836000000051E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.46884966954874319</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>77.981533941999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.63008663499999784</v>
       </c>
       <c r="D211" s="5">
         <v>10.224961511723208</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>78.458806293999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.47727235199999996</v>
       </c>
       <c r="D212" s="5">
         <v>7.5967294329928992</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>78.566162481999996</v>
       </c>
       <c r="C213" s="5">
         <v>0.10735618799999713</v>
       </c>
       <c r="D213" s="5">
         <v>1.6543889280242974</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>78.565236025000004</v>
       </c>
       <c r="C214" s="5">
         <v>-9.2645699999138742E-4</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4149555785547552E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>79.059788069000007</v>
       </c>
       <c r="C215" s="5">
         <v>0.49455204400000241</v>
       </c>
       <c r="D215" s="5">
         <v>7.8208410714427412</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>79.571987325999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.5121992569999918</v>
       </c>
       <c r="D216" s="5">
         <v>8.0574482562676852</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>79.865211926000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.29322460000000206</v>
       </c>
       <c r="D217" s="5">
         <v>4.5127616197930154</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>79.959594852999999</v>
       </c>
       <c r="C218" s="5">
         <v>9.4382926999998062E-2</v>
       </c>
       <c r="D218" s="5">
         <v>1.427387205583619</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>79.633263928999995</v>
       </c>
       <c r="C219" s="5">
         <v>-0.32633092400000407</v>
       </c>
       <c r="D219" s="5">
         <v>-4.7889884756391776</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>80.006605473999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.37334154500000238</v>
       </c>
       <c r="D220" s="5">
         <v>5.773271258351298</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>80.397282912999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.39067743900000096</v>
       </c>
       <c r="D221" s="5">
         <v>6.019640183379682</v>
       </c>
       <c r="E221" s="5">
         <v>3.8969613898700795</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>80.969239548999994</v>
       </c>
       <c r="C222" s="5">
         <v>0.57195663599999591</v>
       </c>
       <c r="D222" s="5">
         <v>8.8790355833440415</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>81.359573994000002</v>
       </c>
       <c r="C223" s="5">
         <v>0.39033444500000769</v>
       </c>
       <c r="D223" s="5">
         <v>5.9408042093813007</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>81.310559764999994</v>
       </c>
       <c r="C224" s="5">
         <v>-4.9014229000007958E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.72053695965175191</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>81.604523072999996</v>
       </c>
       <c r="C225" s="5">
         <v>0.29396330800000214</v>
       </c>
       <c r="D225" s="5">
         <v>4.4256917421205966</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>81.810941787999994</v>
       </c>
       <c r="C226" s="5">
         <v>0.20641871499999809</v>
       </c>
       <c r="D226" s="5">
         <v>3.077988458397285</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>81.800274723000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.0667064999992704E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.15635197611775231</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>82.018912595000003</v>
       </c>
       <c r="C228" s="5">
         <v>0.21863787200000218</v>
       </c>
       <c r="D228" s="5">
         <v>3.2549637726424274</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>82.221709923000006</v>
       </c>
       <c r="C229" s="5">
         <v>0.20279732800000261</v>
       </c>
       <c r="D229" s="5">
         <v>3.007765565543008</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>82.365388835999994</v>
       </c>
       <c r="C230" s="5">
         <v>0.14367891299998803</v>
       </c>
       <c r="D230" s="5">
         <v>2.1172202105989468</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>83.676746614999999</v>
       </c>
       <c r="C231" s="5">
         <v>1.3113577790000051</v>
       </c>
       <c r="D231" s="5">
         <v>20.87052251270778</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>84.104310979000005</v>
       </c>
       <c r="C232" s="5">
         <v>0.42756436400000553</v>
       </c>
       <c r="D232" s="5">
         <v>6.3069482452277725</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>83.423264320000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.68104665900000327</v>
       </c>
       <c r="D233" s="5">
         <v>-9.2958686304770666</v>
       </c>
       <c r="E233" s="5">
         <v>3.7637856621031585</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>83.666934437999998</v>
       </c>
       <c r="C234" s="5">
         <v>0.24367011799999716</v>
       </c>
       <c r="D234" s="5">
         <v>3.5619275073017764</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>83.547454415000004</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11948002299999416</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7002566447835821</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>83.260416370000002</v>
       </c>
       <c r="C236" s="5">
         <v>-0.28703804500000274</v>
       </c>
       <c r="D236" s="5">
         <v>-4.0457365212517304</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.136973432999994</v>
       </c>
       <c r="C237" s="5">
         <v>-0.12344293700000719</v>
       </c>
       <c r="D237" s="5">
         <v>-1.7646987779272316</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.436353249999996</v>
       </c>
       <c r="C238" s="5">
         <v>0.29937981700000194</v>
       </c>
       <c r="D238" s="5">
         <v>4.4078728785192034</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>82.943249465999997</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49310378399999877</v>
       </c>
       <c r="D239" s="5">
         <v>-6.8658878397312328</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>84.397941923999994</v>
       </c>
       <c r="C240" s="5">
         <v>1.4546924579999967</v>
       </c>
       <c r="D240" s="5">
         <v>23.199721853976918</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>84.516538421999996</v>
       </c>
       <c r="C241" s="5">
         <v>0.11859649800000227</v>
       </c>
       <c r="D241" s="5">
         <v>1.6993408754321315</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>84.291058257000003</v>
       </c>
       <c r="C242" s="5">
         <v>-0.22548016499999335</v>
       </c>
       <c r="D242" s="5">
         <v>-3.1548977213432416</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>84.106124671000003</v>
       </c>
       <c r="C243" s="5">
         <v>-0.18493358599999965</v>
       </c>
       <c r="D243" s="5">
         <v>-2.6012473656246815</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>83.968562272</v>
       </c>
       <c r="C244" s="5">
         <v>-0.13756239900000367</v>
       </c>
       <c r="D244" s="5">
         <v>-1.9451375520837977</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>83.820505307999994</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14805696400000556</v>
       </c>
       <c r="D245" s="5">
         <v>-2.095491936086602</v>
       </c>
       <c r="E245" s="5">
         <v>0.47617531061387997</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>83.765952885000004</v>
       </c>
       <c r="C246" s="5">
         <v>-5.4552422999989858E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.77819965749623687</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>83.927991653999996</v>
       </c>
       <c r="C247" s="5">
         <v>0.16203876899999159</v>
       </c>
       <c r="D247" s="5">
         <v>2.3461644468727449</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>84.417975519999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.48998386600000288</v>
       </c>
       <c r="D248" s="5">
         <v>7.235164980686859</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>84.545371881999998</v>
       </c>
       <c r="C249" s="5">
         <v>0.12739636199999893</v>
       </c>
       <c r="D249" s="5">
         <v>1.826043866552074</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>84.951928081999995</v>
       </c>
       <c r="C250" s="5">
         <v>0.40655619999999715</v>
       </c>
       <c r="D250" s="5">
         <v>5.9255716278705739</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>85.218641004999995</v>
       </c>
       <c r="C251" s="5">
         <v>0.26671292300000005</v>
       </c>
       <c r="D251" s="5">
         <v>3.833231015017069</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>85.576905237000005</v>
       </c>
       <c r="C252" s="5">
         <v>0.35826423200001045</v>
       </c>
       <c r="D252" s="5">
         <v>5.1631707232294266</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>85.726846375999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.14994113899999206</v>
       </c>
       <c r="D253" s="5">
         <v>2.1229261887982798</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>86.106462089000004</v>
       </c>
       <c r="C254" s="5">
         <v>0.37961571300000685</v>
       </c>
       <c r="D254" s="5">
         <v>5.4451899358530342</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>86.885754134999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.7792920459999948</v>
       </c>
       <c r="D255" s="5">
         <v>11.417639741909946</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>87.384039486000006</v>
       </c>
       <c r="C256" s="5">
         <v>0.49828535100000693</v>
       </c>
       <c r="D256" s="5">
         <v>7.1032138517207022</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>87.867912606000004</v>
       </c>
       <c r="C257" s="5">
         <v>0.48387311999999838</v>
       </c>
       <c r="D257" s="5">
         <v>6.8509309099582527</v>
       </c>
       <c r="E257" s="5">
         <v>4.8286601030711251</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>88.004741393000003</v>
       </c>
       <c r="C258" s="5">
         <v>0.1368287869999989</v>
       </c>
       <c r="D258" s="5">
         <v>1.884739653227685</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>88.101981069999994</v>
       </c>
       <c r="C259" s="5">
         <v>9.7239676999990365E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.3340117504418991</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>89.069959689000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.96797861900000726</v>
       </c>
       <c r="D260" s="5">
         <v>14.011059044008412</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.49078111</v>
       </c>
       <c r="C261" s="5">
         <v>1.4208214209999994</v>
       </c>
       <c r="D261" s="5">
         <v>20.914107666515026</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.127709474</v>
       </c>
       <c r="C262" s="5">
         <v>-0.36307163600000081</v>
       </c>
       <c r="D262" s="5">
         <v>-4.7098604328112419</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>89.870100891000007</v>
       </c>
       <c r="C263" s="5">
         <v>-0.25760858299999256</v>
       </c>
       <c r="D263" s="5">
         <v>-3.3765047556337802</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>90.113492262999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.24339137199999072</v>
       </c>
       <c r="D264" s="5">
         <v>3.2987573950257865</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>90.725699688000006</v>
       </c>
       <c r="C265" s="5">
         <v>0.61220742500000824</v>
       </c>
       <c r="D265" s="5">
         <v>8.4641123417362518</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>91.305939710000004</v>
       </c>
       <c r="C266" s="5">
         <v>0.58024002199999813</v>
       </c>
       <c r="D266" s="5">
         <v>7.950448702182733</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>91.086217834999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.21972187500000473</v>
       </c>
       <c r="D267" s="5">
         <v>-2.8498076375850667</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>91.230134751999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.14391691699999853</v>
       </c>
       <c r="D268" s="5">
         <v>1.9125726114739283</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>91.602965157</v>
       </c>
       <c r="C269" s="5">
         <v>0.37283040500000197</v>
       </c>
       <c r="D269" s="5">
         <v>5.0157857575929166</v>
       </c>
       <c r="E269" s="5">
         <v>4.2507582577362202</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.150254774000004</v>
       </c>
       <c r="C270" s="5">
         <v>0.54728961700000411</v>
       </c>
       <c r="D270" s="5">
         <v>7.4098477604914503</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.143422478999994</v>
       </c>
       <c r="C271" s="5">
         <v>-6.8322950000094806E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-8.8935310116255994E-2</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>92.619711062999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.4762885840000024</v>
       </c>
       <c r="D272" s="5">
         <v>6.3822059462806724</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.269566316999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.64985525400000199</v>
       </c>
       <c r="D273" s="5">
         <v>8.7522940218359722</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>93.475612212000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.20604589500000259</v>
       </c>
       <c r="D274" s="5">
         <v>2.6834211628891103</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.840460867000004</v>
       </c>
       <c r="C275" s="5">
         <v>0.36484865500000296</v>
       </c>
       <c r="D275" s="5">
         <v>4.7856388483112244</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.603892142999996</v>
       </c>
       <c r="C276" s="5">
         <v>-0.2365687240000085</v>
       </c>
       <c r="D276" s="5">
         <v>-2.9835663028647819</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.200952541000007</v>
       </c>
       <c r="C277" s="5">
         <v>0.59706039800001065</v>
       </c>
       <c r="D277" s="5">
         <v>7.9286243553586377</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.875570256000003</v>
       </c>
       <c r="C278" s="5">
         <v>0.67461771499999656</v>
       </c>
       <c r="D278" s="5">
         <v>8.9404737233056863</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>96.022941364999994</v>
       </c>
       <c r="C279" s="5">
         <v>1.147371108999991</v>
       </c>
       <c r="D279" s="5">
         <v>15.517363964875507</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>97.255325208000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.232383843000008</v>
       </c>
       <c r="D280" s="5">
         <v>16.536138591966477</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>98.286427720000006</v>
       </c>
       <c r="C281" s="5">
         <v>1.0311025120000039</v>
       </c>
       <c r="D281" s="5">
         <v>13.491130726569311</v>
       </c>
       <c r="E281" s="5">
         <v>7.2961203292329024</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>98.024377231000003</v>
       </c>
       <c r="C282" s="5">
         <v>-0.26205048900000349</v>
       </c>
       <c r="D282" s="5">
         <v>-3.152928265408883</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>98.500094231000006</v>
       </c>
       <c r="C283" s="5">
         <v>0.47571700000000305</v>
       </c>
       <c r="D283" s="5">
         <v>5.981643450412899</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>99.605639873000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.1055456419999956</v>
       </c>
       <c r="D284" s="5">
         <v>14.331895950606865</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>99.222390490999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.38324938200000247</v>
       </c>
       <c r="D285" s="5">
         <v>-4.5207333887168355</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>99.721576372000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.4991858810000025</v>
       </c>
       <c r="D286" s="5">
         <v>6.2070606583637833</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>100.45781167</v>
       </c>
       <c r="C287" s="5">
         <v>0.73623529799999687</v>
       </c>
       <c r="D287" s="5">
         <v>9.2282410640515558</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>100.78323806</v>
       </c>
       <c r="C288" s="5">
         <v>0.32542639000000406</v>
       </c>
       <c r="D288" s="5">
         <v>3.9573333604956629</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>101.23512238000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.45188432000000489</v>
       </c>
       <c r="D289" s="5">
         <v>5.5151581896161206</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>101.86384558</v>
       </c>
       <c r="C290" s="5">
         <v>0.62872319999999604</v>
       </c>
       <c r="D290" s="5">
         <v>7.712539697420806</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>102.22905659</v>
       </c>
       <c r="C291" s="5">
         <v>0.36521100999999589</v>
       </c>
       <c r="D291" s="5">
         <v>4.3882034273866832</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>102.57426712</v>
       </c>
       <c r="C292" s="5">
         <v>0.34521053000000279</v>
       </c>
       <c r="D292" s="5">
         <v>4.1283139632994903</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>102.75102474000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.17675762000000361</v>
       </c>
       <c r="D293" s="5">
         <v>2.0875707573742019</v>
       </c>
       <c r="E293" s="5">
         <v>4.5424349257242591</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>104.00704235000001</v>
       </c>
       <c r="C294" s="5">
         <v>1.2560176100000007</v>
       </c>
       <c r="D294" s="5">
         <v>15.696179098001162</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.62080659999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.61376424999998846</v>
       </c>
       <c r="D295" s="5">
         <v>7.3158352099702562</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.52884647</v>
       </c>
       <c r="C296" s="5">
         <v>0.9080398700000103</v>
       </c>
       <c r="D296" s="5">
         <v>10.92706518337403</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.52333887</v>
       </c>
       <c r="C297" s="5">
         <v>-5.5076000000013892E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-6.2610588660094724E-2</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>105.88156705999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.35822818999999129</v>
       </c>
       <c r="D298" s="5">
         <v>4.1506613287362049</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>106.81043717</v>
       </c>
       <c r="C299" s="5">
         <v>0.92887011000000541</v>
       </c>
       <c r="D299" s="5">
         <v>11.050364391145905</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>107.49472783</v>
       </c>
       <c r="C300" s="5">
         <v>0.68429066000000205</v>
       </c>
       <c r="D300" s="5">
         <v>7.9646700373249724</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.21566790999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.72094007999999121</v>
       </c>
       <c r="D301" s="5">
         <v>8.3517070758521541</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>108.86407487</v>
       </c>
       <c r="C302" s="5">
         <v>0.64840696000000264</v>
       </c>
       <c r="D302" s="5">
         <v>7.4319117667042356</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.91941973</v>
       </c>
       <c r="C303" s="5">
         <v>5.5344860000005269E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.61177066906950017</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>109.54547773</v>
       </c>
       <c r="C304" s="5">
         <v>0.62605800000000045</v>
       </c>
       <c r="D304" s="5">
         <v>7.1197662858098809</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>109.83407787</v>
       </c>
       <c r="C305" s="5">
         <v>0.28860013999999978</v>
       </c>
       <c r="D305" s="5">
         <v>3.2076416398698626</v>
       </c>
       <c r="E305" s="5">
         <v>6.8934136159934933</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>110.7115692</v>
       </c>
       <c r="C306" s="5">
         <v>0.87749132999999802</v>
       </c>
       <c r="D306" s="5">
         <v>10.019781605895094</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>111.77325135</v>
       </c>
       <c r="C307" s="5">
         <v>1.0616821499999958</v>
       </c>
       <c r="D307" s="5">
         <v>12.134314859054186</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>112.64353730000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.87028595000001019</v>
       </c>
       <c r="D308" s="5">
         <v>9.7540990852510454</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>113.9240046</v>
       </c>
       <c r="C309" s="5">
         <v>1.280467299999998</v>
       </c>
       <c r="D309" s="5">
         <v>14.526912307546414</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>114.99970532</v>
       </c>
       <c r="C310" s="5">
         <v>1.0757007200000004</v>
       </c>
       <c r="D310" s="5">
         <v>11.938070866400196</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>115.4999486</v>
       </c>
       <c r="C311" s="5">
         <v>0.5002432799999923</v>
       </c>
       <c r="D311" s="5">
         <v>5.3466577101677348</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>116.25954261</v>
       </c>
       <c r="C312" s="5">
         <v>0.75959401000000071</v>
       </c>
       <c r="D312" s="5">
         <v>8.1836995010596816</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>116.77403199</v>
       </c>
       <c r="C313" s="5">
         <v>0.51448938000000055</v>
       </c>
       <c r="D313" s="5">
         <v>5.4416006241172488</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>117.41625937000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.64222738000000845</v>
       </c>
       <c r="D314" s="5">
         <v>6.8030307139543833</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>118.0953548</v>
       </c>
       <c r="C315" s="5">
         <v>0.67909542999998962</v>
       </c>
       <c r="D315" s="5">
         <v>7.1654757762827703</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>118.53019732999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.4348425299999974</v>
       </c>
       <c r="D316" s="5">
         <v>4.5091476468834601</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>119.40290204999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.87270472000000154</v>
       </c>
       <c r="D317" s="5">
         <v>9.2019764444142069</v>
       </c>
       <c r="E317" s="5">
         <v>8.7120722143501759</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>119.91245297</v>
       </c>
       <c r="C318" s="5">
         <v>0.50955092000000946</v>
       </c>
       <c r="D318" s="5">
         <v>5.2429124350011014</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>120.47293433</v>
       </c>
       <c r="C319" s="5">
         <v>0.56048135999999715</v>
       </c>
       <c r="D319" s="5">
         <v>5.7553668170886141</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>120.27288688</v>
       </c>
       <c r="C320" s="5">
         <v>-0.20004744999999957</v>
       </c>
       <c r="D320" s="5">
         <v>-1.9745233872486834</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>121.41952153</v>
       </c>
       <c r="C321" s="5">
         <v>1.1466346499999958</v>
       </c>
       <c r="D321" s="5">
         <v>12.059680901713188</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>120.80708903999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.61243249000000333</v>
       </c>
       <c r="D322" s="5">
         <v>-5.8876038504908301</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>121.28186530000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.47477626000001294</v>
       </c>
       <c r="D323" s="5">
         <v>4.8193292224076867</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>122.3654008</v>
       </c>
       <c r="C324" s="5">
         <v>1.0835354999999964</v>
       </c>
       <c r="D324" s="5">
         <v>11.263631772363647</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>122.54550188</v>
       </c>
       <c r="C325" s="5">
         <v>0.18010108000000002</v>
       </c>
       <c r="D325" s="5">
         <v>1.7805639700883447</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>123.72047133</v>
       </c>
       <c r="C326" s="5">
         <v>1.1749694499999919</v>
       </c>
       <c r="D326" s="5">
         <v>12.132186984812199</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>123.38929542</v>
       </c>
       <c r="C327" s="5">
         <v>-0.33117590999999891</v>
       </c>
       <c r="D327" s="5">
         <v>-3.1652976929634646</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>123.65026945</v>
       </c>
       <c r="C328" s="5">
         <v>0.26097402999999986</v>
       </c>
       <c r="D328" s="5">
         <v>2.5677888589653586</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>123.57110313</v>
       </c>
       <c r="C329" s="5">
         <v>-7.9166319999998791E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.76559292101353593</v>
       </c>
       <c r="E329" s="5">
         <v>3.4908708318115877</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>123.76782715</v>
       </c>
       <c r="C330" s="5">
         <v>0.19672402000000488</v>
       </c>
       <c r="D330" s="5">
         <v>1.9272049246999989</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>124.14043129</v>
       </c>
       <c r="C331" s="5">
         <v>0.37260413999999287</v>
       </c>
       <c r="D331" s="5">
         <v>3.673031859334519</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>124.26862757000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.1281962800000116</v>
       </c>
       <c r="D332" s="5">
         <v>1.2462683400342067</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>124.50469893</v>
       </c>
       <c r="C333" s="5">
         <v>0.23607135999999684</v>
       </c>
       <c r="D333" s="5">
         <v>2.3035926766986847</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>125.12781744999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.62311851999999135</v>
       </c>
       <c r="D334" s="5">
         <v>6.1738397408275247</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>124.69082899999999</v>
       </c>
       <c r="C335" s="5">
         <v>-0.43698845000000119</v>
       </c>
       <c r="D335" s="5">
         <v>-4.1112372663756114</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>125.63479656</v>
       </c>
       <c r="C336" s="5">
         <v>0.94396756000000437</v>
       </c>
       <c r="D336" s="5">
         <v>9.4725267342713018</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>126.24144973</v>
       </c>
       <c r="C337" s="5">
         <v>0.6066531700000013</v>
       </c>
       <c r="D337" s="5">
         <v>5.9508362250363378</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>126.59495063999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.35350090999999395</v>
       </c>
       <c r="D338" s="5">
         <v>3.412473600021082</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>127.23303576000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.63808512000001372</v>
       </c>
       <c r="D339" s="5">
         <v>6.2189658155508143</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>127.70976318</v>
       </c>
       <c r="C340" s="5">
         <v>0.47672741999998891</v>
       </c>
       <c r="D340" s="5">
         <v>4.5900861451883657</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>128.0825438</v>
       </c>
       <c r="C341" s="5">
         <v>0.37278062000000034</v>
       </c>
       <c r="D341" s="5">
         <v>3.5595459426705167</v>
       </c>
       <c r="E341" s="5">
         <v>3.6508864578588707</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>128.47791093999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.39536713999999051</v>
       </c>
       <c r="D342" s="5">
         <v>3.7677174270508429</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>128.88497101999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.40706008000000793</v>
       </c>
       <c r="D343" s="5">
         <v>3.8689503116737356</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>129.96330798</v>
       </c>
       <c r="C344" s="5">
         <v>1.0783369600000015</v>
       </c>
       <c r="D344" s="5">
         <v>10.515131603635863</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>129.56315262999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.40015535000000568</v>
       </c>
       <c r="D345" s="5">
         <v>-3.6328532024982874</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>130.00700714999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.44385452000000214</v>
       </c>
       <c r="D346" s="5">
         <v>4.1892815136655548</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>130.71192837999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.70492122999999651</v>
       </c>
       <c r="D347" s="5">
         <v>6.7042048602512949</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>130.36976996000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.34215841999997565</v>
       </c>
       <c r="D348" s="5">
         <v>-3.0963515205634895</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>131.03099990999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.66122994999997786</v>
       </c>
       <c r="D349" s="5">
         <v>6.2590360105515996</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>130.58509744</v>
       </c>
       <c r="C350" s="5">
         <v>-0.44590246999999295</v>
       </c>
       <c r="D350" s="5">
         <v>-4.0080647614525899</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>132.29733894</v>
       </c>
       <c r="C351" s="5">
         <v>1.7122415000000046</v>
       </c>
       <c r="D351" s="5">
         <v>16.920293221286364</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>132.46883237</v>
       </c>
       <c r="C352" s="5">
         <v>0.17149342999999817</v>
       </c>
       <c r="D352" s="5">
         <v>1.5666654422204607</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>133.38764455</v>
       </c>
       <c r="C353" s="5">
         <v>0.91881218000000331</v>
       </c>
       <c r="D353" s="5">
         <v>8.6482518888969295</v>
       </c>
       <c r="E353" s="5">
         <v>4.1419389345388691</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>133.83121434</v>
       </c>
       <c r="C354" s="5">
         <v>0.44356978999999797</v>
       </c>
       <c r="D354" s="5">
         <v>4.0643032626449305</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>134.30642603999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.47521169999998847</v>
       </c>
       <c r="D355" s="5">
         <v>4.3452024791371002</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>134.41880508</v>
       </c>
       <c r="C356" s="5">
         <v>0.11237904000000754</v>
       </c>
       <c r="D356" s="5">
         <v>1.0087171164804953</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>134.47870065000001</v>
       </c>
       <c r="C357" s="5">
         <v>5.9895570000009002E-2</v>
       </c>
       <c r="D357" s="5">
         <v>0.53601943613259539</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>134.53297807000001</v>
       </c>
       <c r="C358" s="5">
         <v>5.427742000000535E-2</v>
       </c>
       <c r="D358" s="5">
         <v>0.48541282183907075</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>134.56816225</v>
       </c>
       <c r="C359" s="5">
         <v>3.5184179999987464E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.31428576492349425</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>135.30047611000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.73231386000000498</v>
       </c>
       <c r="D360" s="5">
         <v>6.729393324207078</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>135.20192456999999</v>
       </c>
       <c r="C361" s="5">
         <v>-9.8551540000016757E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.87057507537934287</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>135.34452791000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.14260334000002217</v>
       </c>
       <c r="D362" s="5">
         <v>1.2730603693365872</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>135.28852040999999</v>
       </c>
       <c r="C363" s="5">
         <v>-5.6007500000021082E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.49544850901450666</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>135.41696081000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.12844040000001655</v>
       </c>
       <c r="D364" s="5">
         <v>1.1452252469678292</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>135.78197077999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.36500996999998847</v>
       </c>
       <c r="D365" s="5">
         <v>3.2829283875363879</v>
       </c>
       <c r="E365" s="5">
         <v>1.7950135022456903</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>137.13439696</v>
       </c>
       <c r="C366" s="5">
         <v>1.352426180000009</v>
       </c>
       <c r="D366" s="5">
         <v>12.629334657149283</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>137.09402399000001</v>
       </c>
       <c r="C367" s="5">
         <v>-4.0372969999992847E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.35271379418440052</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>132.92396509</v>
       </c>
       <c r="C368" s="5">
         <v>-4.170058900000015</v>
       </c>
       <c r="D368" s="5">
         <v>-30.973291652682221</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>71.624465475999997</v>
       </c>
       <c r="C369" s="5">
         <v>-61.299499613999998</v>
       </c>
       <c r="D369" s="5">
         <v>-99.940090282121389</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>85.293867032999998</v>
       </c>
       <c r="C370" s="5">
         <v>13.669401557</v>
       </c>
       <c r="D370" s="5">
         <v>713.34898810672348</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>96.470360639999996</v>
       </c>
       <c r="C371" s="5">
         <v>11.176493606999998</v>
       </c>
       <c r="D371" s="5">
         <v>338.24116287426943</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>95.533599870000003</v>
       </c>
       <c r="C372" s="5">
         <v>-0.93676076999999225</v>
       </c>
       <c r="D372" s="5">
         <v>-11.04980769907089</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>97.537485232999998</v>
       </c>
       <c r="C373" s="5">
         <v>2.0038853629999949</v>
       </c>
       <c r="D373" s="5">
         <v>28.287674863057589</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.06337886</v>
       </c>
       <c r="C374" s="5">
         <v>4.5258936270000021</v>
       </c>
       <c r="D374" s="5">
         <v>72.337842306622633</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>106.38969881</v>
       </c>
       <c r="C375" s="5">
         <v>4.3263199499999985</v>
       </c>
       <c r="D375" s="5">
         <v>64.571888020553359</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>108.00643422</v>
       </c>
       <c r="C376" s="5">
         <v>1.616735410000004</v>
       </c>
       <c r="D376" s="5">
         <v>19.839665101207782</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>109.22227042999999</v>
       </c>
       <c r="C377" s="5">
         <v>1.215836209999992</v>
       </c>
       <c r="D377" s="5">
         <v>14.377042192300626</v>
       </c>
       <c r="E377" s="5">
         <v>-19.560550047570903</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>109.16762103000001</v>
       </c>
       <c r="C378" s="5">
         <v>-5.4649399999988191E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.59877084604369468</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>107.980673</v>
       </c>
       <c r="C379" s="5">
         <v>-1.1869480300000106</v>
       </c>
       <c r="D379" s="5">
         <v>-12.294626285853838</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>111.16811903999999</v>
       </c>
       <c r="C380" s="5">
         <v>3.1874460399999975</v>
       </c>
       <c r="D380" s="5">
         <v>41.778615360915737</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>114.39970221999999</v>
       </c>
       <c r="C381" s="5">
         <v>3.2315831800000012</v>
       </c>
       <c r="D381" s="5">
         <v>41.037836799246861</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>116.92025089000001</v>
       </c>
       <c r="C382" s="5">
         <v>2.5205486700000108</v>
       </c>
       <c r="D382" s="5">
         <v>29.890723324211343</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>119.71422456000001</v>
       </c>
       <c r="C383" s="5">
         <v>2.7939736699999997</v>
       </c>
       <c r="D383" s="5">
         <v>32.761520565906906</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>124.02840062</v>
       </c>
       <c r="C384" s="5">
         <v>4.3141760599999941</v>
       </c>
       <c r="D384" s="5">
         <v>52.934208414567017</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>124.84674536</v>
       </c>
       <c r="C385" s="5">
         <v>0.81834474000000057</v>
       </c>
       <c r="D385" s="5">
         <v>8.2113914331407791</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>124.81671385</v>
       </c>
       <c r="C386" s="5">
         <v>-3.0031510000000594E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.28827481063786742</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>127.79432622</v>
       </c>
       <c r="C387" s="5">
         <v>2.9776123700000028</v>
       </c>
       <c r="D387" s="5">
         <v>32.698476913916522</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>128.44865819</v>
       </c>
       <c r="C388" s="5">
         <v>0.65433197000000121</v>
       </c>
       <c r="D388" s="5">
         <v>6.3202506401282221</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>129.58764349</v>
       </c>
       <c r="C389" s="5">
         <v>1.1389853000000016</v>
       </c>
       <c r="D389" s="5">
         <v>11.175283801380399</v>
       </c>
       <c r="E389" s="5">
         <v>18.645806372476102</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>130.22355859999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.63591510999998491</v>
       </c>
       <c r="D390" s="5">
         <v>6.0502263341190465</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>131.59661126</v>
       </c>
       <c r="C391" s="5">
         <v>1.3730526600000132</v>
       </c>
       <c r="D391" s="5">
         <v>13.412718902638332</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>132.16304499</v>
       </c>
       <c r="C392" s="5">
         <v>0.56643372999999997</v>
       </c>
       <c r="D392" s="5">
         <v>5.2892329946877314</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>134.92544375</v>
       </c>
       <c r="C393" s="5">
         <v>2.7623987599999964</v>
       </c>
       <c r="D393" s="5">
         <v>28.17573834784217</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>135.62422369000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.69877994000000854</v>
       </c>
       <c r="D394" s="5">
         <v>6.3949274713882343</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>137.47778044</v>
       </c>
       <c r="C395" s="5">
         <v>1.8535567499999956</v>
       </c>
       <c r="D395" s="5">
         <v>17.690920348377848</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>139.38247228</v>
       </c>
       <c r="C396" s="5">
         <v>1.9046918399999981</v>
       </c>
       <c r="D396" s="5">
         <v>17.952681710520157</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>140.42228919999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.0398169199999927</v>
       </c>
       <c r="D397" s="5">
         <v>9.3288104616948697</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>141.08364861000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.66135941000001708</v>
       </c>
       <c r="D398" s="5">
         <v>5.8004722030376543</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>141.42010766000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.33645905000000198</v>
       </c>
       <c r="D399" s="5">
         <v>2.8996201226833662</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>141.89444610000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.47433843999999681</v>
       </c>
       <c r="D400" s="5">
         <v>4.1000174156890834</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>141.69951019000001</v>
       </c>
       <c r="C401" s="5">
         <v>-0.1949359099999981</v>
       </c>
       <c r="D401" s="5">
         <v>-1.6361715066131599</v>
       </c>
       <c r="E401" s="5">
         <v>9.3464672817626049</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>144.49626144999999</v>
       </c>
       <c r="C402" s="5">
         <v>2.7967512599999793</v>
       </c>
       <c r="D402" s="5">
         <v>26.432620819670593</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>144.70964512</v>
       </c>
       <c r="C403" s="5">
         <v>0.21338367000001313</v>
       </c>
       <c r="D403" s="5">
         <v>1.7865543097950187</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>145.72047620999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.0108310899999822</v>
       </c>
       <c r="D404" s="5">
         <v>8.7119385798535731</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>145.19828497</v>
       </c>
       <c r="C405" s="5">
         <v>-0.52219123999998374</v>
       </c>
       <c r="D405" s="5">
         <v>-4.216465697632743</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>145.96626613000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.76798116000000505</v>
       </c>
       <c r="D406" s="5">
         <v>6.5349594934779764</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>147.66842344</v>
       </c>
       <c r="C407" s="5">
         <v>1.7021573099999898</v>
       </c>
       <c r="D407" s="5">
         <v>14.926895048826161</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>146.89143245</v>
       </c>
       <c r="C408" s="5">
         <v>-0.7769909900000016</v>
       </c>
       <c r="D408" s="5">
         <v>-6.1345139912089452</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>147.40086751999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.50943506999999499</v>
       </c>
       <c r="D409" s="5">
         <v>4.2420354096784019</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>148.05692267000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.65605515000001446</v>
       </c>
       <c r="D410" s="5">
         <v>5.4736915696182109</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>147.68962809000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.36729457999999227</v>
       </c>
       <c r="D411" s="5">
         <v>-2.9366354912442771</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>148.3037674</v>
       </c>
       <c r="C412" s="5">
         <v>0.61413930999998456</v>
       </c>
       <c r="D412" s="5">
         <v>5.1056934034113599</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>148.37649241</v>
       </c>
       <c r="C413" s="5">
         <v>7.2725009999999202E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.59004415840560043</v>
       </c>
       <c r="E413" s="5">
         <v>4.7120714892006754</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>148.25505802000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.12143438999999034</v>
       </c>
       <c r="D414" s="5">
         <v>-0.97769609355088383</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>148.56283926</v>
       </c>
       <c r="C415" s="5">
         <v>0.30778123999999707</v>
       </c>
       <c r="D415" s="5">
         <v>2.5198732471238827</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>148.87550399</v>
       </c>
       <c r="C416" s="5">
         <v>0.31266472999999451</v>
       </c>
       <c r="D416" s="5">
         <v>2.5549545722874267</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>149.06916656000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.19366257000001497</v>
       </c>
       <c r="D417" s="5">
         <v>1.5722197508874824</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>149.42279499</v>
       </c>
       <c r="C418" s="5">
         <v>0.35362842999998634</v>
       </c>
       <c r="D418" s="5">
         <v>2.884129796743351</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>148.97596651000001</v>
       </c>
       <c r="C419" s="5">
         <v>-0.44682847999999353</v>
       </c>
       <c r="D419" s="5">
         <v>-3.5300016080012764</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>149.19211792999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.21615141999998855</v>
       </c>
       <c r="D420" s="5">
         <v>1.7550590715126546</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>149.51063162</v>
       </c>
       <c r="C421" s="5">
         <v>0.31851369000000318</v>
       </c>
       <c r="D421" s="5">
         <v>2.5922048730532055</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>150.08351128999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.57287966999999185</v>
       </c>
       <c r="D422" s="5">
         <v>4.6961872702372398</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>151.45473222999999</v>
       </c>
       <c r="C423" s="5">
         <v>1.3712209400000006</v>
       </c>
       <c r="D423" s="5">
         <v>11.531717282273002</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>152.00512111</v>
       </c>
       <c r="C424" s="5">
         <v>0.55038888000001407</v>
       </c>
       <c r="D424" s="5">
         <v>4.4490434325706207</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>152.04983992000001</v>
       </c>
       <c r="C425" s="5">
         <v>4.4718810000006215E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.35360312922916304</v>
       </c>
       <c r="E425" s="5">
         <v>2.4756937236726673</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>152.42759907000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.37775915000000282</v>
       </c>
       <c r="D426" s="5">
         <v>3.0224089976749857</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>152.41351650999999</v>
       </c>
       <c r="C427" s="5">
         <v>-1.4082560000019839E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.11080990388746548</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>152.17534104999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.23817546000000789</v>
       </c>
       <c r="D428" s="5">
         <v>-1.85919741469045</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>152.65496809000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.47962704000002532</v>
       </c>
       <c r="D429" s="5">
         <v>3.8484236148948137</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>152.48487717</v>
       </c>
       <c r="C430" s="5">
         <v>-0.17009092000000692</v>
       </c>
       <c r="D430" s="5">
         <v>-1.328898228999742</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>150.93189462000001</v>
       </c>
       <c r="C431" s="5">
         <v>-1.5529825499999959</v>
       </c>
       <c r="D431" s="5">
         <v>-11.559539899743655</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>151.42565561999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.49376099999997791</v>
       </c>
       <c r="D432" s="5">
         <v>3.9971092963915211</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>152.26792882000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.84227320000002237</v>
       </c>
       <c r="D433" s="5">
         <v>6.8827779263049171</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>152.61390771000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.34597888999999782</v>
       </c>
       <c r="D434" s="5">
         <v>2.7609397746914732</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>151.42717855999999</v>
       </c>
       <c r="C435" s="5">
         <v>-1.1867291500000192</v>
       </c>
       <c r="D435" s="5">
         <v>-8.9423131201840196</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>152.32930076</v>
       </c>
       <c r="C436" s="5">
         <v>0.90212220000000798</v>
       </c>
       <c r="D436" s="5">
         <v>7.3879164790041418</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>151.90835561</v>
       </c>
       <c r="C437" s="5">
         <v>-0.42094514999999433</v>
       </c>
       <c r="D437" s="5">
         <v>-3.2661287433286001</v>
       </c>
       <c r="E437" s="5">
         <v>-9.3051271921396062E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>154.30110189000001</v>
+        <v>153.93825457</v>
       </c>
       <c r="C438" s="5">
-        <v>2.3927462800000114</v>
+        <v>2.029898959999997</v>
       </c>
       <c r="D438" s="5">
-        <v>20.62806974234288</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.267791207388285</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
-    </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B439" s="5">
+        <v>153.51674714000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.42150742999999125</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.2367561759151009</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>