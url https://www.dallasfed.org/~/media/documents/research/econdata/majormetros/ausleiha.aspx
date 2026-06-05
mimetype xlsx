--- v4 (2026-04-25)
+++ v5 (2026-06-05)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A7551323-CB18-448E-A576-E6B19FEDFB35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3996FEFD-2FB5-4479-90AA-5572A9A31F74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6714D157-57C2-4B83-8DFE-D4511018DBD0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0C13B7C5-922E-469D-B251-05EFC0474AFD}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -916,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2582DEE0-0D92-4416-9683-187DC5CFBE06}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0113D77-8435-41A0-9569-F48D4A001194}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -7134,112 +7135,136 @@
         <v>-3.2661287433286001</v>
       </c>
       <c r="E437" s="5">
         <v>-9.3051271921396062E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>153.93825457</v>
       </c>
       <c r="C438" s="5">
         <v>2.029898959999997</v>
       </c>
       <c r="D438" s="5">
         <v>17.267791207388285</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>153.51674714000001</v>
+        <v>153.47982225999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.42150742999999125</v>
+        <v>-0.45843231000000628</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.2367561759151009</v>
+        <v>-3.5156767508705666</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>153.44717764999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-3.2644610000005514E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-0.25493734297973303</v>
+      </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
+      <c r="B441" s="5">
+        <v>152.13149967999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.3156779699999959</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-9.8173694469026138</v>
+      </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>