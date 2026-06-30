--- v5 (2026-06-05)
+++ v6 (2026-06-30)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3996FEFD-2FB5-4479-90AA-5572A9A31F74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CF32404-0968-422F-9458-225BA669E9C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0C13B7C5-922E-469D-B251-05EFC0474AFD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1C4609EC-5648-4D69-A5BD-53DB563F9FAA}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0113D77-8435-41A0-9569-F48D4A001194}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22F3B944-2F2D-4987-B4C4-B9F9EB5EA346}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>34.265908807999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>34.264521705</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>34.325948166000003</v>
+        <v>34.324989105999997</v>
       </c>
       <c r="C7" s="5">
-        <v>6.0039358000004484E-2</v>
+        <v>6.0467400999996812E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>2.1229733530990558</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>2.1383434299612869</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>34.587540656999998</v>
+        <v>34.586948098999997</v>
       </c>
       <c r="C8" s="5">
-        <v>0.26159249099999471</v>
+        <v>0.26195899300000036</v>
       </c>
       <c r="D8" s="5">
-        <v>9.538221108836531</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>9.5524285900336903</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>34.711803384</v>
+        <v>34.711486313000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.12426272700000141</v>
+        <v>0.12453821400000464</v>
       </c>
       <c r="D9" s="5">
-        <v>4.3974604655615979</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.4074803995194811</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>34.790618012000003</v>
+        <v>34.790608892000002</v>
       </c>
       <c r="C10" s="5">
-        <v>7.8814628000003495E-2</v>
+        <v>7.912257899999986E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.7589353503526981</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>2.7698764148754051</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>35.074580376</v>
+        <v>35.074785085999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28396236399999708</v>
+        <v>0.28417619399999694</v>
       </c>
       <c r="D11" s="5">
-        <v>10.246315760181691</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.254384158365859</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>35.337729516000003</v>
+        <v>35.338084698000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.263149140000003</v>
+        <v>0.2632996120000044</v>
       </c>
       <c r="D12" s="5">
-        <v>9.3840248356547917</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>9.3895571157706303</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>35.637549663999998</v>
+        <v>35.63818526</v>
       </c>
       <c r="C13" s="5">
-        <v>0.2998201479999949</v>
+        <v>0.30010056199999724</v>
       </c>
       <c r="D13" s="5">
-        <v>10.670104472663432</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>10.680442202463603</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>35.492311395000002</v>
+        <v>35.493212689000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.14523826899999648</v>
+        <v>-0.14497257099999672</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.7823690886707677</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-4.7737318201838796</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>35.548086626</v>
+        <v>35.548601118000001</v>
       </c>
       <c r="C15" s="5">
-        <v>5.5775230999998371E-2</v>
+        <v>5.5388428999997075E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>1.9021529154671812</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.888799654623452</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>36.042145849999997</v>
+        <v>36.040811619000003</v>
       </c>
       <c r="C16" s="5">
-        <v>0.49405922399999724</v>
+        <v>0.49221050100000241</v>
       </c>
       <c r="D16" s="5">
-        <v>18.013833906287303</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>17.94093472662319</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>35.908067242999998</v>
+        <v>35.909886223999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.13407860699999929</v>
+        <v>-0.13092539500000555</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.3738479750848658</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-4.27318716225159</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>35.002460722999999</v>
+        <v>35.001174409999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.90560651999999919</v>
+        <v>-0.90871181400000012</v>
       </c>
       <c r="D18" s="5">
-        <v>-26.399872638518694</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-26.477028592094243</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>35.161323781999997</v>
+        <v>35.160429878999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.15886305899999797</v>
+        <v>0.15925546900000143</v>
       </c>
       <c r="D19" s="5">
-        <v>5.584382711283209</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>5.5987347115694197</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>35.103840613000003</v>
+        <v>35.103292111999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.748316899999395E-2</v>
+        <v>-5.7137767000000395E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.9442649628998443</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-1.9327352759679894</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>35.310780434000002</v>
+        <v>35.310485954999997</v>
       </c>
       <c r="C21" s="5">
-        <v>0.20693982099999886</v>
+        <v>0.20719384299999888</v>
       </c>
       <c r="D21" s="5">
-        <v>7.3080217252952995</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>7.3174037138699966</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>35.874345828999999</v>
+        <v>35.874327369</v>
       </c>
       <c r="C22" s="5">
-        <v>0.56356539499999769</v>
+        <v>0.56384141400000232</v>
       </c>
       <c r="D22" s="5">
-        <v>20.926111656677058</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>20.93746728988495</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>35.474557007999998</v>
+        <v>35.474751437000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.39978882100000135</v>
+        <v>-0.39957593199999764</v>
       </c>
       <c r="D23" s="5">
-        <v>-12.583002590591763</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-12.576713207593915</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>35.521044291999999</v>
+        <v>35.521359480000001</v>
       </c>
       <c r="C24" s="5">
-        <v>4.6487284000001239E-2</v>
+        <v>4.66080429999991E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>1.5839117131359215</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.588047216750943</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>35.713381593000001</v>
+        <v>35.713939218</v>
       </c>
       <c r="C25" s="5">
-        <v>0.19233730100000201</v>
+        <v>0.19257973799999917</v>
       </c>
       <c r="D25" s="5">
-        <v>6.6947346037234068</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>6.7033651111858994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>36.171774745</v>
+        <v>36.172553942</v>
       </c>
       <c r="C26" s="5">
-        <v>0.4583931519999993</v>
+        <v>0.45861472400000025</v>
       </c>
       <c r="D26" s="5">
-        <v>16.537613929342076</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>16.545903642042738</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>36.343031037999999</v>
+        <v>36.343484158999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.171256292999999</v>
+        <v>0.17093021699999866</v>
       </c>
       <c r="D27" s="5">
-        <v>5.8317379059259711</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>5.8202153259365508</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>36.336280746</v>
+        <v>36.335112617999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-6.750291999999547E-3</v>
+        <v>-8.3715410000024804E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.2226583829632256</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-0.27606411812710618</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>36.708132476999999</v>
+        <v>36.709736612</v>
       </c>
       <c r="C29" s="5">
-        <v>0.37185173099999957</v>
+        <v>0.37462399400000379</v>
       </c>
       <c r="D29" s="5">
-        <v>12.99567368841763</v>
+        <v>13.098565076590219</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2280932821745481</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.2273821281712403</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>36.912014919000001</v>
+        <v>36.910893866999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.20388244200000116</v>
+        <v>0.20115725499999826</v>
       </c>
       <c r="D30" s="5">
-        <v>6.8723964865999632</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>6.7774460409038895</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>37.241405553</v>
+        <v>37.240623997999997</v>
       </c>
       <c r="C31" s="5">
-        <v>0.32939063399999924</v>
+        <v>0.32973013099999804</v>
       </c>
       <c r="D31" s="5">
-        <v>11.249926038921076</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>11.262455685372519</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>37.450003334000002</v>
+        <v>37.449531221000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.2085977810000017</v>
+        <v>0.20890722300000419</v>
       </c>
       <c r="D32" s="5">
-        <v>6.9324617213349038</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>6.9432151818412002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>37.607349628999998</v>
+        <v>37.607098215000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.15734629499999642</v>
+        <v>0.15756699399999974</v>
       </c>
       <c r="D33" s="5">
-        <v>5.1599579435293474</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>5.1674304240799218</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>37.837558528999999</v>
+        <v>37.837534310000002</v>
       </c>
       <c r="C34" s="5">
-        <v>0.23020890000000094</v>
+        <v>0.23043609500000173</v>
       </c>
       <c r="D34" s="5">
-        <v>7.598083750576512</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>7.6058894306396008</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>38.113549114000001</v>
+        <v>38.113732521999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.2759905850000024</v>
+        <v>0.27619821199999706</v>
       </c>
       <c r="D35" s="5">
-        <v>9.1127330652396985</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>9.1198721702937071</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>38.161410762999999</v>
+        <v>38.161690438999997</v>
       </c>
       <c r="C36" s="5">
-        <v>4.7861648999997897E-2</v>
+        <v>4.7957916999997963E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>1.5173691480357965</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>1.5204349406435336</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>38.144438968000003</v>
+        <v>38.144878904000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.6971794999996348E-2</v>
+        <v>-1.6811534999995104E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.53238102727480863</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.52736221822137219</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>38.418991681000001</v>
+        <v>38.419532212</v>
       </c>
       <c r="C38" s="5">
-        <v>0.2745527129999985</v>
+        <v>0.27465330799999776</v>
       </c>
       <c r="D38" s="5">
-        <v>8.9875199287432714</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>8.9908365736107498</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>38.830369275000002</v>
+        <v>38.830744727999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.41137759400000107</v>
+        <v>0.41121251599999908</v>
       </c>
       <c r="D39" s="5">
-        <v>13.633582432000125</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>13.627582380097847</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>39.236757480000001</v>
+        <v>39.236024772999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.40638820499999895</v>
+        <v>0.40528004499999781</v>
       </c>
       <c r="D40" s="5">
-        <v>13.307608589821896</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>13.269077170320841</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>39.528385315999998</v>
+        <v>39.529389209000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.29162783599999642</v>
+        <v>0.2933644360000045</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2928044493931328</v>
+        <v>9.3506189405705431</v>
       </c>
       <c r="E41" s="5">
-        <v>7.6829101583063775</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>7.6809393289906769</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>39.985750082999999</v>
+        <v>39.984969685000003</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45736476700000139</v>
+        <v>0.45558047600000151</v>
       </c>
       <c r="D42" s="5">
-        <v>14.803221523303179</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>14.741363575055155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>40.256584113000002</v>
+        <v>40.256009644000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.27083403000000317</v>
+        <v>0.27103995899999944</v>
       </c>
       <c r="D43" s="5">
-        <v>8.4376468725706708</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>8.444474500561272</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>40.586173037999998</v>
+        <v>40.585811786000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.32958892499999592</v>
+        <v>0.32980214199999836</v>
       </c>
       <c r="D44" s="5">
-        <v>10.279345495852144</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>10.2864513129709</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>40.918422204000002</v>
+        <v>40.918224805999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.33224916600000398</v>
+        <v>0.33241301999999706</v>
       </c>
       <c r="D45" s="5">
-        <v>10.278110998308531</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>10.283505989840958</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>41.770244179999999</v>
+        <v>41.770218843999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.85182197599999654</v>
+        <v>0.85199403800000084</v>
       </c>
       <c r="D46" s="5">
-        <v>28.049420934689074</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>28.055901893969537</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>41.244310882000001</v>
+        <v>41.244465560999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.52593329799999822</v>
+        <v>-0.52575328300000024</v>
       </c>
       <c r="D47" s="5">
-        <v>-14.105678806481093</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-14.101187934170589</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>41.868415411999997</v>
+        <v>41.868633797000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.62410452999999677</v>
+        <v>0.62416823600000271</v>
       </c>
       <c r="D48" s="5">
-        <v>19.748387370649432</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>19.750493523734349</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>42.135343212999999</v>
+        <v>42.135653707000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.26692780100000135</v>
+        <v>0.26701991000000191</v>
       </c>
       <c r="D49" s="5">
-        <v>7.9245224166082817</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>7.9273107519834074</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>42.462030222999999</v>
+        <v>42.462333012999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.32668701000000056</v>
+        <v>0.32667930599999551</v>
       </c>
       <c r="D50" s="5">
-        <v>9.7111156730742323</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>9.7108021739499062</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>43.014507432000002</v>
+        <v>43.014772919999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.55247720900000274</v>
+        <v>0.55243990700000012</v>
       </c>
       <c r="D51" s="5">
-        <v>16.780515383512061</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>16.77917179251267</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>42.627126482999998</v>
+        <v>42.626836406000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.38738094900000419</v>
+        <v>-0.38793651399999618</v>
       </c>
       <c r="D52" s="5">
-        <v>-10.287441478384252</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-10.301410840080349</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>42.958057777</v>
+        <v>42.958501720000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.33093129400000265</v>
+        <v>0.33166531399999855</v>
       </c>
       <c r="D53" s="5">
-        <v>9.7243361529886876</v>
+        <v>9.746905642720872</v>
       </c>
       <c r="E53" s="5">
-        <v>8.6764800372753026</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>8.6748431473847809</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>43.279968908999997</v>
+        <v>43.279522581000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.32191113199999677</v>
+        <v>0.32102086100000093</v>
       </c>
       <c r="D54" s="5">
-        <v>9.3723712678423396</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>9.3452762032941941</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>43.467933139000003</v>
+        <v>43.467580431000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.18796423000000573</v>
+        <v>0.18805784999999986</v>
       </c>
       <c r="D55" s="5">
-        <v>5.3378871434245578</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>5.3406660595427757</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>43.689970547999998</v>
+        <v>43.689748389999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22203740899999502</v>
+        <v>0.22216795899999653</v>
       </c>
       <c r="D56" s="5">
-        <v>6.3048646586572943</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.3087291539333679</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>44.244938064999999</v>
+        <v>44.244813622000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.55496751700000146</v>
+        <v>0.55506523200000402</v>
       </c>
       <c r="D57" s="5">
-        <v>16.354202734351908</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>16.357375463713232</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>44.409327019999999</v>
+        <v>44.409304818999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.16438895499999973</v>
+        <v>0.1644911969999967</v>
       </c>
       <c r="D58" s="5">
-        <v>4.5507625971423105</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.5536641459611005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>44.769843072999997</v>
+        <v>44.769971677000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.36051605299999778</v>
+        <v>0.36066685800000187</v>
       </c>
       <c r="D59" s="5">
-        <v>10.188573877872532</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>10.193033262873819</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>45.576583790999997</v>
+        <v>45.576721906000003</v>
       </c>
       <c r="C60" s="5">
-        <v>0.80674071800000036</v>
+        <v>0.80675022900000215</v>
       </c>
       <c r="D60" s="5">
-        <v>23.900873230452845</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>23.901107901036568</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>45.750670671999998</v>
+        <v>45.750830979</v>
       </c>
       <c r="C61" s="5">
-        <v>0.17408688100000091</v>
+        <v>0.17410907299999678</v>
       </c>
       <c r="D61" s="5">
-        <v>4.6811165646079234</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.6817114037985386</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>45.828266667000001</v>
+        <v>45.828325776</v>
       </c>
       <c r="C62" s="5">
-        <v>7.7595995000002915E-2</v>
+        <v>7.7494796999999949E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.0543684421025388</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.0516569409332774</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>45.923915600999997</v>
+        <v>45.924067033999997</v>
       </c>
       <c r="C63" s="5">
-        <v>9.5648933999996189E-2</v>
+        <v>9.5741257999996776E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>2.5334907886370717</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.5359610688270307</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.124611184999999</v>
+        <v>46.124747237999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.20069558400000176</v>
+        <v>0.20068020400000108</v>
       </c>
       <c r="D64" s="5">
-        <v>5.3721150041665444</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.3716752350193797</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>46.180610713999997</v>
+        <v>46.180537467000001</v>
       </c>
       <c r="C65" s="5">
-        <v>5.5999528999997494E-2</v>
+        <v>5.5790229000002967E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.4666786060429704</v>
+        <v>1.4611559913443095</v>
       </c>
       <c r="E65" s="5">
-        <v>7.5016262460668504</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.5003447932168621</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>45.935588979999999</v>
+        <v>45.935441040999997</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.24502173399999805</v>
+        <v>-0.24509642600000348</v>
       </c>
       <c r="D66" s="5">
-        <v>-6.1843250607732214</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-6.1861651210465052</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.035402732999998</v>
+        <v>46.035249360999998</v>
       </c>
       <c r="C67" s="5">
-        <v>9.9813752999999394E-2</v>
+        <v>9.9808320000001061E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>2.6388770154100794</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.638740256923322</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.355891288000002</v>
+        <v>46.35577988</v>
       </c>
       <c r="C68" s="5">
-        <v>0.32048855500000428</v>
+        <v>0.32053051900000185</v>
       </c>
       <c r="D68" s="5">
-        <v>8.6815606429294654</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>8.6827713101293114</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>46.672471321000003</v>
+        <v>46.672401952999998</v>
       </c>
       <c r="C69" s="5">
-        <v>0.31658003300000104</v>
+        <v>0.31662207299999778</v>
       </c>
       <c r="D69" s="5">
-        <v>8.5101444761144673</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>8.511338591642259</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>46.846986168999997</v>
+        <v>46.846966860999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17451484799999406</v>
+        <v>0.17456490800000068</v>
       </c>
       <c r="D70" s="5">
-        <v>4.5804020371488008</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.5817500323920513</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>47.217708838999997</v>
+        <v>47.217782972999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.37072266999999925</v>
+        <v>0.37081611199999998</v>
       </c>
       <c r="D71" s="5">
-        <v>9.9205874684942899</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>9.9232021089763034</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>47.035929267</v>
+        <v>47.035988783000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.18177957199999639</v>
+        <v>-0.18179418999999797</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.5232065034163877</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.5235556218989004</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>47.332936724</v>
+        <v>47.333020282</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29700745699999942</v>
+        <v>0.29703149899999914</v>
       </c>
       <c r="D73" s="5">
-        <v>7.8461547017259825</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>7.846801771932399</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>47.36945283</v>
+        <v>47.369440544</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6516106000000548E-2</v>
+        <v>3.6420262000000037E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.92970644083854026</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.92725425593029875</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>47.457591833000002</v>
+        <v>47.457652666000001</v>
       </c>
       <c r="C75" s="5">
-        <v>8.8139003000001992E-2</v>
+        <v>8.8212122000001614E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>2.2557982790571085</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.2576894608942855</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>47.815513946999999</v>
+        <v>47.815666733</v>
       </c>
       <c r="C76" s="5">
-        <v>0.35792211399999729</v>
+        <v>0.35801406699999916</v>
       </c>
       <c r="D76" s="5">
-        <v>9.4353362102057794</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>9.4378490660737668</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>48.070585905999998</v>
+        <v>48.070531203000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.25507195899999857</v>
+        <v>0.25486447000000112</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5925982338402189</v>
+        <v>6.5870556173697192</v>
       </c>
       <c r="E77" s="5">
-        <v>4.0925729711648096</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.0926196178434848</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>48.371327063999999</v>
+        <v>48.371225914</v>
       </c>
       <c r="C78" s="5">
-        <v>0.30074115800000101</v>
+        <v>0.30069471099999845</v>
       </c>
       <c r="D78" s="5">
-        <v>7.7712803047043977</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>7.7700476531862961</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>48.464112221000001</v>
+        <v>48.464026904999997</v>
       </c>
       <c r="C79" s="5">
-        <v>9.2785157000001561E-2</v>
+        <v>9.2800990999997168E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3262622828472024</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.3266683798540466</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>48.685922623000003</v>
+        <v>48.685882134000003</v>
       </c>
       <c r="C80" s="5">
-        <v>0.22181040200000268</v>
+        <v>0.2218552290000062</v>
       </c>
       <c r="D80" s="5">
-        <v>5.6325380604493214</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.6337153541952123</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>48.498007929000003</v>
+        <v>48.497985747000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.18791469399999983</v>
+        <v>-0.18789638700000211</v>
       </c>
       <c r="D81" s="5">
-        <v>-4.5346106884252002</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-4.534181944002313</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>48.895966514000001</v>
+        <v>48.895957207999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.39795858499999781</v>
+        <v>0.39797146099999736</v>
       </c>
       <c r="D82" s="5">
-        <v>10.303582878669326</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>10.303936367694266</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>48.938267336000003</v>
+        <v>48.938296929000003</v>
       </c>
       <c r="C83" s="5">
-        <v>4.2300822000001403E-2</v>
+        <v>4.2339721000004715E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>1.0430965265457948</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.0440605100397127</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.519970393999998</v>
+        <v>49.519996823</v>
       </c>
       <c r="C84" s="5">
-        <v>0.58170305799999511</v>
+        <v>0.58169989399999622</v>
       </c>
       <c r="D84" s="5">
-        <v>15.234215029907983</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>15.234116854969869</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>49.857394304000003</v>
+        <v>49.857442626999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.33742391000000538</v>
+        <v>0.33744580399999791</v>
       </c>
       <c r="D85" s="5">
-        <v>8.4901751818099669</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>8.4907421791638562</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>49.604064844</v>
+        <v>49.604045882999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.25332946000000334</v>
+        <v>-0.25339674399999979</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.9297557274998525</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-5.9312813134350879</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>50.508939056000003</v>
+        <v>50.508967413000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.90487421200000284</v>
+        <v>0.90492153000000286</v>
       </c>
       <c r="D87" s="5">
-        <v>24.225786786942184</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>24.227193535949443</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>50.522060238000002</v>
+        <v>50.522143878999998</v>
       </c>
       <c r="C88" s="5">
-        <v>1.312118199999901E-2</v>
+        <v>1.3176465999997333E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.3121810719332041</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>0.31349810846501569</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>50.647797318000002</v>
+        <v>50.647774607999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12573708000000039</v>
+        <v>0.12563072900000094</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0277280083087277</v>
+        <v>3.0251268914826879</v>
       </c>
       <c r="E89" s="5">
-        <v>5.3613064276762268</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.3613790829903696</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>50.990199957000002</v>
+        <v>50.990141889</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34240263899999945</v>
+        <v>0.34236728100000136</v>
       </c>
       <c r="D90" s="5">
-        <v>8.4211051652955504</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>8.4202068998058941</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>51.369520133999998</v>
+        <v>51.369471580000003</v>
       </c>
       <c r="C91" s="5">
-        <v>0.37932017699999676</v>
+        <v>0.37932969100000236</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3013497527266065</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>9.3016037034610921</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>51.496995972999997</v>
+        <v>51.496978695000003</v>
       </c>
       <c r="C92" s="5">
-        <v>0.12747583899999881</v>
+        <v>0.12750711500000023</v>
       </c>
       <c r="D92" s="5">
-        <v>3.0188368270310795</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.019590527774807</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>51.525979206000002</v>
+        <v>51.525977388999998</v>
       </c>
       <c r="C93" s="5">
-        <v>2.8983233000005271E-2</v>
+        <v>2.8998693999994885E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>0.67747140391518634</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>0.67783414671518383</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>51.657018022000003</v>
+        <v>51.657016859000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.13103881600000022</v>
+        <v>0.1310394700000046</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0948426770785131</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.094858450446214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>51.608444747999997</v>
+        <v>51.608444268</v>
       </c>
       <c r="C95" s="5">
-        <v>-4.8573274000005995E-2</v>
+        <v>-4.8572591000002774E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.1225469060360815</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-1.1225312283280386</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>52.013913928999997</v>
+        <v>52.013931616000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.40546918100000084</v>
+        <v>0.40548734800000119</v>
       </c>
       <c r="D96" s="5">
-        <v>9.8462303724896181</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>9.8466908634055486</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>51.912708782999999</v>
+        <v>51.912745594999997</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.10120514599999808</v>
+        <v>-0.10118602100000373</v>
       </c>
       <c r="D97" s="5">
-        <v>-2.3100531975716709</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-2.3096205439057882</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>52.358163697999998</v>
+        <v>52.358164797000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.44545491499999912</v>
+        <v>0.44541920200000362</v>
       </c>
       <c r="D98" s="5">
-        <v>10.797150158030577</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>10.796235256790588</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>52.454046663</v>
+        <v>52.454054880000001</v>
       </c>
       <c r="C99" s="5">
-        <v>9.5882965000001263E-2</v>
+        <v>9.5890083000000459E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>2.2198171944580958</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>2.2199836019341612</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>52.736874493999998</v>
+        <v>52.736884320999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.28282783099999875</v>
+        <v>0.28282944099999696</v>
       </c>
       <c r="D100" s="5">
-        <v>6.6656707043576624</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.6657087056697373</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>52.408172139000001</v>
+        <v>52.408175530999998</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.32870235499999723</v>
+        <v>-0.32870879000000031</v>
       </c>
       <c r="D101" s="5">
-        <v>-7.2283016523990273</v>
+        <v>-7.2284370441991541</v>
       </c>
       <c r="E101" s="5">
-        <v>3.4757184205804981</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.4757715153824975</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>53.496209923000002</v>
+        <v>53.496182445999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0880377840000008</v>
+        <v>1.0880069150000011</v>
       </c>
       <c r="D102" s="5">
-        <v>27.964062112482079</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>27.963174022402271</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>53.355234455000002</v>
+        <v>53.355207847999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.1409754680000006</v>
+        <v>-0.14097459799999967</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.1168571209715612</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-3.1168397416354354</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>53.500022340999998</v>
+        <v>53.500013007</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14478788599999604</v>
+        <v>0.14480515900000057</v>
       </c>
       <c r="D104" s="5">
-        <v>3.305434558736553</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.3058364705875976</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>54.152371588999998</v>
+        <v>54.152374404</v>
       </c>
       <c r="C105" s="5">
-        <v>0.65234924800000016</v>
+        <v>0.65236139699999995</v>
       </c>
       <c r="D105" s="5">
-        <v>15.654414348453404</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>15.654728628435999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>54.539763749999999</v>
+        <v>54.539765058</v>
       </c>
       <c r="C106" s="5">
-        <v>0.38739216100000107</v>
+        <v>0.38739065400000072</v>
       </c>
       <c r="D106" s="5">
-        <v>8.9304390811359333</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>8.9304024799311108</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>54.545539060000003</v>
+        <v>54.545542281000003</v>
       </c>
       <c r="C107" s="5">
-        <v>5.7753100000041968E-3</v>
+        <v>5.777223000002607E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>0.12714410969603129</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>0.12718624609677764</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.222344425000003</v>
+        <v>54.222351592000003</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.32319463500000012</v>
+        <v>-0.32319068900000048</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.8830722709090075</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-6.8829905592062364</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.625816149999999</v>
+        <v>54.625835977999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.40347172499999573</v>
+        <v>0.40348438599999525</v>
       </c>
       <c r="D109" s="5">
-        <v>9.3039277593760517</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>9.3042304886361791</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.878160250000001</v>
+        <v>54.878162011000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.25234410000000196</v>
+        <v>0.25232603300000278</v>
       </c>
       <c r="D110" s="5">
-        <v>5.6864372877528213</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.6860176425463926</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>55.413314243000002</v>
+        <v>55.413315697000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.53515399300000155</v>
+        <v>0.53515368600000102</v>
       </c>
       <c r="D111" s="5">
-        <v>12.350494440252691</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>12.350486553131423</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>55.681837092000002</v>
+        <v>55.681836457000003</v>
       </c>
       <c r="C112" s="5">
-        <v>0.26852284900000001</v>
+        <v>0.26852076000000125</v>
       </c>
       <c r="D112" s="5">
-        <v>5.9724936609365953</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.9724457911474849</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>56.208286637999997</v>
+        <v>56.208283037000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.52644954599999494</v>
+        <v>0.52644657999999822</v>
       </c>
       <c r="D113" s="5">
-        <v>11.95448630911644</v>
+        <v>11.954415561233024</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2509960639747462</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.2509822513325162</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>56.507334235000002</v>
+        <v>56.507324220999998</v>
       </c>
       <c r="C114" s="5">
-        <v>0.29904759700000483</v>
+        <v>0.29904118399999646</v>
       </c>
       <c r="D114" s="5">
-        <v>6.5745899472580582</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>6.5744452395330777</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>56.699323858</v>
+        <v>56.699316187000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.19198962299999778</v>
+        <v>0.19199196600000334</v>
       </c>
       <c r="D115" s="5">
-        <v>4.154184522105564</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.1542369199914386</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>57.166022525000002</v>
+        <v>57.166017945999997</v>
       </c>
       <c r="C116" s="5">
-        <v>0.46669866700000284</v>
+        <v>0.46670175899999577</v>
       </c>
       <c r="D116" s="5">
-        <v>10.336995494875968</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>10.337068572323705</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>57.247347724999997</v>
+        <v>57.247349757000002</v>
       </c>
       <c r="C117" s="5">
-        <v>8.1325199999994879E-2</v>
+        <v>8.1331811000005416E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7205579678082117</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.7206990687132606</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>57.412083281000001</v>
+        <v>57.412084575999998</v>
       </c>
       <c r="C118" s="5">
-        <v>0.16473555600000367</v>
+        <v>0.16473481899999598</v>
       </c>
       <c r="D118" s="5">
-        <v>3.50831219516472</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.5082961238030563</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>58.077489966999998</v>
+        <v>58.077492036000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.66540668599999719</v>
+        <v>0.66540746000000439</v>
       </c>
       <c r="D119" s="5">
-        <v>14.829741611270242</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>14.829759619225813</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>57.996533165000002</v>
+        <v>57.996535586</v>
       </c>
       <c r="C120" s="5">
-        <v>-8.0956801999995776E-2</v>
+        <v>-8.0956450000002178E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.6599685524167129</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-1.6599613314382422</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>58.248160746000003</v>
+        <v>58.248172648999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.25162758100000104</v>
+        <v>0.25163706299999689</v>
       </c>
       <c r="D121" s="5">
-        <v>5.3324520565167122</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.3326575888622108</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>58.868130596999997</v>
+        <v>58.868129392</v>
       </c>
       <c r="C122" s="5">
-        <v>0.61996985099999335</v>
+        <v>0.61995674300000303</v>
       </c>
       <c r="D122" s="5">
-        <v>13.547175982502569</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>13.546869651812488</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>58.972403544000002</v>
+        <v>58.972402084000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10427294700000544</v>
+        <v>0.10427269200000211</v>
       </c>
       <c r="D123" s="5">
-        <v>2.1463866869745996</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.1463814310979989</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>59.653289323000003</v>
+        <v>59.653287159999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.68088577900000047</v>
+        <v>0.68088507599999559</v>
       </c>
       <c r="D124" s="5">
-        <v>14.769583839336775</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>14.769567998127675</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>60.019975160000001</v>
+        <v>60.019972977000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.36668583699999857</v>
+        <v>0.36668581700000402</v>
       </c>
       <c r="D125" s="5">
-        <v>7.6309031884306711</v>
+        <v>7.6309030441640058</v>
       </c>
       <c r="E125" s="5">
-        <v>6.7813640123004282</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.7813669695103496</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>60.141188778999997</v>
+        <v>60.141184463000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12121361899999528</v>
+        <v>0.12121148599999998</v>
       </c>
       <c r="D126" s="5">
-        <v>2.4505663667071298</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.450522854028625</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>60.528590438000002</v>
+        <v>60.528589082000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.38740165900000534</v>
+        <v>0.38740461900000156</v>
       </c>
       <c r="D127" s="5">
-        <v>8.0096664073913804</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>8.0097303860640068</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>60.590298722</v>
+        <v>60.590298955999998</v>
       </c>
       <c r="C128" s="5">
-        <v>6.1708283999998059E-2</v>
+        <v>6.1709873999994613E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>1.2302709664750999</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.2303028718009035</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>59.903945858999997</v>
+        <v>59.903945829999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.68635286300000331</v>
+        <v>-0.6863531260000002</v>
       </c>
       <c r="D129" s="5">
-        <v>-12.777598773642007</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-12.777603322582543</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>60.165228405999997</v>
+        <v>60.165229361000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.26128254700000042</v>
+        <v>0.26128353100000368</v>
       </c>
       <c r="D130" s="5">
-        <v>5.361434419322153</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.3614551001689437</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>60.628080931</v>
+        <v>60.628081477000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.4628525250000024</v>
+        <v>0.46285211600000054</v>
       </c>
       <c r="D131" s="5">
-        <v>9.6324256066892655</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>9.6324165722396771</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>60.881789445999999</v>
+        <v>60.881789738000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.25370851499999958</v>
+        <v>0.25370826099999988</v>
       </c>
       <c r="D132" s="5">
-        <v>5.1388071644877575</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.1388018534454183</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>61.008720158999999</v>
+        <v>61.008725611999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.12693071300000014</v>
+        <v>0.12693587399999728</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5307343644309643</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.5308384345920087</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>61.03357621</v>
+        <v>61.033574977999997</v>
       </c>
       <c r="C134" s="5">
-        <v>2.4856051000000434E-2</v>
+        <v>2.4849365999997985E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>0.48999862432144159</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>0.48986650063378434</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>61.760798348000002</v>
+        <v>61.760797529000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.72722213800000191</v>
+        <v>0.7272225510000041</v>
       </c>
       <c r="D135" s="5">
-        <v>15.27337301389502</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>15.273382592796935</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>61.848877385000002</v>
+        <v>61.848876562999997</v>
       </c>
       <c r="C136" s="5">
-        <v>8.8079036999999971E-2</v>
+        <v>8.807903399999617E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.7248455697892684</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.7248455336316137</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>61.955512212000002</v>
+        <v>61.955511649999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.1066348270000006</v>
+        <v>0.10663508700000079</v>
       </c>
       <c r="D137" s="5">
-        <v>2.0886751072928478</v>
+        <v>2.0886802763705692</v>
       </c>
       <c r="E137" s="5">
-        <v>3.2248214812490072</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.2248242993073495</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>61.648727995999998</v>
+        <v>61.648726385000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.30678421600000405</v>
+        <v>-0.30678526499999492</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.7828375582331448</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-5.7828568473875634</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>61.939219498</v>
+        <v>61.939219301999998</v>
       </c>
       <c r="C139" s="5">
-        <v>0.29049150200000184</v>
+        <v>0.29049291699999458</v>
       </c>
       <c r="D139" s="5">
-        <v>5.8033209199421787</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>5.8033500804425042</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>62.264893927999999</v>
+        <v>62.264894325</v>
       </c>
       <c r="C140" s="5">
-        <v>0.3256744299999994</v>
+        <v>0.32567502300000228</v>
       </c>
       <c r="D140" s="5">
-        <v>6.4952627573178878</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>6.4952749493781825</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>62.030857126999997</v>
+        <v>62.030856362999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.23403680100000201</v>
+        <v>-0.23403796200000215</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.4183870302541672</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.4184084700891741</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>62.185967341000001</v>
+        <v>62.185967490000003</v>
       </c>
       <c r="C142" s="5">
-        <v>0.15511021400000402</v>
+        <v>0.15511112700000496</v>
       </c>
       <c r="D142" s="5">
-        <v>3.0422532774929234</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.0422714695916397</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>62.336089643999998</v>
+        <v>62.336090161000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15012230299999629</v>
+        <v>0.15012267099999832</v>
       </c>
       <c r="D143" s="5">
-        <v>2.935678547554943</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>2.935685832575019</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>62.255136039</v>
+        <v>62.255136837000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-8.0953604999997708E-2</v>
+        <v>-8.0953323999999327E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5473131793973138</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.5473078340442425</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>62.558073368999999</v>
+        <v>62.558074302000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.30293732999999889</v>
+        <v>0.30293746499999941</v>
       </c>
       <c r="D145" s="5">
-        <v>5.9981152891470213</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>5.9981179551132024</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>62.120096222000001</v>
+        <v>62.120096123000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.43797714699999801</v>
+        <v>-0.43797817899999814</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.0852826139714118</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-8.0853008217191213</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>61.623666923000002</v>
+        <v>61.623666956999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.49642929899999899</v>
+        <v>-0.49642916600000575</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.1792649087627076</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-9.1792625705758084</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>61.248653208999997</v>
+        <v>61.248652853999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.37501371400000494</v>
+        <v>-0.37501410299999804</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.0631235808384263</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-7.0631306601543482</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>61.200446501000002</v>
+        <v>61.200446034999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.8206707999995047E-2</v>
+        <v>-4.8206819000000678E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.94040091080760391</v>
+        <v>-0.94040307222199582</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2187224090994708</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.2187222652046303</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>61.663358733999999</v>
+        <v>61.663358422999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.46291223299999729</v>
+        <v>0.46291238799999945</v>
       </c>
       <c r="D150" s="5">
-        <v>9.4639286990884521</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>9.4639320760198551</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>61.944409336</v>
+        <v>61.944409213999997</v>
       </c>
       <c r="C151" s="5">
-        <v>0.28105060200000054</v>
+        <v>0.28105079099999841</v>
       </c>
       <c r="D151" s="5">
-        <v>5.6085974120327231</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>5.6086013077302876</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>62.064710595000001</v>
+        <v>62.064710732999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.12030125900000144</v>
+        <v>0.12030151900000163</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3555560628718553</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.3555612129863013</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>62.215241517000003</v>
+        <v>62.215241003000003</v>
       </c>
       <c r="C153" s="5">
-        <v>0.15053092200000151</v>
+        <v>0.15053027000000441</v>
       </c>
       <c r="D153" s="5">
-        <v>2.9496041131650497</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.9495911598899083</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>62.595768356999997</v>
+        <v>62.595768487000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.38052683999999459</v>
+        <v>0.38052748399999814</v>
       </c>
       <c r="D154" s="5">
-        <v>7.5915589192143917</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>7.5915722671863195</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>61.926331097000002</v>
+        <v>61.926331445000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.66943725999999515</v>
+        <v>-0.66943704199999843</v>
       </c>
       <c r="D155" s="5">
-        <v>-12.104931539200015</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-12.104927802503573</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>62.332994745999997</v>
+        <v>62.332994954999997</v>
       </c>
       <c r="C156" s="5">
-        <v>0.40666364899999508</v>
+        <v>0.40666350999999423</v>
       </c>
       <c r="D156" s="5">
-        <v>8.1712150133059325</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>8.171212071107913</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>62.569519708000001</v>
+        <v>62.569520240000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23652496200000428</v>
+        <v>0.23652528500000614</v>
       </c>
       <c r="D157" s="5">
-        <v>4.6496890325480544</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.6496954993754391</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>63.215083878999998</v>
+        <v>63.215083612999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.64556417099999663</v>
+        <v>0.64556337299999456</v>
       </c>
       <c r="D158" s="5">
-        <v>13.10837601692767</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>13.108358765097838</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>62.694420843000003</v>
+        <v>62.694420815000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.52066303599999486</v>
+        <v>-0.52066279799999649</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4479857107093057</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.4479816236487597</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>63.061677991000003</v>
+        <v>63.061677844999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.3672571480000002</v>
+        <v>0.36725702999999754</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2604298882542606</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.2604274831540749</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>63.197481330999999</v>
+        <v>63.197481174000004</v>
       </c>
       <c r="C161" s="5">
-        <v>0.13580333999999539</v>
+        <v>0.13580332900000514</v>
       </c>
       <c r="D161" s="5">
-        <v>2.6150290133614806</v>
+        <v>2.6150288051568271</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2631050003325779</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.2631055300772038</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>63.110747261</v>
+        <v>63.110747162000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-8.6734069999998553E-2</v>
+        <v>-8.673401200000086E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.6345402508576745</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.6345391700905543</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>62.839647917999997</v>
+        <v>62.839647925999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.27109934300000305</v>
+        <v>-0.27109923600000485</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0346774848894054</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.0346755521788022</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>62.876032403000004</v>
+        <v>62.876032512999998</v>
       </c>
       <c r="C164" s="5">
-        <v>3.638448500000635E-2</v>
+        <v>3.6384587000000579E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.69702318647906214</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.69702514664646831</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>63.366562782000003</v>
+        <v>63.366562561999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.49053037899999907</v>
+        <v>0.49053004900000019</v>
       </c>
       <c r="D165" s="5">
-        <v>9.7741929175016331</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>9.7741860394852544</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>63.483657489999999</v>
+        <v>63.483657559000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.11709470799999622</v>
+        <v>0.11709499700000237</v>
       </c>
       <c r="D166" s="5">
-        <v>2.2401496255661346</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>2.2401552186216644</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>63.560435677999997</v>
+        <v>63.560435927999997</v>
       </c>
       <c r="C167" s="5">
-        <v>7.6778187999998693E-2</v>
+        <v>7.6778368999995905E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>1.4609926653534444</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.4609961309002939</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>63.809844556999998</v>
+        <v>63.809844605000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.24940887900000064</v>
+        <v>0.24940867700000524</v>
       </c>
       <c r="D168" s="5">
-        <v>4.8117216355837877</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>4.8117176346738066</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>64.231986376999998</v>
+        <v>64.231986632000002</v>
       </c>
       <c r="C169" s="5">
-        <v>0.42214182000000022</v>
+        <v>0.42214202699999959</v>
       </c>
       <c r="D169" s="5">
-        <v>8.2340709316975023</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.2340751109392549</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>64.444140590000003</v>
+        <v>64.444140134999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.21215421300000514</v>
+        <v>0.21215350299999614</v>
       </c>
       <c r="D170" s="5">
-        <v>4.0363252087921353</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.0363114380919329</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>64.753624611000006</v>
+        <v>64.753624600999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.30948402100000294</v>
+        <v>0.30948446600000068</v>
       </c>
       <c r="D171" s="5">
-        <v>5.9175098510216184</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.9175186285500336</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>65.055803161</v>
+        <v>65.055803143000006</v>
       </c>
       <c r="C172" s="5">
-        <v>0.30217854999999361</v>
+        <v>0.30217854200000716</v>
       </c>
       <c r="D172" s="5">
-        <v>5.7458946951937095</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.7458945400595152</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>65.455819254000005</v>
+        <v>65.455819130999998</v>
       </c>
       <c r="C173" s="5">
-        <v>0.40001609300000496</v>
+        <v>0.40001598799999272</v>
       </c>
       <c r="D173" s="5">
-        <v>7.6332960912247172</v>
+        <v>7.6332940215078526</v>
       </c>
       <c r="E173" s="5">
-        <v>3.5734619092995912</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>3.5734619719766547</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>65.692363181000005</v>
+        <v>65.692363213999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2365439269999996</v>
+        <v>0.2365440829999983</v>
       </c>
       <c r="D174" s="5">
-        <v>4.4237938422697853</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.4237968264573491</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>65.960820248999994</v>
+        <v>65.960820349000002</v>
       </c>
       <c r="C175" s="5">
-        <v>0.26845706799998936</v>
+        <v>0.26845713500000556</v>
       </c>
       <c r="D175" s="5">
-        <v>5.0156316518027211</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>5.0156329292675883</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>66.266396025999995</v>
+        <v>66.266396119000007</v>
       </c>
       <c r="C176" s="5">
-        <v>0.30557577700000138</v>
+        <v>0.30557577000000435</v>
       </c>
       <c r="D176" s="5">
-        <v>5.703081442687874</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.7030812998297931</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>66.603787905999994</v>
+        <v>66.603788026999993</v>
       </c>
       <c r="C177" s="5">
-        <v>0.33739187999999842</v>
+        <v>0.33739190799998653</v>
       </c>
       <c r="D177" s="5">
-        <v>6.2837649989114785</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>6.2837655260199243</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>67.070429719000003</v>
+        <v>67.070429775999997</v>
       </c>
       <c r="C178" s="5">
-        <v>0.46664181300000962</v>
+        <v>0.46664174900000432</v>
       </c>
       <c r="D178" s="5">
-        <v>8.7391456223465234</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>8.7391443607192762</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>67.529073615000001</v>
+        <v>67.529073748000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.45864389599999811</v>
+        <v>0.4586439720000044</v>
       </c>
       <c r="D179" s="5">
-        <v>8.5216622398632591</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>8.5216636979636551</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>68.560383126999994</v>
+        <v>68.560383044999995</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0313095119999929</v>
+        <v>1.0313092969999929</v>
       </c>
       <c r="D180" s="5">
-        <v>19.946982333720499</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>19.946977777345442</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>68.022376168999998</v>
+        <v>68.022376172999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.53800695799999687</v>
+        <v>-0.53800687199999686</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.0206657499470655</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-9.0206643799837458</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>68.065732100000005</v>
+        <v>68.065731463999995</v>
       </c>
       <c r="C182" s="5">
-        <v>4.3355931000007786E-2</v>
+        <v>4.3355290999997464E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.76753993630243045</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.76752856644368705</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>68.017893247000003</v>
+        <v>68.017893255000004</v>
       </c>
       <c r="C183" s="5">
-        <v>-4.7838853000001791E-2</v>
+        <v>-4.7838208999991139E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.84014717641663905</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-0.84013591797470477</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>67.615579062999998</v>
+        <v>67.615579150000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.40231418400000507</v>
+        <v>-0.40231410500000209</v>
       </c>
       <c r="D184" s="5">
-        <v>-6.8713845537349494</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-6.871383247248863</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>68.091111769999998</v>
+        <v>68.091111622</v>
       </c>
       <c r="C185" s="5">
-        <v>0.47553270699999928</v>
+        <v>0.4755324719999976</v>
       </c>
       <c r="D185" s="5">
-        <v>8.7736852435893908</v>
+        <v>8.7736807269872763</v>
       </c>
       <c r="E185" s="5">
-        <v>4.0260629933815295</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.0260629627533406</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>68.691199135000005</v>
+        <v>68.691199286</v>
       </c>
       <c r="C186" s="5">
-        <v>0.60008736500000737</v>
+        <v>0.60008766400000013</v>
       </c>
       <c r="D186" s="5">
-        <v>11.103584687448077</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>11.103590516122463</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>68.575328296999999</v>
+        <v>68.575328519999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.11587083800000642</v>
+        <v>-0.11587076600000046</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0055295157750508</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-2.0055282767470262</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>68.887979529999996</v>
+        <v>68.887979856000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.31265123299999686</v>
+        <v>0.31265133600000183</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6103838337209444</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.6103857098963372</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>69.703539829999997</v>
+        <v>69.703540243999996</v>
       </c>
       <c r="C189" s="5">
-        <v>0.81556030000000135</v>
+        <v>0.81556038799999442</v>
       </c>
       <c r="D189" s="5">
-        <v>15.169277077548404</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>15.169278745825409</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>69.735146021000006</v>
+        <v>69.735146193999995</v>
       </c>
       <c r="C190" s="5">
-        <v>3.1606191000008721E-2</v>
+        <v>3.1605949999999439E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.5454839142012613</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.54547974121161857</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>69.776340345999998</v>
+        <v>69.776340265000002</v>
       </c>
       <c r="C191" s="5">
-        <v>4.1194324999992205E-2</v>
+        <v>4.1194071000006716E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.71117818543282585</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.71117378435439083</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>70.084254220000005</v>
+        <v>70.084253856999993</v>
       </c>
       <c r="C192" s="5">
-        <v>0.30791387400000758</v>
+        <v>0.30791359199999135</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4258772153267687</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.4258721313177327</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>70.100476303999997</v>
+        <v>70.100475938000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.622208399999181E-2</v>
+        <v>1.6222081000009325E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.27811242584170337</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.27811237578663217</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>70.317161799999994</v>
+        <v>70.317160333000004</v>
       </c>
       <c r="C194" s="5">
-        <v>0.21668549599999665</v>
+        <v>0.21668439500000147</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7729997024283257</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.7729802243964494</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>70.922523831999996</v>
+        <v>70.922523803000004</v>
       </c>
       <c r="C195" s="5">
-        <v>0.60536203200000216</v>
+        <v>0.60536347000000035</v>
       </c>
       <c r="D195" s="5">
-        <v>10.834300855802613</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>10.834328059491028</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>71.427770390999996</v>
+        <v>71.427771566000004</v>
       </c>
       <c r="C196" s="5">
-        <v>0.50524655899999971</v>
+        <v>0.50524776299999985</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8917415745378925</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>8.8917636043168713</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>71.110122128</v>
+        <v>71.110122012000005</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.31764826299999527</v>
+        <v>-0.31764955399999906</v>
       </c>
       <c r="D197" s="5">
-        <v>-5.207938642336174</v>
+        <v>-5.2079592100770284</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4337803856070002</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.4337804422399429</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>72.226446158000002</v>
+        <v>72.226446562000007</v>
       </c>
       <c r="C198" s="5">
-        <v>1.1163240300000012</v>
+        <v>1.1163245500000016</v>
       </c>
       <c r="D198" s="5">
-        <v>20.552955259928286</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>20.552965711568572</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>72.474523813999994</v>
+        <v>72.474524349000006</v>
       </c>
       <c r="C199" s="5">
-        <v>0.24807765599999243</v>
+        <v>0.24807778699999972</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2004252022108446</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.200427438417198</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>72.882411281000003</v>
+        <v>72.882411790000006</v>
       </c>
       <c r="C200" s="5">
-        <v>0.407887467000009</v>
+        <v>0.40788744099999974</v>
       </c>
       <c r="D200" s="5">
-        <v>6.9666377586274475</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.9666372476877347</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>73.364200788000005</v>
+        <v>73.364201214999994</v>
       </c>
       <c r="C201" s="5">
-        <v>0.481789507000002</v>
+        <v>0.48178942499998811</v>
       </c>
       <c r="D201" s="5">
-        <v>8.2274679591062938</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>8.2274664479369477</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>73.713374814999995</v>
+        <v>73.713374986999995</v>
       </c>
       <c r="C202" s="5">
-        <v>0.34917402699998945</v>
+        <v>0.34917377200000033</v>
       </c>
       <c r="D202" s="5">
-        <v>5.8632565495238875</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.8632521198898724</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>74.404081637999994</v>
+        <v>74.404081641000005</v>
       </c>
       <c r="C203" s="5">
-        <v>0.6907068229999993</v>
+        <v>0.69070665400001019</v>
       </c>
       <c r="D203" s="5">
-        <v>11.842170830404953</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>11.842167752899835</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>74.370287313000006</v>
+        <v>74.370285268999993</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.3794324999988135E-2</v>
+        <v>-3.3796372000011843E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.54368035237558621</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.54371320209494201</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>74.925725399000001</v>
+        <v>74.925723934000004</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55543808599999522</v>
+        <v>0.55543866500001116</v>
       </c>
       <c r="D205" s="5">
-        <v>9.3397216665081384</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>9.3397320731106745</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>76.136624472999998</v>
+        <v>76.136623357000005</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2108990739999967</v>
+        <v>1.2108994230000008</v>
       </c>
       <c r="D206" s="5">
-        <v>21.213766213629338</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>21.213773333488884</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>75.600910088999996</v>
+        <v>75.600910653</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.53571438400000204</v>
+        <v>-0.53571270400000515</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.1242574012596265</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-8.1242330158672775</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>76.498911161999999</v>
+        <v>76.498913877999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.8980010730000032</v>
+        <v>0.89800322499999652</v>
       </c>
       <c r="D208" s="5">
-        <v>15.222889340510504</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>15.222928115616519</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>77.381746143000001</v>
+        <v>77.381746530000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.88283498100000202</v>
+        <v>0.88283265200000471</v>
       </c>
       <c r="D209" s="5">
-        <v>14.762304661904269</v>
+        <v>14.762262655337043</v>
       </c>
       <c r="E209" s="5">
-        <v>8.8195939302577955</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>8.8195946519985533</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>77.351447307000001</v>
+        <v>77.351448336000004</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.0298836000000051E-2</v>
+        <v>-3.029819399999667E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.46884966954874319</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.46883975416870394</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>77.981533941999999</v>
+        <v>77.981535012999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.63008663499999784</v>
+        <v>0.63008667699999421</v>
       </c>
       <c r="D211" s="5">
-        <v>10.224961511723208</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>10.224962081941658</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>78.458806293999999</v>
+        <v>78.458806925000005</v>
       </c>
       <c r="C212" s="5">
-        <v>0.47727235199999996</v>
+        <v>0.47727191200000618</v>
       </c>
       <c r="D212" s="5">
-        <v>7.5967294329928992</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.5967220842439787</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>78.566162481999996</v>
+        <v>78.566162406000004</v>
       </c>
       <c r="C213" s="5">
-        <v>0.10735618799999713</v>
+        <v>0.10735548099999903</v>
       </c>
       <c r="D213" s="5">
-        <v>1.6543889280242974</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.6543779374274648</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>78.565236025000004</v>
+        <v>78.565234661999995</v>
       </c>
       <c r="C214" s="5">
-        <v>-9.2645699999138742E-4</v>
+        <v>-9.2774400000905644E-4</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4149555785547552E-2</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-1.4169210565617707E-2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>79.059788069000007</v>
+        <v>79.059785856000005</v>
       </c>
       <c r="C215" s="5">
-        <v>0.49455204400000241</v>
+        <v>0.49455119400001024</v>
       </c>
       <c r="D215" s="5">
-        <v>7.8208410714427412</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>7.8208273012116303</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>79.571987325999999</v>
+        <v>79.571981160000007</v>
       </c>
       <c r="C216" s="5">
-        <v>0.5121992569999918</v>
+        <v>0.51219530400000224</v>
       </c>
       <c r="D216" s="5">
-        <v>8.0574482562676852</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>8.0573840726134272</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>79.865211926000001</v>
+        <v>79.865208261999996</v>
       </c>
       <c r="C217" s="5">
-        <v>0.29322460000000206</v>
+        <v>0.2932271019999888</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5127616197930154</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.5128012664493733</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>79.959594852999999</v>
+        <v>79.959595536999998</v>
       </c>
       <c r="C218" s="5">
-        <v>9.4382926999998062E-2</v>
+        <v>9.4387275000002546E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.427387205583619</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.4274534558867735</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>79.633263928999995</v>
+        <v>79.633269244999994</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.32633092400000407</v>
+        <v>-0.32632629200000451</v>
       </c>
       <c r="D219" s="5">
-        <v>-4.7889884756391776</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-4.7889219783028398</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>80.006605473999997</v>
+        <v>80.006616969999996</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37334154500000238</v>
+        <v>0.37334772500000213</v>
       </c>
       <c r="D220" s="5">
-        <v>5.773271258351298</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>5.7733689067209548</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>80.397282912999998</v>
+        <v>80.397290139999996</v>
       </c>
       <c r="C221" s="5">
-        <v>0.39067743900000096</v>
+        <v>0.39067316999999946</v>
       </c>
       <c r="D221" s="5">
-        <v>6.019640183379682</v>
+        <v>6.0195717408980887</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8969613898700795</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.8969702096745884</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>80.969239548999994</v>
+        <v>80.969243161999998</v>
       </c>
       <c r="C222" s="5">
-        <v>0.57195663599999591</v>
+        <v>0.57195302200000242</v>
       </c>
       <c r="D222" s="5">
-        <v>8.8790355833440415</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>8.8789764369442423</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>81.359573994000002</v>
+        <v>81.359571704999993</v>
       </c>
       <c r="C223" s="5">
-        <v>0.39033444500000769</v>
+        <v>0.39032854299999542</v>
       </c>
       <c r="D223" s="5">
-        <v>5.9408042093813007</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.9407117151553335</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>81.310559764999994</v>
+        <v>81.310554044</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.9014229000007958E-2</v>
+        <v>-4.9017660999993495E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.72053695965175191</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.72058726514003801</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>81.604523072999996</v>
+        <v>81.604510894000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.29396330800000214</v>
+        <v>0.29395685000000071</v>
       </c>
       <c r="D225" s="5">
-        <v>4.4256917421205966</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>4.425592891568475</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>81.810941787999994</v>
+        <v>81.810933809000005</v>
       </c>
       <c r="C226" s="5">
-        <v>0.20641871499999809</v>
+        <v>0.20642291500000454</v>
       </c>
       <c r="D226" s="5">
-        <v>3.077988458397285</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.0780524258668063</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>81.800274723000001</v>
+        <v>81.800264171999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.0667064999992704E-2</v>
+        <v>-1.066963700000656E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.15635197611775231</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.15638966328469506</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>82.018912595000003</v>
+        <v>82.018894164000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.21863787200000218</v>
+        <v>0.21862999200000388</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2549637726424274</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.2548451555761693</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>82.221709923000006</v>
+        <v>82.221697039999995</v>
       </c>
       <c r="C229" s="5">
-        <v>0.20279732800000261</v>
+        <v>0.20280287599999269</v>
       </c>
       <c r="D229" s="5">
-        <v>3.007765565543008</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.0078496574482694</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>82.365388835999994</v>
+        <v>82.365412544999998</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14367891299998803</v>
+        <v>0.14371550500000296</v>
       </c>
       <c r="D230" s="5">
-        <v>2.1172202105989468</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>2.1177649513476116</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>83.676746614999999</v>
+        <v>83.676773041999994</v>
       </c>
       <c r="C231" s="5">
-        <v>1.3113577790000051</v>
+        <v>1.3113604969999955</v>
       </c>
       <c r="D231" s="5">
-        <v>20.87052251270778</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>20.870563083159421</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>84.104310979000005</v>
+        <v>84.104364982000007</v>
       </c>
       <c r="C232" s="5">
-        <v>0.42756436400000553</v>
+        <v>0.42759194000001344</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3069482452277725</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>6.3073644668816042</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>83.423264320000001</v>
+        <v>83.423309515</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.68104665900000327</v>
+        <v>-0.6810554670000073</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.2958686304770666</v>
+        <v>-9.2959778455423798</v>
       </c>
       <c r="E233" s="5">
-        <v>3.7637856621031585</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.7638325492446834</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>83.666934437999998</v>
+        <v>83.666942676999994</v>
       </c>
       <c r="C234" s="5">
-        <v>0.24367011799999716</v>
+        <v>0.24363316199999474</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5619275073017764</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>3.5613766238244304</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>83.547454415000004</v>
+        <v>83.547415822999994</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11948002299999416</v>
+        <v>-0.11952685400000007</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7002566447835821</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.7009176780775404</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>83.260416370000002</v>
+        <v>83.260355113000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.28703804500000274</v>
+        <v>-0.28706070999999156</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.0457365212517304</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.0460518005004502</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.136973432999994</v>
+        <v>83.13691034</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.12344293700000719</v>
+        <v>-0.12344477300000278</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.7646987779272316</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-1.7647260988972402</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.436353249999996</v>
+        <v>83.436326385000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.29937981700000194</v>
+        <v>0.29941604500000096</v>
       </c>
       <c r="D238" s="5">
-        <v>4.4078728785192034</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>4.4084202977441089</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>82.943249465999997</v>
+        <v>82.943238124000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49310378399999877</v>
+        <v>-0.49308826099999692</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.8658878397312328</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-6.8656808158975462</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>84.397941923999994</v>
+        <v>84.397920606</v>
       </c>
       <c r="C240" s="5">
-        <v>1.4546924579999967</v>
+        <v>1.4546824819999955</v>
       </c>
       <c r="D240" s="5">
-        <v>23.199721853976918</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>23.199550589204598</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>84.516538421999996</v>
+        <v>84.516524066000002</v>
       </c>
       <c r="C241" s="5">
-        <v>0.11859649800000227</v>
+        <v>0.11860346000000277</v>
       </c>
       <c r="D241" s="5">
-        <v>1.6993408754321315</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>1.6994418371400366</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>84.291058257000003</v>
+        <v>84.291126403000007</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.22548016499999335</v>
+        <v>-0.22539766299999542</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.1548977213432416</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.1537607680373836</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>84.106124671000003</v>
+        <v>84.106204114999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.18493358599999965</v>
+        <v>-0.18492228800000987</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.6012473656246815</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-2.6010882847093075</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>83.968562272</v>
+        <v>83.968690594999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.13756239900000367</v>
+        <v>-0.13751351999999883</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.9451375520837977</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.9444507842728553</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>83.820505307999994</v>
+        <v>83.820673334000006</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14805696400000556</v>
+        <v>-0.14801726099999257</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.095491936086602</v>
+        <v>-2.0949322745673848</v>
       </c>
       <c r="E245" s="5">
-        <v>0.47617531061387997</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.47632229086831401</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>83.765952885000004</v>
+        <v>83.765986819999995</v>
       </c>
       <c r="C246" s="5">
-        <v>-5.4552422999989858E-2</v>
+        <v>-5.4686514000010789E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.77819965749623687</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-0.78010407177494523</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>83.927991653999996</v>
+        <v>83.927930231000005</v>
       </c>
       <c r="C247" s="5">
-        <v>0.16203876899999159</v>
+        <v>0.16194341100000997</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3461644468727449</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.3447680814211891</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>84.417975519999999</v>
+        <v>84.417580482000005</v>
       </c>
       <c r="C248" s="5">
-        <v>0.48998386600000288</v>
+        <v>0.48965025100000048</v>
       </c>
       <c r="D248" s="5">
-        <v>7.235164980686859</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.2300851068191507</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>84.545371881999998</v>
+        <v>84.545260330999994</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12739636199999893</v>
+        <v>0.12767984899998908</v>
       </c>
       <c r="D249" s="5">
-        <v>1.826043866552074</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>1.8301497424917157</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>84.951928081999995</v>
+        <v>84.951878003000004</v>
       </c>
       <c r="C250" s="5">
-        <v>0.40655619999999715</v>
+        <v>0.40661767200001009</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9255716278705739</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.9264994437431717</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>85.218641004999995</v>
+        <v>85.218611984000006</v>
       </c>
       <c r="C251" s="5">
-        <v>0.26671292300000005</v>
+        <v>0.26673398100000156</v>
       </c>
       <c r="D251" s="5">
-        <v>3.833231015017069</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.8335412076928588</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>85.576905237000005</v>
+        <v>85.576853084999996</v>
       </c>
       <c r="C252" s="5">
-        <v>0.35826423200001045</v>
+        <v>0.35824110099999018</v>
       </c>
       <c r="D252" s="5">
-        <v>5.1631707232294266</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>5.1628314219652749</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>85.726846375999997</v>
+        <v>85.726809138999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.14994113899999206</v>
+        <v>0.14995605400000045</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1229261887982798</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.1231407070133157</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>86.106462089000004</v>
+        <v>86.106624922999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.37961571300000685</v>
+        <v>0.3798157840000016</v>
       </c>
       <c r="D254" s="5">
-        <v>5.4451899358530342</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>5.4481324593943503</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>86.885754134999999</v>
+        <v>86.886019802000007</v>
       </c>
       <c r="C255" s="5">
-        <v>0.7792920459999948</v>
+        <v>0.7793948790000087</v>
       </c>
       <c r="D255" s="5">
-        <v>11.417639741909946</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.419199481823306</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>87.384039486000006</v>
+        <v>87.384417178000007</v>
       </c>
       <c r="C256" s="5">
-        <v>0.49828535100000693</v>
+        <v>0.49839737599999978</v>
       </c>
       <c r="D256" s="5">
-        <v>7.1032138517207022</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>7.1048391053986526</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>87.867912606000004</v>
+        <v>87.868466777999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.48387311999999838</v>
+        <v>0.48404959999999164</v>
       </c>
       <c r="D257" s="5">
-        <v>6.8509309099582527</v>
+        <v>6.8534756897111082</v>
       </c>
       <c r="E257" s="5">
-        <v>4.8286601030711251</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>4.8291111046922186</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>88.004741393000003</v>
+        <v>88.004994655999994</v>
       </c>
       <c r="C258" s="5">
-        <v>0.1368287869999989</v>
+        <v>0.13652787799999544</v>
       </c>
       <c r="D258" s="5">
-        <v>1.884739653227685</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.8805473540098427</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>88.101981069999994</v>
+        <v>88.102035178999998</v>
       </c>
       <c r="C259" s="5">
-        <v>9.7239676999990365E-2</v>
+        <v>9.7040523000003986E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.3340117504418991</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.3312591510976413</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>89.069959689000001</v>
+        <v>89.068032330999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.96797861900000726</v>
+        <v>0.96599715199999991</v>
       </c>
       <c r="D260" s="5">
-        <v>14.011059044008412</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>13.980617920609649</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>90.49078111</v>
+        <v>90.490600724000004</v>
       </c>
       <c r="C261" s="5">
-        <v>1.4208214209999994</v>
+        <v>1.4225683930000059</v>
       </c>
       <c r="D261" s="5">
-        <v>20.914107666515026</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>20.942616061489328</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.127709474</v>
+        <v>90.127575003000004</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.36307163600000081</v>
+        <v>-0.36302572099999963</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.7098604328112419</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.7092870729888432</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>89.870100891000007</v>
+        <v>89.870027293000007</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.25760858299999256</v>
+        <v>-0.25754770999999721</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.3765047556337802</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-3.3757243419348826</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>90.113492262999998</v>
+        <v>90.113478712000003</v>
       </c>
       <c r="C264" s="5">
-        <v>0.24339137199999072</v>
+        <v>0.24345141899999589</v>
       </c>
       <c r="D264" s="5">
-        <v>3.2987573950257865</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.2995861363907419</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>90.725699688000006</v>
+        <v>90.725823571999996</v>
       </c>
       <c r="C265" s="5">
-        <v>0.61220742500000824</v>
+        <v>0.61234485999999322</v>
       </c>
       <c r="D265" s="5">
-        <v>8.4641123417362518</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>8.4660853496958843</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>91.305939710000004</v>
+        <v>91.306420365999998</v>
       </c>
       <c r="C266" s="5">
-        <v>0.58024002199999813</v>
+        <v>0.58059679400000164</v>
       </c>
       <c r="D266" s="5">
-        <v>7.950448702182733</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>7.9554992747236986</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>91.086217834999999</v>
+        <v>91.086921810000007</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.21972187500000473</v>
+        <v>-0.21949855599999069</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.8498076375850667</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.8469345748168839</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>91.230134751999998</v>
+        <v>91.231113433000004</v>
       </c>
       <c r="C268" s="5">
-        <v>0.14391691699999853</v>
+        <v>0.14419162299999755</v>
       </c>
       <c r="D268" s="5">
-        <v>1.9125726114739283</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.9162402000932888</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>91.602965157</v>
+        <v>91.604208392000004</v>
       </c>
       <c r="C269" s="5">
-        <v>0.37283040500000197</v>
+        <v>0.37309495899999945</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0157857575929166</v>
+        <v>5.0193702435552767</v>
       </c>
       <c r="E269" s="5">
-        <v>4.2507582577362202</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.2515156471756521</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>92.150254774000004</v>
+        <v>92.150782117000006</v>
       </c>
       <c r="C270" s="5">
-        <v>0.54728961700000411</v>
+        <v>0.54657372500000179</v>
       </c>
       <c r="D270" s="5">
-        <v>7.4098477604914503</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.3997311617536532</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>92.143422478999994</v>
+        <v>92.143287076999997</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.8322950000094806E-3</v>
+        <v>-7.4950400000091122E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-8.8935310116255994E-2</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-9.7557779627144292E-2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>92.619711062999997</v>
+        <v>92.615572693000004</v>
       </c>
       <c r="C272" s="5">
-        <v>0.4762885840000024</v>
+        <v>0.47228561600000774</v>
       </c>
       <c r="D272" s="5">
-        <v>6.3822059462806724</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.3270553238722549</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>93.269566316999999</v>
+        <v>93.268764234000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.64985525400000199</v>
+        <v>0.65319154099999821</v>
       </c>
       <c r="D273" s="5">
-        <v>8.7522940218359722</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>8.7993930683207822</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>93.475612212000001</v>
+        <v>93.475058713999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.20604589500000259</v>
+        <v>0.20629447999999684</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6834211628891103</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.6867214595840849</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>93.840460867000004</v>
+        <v>93.840300271000004</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36484865500000296</v>
+        <v>0.36524155700000449</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7856388483112244</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.7909326928657903</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>93.603892142999996</v>
+        <v>93.604066900000007</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.2365687240000085</v>
+        <v>-0.23623337099999731</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.9835663028647819</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-2.9794003005281344</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>94.200952541000007</v>
+        <v>94.201404214999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.59706039800001065</v>
+        <v>0.5973373149999901</v>
       </c>
       <c r="D277" s="5">
-        <v>7.9286243553586377</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.9324163407515913</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>94.875570256000003</v>
+        <v>94.876818198999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.67461771499999656</v>
+        <v>0.67541398400000219</v>
       </c>
       <c r="D278" s="5">
-        <v>8.9404737233056863</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>8.9514013534536687</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>96.022941364999994</v>
+        <v>96.024805903000001</v>
       </c>
       <c r="C279" s="5">
-        <v>1.147371108999991</v>
+        <v>1.1479877040000019</v>
       </c>
       <c r="D279" s="5">
-        <v>15.517363964875507</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>15.526047581120505</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>97.255325208000002</v>
+        <v>97.257565290000002</v>
       </c>
       <c r="C280" s="5">
-        <v>1.232383843000008</v>
+        <v>1.2327593870000015</v>
       </c>
       <c r="D280" s="5">
-        <v>16.536138591966477</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>16.541194450024665</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>98.286427720000006</v>
+        <v>98.288978169999993</v>
       </c>
       <c r="C281" s="5">
-        <v>1.0311025120000039</v>
+        <v>1.0314128799999907</v>
       </c>
       <c r="D281" s="5">
-        <v>13.491130726569311</v>
+        <v>13.495102193710196</v>
       </c>
       <c r="E281" s="5">
-        <v>7.2961203292329024</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>7.2974483327163275</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>98.024377231000003</v>
+        <v>98.025977123999994</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.26205048900000349</v>
+        <v>-0.26300104599999941</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.152928265408883</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.1641164487127171</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>98.500094231000006</v>
+        <v>98.501018963000007</v>
       </c>
       <c r="C283" s="5">
-        <v>0.47571700000000305</v>
+        <v>0.47504183900001351</v>
       </c>
       <c r="D283" s="5">
-        <v>5.981643450412899</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.9728263692266914</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>99.605639873000001</v>
+        <v>99.592931445000005</v>
       </c>
       <c r="C284" s="5">
-        <v>1.1055456419999956</v>
+        <v>1.0919124819999979</v>
       </c>
       <c r="D284" s="5">
-        <v>14.331895950606865</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>14.144111110737189</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>99.222390490999999</v>
+        <v>99.221526811000004</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.38324938200000247</v>
+        <v>-0.37140463400000101</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.5207333887168355</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-4.3844166086341225</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>99.721576372000001</v>
+        <v>99.719498329999993</v>
       </c>
       <c r="C286" s="5">
-        <v>0.4991858810000025</v>
+        <v>0.49797151899998937</v>
       </c>
       <c r="D286" s="5">
-        <v>6.2070606583637833</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.1915970189868164</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>100.45781167</v>
+        <v>100.4586673</v>
       </c>
       <c r="C287" s="5">
-        <v>0.73623529799999687</v>
+        <v>0.73916897000000858</v>
       </c>
       <c r="D287" s="5">
-        <v>9.2282410640515558</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>9.2667257971280836</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>100.78323806</v>
+        <v>100.78417598999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.32542639000000406</v>
+        <v>0.32550868999999238</v>
       </c>
       <c r="D288" s="5">
-        <v>3.9573333604956629</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.9583177515218004</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>101.23512238000001</v>
+        <v>101.23625928</v>
       </c>
       <c r="C289" s="5">
-        <v>0.45188432000000489</v>
+        <v>0.45208329000000447</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5151581896161206</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.5175941791624439</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>101.86384558</v>
+        <v>101.86819398999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.62872319999999604</v>
+        <v>0.6319347099999959</v>
       </c>
       <c r="D290" s="5">
-        <v>7.712539697420806</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>7.7532075375663645</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>102.22905659</v>
+        <v>102.2322077</v>
       </c>
       <c r="C291" s="5">
-        <v>0.36521100999999589</v>
+        <v>0.36401371000000893</v>
       </c>
       <c r="D291" s="5">
-        <v>4.3882034273866832</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.3733429432150084</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>102.57426712</v>
+        <v>102.57840322</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34521053000000279</v>
+        <v>0.34619551999999487</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1283139632994903</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.1401835502528517</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>102.75102474000001</v>
+        <v>102.75524579</v>
       </c>
       <c r="C293" s="5">
-        <v>0.17675762000000361</v>
+        <v>0.17684257000000514</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0875707573742019</v>
+        <v>2.0884985651804078</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5424349257242591</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.5440167383520746</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>104.00704235000001</v>
+        <v>104.00929658</v>
       </c>
       <c r="C294" s="5">
-        <v>1.2560176100000007</v>
+        <v>1.2540507899999938</v>
       </c>
       <c r="D294" s="5">
-        <v>15.696179098001162</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>15.669239918643175</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.62080659999999</v>
+        <v>104.62140377</v>
       </c>
       <c r="C295" s="5">
-        <v>0.61376424999998846</v>
+        <v>0.61210719000000324</v>
       </c>
       <c r="D295" s="5">
-        <v>7.3158352099702562</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.2952767676538244</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.52884647</v>
+        <v>105.50605353</v>
       </c>
       <c r="C296" s="5">
-        <v>0.9080398700000103</v>
+        <v>0.88464976000000206</v>
       </c>
       <c r="D296" s="5">
-        <v>10.92706518337403</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>10.63232176684803</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.52333887</v>
+        <v>105.52055643999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-5.5076000000013892E-3</v>
+        <v>1.4502909999990266E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.2610588660094724E-2</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.16507731123924785</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>105.88156705999999</v>
+        <v>105.87656027</v>
       </c>
       <c r="C298" s="5">
-        <v>0.35822818999999129</v>
+        <v>0.35600383000000591</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1506613287362049</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.1245191774917922</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>106.81043717</v>
+        <v>106.8154395</v>
       </c>
       <c r="C299" s="5">
-        <v>0.92887011000000541</v>
+        <v>0.93887922999999773</v>
       </c>
       <c r="D299" s="5">
-        <v>11.050364391145905</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>11.175860560040007</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>107.49472783</v>
+        <v>107.49654293</v>
       </c>
       <c r="C300" s="5">
-        <v>0.68429066000000205</v>
+        <v>0.68110343000000739</v>
       </c>
       <c r="D300" s="5">
-        <v>7.9646700373249724</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>7.9258780223328218</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.21566790999999</v>
+        <v>108.21747286</v>
       </c>
       <c r="C301" s="5">
-        <v>0.72094007999999121</v>
+        <v>0.72092992999999694</v>
       </c>
       <c r="D301" s="5">
-        <v>8.3517070758521541</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>8.351438862903704</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>108.86407487</v>
+        <v>108.87263428999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.64840696000000264</v>
+        <v>0.65516142999999261</v>
       </c>
       <c r="D302" s="5">
-        <v>7.4319117667042356</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>7.5117969135584328</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.91941973</v>
+        <v>108.92524043</v>
       </c>
       <c r="C303" s="5">
-        <v>5.5344860000005269E-2</v>
+        <v>5.260614000000885E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.61177066906950017</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>0.58137109149489774</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>109.54547773</v>
+        <v>109.55178035</v>
       </c>
       <c r="C304" s="5">
-        <v>0.62605800000000045</v>
+        <v>0.62653991999999903</v>
       </c>
       <c r="D304" s="5">
-        <v>7.1197662858098809</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>7.1250285153142245</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>109.83407787</v>
+        <v>109.84055759</v>
       </c>
       <c r="C305" s="5">
-        <v>0.28860013999999978</v>
+        <v>0.28877724000000171</v>
       </c>
       <c r="D305" s="5">
-        <v>3.2076416398698626</v>
+        <v>3.2094513025274551</v>
       </c>
       <c r="E305" s="5">
-        <v>6.8934136159934933</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>6.8953285504082196</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>110.7115692</v>
+        <v>110.71700735</v>
       </c>
       <c r="C306" s="5">
-        <v>0.87749132999999802</v>
+        <v>0.87644975999999986</v>
       </c>
       <c r="D306" s="5">
-        <v>10.019781605895094</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>10.006745007701356</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>111.77325135</v>
+        <v>111.77808022000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0616821499999958</v>
+        <v>1.0610728700000038</v>
       </c>
       <c r="D307" s="5">
-        <v>12.134314859054186</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>12.126352712067479</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>112.64353730000001</v>
+        <v>112.59035632</v>
       </c>
       <c r="C308" s="5">
-        <v>0.87028595000001019</v>
+        <v>0.81227609999999117</v>
       </c>
       <c r="D308" s="5">
-        <v>9.7540990852510454</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>9.0773469920047312</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>113.9240046</v>
+        <v>113.92339828</v>
       </c>
       <c r="C309" s="5">
-        <v>1.280467299999998</v>
+        <v>1.3330419600000027</v>
       </c>
       <c r="D309" s="5">
-        <v>14.526912307546414</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>15.170393998915866</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>114.99970532</v>
+        <v>114.99381236000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0757007200000004</v>
+        <v>1.0704140800000062</v>
       </c>
       <c r="D310" s="5">
-        <v>11.938070866400196</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>11.87640225965847</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>115.4999486</v>
+        <v>115.51096954</v>
       </c>
       <c r="C311" s="5">
-        <v>0.5002432799999923</v>
+        <v>0.51715717999999811</v>
       </c>
       <c r="D311" s="5">
-        <v>5.3466577101677348</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.5322219566873887</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>116.25954261</v>
+        <v>116.26451843</v>
       </c>
       <c r="C312" s="5">
-        <v>0.75959401000000071</v>
+        <v>0.75354888999999048</v>
       </c>
       <c r="D312" s="5">
-        <v>8.1836995010596816</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>8.1154140107268411</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>116.77403199</v>
+        <v>116.77819708</v>
       </c>
       <c r="C313" s="5">
-        <v>0.51448938000000055</v>
+        <v>0.51367865000000279</v>
       </c>
       <c r="D313" s="5">
-        <v>5.4416006241172488</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>5.4325781456739719</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>117.41625937000001</v>
+        <v>117.43322689999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.64222738000000845</v>
+        <v>0.65502981999999577</v>
       </c>
       <c r="D314" s="5">
-        <v>6.8030307139543833</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>6.942601994034292</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>118.0953548</v>
+        <v>118.10352745</v>
       </c>
       <c r="C315" s="5">
-        <v>0.67909542999998962</v>
+        <v>0.67030055000000743</v>
       </c>
       <c r="D315" s="5">
-        <v>7.1654757762827703</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>7.0686904029443998</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>118.53019732999999</v>
+        <v>118.53945147</v>
       </c>
       <c r="C316" s="5">
-        <v>0.4348425299999974</v>
+        <v>0.43592402000000163</v>
       </c>
       <c r="D316" s="5">
-        <v>4.5091476468834601</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>4.52027173722922</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>119.40290204999999</v>
+        <v>119.41174983000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.87270472000000154</v>
+        <v>0.87229836000000205</v>
       </c>
       <c r="D317" s="5">
-        <v>9.2019764444142069</v>
+        <v>9.1967694669550681</v>
       </c>
       <c r="E317" s="5">
-        <v>8.7120722143501759</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>8.7137141780782237</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>119.91245297</v>
+        <v>119.91864717</v>
       </c>
       <c r="C318" s="5">
-        <v>0.50955092000000946</v>
+        <v>0.50689733999999476</v>
       </c>
       <c r="D318" s="5">
-        <v>5.2429124350011014</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.2145729308817668</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>120.47293433</v>
+        <v>120.47584015</v>
       </c>
       <c r="C319" s="5">
-        <v>0.56048135999999715</v>
+        <v>0.5571929799999964</v>
       </c>
       <c r="D319" s="5">
-        <v>5.7553668170886141</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>5.7204290664523816</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>120.27288688</v>
+        <v>120.18746853</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.20004744999999957</v>
+        <v>-0.28837161999999239</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.9745233872486834</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.8348128608334577</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>121.41952153</v>
+        <v>121.41485102</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1466346499999958</v>
+        <v>1.2273824899999966</v>
       </c>
       <c r="D321" s="5">
-        <v>12.059680901713188</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>12.966970240851715</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>120.80708903999999</v>
+        <v>120.80019627</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.61243249000000333</v>
+        <v>-0.61465474999999969</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.8876038504908301</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-5.908597235434998</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>121.28186530000001</v>
+        <v>121.3021344</v>
       </c>
       <c r="C323" s="5">
-        <v>0.47477626000001294</v>
+        <v>0.50193812999999921</v>
       </c>
       <c r="D323" s="5">
-        <v>4.8193292224076867</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>5.1016739567282698</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>122.3654008</v>
+        <v>122.38044114</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0835354999999964</v>
+        <v>1.0783067400000022</v>
       </c>
       <c r="D324" s="5">
-        <v>11.263631772363647</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>11.204627632824348</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>122.54550188</v>
+        <v>122.55877448</v>
       </c>
       <c r="C325" s="5">
-        <v>0.18010108000000002</v>
+        <v>0.17833333999999468</v>
       </c>
       <c r="D325" s="5">
-        <v>1.7805639700883447</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.7627285390868774</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>123.72047133</v>
+        <v>123.74917311999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1749694499999919</v>
+        <v>1.190398639999998</v>
       </c>
       <c r="D326" s="5">
-        <v>12.132186984812199</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>12.298706302246476</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>123.38929542</v>
+        <v>123.401849</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.33117590999999891</v>
+        <v>-0.34732411999999613</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.1652976929634646</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.316506196529545</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>123.65026945</v>
+        <v>123.66045006</v>
       </c>
       <c r="C328" s="5">
-        <v>0.26097402999999986</v>
+        <v>0.25860106000000371</v>
       </c>
       <c r="D328" s="5">
-        <v>2.5677888589653586</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>2.5439090268583264</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>123.57110313</v>
+        <v>123.57573459</v>
       </c>
       <c r="C329" s="5">
-        <v>-7.9166319999998791E-2</v>
+        <v>-8.4715470000006121E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.76559292101353593</v>
+        <v>-0.81898781860986203</v>
       </c>
       <c r="E329" s="5">
-        <v>3.4908708318115877</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.4870812679054008</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>123.76782715</v>
+        <v>123.7784466</v>
       </c>
       <c r="C330" s="5">
-        <v>0.19672402000000488</v>
+        <v>0.20271200999999905</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9272049246999989</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.9863214243274863</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>124.14043129</v>
+        <v>124.13264058</v>
       </c>
       <c r="C331" s="5">
-        <v>0.37260413999999287</v>
+        <v>0.35419398000000513</v>
       </c>
       <c r="D331" s="5">
-        <v>3.673031859334519</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.4883803664782498</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>124.26862757000001</v>
+        <v>124.14291068999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.1281962800000116</v>
+        <v>1.0270109999993338E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>1.2462683400342067</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>9.9327151109518397E-2</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>124.50469893</v>
+        <v>124.48965178</v>
       </c>
       <c r="C333" s="5">
-        <v>0.23607135999999684</v>
+        <v>0.34674109000000897</v>
       </c>
       <c r="D333" s="5">
-        <v>2.3035926766986847</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.4036670409018255</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>125.12781744999999</v>
+        <v>125.11261494999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.62311851999999135</v>
+        <v>0.62296316999999135</v>
       </c>
       <c r="D334" s="5">
-        <v>6.1738397408275247</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>6.1730246319448012</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>124.69082899999999</v>
+        <v>124.73169269</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.43698845000000119</v>
+        <v>-0.3809222599999913</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.1112372663756114</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-3.5929981076691986</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>125.63479656</v>
+        <v>125.67167938</v>
       </c>
       <c r="C336" s="5">
-        <v>0.94396756000000437</v>
+        <v>0.93998668999999779</v>
       </c>
       <c r="D336" s="5">
-        <v>9.4725267342713018</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>9.427690111794341</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>126.24144973</v>
+        <v>126.27785339</v>
       </c>
       <c r="C337" s="5">
-        <v>0.6066531700000013</v>
+        <v>0.6061740100000037</v>
       </c>
       <c r="D337" s="5">
-        <v>5.9508362250363378</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>5.9442189613320595</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>126.59495063999999</v>
+        <v>126.64925821999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.35350090999999395</v>
+        <v>0.37140482999998881</v>
       </c>
       <c r="D338" s="5">
-        <v>3.412473600021082</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.5870625549559776</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>127.23303576000001</v>
+        <v>127.22859703</v>
       </c>
       <c r="C339" s="5">
-        <v>0.63808512000001372</v>
+        <v>0.57933881000001008</v>
       </c>
       <c r="D339" s="5">
-        <v>6.2189658155508143</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.6294582043211028</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>127.70976318</v>
+        <v>127.72512804</v>
       </c>
       <c r="C340" s="5">
-        <v>0.47672741999998891</v>
+        <v>0.49653100999999822</v>
       </c>
       <c r="D340" s="5">
-        <v>4.5900861451883657</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.7850446000029523</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>128.0825438</v>
+        <v>128.08773613</v>
       </c>
       <c r="C341" s="5">
-        <v>0.37278062000000034</v>
+        <v>0.36260808999999483</v>
       </c>
       <c r="D341" s="5">
-        <v>3.5595459426705167</v>
+        <v>3.4604677205647416</v>
       </c>
       <c r="E341" s="5">
-        <v>3.6508864578588707</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.651203494739419</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>128.47791093999999</v>
+        <v>128.48481710999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.39536713999999051</v>
+        <v>0.39708097999999836</v>
       </c>
       <c r="D342" s="5">
-        <v>3.7677174270508429</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.7841732142091189</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>128.88497101999999</v>
+        <v>128.84118599000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.40706008000000793</v>
+        <v>0.35636888000001932</v>
       </c>
       <c r="D343" s="5">
-        <v>3.8689503116737356</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.3795978633516466</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>129.96330798</v>
+        <v>129.78965127000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0783369600000015</v>
+        <v>0.94846527999999353</v>
       </c>
       <c r="D344" s="5">
-        <v>10.515131603635863</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>9.2003976829786218</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>129.56315262999999</v>
+        <v>129.55656278000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.40015535000000568</v>
+        <v>-0.23308849000000009</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.6328532024982874</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.1339134702343943</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>130.00700714999999</v>
+        <v>129.97361935000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.44385452000000214</v>
+        <v>0.41705656999999974</v>
       </c>
       <c r="D346" s="5">
-        <v>4.1892815136655548</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.9320623840143565</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>130.71192837999999</v>
+        <v>130.74812559</v>
       </c>
       <c r="C347" s="5">
-        <v>0.70492122999999651</v>
+        <v>0.7745062399999938</v>
       </c>
       <c r="D347" s="5">
-        <v>6.7042048602512949</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>7.3898175244320186</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>130.36976996000001</v>
+        <v>130.46957497</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.34215841999997565</v>
+        <v>-0.2785506200000043</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.0963515205634895</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-2.5267800667247986</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>131.03099990999999</v>
+        <v>131.11069635999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.66122994999997786</v>
+        <v>0.64112138999999502</v>
       </c>
       <c r="D349" s="5">
-        <v>6.2590360105515996</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>6.058753204857692</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>130.58509744</v>
+        <v>130.66507329999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.44590246999999295</v>
+        <v>-0.44562306000000262</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.0080647614525899</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-4.0032105363489556</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>132.29733894</v>
+        <v>132.26590210000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.7122415000000046</v>
+        <v>1.6008288000000164</v>
       </c>
       <c r="D351" s="5">
-        <v>16.920293221286364</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>15.733898538027757</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>132.46883237</v>
+        <v>132.48694817000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.17149342999999817</v>
+        <v>0.22104606999999987</v>
       </c>
       <c r="D352" s="5">
-        <v>1.5666654422204607</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.0240067177321741</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>133.38764455</v>
+        <v>133.38754907000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.91881218000000331</v>
+        <v>0.90060090000000059</v>
       </c>
       <c r="D353" s="5">
-        <v>8.6482518888969295</v>
+        <v>8.4691800121415852</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1419389345388691</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.13764275966364</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>133.83121434</v>
+        <v>133.82551201999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.44356978999999797</v>
+        <v>0.43796294999998509</v>
       </c>
       <c r="D354" s="5">
-        <v>4.0643032626449305</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.0120011267417155</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>134.30642603999999</v>
+        <v>134.2127978</v>
       </c>
       <c r="C355" s="5">
-        <v>0.47521169999998847</v>
+        <v>0.38728578000001335</v>
       </c>
       <c r="D355" s="5">
-        <v>4.3452024791371002</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.5285646671691318</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>134.41880508</v>
+        <v>134.20253754999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11237904000000754</v>
+        <v>-1.0260250000015958E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0087171164804953</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-9.1698591095767945E-2</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>134.47870065000001</v>
+        <v>134.51249766000001</v>
       </c>
       <c r="C357" s="5">
-        <v>5.9895570000009002E-2</v>
+        <v>0.30996011000001999</v>
       </c>
       <c r="D357" s="5">
-        <v>0.53601943613259539</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.8070528981855469</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>134.53297807000001</v>
+        <v>134.46960311000001</v>
       </c>
       <c r="C358" s="5">
-        <v>5.427742000000535E-2</v>
+        <v>-4.2894549999999754E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>0.48541282183907075</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.38199630546872365</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>134.56816225</v>
+        <v>134.58884369</v>
       </c>
       <c r="C359" s="5">
-        <v>3.5184179999987464E-2</v>
+        <v>0.11924057999999604</v>
       </c>
       <c r="D359" s="5">
-        <v>0.31428576492349425</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.0693020504977335</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>135.30047611000001</v>
+        <v>135.47011763</v>
       </c>
       <c r="C360" s="5">
-        <v>0.73231386000000498</v>
+        <v>0.88127393999999981</v>
       </c>
       <c r="D360" s="5">
-        <v>6.729393324207078</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>8.1467198747013914</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>135.20192456999999</v>
+        <v>135.32638127000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-9.8551540000016757E-2</v>
+        <v>-0.14373635999999124</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.87057507537934287</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-1.2658189141631193</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>135.34452791000001</v>
+        <v>135.44867223</v>
       </c>
       <c r="C362" s="5">
-        <v>0.14260334000002217</v>
+        <v>0.12229095999998663</v>
       </c>
       <c r="D362" s="5">
-        <v>1.2730603693365872</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.0898150528512618</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>135.28852040999999</v>
+        <v>135.22355626000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.6007500000021082E-2</v>
+        <v>-0.22511596999999028</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.49544850901450666</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.9762722190370341</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>135.41696081000001</v>
+        <v>135.43107276000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.12844040000001655</v>
+        <v>0.207516499999997</v>
       </c>
       <c r="D364" s="5">
-        <v>1.1452252469678292</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.8571647001902392</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>135.78197077999999</v>
+        <v>135.78264805000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.36500996999998847</v>
+        <v>0.35157528999999954</v>
       </c>
       <c r="D365" s="5">
-        <v>3.2829283875363879</v>
+        <v>3.1600315578608651</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7950135022456903</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.7955941140676446</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>137.13439696</v>
+        <v>137.11404247999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.352426180000009</v>
+        <v>1.3313944299999889</v>
       </c>
       <c r="D366" s="5">
-        <v>12.629334657149283</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>12.422161985301926</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>137.09402399000001</v>
+        <v>136.94656601</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.0372969999992847E-2</v>
+        <v>-0.16747646999999688</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.35271379418440052</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-1.4559204211618493</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>132.92396509</v>
+        <v>132.70546087</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.170058900000015</v>
+        <v>-4.2411051400000019</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.973291652682221</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-31.443004638894724</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>71.624465475999997</v>
+        <v>71.667060813999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-61.299499613999998</v>
+        <v>-61.038400056</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.940090282121389</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.938458285760277</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>85.293867032999998</v>
+        <v>85.240661345999996</v>
       </c>
       <c r="C370" s="5">
-        <v>13.669401557</v>
+        <v>13.573600532</v>
       </c>
       <c r="D370" s="5">
-        <v>713.34898810672348</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>701.54258791995687</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>96.470360639999996</v>
+        <v>96.462939449999993</v>
       </c>
       <c r="C371" s="5">
-        <v>11.176493606999998</v>
+        <v>11.222278103999997</v>
       </c>
       <c r="D371" s="5">
-        <v>338.24116287426943</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>341.1275422688239</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>95.533599870000003</v>
+        <v>95.689547425000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.93676076999999225</v>
+        <v>-0.7733920249999926</v>
       </c>
       <c r="D372" s="5">
-        <v>-11.04980769907089</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-9.2078907729802317</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>97.537485232999998</v>
+        <v>97.645322324000006</v>
       </c>
       <c r="C373" s="5">
-        <v>2.0038853629999949</v>
+        <v>1.955774899000005</v>
       </c>
       <c r="D373" s="5">
-        <v>28.287674863057589</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>27.480369528583857</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>102.06337886</v>
+        <v>102.14093411</v>
       </c>
       <c r="C374" s="5">
-        <v>4.5258936270000021</v>
+        <v>4.4956117859999978</v>
       </c>
       <c r="D374" s="5">
-        <v>72.337842306622633</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>71.625013079255169</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>106.38969881</v>
+        <v>106.32732196000001</v>
       </c>
       <c r="C375" s="5">
-        <v>4.3263199499999985</v>
+        <v>4.1863878500000027</v>
       </c>
       <c r="D375" s="5">
-        <v>64.571888020553359</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>61.934954296927145</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>108.00643422</v>
+        <v>108.00795089</v>
       </c>
       <c r="C376" s="5">
-        <v>1.616735410000004</v>
+        <v>1.6806289299999975</v>
       </c>
       <c r="D376" s="5">
-        <v>19.839665101207782</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>20.706377033658029</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>109.22227042999999</v>
+        <v>109.21855227</v>
       </c>
       <c r="C377" s="5">
-        <v>1.215836209999992</v>
+        <v>1.2106013799999999</v>
       </c>
       <c r="D377" s="5">
-        <v>14.377042192300626</v>
+        <v>14.311063352247167</v>
       </c>
       <c r="E377" s="5">
-        <v>-19.560550047570903</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-19.563689588833288</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>109.16762103000001</v>
+        <v>109.14835752</v>
       </c>
       <c r="C378" s="5">
-        <v>-5.4649399999988191E-2</v>
+        <v>-7.0194749999998862E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.59877084604369468</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.76851946655556169</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>107.980673</v>
+        <v>107.8473757</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1869480300000106</v>
+        <v>-1.3009818200000041</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.294626285853838</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-13.401868214798906</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>111.16811903999999</v>
+        <v>111.01273389000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.1874460399999975</v>
+        <v>3.1653581900000063</v>
       </c>
       <c r="D380" s="5">
-        <v>41.778615360915737</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>41.500702750066054</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>114.39970221999999</v>
+        <v>114.49377173000001</v>
       </c>
       <c r="C381" s="5">
-        <v>3.2315831800000012</v>
+        <v>3.4810378399999991</v>
       </c>
       <c r="D381" s="5">
-        <v>41.037836799246861</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>44.846755678678662</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>116.92025089000001</v>
+        <v>116.83830008</v>
       </c>
       <c r="C382" s="5">
-        <v>2.5205486700000108</v>
+        <v>2.3445283499999903</v>
       </c>
       <c r="D382" s="5">
-        <v>29.890723324211343</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>27.538236238276802</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>119.71422456000001</v>
+        <v>119.69623682</v>
       </c>
       <c r="C383" s="5">
-        <v>2.7939736699999997</v>
+        <v>2.8579367399999995</v>
       </c>
       <c r="D383" s="5">
-        <v>32.761520565906906</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>33.64207313907275</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>124.02840062</v>
+        <v>124.22635954</v>
       </c>
       <c r="C384" s="5">
-        <v>4.3141760599999941</v>
+        <v>4.5301227200000085</v>
       </c>
       <c r="D384" s="5">
-        <v>52.934208414567017</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>56.170550349198201</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>124.84674536</v>
+        <v>124.9747041</v>
       </c>
       <c r="C385" s="5">
-        <v>0.81834474000000057</v>
+        <v>0.7483445599999925</v>
       </c>
       <c r="D385" s="5">
-        <v>8.2113914331407791</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>7.4732309606688307</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>124.81671385</v>
+        <v>124.89540364</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.0031510000000594E-2</v>
+        <v>-7.9300459999998907E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.28827481063786742</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-0.75878675436139575</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>127.79432622</v>
+        <v>127.70779566</v>
       </c>
       <c r="C387" s="5">
-        <v>2.9776123700000028</v>
+        <v>2.8123920200000043</v>
       </c>
       <c r="D387" s="5">
-        <v>32.698476913916522</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>30.632558680798439</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>128.44865819</v>
+        <v>128.44236950000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.65433197000000121</v>
+        <v>0.73457384000001014</v>
       </c>
       <c r="D388" s="5">
-        <v>6.3202506401282221</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.1249917675622498</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>129.58764349</v>
+        <v>129.59455066999999</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1389853000000016</v>
+        <v>1.1521811699999773</v>
       </c>
       <c r="D389" s="5">
-        <v>11.175283801380399</v>
+        <v>11.31179266800153</v>
       </c>
       <c r="E389" s="5">
-        <v>18.645806372476102</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>18.656169649299436</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>130.22355859999999</v>
+        <v>130.21106078</v>
       </c>
       <c r="C390" s="5">
-        <v>0.63591510999998491</v>
+        <v>0.61651011000000722</v>
       </c>
       <c r="D390" s="5">
-        <v>6.0502263341190465</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>5.8604267716187319</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>131.59661126</v>
+        <v>131.44730713000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.3730526600000132</v>
+        <v>1.236246350000016</v>
       </c>
       <c r="D391" s="5">
-        <v>13.412718902638332</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>12.007163178380553</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>132.16304499</v>
+        <v>132.02591038</v>
       </c>
       <c r="C392" s="5">
-        <v>0.56643372999999997</v>
+        <v>0.57860324999998625</v>
       </c>
       <c r="D392" s="5">
-        <v>5.2892329946877314</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.4119211952545321</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>134.92544375</v>
+        <v>135.05402099</v>
       </c>
       <c r="C393" s="5">
-        <v>2.7623987599999964</v>
+        <v>3.0281106099999988</v>
       </c>
       <c r="D393" s="5">
-        <v>28.17573834784217</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>31.274441299465884</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>135.62422369000001</v>
+        <v>135.54133175000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.69877994000000854</v>
+        <v>0.48731076000001394</v>
       </c>
       <c r="D394" s="5">
-        <v>6.3949274713882343</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.4168897427608655</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>137.47778044</v>
+        <v>137.43681588000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.8535567499999956</v>
+        <v>1.8954841299999998</v>
       </c>
       <c r="D395" s="5">
-        <v>17.690920348377848</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>18.134306911673036</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>139.38247228</v>
+        <v>139.56923495000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.9046918399999981</v>
+        <v>2.1324190699999974</v>
       </c>
       <c r="D396" s="5">
-        <v>17.952681710520157</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>20.292723016376215</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>140.42228919999999</v>
+        <v>140.52510641999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0398169199999927</v>
+        <v>0.95587146999997685</v>
       </c>
       <c r="D397" s="5">
-        <v>9.3288104616948697</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>8.5352221008047522</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>141.08364861000001</v>
+        <v>141.12043213999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.66135941000001708</v>
+        <v>0.59532572000000528</v>
       </c>
       <c r="D398" s="5">
-        <v>5.8004722030376543</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.2038656490985158</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>141.42010766000001</v>
+        <v>141.32423628000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.33645905000000198</v>
+        <v>0.20380414000001679</v>
       </c>
       <c r="D399" s="5">
-        <v>2.8996201226833662</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.7468550179431608</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>141.89444610000001</v>
+        <v>141.87490270000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.47433843999999681</v>
+        <v>0.55066641999999888</v>
       </c>
       <c r="D400" s="5">
-        <v>4.1000174156890834</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.7772881680612889</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>141.69951019000001</v>
+        <v>141.74083868</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.1949359099999981</v>
+        <v>-0.13406402000001094</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.6361715066131599</v>
+        <v>-1.128059579787799</v>
       </c>
       <c r="E401" s="5">
-        <v>9.3464672817626049</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>9.3725298997558539</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>144.49626144999999</v>
+        <v>144.50729895000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7967512599999793</v>
+        <v>2.7664602700000103</v>
       </c>
       <c r="D402" s="5">
-        <v>26.432620819670593</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>26.106486090791247</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>144.70964512</v>
+        <v>144.60050154999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.21338367000001313</v>
+        <v>9.3202599999983704E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.7865543097950187</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.77671314089593491</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>145.72047620999999</v>
+        <v>145.64118371000001</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0108310899999822</v>
+        <v>1.0406821600000171</v>
       </c>
       <c r="D404" s="5">
-        <v>8.7119385798535731</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>8.9865257886579073</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>145.19828497</v>
+        <v>145.33217110000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.52219123999998374</v>
+        <v>-0.30901260999999636</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.216465697632743</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-2.5165844568054596</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>145.96626613000001</v>
+        <v>145.89359193000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.76798116000000505</v>
+        <v>0.56142083000000298</v>
       </c>
       <c r="D406" s="5">
-        <v>6.5349594934779764</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.7353924484530241</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>147.66842344</v>
+        <v>147.63735849</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7021573099999898</v>
+        <v>1.7437665599999832</v>
       </c>
       <c r="D407" s="5">
-        <v>14.926895048826161</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>15.324237790472006</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>146.89143245</v>
+        <v>147.00803804</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.7769909900000016</v>
+        <v>-0.62932044999999448</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.1345139912089452</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.9968984815595867</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>147.40086751999999</v>
+        <v>147.43845112</v>
       </c>
       <c r="C409" s="5">
-        <v>0.50943506999999499</v>
+        <v>0.4304130799999939</v>
       </c>
       <c r="D409" s="5">
-        <v>4.2420354096784019</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.5705159116222518</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>148.05692267000001</v>
+        <v>148.02029078999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.65605515000001446</v>
+        <v>0.5818396699999937</v>
       </c>
       <c r="D410" s="5">
-        <v>5.4736915696182109</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>4.8397359400785822</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>147.68962809000001</v>
+        <v>147.59775712999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.36729457999999227</v>
+        <v>-0.42253365999999914</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.9366354912442771</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.3722070191771758</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>148.3037674</v>
+        <v>148.26212214</v>
       </c>
       <c r="C412" s="5">
-        <v>0.61413930999998456</v>
+        <v>0.66436501000001158</v>
       </c>
       <c r="D412" s="5">
-        <v>5.1056934034113599</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>5.5371709037693506</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>148.37649241</v>
+        <v>148.45773149999999</v>
       </c>
       <c r="C413" s="5">
-        <v>7.2725009999999202E-2</v>
+        <v>0.19560935999999174</v>
       </c>
       <c r="D413" s="5">
-        <v>0.59004415840560043</v>
+        <v>1.5947569678869122</v>
       </c>
       <c r="E413" s="5">
-        <v>4.7120714892006754</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.7388549994150431</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>148.25505802000001</v>
+        <v>148.31231231000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.12143438999999034</v>
+        <v>-0.14541918999998416</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.97769609355088383</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-1.1691271741383957</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>148.56283926</v>
+        <v>148.52490546000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.30778123999999707</v>
+        <v>0.21259315000000356</v>
       </c>
       <c r="D415" s="5">
-        <v>2.5198732471238827</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.7337243498021015</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>148.87550399</v>
+        <v>148.86378655999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.31266472999999451</v>
+        <v>0.33888109999998051</v>
       </c>
       <c r="D416" s="5">
-        <v>2.5549545722874267</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.7725955631533461</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>149.06916656000001</v>
+        <v>149.17173550000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.19366257000001497</v>
+        <v>0.30794894000001705</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5722197508874824</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.5108345306376734</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>149.42279499</v>
+        <v>149.37900446</v>
       </c>
       <c r="C418" s="5">
-        <v>0.35362842999998634</v>
+        <v>0.20726895999999329</v>
       </c>
       <c r="D418" s="5">
-        <v>2.884129796743351</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.6801596914835182</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>148.97596651000001</v>
+        <v>148.97031185</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.44682847999999353</v>
+        <v>-0.40869261000000279</v>
       </c>
       <c r="D419" s="5">
-        <v>-3.5300016080012764</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-3.2341771670125641</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>149.19211792999999</v>
+        <v>149.23039070999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.21615141999998855</v>
+        <v>0.26007885999999303</v>
       </c>
       <c r="D420" s="5">
-        <v>1.7550590715126546</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.1152464050227415</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>149.51063162</v>
+        <v>149.48217639000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.31851369000000318</v>
+        <v>0.25178568000001178</v>
       </c>
       <c r="D421" s="5">
-        <v>2.5922048730532055</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.0435680314192517</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>150.08351128999999</v>
+        <v>149.97117041999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.57287966999999185</v>
+        <v>0.48899402999998642</v>
       </c>
       <c r="D422" s="5">
-        <v>4.6961872702372398</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.9969067650684975</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>151.45473222999999</v>
+        <v>151.37092031</v>
       </c>
       <c r="C423" s="5">
-        <v>1.3712209400000006</v>
+        <v>1.3997498900000096</v>
       </c>
       <c r="D423" s="5">
-        <v>11.531717282273002</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>11.793369528358566</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>152.00512111</v>
+        <v>151.93342946999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.55038888000001407</v>
+        <v>0.56250915999999052</v>
       </c>
       <c r="D424" s="5">
-        <v>4.4490434325706207</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.5515978897756826</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>152.04983992000001</v>
+        <v>152.16447653</v>
       </c>
       <c r="C425" s="5">
-        <v>4.4718810000006215E-2</v>
+        <v>0.23104706000000874</v>
       </c>
       <c r="D425" s="5">
-        <v>0.35360312922916304</v>
+        <v>1.8401955297223216</v>
       </c>
       <c r="E425" s="5">
-        <v>2.4756937236726673</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.4968352894439994</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>152.42759907000001</v>
+        <v>152.53378649999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.37775915000000282</v>
+        <v>0.36930996999998911</v>
       </c>
       <c r="D426" s="5">
-        <v>3.0224089976749857</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.9516473613695471</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>152.41351650999999</v>
+        <v>152.44466957</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.4082560000019839E-2</v>
+        <v>-8.911692999998877E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.11080990388746548</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.69884417778606212</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>152.17534104999999</v>
+        <v>152.22400417</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.23817546000000789</v>
+        <v>-0.22066540000000145</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.85919741469045</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.7232513018124118</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>152.65496809000001</v>
+        <v>152.71453837999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.47962704000002532</v>
+        <v>0.49053420999999275</v>
       </c>
       <c r="D429" s="5">
-        <v>3.8484236148948137</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.9362168917034257</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>152.48487717</v>
+        <v>152.46070771000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.17009092000000692</v>
+        <v>-0.25383066999998505</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.328898228999742</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.9764172299478466</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>150.93189462000001</v>
+        <v>150.97164097999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.5529825499999959</v>
+        <v>-1.4890667300000189</v>
       </c>
       <c r="D431" s="5">
-        <v>-11.559539899743655</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-11.110731824488196</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>151.42565561999999</v>
+        <v>151.40479673999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.49376099999997791</v>
+        <v>0.43315576000000533</v>
       </c>
       <c r="D432" s="5">
-        <v>3.9971092963915211</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.4977972210944008</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>152.26792882000001</v>
+        <v>152.19345681999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.84227320000002237</v>
+        <v>0.78866007999999965</v>
       </c>
       <c r="D433" s="5">
-        <v>6.8827779263049171</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>6.4329655178626099</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>152.61390771000001</v>
+        <v>152.45016319000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.34597888999999782</v>
+        <v>0.25670637000001761</v>
       </c>
       <c r="D434" s="5">
-        <v>2.7609397746914732</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.0429360709182998</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>151.42717855999999</v>
+        <v>152.64421743</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.1867291500000192</v>
+        <v>0.19405423999998561</v>
       </c>
       <c r="D435" s="5">
-        <v>-8.9423131201840196</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.5382227258229353</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>152.32930076</v>
+        <v>152.70932113999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.90212220000000798</v>
+        <v>6.5103709999988268E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>7.3879164790041418</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.51300977673793824</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>151.90835561</v>
+        <v>152.51795996999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.42094514999999433</v>
+        <v>-0.19136116999999331</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.2661287433286001</v>
+        <v>-1.493408131989149</v>
       </c>
       <c r="E437" s="5">
-        <v>-9.3051271921396062E-2</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.23230352317500369</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>153.93825457</v>
+        <v>154.40801601000001</v>
       </c>
       <c r="C438" s="5">
-        <v>2.029898959999997</v>
+        <v>1.8900560400000188</v>
       </c>
       <c r="D438" s="5">
-        <v>17.267791207388285</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>15.927444152225046</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>153.47982225999999</v>
+        <v>153.80320198999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.45843231000000628</v>
+        <v>-0.60481402000002049</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5156767508705666</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.6004312942243608</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>153.44717764999999</v>
+        <v>153.77048859999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.2644610000005514E-2</v>
+        <v>-3.2713389999997844E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.25493734297973303</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.25493732964168014</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>152.13149967999999</v>
+        <v>154.02303422</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.3156779699999959</v>
+        <v>0.25254562000000647</v>
       </c>
       <c r="D441" s="5">
-        <v>-9.8173694469026138</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.9887253176947839</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>153.64036469999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-0.38266952000000742</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-2.9409900604457695</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>