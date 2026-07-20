--- v6 (2026-06-30)
+++ v7 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CF32404-0968-422F-9458-225BA669E9C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6888DDC7-29E0-44F1-B043-A993F855EACF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1C4609EC-5648-4D69-A5BD-53DB563F9FAA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{946AB9CC-CCE1-4B4E-95CB-1EE02C060025}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22F3B944-2F2D-4987-B4C4-B9F9EB5EA346}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06B87A68-D3EC-4E76-8E05-196A250F2AE5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>34.264521705</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>34.324989105999997</v>
       </c>
       <c r="C7" s="5">
         <v>6.0467400999996812E-2</v>
       </c>
       <c r="D7" s="5">
         <v>2.1383434299612869</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>34.586948098999997</v>
       </c>
       <c r="C8" s="5">
         <v>0.26195899300000036</v>
       </c>
       <c r="D8" s="5">
         <v>9.5524285900336903</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>34.711486313000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.12453821400000464</v>
       </c>
       <c r="D9" s="5">
         <v>4.4074803995194811</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>34.790608892000002</v>
       </c>
       <c r="C10" s="5">
         <v>7.912257899999986E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.7698764148754051</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>35.074785085999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.28417619399999694</v>
       </c>
       <c r="D11" s="5">
         <v>10.254384158365859</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>35.338084698000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.2632996120000044</v>
       </c>
       <c r="D12" s="5">
         <v>9.3895571157706303</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>35.63818526</v>
       </c>
       <c r="C13" s="5">
         <v>0.30010056199999724</v>
       </c>
       <c r="D13" s="5">
         <v>10.680442202463603</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>35.493212689000003</v>
       </c>
       <c r="C14" s="5">
         <v>-0.14497257099999672</v>
       </c>
       <c r="D14" s="5">
         <v>-4.7737318201838796</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>35.548601118000001</v>
       </c>
       <c r="C15" s="5">
         <v>5.5388428999997075E-2</v>
       </c>
       <c r="D15" s="5">
         <v>1.888799654623452</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.040811619000003</v>
       </c>
       <c r="C16" s="5">
         <v>0.49221050100000241</v>
       </c>
       <c r="D16" s="5">
         <v>17.94093472662319</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>35.909886223999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.13092539500000555</v>
       </c>
       <c r="D17" s="5">
         <v>-4.27318716225159</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.001174409999997</v>
       </c>
       <c r="C18" s="5">
         <v>-0.90871181400000012</v>
       </c>
       <c r="D18" s="5">
         <v>-26.477028592094243</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>35.160429878999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.15925546900000143</v>
       </c>
       <c r="D19" s="5">
         <v>5.5987347115694197</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>35.103292111999998</v>
       </c>
       <c r="C20" s="5">
         <v>-5.7137767000000395E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.9327352759679894</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>35.310485954999997</v>
       </c>
       <c r="C21" s="5">
         <v>0.20719384299999888</v>
       </c>
       <c r="D21" s="5">
         <v>7.3174037138699966</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>35.874327369</v>
       </c>
       <c r="C22" s="5">
         <v>0.56384141400000232</v>
       </c>
       <c r="D22" s="5">
         <v>20.93746728988495</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>35.474751437000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.39957593199999764</v>
       </c>
       <c r="D23" s="5">
         <v>-12.576713207593915</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.521359480000001</v>
       </c>
       <c r="C24" s="5">
         <v>4.66080429999991E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.588047216750943</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.713939218</v>
       </c>
       <c r="C25" s="5">
         <v>0.19257973799999917</v>
       </c>
       <c r="D25" s="5">
         <v>6.7033651111858994</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>36.172553942</v>
       </c>
       <c r="C26" s="5">
         <v>0.45861472400000025</v>
       </c>
       <c r="D26" s="5">
         <v>16.545903642042738</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>36.343484158999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.17093021699999866</v>
       </c>
       <c r="D27" s="5">
         <v>5.8202153259365508</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>36.335112617999997</v>
       </c>
       <c r="C28" s="5">
         <v>-8.3715410000024804E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-0.27606411812710618</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>36.709736612</v>
       </c>
       <c r="C29" s="5">
         <v>0.37462399400000379</v>
       </c>
       <c r="D29" s="5">
         <v>13.098565076590219</v>
       </c>
       <c r="E29" s="5">
         <v>2.2273821281712403</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>36.910893866999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.20115725499999826</v>
       </c>
       <c r="D30" s="5">
         <v>6.7774460409038895</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>37.240623997999997</v>
       </c>
       <c r="C31" s="5">
         <v>0.32973013099999804</v>
       </c>
       <c r="D31" s="5">
         <v>11.262455685372519</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>37.449531221000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.20890722300000419</v>
       </c>
       <c r="D32" s="5">
         <v>6.9432151818412002</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>37.607098215000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.15756699399999974</v>
       </c>
       <c r="D33" s="5">
         <v>5.1674304240799218</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>37.837534310000002</v>
       </c>
       <c r="C34" s="5">
         <v>0.23043609500000173</v>
       </c>
       <c r="D34" s="5">
         <v>7.6058894306396008</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>38.113732521999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.27619821199999706</v>
       </c>
       <c r="D35" s="5">
         <v>9.1198721702937071</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>38.161690438999997</v>
       </c>
       <c r="C36" s="5">
         <v>4.7957916999997963E-2</v>
       </c>
       <c r="D36" s="5">
         <v>1.5204349406435336</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>38.144878904000002</v>
       </c>
       <c r="C37" s="5">
         <v>-1.6811534999995104E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.52736221822137219</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>38.419532212</v>
       </c>
       <c r="C38" s="5">
         <v>0.27465330799999776</v>
       </c>
       <c r="D38" s="5">
         <v>8.9908365736107498</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>38.830744727999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.41121251599999908</v>
       </c>
       <c r="D39" s="5">
         <v>13.627582380097847</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>39.236024772999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.40528004499999781</v>
       </c>
       <c r="D40" s="5">
         <v>13.269077170320841</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>39.529389209000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.2933644360000045</v>
       </c>
       <c r="D41" s="5">
         <v>9.3506189405705431</v>
       </c>
       <c r="E41" s="5">
         <v>7.6809393289906769</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>39.984969685000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.45558047600000151</v>
       </c>
       <c r="D42" s="5">
         <v>14.741363575055155</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>40.256009644000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.27103995899999944</v>
       </c>
       <c r="D43" s="5">
         <v>8.444474500561272</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>40.585811786000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.32980214199999836</v>
       </c>
       <c r="D44" s="5">
         <v>10.2864513129709</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>40.918224805999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.33241301999999706</v>
       </c>
       <c r="D45" s="5">
         <v>10.283505989840958</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>41.770218843999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.85199403800000084</v>
       </c>
       <c r="D46" s="5">
         <v>28.055901893969537</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>41.244465560999998</v>
       </c>
       <c r="C47" s="5">
         <v>-0.52575328300000024</v>
       </c>
       <c r="D47" s="5">
         <v>-14.101187934170589</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>41.868633797000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.62416823600000271</v>
       </c>
       <c r="D48" s="5">
         <v>19.750493523734349</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>42.135653707000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.26701991000000191</v>
       </c>
       <c r="D49" s="5">
         <v>7.9273107519834074</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>42.462333012999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.32667930599999551</v>
       </c>
       <c r="D50" s="5">
         <v>9.7108021739499062</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>43.014772919999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.55243990700000012</v>
       </c>
       <c r="D51" s="5">
         <v>16.77917179251267</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>42.626836406000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.38793651399999618</v>
       </c>
       <c r="D52" s="5">
         <v>-10.301410840080349</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>42.958501720000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.33166531399999855</v>
       </c>
       <c r="D53" s="5">
         <v>9.746905642720872</v>
       </c>
       <c r="E53" s="5">
         <v>8.6748431473847809</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>43.279522581000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.32102086100000093</v>
       </c>
       <c r="D54" s="5">
         <v>9.3452762032941941</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>43.467580431000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.18805784999999986</v>
       </c>
       <c r="D55" s="5">
         <v>5.3406660595427757</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>43.689748389999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.22216795899999653</v>
       </c>
       <c r="D56" s="5">
         <v>6.3087291539333679</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>44.244813622000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.55506523200000402</v>
       </c>
       <c r="D57" s="5">
         <v>16.357375463713232</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>44.409304818999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.1644911969999967</v>
       </c>
       <c r="D58" s="5">
         <v>4.5536641459611005</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>44.769971677000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.36066685800000187</v>
       </c>
       <c r="D59" s="5">
         <v>10.193033262873819</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>45.576721906000003</v>
       </c>
       <c r="C60" s="5">
         <v>0.80675022900000215</v>
       </c>
       <c r="D60" s="5">
         <v>23.901107901036568</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>45.750830979</v>
       </c>
       <c r="C61" s="5">
         <v>0.17410907299999678</v>
       </c>
       <c r="D61" s="5">
         <v>4.6817114037985386</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>45.828325776</v>
       </c>
       <c r="C62" s="5">
         <v>7.7494796999999949E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.0516569409332774</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>45.924067033999997</v>
       </c>
       <c r="C63" s="5">
         <v>9.5741257999996776E-2</v>
       </c>
       <c r="D63" s="5">
         <v>2.5359610688270307</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.124747237999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.20068020400000108</v>
       </c>
       <c r="D64" s="5">
         <v>5.3716752350193797</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>46.180537467000001</v>
       </c>
       <c r="C65" s="5">
         <v>5.5790229000002967E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.4611559913443095</v>
       </c>
       <c r="E65" s="5">
         <v>7.5003447932168621</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>45.935441040999997</v>
       </c>
       <c r="C66" s="5">
         <v>-0.24509642600000348</v>
       </c>
       <c r="D66" s="5">
         <v>-6.1861651210465052</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.035249360999998</v>
       </c>
       <c r="C67" s="5">
         <v>9.9808320000001061E-2</v>
       </c>
       <c r="D67" s="5">
         <v>2.638740256923322</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.35577988</v>
       </c>
       <c r="C68" s="5">
         <v>0.32053051900000185</v>
       </c>
       <c r="D68" s="5">
         <v>8.6827713101293114</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.672401952999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.31662207299999778</v>
       </c>
       <c r="D69" s="5">
         <v>8.511338591642259</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.846966860999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.17456490800000068</v>
       </c>
       <c r="D70" s="5">
         <v>4.5817500323920513</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>47.217782972999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.37081611199999998</v>
       </c>
       <c r="D71" s="5">
         <v>9.9232021089763034</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>47.035988783000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.18179418999999797</v>
       </c>
       <c r="D72" s="5">
         <v>-4.5235556218989004</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>47.333020282</v>
       </c>
       <c r="C73" s="5">
         <v>0.29703149899999914</v>
       </c>
       <c r="D73" s="5">
         <v>7.846801771932399</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>47.369440544</v>
       </c>
       <c r="C74" s="5">
         <v>3.6420262000000037E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.92725425593029875</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>47.457652666000001</v>
       </c>
       <c r="C75" s="5">
         <v>8.8212122000001614E-2</v>
       </c>
       <c r="D75" s="5">
         <v>2.2576894608942855</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>47.815666733</v>
       </c>
       <c r="C76" s="5">
         <v>0.35801406699999916</v>
       </c>
       <c r="D76" s="5">
         <v>9.4378490660737668</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>48.070531203000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.25486447000000112</v>
       </c>
       <c r="D77" s="5">
         <v>6.5870556173697192</v>
       </c>
       <c r="E77" s="5">
         <v>4.0926196178434848</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>48.371225914</v>
       </c>
       <c r="C78" s="5">
         <v>0.30069471099999845</v>
       </c>
       <c r="D78" s="5">
         <v>7.7700476531862961</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>48.464026904999997</v>
       </c>
       <c r="C79" s="5">
         <v>9.2800990999997168E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3266683798540466</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>48.685882134000003</v>
       </c>
       <c r="C80" s="5">
         <v>0.2218552290000062</v>
       </c>
       <c r="D80" s="5">
         <v>5.6337153541952123</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>48.497985747000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.18789638700000211</v>
       </c>
       <c r="D81" s="5">
         <v>-4.534181944002313</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>48.895957207999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.39797146099999736</v>
       </c>
       <c r="D82" s="5">
         <v>10.303936367694266</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>48.938296929000003</v>
       </c>
       <c r="C83" s="5">
         <v>4.2339721000004715E-2</v>
       </c>
       <c r="D83" s="5">
         <v>1.0440605100397127</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>49.519996823</v>
       </c>
       <c r="C84" s="5">
         <v>0.58169989399999622</v>
       </c>
       <c r="D84" s="5">
         <v>15.234116854969869</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>49.857442626999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.33744580399999791</v>
       </c>
       <c r="D85" s="5">
         <v>8.4907421791638562</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>49.604045882999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.25339674399999979</v>
       </c>
       <c r="D86" s="5">
         <v>-5.9312813134350879</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.508967413000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.90492153000000286</v>
       </c>
       <c r="D87" s="5">
         <v>24.227193535949443</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.522143878999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.3176465999997333E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.31349810846501569</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.647774607999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.12563072900000094</v>
       </c>
       <c r="D89" s="5">
         <v>3.0251268914826879</v>
       </c>
       <c r="E89" s="5">
         <v>5.3613790829903696</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.990141889</v>
       </c>
       <c r="C90" s="5">
         <v>0.34236728100000136</v>
       </c>
       <c r="D90" s="5">
         <v>8.4202068998058941</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>51.369471580000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.37932969100000236</v>
       </c>
       <c r="D91" s="5">
         <v>9.3016037034610921</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>51.496978695000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.12750711500000023</v>
       </c>
       <c r="D92" s="5">
         <v>3.019590527774807</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>51.525977388999998</v>
       </c>
       <c r="C93" s="5">
         <v>2.8998693999994885E-2</v>
       </c>
       <c r="D93" s="5">
         <v>0.67783414671518383</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>51.657016859000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.1310394700000046</v>
       </c>
       <c r="D94" s="5">
         <v>3.094858450446214</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.608444268</v>
       </c>
       <c r="C95" s="5">
         <v>-4.8572591000002774E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.1225312283280386</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>52.013931616000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.40548734800000119</v>
       </c>
       <c r="D96" s="5">
         <v>9.8466908634055486</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.912745594999997</v>
       </c>
       <c r="C97" s="5">
         <v>-0.10118602100000373</v>
       </c>
       <c r="D97" s="5">
         <v>-2.3096205439057882</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>52.358164797000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.44541920200000362</v>
       </c>
       <c r="D98" s="5">
         <v>10.796235256790588</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>52.454054880000001</v>
       </c>
       <c r="C99" s="5">
         <v>9.5890083000000459E-2</v>
       </c>
       <c r="D99" s="5">
         <v>2.2199836019341612</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>52.736884320999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.28282944099999696</v>
       </c>
       <c r="D100" s="5">
         <v>6.6657087056697373</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>52.408175530999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.32870879000000031</v>
       </c>
       <c r="D101" s="5">
         <v>-7.2284370441991541</v>
       </c>
       <c r="E101" s="5">
         <v>3.4757715153824975</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>53.496182445999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0880069150000011</v>
       </c>
       <c r="D102" s="5">
         <v>27.963174022402271</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>53.355207847999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.14097459799999967</v>
       </c>
       <c r="D103" s="5">
         <v>-3.1168397416354354</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>53.500013007</v>
       </c>
       <c r="C104" s="5">
         <v>0.14480515900000057</v>
       </c>
       <c r="D104" s="5">
         <v>3.3058364705875976</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>54.152374404</v>
       </c>
       <c r="C105" s="5">
         <v>0.65236139699999995</v>
       </c>
       <c r="D105" s="5">
         <v>15.654728628435999</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>54.539765058</v>
       </c>
       <c r="C106" s="5">
         <v>0.38739065400000072</v>
       </c>
       <c r="D106" s="5">
         <v>8.9304024799311108</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>54.545542281000003</v>
       </c>
       <c r="C107" s="5">
         <v>5.777223000002607E-3</v>
       </c>
       <c r="D107" s="5">
         <v>0.12718624609677764</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.222351592000003</v>
       </c>
       <c r="C108" s="5">
         <v>-0.32319068900000048</v>
       </c>
       <c r="D108" s="5">
         <v>-6.8829905592062364</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.625835977999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.40348438599999525</v>
       </c>
       <c r="D109" s="5">
         <v>9.3042304886361791</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.878162011000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.25232603300000278</v>
       </c>
       <c r="D110" s="5">
         <v>5.6860176425463926</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.413315697000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.53515368600000102</v>
       </c>
       <c r="D111" s="5">
         <v>12.350486553131423</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>55.681836457000003</v>
       </c>
       <c r="C112" s="5">
         <v>0.26852076000000125</v>
       </c>
       <c r="D112" s="5">
         <v>5.9724457911474849</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>56.208283037000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.52644657999999822</v>
       </c>
       <c r="D113" s="5">
         <v>11.954415561233024</v>
       </c>
       <c r="E113" s="5">
         <v>7.2509822513325162</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>56.507324220999998</v>
       </c>
       <c r="C114" s="5">
         <v>0.29904118399999646</v>
       </c>
       <c r="D114" s="5">
         <v>6.5744452395330777</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>56.699316187000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.19199196600000334</v>
       </c>
       <c r="D115" s="5">
         <v>4.1542369199914386</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>57.166017945999997</v>
       </c>
       <c r="C116" s="5">
         <v>0.46670175899999577</v>
       </c>
       <c r="D116" s="5">
         <v>10.337068572323705</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>57.247349757000002</v>
       </c>
       <c r="C117" s="5">
         <v>8.1331811000005416E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.7206990687132606</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>57.412084575999998</v>
       </c>
       <c r="C118" s="5">
         <v>0.16473481899999598</v>
       </c>
       <c r="D118" s="5">
         <v>3.5082961238030563</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>58.077492036000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.66540746000000439</v>
       </c>
       <c r="D119" s="5">
         <v>14.829759619225813</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>57.996535586</v>
       </c>
       <c r="C120" s="5">
         <v>-8.0956450000002178E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-1.6599613314382422</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>58.248172648999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.25163706299999689</v>
       </c>
       <c r="D121" s="5">
         <v>5.3326575888622108</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>58.868129392</v>
       </c>
       <c r="C122" s="5">
         <v>0.61995674300000303</v>
       </c>
       <c r="D122" s="5">
         <v>13.546869651812488</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>58.972402084000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.10427269200000211</v>
       </c>
       <c r="D123" s="5">
         <v>2.1463814310979989</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>59.653287159999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.68088507599999559</v>
       </c>
       <c r="D124" s="5">
         <v>14.769567998127675</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>60.019972977000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.36668581700000402</v>
       </c>
       <c r="D125" s="5">
         <v>7.6309030441640058</v>
       </c>
       <c r="E125" s="5">
         <v>6.7813669695103496</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>60.141184463000002</v>
       </c>
       <c r="C126" s="5">
         <v>0.12121148599999998</v>
       </c>
       <c r="D126" s="5">
         <v>2.450522854028625</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>60.528589082000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.38740461900000156</v>
       </c>
       <c r="D127" s="5">
         <v>8.0097303860640068</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>60.590298955999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.1709873999994613E-2</v>
       </c>
       <c r="D128" s="5">
         <v>1.2303028718009035</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>59.903945829999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.6863531260000002</v>
       </c>
       <c r="D129" s="5">
         <v>-12.777603322582543</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>60.165229361000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.26128353100000368</v>
       </c>
       <c r="D130" s="5">
         <v>5.3614551001689437</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>60.628081477000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.46285211600000054</v>
       </c>
       <c r="D131" s="5">
         <v>9.6324165722396771</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>60.881789738000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.25370826099999988</v>
       </c>
       <c r="D132" s="5">
         <v>5.1388018534454183</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>61.008725611999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.12693587399999728</v>
       </c>
       <c r="D133" s="5">
         <v>2.5308384345920087</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>61.033574977999997</v>
       </c>
       <c r="C134" s="5">
         <v>2.4849365999997985E-2</v>
       </c>
       <c r="D134" s="5">
         <v>0.48986650063378434</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>61.760797529000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.7272225510000041</v>
       </c>
       <c r="D135" s="5">
         <v>15.273382592796935</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>61.848876562999997</v>
       </c>
       <c r="C136" s="5">
         <v>8.807903399999617E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.7248455336316137</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>61.955511649999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.10663508700000079</v>
       </c>
       <c r="D137" s="5">
         <v>2.0886802763705692</v>
       </c>
       <c r="E137" s="5">
         <v>3.2248242993073495</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>61.648726385000003</v>
       </c>
       <c r="C138" s="5">
         <v>-0.30678526499999492</v>
       </c>
       <c r="D138" s="5">
         <v>-5.7828568473875634</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>61.939219301999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.29049291699999458</v>
       </c>
       <c r="D139" s="5">
         <v>5.8033500804425042</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>62.264894325</v>
       </c>
       <c r="C140" s="5">
         <v>0.32567502300000228</v>
       </c>
       <c r="D140" s="5">
         <v>6.4952749493781825</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>62.030856362999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.23403796200000215</v>
       </c>
       <c r="D141" s="5">
         <v>-4.4184084700891741</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>62.185967490000003</v>
       </c>
       <c r="C142" s="5">
         <v>0.15511112700000496</v>
       </c>
       <c r="D142" s="5">
         <v>3.0422714695916397</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>62.336090161000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.15012267099999832</v>
       </c>
       <c r="D143" s="5">
         <v>2.935685832575019</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>62.255136837000002</v>
       </c>
       <c r="C144" s="5">
         <v>-8.0953323999999327E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-1.5473078340442425</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>62.558074302000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.30293746499999941</v>
       </c>
       <c r="D145" s="5">
         <v>5.9981179551132024</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>62.120096123000003</v>
       </c>
       <c r="C146" s="5">
         <v>-0.43797817899999814</v>
       </c>
       <c r="D146" s="5">
         <v>-8.0853008217191213</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>61.623666956999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.49642916600000575</v>
       </c>
       <c r="D147" s="5">
         <v>-9.1792625705758084</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>61.248652853999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.37501410299999804</v>
       </c>
       <c r="D148" s="5">
         <v>-7.0631306601543482</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>61.200446034999999</v>
       </c>
       <c r="C149" s="5">
         <v>-4.8206819000000678E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.94040307222199582</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2187222652046303</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>61.663358422999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.46291238799999945</v>
       </c>
       <c r="D150" s="5">
         <v>9.4639320760198551</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>61.944409213999997</v>
       </c>
       <c r="C151" s="5">
         <v>0.28105079099999841</v>
       </c>
       <c r="D151" s="5">
         <v>5.6086013077302876</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>62.064710732999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.12030151900000163</v>
       </c>
       <c r="D152" s="5">
         <v>2.3555612129863013</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>62.215241003000003</v>
       </c>
       <c r="C153" s="5">
         <v>0.15053027000000441</v>
       </c>
       <c r="D153" s="5">
         <v>2.9495911598899083</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>62.595768487000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.38052748399999814</v>
       </c>
       <c r="D154" s="5">
         <v>7.5915722671863195</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>61.926331445000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.66943704199999843</v>
       </c>
       <c r="D155" s="5">
         <v>-12.104927802503573</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>62.332994954999997</v>
       </c>
       <c r="C156" s="5">
         <v>0.40666350999999423</v>
       </c>
       <c r="D156" s="5">
         <v>8.171212071107913</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>62.569520240000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.23652528500000614</v>
       </c>
       <c r="D157" s="5">
         <v>4.6496954993754391</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>63.215083612999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.64556337299999456</v>
       </c>
       <c r="D158" s="5">
         <v>13.108358765097838</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>62.694420815000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52066279799999649</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4479816236487597</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>63.061677844999998</v>
       </c>
       <c r="C160" s="5">
         <v>0.36725702999999754</v>
       </c>
       <c r="D160" s="5">
         <v>7.2604274831540749</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>63.197481174000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.13580332900000514</v>
       </c>
       <c r="D161" s="5">
         <v>2.6150288051568271</v>
       </c>
       <c r="E161" s="5">
         <v>3.2631055300772038</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>63.110747162000003</v>
       </c>
       <c r="C162" s="5">
         <v>-8.673401200000086E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.6345391700905543</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>62.839647925999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.27109923600000485</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0346755521788022</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>62.876032512999998</v>
       </c>
       <c r="C164" s="5">
         <v>3.6384587000000579E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.69702514664646831</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>63.366562561999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.49053004900000019</v>
       </c>
       <c r="D165" s="5">
         <v>9.7741860394852544</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>63.483657559000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.11709499700000237</v>
       </c>
       <c r="D166" s="5">
         <v>2.2401552186216644</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>63.560435927999997</v>
       </c>
       <c r="C167" s="5">
         <v>7.6778368999995905E-2</v>
       </c>
       <c r="D167" s="5">
         <v>1.4609961309002939</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>63.809844605000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.24940867700000524</v>
       </c>
       <c r="D168" s="5">
         <v>4.8117176346738066</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>64.231986632000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.42214202699999959</v>
       </c>
       <c r="D169" s="5">
         <v>8.2340751109392549</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>64.444140134999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.21215350299999614</v>
       </c>
       <c r="D170" s="5">
         <v>4.0363114380919329</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>64.753624600999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.30948446600000068</v>
       </c>
       <c r="D171" s="5">
         <v>5.9175186285500336</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>65.055803143000006</v>
       </c>
       <c r="C172" s="5">
         <v>0.30217854200000716</v>
       </c>
       <c r="D172" s="5">
         <v>5.7458945400595152</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>65.455819130999998</v>
       </c>
       <c r="C173" s="5">
         <v>0.40001598799999272</v>
       </c>
       <c r="D173" s="5">
         <v>7.6332940215078526</v>
       </c>
       <c r="E173" s="5">
         <v>3.5734619719766547</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>65.692363213999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.2365440829999983</v>
       </c>
       <c r="D174" s="5">
         <v>4.4237968264573491</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>65.960820349000002</v>
       </c>
       <c r="C175" s="5">
         <v>0.26845713500000556</v>
       </c>
       <c r="D175" s="5">
         <v>5.0156329292675883</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>66.266396119000007</v>
       </c>
       <c r="C176" s="5">
         <v>0.30557577000000435</v>
       </c>
       <c r="D176" s="5">
         <v>5.7030812998297931</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>66.603788026999993</v>
       </c>
       <c r="C177" s="5">
         <v>0.33739190799998653</v>
       </c>
       <c r="D177" s="5">
         <v>6.2837655260199243</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>67.070429775999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.46664174900000432</v>
       </c>
       <c r="D178" s="5">
         <v>8.7391443607192762</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>67.529073748000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.4586439720000044</v>
       </c>
       <c r="D179" s="5">
         <v>8.5216636979636551</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>68.560383044999995</v>
       </c>
       <c r="C180" s="5">
         <v>1.0313092969999929</v>
       </c>
       <c r="D180" s="5">
         <v>19.946977777345442</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>68.022376172999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.53800687199999686</v>
       </c>
       <c r="D181" s="5">
         <v>-9.0206643799837458</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>68.065731463999995</v>
       </c>
       <c r="C182" s="5">
         <v>4.3355290999997464E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.76752856644368705</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>68.017893255000004</v>
       </c>
       <c r="C183" s="5">
         <v>-4.7838208999991139E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-0.84013591797470477</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>67.615579150000002</v>
       </c>
       <c r="C184" s="5">
         <v>-0.40231410500000209</v>
       </c>
       <c r="D184" s="5">
         <v>-6.871383247248863</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>68.091111622</v>
       </c>
       <c r="C185" s="5">
         <v>0.4755324719999976</v>
       </c>
       <c r="D185" s="5">
         <v>8.7736807269872763</v>
       </c>
       <c r="E185" s="5">
         <v>4.0260629627533406</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>68.691199286</v>
       </c>
       <c r="C186" s="5">
         <v>0.60008766400000013</v>
       </c>
       <c r="D186" s="5">
         <v>11.103590516122463</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>68.575328519999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.11587076600000046</v>
       </c>
       <c r="D187" s="5">
         <v>-2.0055282767470262</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>68.887979856000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.31265133600000183</v>
       </c>
       <c r="D188" s="5">
         <v>5.6103857098963372</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>69.703540243999996</v>
       </c>
       <c r="C189" s="5">
         <v>0.81556038799999442</v>
       </c>
       <c r="D189" s="5">
         <v>15.169278745825409</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>69.735146193999995</v>
       </c>
       <c r="C190" s="5">
         <v>3.1605949999999439E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.54547974121161857</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>69.776340265000002</v>
       </c>
       <c r="C191" s="5">
         <v>4.1194071000006716E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.71117378435439083</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>70.084253856999993</v>
       </c>
       <c r="C192" s="5">
         <v>0.30791359199999135</v>
       </c>
       <c r="D192" s="5">
         <v>5.4258721313177327</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>70.100475938000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.6222081000009325E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.27811237578663217</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>70.317160333000004</v>
       </c>
       <c r="C194" s="5">
         <v>0.21668439500000147</v>
       </c>
       <c r="D194" s="5">
         <v>3.7729802243964494</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>70.922523803000004</v>
       </c>
       <c r="C195" s="5">
         <v>0.60536347000000035</v>
       </c>
       <c r="D195" s="5">
         <v>10.834328059491028</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>71.427771566000004</v>
       </c>
       <c r="C196" s="5">
         <v>0.50524776299999985</v>
       </c>
       <c r="D196" s="5">
         <v>8.8917636043168713</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>71.110122012000005</v>
       </c>
       <c r="C197" s="5">
         <v>-0.31764955399999906</v>
       </c>
       <c r="D197" s="5">
         <v>-5.2079592100770284</v>
       </c>
       <c r="E197" s="5">
         <v>4.4337804422399429</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.226446562000007</v>
       </c>
       <c r="C198" s="5">
         <v>1.1163245500000016</v>
       </c>
       <c r="D198" s="5">
         <v>20.552965711568572</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>72.474524349000006</v>
       </c>
       <c r="C199" s="5">
         <v>0.24807778699999972</v>
       </c>
       <c r="D199" s="5">
         <v>4.200427438417198</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>72.882411790000006</v>
       </c>
       <c r="C200" s="5">
         <v>0.40788744099999974</v>
       </c>
       <c r="D200" s="5">
         <v>6.9666372476877347</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>73.364201214999994</v>
       </c>
       <c r="C201" s="5">
         <v>0.48178942499998811</v>
       </c>
       <c r="D201" s="5">
         <v>8.2274664479369477</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>73.713374986999995</v>
       </c>
       <c r="C202" s="5">
         <v>0.34917377200000033</v>
       </c>
       <c r="D202" s="5">
         <v>5.8632521198898724</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>74.404081641000005</v>
       </c>
       <c r="C203" s="5">
         <v>0.69070665400001019</v>
       </c>
       <c r="D203" s="5">
         <v>11.842167752899835</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>74.370285268999993</v>
       </c>
       <c r="C204" s="5">
         <v>-3.3796372000011843E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.54371320209494201</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>74.925723934000004</v>
       </c>
       <c r="C205" s="5">
         <v>0.55543866500001116</v>
       </c>
       <c r="D205" s="5">
         <v>9.3397320731106745</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>76.136623357000005</v>
       </c>
       <c r="C206" s="5">
         <v>1.2108994230000008</v>
       </c>
       <c r="D206" s="5">
         <v>21.213773333488884</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>75.600910653</v>
       </c>
       <c r="C207" s="5">
         <v>-0.53571270400000515</v>
       </c>
       <c r="D207" s="5">
         <v>-8.1242330158672775</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>76.498913877999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.89800322499999652</v>
       </c>
       <c r="D208" s="5">
         <v>15.222928115616519</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>77.381746530000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.88283265200000471</v>
       </c>
       <c r="D209" s="5">
         <v>14.762262655337043</v>
       </c>
       <c r="E209" s="5">
         <v>8.8195946519985533</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>77.351448336000004</v>
       </c>
       <c r="C210" s="5">
         <v>-3.029819399999667E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.46883975416870394</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>77.981535012999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.63008667699999421</v>
       </c>
       <c r="D211" s="5">
         <v>10.224962081941658</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>78.458806925000005</v>
       </c>
       <c r="C212" s="5">
         <v>0.47727191200000618</v>
       </c>
       <c r="D212" s="5">
         <v>7.5967220842439787</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>78.566162406000004</v>
       </c>
       <c r="C213" s="5">
         <v>0.10735548099999903</v>
       </c>
       <c r="D213" s="5">
         <v>1.6543779374274648</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>78.565234661999995</v>
       </c>
       <c r="C214" s="5">
         <v>-9.2774400000905644E-4</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4169210565617707E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>79.059785856000005</v>
       </c>
       <c r="C215" s="5">
         <v>0.49455119400001024</v>
       </c>
       <c r="D215" s="5">
         <v>7.8208273012116303</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>79.571981160000007</v>
       </c>
       <c r="C216" s="5">
         <v>0.51219530400000224</v>
       </c>
       <c r="D216" s="5">
         <v>8.0573840726134272</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>79.865208261999996</v>
       </c>
       <c r="C217" s="5">
         <v>0.2932271019999888</v>
       </c>
       <c r="D217" s="5">
         <v>4.5128012664493733</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>79.959595536999998</v>
       </c>
       <c r="C218" s="5">
         <v>9.4387275000002546E-2</v>
       </c>
       <c r="D218" s="5">
         <v>1.4274534558867735</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>79.633269244999994</v>
       </c>
       <c r="C219" s="5">
         <v>-0.32632629200000451</v>
       </c>
       <c r="D219" s="5">
         <v>-4.7889219783028398</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>80.006616969999996</v>
       </c>
       <c r="C220" s="5">
         <v>0.37334772500000213</v>
       </c>
       <c r="D220" s="5">
         <v>5.7733689067209548</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>80.397290139999996</v>
       </c>
       <c r="C221" s="5">
         <v>0.39067316999999946</v>
       </c>
       <c r="D221" s="5">
         <v>6.0195717408980887</v>
       </c>
       <c r="E221" s="5">
         <v>3.8969702096745884</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>80.969243161999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.57195302200000242</v>
       </c>
       <c r="D222" s="5">
         <v>8.8789764369442423</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>81.359571704999993</v>
       </c>
       <c r="C223" s="5">
         <v>0.39032854299999542</v>
       </c>
       <c r="D223" s="5">
         <v>5.9407117151553335</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>81.310554044</v>
       </c>
       <c r="C224" s="5">
         <v>-4.9017660999993495E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.72058726514003801</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>81.604510894000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.29395685000000071</v>
       </c>
       <c r="D225" s="5">
         <v>4.425592891568475</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>81.810933809000005</v>
       </c>
       <c r="C226" s="5">
         <v>0.20642291500000454</v>
       </c>
       <c r="D226" s="5">
         <v>3.0780524258668063</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>81.800264171999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.066963700000656E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.15638966328469506</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>82.018894164000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.21862999200000388</v>
       </c>
       <c r="D228" s="5">
         <v>3.2548451555761693</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>82.221697039999995</v>
       </c>
       <c r="C229" s="5">
         <v>0.20280287599999269</v>
       </c>
       <c r="D229" s="5">
         <v>3.0078496574482694</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>82.365412544999998</v>
       </c>
       <c r="C230" s="5">
         <v>0.14371550500000296</v>
       </c>
       <c r="D230" s="5">
         <v>2.1177649513476116</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>83.676773041999994</v>
       </c>
       <c r="C231" s="5">
         <v>1.3113604969999955</v>
       </c>
       <c r="D231" s="5">
         <v>20.870563083159421</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>84.104364982000007</v>
       </c>
       <c r="C232" s="5">
         <v>0.42759194000001344</v>
       </c>
       <c r="D232" s="5">
         <v>6.3073644668816042</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>83.423309515</v>
       </c>
       <c r="C233" s="5">
         <v>-0.6810554670000073</v>
       </c>
       <c r="D233" s="5">
         <v>-9.2959778455423798</v>
       </c>
       <c r="E233" s="5">
         <v>3.7638325492446834</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>83.666942676999994</v>
       </c>
       <c r="C234" s="5">
         <v>0.24363316199999474</v>
       </c>
       <c r="D234" s="5">
         <v>3.5613766238244304</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>83.547415822999994</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11952685400000007</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7009176780775404</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>83.260355113000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.28706070999999156</v>
       </c>
       <c r="D236" s="5">
         <v>-4.0460518005004502</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.13691034</v>
       </c>
       <c r="C237" s="5">
         <v>-0.12344477300000278</v>
       </c>
       <c r="D237" s="5">
         <v>-1.7647260988972402</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.436326385000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.29941604500000096</v>
       </c>
       <c r="D238" s="5">
         <v>4.4084202977441089</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>82.943238124000004</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49308826099999692</v>
       </c>
       <c r="D239" s="5">
         <v>-6.8656808158975462</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>84.397920606</v>
       </c>
       <c r="C240" s="5">
         <v>1.4546824819999955</v>
       </c>
       <c r="D240" s="5">
         <v>23.199550589204598</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>84.516524066000002</v>
       </c>
       <c r="C241" s="5">
         <v>0.11860346000000277</v>
       </c>
       <c r="D241" s="5">
         <v>1.6994418371400366</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>84.291126403000007</v>
       </c>
       <c r="C242" s="5">
         <v>-0.22539766299999542</v>
       </c>
       <c r="D242" s="5">
         <v>-3.1537607680373836</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>84.106204114999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.18492228800000987</v>
       </c>
       <c r="D243" s="5">
         <v>-2.6010882847093075</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>83.968690594999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.13751351999999883</v>
       </c>
       <c r="D244" s="5">
         <v>-1.9444507842728553</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>83.820673334000006</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14801726099999257</v>
       </c>
       <c r="D245" s="5">
         <v>-2.0949322745673848</v>
       </c>
       <c r="E245" s="5">
         <v>0.47632229086831401</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>83.765986819999995</v>
       </c>
       <c r="C246" s="5">
         <v>-5.4686514000010789E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.78010407177494523</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>83.927930231000005</v>
       </c>
       <c r="C247" s="5">
         <v>0.16194341100000997</v>
       </c>
       <c r="D247" s="5">
         <v>2.3447680814211891</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>84.417580482000005</v>
       </c>
       <c r="C248" s="5">
         <v>0.48965025100000048</v>
       </c>
       <c r="D248" s="5">
         <v>7.2300851068191507</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>84.545260330999994</v>
       </c>
       <c r="C249" s="5">
         <v>0.12767984899998908</v>
       </c>
       <c r="D249" s="5">
         <v>1.8301497424917157</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>84.951878003000004</v>
       </c>
       <c r="C250" s="5">
         <v>0.40661767200001009</v>
       </c>
       <c r="D250" s="5">
         <v>5.9264994437431717</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>85.218611984000006</v>
       </c>
       <c r="C251" s="5">
         <v>0.26673398100000156</v>
       </c>
       <c r="D251" s="5">
         <v>3.8335412076928588</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>85.576853084999996</v>
       </c>
       <c r="C252" s="5">
         <v>0.35824110099999018</v>
       </c>
       <c r="D252" s="5">
         <v>5.1628314219652749</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>85.726809138999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.14995605400000045</v>
       </c>
       <c r="D253" s="5">
         <v>2.1231407070133157</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>86.106624922999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.3798157840000016</v>
       </c>
       <c r="D254" s="5">
         <v>5.4481324593943503</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>86.886019802000007</v>
       </c>
       <c r="C255" s="5">
         <v>0.7793948790000087</v>
       </c>
       <c r="D255" s="5">
         <v>11.419199481823306</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>87.384417178000007</v>
       </c>
       <c r="C256" s="5">
         <v>0.49839737599999978</v>
       </c>
       <c r="D256" s="5">
         <v>7.1048391053986526</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>87.868466777999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.48404959999999164</v>
       </c>
       <c r="D257" s="5">
         <v>6.8534756897111082</v>
       </c>
       <c r="E257" s="5">
         <v>4.8291111046922186</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>88.004994655999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.13652787799999544</v>
       </c>
       <c r="D258" s="5">
         <v>1.8805473540098427</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>88.102035178999998</v>
       </c>
       <c r="C259" s="5">
         <v>9.7040523000003986E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.3312591510976413</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>89.068032330999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.96599715199999991</v>
       </c>
       <c r="D260" s="5">
         <v>13.980617920609649</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.490600724000004</v>
       </c>
       <c r="C261" s="5">
         <v>1.4225683930000059</v>
       </c>
       <c r="D261" s="5">
         <v>20.942616061489328</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.127575003000004</v>
       </c>
       <c r="C262" s="5">
         <v>-0.36302572099999963</v>
       </c>
       <c r="D262" s="5">
         <v>-4.7092870729888432</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>89.870027293000007</v>
       </c>
       <c r="C263" s="5">
         <v>-0.25754770999999721</v>
       </c>
       <c r="D263" s="5">
         <v>-3.3757243419348826</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>90.113478712000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.24345141899999589</v>
       </c>
       <c r="D264" s="5">
         <v>3.2995861363907419</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>90.725823571999996</v>
       </c>
       <c r="C265" s="5">
         <v>0.61234485999999322</v>
       </c>
       <c r="D265" s="5">
         <v>8.4660853496958843</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>91.306420365999998</v>
       </c>
       <c r="C266" s="5">
         <v>0.58059679400000164</v>
       </c>
       <c r="D266" s="5">
         <v>7.9554992747236986</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>91.086921810000007</v>
       </c>
       <c r="C267" s="5">
         <v>-0.21949855599999069</v>
       </c>
       <c r="D267" s="5">
         <v>-2.8469345748168839</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>91.231113433000004</v>
       </c>
       <c r="C268" s="5">
         <v>0.14419162299999755</v>
       </c>
       <c r="D268" s="5">
         <v>1.9162402000932888</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>91.604208392000004</v>
       </c>
       <c r="C269" s="5">
         <v>0.37309495899999945</v>
       </c>
       <c r="D269" s="5">
         <v>5.0193702435552767</v>
       </c>
       <c r="E269" s="5">
         <v>4.2515156471756521</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.150782117000006</v>
       </c>
       <c r="C270" s="5">
         <v>0.54657372500000179</v>
       </c>
       <c r="D270" s="5">
         <v>7.3997311617536532</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.143287076999997</v>
       </c>
       <c r="C271" s="5">
         <v>-7.4950400000091122E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-9.7557779627144292E-2</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>92.615572693000004</v>
       </c>
       <c r="C272" s="5">
         <v>0.47228561600000774</v>
       </c>
       <c r="D272" s="5">
         <v>6.3270553238722549</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.268764234000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.65319154099999821</v>
       </c>
       <c r="D273" s="5">
         <v>8.7993930683207822</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>93.475058713999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.20629447999999684</v>
       </c>
       <c r="D274" s="5">
         <v>2.6867214595840849</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.840300271000004</v>
       </c>
       <c r="C275" s="5">
         <v>0.36524155700000449</v>
       </c>
       <c r="D275" s="5">
         <v>4.7909326928657903</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.604066900000007</v>
       </c>
       <c r="C276" s="5">
         <v>-0.23623337099999731</v>
       </c>
       <c r="D276" s="5">
         <v>-2.9794003005281344</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.201404214999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.5973373149999901</v>
       </c>
       <c r="D277" s="5">
         <v>7.9324163407515913</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.876818198999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.67541398400000219</v>
       </c>
       <c r="D278" s="5">
         <v>8.9514013534536687</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>96.024805903000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.1479877040000019</v>
       </c>
       <c r="D279" s="5">
         <v>15.526047581120505</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>97.257565290000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.2327593870000015</v>
       </c>
       <c r="D280" s="5">
         <v>16.541194450024665</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>98.288978169999993</v>
       </c>
       <c r="C281" s="5">
         <v>1.0314128799999907</v>
       </c>
       <c r="D281" s="5">
         <v>13.495102193710196</v>
       </c>
       <c r="E281" s="5">
         <v>7.2974483327163275</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>98.025977123999994</v>
       </c>
       <c r="C282" s="5">
         <v>-0.26300104599999941</v>
       </c>
       <c r="D282" s="5">
         <v>-3.1641164487127171</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>98.501018963000007</v>
       </c>
       <c r="C283" s="5">
         <v>0.47504183900001351</v>
       </c>
       <c r="D283" s="5">
         <v>5.9728263692266914</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>99.592931445000005</v>
       </c>
       <c r="C284" s="5">
         <v>1.0919124819999979</v>
       </c>
       <c r="D284" s="5">
         <v>14.144111110737189</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>99.221526811000004</v>
       </c>
       <c r="C285" s="5">
         <v>-0.37140463400000101</v>
       </c>
       <c r="D285" s="5">
         <v>-4.3844166086341225</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>99.719498329999993</v>
       </c>
       <c r="C286" s="5">
         <v>0.49797151899998937</v>
       </c>
       <c r="D286" s="5">
         <v>6.1915970189868164</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>100.4586673</v>
       </c>
       <c r="C287" s="5">
         <v>0.73916897000000858</v>
       </c>
       <c r="D287" s="5">
         <v>9.2667257971280836</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>100.78417598999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.32550868999999238</v>
       </c>
       <c r="D288" s="5">
         <v>3.9583177515218004</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>101.23625928</v>
       </c>
       <c r="C289" s="5">
         <v>0.45208329000000447</v>
       </c>
       <c r="D289" s="5">
         <v>5.5175941791624439</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>101.86819398999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.6319347099999959</v>
       </c>
       <c r="D290" s="5">
         <v>7.7532075375663645</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>102.2322077</v>
       </c>
       <c r="C291" s="5">
         <v>0.36401371000000893</v>
       </c>
       <c r="D291" s="5">
         <v>4.3733429432150084</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>102.57840322</v>
       </c>
       <c r="C292" s="5">
         <v>0.34619551999999487</v>
       </c>
       <c r="D292" s="5">
         <v>4.1401835502528517</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>102.75524579</v>
       </c>
       <c r="C293" s="5">
         <v>0.17684257000000514</v>
       </c>
       <c r="D293" s="5">
         <v>2.0884985651804078</v>
       </c>
       <c r="E293" s="5">
         <v>4.5440167383520746</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>104.00929658</v>
       </c>
       <c r="C294" s="5">
         <v>1.2540507899999938</v>
       </c>
       <c r="D294" s="5">
         <v>15.669239918643175</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.62140377</v>
       </c>
       <c r="C295" s="5">
         <v>0.61210719000000324</v>
       </c>
       <c r="D295" s="5">
         <v>7.2952767676538244</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.50605353</v>
       </c>
       <c r="C296" s="5">
         <v>0.88464976000000206</v>
       </c>
       <c r="D296" s="5">
         <v>10.63232176684803</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.52055643999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.4502909999990266E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.16507731123924785</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>105.87656027</v>
       </c>
       <c r="C298" s="5">
         <v>0.35600383000000591</v>
       </c>
       <c r="D298" s="5">
         <v>4.1245191774917922</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>106.8154395</v>
       </c>
       <c r="C299" s="5">
         <v>0.93887922999999773</v>
       </c>
       <c r="D299" s="5">
         <v>11.175860560040007</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>107.49654293</v>
       </c>
       <c r="C300" s="5">
         <v>0.68110343000000739</v>
       </c>
       <c r="D300" s="5">
         <v>7.9258780223328218</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.21747286</v>
       </c>
       <c r="C301" s="5">
         <v>0.72092992999999694</v>
       </c>
       <c r="D301" s="5">
         <v>8.351438862903704</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>108.87263428999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.65516142999999261</v>
       </c>
       <c r="D302" s="5">
         <v>7.5117969135584328</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.92524043</v>
       </c>
       <c r="C303" s="5">
         <v>5.260614000000885E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.58137109149489774</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>109.55178035</v>
       </c>
       <c r="C304" s="5">
         <v>0.62653991999999903</v>
       </c>
       <c r="D304" s="5">
         <v>7.1250285153142245</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>109.84055759</v>
       </c>
       <c r="C305" s="5">
         <v>0.28877724000000171</v>
       </c>
       <c r="D305" s="5">
         <v>3.2094513025274551</v>
       </c>
       <c r="E305" s="5">
         <v>6.8953285504082196</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>110.71700735</v>
       </c>
       <c r="C306" s="5">
         <v>0.87644975999999986</v>
       </c>
       <c r="D306" s="5">
         <v>10.006745007701356</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>111.77808022000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.0610728700000038</v>
       </c>
       <c r="D307" s="5">
         <v>12.126352712067479</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>112.59035632</v>
       </c>
       <c r="C308" s="5">
         <v>0.81227609999999117</v>
       </c>
       <c r="D308" s="5">
         <v>9.0773469920047312</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>113.92339828</v>
       </c>
       <c r="C309" s="5">
         <v>1.3330419600000027</v>
       </c>
       <c r="D309" s="5">
         <v>15.170393998915866</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>114.99381236000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.0704140800000062</v>
       </c>
       <c r="D310" s="5">
         <v>11.87640225965847</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>115.51096954</v>
       </c>
       <c r="C311" s="5">
         <v>0.51715717999999811</v>
       </c>
       <c r="D311" s="5">
         <v>5.5322219566873887</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>116.26451843</v>
       </c>
       <c r="C312" s="5">
         <v>0.75354888999999048</v>
       </c>
       <c r="D312" s="5">
         <v>8.1154140107268411</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>116.77819708</v>
       </c>
       <c r="C313" s="5">
         <v>0.51367865000000279</v>
       </c>
       <c r="D313" s="5">
         <v>5.4325781456739719</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>117.43322689999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.65502981999999577</v>
       </c>
       <c r="D314" s="5">
         <v>6.942601994034292</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>118.10352745</v>
       </c>
       <c r="C315" s="5">
         <v>0.67030055000000743</v>
       </c>
       <c r="D315" s="5">
         <v>7.0686904029443998</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>118.53945147</v>
       </c>
       <c r="C316" s="5">
         <v>0.43592402000000163</v>
       </c>
       <c r="D316" s="5">
         <v>4.52027173722922</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>119.41174983000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.87229836000000205</v>
       </c>
       <c r="D317" s="5">
         <v>9.1967694669550681</v>
       </c>
       <c r="E317" s="5">
         <v>8.7137141780782237</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>119.91864717</v>
       </c>
       <c r="C318" s="5">
         <v>0.50689733999999476</v>
       </c>
       <c r="D318" s="5">
         <v>5.2145729308817668</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>120.47584015</v>
       </c>
       <c r="C319" s="5">
         <v>0.5571929799999964</v>
       </c>
       <c r="D319" s="5">
         <v>5.7204290664523816</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>120.18746853</v>
       </c>
       <c r="C320" s="5">
         <v>-0.28837161999999239</v>
       </c>
       <c r="D320" s="5">
         <v>-2.8348128608334577</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>121.41485102</v>
       </c>
       <c r="C321" s="5">
         <v>1.2273824899999966</v>
       </c>
       <c r="D321" s="5">
         <v>12.966970240851715</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>120.80019627</v>
       </c>
       <c r="C322" s="5">
         <v>-0.61465474999999969</v>
       </c>
       <c r="D322" s="5">
         <v>-5.908597235434998</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>121.3021344</v>
       </c>
       <c r="C323" s="5">
         <v>0.50193812999999921</v>
       </c>
       <c r="D323" s="5">
         <v>5.1016739567282698</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>122.38044114</v>
       </c>
       <c r="C324" s="5">
         <v>1.0783067400000022</v>
       </c>
       <c r="D324" s="5">
         <v>11.204627632824348</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>122.55877448</v>
       </c>
       <c r="C325" s="5">
         <v>0.17833333999999468</v>
       </c>
       <c r="D325" s="5">
         <v>1.7627285390868774</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>123.74917311999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.190398639999998</v>
       </c>
       <c r="D326" s="5">
         <v>12.298706302246476</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>123.401849</v>
       </c>
       <c r="C327" s="5">
         <v>-0.34732411999999613</v>
       </c>
       <c r="D327" s="5">
         <v>-3.316506196529545</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>123.66045006</v>
       </c>
       <c r="C328" s="5">
         <v>0.25860106000000371</v>
       </c>
       <c r="D328" s="5">
         <v>2.5439090268583264</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>123.57573459</v>
       </c>
       <c r="C329" s="5">
         <v>-8.4715470000006121E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.81898781860986203</v>
       </c>
       <c r="E329" s="5">
         <v>3.4870812679054008</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>123.7784466</v>
       </c>
       <c r="C330" s="5">
         <v>0.20271200999999905</v>
       </c>
       <c r="D330" s="5">
         <v>1.9863214243274863</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>124.13264058</v>
       </c>
       <c r="C331" s="5">
         <v>0.35419398000000513</v>
       </c>
       <c r="D331" s="5">
         <v>3.4883803664782498</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>124.14291068999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.0270109999993338E-2</v>
       </c>
       <c r="D332" s="5">
         <v>9.9327151109518397E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>124.48965178</v>
       </c>
       <c r="C333" s="5">
         <v>0.34674109000000897</v>
       </c>
       <c r="D333" s="5">
         <v>3.4036670409018255</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>125.11261494999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.62296316999999135</v>
       </c>
       <c r="D334" s="5">
         <v>6.1730246319448012</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>124.73169269</v>
       </c>
       <c r="C335" s="5">
         <v>-0.3809222599999913</v>
       </c>
       <c r="D335" s="5">
         <v>-3.5929981076691986</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>125.67167938</v>
       </c>
       <c r="C336" s="5">
         <v>0.93998668999999779</v>
       </c>
       <c r="D336" s="5">
         <v>9.427690111794341</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>126.27785339</v>
       </c>
       <c r="C337" s="5">
         <v>0.6061740100000037</v>
       </c>
       <c r="D337" s="5">
         <v>5.9442189613320595</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>126.64925821999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.37140482999998881</v>
       </c>
       <c r="D338" s="5">
         <v>3.5870625549559776</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>127.22859703</v>
       </c>
       <c r="C339" s="5">
         <v>0.57933881000001008</v>
       </c>
       <c r="D339" s="5">
         <v>5.6294582043211028</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>127.72512804</v>
       </c>
       <c r="C340" s="5">
         <v>0.49653100999999822</v>
       </c>
       <c r="D340" s="5">
         <v>4.7850446000029523</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>128.08773613</v>
       </c>
       <c r="C341" s="5">
         <v>0.36260808999999483</v>
       </c>
       <c r="D341" s="5">
         <v>3.4604677205647416</v>
       </c>
       <c r="E341" s="5">
         <v>3.651203494739419</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>128.48481710999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.39708097999999836</v>
       </c>
       <c r="D342" s="5">
         <v>3.7841732142091189</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>128.84118599000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.35636888000001932</v>
       </c>
       <c r="D343" s="5">
         <v>3.3795978633516466</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>129.78965127000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.94846527999999353</v>
       </c>
       <c r="D344" s="5">
         <v>9.2003976829786218</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>129.55656278000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23308849000000009</v>
       </c>
       <c r="D345" s="5">
         <v>-2.1339134702343943</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>129.97361935000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.41705656999999974</v>
       </c>
       <c r="D346" s="5">
         <v>3.9320623840143565</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>130.74812559</v>
       </c>
       <c r="C347" s="5">
         <v>0.7745062399999938</v>
       </c>
       <c r="D347" s="5">
         <v>7.3898175244320186</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>130.46957497</v>
       </c>
       <c r="C348" s="5">
         <v>-0.2785506200000043</v>
       </c>
       <c r="D348" s="5">
         <v>-2.5267800667247986</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>131.11069635999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.64112138999999502</v>
       </c>
       <c r="D349" s="5">
         <v>6.058753204857692</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>130.66507329999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.44562306000000262</v>
       </c>
       <c r="D350" s="5">
         <v>-4.0032105363489556</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>132.26590210000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.6008288000000164</v>
       </c>
       <c r="D351" s="5">
         <v>15.733898538027757</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>132.48694817000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.22104606999999987</v>
       </c>
       <c r="D352" s="5">
         <v>2.0240067177321741</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>133.38754907000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.90060090000000059</v>
       </c>
       <c r="D353" s="5">
         <v>8.4691800121415852</v>
       </c>
       <c r="E353" s="5">
         <v>4.13764275966364</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>133.82551201999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.43796294999998509</v>
       </c>
       <c r="D354" s="5">
         <v>4.0120011267417155</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>134.2127978</v>
       </c>
       <c r="C355" s="5">
         <v>0.38728578000001335</v>
       </c>
       <c r="D355" s="5">
         <v>3.5285646671691318</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>134.20253754999999</v>
       </c>
       <c r="C356" s="5">
         <v>-1.0260250000015958E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-9.1698591095767945E-2</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>134.51249766000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.30996011000001999</v>
       </c>
       <c r="D357" s="5">
         <v>2.8070528981855469</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>134.46960311000001</v>
       </c>
       <c r="C358" s="5">
         <v>-4.2894549999999754E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.38199630546872365</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>134.58884369</v>
       </c>
       <c r="C359" s="5">
         <v>0.11924057999999604</v>
       </c>
       <c r="D359" s="5">
         <v>1.0693020504977335</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>135.47011763</v>
       </c>
       <c r="C360" s="5">
         <v>0.88127393999999981</v>
       </c>
       <c r="D360" s="5">
         <v>8.1467198747013914</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>135.32638127000001</v>
       </c>
       <c r="C361" s="5">
         <v>-0.14373635999999124</v>
       </c>
       <c r="D361" s="5">
         <v>-1.2658189141631193</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>135.44867223</v>
       </c>
       <c r="C362" s="5">
         <v>0.12229095999998663</v>
       </c>
       <c r="D362" s="5">
         <v>1.0898150528512618</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>135.22355626000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.22511596999999028</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9762722190370341</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>135.43107276000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.207516499999997</v>
       </c>
       <c r="D364" s="5">
         <v>1.8571647001902392</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>135.78264805000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.35157528999999954</v>
       </c>
       <c r="D365" s="5">
         <v>3.1600315578608651</v>
       </c>
       <c r="E365" s="5">
         <v>1.7955941140676446</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>137.11404247999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.3313944299999889</v>
       </c>
       <c r="D366" s="5">
         <v>12.422161985301926</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>136.94656601</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16747646999999688</v>
       </c>
       <c r="D367" s="5">
         <v>-1.4559204211618493</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>132.70546087</v>
       </c>
       <c r="C368" s="5">
         <v>-4.2411051400000019</v>
       </c>
       <c r="D368" s="5">
         <v>-31.443004638894724</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>71.667060813999996</v>
       </c>
       <c r="C369" s="5">
         <v>-61.038400056</v>
       </c>
       <c r="D369" s="5">
         <v>-99.938458285760277</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>85.240661345999996</v>
       </c>
       <c r="C370" s="5">
         <v>13.573600532</v>
       </c>
       <c r="D370" s="5">
         <v>701.54258791995687</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>96.462939449999993</v>
       </c>
       <c r="C371" s="5">
         <v>11.222278103999997</v>
       </c>
       <c r="D371" s="5">
         <v>341.1275422688239</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>95.689547425000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.7733920249999926</v>
       </c>
       <c r="D372" s="5">
         <v>-9.2078907729802317</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>97.645322324000006</v>
       </c>
       <c r="C373" s="5">
         <v>1.955774899000005</v>
       </c>
       <c r="D373" s="5">
         <v>27.480369528583857</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.14093411</v>
       </c>
       <c r="C374" s="5">
         <v>4.4956117859999978</v>
       </c>
       <c r="D374" s="5">
         <v>71.625013079255169</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>106.32732196000001</v>
       </c>
       <c r="C375" s="5">
         <v>4.1863878500000027</v>
       </c>
       <c r="D375" s="5">
         <v>61.934954296927145</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>108.00795089</v>
       </c>
       <c r="C376" s="5">
         <v>1.6806289299999975</v>
       </c>
       <c r="D376" s="5">
         <v>20.706377033658029</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>109.21855227</v>
       </c>
       <c r="C377" s="5">
         <v>1.2106013799999999</v>
       </c>
       <c r="D377" s="5">
         <v>14.311063352247167</v>
       </c>
       <c r="E377" s="5">
         <v>-19.563689588833288</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>109.14835752</v>
       </c>
       <c r="C378" s="5">
         <v>-7.0194749999998862E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.76851946655556169</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>107.8473757</v>
       </c>
       <c r="C379" s="5">
         <v>-1.3009818200000041</v>
       </c>
       <c r="D379" s="5">
         <v>-13.401868214798906</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>111.01273389000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.1653581900000063</v>
       </c>
       <c r="D380" s="5">
         <v>41.500702750066054</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>114.49377173000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.4810378399999991</v>
       </c>
       <c r="D381" s="5">
         <v>44.846755678678662</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>116.83830008</v>
       </c>
       <c r="C382" s="5">
         <v>2.3445283499999903</v>
       </c>
       <c r="D382" s="5">
         <v>27.538236238276802</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>119.69623682</v>
       </c>
       <c r="C383" s="5">
         <v>2.8579367399999995</v>
       </c>
       <c r="D383" s="5">
         <v>33.64207313907275</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>124.22635954</v>
       </c>
       <c r="C384" s="5">
         <v>4.5301227200000085</v>
       </c>
       <c r="D384" s="5">
         <v>56.170550349198201</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>124.9747041</v>
       </c>
       <c r="C385" s="5">
         <v>0.7483445599999925</v>
       </c>
       <c r="D385" s="5">
         <v>7.4732309606688307</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>124.89540364</v>
       </c>
       <c r="C386" s="5">
         <v>-7.9300459999998907E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.75878675436139575</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>127.70779566</v>
       </c>
       <c r="C387" s="5">
         <v>2.8123920200000043</v>
       </c>
       <c r="D387" s="5">
         <v>30.632558680798439</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>128.44236950000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.73457384000001014</v>
       </c>
       <c r="D388" s="5">
         <v>7.1249917675622498</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>129.59455066999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.1521811699999773</v>
       </c>
       <c r="D389" s="5">
         <v>11.31179266800153</v>
       </c>
       <c r="E389" s="5">
         <v>18.656169649299436</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>130.21106078</v>
       </c>
       <c r="C390" s="5">
         <v>0.61651011000000722</v>
       </c>
       <c r="D390" s="5">
         <v>5.8604267716187319</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>131.44730713000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.236246350000016</v>
       </c>
       <c r="D391" s="5">
         <v>12.007163178380553</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>132.02591038</v>
       </c>
       <c r="C392" s="5">
         <v>0.57860324999998625</v>
       </c>
       <c r="D392" s="5">
         <v>5.4119211952545321</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>135.05402099</v>
       </c>
       <c r="C393" s="5">
         <v>3.0281106099999988</v>
       </c>
       <c r="D393" s="5">
         <v>31.274441299465884</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>135.54133175000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.48731076000001394</v>
       </c>
       <c r="D394" s="5">
         <v>4.4168897427608655</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>137.43681588000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.8954841299999998</v>
       </c>
       <c r="D395" s="5">
         <v>18.134306911673036</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>139.56923495000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.1324190699999974</v>
       </c>
       <c r="D396" s="5">
         <v>20.292723016376215</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>140.52510641999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.95587146999997685</v>
       </c>
       <c r="D397" s="5">
         <v>8.5352221008047522</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>141.12043213999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.59532572000000528</v>
       </c>
       <c r="D398" s="5">
         <v>5.2038656490985158</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>141.32423628000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.20380414000001679</v>
       </c>
       <c r="D399" s="5">
         <v>1.7468550179431608</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>141.87490270000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.55066641999999888</v>
       </c>
       <c r="D400" s="5">
         <v>4.7772881680612889</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>141.74083868</v>
       </c>
       <c r="C401" s="5">
         <v>-0.13406402000001094</v>
       </c>
       <c r="D401" s="5">
         <v>-1.128059579787799</v>
       </c>
       <c r="E401" s="5">
         <v>9.3725298997558539</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>144.50729895000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.7664602700000103</v>
       </c>
       <c r="D402" s="5">
         <v>26.106486090791247</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>144.60050154999999</v>
       </c>
       <c r="C403" s="5">
         <v>9.3202599999983704E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.77671314089593491</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>145.64118371000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.0406821600000171</v>
       </c>
       <c r="D404" s="5">
         <v>8.9865257886579073</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>145.33217110000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.30901260999999636</v>
       </c>
       <c r="D405" s="5">
         <v>-2.5165844568054596</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>145.89359193000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.56142083000000298</v>
       </c>
       <c r="D406" s="5">
         <v>4.7353924484530241</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>147.63735849</v>
       </c>
       <c r="C407" s="5">
         <v>1.7437665599999832</v>
       </c>
       <c r="D407" s="5">
         <v>15.324237790472006</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>147.00803804</v>
       </c>
       <c r="C408" s="5">
         <v>-0.62932044999999448</v>
       </c>
       <c r="D408" s="5">
         <v>-4.9968984815595867</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>147.43845112</v>
       </c>
       <c r="C409" s="5">
         <v>0.4304130799999939</v>
       </c>
       <c r="D409" s="5">
         <v>3.5705159116222518</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>148.02029078999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.5818396699999937</v>
       </c>
       <c r="D410" s="5">
         <v>4.8397359400785822</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>147.59775712999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.42253365999999914</v>
       </c>
       <c r="D411" s="5">
         <v>-3.3722070191771758</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>148.26212214</v>
       </c>
       <c r="C412" s="5">
         <v>0.66436501000001158</v>
       </c>
       <c r="D412" s="5">
         <v>5.5371709037693506</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>148.45773149999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.19560935999999174</v>
       </c>
       <c r="D413" s="5">
         <v>1.5947569678869122</v>
       </c>
       <c r="E413" s="5">
         <v>4.7388549994150431</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>148.31231231000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.14541918999998416</v>
       </c>
       <c r="D414" s="5">
         <v>-1.1691271741383957</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>148.52490546000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.21259315000000356</v>
       </c>
       <c r="D415" s="5">
         <v>1.7337243498021015</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>148.86378655999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.33888109999998051</v>
       </c>
       <c r="D416" s="5">
         <v>2.7725955631533461</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>149.17173550000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.30794894000001705</v>
       </c>
       <c r="D417" s="5">
         <v>2.5108345306376734</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>149.37900446</v>
       </c>
       <c r="C418" s="5">
         <v>0.20726895999999329</v>
       </c>
       <c r="D418" s="5">
         <v>1.6801596914835182</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>148.97031185</v>
       </c>
       <c r="C419" s="5">
         <v>-0.40869261000000279</v>
       </c>
       <c r="D419" s="5">
         <v>-3.2341771670125641</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>149.23039070999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.26007885999999303</v>
       </c>
       <c r="D420" s="5">
         <v>2.1152464050227415</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>149.48217639000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.25178568000001178</v>
       </c>
       <c r="D421" s="5">
         <v>2.0435680314192517</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>149.97117041999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.48899402999998642</v>
       </c>
       <c r="D422" s="5">
         <v>3.9969067650684975</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>151.37092031</v>
       </c>
       <c r="C423" s="5">
         <v>1.3997498900000096</v>
       </c>
       <c r="D423" s="5">
         <v>11.793369528358566</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>151.93342946999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.56250915999999052</v>
       </c>
       <c r="D424" s="5">
         <v>4.5515978897756826</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>152.16447653</v>
       </c>
       <c r="C425" s="5">
         <v>0.23104706000000874</v>
       </c>
       <c r="D425" s="5">
         <v>1.8401955297223216</v>
       </c>
       <c r="E425" s="5">
         <v>2.4968352894439994</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>152.53378649999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.36930996999998911</v>
       </c>
       <c r="D426" s="5">
         <v>2.9516473613695471</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>152.44466957</v>
       </c>
       <c r="C427" s="5">
         <v>-8.911692999998877E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.69884417778606212</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>152.22400417</v>
       </c>
       <c r="C428" s="5">
         <v>-0.22066540000000145</v>
       </c>
       <c r="D428" s="5">
         <v>-1.7232513018124118</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>152.71453837999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.49053420999999275</v>
       </c>
       <c r="D429" s="5">
         <v>3.9362168917034257</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>152.46070771000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.25383066999998505</v>
       </c>
       <c r="D430" s="5">
         <v>-1.9764172299478466</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>150.97164097999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.4890667300000189</v>
       </c>
       <c r="D431" s="5">
         <v>-11.110731824488196</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>151.40479673999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.43315576000000533</v>
       </c>
       <c r="D432" s="5">
         <v>3.4977972210944008</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>152.19345681999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.78866007999999965</v>
       </c>
       <c r="D433" s="5">
         <v>6.4329655178626099</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>152.45016319000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.25670637000001761</v>
       </c>
       <c r="D434" s="5">
         <v>2.0429360709182998</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>152.64421743</v>
       </c>
       <c r="C435" s="5">
         <v>0.19405423999998561</v>
       </c>
       <c r="D435" s="5">
         <v>1.5382227258229353</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>152.70932113999999</v>
       </c>
       <c r="C436" s="5">
         <v>6.5103709999988268E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.51300977673793824</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>152.51795996999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.19136116999999331</v>
       </c>
       <c r="D437" s="5">
         <v>-1.493408131989149</v>
       </c>
       <c r="E437" s="5">
         <v>0.23230352317500369</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>154.40801601000001</v>
       </c>
       <c r="C438" s="5">
         <v>1.8900560400000188</v>
       </c>
       <c r="D438" s="5">
         <v>15.927444152225046</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>153.80320198999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.60481402000002049</v>
       </c>
       <c r="D439" s="5">
         <v>-4.6004312942243608</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>153.77048859999999</v>
       </c>
       <c r="C440" s="5">
         <v>-3.2713389999997844E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-0.25493732964168014</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>154.02303422</v>
       </c>
       <c r="C441" s="5">
         <v>0.25254562000000647</v>
       </c>
       <c r="D441" s="5">
         <v>1.9887253176947839</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>153.64036469999999</v>
+        <v>153.60144550000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.38266952000000742</v>
+        <v>-0.42158871999998837</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.9409900604457695</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2356158081439879</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>154.63716496000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.0357194599999957</v>
+      </c>
+      <c r="D443" s="5">
+        <v>8.3984106635486491</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A36F4F-1FFC-4740-81F7-3EA92AAB94BC}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86DFDF17-B9FB-4523-A19F-31DD03322227}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87ABF749-2DF4-439F-A6A6-FFD0080CD3E6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>