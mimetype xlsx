--- v7 (2026-07-20)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6888DDC7-29E0-44F1-B043-A993F855EACF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CDD9E43C-3E8E-48F1-BBD4-110D02F461D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{946AB9CC-CCE1-4B4E-95CB-1EE02C060025}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F0A64598-88F6-475B-AF05-3FA0E5046557}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06B87A68-D3EC-4E76-8E05-196A250F2AE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16A2C050-A934-41D0-880B-7998A46692CA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>34.264521705</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>34.324989105999997</v>
       </c>
       <c r="C7" s="5">
         <v>6.0467400999996812E-2</v>
       </c>
       <c r="D7" s="5">
         <v>2.1383434299612869</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>34.586948098999997</v>
       </c>
       <c r="C8" s="5">
         <v>0.26195899300000036</v>
       </c>
       <c r="D8" s="5">
         <v>9.5524285900336903</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>34.711486313000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.12453821400000464</v>
       </c>
       <c r="D9" s="5">
         <v>4.4074803995194811</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>34.790608892000002</v>
       </c>
       <c r="C10" s="5">
         <v>7.912257899999986E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.7698764148754051</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>35.074785085999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.28417619399999694</v>
       </c>
       <c r="D11" s="5">
         <v>10.254384158365859</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>35.338084698000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.2632996120000044</v>
       </c>
       <c r="D12" s="5">
         <v>9.3895571157706303</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>35.63818526</v>
       </c>
       <c r="C13" s="5">
         <v>0.30010056199999724</v>
       </c>
       <c r="D13" s="5">
         <v>10.680442202463603</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>35.493212689000003</v>
       </c>
       <c r="C14" s="5">
         <v>-0.14497257099999672</v>
       </c>
       <c r="D14" s="5">
         <v>-4.7737318201838796</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>35.548601118000001</v>
       </c>
       <c r="C15" s="5">
         <v>5.5388428999997075E-2</v>
       </c>
       <c r="D15" s="5">
         <v>1.888799654623452</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.040811619000003</v>
       </c>
       <c r="C16" s="5">
         <v>0.49221050100000241</v>
       </c>
       <c r="D16" s="5">
         <v>17.94093472662319</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>35.909886223999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.13092539500000555</v>
       </c>
       <c r="D17" s="5">
         <v>-4.27318716225159</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.001174409999997</v>
       </c>
       <c r="C18" s="5">
         <v>-0.90871181400000012</v>
       </c>
       <c r="D18" s="5">
         <v>-26.477028592094243</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>35.160429878999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.15925546900000143</v>
       </c>
       <c r="D19" s="5">
         <v>5.5987347115694197</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>35.103292111999998</v>
       </c>
       <c r="C20" s="5">
         <v>-5.7137767000000395E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-1.9327352759679894</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>35.310485954999997</v>
       </c>
       <c r="C21" s="5">
         <v>0.20719384299999888</v>
       </c>
       <c r="D21" s="5">
         <v>7.3174037138699966</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>35.874327369</v>
       </c>
       <c r="C22" s="5">
         <v>0.56384141400000232</v>
       </c>
       <c r="D22" s="5">
         <v>20.93746728988495</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>35.474751437000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.39957593199999764</v>
       </c>
       <c r="D23" s="5">
         <v>-12.576713207593915</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.521359480000001</v>
       </c>
       <c r="C24" s="5">
         <v>4.66080429999991E-2</v>
       </c>
       <c r="D24" s="5">
         <v>1.588047216750943</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.713939218</v>
       </c>
       <c r="C25" s="5">
         <v>0.19257973799999917</v>
       </c>
       <c r="D25" s="5">
         <v>6.7033651111858994</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>36.172553942</v>
       </c>
       <c r="C26" s="5">
         <v>0.45861472400000025</v>
       </c>
       <c r="D26" s="5">
         <v>16.545903642042738</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>36.343484158999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.17093021699999866</v>
       </c>
       <c r="D27" s="5">
         <v>5.8202153259365508</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>36.335112617999997</v>
       </c>
       <c r="C28" s="5">
         <v>-8.3715410000024804E-3</v>
       </c>
       <c r="D28" s="5">
         <v>-0.27606411812710618</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>36.709736612</v>
       </c>
       <c r="C29" s="5">
         <v>0.37462399400000379</v>
       </c>
       <c r="D29" s="5">
         <v>13.098565076590219</v>
       </c>
       <c r="E29" s="5">
         <v>2.2273821281712403</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>36.910893866999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.20115725499999826</v>
       </c>
       <c r="D30" s="5">
         <v>6.7774460409038895</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>37.240623997999997</v>
       </c>
       <c r="C31" s="5">
         <v>0.32973013099999804</v>
       </c>
       <c r="D31" s="5">
         <v>11.262455685372519</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>37.449531221000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.20890722300000419</v>
       </c>
       <c r="D32" s="5">
         <v>6.9432151818412002</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>37.607098215000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.15756699399999974</v>
       </c>
       <c r="D33" s="5">
         <v>5.1674304240799218</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>37.837534310000002</v>
       </c>
       <c r="C34" s="5">
         <v>0.23043609500000173</v>
       </c>
       <c r="D34" s="5">
         <v>7.6058894306396008</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>38.113732521999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.27619821199999706</v>
       </c>
       <c r="D35" s="5">
         <v>9.1198721702937071</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>38.161690438999997</v>
       </c>
       <c r="C36" s="5">
         <v>4.7957916999997963E-2</v>
       </c>
       <c r="D36" s="5">
         <v>1.5204349406435336</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>38.144878904000002</v>
       </c>
       <c r="C37" s="5">
         <v>-1.6811534999995104E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.52736221822137219</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>38.419532212</v>
       </c>
       <c r="C38" s="5">
         <v>0.27465330799999776</v>
       </c>
       <c r="D38" s="5">
         <v>8.9908365736107498</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>38.830744727999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.41121251599999908</v>
       </c>
       <c r="D39" s="5">
         <v>13.627582380097847</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>39.236024772999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.40528004499999781</v>
       </c>
       <c r="D40" s="5">
         <v>13.269077170320841</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>39.529389209000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.2933644360000045</v>
       </c>
       <c r="D41" s="5">
         <v>9.3506189405705431</v>
       </c>
       <c r="E41" s="5">
         <v>7.6809393289906769</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>39.984969685000003</v>
       </c>
       <c r="C42" s="5">
         <v>0.45558047600000151</v>
       </c>
       <c r="D42" s="5">
         <v>14.741363575055155</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>40.256009644000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.27103995899999944</v>
       </c>
       <c r="D43" s="5">
         <v>8.444474500561272</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>40.585811786000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.32980214199999836</v>
       </c>
       <c r="D44" s="5">
         <v>10.2864513129709</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>40.918224805999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.33241301999999706</v>
       </c>
       <c r="D45" s="5">
         <v>10.283505989840958</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>41.770218843999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.85199403800000084</v>
       </c>
       <c r="D46" s="5">
         <v>28.055901893969537</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>41.244465560999998</v>
       </c>
       <c r="C47" s="5">
         <v>-0.52575328300000024</v>
       </c>
       <c r="D47" s="5">
         <v>-14.101187934170589</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>41.868633797000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.62416823600000271</v>
       </c>
       <c r="D48" s="5">
         <v>19.750493523734349</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>42.135653707000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.26701991000000191</v>
       </c>
       <c r="D49" s="5">
         <v>7.9273107519834074</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>42.462333012999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.32667930599999551</v>
       </c>
       <c r="D50" s="5">
         <v>9.7108021739499062</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>43.014772919999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.55243990700000012</v>
       </c>
       <c r="D51" s="5">
         <v>16.77917179251267</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>42.626836406000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.38793651399999618</v>
       </c>
       <c r="D52" s="5">
         <v>-10.301410840080349</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>42.958501720000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.33166531399999855</v>
       </c>
       <c r="D53" s="5">
         <v>9.746905642720872</v>
       </c>
       <c r="E53" s="5">
         <v>8.6748431473847809</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>43.279522581000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.32102086100000093</v>
       </c>
       <c r="D54" s="5">
         <v>9.3452762032941941</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>43.467580431000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.18805784999999986</v>
       </c>
       <c r="D55" s="5">
         <v>5.3406660595427757</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>43.689748389999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.22216795899999653</v>
       </c>
       <c r="D56" s="5">
         <v>6.3087291539333679</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>44.244813622000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.55506523200000402</v>
       </c>
       <c r="D57" s="5">
         <v>16.357375463713232</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>44.409304818999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.1644911969999967</v>
       </c>
       <c r="D58" s="5">
         <v>4.5536641459611005</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>44.769971677000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.36066685800000187</v>
       </c>
       <c r="D59" s="5">
         <v>10.193033262873819</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>45.576721906000003</v>
       </c>
       <c r="C60" s="5">
         <v>0.80675022900000215</v>
       </c>
       <c r="D60" s="5">
         <v>23.901107901036568</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>45.750830979</v>
       </c>
       <c r="C61" s="5">
         <v>0.17410907299999678</v>
       </c>
       <c r="D61" s="5">
         <v>4.6817114037985386</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>45.828325776</v>
       </c>
       <c r="C62" s="5">
         <v>7.7494796999999949E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.0516569409332774</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>45.924067033999997</v>
       </c>
       <c r="C63" s="5">
         <v>9.5741257999996776E-2</v>
       </c>
       <c r="D63" s="5">
         <v>2.5359610688270307</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.124747237999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.20068020400000108</v>
       </c>
       <c r="D64" s="5">
         <v>5.3716752350193797</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>46.180537467000001</v>
       </c>
       <c r="C65" s="5">
         <v>5.5790229000002967E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.4611559913443095</v>
       </c>
       <c r="E65" s="5">
         <v>7.5003447932168621</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>45.935441040999997</v>
       </c>
       <c r="C66" s="5">
         <v>-0.24509642600000348</v>
       </c>
       <c r="D66" s="5">
         <v>-6.1861651210465052</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.035249360999998</v>
       </c>
       <c r="C67" s="5">
         <v>9.9808320000001061E-2</v>
       </c>
       <c r="D67" s="5">
         <v>2.638740256923322</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.35577988</v>
       </c>
       <c r="C68" s="5">
         <v>0.32053051900000185</v>
       </c>
       <c r="D68" s="5">
         <v>8.6827713101293114</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>46.672401952999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.31662207299999778</v>
       </c>
       <c r="D69" s="5">
         <v>8.511338591642259</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>46.846966860999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.17456490800000068</v>
       </c>
       <c r="D70" s="5">
         <v>4.5817500323920513</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>47.217782972999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.37081611199999998</v>
       </c>
       <c r="D71" s="5">
         <v>9.9232021089763034</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>47.035988783000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.18179418999999797</v>
       </c>
       <c r="D72" s="5">
         <v>-4.5235556218989004</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>47.333020282</v>
       </c>
       <c r="C73" s="5">
         <v>0.29703149899999914</v>
       </c>
       <c r="D73" s="5">
         <v>7.846801771932399</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>47.369440544</v>
       </c>
       <c r="C74" s="5">
         <v>3.6420262000000037E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.92725425593029875</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>47.457652666000001</v>
       </c>
       <c r="C75" s="5">
         <v>8.8212122000001614E-2</v>
       </c>
       <c r="D75" s="5">
         <v>2.2576894608942855</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>47.815666733</v>
       </c>
       <c r="C76" s="5">
         <v>0.35801406699999916</v>
       </c>
       <c r="D76" s="5">
         <v>9.4378490660737668</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>48.070531203000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.25486447000000112</v>
       </c>
       <c r="D77" s="5">
         <v>6.5870556173697192</v>
       </c>
       <c r="E77" s="5">
         <v>4.0926196178434848</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>48.371225914</v>
       </c>
       <c r="C78" s="5">
         <v>0.30069471099999845</v>
       </c>
       <c r="D78" s="5">
         <v>7.7700476531862961</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>48.464026904999997</v>
       </c>
       <c r="C79" s="5">
         <v>9.2800990999997168E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3266683798540466</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>48.685882134000003</v>
       </c>
       <c r="C80" s="5">
         <v>0.2218552290000062</v>
       </c>
       <c r="D80" s="5">
         <v>5.6337153541952123</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>48.497985747000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.18789638700000211</v>
       </c>
       <c r="D81" s="5">
         <v>-4.534181944002313</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>48.895957207999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.39797146099999736</v>
       </c>
       <c r="D82" s="5">
         <v>10.303936367694266</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>48.938296929000003</v>
       </c>
       <c r="C83" s="5">
         <v>4.2339721000004715E-2</v>
       </c>
       <c r="D83" s="5">
         <v>1.0440605100397127</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>49.519996823</v>
       </c>
       <c r="C84" s="5">
         <v>0.58169989399999622</v>
       </c>
       <c r="D84" s="5">
         <v>15.234116854969869</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>49.857442626999998</v>
       </c>
       <c r="C85" s="5">
         <v>0.33744580399999791</v>
       </c>
       <c r="D85" s="5">
         <v>8.4907421791638562</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>49.604045882999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.25339674399999979</v>
       </c>
       <c r="D86" s="5">
         <v>-5.9312813134350879</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>50.508967413000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.90492153000000286</v>
       </c>
       <c r="D87" s="5">
         <v>24.227193535949443</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>50.522143878999998</v>
       </c>
       <c r="C88" s="5">
         <v>1.3176465999997333E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.31349810846501569</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>50.647774607999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.12563072900000094</v>
       </c>
       <c r="D89" s="5">
         <v>3.0251268914826879</v>
       </c>
       <c r="E89" s="5">
         <v>5.3613790829903696</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>50.990141889</v>
       </c>
       <c r="C90" s="5">
         <v>0.34236728100000136</v>
       </c>
       <c r="D90" s="5">
         <v>8.4202068998058941</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>51.369471580000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.37932969100000236</v>
       </c>
       <c r="D91" s="5">
         <v>9.3016037034610921</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>51.496978695000003</v>
       </c>
       <c r="C92" s="5">
         <v>0.12750711500000023</v>
       </c>
       <c r="D92" s="5">
         <v>3.019590527774807</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>51.525977388999998</v>
       </c>
       <c r="C93" s="5">
         <v>2.8998693999994885E-2</v>
       </c>
       <c r="D93" s="5">
         <v>0.67783414671518383</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>51.657016859000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.1310394700000046</v>
       </c>
       <c r="D94" s="5">
         <v>3.094858450446214</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>51.608444268</v>
       </c>
       <c r="C95" s="5">
         <v>-4.8572591000002774E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.1225312283280386</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>52.013931616000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.40548734800000119</v>
       </c>
       <c r="D96" s="5">
         <v>9.8466908634055486</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>51.912745594999997</v>
       </c>
       <c r="C97" s="5">
         <v>-0.10118602100000373</v>
       </c>
       <c r="D97" s="5">
         <v>-2.3096205439057882</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>52.358164797000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.44541920200000362</v>
       </c>
       <c r="D98" s="5">
         <v>10.796235256790588</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>52.454054880000001</v>
       </c>
       <c r="C99" s="5">
         <v>9.5890083000000459E-2</v>
       </c>
       <c r="D99" s="5">
         <v>2.2199836019341612</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>52.736884320999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.28282944099999696</v>
       </c>
       <c r="D100" s="5">
         <v>6.6657087056697373</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>52.408175530999998</v>
       </c>
       <c r="C101" s="5">
         <v>-0.32870879000000031</v>
       </c>
       <c r="D101" s="5">
         <v>-7.2284370441991541</v>
       </c>
       <c r="E101" s="5">
         <v>3.4757715153824975</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>53.496182445999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0880069150000011</v>
       </c>
       <c r="D102" s="5">
         <v>27.963174022402271</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>53.355207847999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.14097459799999967</v>
       </c>
       <c r="D103" s="5">
         <v>-3.1168397416354354</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>53.500013007</v>
       </c>
       <c r="C104" s="5">
         <v>0.14480515900000057</v>
       </c>
       <c r="D104" s="5">
         <v>3.3058364705875976</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>54.152374404</v>
       </c>
       <c r="C105" s="5">
         <v>0.65236139699999995</v>
       </c>
       <c r="D105" s="5">
         <v>15.654728628435999</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>54.539765058</v>
       </c>
       <c r="C106" s="5">
         <v>0.38739065400000072</v>
       </c>
       <c r="D106" s="5">
         <v>8.9304024799311108</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>54.545542281000003</v>
       </c>
       <c r="C107" s="5">
         <v>5.777223000002607E-3</v>
       </c>
       <c r="D107" s="5">
         <v>0.12718624609677764</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>54.222351592000003</v>
       </c>
       <c r="C108" s="5">
         <v>-0.32319068900000048</v>
       </c>
       <c r="D108" s="5">
         <v>-6.8829905592062364</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>54.625835977999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.40348438599999525</v>
       </c>
       <c r="D109" s="5">
         <v>9.3042304886361791</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>54.878162011000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.25232603300000278</v>
       </c>
       <c r="D110" s="5">
         <v>5.6860176425463926</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>55.413315697000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.53515368600000102</v>
       </c>
       <c r="D111" s="5">
         <v>12.350486553131423</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>55.681836457000003</v>
       </c>
       <c r="C112" s="5">
         <v>0.26852076000000125</v>
       </c>
       <c r="D112" s="5">
         <v>5.9724457911474849</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>56.208283037000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.52644657999999822</v>
       </c>
       <c r="D113" s="5">
         <v>11.954415561233024</v>
       </c>
       <c r="E113" s="5">
         <v>7.2509822513325162</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>56.507324220999998</v>
       </c>
       <c r="C114" s="5">
         <v>0.29904118399999646</v>
       </c>
       <c r="D114" s="5">
         <v>6.5744452395330777</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>56.699316187000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.19199196600000334</v>
       </c>
       <c r="D115" s="5">
         <v>4.1542369199914386</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>57.166017945999997</v>
       </c>
       <c r="C116" s="5">
         <v>0.46670175899999577</v>
       </c>
       <c r="D116" s="5">
         <v>10.337068572323705</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>57.247349757000002</v>
       </c>
       <c r="C117" s="5">
         <v>8.1331811000005416E-2</v>
       </c>
       <c r="D117" s="5">
         <v>1.7206990687132606</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>57.412084575999998</v>
       </c>
       <c r="C118" s="5">
         <v>0.16473481899999598</v>
       </c>
       <c r="D118" s="5">
         <v>3.5082961238030563</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>58.077492036000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.66540746000000439</v>
       </c>
       <c r="D119" s="5">
         <v>14.829759619225813</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>57.996535586</v>
       </c>
       <c r="C120" s="5">
         <v>-8.0956450000002178E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-1.6599613314382422</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>58.248172648999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.25163706299999689</v>
       </c>
       <c r="D121" s="5">
         <v>5.3326575888622108</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>58.868129392</v>
       </c>
       <c r="C122" s="5">
         <v>0.61995674300000303</v>
       </c>
       <c r="D122" s="5">
         <v>13.546869651812488</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>58.972402084000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.10427269200000211</v>
       </c>
       <c r="D123" s="5">
         <v>2.1463814310979989</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>59.653287159999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.68088507599999559</v>
       </c>
       <c r="D124" s="5">
         <v>14.769567998127675</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>60.019972977000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.36668581700000402</v>
       </c>
       <c r="D125" s="5">
         <v>7.6309030441640058</v>
       </c>
       <c r="E125" s="5">
         <v>6.7813669695103496</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>60.141184463000002</v>
       </c>
       <c r="C126" s="5">
         <v>0.12121148599999998</v>
       </c>
       <c r="D126" s="5">
         <v>2.450522854028625</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>60.528589082000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.38740461900000156</v>
       </c>
       <c r="D127" s="5">
         <v>8.0097303860640068</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>60.590298955999998</v>
       </c>
       <c r="C128" s="5">
         <v>6.1709873999994613E-2</v>
       </c>
       <c r="D128" s="5">
         <v>1.2303028718009035</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>59.903945829999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.6863531260000002</v>
       </c>
       <c r="D129" s="5">
         <v>-12.777603322582543</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>60.165229361000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.26128353100000368</v>
       </c>
       <c r="D130" s="5">
         <v>5.3614551001689437</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>60.628081477000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.46285211600000054</v>
       </c>
       <c r="D131" s="5">
         <v>9.6324165722396771</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>60.881789738000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.25370826099999988</v>
       </c>
       <c r="D132" s="5">
         <v>5.1388018534454183</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>61.008725611999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.12693587399999728</v>
       </c>
       <c r="D133" s="5">
         <v>2.5308384345920087</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>61.033574977999997</v>
       </c>
       <c r="C134" s="5">
         <v>2.4849365999997985E-2</v>
       </c>
       <c r="D134" s="5">
         <v>0.48986650063378434</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>61.760797529000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.7272225510000041</v>
       </c>
       <c r="D135" s="5">
         <v>15.273382592796935</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>61.848876562999997</v>
       </c>
       <c r="C136" s="5">
         <v>8.807903399999617E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.7248455336316137</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>61.955511649999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.10663508700000079</v>
       </c>
       <c r="D137" s="5">
         <v>2.0886802763705692</v>
       </c>
       <c r="E137" s="5">
         <v>3.2248242993073495</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>61.648726385000003</v>
       </c>
       <c r="C138" s="5">
         <v>-0.30678526499999492</v>
       </c>
       <c r="D138" s="5">
         <v>-5.7828568473875634</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>61.939219301999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.29049291699999458</v>
       </c>
       <c r="D139" s="5">
         <v>5.8033500804425042</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>62.264894325</v>
       </c>
       <c r="C140" s="5">
         <v>0.32567502300000228</v>
       </c>
       <c r="D140" s="5">
         <v>6.4952749493781825</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>62.030856362999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.23403796200000215</v>
       </c>
       <c r="D141" s="5">
         <v>-4.4184084700891741</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>62.185967490000003</v>
       </c>
       <c r="C142" s="5">
         <v>0.15511112700000496</v>
       </c>
       <c r="D142" s="5">
         <v>3.0422714695916397</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>62.336090161000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.15012267099999832</v>
       </c>
       <c r="D143" s="5">
         <v>2.935685832575019</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>62.255136837000002</v>
       </c>
       <c r="C144" s="5">
         <v>-8.0953323999999327E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-1.5473078340442425</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>62.558074302000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.30293746499999941</v>
       </c>
       <c r="D145" s="5">
         <v>5.9981179551132024</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>62.120096123000003</v>
       </c>
       <c r="C146" s="5">
         <v>-0.43797817899999814</v>
       </c>
       <c r="D146" s="5">
         <v>-8.0853008217191213</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>61.623666956999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.49642916600000575</v>
       </c>
       <c r="D147" s="5">
         <v>-9.1792625705758084</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>61.248652853999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.37501410299999804</v>
       </c>
       <c r="D148" s="5">
         <v>-7.0631306601543482</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>61.200446034999999</v>
       </c>
       <c r="C149" s="5">
         <v>-4.8206819000000678E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.94040307222199582</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2187222652046303</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>61.663358422999998</v>
       </c>
       <c r="C150" s="5">
         <v>0.46291238799999945</v>
       </c>
       <c r="D150" s="5">
         <v>9.4639320760198551</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>61.944409213999997</v>
       </c>
       <c r="C151" s="5">
         <v>0.28105079099999841</v>
       </c>
       <c r="D151" s="5">
         <v>5.6086013077302876</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>62.064710732999998</v>
       </c>
       <c r="C152" s="5">
         <v>0.12030151900000163</v>
       </c>
       <c r="D152" s="5">
         <v>2.3555612129863013</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>62.215241003000003</v>
       </c>
       <c r="C153" s="5">
         <v>0.15053027000000441</v>
       </c>
       <c r="D153" s="5">
         <v>2.9495911598899083</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>62.595768487000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.38052748399999814</v>
       </c>
       <c r="D154" s="5">
         <v>7.5915722671863195</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>61.926331445000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.66943704199999843</v>
       </c>
       <c r="D155" s="5">
         <v>-12.104927802503573</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>62.332994954999997</v>
       </c>
       <c r="C156" s="5">
         <v>0.40666350999999423</v>
       </c>
       <c r="D156" s="5">
         <v>8.171212071107913</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>62.569520240000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.23652528500000614</v>
       </c>
       <c r="D157" s="5">
         <v>4.6496954993754391</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>63.215083612999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.64556337299999456</v>
       </c>
       <c r="D158" s="5">
         <v>13.108358765097838</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>62.694420815000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.52066279799999649</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4479816236487597</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>63.061677844999998</v>
       </c>
       <c r="C160" s="5">
         <v>0.36725702999999754</v>
       </c>
       <c r="D160" s="5">
         <v>7.2604274831540749</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>63.197481174000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.13580332900000514</v>
       </c>
       <c r="D161" s="5">
         <v>2.6150288051568271</v>
       </c>
       <c r="E161" s="5">
         <v>3.2631055300772038</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>63.110747162000003</v>
       </c>
       <c r="C162" s="5">
         <v>-8.673401200000086E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-1.6345391700905543</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>62.839647925999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.27109923600000485</v>
       </c>
       <c r="D163" s="5">
         <v>-5.0346755521788022</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>62.876032512999998</v>
       </c>
       <c r="C164" s="5">
         <v>3.6384587000000579E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.69702514664646831</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>63.366562561999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.49053004900000019</v>
       </c>
       <c r="D165" s="5">
         <v>9.7741860394852544</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>63.483657559000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.11709499700000237</v>
       </c>
       <c r="D166" s="5">
         <v>2.2401552186216644</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>63.560435927999997</v>
       </c>
       <c r="C167" s="5">
         <v>7.6778368999995905E-2</v>
       </c>
       <c r="D167" s="5">
         <v>1.4609961309002939</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>63.809844605000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.24940867700000524</v>
       </c>
       <c r="D168" s="5">
         <v>4.8117176346738066</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>64.231986632000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.42214202699999959</v>
       </c>
       <c r="D169" s="5">
         <v>8.2340751109392549</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>64.444140134999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.21215350299999614</v>
       </c>
       <c r="D170" s="5">
         <v>4.0363114380919329</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>64.753624600999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.30948446600000068</v>
       </c>
       <c r="D171" s="5">
         <v>5.9175186285500336</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>65.055803143000006</v>
       </c>
       <c r="C172" s="5">
         <v>0.30217854200000716</v>
       </c>
       <c r="D172" s="5">
         <v>5.7458945400595152</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>65.455819130999998</v>
       </c>
       <c r="C173" s="5">
         <v>0.40001598799999272</v>
       </c>
       <c r="D173" s="5">
         <v>7.6332940215078526</v>
       </c>
       <c r="E173" s="5">
         <v>3.5734619719766547</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>65.692363213999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.2365440829999983</v>
       </c>
       <c r="D174" s="5">
         <v>4.4237968264573491</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>65.960820349000002</v>
       </c>
       <c r="C175" s="5">
         <v>0.26845713500000556</v>
       </c>
       <c r="D175" s="5">
         <v>5.0156329292675883</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>66.266396119000007</v>
       </c>
       <c r="C176" s="5">
         <v>0.30557577000000435</v>
       </c>
       <c r="D176" s="5">
         <v>5.7030812998297931</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>66.603788026999993</v>
       </c>
       <c r="C177" s="5">
         <v>0.33739190799998653</v>
       </c>
       <c r="D177" s="5">
         <v>6.2837655260199243</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>67.070429775999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.46664174900000432</v>
       </c>
       <c r="D178" s="5">
         <v>8.7391443607192762</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>67.529073748000002</v>
       </c>
       <c r="C179" s="5">
         <v>0.4586439720000044</v>
       </c>
       <c r="D179" s="5">
         <v>8.5216636979636551</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>68.560383044999995</v>
       </c>
       <c r="C180" s="5">
         <v>1.0313092969999929</v>
       </c>
       <c r="D180" s="5">
         <v>19.946977777345442</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>68.022376172999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.53800687199999686</v>
       </c>
       <c r="D181" s="5">
         <v>-9.0206643799837458</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>68.065731463999995</v>
       </c>
       <c r="C182" s="5">
         <v>4.3355290999997464E-2</v>
       </c>
       <c r="D182" s="5">
         <v>0.76752856644368705</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>68.017893255000004</v>
       </c>
       <c r="C183" s="5">
         <v>-4.7838208999991139E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-0.84013591797470477</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>67.615579150000002</v>
       </c>
       <c r="C184" s="5">
         <v>-0.40231410500000209</v>
       </c>
       <c r="D184" s="5">
         <v>-6.871383247248863</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>68.091111622</v>
       </c>
       <c r="C185" s="5">
         <v>0.4755324719999976</v>
       </c>
       <c r="D185" s="5">
         <v>8.7736807269872763</v>
       </c>
       <c r="E185" s="5">
         <v>4.0260629627533406</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>68.691199286</v>
       </c>
       <c r="C186" s="5">
         <v>0.60008766400000013</v>
       </c>
       <c r="D186" s="5">
         <v>11.103590516122463</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>68.575328519999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.11587076600000046</v>
       </c>
       <c r="D187" s="5">
         <v>-2.0055282767470262</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>68.887979856000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.31265133600000183</v>
       </c>
       <c r="D188" s="5">
         <v>5.6103857098963372</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>69.703540243999996</v>
       </c>
       <c r="C189" s="5">
         <v>0.81556038799999442</v>
       </c>
       <c r="D189" s="5">
         <v>15.169278745825409</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>69.735146193999995</v>
       </c>
       <c r="C190" s="5">
         <v>3.1605949999999439E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.54547974121161857</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>69.776340265000002</v>
       </c>
       <c r="C191" s="5">
         <v>4.1194071000006716E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.71117378435439083</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>70.084253856999993</v>
       </c>
       <c r="C192" s="5">
         <v>0.30791359199999135</v>
       </c>
       <c r="D192" s="5">
         <v>5.4258721313177327</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>70.100475938000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.6222081000009325E-2</v>
       </c>
       <c r="D193" s="5">
         <v>0.27811237578663217</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>70.317160333000004</v>
       </c>
       <c r="C194" s="5">
         <v>0.21668439500000147</v>
       </c>
       <c r="D194" s="5">
         <v>3.7729802243964494</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>70.922523803000004</v>
       </c>
       <c r="C195" s="5">
         <v>0.60536347000000035</v>
       </c>
       <c r="D195" s="5">
         <v>10.834328059491028</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>71.427771566000004</v>
       </c>
       <c r="C196" s="5">
         <v>0.50524776299999985</v>
       </c>
       <c r="D196" s="5">
         <v>8.8917636043168713</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>71.110122012000005</v>
       </c>
       <c r="C197" s="5">
         <v>-0.31764955399999906</v>
       </c>
       <c r="D197" s="5">
         <v>-5.2079592100770284</v>
       </c>
       <c r="E197" s="5">
         <v>4.4337804422399429</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>72.226446562000007</v>
       </c>
       <c r="C198" s="5">
         <v>1.1163245500000016</v>
       </c>
       <c r="D198" s="5">
         <v>20.552965711568572</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>72.474524349000006</v>
       </c>
       <c r="C199" s="5">
         <v>0.24807778699999972</v>
       </c>
       <c r="D199" s="5">
         <v>4.200427438417198</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>72.882411790000006</v>
       </c>
       <c r="C200" s="5">
         <v>0.40788744099999974</v>
       </c>
       <c r="D200" s="5">
         <v>6.9666372476877347</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>73.364201214999994</v>
       </c>
       <c r="C201" s="5">
         <v>0.48178942499998811</v>
       </c>
       <c r="D201" s="5">
         <v>8.2274664479369477</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>73.713374986999995</v>
       </c>
       <c r="C202" s="5">
         <v>0.34917377200000033</v>
       </c>
       <c r="D202" s="5">
         <v>5.8632521198898724</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>74.404081641000005</v>
       </c>
       <c r="C203" s="5">
         <v>0.69070665400001019</v>
       </c>
       <c r="D203" s="5">
         <v>11.842167752899835</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>74.370285268999993</v>
       </c>
       <c r="C204" s="5">
         <v>-3.3796372000011843E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.54371320209494201</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>74.925723934000004</v>
       </c>
       <c r="C205" s="5">
         <v>0.55543866500001116</v>
       </c>
       <c r="D205" s="5">
         <v>9.3397320731106745</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>76.136623357000005</v>
       </c>
       <c r="C206" s="5">
         <v>1.2108994230000008</v>
       </c>
       <c r="D206" s="5">
         <v>21.213773333488884</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>75.600910653</v>
       </c>
       <c r="C207" s="5">
         <v>-0.53571270400000515</v>
       </c>
       <c r="D207" s="5">
         <v>-8.1242330158672775</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>76.498913877999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.89800322499999652</v>
       </c>
       <c r="D208" s="5">
         <v>15.222928115616519</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>77.381746530000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.88283265200000471</v>
       </c>
       <c r="D209" s="5">
         <v>14.762262655337043</v>
       </c>
       <c r="E209" s="5">
         <v>8.8195946519985533</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>77.351448336000004</v>
       </c>
       <c r="C210" s="5">
         <v>-3.029819399999667E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-0.46883975416870394</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>77.981535012999998</v>
       </c>
       <c r="C211" s="5">
         <v>0.63008667699999421</v>
       </c>
       <c r="D211" s="5">
         <v>10.224962081941658</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>78.458806925000005</v>
       </c>
       <c r="C212" s="5">
         <v>0.47727191200000618</v>
       </c>
       <c r="D212" s="5">
         <v>7.5967220842439787</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>78.566162406000004</v>
       </c>
       <c r="C213" s="5">
         <v>0.10735548099999903</v>
       </c>
       <c r="D213" s="5">
         <v>1.6543779374274648</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>78.565234661999995</v>
       </c>
       <c r="C214" s="5">
         <v>-9.2774400000905644E-4</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4169210565617707E-2</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>79.059785856000005</v>
       </c>
       <c r="C215" s="5">
         <v>0.49455119400001024</v>
       </c>
       <c r="D215" s="5">
         <v>7.8208273012116303</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>79.571981160000007</v>
       </c>
       <c r="C216" s="5">
         <v>0.51219530400000224</v>
       </c>
       <c r="D216" s="5">
         <v>8.0573840726134272</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>79.865208261999996</v>
       </c>
       <c r="C217" s="5">
         <v>0.2932271019999888</v>
       </c>
       <c r="D217" s="5">
         <v>4.5128012664493733</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>79.959595536999998</v>
       </c>
       <c r="C218" s="5">
         <v>9.4387275000002546E-2</v>
       </c>
       <c r="D218" s="5">
         <v>1.4274534558867735</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>79.633269244999994</v>
       </c>
       <c r="C219" s="5">
         <v>-0.32632629200000451</v>
       </c>
       <c r="D219" s="5">
         <v>-4.7889219783028398</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>80.006616969999996</v>
       </c>
       <c r="C220" s="5">
         <v>0.37334772500000213</v>
       </c>
       <c r="D220" s="5">
         <v>5.7733689067209548</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>80.397290139999996</v>
       </c>
       <c r="C221" s="5">
         <v>0.39067316999999946</v>
       </c>
       <c r="D221" s="5">
         <v>6.0195717408980887</v>
       </c>
       <c r="E221" s="5">
         <v>3.8969702096745884</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>80.969243161999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.57195302200000242</v>
       </c>
       <c r="D222" s="5">
         <v>8.8789764369442423</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>81.359571704999993</v>
       </c>
       <c r="C223" s="5">
         <v>0.39032854299999542</v>
       </c>
       <c r="D223" s="5">
         <v>5.9407117151553335</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>81.310554044</v>
       </c>
       <c r="C224" s="5">
         <v>-4.9017660999993495E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.72058726514003801</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>81.604510894000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.29395685000000071</v>
       </c>
       <c r="D225" s="5">
         <v>4.425592891568475</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>81.810933809000005</v>
       </c>
       <c r="C226" s="5">
         <v>0.20642291500000454</v>
       </c>
       <c r="D226" s="5">
         <v>3.0780524258668063</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>81.800264171999999</v>
       </c>
       <c r="C227" s="5">
         <v>-1.066963700000656E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-0.15638966328469506</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>82.018894164000002</v>
       </c>
       <c r="C228" s="5">
         <v>0.21862999200000388</v>
       </c>
       <c r="D228" s="5">
         <v>3.2548451555761693</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>82.221697039999995</v>
       </c>
       <c r="C229" s="5">
         <v>0.20280287599999269</v>
       </c>
       <c r="D229" s="5">
         <v>3.0078496574482694</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>82.365412544999998</v>
       </c>
       <c r="C230" s="5">
         <v>0.14371550500000296</v>
       </c>
       <c r="D230" s="5">
         <v>2.1177649513476116</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>83.676773041999994</v>
       </c>
       <c r="C231" s="5">
         <v>1.3113604969999955</v>
       </c>
       <c r="D231" s="5">
         <v>20.870563083159421</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>84.104364982000007</v>
       </c>
       <c r="C232" s="5">
         <v>0.42759194000001344</v>
       </c>
       <c r="D232" s="5">
         <v>6.3073644668816042</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>83.423309515</v>
       </c>
       <c r="C233" s="5">
         <v>-0.6810554670000073</v>
       </c>
       <c r="D233" s="5">
         <v>-9.2959778455423798</v>
       </c>
       <c r="E233" s="5">
         <v>3.7638325492446834</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>83.666942676999994</v>
       </c>
       <c r="C234" s="5">
         <v>0.24363316199999474</v>
       </c>
       <c r="D234" s="5">
         <v>3.5613766238244304</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>83.547415822999994</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11952685400000007</v>
       </c>
       <c r="D235" s="5">
         <v>-1.7009176780775404</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>83.260355113000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.28706070999999156</v>
       </c>
       <c r="D236" s="5">
         <v>-4.0460518005004502</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.13691034</v>
       </c>
       <c r="C237" s="5">
         <v>-0.12344477300000278</v>
       </c>
       <c r="D237" s="5">
         <v>-1.7647260988972402</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.436326385000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.29941604500000096</v>
       </c>
       <c r="D238" s="5">
         <v>4.4084202977441089</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>82.943238124000004</v>
       </c>
       <c r="C239" s="5">
         <v>-0.49308826099999692</v>
       </c>
       <c r="D239" s="5">
         <v>-6.8656808158975462</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>84.397920606</v>
       </c>
       <c r="C240" s="5">
         <v>1.4546824819999955</v>
       </c>
       <c r="D240" s="5">
         <v>23.199550589204598</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>84.516524066000002</v>
       </c>
       <c r="C241" s="5">
         <v>0.11860346000000277</v>
       </c>
       <c r="D241" s="5">
         <v>1.6994418371400366</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>84.291126403000007</v>
       </c>
       <c r="C242" s="5">
         <v>-0.22539766299999542</v>
       </c>
       <c r="D242" s="5">
         <v>-3.1537607680373836</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>84.106204114999997</v>
       </c>
       <c r="C243" s="5">
         <v>-0.18492228800000987</v>
       </c>
       <c r="D243" s="5">
         <v>-2.6010882847093075</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>83.968690594999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.13751351999999883</v>
       </c>
       <c r="D244" s="5">
         <v>-1.9444507842728553</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>83.820673334000006</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14801726099999257</v>
       </c>
       <c r="D245" s="5">
         <v>-2.0949322745673848</v>
       </c>
       <c r="E245" s="5">
         <v>0.47632229086831401</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>83.765986819999995</v>
       </c>
       <c r="C246" s="5">
         <v>-5.4686514000010789E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.78010407177494523</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>83.927930231000005</v>
       </c>
       <c r="C247" s="5">
         <v>0.16194341100000997</v>
       </c>
       <c r="D247" s="5">
         <v>2.3447680814211891</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>84.417580482000005</v>
       </c>
       <c r="C248" s="5">
         <v>0.48965025100000048</v>
       </c>
       <c r="D248" s="5">
         <v>7.2300851068191507</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>84.545260330999994</v>
       </c>
       <c r="C249" s="5">
         <v>0.12767984899998908</v>
       </c>
       <c r="D249" s="5">
         <v>1.8301497424917157</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>84.951878003000004</v>
       </c>
       <c r="C250" s="5">
         <v>0.40661767200001009</v>
       </c>
       <c r="D250" s="5">
         <v>5.9264994437431717</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>85.218611984000006</v>
       </c>
       <c r="C251" s="5">
         <v>0.26673398100000156</v>
       </c>
       <c r="D251" s="5">
         <v>3.8335412076928588</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>85.576853084999996</v>
       </c>
       <c r="C252" s="5">
         <v>0.35824110099999018</v>
       </c>
       <c r="D252" s="5">
         <v>5.1628314219652749</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>85.726809138999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.14995605400000045</v>
       </c>
       <c r="D253" s="5">
         <v>2.1231407070133157</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>86.106624922999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.3798157840000016</v>
       </c>
       <c r="D254" s="5">
         <v>5.4481324593943503</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>86.886019802000007</v>
       </c>
       <c r="C255" s="5">
         <v>0.7793948790000087</v>
       </c>
       <c r="D255" s="5">
         <v>11.419199481823306</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>87.384417178000007</v>
       </c>
       <c r="C256" s="5">
         <v>0.49839737599999978</v>
       </c>
       <c r="D256" s="5">
         <v>7.1048391053986526</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>87.868466777999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.48404959999999164</v>
       </c>
       <c r="D257" s="5">
         <v>6.8534756897111082</v>
       </c>
       <c r="E257" s="5">
         <v>4.8291111046922186</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>88.004994655999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.13652787799999544</v>
       </c>
       <c r="D258" s="5">
         <v>1.8805473540098427</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>88.102035178999998</v>
       </c>
       <c r="C259" s="5">
         <v>9.7040523000003986E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.3312591510976413</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>89.068032330999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.96599715199999991</v>
       </c>
       <c r="D260" s="5">
         <v>13.980617920609649</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.490600724000004</v>
       </c>
       <c r="C261" s="5">
         <v>1.4225683930000059</v>
       </c>
       <c r="D261" s="5">
         <v>20.942616061489328</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.127575003000004</v>
       </c>
       <c r="C262" s="5">
         <v>-0.36302572099999963</v>
       </c>
       <c r="D262" s="5">
         <v>-4.7092870729888432</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>89.870027293000007</v>
       </c>
       <c r="C263" s="5">
         <v>-0.25754770999999721</v>
       </c>
       <c r="D263" s="5">
         <v>-3.3757243419348826</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>90.113478712000003</v>
       </c>
       <c r="C264" s="5">
         <v>0.24345141899999589</v>
       </c>
       <c r="D264" s="5">
         <v>3.2995861363907419</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>90.725823571999996</v>
       </c>
       <c r="C265" s="5">
         <v>0.61234485999999322</v>
       </c>
       <c r="D265" s="5">
         <v>8.4660853496958843</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>91.306420365999998</v>
       </c>
       <c r="C266" s="5">
         <v>0.58059679400000164</v>
       </c>
       <c r="D266" s="5">
         <v>7.9554992747236986</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>91.086921810000007</v>
       </c>
       <c r="C267" s="5">
         <v>-0.21949855599999069</v>
       </c>
       <c r="D267" s="5">
         <v>-2.8469345748168839</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>91.231113433000004</v>
       </c>
       <c r="C268" s="5">
         <v>0.14419162299999755</v>
       </c>
       <c r="D268" s="5">
         <v>1.9162402000932888</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>91.604208392000004</v>
       </c>
       <c r="C269" s="5">
         <v>0.37309495899999945</v>
       </c>
       <c r="D269" s="5">
         <v>5.0193702435552767</v>
       </c>
       <c r="E269" s="5">
         <v>4.2515156471756521</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.150782117000006</v>
       </c>
       <c r="C270" s="5">
         <v>0.54657372500000179</v>
       </c>
       <c r="D270" s="5">
         <v>7.3997311617536532</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.143287076999997</v>
       </c>
       <c r="C271" s="5">
         <v>-7.4950400000091122E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-9.7557779627144292E-2</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>92.615572693000004</v>
       </c>
       <c r="C272" s="5">
         <v>0.47228561600000774</v>
       </c>
       <c r="D272" s="5">
         <v>6.3270553238722549</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.268764234000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.65319154099999821</v>
       </c>
       <c r="D273" s="5">
         <v>8.7993930683207822</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>93.475058713999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.20629447999999684</v>
       </c>
       <c r="D274" s="5">
         <v>2.6867214595840849</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.840300271000004</v>
       </c>
       <c r="C275" s="5">
         <v>0.36524155700000449</v>
       </c>
       <c r="D275" s="5">
         <v>4.7909326928657903</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.604066900000007</v>
       </c>
       <c r="C276" s="5">
         <v>-0.23623337099999731</v>
       </c>
       <c r="D276" s="5">
         <v>-2.9794003005281344</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.201404214999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.5973373149999901</v>
       </c>
       <c r="D277" s="5">
         <v>7.9324163407515913</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.876818198999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.67541398400000219</v>
       </c>
       <c r="D278" s="5">
         <v>8.9514013534536687</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>96.024805903000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.1479877040000019</v>
       </c>
       <c r="D279" s="5">
         <v>15.526047581120505</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>97.257565290000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.2327593870000015</v>
       </c>
       <c r="D280" s="5">
         <v>16.541194450024665</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>98.288978169999993</v>
       </c>
       <c r="C281" s="5">
         <v>1.0314128799999907</v>
       </c>
       <c r="D281" s="5">
         <v>13.495102193710196</v>
       </c>
       <c r="E281" s="5">
         <v>7.2974483327163275</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>98.025977123999994</v>
       </c>
       <c r="C282" s="5">
         <v>-0.26300104599999941</v>
       </c>
       <c r="D282" s="5">
         <v>-3.1641164487127171</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>98.501018963000007</v>
       </c>
       <c r="C283" s="5">
         <v>0.47504183900001351</v>
       </c>
       <c r="D283" s="5">
         <v>5.9728263692266914</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>99.592931445000005</v>
       </c>
       <c r="C284" s="5">
         <v>1.0919124819999979</v>
       </c>
       <c r="D284" s="5">
         <v>14.144111110737189</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>99.221526811000004</v>
       </c>
       <c r="C285" s="5">
         <v>-0.37140463400000101</v>
       </c>
       <c r="D285" s="5">
         <v>-4.3844166086341225</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>99.719498329999993</v>
       </c>
       <c r="C286" s="5">
         <v>0.49797151899998937</v>
       </c>
       <c r="D286" s="5">
         <v>6.1915970189868164</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>100.4586673</v>
       </c>
       <c r="C287" s="5">
         <v>0.73916897000000858</v>
       </c>
       <c r="D287" s="5">
         <v>9.2667257971280836</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>100.78417598999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.32550868999999238</v>
       </c>
       <c r="D288" s="5">
         <v>3.9583177515218004</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>101.23625928</v>
       </c>
       <c r="C289" s="5">
         <v>0.45208329000000447</v>
       </c>
       <c r="D289" s="5">
         <v>5.5175941791624439</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>101.86819398999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.6319347099999959</v>
       </c>
       <c r="D290" s="5">
         <v>7.7532075375663645</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>102.2322077</v>
       </c>
       <c r="C291" s="5">
         <v>0.36401371000000893</v>
       </c>
       <c r="D291" s="5">
         <v>4.3733429432150084</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>102.57840322</v>
       </c>
       <c r="C292" s="5">
         <v>0.34619551999999487</v>
       </c>
       <c r="D292" s="5">
         <v>4.1401835502528517</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>102.75524579</v>
       </c>
       <c r="C293" s="5">
         <v>0.17684257000000514</v>
       </c>
       <c r="D293" s="5">
         <v>2.0884985651804078</v>
       </c>
       <c r="E293" s="5">
         <v>4.5440167383520746</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>104.00929658</v>
       </c>
       <c r="C294" s="5">
         <v>1.2540507899999938</v>
       </c>
       <c r="D294" s="5">
         <v>15.669239918643175</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>104.62140377</v>
       </c>
       <c r="C295" s="5">
         <v>0.61210719000000324</v>
       </c>
       <c r="D295" s="5">
         <v>7.2952767676538244</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.50605353</v>
       </c>
       <c r="C296" s="5">
         <v>0.88464976000000206</v>
       </c>
       <c r="D296" s="5">
         <v>10.63232176684803</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>105.52055643999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.4502909999990266E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.16507731123924785</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>105.87656027</v>
       </c>
       <c r="C298" s="5">
         <v>0.35600383000000591</v>
       </c>
       <c r="D298" s="5">
         <v>4.1245191774917922</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>106.8154395</v>
       </c>
       <c r="C299" s="5">
         <v>0.93887922999999773</v>
       </c>
       <c r="D299" s="5">
         <v>11.175860560040007</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>107.49654293</v>
       </c>
       <c r="C300" s="5">
         <v>0.68110343000000739</v>
       </c>
       <c r="D300" s="5">
         <v>7.9258780223328218</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.21747286</v>
       </c>
       <c r="C301" s="5">
         <v>0.72092992999999694</v>
       </c>
       <c r="D301" s="5">
         <v>8.351438862903704</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>108.87263428999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.65516142999999261</v>
       </c>
       <c r="D302" s="5">
         <v>7.5117969135584328</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.92524043</v>
       </c>
       <c r="C303" s="5">
         <v>5.260614000000885E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.58137109149489774</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>109.55178035</v>
       </c>
       <c r="C304" s="5">
         <v>0.62653991999999903</v>
       </c>
       <c r="D304" s="5">
         <v>7.1250285153142245</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>109.84055759</v>
       </c>
       <c r="C305" s="5">
         <v>0.28877724000000171</v>
       </c>
       <c r="D305" s="5">
         <v>3.2094513025274551</v>
       </c>
       <c r="E305" s="5">
         <v>6.8953285504082196</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>110.71700735</v>
       </c>
       <c r="C306" s="5">
         <v>0.87644975999999986</v>
       </c>
       <c r="D306" s="5">
         <v>10.006745007701356</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>111.77808022000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.0610728700000038</v>
       </c>
       <c r="D307" s="5">
         <v>12.126352712067479</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>112.59035632</v>
       </c>
       <c r="C308" s="5">
         <v>0.81227609999999117</v>
       </c>
       <c r="D308" s="5">
         <v>9.0773469920047312</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>113.92339828</v>
       </c>
       <c r="C309" s="5">
         <v>1.3330419600000027</v>
       </c>
       <c r="D309" s="5">
         <v>15.170393998915866</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>114.99381236000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.0704140800000062</v>
       </c>
       <c r="D310" s="5">
         <v>11.87640225965847</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>115.51096954</v>
       </c>
       <c r="C311" s="5">
         <v>0.51715717999999811</v>
       </c>
       <c r="D311" s="5">
         <v>5.5322219566873887</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>116.26451843</v>
       </c>
       <c r="C312" s="5">
         <v>0.75354888999999048</v>
       </c>
       <c r="D312" s="5">
         <v>8.1154140107268411</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>116.77819708</v>
       </c>
       <c r="C313" s="5">
         <v>0.51367865000000279</v>
       </c>
       <c r="D313" s="5">
         <v>5.4325781456739719</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>117.43322689999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.65502981999999577</v>
       </c>
       <c r="D314" s="5">
         <v>6.942601994034292</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>118.10352745</v>
       </c>
       <c r="C315" s="5">
         <v>0.67030055000000743</v>
       </c>
       <c r="D315" s="5">
         <v>7.0686904029443998</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>118.53945147</v>
       </c>
       <c r="C316" s="5">
         <v>0.43592402000000163</v>
       </c>
       <c r="D316" s="5">
         <v>4.52027173722922</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>119.41174983000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.87229836000000205</v>
       </c>
       <c r="D317" s="5">
         <v>9.1967694669550681</v>
       </c>
       <c r="E317" s="5">
         <v>8.7137141780782237</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>119.91864717</v>
       </c>
       <c r="C318" s="5">
         <v>0.50689733999999476</v>
       </c>
       <c r="D318" s="5">
         <v>5.2145729308817668</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>120.47584015</v>
       </c>
       <c r="C319" s="5">
         <v>0.5571929799999964</v>
       </c>
       <c r="D319" s="5">
         <v>5.7204290664523816</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>120.18746853</v>
       </c>
       <c r="C320" s="5">
         <v>-0.28837161999999239</v>
       </c>
       <c r="D320" s="5">
         <v>-2.8348128608334577</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>121.41485102</v>
       </c>
       <c r="C321" s="5">
         <v>1.2273824899999966</v>
       </c>
       <c r="D321" s="5">
         <v>12.966970240851715</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>120.80019627</v>
       </c>
       <c r="C322" s="5">
         <v>-0.61465474999999969</v>
       </c>
       <c r="D322" s="5">
         <v>-5.908597235434998</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>121.3021344</v>
       </c>
       <c r="C323" s="5">
         <v>0.50193812999999921</v>
       </c>
       <c r="D323" s="5">
         <v>5.1016739567282698</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>122.38044114</v>
       </c>
       <c r="C324" s="5">
         <v>1.0783067400000022</v>
       </c>
       <c r="D324" s="5">
         <v>11.204627632824348</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>122.55877448</v>
       </c>
       <c r="C325" s="5">
         <v>0.17833333999999468</v>
       </c>
       <c r="D325" s="5">
         <v>1.7627285390868774</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>123.74917311999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.190398639999998</v>
       </c>
       <c r="D326" s="5">
         <v>12.298706302246476</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>123.401849</v>
       </c>
       <c r="C327" s="5">
         <v>-0.34732411999999613</v>
       </c>
       <c r="D327" s="5">
         <v>-3.316506196529545</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>123.66045006</v>
       </c>
       <c r="C328" s="5">
         <v>0.25860106000000371</v>
       </c>
       <c r="D328" s="5">
         <v>2.5439090268583264</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>123.57573459</v>
       </c>
       <c r="C329" s="5">
         <v>-8.4715470000006121E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-0.81898781860986203</v>
       </c>
       <c r="E329" s="5">
         <v>3.4870812679054008</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>123.7784466</v>
       </c>
       <c r="C330" s="5">
         <v>0.20271200999999905</v>
       </c>
       <c r="D330" s="5">
         <v>1.9863214243274863</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>124.13264058</v>
       </c>
       <c r="C331" s="5">
         <v>0.35419398000000513</v>
       </c>
       <c r="D331" s="5">
         <v>3.4883803664782498</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>124.14291068999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.0270109999993338E-2</v>
       </c>
       <c r="D332" s="5">
         <v>9.9327151109518397E-2</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>124.48965178</v>
       </c>
       <c r="C333" s="5">
         <v>0.34674109000000897</v>
       </c>
       <c r="D333" s="5">
         <v>3.4036670409018255</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>125.11261494999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.62296316999999135</v>
       </c>
       <c r="D334" s="5">
         <v>6.1730246319448012</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>124.73169269</v>
       </c>
       <c r="C335" s="5">
         <v>-0.3809222599999913</v>
       </c>
       <c r="D335" s="5">
         <v>-3.5929981076691986</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>125.67167938</v>
       </c>
       <c r="C336" s="5">
         <v>0.93998668999999779</v>
       </c>
       <c r="D336" s="5">
         <v>9.427690111794341</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>126.27785339</v>
       </c>
       <c r="C337" s="5">
         <v>0.6061740100000037</v>
       </c>
       <c r="D337" s="5">
         <v>5.9442189613320595</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>126.64925821999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.37140482999998881</v>
       </c>
       <c r="D338" s="5">
         <v>3.5870625549559776</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>127.22859703</v>
       </c>
       <c r="C339" s="5">
         <v>0.57933881000001008</v>
       </c>
       <c r="D339" s="5">
         <v>5.6294582043211028</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>127.72512804</v>
       </c>
       <c r="C340" s="5">
         <v>0.49653100999999822</v>
       </c>
       <c r="D340" s="5">
         <v>4.7850446000029523</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>128.08773613</v>
       </c>
       <c r="C341" s="5">
         <v>0.36260808999999483</v>
       </c>
       <c r="D341" s="5">
         <v>3.4604677205647416</v>
       </c>
       <c r="E341" s="5">
         <v>3.651203494739419</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>128.48481710999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.39708097999999836</v>
       </c>
       <c r="D342" s="5">
         <v>3.7841732142091189</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>128.84118599000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.35636888000001932</v>
       </c>
       <c r="D343" s="5">
         <v>3.3795978633516466</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>129.78965127000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.94846527999999353</v>
       </c>
       <c r="D344" s="5">
         <v>9.2003976829786218</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>129.55656278000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23308849000000009</v>
       </c>
       <c r="D345" s="5">
         <v>-2.1339134702343943</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>129.97361935000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.41705656999999974</v>
       </c>
       <c r="D346" s="5">
         <v>3.9320623840143565</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>130.74812559</v>
       </c>
       <c r="C347" s="5">
         <v>0.7745062399999938</v>
       </c>
       <c r="D347" s="5">
         <v>7.3898175244320186</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>130.46957497</v>
       </c>
       <c r="C348" s="5">
         <v>-0.2785506200000043</v>
       </c>
       <c r="D348" s="5">
         <v>-2.5267800667247986</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>131.11069635999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.64112138999999502</v>
       </c>
       <c r="D349" s="5">
         <v>6.058753204857692</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>130.66507329999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.44562306000000262</v>
       </c>
       <c r="D350" s="5">
         <v>-4.0032105363489556</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>132.26590210000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.6008288000000164</v>
       </c>
       <c r="D351" s="5">
         <v>15.733898538027757</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>132.48694817000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.22104606999999987</v>
       </c>
       <c r="D352" s="5">
         <v>2.0240067177321741</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>133.38754907000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.90060090000000059</v>
       </c>
       <c r="D353" s="5">
         <v>8.4691800121415852</v>
       </c>
       <c r="E353" s="5">
         <v>4.13764275966364</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>133.82551201999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.43796294999998509</v>
       </c>
       <c r="D354" s="5">
         <v>4.0120011267417155</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>134.2127978</v>
       </c>
       <c r="C355" s="5">
         <v>0.38728578000001335</v>
       </c>
       <c r="D355" s="5">
         <v>3.5285646671691318</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>134.20253754999999</v>
       </c>
       <c r="C356" s="5">
         <v>-1.0260250000015958E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-9.1698591095767945E-2</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>134.51249766000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.30996011000001999</v>
       </c>
       <c r="D357" s="5">
         <v>2.8070528981855469</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>134.46960311000001</v>
       </c>
       <c r="C358" s="5">
         <v>-4.2894549999999754E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.38199630546872365</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>134.58884369</v>
       </c>
       <c r="C359" s="5">
         <v>0.11924057999999604</v>
       </c>
       <c r="D359" s="5">
         <v>1.0693020504977335</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>135.47011763</v>
       </c>
       <c r="C360" s="5">
         <v>0.88127393999999981</v>
       </c>
       <c r="D360" s="5">
         <v>8.1467198747013914</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>135.32638127000001</v>
       </c>
       <c r="C361" s="5">
         <v>-0.14373635999999124</v>
       </c>
       <c r="D361" s="5">
         <v>-1.2658189141631193</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>135.44867223</v>
       </c>
       <c r="C362" s="5">
         <v>0.12229095999998663</v>
       </c>
       <c r="D362" s="5">
         <v>1.0898150528512618</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>135.22355626000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.22511596999999028</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9762722190370341</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>135.43107276000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.207516499999997</v>
       </c>
       <c r="D364" s="5">
         <v>1.8571647001902392</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>135.78264805000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.35157528999999954</v>
       </c>
       <c r="D365" s="5">
         <v>3.1600315578608651</v>
       </c>
       <c r="E365" s="5">
         <v>1.7955941140676446</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>137.11404247999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.3313944299999889</v>
       </c>
       <c r="D366" s="5">
         <v>12.422161985301926</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>136.94656601</v>
       </c>
       <c r="C367" s="5">
         <v>-0.16747646999999688</v>
       </c>
       <c r="D367" s="5">
         <v>-1.4559204211618493</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>132.70546087</v>
       </c>
       <c r="C368" s="5">
         <v>-4.2411051400000019</v>
       </c>
       <c r="D368" s="5">
         <v>-31.443004638894724</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>71.667060813999996</v>
       </c>
       <c r="C369" s="5">
         <v>-61.038400056</v>
       </c>
       <c r="D369" s="5">
         <v>-99.938458285760277</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>85.240661345999996</v>
       </c>
       <c r="C370" s="5">
         <v>13.573600532</v>
       </c>
       <c r="D370" s="5">
         <v>701.54258791995687</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>96.462939449999993</v>
       </c>
       <c r="C371" s="5">
         <v>11.222278103999997</v>
       </c>
       <c r="D371" s="5">
         <v>341.1275422688239</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>95.689547425000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.7733920249999926</v>
       </c>
       <c r="D372" s="5">
         <v>-9.2078907729802317</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>97.645322324000006</v>
       </c>
       <c r="C373" s="5">
         <v>1.955774899000005</v>
       </c>
       <c r="D373" s="5">
         <v>27.480369528583857</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.14093411</v>
       </c>
       <c r="C374" s="5">
         <v>4.4956117859999978</v>
       </c>
       <c r="D374" s="5">
         <v>71.625013079255169</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>106.32732196000001</v>
       </c>
       <c r="C375" s="5">
         <v>4.1863878500000027</v>
       </c>
       <c r="D375" s="5">
         <v>61.934954296927145</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>108.00795089</v>
       </c>
       <c r="C376" s="5">
         <v>1.6806289299999975</v>
       </c>
       <c r="D376" s="5">
         <v>20.706377033658029</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>109.21855227</v>
       </c>
       <c r="C377" s="5">
         <v>1.2106013799999999</v>
       </c>
       <c r="D377" s="5">
         <v>14.311063352247167</v>
       </c>
       <c r="E377" s="5">
         <v>-19.563689588833288</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>109.14835752</v>
       </c>
       <c r="C378" s="5">
         <v>-7.0194749999998862E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.76851946655556169</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>107.8473757</v>
       </c>
       <c r="C379" s="5">
         <v>-1.3009818200000041</v>
       </c>
       <c r="D379" s="5">
         <v>-13.401868214798906</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>111.01273389000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.1653581900000063</v>
       </c>
       <c r="D380" s="5">
         <v>41.500702750066054</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>114.49377173000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.4810378399999991</v>
       </c>
       <c r="D381" s="5">
         <v>44.846755678678662</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>116.83830008</v>
       </c>
       <c r="C382" s="5">
         <v>2.3445283499999903</v>
       </c>
       <c r="D382" s="5">
         <v>27.538236238276802</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>119.69623682</v>
       </c>
       <c r="C383" s="5">
         <v>2.8579367399999995</v>
       </c>
       <c r="D383" s="5">
         <v>33.64207313907275</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>124.22635954</v>
       </c>
       <c r="C384" s="5">
         <v>4.5301227200000085</v>
       </c>
       <c r="D384" s="5">
         <v>56.170550349198201</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>124.9747041</v>
       </c>
       <c r="C385" s="5">
         <v>0.7483445599999925</v>
       </c>
       <c r="D385" s="5">
         <v>7.4732309606688307</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>124.89540364</v>
       </c>
       <c r="C386" s="5">
         <v>-7.9300459999998907E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-0.75878675436139575</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>127.70779566</v>
       </c>
       <c r="C387" s="5">
         <v>2.8123920200000043</v>
       </c>
       <c r="D387" s="5">
         <v>30.632558680798439</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>128.44236950000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.73457384000001014</v>
       </c>
       <c r="D388" s="5">
         <v>7.1249917675622498</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>129.59455066999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.1521811699999773</v>
       </c>
       <c r="D389" s="5">
         <v>11.31179266800153</v>
       </c>
       <c r="E389" s="5">
         <v>18.656169649299436</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>130.21106078</v>
       </c>
       <c r="C390" s="5">
         <v>0.61651011000000722</v>
       </c>
       <c r="D390" s="5">
         <v>5.8604267716187319</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>131.44730713000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.236246350000016</v>
       </c>
       <c r="D391" s="5">
         <v>12.007163178380553</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>132.02591038</v>
       </c>
       <c r="C392" s="5">
         <v>0.57860324999998625</v>
       </c>
       <c r="D392" s="5">
         <v>5.4119211952545321</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>135.05402099</v>
       </c>
       <c r="C393" s="5">
         <v>3.0281106099999988</v>
       </c>
       <c r="D393" s="5">
         <v>31.274441299465884</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>135.54133175000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.48731076000001394</v>
       </c>
       <c r="D394" s="5">
         <v>4.4168897427608655</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>137.43681588000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.8954841299999998</v>
       </c>
       <c r="D395" s="5">
         <v>18.134306911673036</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>139.56923495000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.1324190699999974</v>
       </c>
       <c r="D396" s="5">
         <v>20.292723016376215</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>140.52510641999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.95587146999997685</v>
       </c>
       <c r="D397" s="5">
         <v>8.5352221008047522</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>141.12043213999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.59532572000000528</v>
       </c>
       <c r="D398" s="5">
         <v>5.2038656490985158</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>141.32423628000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.20380414000001679</v>
       </c>
       <c r="D399" s="5">
         <v>1.7468550179431608</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>141.87490270000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.55066641999999888</v>
       </c>
       <c r="D400" s="5">
         <v>4.7772881680612889</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>141.74083868</v>
       </c>
       <c r="C401" s="5">
         <v>-0.13406402000001094</v>
       </c>
       <c r="D401" s="5">
         <v>-1.128059579787799</v>
       </c>
       <c r="E401" s="5">
         <v>9.3725298997558539</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>144.50729895000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.7664602700000103</v>
       </c>
       <c r="D402" s="5">
         <v>26.106486090791247</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>144.60050154999999</v>
       </c>
       <c r="C403" s="5">
         <v>9.3202599999983704E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.77671314089593491</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>145.64118371000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.0406821600000171</v>
       </c>
       <c r="D404" s="5">
         <v>8.9865257886579073</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>145.33217110000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.30901260999999636</v>
       </c>
       <c r="D405" s="5">
         <v>-2.5165844568054596</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>145.89359193000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.56142083000000298</v>
       </c>
       <c r="D406" s="5">
         <v>4.7353924484530241</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>147.63735849</v>
       </c>
       <c r="C407" s="5">
         <v>1.7437665599999832</v>
       </c>
       <c r="D407" s="5">
         <v>15.324237790472006</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>147.00803804</v>
       </c>
       <c r="C408" s="5">
         <v>-0.62932044999999448</v>
       </c>
       <c r="D408" s="5">
         <v>-4.9968984815595867</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>147.43845112</v>
       </c>
       <c r="C409" s="5">
         <v>0.4304130799999939</v>
       </c>
       <c r="D409" s="5">
         <v>3.5705159116222518</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>148.02029078999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.5818396699999937</v>
       </c>
       <c r="D410" s="5">
         <v>4.8397359400785822</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>147.59775712999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.42253365999999914</v>
       </c>
       <c r="D411" s="5">
         <v>-3.3722070191771758</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>148.26212214</v>
       </c>
       <c r="C412" s="5">
         <v>0.66436501000001158</v>
       </c>
       <c r="D412" s="5">
         <v>5.5371709037693506</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>148.45773149999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.19560935999999174</v>
       </c>
       <c r="D413" s="5">
         <v>1.5947569678869122</v>
       </c>
       <c r="E413" s="5">
         <v>4.7388549994150431</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>148.31231231000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.14541918999998416</v>
       </c>
       <c r="D414" s="5">
         <v>-1.1691271741383957</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>148.52490546000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.21259315000000356</v>
       </c>
       <c r="D415" s="5">
         <v>1.7337243498021015</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>148.86378655999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.33888109999998051</v>
       </c>
       <c r="D416" s="5">
         <v>2.7725955631533461</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>149.17173550000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.30794894000001705</v>
       </c>
       <c r="D417" s="5">
         <v>2.5108345306376734</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>149.37900446</v>
       </c>
       <c r="C418" s="5">
         <v>0.20726895999999329</v>
       </c>
       <c r="D418" s="5">
         <v>1.6801596914835182</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>148.97031185</v>
       </c>
       <c r="C419" s="5">
         <v>-0.40869261000000279</v>
       </c>
       <c r="D419" s="5">
         <v>-3.2341771670125641</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>149.23039070999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.26007885999999303</v>
       </c>
       <c r="D420" s="5">
         <v>2.1152464050227415</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>149.48217639000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.25178568000001178</v>
       </c>
       <c r="D421" s="5">
         <v>2.0435680314192517</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>149.97117041999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.48899402999998642</v>
       </c>
       <c r="D422" s="5">
         <v>3.9969067650684975</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>151.37092031</v>
       </c>
       <c r="C423" s="5">
         <v>1.3997498900000096</v>
       </c>
       <c r="D423" s="5">
         <v>11.793369528358566</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>151.93342946999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.56250915999999052</v>
       </c>
       <c r="D424" s="5">
         <v>4.5515978897756826</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>152.16447653</v>
       </c>
       <c r="C425" s="5">
         <v>0.23104706000000874</v>
       </c>
       <c r="D425" s="5">
         <v>1.8401955297223216</v>
       </c>
       <c r="E425" s="5">
         <v>2.4968352894439994</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>152.53378649999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.36930996999998911</v>
       </c>
       <c r="D426" s="5">
         <v>2.9516473613695471</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>152.44466957</v>
       </c>
       <c r="C427" s="5">
         <v>-8.911692999998877E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.69884417778606212</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>152.22400417</v>
       </c>
       <c r="C428" s="5">
         <v>-0.22066540000000145</v>
       </c>
       <c r="D428" s="5">
         <v>-1.7232513018124118</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>152.71453837999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.49053420999999275</v>
       </c>
       <c r="D429" s="5">
         <v>3.9362168917034257</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>152.46070771000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.25383066999998505</v>
       </c>
       <c r="D430" s="5">
         <v>-1.9764172299478466</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>150.97164097999999</v>
       </c>
       <c r="C431" s="5">
         <v>-1.4890667300000189</v>
       </c>
       <c r="D431" s="5">
         <v>-11.110731824488196</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>151.40479673999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.43315576000000533</v>
       </c>
       <c r="D432" s="5">
         <v>3.4977972210944008</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>152.19345681999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.78866007999999965</v>
       </c>
       <c r="D433" s="5">
         <v>6.4329655178626099</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>152.45016319000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.25670637000001761</v>
       </c>
       <c r="D434" s="5">
         <v>2.0429360709182998</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>152.64421743</v>
       </c>
       <c r="C435" s="5">
         <v>0.19405423999998561</v>
       </c>
       <c r="D435" s="5">
         <v>1.5382227258229353</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>152.70932113999999</v>
       </c>
       <c r="C436" s="5">
         <v>6.5103709999988268E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.51300977673793824</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>152.51795996999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.19136116999999331</v>
       </c>
       <c r="D437" s="5">
         <v>-1.493408131989149</v>
       </c>
       <c r="E437" s="5">
         <v>0.23230352317500369</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>154.40801601000001</v>
       </c>
       <c r="C438" s="5">
         <v>1.8900560400000188</v>
       </c>
       <c r="D438" s="5">
         <v>15.927444152225046</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>153.80320198999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.60481402000002049</v>
       </c>
       <c r="D439" s="5">
         <v>-4.6004312942243608</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>153.77048859999999</v>
       </c>
       <c r="C440" s="5">
         <v>-3.2713389999997844E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-0.25493732964168014</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>154.02303422</v>
       </c>
       <c r="C441" s="5">
         <v>0.25254562000000647</v>
       </c>
       <c r="D441" s="5">
         <v>1.9887253176947839</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>153.60144550000001</v>
       </c>
       <c r="C442" s="5">
         <v>-0.42158871999998837</v>
       </c>
       <c r="D442" s="5">
         <v>-3.2356158081439879</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>154.63716496000001</v>
+        <v>154.57230064000001</v>
       </c>
       <c r="C443" s="5">
-        <v>1.0357194599999957</v>
+        <v>0.97085513999999762</v>
       </c>
       <c r="D443" s="5">
-        <v>8.3984106635486491</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>7.8540403132786096</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>154.70286607</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.1305654299999901</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.0183484597254377</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87ABF749-2DF4-439F-A6A6-FFD0080CD3E6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>