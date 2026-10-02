--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CDD9E43C-3E8E-48F1-BBD4-110D02F461D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{97A340DB-684E-4930-80C7-4FF2D6AD2AC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F0A64598-88F6-475B-AF05-3FA0E5046557}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E20FFB83-6B99-43E8-94F0-D78E09894475}"/>
   </bookViews>
   <sheets>
     <sheet name="ausleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16A2C050-A934-41D0-880B-7998A46692CA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F48EBC7-71A9-4A20-AD3E-277F31DF6B73}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>34.264521705</v>
+        <v>34.264477642999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>34.324989105999997</v>
+        <v>34.324958621999997</v>
       </c>
       <c r="C7" s="5">
-        <v>6.0467400999996812E-2</v>
+        <v>6.0480978999997603E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>2.1383434299612869</v>
+        <v>2.1388310448347214</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>34.586948098999997</v>
+        <v>34.586929226999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.26195899300000036</v>
+        <v>0.26197060500000191</v>
       </c>
       <c r="D8" s="5">
-        <v>9.5524285900336903</v>
+        <v>9.5528787991534969</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>34.711486313000002</v>
+        <v>34.711476171999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.12453821400000464</v>
+        <v>0.12454694499999874</v>
       </c>
       <c r="D9" s="5">
-        <v>4.4074803995194811</v>
+        <v>4.4077979929343591</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>34.790608892000002</v>
+        <v>34.790608538000001</v>
       </c>
       <c r="C10" s="5">
-        <v>7.912257899999986E-2</v>
+        <v>7.9132366000003174E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.7698764148754051</v>
+        <v>2.7702241591456733</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>35.074785085999999</v>
+        <v>35.074791439000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.28417619399999694</v>
+        <v>0.28418290100000121</v>
       </c>
       <c r="D11" s="5">
-        <v>10.254384158365859</v>
+        <v>10.254637261811128</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>35.338084698000003</v>
+        <v>35.338095992</v>
       </c>
       <c r="C12" s="5">
-        <v>0.2632996120000044</v>
+        <v>0.26330455299999755</v>
       </c>
       <c r="D12" s="5">
-        <v>9.3895571157706303</v>
+        <v>9.3897388835990405</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>35.63818526</v>
+        <v>35.638205278999997</v>
       </c>
       <c r="C13" s="5">
-        <v>0.30010056199999724</v>
+        <v>0.30010928699999795</v>
       </c>
       <c r="D13" s="5">
-        <v>10.680442202463603</v>
+        <v>10.680763791995386</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>35.493212689000003</v>
+        <v>35.493241056999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.14497257099999672</v>
+        <v>-0.1449642219999987</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.7737318201838796</v>
+        <v>-4.7734603994489362</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>35.548601118000001</v>
+        <v>35.548617342999997</v>
       </c>
       <c r="C15" s="5">
-        <v>5.5388428999997075E-2</v>
+        <v>5.5376285999997776E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>1.888799654623452</v>
+        <v>1.8883804844064933</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>36.040811619000003</v>
+        <v>36.040770592999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.49221050100000241</v>
+        <v>0.49215325000000121</v>
       </c>
       <c r="D16" s="5">
-        <v>17.94093472662319</v>
+        <v>17.938677728702501</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>35.909886223999997</v>
+        <v>35.909943570000003</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.13092539500000555</v>
+        <v>-0.13082702299999482</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.27318716225159</v>
+        <v>-4.2700450558762482</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>35.001174409999997</v>
+        <v>35.001133547000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.90871181400000012</v>
+        <v>-0.90881002300000091</v>
       </c>
       <c r="D18" s="5">
-        <v>-26.477028592094243</v>
+        <v>-26.479467528904188</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>35.160429878999999</v>
+        <v>35.160401462000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.15925546900000143</v>
+        <v>0.15926791500000093</v>
       </c>
       <c r="D19" s="5">
-        <v>5.5987347115694197</v>
+        <v>5.5991899686926638</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>35.103292111999998</v>
+        <v>35.103274636000002</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.7137767000000395E-2</v>
+        <v>-5.7126826000001074E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.9327352759679894</v>
+        <v>-1.9323700357107843</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>35.310485954999997</v>
+        <v>35.310476528000002</v>
       </c>
       <c r="C21" s="5">
-        <v>0.20719384299999888</v>
+        <v>0.2072018920000005</v>
       </c>
       <c r="D21" s="5">
-        <v>7.3174037138699966</v>
+        <v>7.317701031499535</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>35.874327369</v>
+        <v>35.874326719999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.56384141400000232</v>
+        <v>0.56385019199999675</v>
       </c>
       <c r="D22" s="5">
-        <v>20.93746728988495</v>
+        <v>20.937828482684129</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>35.474751437000002</v>
+        <v>35.474757490000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.39957593199999764</v>
+        <v>-0.39956922999999733</v>
       </c>
       <c r="D23" s="5">
-        <v>-12.576713207593915</v>
+        <v>-12.576515225816198</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>35.521359480000001</v>
+        <v>35.521369499999999</v>
       </c>
       <c r="C24" s="5">
-        <v>4.66080429999991E-2</v>
+        <v>4.6612009999996928E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>1.588047216750943</v>
+        <v>1.5881830872487512</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>35.713939218</v>
+        <v>35.713956777</v>
       </c>
       <c r="C25" s="5">
-        <v>0.19257973799999917</v>
+        <v>0.19258727700000122</v>
       </c>
       <c r="D25" s="5">
-        <v>6.7033651111858994</v>
+        <v>6.7036334571155543</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>36.172553942</v>
+        <v>36.172578457999997</v>
       </c>
       <c r="C26" s="5">
-        <v>0.45861472400000025</v>
+        <v>0.45862168099999678</v>
       </c>
       <c r="D26" s="5">
-        <v>16.545903642042738</v>
+        <v>16.546163905018751</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>36.343484158999999</v>
+        <v>36.343498443999998</v>
       </c>
       <c r="C27" s="5">
-        <v>0.17093021699999866</v>
+        <v>0.17091998600000124</v>
       </c>
       <c r="D27" s="5">
-        <v>5.8202153259365508</v>
+        <v>5.8198538075166395</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>36.335112617999997</v>
+        <v>36.335076721999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-8.3715410000024804E-3</v>
+        <v>-8.4217220000013526E-3</v>
       </c>
       <c r="D28" s="5">
-        <v>-0.27606411812710618</v>
+        <v>-0.27771669438845237</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>36.709736612</v>
+        <v>36.709787173000002</v>
       </c>
       <c r="C29" s="5">
-        <v>0.37462399400000379</v>
+        <v>0.37471045100000566</v>
       </c>
       <c r="D29" s="5">
-        <v>13.098565076590219</v>
+        <v>13.1017751756197</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2273821281712403</v>
+        <v>2.2273596766891224</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>36.910893866999999</v>
+        <v>36.910858253000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.20115725499999826</v>
+        <v>0.2010710799999984</v>
       </c>
       <c r="D30" s="5">
-        <v>6.7774460409038895</v>
+        <v>6.7744449762355607</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>37.240623997999997</v>
+        <v>37.240599146999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.32973013099999804</v>
+        <v>0.32974089399999684</v>
       </c>
       <c r="D31" s="5">
-        <v>11.262455685372519</v>
+        <v>11.26285296719769</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>37.449531221000001</v>
+        <v>37.449516168999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.20890722300000419</v>
+        <v>0.2089170220000014</v>
       </c>
       <c r="D32" s="5">
-        <v>6.9432151818412002</v>
+        <v>6.9435557513319868</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>37.607098215000001</v>
+        <v>37.607090151999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.15756699399999974</v>
+        <v>0.15757398299999892</v>
       </c>
       <c r="D33" s="5">
-        <v>5.1674304240799218</v>
+        <v>5.1676670846823036</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>37.837534310000002</v>
+        <v>37.837533485999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.23043609500000173</v>
+        <v>0.23044333400000028</v>
       </c>
       <c r="D34" s="5">
-        <v>7.6058894306396008</v>
+        <v>7.6061381602869904</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>38.113732521999999</v>
+        <v>38.113738253999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.27619821199999706</v>
+        <v>0.27620476799999949</v>
       </c>
       <c r="D35" s="5">
-        <v>9.1198721702937071</v>
+        <v>9.1200976156232905</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>38.161690438999997</v>
+        <v>38.161699329999998</v>
       </c>
       <c r="C36" s="5">
-        <v>4.7957916999997963E-2</v>
+        <v>4.7961075999999991E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>1.5204349406435336</v>
+        <v>1.5205355559779532</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>38.144878904000002</v>
+        <v>38.144892753999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.6811534999995104E-2</v>
+        <v>-1.6806576000000462E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.52736221822137219</v>
+        <v>-0.52720691307646117</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>38.419532212</v>
+        <v>38.419549226999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.27465330799999776</v>
+        <v>0.27465647300000029</v>
       </c>
       <c r="D38" s="5">
-        <v>8.9908365736107498</v>
+        <v>8.990940922738023</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>38.830744727999999</v>
+        <v>38.830756592</v>
       </c>
       <c r="C39" s="5">
-        <v>0.41121251599999908</v>
+        <v>0.41120736500000277</v>
       </c>
       <c r="D39" s="5">
-        <v>13.627582380097847</v>
+        <v>13.627395109439489</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>39.236024772999997</v>
+        <v>39.236002354999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.40528004499999781</v>
+        <v>0.40524576299999637</v>
       </c>
       <c r="D40" s="5">
-        <v>13.269077170320841</v>
+        <v>13.2678852770572</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>39.529389209000001</v>
+        <v>39.529420856000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.2933644360000045</v>
+        <v>0.29341850100000499</v>
       </c>
       <c r="D41" s="5">
-        <v>9.3506189405705431</v>
+        <v>9.3524192471917456</v>
       </c>
       <c r="E41" s="5">
-        <v>7.6809393289906769</v>
+        <v>7.6808772268607273</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>39.984969685000003</v>
+        <v>39.984944892000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45558047600000151</v>
+        <v>0.45552403599999991</v>
       </c>
       <c r="D42" s="5">
-        <v>14.741363575055155</v>
+        <v>14.739407501060198</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>40.256009644000002</v>
+        <v>40.255991367</v>
       </c>
       <c r="C43" s="5">
-        <v>0.27103995899999944</v>
+        <v>0.27104647499999857</v>
       </c>
       <c r="D43" s="5">
-        <v>8.444474500561272</v>
+        <v>8.4446905728083888</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>40.585811786000001</v>
+        <v>40.585800257000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.32980214199999836</v>
+        <v>0.32980889000000246</v>
       </c>
       <c r="D44" s="5">
-        <v>10.2864513129709</v>
+        <v>10.286676237269221</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>40.918224805999998</v>
+        <v>40.918218473000003</v>
       </c>
       <c r="C45" s="5">
-        <v>0.33241301999999706</v>
+        <v>0.33241821600000065</v>
       </c>
       <c r="D45" s="5">
-        <v>10.283505989840958</v>
+        <v>10.283677096208343</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>41.770218843999999</v>
+        <v>41.770218002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.85199403800000084</v>
+        <v>0.85199952899999687</v>
       </c>
       <c r="D46" s="5">
-        <v>28.055901893969537</v>
+        <v>28.056108751879695</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>41.244465560999998</v>
+        <v>41.244470407000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.52575328300000024</v>
+        <v>-0.52574759499999857</v>
       </c>
       <c r="D47" s="5">
-        <v>-14.101187934170589</v>
+        <v>-14.101046043872445</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>41.868633797000001</v>
+        <v>41.868640738000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.62416823600000271</v>
+        <v>0.62417033100000197</v>
       </c>
       <c r="D48" s="5">
-        <v>19.750493523734349</v>
+        <v>19.750562910833391</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>42.135653707000003</v>
+        <v>42.135663487000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.26701991000000191</v>
+        <v>0.26702274899999878</v>
       </c>
       <c r="D49" s="5">
-        <v>7.9273107519834074</v>
+        <v>7.9273966539932461</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>42.462333012999999</v>
+        <v>42.462342552999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.32667930599999551</v>
+        <v>0.32667906599999696</v>
       </c>
       <c r="D50" s="5">
-        <v>9.7108021739499062</v>
+        <v>9.7107923819192763</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>43.014772919999999</v>
+        <v>43.014781333000002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.55243990700000012</v>
+        <v>0.55243878000000279</v>
       </c>
       <c r="D51" s="5">
-        <v>16.77917179251267</v>
+        <v>16.779131033224502</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>42.626836406000002</v>
+        <v>42.626827667999997</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.38793651399999618</v>
+        <v>-0.38795366500000483</v>
       </c>
       <c r="D52" s="5">
-        <v>-10.301410840080349</v>
+        <v>-10.301842008185657</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>42.958501720000001</v>
+        <v>42.958515720999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.33166531399999855</v>
+        <v>0.33168805300000059</v>
       </c>
       <c r="D53" s="5">
-        <v>9.746905642720872</v>
+        <v>9.7476048302694185</v>
       </c>
       <c r="E53" s="5">
-        <v>8.6748431473847809</v>
+        <v>8.674791562192862</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>43.279522581000002</v>
+        <v>43.279508403000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.32102086100000093</v>
+        <v>0.32099268200000353</v>
       </c>
       <c r="D54" s="5">
-        <v>9.3452762032941941</v>
+        <v>9.344418707088554</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>43.467580431000002</v>
+        <v>43.467569201000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.18805784999999986</v>
+        <v>0.18806079800000219</v>
       </c>
       <c r="D55" s="5">
-        <v>5.3406660595427757</v>
+        <v>5.340753582465374</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>43.689748389999998</v>
+        <v>43.689741288</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22216795899999653</v>
+        <v>0.22217208699999702</v>
       </c>
       <c r="D56" s="5">
-        <v>6.3087291539333679</v>
+        <v>6.3088513642074684</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>44.244813622000002</v>
+        <v>44.244809621999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.55506523200000402</v>
+        <v>0.55506833399999778</v>
       </c>
       <c r="D57" s="5">
-        <v>16.357375463713232</v>
+        <v>16.35747620489618</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>44.409304818999999</v>
+        <v>44.409304093000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.1644911969999967</v>
+        <v>0.16449447100000469</v>
       </c>
       <c r="D58" s="5">
-        <v>4.5536641459611005</v>
+        <v>4.5537570626200452</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>44.769971677000001</v>
+        <v>44.769975737000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.36066685800000187</v>
+        <v>0.36067164399999996</v>
       </c>
       <c r="D59" s="5">
-        <v>10.193033262873819</v>
+        <v>10.193174795389215</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>45.576721906000003</v>
+        <v>45.576726291999996</v>
       </c>
       <c r="C60" s="5">
-        <v>0.80675022900000215</v>
+        <v>0.8067505549999936</v>
       </c>
       <c r="D60" s="5">
-        <v>23.901107901036568</v>
+        <v>23.901116149209468</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>45.750830979</v>
+        <v>45.750836030999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.17410907299999678</v>
+        <v>0.17410973900000215</v>
       </c>
       <c r="D61" s="5">
-        <v>4.6817114037985386</v>
+        <v>4.6817292301150504</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>45.828325776</v>
+        <v>45.828327649999999</v>
       </c>
       <c r="C62" s="5">
-        <v>7.7494796999999949E-2</v>
+        <v>7.7491618999999901E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.0516569409332774</v>
+        <v>2.0515717901132824</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>45.924067033999997</v>
+        <v>45.924071857000001</v>
       </c>
       <c r="C63" s="5">
-        <v>9.5741257999996776E-2</v>
+        <v>9.5744207000002746E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>2.5359610688270307</v>
+        <v>2.5360399757443197</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.124747237999998</v>
+        <v>46.124751672000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.20068020400000108</v>
+        <v>0.20067981500000087</v>
       </c>
       <c r="D64" s="5">
-        <v>5.3716752350193797</v>
+        <v>5.3716639932395616</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>46.180537467000001</v>
+        <v>46.180535165000002</v>
       </c>
       <c r="C65" s="5">
-        <v>5.5790229000002967E-2</v>
+        <v>5.5783492999999851E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.4611559913443095</v>
+        <v>1.460978257799872</v>
       </c>
       <c r="E65" s="5">
-        <v>7.5003447932168621</v>
+        <v>7.5003043981450634</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>45.935441040999997</v>
+        <v>45.935436344000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.24509642600000348</v>
+        <v>-0.24509882099999913</v>
       </c>
       <c r="D66" s="5">
-        <v>-6.1861651210465052</v>
+        <v>-6.1862241160833831</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.035249360999998</v>
+        <v>46.035244470000002</v>
       </c>
       <c r="C67" s="5">
-        <v>9.9808320000001061E-2</v>
+        <v>9.980812599999922E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>2.638740256923322</v>
+        <v>2.6387353395370461</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.35577988</v>
+        <v>46.355776313</v>
       </c>
       <c r="C68" s="5">
-        <v>0.32053051900000185</v>
+        <v>0.32053184299999771</v>
       </c>
       <c r="D68" s="5">
-        <v>8.6827713101293114</v>
+        <v>8.6828095182276854</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>46.672401952999998</v>
+        <v>46.672399728999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.31662207299999778</v>
+        <v>0.31662341599999877</v>
       </c>
       <c r="D69" s="5">
-        <v>8.511338591642259</v>
+        <v>8.5113767403923077</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>46.846966860999999</v>
+        <v>46.846966240999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17456490800000068</v>
+        <v>0.1745665119999984</v>
       </c>
       <c r="D70" s="5">
-        <v>4.5817500323920513</v>
+        <v>4.5817932247133486</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>47.217782972999998</v>
+        <v>47.217785329000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.37081611199999998</v>
+        <v>0.37081908800000463</v>
       </c>
       <c r="D71" s="5">
-        <v>9.9232021089763034</v>
+        <v>9.9232853837950117</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>47.035988783000001</v>
+        <v>47.035990665</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.18179418999999797</v>
+        <v>-0.18179466400000166</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.5235556218989004</v>
+        <v>-4.5235669467866728</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>47.333020282</v>
+        <v>47.333022921000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29703149899999914</v>
+        <v>0.29703225600000138</v>
       </c>
       <c r="D73" s="5">
-        <v>7.846801771932399</v>
+        <v>7.8468221445926245</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>47.369440544</v>
+        <v>47.369440158000003</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6420262000000037E-2</v>
+        <v>3.641723700000199E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.92725425593029875</v>
+        <v>0.92717686179002445</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>47.457652666000001</v>
+        <v>47.457654601000002</v>
       </c>
       <c r="C75" s="5">
-        <v>8.8212122000001614E-2</v>
+        <v>8.8214442999998255E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>2.2576894608942855</v>
+        <v>2.2577494926036445</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>47.815666733</v>
+        <v>47.815671620000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.35801406699999916</v>
+        <v>0.35801701900000182</v>
       </c>
       <c r="D76" s="5">
-        <v>9.4378490660737668</v>
+        <v>9.4379297416706152</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>48.070531203000002</v>
+        <v>48.070529475000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.25486447000000112</v>
+        <v>0.25485785499999736</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5870556173697192</v>
+        <v>6.5868789147196072</v>
       </c>
       <c r="E77" s="5">
-        <v>4.0926196178434848</v>
+        <v>4.0926210647996397</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>48.371225914</v>
+        <v>48.371222703999997</v>
       </c>
       <c r="C78" s="5">
-        <v>0.30069471099999845</v>
+        <v>0.30069322899999662</v>
       </c>
       <c r="D78" s="5">
-        <v>7.7700476531862961</v>
+        <v>7.770008319813182</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>48.464026904999997</v>
+        <v>48.464024191</v>
       </c>
       <c r="C79" s="5">
-        <v>9.2800990999997168E-2</v>
+        <v>9.280148700000268E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3266683798540466</v>
+        <v>2.3266811029090784</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>48.685882134000003</v>
+        <v>48.685880836999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.2218552290000062</v>
+        <v>0.2218566459999991</v>
       </c>
       <c r="D80" s="5">
-        <v>5.6337153541952123</v>
+        <v>5.6337525712420122</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>48.497985747000001</v>
+        <v>48.497985032999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.18789638700000211</v>
+        <v>-0.18789580400000006</v>
       </c>
       <c r="D81" s="5">
-        <v>-4.534181944002313</v>
+        <v>-4.5341682909699754</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>48.895957207999999</v>
+        <v>48.895956908000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.39797146099999736</v>
+        <v>0.39797187500000319</v>
       </c>
       <c r="D82" s="5">
-        <v>10.303936367694266</v>
+        <v>10.303947733568396</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>48.938296929000003</v>
+        <v>48.938297884999997</v>
       </c>
       <c r="C83" s="5">
-        <v>4.2339721000004715E-2</v>
+        <v>4.234097699999495E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>1.0440605100397127</v>
+        <v>1.0440916359958363</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>49.519996823</v>
+        <v>49.519997656000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.58169989399999622</v>
+        <v>0.58169977100000381</v>
       </c>
       <c r="D84" s="5">
-        <v>15.234116854969869</v>
+        <v>15.234113102971648</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>49.857442626999998</v>
+        <v>49.857444149999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.33744580399999791</v>
+        <v>0.33744649399999815</v>
       </c>
       <c r="D85" s="5">
-        <v>8.4907421791638562</v>
+        <v>8.4907600483800749</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>49.604045882999998</v>
+        <v>49.604045282000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.25339674399999979</v>
+        <v>-0.25339886799999789</v>
       </c>
       <c r="D86" s="5">
-        <v>-5.9312813134350879</v>
+        <v>-5.931329472513946</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>50.508967413000001</v>
+        <v>50.508968310999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.90492153000000286</v>
+        <v>0.90492302899999544</v>
       </c>
       <c r="D87" s="5">
-        <v>24.227193535949443</v>
+        <v>24.227238101173221</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>50.522143878999998</v>
+        <v>50.522146546999998</v>
       </c>
       <c r="C88" s="5">
-        <v>1.3176465999997333E-2</v>
+        <v>1.3178236000001675E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.31349810846501569</v>
+        <v>0.3135402756596406</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>50.647774607999999</v>
+        <v>50.647773887</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12563072900000094</v>
+        <v>0.1256273400000012</v>
       </c>
       <c r="D89" s="5">
-        <v>3.0251268914826879</v>
+        <v>3.0250440047969951</v>
       </c>
       <c r="E89" s="5">
-        <v>5.3613790829903696</v>
+        <v>5.3613813705554181</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>50.990141889</v>
+        <v>50.990140048000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34236728100000136</v>
+        <v>0.34236616100000106</v>
       </c>
       <c r="D90" s="5">
-        <v>8.4202068998058941</v>
+        <v>8.420178446729242</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>51.369471580000003</v>
+        <v>51.369470038999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.37932969100000236</v>
+        <v>0.37932999099999876</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3016037034610921</v>
+        <v>9.3016117130694465</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>51.496978695000003</v>
+        <v>51.496978145</v>
       </c>
       <c r="C92" s="5">
-        <v>0.12750711500000023</v>
+        <v>0.12750810600000051</v>
       </c>
       <c r="D92" s="5">
-        <v>3.019590527774807</v>
+        <v>3.0196144095204769</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>51.525977388999998</v>
+        <v>51.525977329</v>
       </c>
       <c r="C93" s="5">
-        <v>2.8998693999994885E-2</v>
+        <v>2.89991839999999E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>0.67783414671518383</v>
+        <v>0.67784564304982364</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>51.657016859000002</v>
+        <v>51.657016822000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.1310394700000046</v>
+        <v>0.13103949300000295</v>
       </c>
       <c r="D94" s="5">
-        <v>3.094858450446214</v>
+        <v>3.0948590049294511</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>51.608444268</v>
+        <v>51.608444255000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-4.8572591000002774E-2</v>
+        <v>-4.8572567000000788E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.1225312283280386</v>
+        <v>-1.1225306773439137</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>52.013931616000001</v>
+        <v>52.013932175999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.40548734800000119</v>
+        <v>0.40548792099999531</v>
       </c>
       <c r="D96" s="5">
-        <v>9.8466908634055486</v>
+        <v>9.8467053872168151</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>51.912745594999997</v>
+        <v>51.912746757999997</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.10118602100000373</v>
+        <v>-0.10118541800000003</v>
       </c>
       <c r="D97" s="5">
-        <v>-2.3096205439057882</v>
+        <v>-2.3096069024636789</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>52.358164797000001</v>
+        <v>52.358164831000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.44541920200000362</v>
+        <v>0.44541807300000613</v>
       </c>
       <c r="D98" s="5">
-        <v>10.796235256790588</v>
+        <v>10.796206334187319</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>52.454054880000001</v>
+        <v>52.454055142000001</v>
       </c>
       <c r="C99" s="5">
-        <v>9.5890083000000459E-2</v>
+        <v>9.5890310999998007E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>2.2199836019341612</v>
+        <v>2.2199889322654931</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>52.736884320999998</v>
+        <v>52.736884635000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.28282944099999696</v>
+        <v>0.28282949300000126</v>
       </c>
       <c r="D100" s="5">
-        <v>6.6657087056697373</v>
+        <v>6.6657099334855419</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>52.408175530999998</v>
+        <v>52.408175640000003</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.32870879000000031</v>
+        <v>-0.3287089949999995</v>
       </c>
       <c r="D101" s="5">
-        <v>-7.2284370441991541</v>
+        <v>-7.2284413572516026</v>
       </c>
       <c r="E101" s="5">
-        <v>3.4757715153824975</v>
+        <v>3.4757732036310829</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>53.496182445999999</v>
+        <v>53.496181575999998</v>
       </c>
       <c r="C102" s="5">
-        <v>1.0880069150000011</v>
+        <v>1.0880059359999947</v>
       </c>
       <c r="D102" s="5">
-        <v>27.963174022402271</v>
+        <v>27.963145856168325</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>53.355207847999999</v>
+        <v>53.355207004</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.14097459799999967</v>
+        <v>-0.14097457199999752</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.1168397416354354</v>
+        <v>-3.116839225057555</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>53.500013007</v>
+        <v>53.50001271</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14480515900000057</v>
+        <v>0.14480570599999965</v>
       </c>
       <c r="D104" s="5">
-        <v>3.3058364705875976</v>
+        <v>3.3058491984190086</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>54.152374404</v>
+        <v>54.152374492</v>
       </c>
       <c r="C105" s="5">
-        <v>0.65236139699999995</v>
+        <v>0.65236178199999983</v>
       </c>
       <c r="D105" s="5">
-        <v>15.654728628435999</v>
+        <v>15.654738588313855</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>54.539765058</v>
+        <v>54.539765099999997</v>
       </c>
       <c r="C106" s="5">
-        <v>0.38739065400000072</v>
+        <v>0.38739060799999692</v>
       </c>
       <c r="D106" s="5">
-        <v>8.9304024799311108</v>
+        <v>8.930401362352324</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>54.545542281000003</v>
+        <v>54.545542384999997</v>
       </c>
       <c r="C107" s="5">
-        <v>5.777223000002607E-3</v>
+        <v>5.7772850000006315E-3</v>
       </c>
       <c r="D107" s="5">
-        <v>0.12718624609677764</v>
+        <v>0.12718761173136084</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>54.222351592000003</v>
+        <v>54.222351818999996</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.32319068900000048</v>
+        <v>-0.32319056600000096</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.8829905592062364</v>
+        <v>-6.882988011746205</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>54.625835977999998</v>
+        <v>54.625836605000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.40348438599999525</v>
+        <v>0.40348478600000703</v>
       </c>
       <c r="D109" s="5">
-        <v>9.3042304886361791</v>
+        <v>9.3042400526954339</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>54.878162011000001</v>
+        <v>54.878162066000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.25232603300000278</v>
+        <v>0.25232546099999809</v>
       </c>
       <c r="D110" s="5">
-        <v>5.6860176425463926</v>
+        <v>5.6860043567174223</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>55.413315697000002</v>
+        <v>55.413315742999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.53515368600000102</v>
+        <v>0.53515367699999672</v>
       </c>
       <c r="D111" s="5">
-        <v>12.350486553131423</v>
+        <v>12.35048632111222</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>55.681836457000003</v>
+        <v>55.681836437000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.26852076000000125</v>
+        <v>0.26852069400000289</v>
       </c>
       <c r="D112" s="5">
-        <v>5.9724457911474849</v>
+        <v>5.9724442787397969</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>56.208283037000001</v>
+        <v>56.208282924000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.52644657999999822</v>
+        <v>0.52644648700000118</v>
       </c>
       <c r="D113" s="5">
-        <v>11.954415561233024</v>
+        <v>11.954413342928483</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2509822513325162</v>
+        <v>7.2509818126536896</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>56.507324220999998</v>
+        <v>56.507323905</v>
       </c>
       <c r="C114" s="5">
-        <v>0.29904118399999646</v>
+        <v>0.29904098099999743</v>
       </c>
       <c r="D114" s="5">
-        <v>6.5744452395330777</v>
+        <v>6.5744406587728843</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>56.699316187000001</v>
+        <v>56.699315943000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.19199196600000334</v>
+        <v>0.1919920380000022</v>
       </c>
       <c r="D115" s="5">
-        <v>4.1542369199914386</v>
+        <v>4.1542385307898222</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>57.166017945999997</v>
+        <v>57.166017799999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.46670175899999577</v>
+        <v>0.46670185699999678</v>
       </c>
       <c r="D116" s="5">
-        <v>10.337068572323705</v>
+        <v>10.337070888658118</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>57.247349757000002</v>
+        <v>57.247349821</v>
       </c>
       <c r="C117" s="5">
-        <v>8.1331811000005416E-2</v>
+        <v>8.1332021000001475E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>1.7206990687132606</v>
+        <v>1.7207035508371105</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>57.412084575999998</v>
+        <v>57.412084616999998</v>
       </c>
       <c r="C118" s="5">
-        <v>0.16473481899999598</v>
+        <v>0.16473479599999763</v>
       </c>
       <c r="D118" s="5">
-        <v>3.5082961238030563</v>
+        <v>3.508295622218105</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>58.077492036000002</v>
+        <v>58.077492102000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.66540746000000439</v>
+        <v>0.66540748500000291</v>
       </c>
       <c r="D119" s="5">
-        <v>14.829759619225813</v>
+        <v>14.829760201105691</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>57.996535586</v>
+        <v>57.996535661999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-8.0956450000002178E-2</v>
+        <v>-8.0956440000001351E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.6599613314382422</v>
+        <v>-1.6599611260919134</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>58.248172648999997</v>
+        <v>58.248173026000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.25163706299999689</v>
+        <v>0.25163736400000403</v>
       </c>
       <c r="D121" s="5">
-        <v>5.3326575888622108</v>
+        <v>5.3326641134408437</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>58.868129392</v>
+        <v>58.868129353999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.61995674300000303</v>
+        <v>0.61995632799999356</v>
       </c>
       <c r="D122" s="5">
-        <v>13.546869651812488</v>
+        <v>13.546859953342993</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>58.972402084000002</v>
+        <v>58.972402037999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10427269200000211</v>
+        <v>0.10427268400000145</v>
       </c>
       <c r="D123" s="5">
-        <v>2.1463814310979989</v>
+        <v>2.1463812662147586</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>59.653287159999998</v>
+        <v>59.653287091000003</v>
       </c>
       <c r="C124" s="5">
-        <v>0.68088507599999559</v>
+        <v>0.68088505300000435</v>
       </c>
       <c r="D124" s="5">
-        <v>14.769567998127675</v>
+        <v>14.76956747938123</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>60.019972977000002</v>
+        <v>60.019972908</v>
       </c>
       <c r="C125" s="5">
-        <v>0.36668581700000402</v>
+        <v>0.36668581699999692</v>
       </c>
       <c r="D125" s="5">
-        <v>7.6309030441640058</v>
+        <v>7.6309030532910826</v>
       </c>
       <c r="E125" s="5">
-        <v>6.7813669695103496</v>
+        <v>6.7813670614237376</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>60.141184463000002</v>
+        <v>60.141184326000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12121148599999998</v>
+        <v>0.12121141800000146</v>
       </c>
       <c r="D126" s="5">
-        <v>2.450522854028625</v>
+        <v>2.4505214668210096</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>60.528589082000003</v>
+        <v>60.528589039000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.38740461900000156</v>
+        <v>0.38740471300000223</v>
       </c>
       <c r="D127" s="5">
-        <v>8.0097303860640068</v>
+        <v>8.0097324178110885</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>60.590298955999998</v>
+        <v>60.590298963000002</v>
       </c>
       <c r="C128" s="5">
-        <v>6.1709873999994613E-2</v>
+        <v>6.170992399999875E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>1.2303028718009035</v>
+        <v>1.2303038751205309</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>59.903945829999998</v>
+        <v>59.903945829000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.6863531260000002</v>
+        <v>-0.68635313400000086</v>
       </c>
       <c r="D129" s="5">
-        <v>-12.777603322582543</v>
+        <v>-12.777603460976694</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>60.165229361000002</v>
+        <v>60.165229390999997</v>
       </c>
       <c r="C130" s="5">
-        <v>0.26128353100000368</v>
+        <v>0.26128356199999558</v>
       </c>
       <c r="D130" s="5">
-        <v>5.3614551001689437</v>
+        <v>5.3614557517074335</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>60.628081477000002</v>
+        <v>60.628081494</v>
       </c>
       <c r="C131" s="5">
-        <v>0.46285211600000054</v>
+        <v>0.46285210300000301</v>
       </c>
       <c r="D131" s="5">
-        <v>9.6324165722396771</v>
+        <v>9.6324162851405539</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>60.881789738000002</v>
+        <v>60.881789746999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.25370826099999988</v>
+        <v>0.25370825299999922</v>
       </c>
       <c r="D132" s="5">
-        <v>5.1388018534454183</v>
+        <v>5.1388016861854569</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>61.008725611999999</v>
+        <v>61.008725785000003</v>
       </c>
       <c r="C133" s="5">
-        <v>0.12693587399999728</v>
+        <v>0.12693603800000375</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5308384345920087</v>
+        <v>2.5308417416207929</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>61.033574977999997</v>
+        <v>61.033574938999998</v>
       </c>
       <c r="C134" s="5">
-        <v>2.4849365999997985E-2</v>
+        <v>2.4849153999994655E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>0.48986650063378434</v>
+        <v>0.48986231062559948</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>61.760797529000001</v>
+        <v>61.760797502999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.7272225510000041</v>
+        <v>0.72722256400000163</v>
       </c>
       <c r="D135" s="5">
-        <v>15.273382592796935</v>
+        <v>15.27338289437068</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>61.848876562999997</v>
+        <v>61.848876537000002</v>
       </c>
       <c r="C136" s="5">
-        <v>8.807903399999617E-2</v>
+        <v>8.8079034000003276E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.7248455336316137</v>
+        <v>1.724845534363495</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>61.955511649999998</v>
+        <v>61.955511631999997</v>
       </c>
       <c r="C137" s="5">
-        <v>0.10663508700000079</v>
+        <v>0.10663509499999435</v>
       </c>
       <c r="D137" s="5">
-        <v>2.0886802763705692</v>
+        <v>2.0886804354433464</v>
       </c>
       <c r="E137" s="5">
-        <v>3.2248242993073495</v>
+        <v>3.2248243879863692</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>61.648726385000003</v>
+        <v>61.648726334000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.30678526499999492</v>
+        <v>-0.3067852979999941</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.7828568473875634</v>
+        <v>-5.7828574542249545</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>61.939219301999998</v>
+        <v>61.939219295999997</v>
       </c>
       <c r="C139" s="5">
-        <v>0.29049291699999458</v>
+        <v>0.29049296199999475</v>
       </c>
       <c r="D139" s="5">
-        <v>5.8033500804425042</v>
+        <v>5.8033510077857065</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>62.264894325</v>
+        <v>62.264894337000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.32567502300000228</v>
+        <v>0.32567504100000377</v>
       </c>
       <c r="D140" s="5">
-        <v>6.4952749493781825</v>
+        <v>6.4952753194631896</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>62.030856362999998</v>
+        <v>62.030856339000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.23403796200000215</v>
+        <v>-0.23403799799999803</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.4184084700891741</v>
+        <v>-4.4184091349116272</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>62.185967490000003</v>
+        <v>62.185967495</v>
       </c>
       <c r="C142" s="5">
-        <v>0.15511112700000496</v>
+        <v>0.1551111559999967</v>
       </c>
       <c r="D142" s="5">
-        <v>3.0422714695916397</v>
+        <v>3.042272047421446</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>62.336090161000001</v>
+        <v>62.336090177000003</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15012267099999832</v>
+        <v>0.15012268200000278</v>
       </c>
       <c r="D143" s="5">
-        <v>2.935685832575019</v>
+        <v>2.9356860503076287</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>62.255136837000002</v>
+        <v>62.255136862999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-8.0953323999999327E-2</v>
+        <v>-8.0953314000005605E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.5473078340442425</v>
+        <v>-1.5473076438773492</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>62.558074302000001</v>
+        <v>62.558074331</v>
       </c>
       <c r="C145" s="5">
-        <v>0.30293746499999941</v>
+        <v>0.30293746800000321</v>
       </c>
       <c r="D145" s="5">
-        <v>5.9981179551132024</v>
+        <v>5.998118013539111</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>62.120096123000003</v>
+        <v>62.120096119999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.43797817899999814</v>
+        <v>-0.43797821100000078</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.0853008217191213</v>
+        <v>-8.0853013862917322</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>61.623666956999998</v>
+        <v>61.623666958000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.49642916600000575</v>
+        <v>-0.49642916199999831</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.1792625705758084</v>
+        <v>-9.1792625002574564</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>61.248652853999999</v>
+        <v>61.248652843000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.37501410299999804</v>
+        <v>-0.37501411499999904</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.0631306601543482</v>
+        <v>-7.0631308785448432</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>61.200446034999999</v>
+        <v>61.200446020000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.8206819000000678E-2</v>
+        <v>-4.8206823000001009E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.94040307222199582</v>
+        <v>-0.94040315008346864</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2187222652046303</v>
+        <v>-1.2187222607165205</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>61.663358422999998</v>
+        <v>61.663358412999997</v>
       </c>
       <c r="C150" s="5">
-        <v>0.46291238799999945</v>
+        <v>0.46291239299999631</v>
       </c>
       <c r="D150" s="5">
-        <v>9.4639320760198551</v>
+        <v>9.463932184947744</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>61.944409213999997</v>
+        <v>61.944409210000003</v>
       </c>
       <c r="C151" s="5">
-        <v>0.28105079099999841</v>
+        <v>0.28105079700000601</v>
       </c>
       <c r="D151" s="5">
-        <v>5.6086013077302876</v>
+        <v>5.6086014314152388</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>62.064710732999998</v>
+        <v>62.064710738000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.12030151900000163</v>
+        <v>0.12030152799999883</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3555612129863013</v>
+        <v>2.3555613912507045</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>62.215241003000003</v>
+        <v>62.215240985999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.15053027000000441</v>
+        <v>0.15053024799999548</v>
       </c>
       <c r="D153" s="5">
-        <v>2.9495911598899083</v>
+        <v>2.9495907227995</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>62.595768487000001</v>
+        <v>62.595768491000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.38052748399999814</v>
+        <v>0.38052750500000343</v>
       </c>
       <c r="D154" s="5">
-        <v>7.5915722671863195</v>
+        <v>7.5915727024764568</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>61.926331445000002</v>
+        <v>61.926331456</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.66943704199999843</v>
+        <v>-0.6694370350000014</v>
       </c>
       <c r="D155" s="5">
-        <v>-12.104927802503573</v>
+        <v>-12.104927682549704</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>62.332994954999997</v>
+        <v>62.332994960999997</v>
       </c>
       <c r="C156" s="5">
-        <v>0.40666350999999423</v>
+        <v>0.40666350499999737</v>
       </c>
       <c r="D156" s="5">
-        <v>8.171212071107913</v>
+        <v>8.1712119654813176</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>62.569520240000003</v>
+        <v>62.569520257000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23652528500000614</v>
+        <v>0.23652529600000349</v>
       </c>
       <c r="D157" s="5">
-        <v>4.6496954993754391</v>
+        <v>4.6496957196930033</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>63.215083612999997</v>
+        <v>63.215083604999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.64556337299999456</v>
+        <v>0.64556334799999604</v>
       </c>
       <c r="D158" s="5">
-        <v>13.108358765097838</v>
+        <v>13.108358224553474</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>62.694420815000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.52066279799999649</v>
+        <v>-0.52066278999999582</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4479816236487597</v>
+        <v>-9.4479814861341165</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>63.061677844999998</v>
+        <v>63.061677840999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.36725702999999754</v>
+        <v>0.36725702599999721</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2604274831540749</v>
+        <v>7.2604274015116488</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>63.197481174000004</v>
+        <v>63.197481169</v>
       </c>
       <c r="C161" s="5">
-        <v>0.13580332900000514</v>
+        <v>0.1358033280000015</v>
       </c>
       <c r="D161" s="5">
-        <v>2.6150288051568271</v>
+        <v>2.6150287858399013</v>
       </c>
       <c r="E161" s="5">
-        <v>3.2631055300772038</v>
+        <v>3.2631055472167159</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>63.110747162000003</v>
+        <v>63.110747158999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-8.673401200000086E-2</v>
+        <v>-8.6734010000000694E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.6345391700905543</v>
+        <v>-1.6345391328121406</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>62.839647925999998</v>
+        <v>62.839647927000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.27109923600000485</v>
+        <v>-0.27109923199999741</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.0346755521788022</v>
+        <v>-5.0346754798732078</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>62.876032512999998</v>
+        <v>62.876032516000002</v>
       </c>
       <c r="C164" s="5">
-        <v>3.6384587000000579E-2</v>
+        <v>3.6384589000000744E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.69702514664646831</v>
+        <v>0.6970251850718201</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>63.366562561999999</v>
+        <v>63.366562553999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.49053004900000019</v>
+        <v>0.49053003799999573</v>
       </c>
       <c r="D165" s="5">
-        <v>9.7741860394852544</v>
+        <v>9.7741858103260526</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>63.483657559000001</v>
+        <v>63.483657559999997</v>
       </c>
       <c r="C166" s="5">
-        <v>0.11709499700000237</v>
+        <v>0.11709500599999956</v>
       </c>
       <c r="D166" s="5">
-        <v>2.2401552186216644</v>
+        <v>2.2401553928408369</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>63.560435927999997</v>
+        <v>63.560435935999998</v>
       </c>
       <c r="C167" s="5">
-        <v>7.6778368999995905E-2</v>
+        <v>7.6778376000000037E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>1.4609961309002939</v>
+        <v>1.4609962649656749</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>63.809844605000002</v>
+        <v>63.809844605999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.24940867700000524</v>
+        <v>0.24940867000000111</v>
       </c>
       <c r="D168" s="5">
-        <v>4.8117176346738066</v>
+        <v>4.8117174960797371</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>64.231986632000002</v>
+        <v>64.231986638999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.42214202699999959</v>
+        <v>0.42214203300000008</v>
       </c>
       <c r="D169" s="5">
-        <v>8.2340751109392549</v>
+        <v>8.2340752321288235</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>64.444140134999998</v>
+        <v>64.444140126999997</v>
       </c>
       <c r="C170" s="5">
-        <v>0.21215350299999614</v>
+        <v>0.21215348799999845</v>
       </c>
       <c r="D170" s="5">
-        <v>4.0363114380919329</v>
+        <v>4.0363111470584689</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>64.753624600999999</v>
+        <v>64.753624599999995</v>
       </c>
       <c r="C171" s="5">
-        <v>0.30948446600000068</v>
+        <v>0.30948447299999771</v>
       </c>
       <c r="D171" s="5">
-        <v>5.9175186285500336</v>
+        <v>5.9175187667028784</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>65.055803143000006</v>
+        <v>65.055803140999998</v>
       </c>
       <c r="C172" s="5">
-        <v>0.30217854200000716</v>
+        <v>0.30217854100000352</v>
       </c>
       <c r="D172" s="5">
-        <v>5.7458945400595152</v>
+        <v>5.7458945206450229</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>65.455819130999998</v>
+        <v>65.455819129999995</v>
       </c>
       <c r="C173" s="5">
-        <v>0.40001598799999272</v>
+        <v>0.40001598899999635</v>
       </c>
       <c r="D173" s="5">
-        <v>7.6332940215078526</v>
+        <v>7.6332940414828965</v>
       </c>
       <c r="E173" s="5">
-        <v>3.5734619719766547</v>
+        <v>3.5734619785887434</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>65.692363213999997</v>
+        <v>65.692363212999993</v>
       </c>
       <c r="C174" s="5">
         <v>0.2365440829999983</v>
       </c>
       <c r="D174" s="5">
-        <v>4.4237968264573491</v>
+        <v>4.4237968265260941</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>65.960820349000002</v>
+        <v>65.960820350000006</v>
       </c>
       <c r="C175" s="5">
-        <v>0.26845713500000556</v>
+        <v>0.26845713700001284</v>
       </c>
       <c r="D175" s="5">
-        <v>5.0156329292675883</v>
+        <v>5.0156329675561384</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>66.266396119000007</v>
       </c>
       <c r="C176" s="5">
-        <v>0.30557577000000435</v>
+        <v>0.30557576900000072</v>
       </c>
       <c r="D176" s="5">
-        <v>5.7030812998297931</v>
+        <v>5.7030812805996867</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>66.603788026999993</v>
+        <v>66.603788026000004</v>
       </c>
       <c r="C177" s="5">
-        <v>0.33739190799998653</v>
+        <v>0.3373919069999971</v>
       </c>
       <c r="D177" s="5">
-        <v>6.2837655260199243</v>
+        <v>6.2837655068710863</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>67.070429775999997</v>
+        <v>67.070429777000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.46664174900000432</v>
+        <v>0.46664175099999738</v>
       </c>
       <c r="D178" s="5">
-        <v>8.7391443607192762</v>
+        <v>8.7391443997659515</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>67.529073748000002</v>
+        <v>67.529073753999995</v>
       </c>
       <c r="C179" s="5">
-        <v>0.4586439720000044</v>
+        <v>0.45864397699999415</v>
       </c>
       <c r="D179" s="5">
-        <v>8.5216636979636551</v>
+        <v>8.5216637942538309</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>68.560383044999995</v>
+        <v>68.560383047000002</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0313092969999929</v>
+        <v>1.0313092930000067</v>
       </c>
       <c r="D180" s="5">
-        <v>19.946977777345442</v>
+        <v>19.946977691445667</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>68.022376172999998</v>
+        <v>68.022376176999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.53800687199999686</v>
+        <v>-0.5380068700000038</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.0206643799837458</v>
+        <v>-9.0206643476322022</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>68.065731463999995</v>
+        <v>68.065731458000002</v>
       </c>
       <c r="C182" s="5">
-        <v>4.3355290999997464E-2</v>
+        <v>4.3355281000003743E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>0.76752856644368705</v>
+        <v>0.76752838874507567</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>68.017893255000004</v>
+        <v>68.017893251999993</v>
       </c>
       <c r="C183" s="5">
-        <v>-4.7838208999991139E-2</v>
+        <v>-4.7838206000008654E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.84013591797470477</v>
+        <v>-0.84013586556610509</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>67.615579150000002</v>
+        <v>67.615579147999995</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.40231410500000209</v>
+        <v>-0.40231410399999845</v>
       </c>
       <c r="D184" s="5">
-        <v>-6.871383247248863</v>
+        <v>-6.8713832310142724</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>68.091111622</v>
+        <v>68.091111620999996</v>
       </c>
       <c r="C185" s="5">
-        <v>0.4755324719999976</v>
+        <v>0.47553247300000123</v>
       </c>
       <c r="D185" s="5">
-        <v>8.7736807269872763</v>
+        <v>8.7736807464269049</v>
       </c>
       <c r="E185" s="5">
-        <v>4.0260629627533406</v>
+        <v>4.026062962814847</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>68.691199286</v>
       </c>
       <c r="C186" s="5">
-        <v>0.60008766400000013</v>
+        <v>0.60008766500000377</v>
       </c>
       <c r="D186" s="5">
-        <v>11.103590516122463</v>
+        <v>11.103590535702846</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>68.575328519999999</v>
+        <v>68.575328518999996</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.11587076600000046</v>
+        <v>-0.11587076700000409</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0055282767470262</v>
+        <v>-2.0055282938950869</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>68.887979856000001</v>
+        <v>68.887979854999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.31265133600000183</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6103857098963372</v>
+        <v>5.6103857099803811</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>69.703540243999996</v>
+        <v>69.703540244999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.81556038799999442</v>
+        <v>0.81556039000000169</v>
       </c>
       <c r="D189" s="5">
-        <v>15.169278745825409</v>
+        <v>15.169278785714901</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>69.735146193999995</v>
+        <v>69.735146196000002</v>
       </c>
       <c r="C190" s="5">
-        <v>3.1605949999999439E-2</v>
+        <v>3.1605951000003074E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.54547974121161857</v>
+        <v>0.54547975850574026</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>69.776340265000002</v>
+        <v>69.776340274000006</v>
       </c>
       <c r="C191" s="5">
-        <v>4.1194071000006716E-2</v>
+        <v>4.1194078000003742E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.71117378435439083</v>
+        <v>0.71117390557469129</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>70.084253856999993</v>
+        <v>70.084253865999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.30791359199999135</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4258721313177327</v>
+        <v>5.4258721306006397</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>70.100475938000002</v>
+        <v>70.100475946000003</v>
       </c>
       <c r="C193" s="5">
-        <v>1.6222081000009325E-2</v>
+        <v>1.622208000000569E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.27811237578663217</v>
+        <v>0.27811235858490324</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>70.317160333000004</v>
+        <v>70.317160305000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.21668439500000147</v>
+        <v>0.21668435899999849</v>
       </c>
       <c r="D194" s="5">
-        <v>3.7729802243964494</v>
+        <v>3.7729795864195559</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>70.922523803000004</v>
+        <v>70.922523804999997</v>
       </c>
       <c r="C195" s="5">
-        <v>0.60536347000000035</v>
+        <v>0.60536349999999572</v>
       </c>
       <c r="D195" s="5">
-        <v>10.834328059491028</v>
+        <v>10.834328626602229</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>71.427771566000004</v>
+        <v>71.427771559999996</v>
       </c>
       <c r="C196" s="5">
-        <v>0.50524776299999985</v>
+        <v>0.50524775499999919</v>
       </c>
       <c r="D196" s="5">
-        <v>8.8917636043168713</v>
+        <v>8.8917634577040374</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>71.110122012000005</v>
+        <v>71.110122008999994</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.31764955399999906</v>
+        <v>-0.31764955100000236</v>
       </c>
       <c r="D197" s="5">
-        <v>-5.2079592100770284</v>
+        <v>-5.2079591625148307</v>
       </c>
       <c r="E197" s="5">
-        <v>4.4337804422399429</v>
+        <v>4.4337804393678182</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>72.226446562000007</v>
+        <v>72.226446558999996</v>
       </c>
       <c r="C198" s="5">
         <v>1.1163245500000016</v>
       </c>
       <c r="D198" s="5">
-        <v>20.552965711568572</v>
+        <v>20.552965712511973</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>72.474524349000006</v>
+        <v>72.474524348000003</v>
       </c>
       <c r="C199" s="5">
-        <v>0.24807778699999972</v>
+        <v>0.24807778900000699</v>
       </c>
       <c r="D199" s="5">
-        <v>4.200427438417198</v>
+        <v>4.200427473100965</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>72.882411790000006</v>
+        <v>72.882411790999996</v>
       </c>
       <c r="C200" s="5">
-        <v>0.40788744099999974</v>
+        <v>0.4078874429999928</v>
       </c>
       <c r="D200" s="5">
-        <v>6.9666372476877347</v>
+        <v>6.9666372830105461</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>73.364201214999994</v>
+        <v>73.364201218999995</v>
       </c>
       <c r="C201" s="5">
-        <v>0.48178942499998811</v>
+        <v>0.48178942799999902</v>
       </c>
       <c r="D201" s="5">
-        <v>8.2274664479369477</v>
+        <v>8.2274665009275374</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>73.713374986999995</v>
+        <v>73.713374991999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.34917377200000033</v>
+        <v>0.34917377300000396</v>
       </c>
       <c r="D202" s="5">
-        <v>5.8632521198898724</v>
+        <v>5.8632521367954826</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>74.404081641000005</v>
+        <v>74.404081650999998</v>
       </c>
       <c r="C203" s="5">
-        <v>0.69070665400001019</v>
+        <v>0.69070665899999995</v>
       </c>
       <c r="D203" s="5">
-        <v>11.842167752899835</v>
+        <v>11.842167842245054</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>74.370285268999993</v>
+        <v>74.370285296000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.3796372000011843E-2</v>
+        <v>-3.3796354999992673E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.54371320209494201</v>
+        <v>-0.54371292921003844</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>74.925723934000004</v>
+        <v>74.925723961000003</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55543866500001116</v>
+        <v>0.55543866499999694</v>
       </c>
       <c r="D205" s="5">
-        <v>9.3397320731106745</v>
+        <v>9.3397320695792097</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>76.136623357000005</v>
+        <v>76.136623298000004</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2108994230000008</v>
+        <v>1.2108993370000007</v>
       </c>
       <c r="D206" s="5">
-        <v>21.213773333488884</v>
+        <v>21.213771682150661</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>75.600910653</v>
+        <v>75.600910666000004</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.53571270400000515</v>
+        <v>-0.53571263199999919</v>
       </c>
       <c r="D207" s="5">
-        <v>-8.1242330158672775</v>
+        <v>-8.1242319719251999</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>76.498913877999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.89800322499999652</v>
+        <v>0.89800321199999189</v>
       </c>
       <c r="D208" s="5">
-        <v>15.222928115616519</v>
+        <v>15.222927877857749</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>77.381746530000001</v>
+        <v>77.381746523999993</v>
       </c>
       <c r="C209" s="5">
-        <v>0.88283265200000471</v>
+        <v>0.88283264599999711</v>
       </c>
       <c r="D209" s="5">
-        <v>14.762262655337043</v>
+        <v>14.762262548556127</v>
       </c>
       <c r="E209" s="5">
-        <v>8.8195946519985533</v>
+        <v>8.8195946481518295</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>77.351448336000004</v>
+        <v>77.351448310999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.029819399999667E-2</v>
+        <v>-3.0298212999994689E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.46883975416870394</v>
+        <v>-0.4688400475814869</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>77.981535012999998</v>
+        <v>77.981534969999998</v>
       </c>
       <c r="C211" s="5">
-        <v>0.63008667699999421</v>
+        <v>0.63008665899999983</v>
       </c>
       <c r="D211" s="5">
-        <v>10.224962081941658</v>
+        <v>10.224961780085295</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>78.458806925000005</v>
+        <v>78.458806863000007</v>
       </c>
       <c r="C212" s="5">
-        <v>0.47727191200000618</v>
+        <v>0.47727189300000816</v>
       </c>
       <c r="D212" s="5">
-        <v>7.5967220842439787</v>
+        <v>7.5967217759004724</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>78.566162406000004</v>
+        <v>78.566162364999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.10735548099999903</v>
+        <v>0.10735550199999011</v>
       </c>
       <c r="D213" s="5">
-        <v>1.6543779374274648</v>
+        <v>1.6543782647996164</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>78.565234661999995</v>
+        <v>78.565234691000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-9.2774400000905644E-4</v>
+        <v>-9.2767399999615918E-4</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4169210565617707E-2</v>
+        <v>-1.4168141549053548E-2</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>79.059785856000005</v>
+        <v>79.059785972</v>
       </c>
       <c r="C215" s="5">
-        <v>0.49455119400001024</v>
+        <v>0.49455128099999968</v>
       </c>
       <c r="D215" s="5">
-        <v>7.8208273012116303</v>
+        <v>7.8208287220193684</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>79.571981160000007</v>
+        <v>79.571981346000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.51219530400000224</v>
+        <v>0.51219537400000092</v>
       </c>
       <c r="D216" s="5">
-        <v>8.0573840726134272</v>
+        <v>8.0573852010721971</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>79.865208261999996</v>
+        <v>79.865208425999995</v>
       </c>
       <c r="C217" s="5">
-        <v>0.2932271019999888</v>
+        <v>0.29322707999999409</v>
       </c>
       <c r="D217" s="5">
-        <v>4.5128012664493733</v>
+        <v>4.5128009102119115</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>79.959595536999998</v>
+        <v>79.959595471</v>
       </c>
       <c r="C218" s="5">
-        <v>9.4387275000002546E-2</v>
+        <v>9.4387045000004832E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>1.4274534558867735</v>
+        <v>1.4274499519211892</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>79.633269244999994</v>
+        <v>79.633269185000003</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.32632629200000451</v>
+        <v>-0.32632628599999691</v>
       </c>
       <c r="D219" s="5">
-        <v>-4.7889219783028398</v>
+        <v>-4.7889218960825763</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>80.006616969999996</v>
+        <v>80.006616792000003</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37334772500000213</v>
+        <v>0.37334760699999947</v>
       </c>
       <c r="D220" s="5">
-        <v>5.7733689067209548</v>
+        <v>5.7733670391497904</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>80.397290139999996</v>
+        <v>80.397289943000004</v>
       </c>
       <c r="C221" s="5">
-        <v>0.39067316999999946</v>
+        <v>0.39067315100000144</v>
       </c>
       <c r="D221" s="5">
-        <v>6.0195717408980887</v>
+        <v>6.0195714539893697</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8969702096745884</v>
+        <v>3.8969699631485222</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>80.969243161999998</v>
+        <v>80.969242984999994</v>
       </c>
       <c r="C222" s="5">
-        <v>0.57195302200000242</v>
+        <v>0.57195304199998986</v>
       </c>
       <c r="D222" s="5">
-        <v>8.8789764369442423</v>
+        <v>8.8789767822854628</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>81.359571704999993</v>
+        <v>81.359571637000002</v>
       </c>
       <c r="C223" s="5">
-        <v>0.39032854299999542</v>
+        <v>0.39032865200000799</v>
       </c>
       <c r="D223" s="5">
-        <v>5.9407117151553335</v>
+        <v>5.9407134316739274</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>81.310554044</v>
+        <v>81.310553882999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-4.9017660999993495E-2</v>
+        <v>-4.9017754000004743E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.72058726514003801</v>
+        <v>-0.7205886283657259</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>81.604510894000001</v>
+        <v>81.604510927999996</v>
       </c>
       <c r="C225" s="5">
-        <v>0.29395685000000071</v>
+        <v>0.29395704499999908</v>
       </c>
       <c r="D225" s="5">
-        <v>4.425592891568475</v>
+        <v>4.4255958948983043</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>81.810933809000005</v>
+        <v>81.810933954000006</v>
       </c>
       <c r="C226" s="5">
-        <v>0.20642291500000454</v>
+        <v>0.20642302600001017</v>
       </c>
       <c r="D226" s="5">
-        <v>3.0780524258668063</v>
+        <v>3.0780541028258446</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>81.800264171999999</v>
+        <v>81.800264677000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.066963700000656E-2</v>
+        <v>-1.0669277000005195E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.15638966328469506</v>
+        <v>-0.1563843901102091</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>82.018894164000002</v>
+        <v>82.018894924999998</v>
       </c>
       <c r="C228" s="5">
-        <v>0.21862999200000388</v>
+        <v>0.21863024799999664</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2548451555761693</v>
+        <v>3.2548490025736676</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>82.221697039999995</v>
+        <v>82.221697753000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.20280287599999269</v>
+        <v>0.20280282800000293</v>
       </c>
       <c r="D229" s="5">
-        <v>3.0078496574482694</v>
+        <v>3.0078489075435977</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>82.365412544999998</v>
+        <v>82.365412395000007</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14371550500000296</v>
+        <v>0.14371464200000617</v>
       </c>
       <c r="D230" s="5">
-        <v>2.1177649513476116</v>
+        <v>2.117752093296521</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>83.676773041999994</v>
+        <v>83.676772481</v>
       </c>
       <c r="C231" s="5">
-        <v>1.3113604969999955</v>
+        <v>1.3113600859999934</v>
       </c>
       <c r="D231" s="5">
-        <v>20.870563083159421</v>
+        <v>20.870556000314089</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>84.104364982000007</v>
+        <v>84.104363671000002</v>
       </c>
       <c r="C232" s="5">
-        <v>0.42759194000001344</v>
+        <v>0.42759119000000112</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3073644668816042</v>
+        <v>6.3073531344235656</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>83.423309515</v>
+        <v>83.423308246999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.6810554670000073</v>
+        <v>-0.68105542400000729</v>
       </c>
       <c r="D233" s="5">
-        <v>-9.2959778455423798</v>
+        <v>-9.2959774230206733</v>
       </c>
       <c r="E233" s="5">
-        <v>3.7638325492446834</v>
+        <v>3.7638312263328366</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>83.666942676999994</v>
+        <v>83.666942014</v>
       </c>
       <c r="C234" s="5">
-        <v>0.24363316199999474</v>
+        <v>0.24363376700000572</v>
       </c>
       <c r="D234" s="5">
-        <v>3.5613766238244304</v>
+        <v>3.5613856651209641</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>83.547415822999994</v>
+        <v>83.547416145</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11952685400000007</v>
+        <v>-0.11952586900000028</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7009176780775404</v>
+        <v>-1.7009037844345043</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>83.260355113000003</v>
+        <v>83.260355837999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.28706070999999156</v>
+        <v>-0.2870603070000044</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.0460518005004502</v>
+        <v>-4.0460462119198182</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.13691034</v>
+        <v>83.136911214999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.12344477300000278</v>
+        <v>-0.12344462299999748</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.7647260988972402</v>
+        <v>-1.7647239567605055</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.436326385000001</v>
+        <v>83.436326585000003</v>
       </c>
       <c r="C238" s="5">
-        <v>0.29941604500000096</v>
+        <v>0.29941537000000551</v>
       </c>
       <c r="D238" s="5">
-        <v>4.4084202977441089</v>
+        <v>4.4084101144528764</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>82.943238124000004</v>
+        <v>82.943238331000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.49308826099999692</v>
+        <v>-0.49308825399999989</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.8656808158975462</v>
+        <v>-6.8656807056506342</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>84.397920606</v>
+        <v>84.397924435999997</v>
       </c>
       <c r="C240" s="5">
-        <v>1.4546824819999955</v>
+        <v>1.4546861049999933</v>
       </c>
       <c r="D240" s="5">
-        <v>23.199550589204598</v>
+        <v>23.19961398955439</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>84.516524066000002</v>
+        <v>84.516524806999996</v>
       </c>
       <c r="C241" s="5">
-        <v>0.11860346000000277</v>
+        <v>0.11860037099999943</v>
       </c>
       <c r="D241" s="5">
-        <v>1.6994418371400366</v>
+        <v>1.6993971551977349</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>84.291126403000007</v>
+        <v>84.291125640999994</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.22539766299999542</v>
+        <v>-0.22539916600000254</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.1537607680373836</v>
+        <v>-3.1537814632403793</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>84.106204114999997</v>
+        <v>84.106202426999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.18492228800000987</v>
+        <v>-0.18492321399999412</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.6010882847093075</v>
+        <v>-2.6011011761544967</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>83.968690594999998</v>
+        <v>83.968687423000006</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.13751351999999883</v>
+        <v>-0.13751500399999372</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.9444507842728553</v>
+        <v>-1.944471618473409</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>83.820673334000006</v>
+        <v>83.820667740999994</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14801726099999257</v>
+        <v>-0.1480196820000117</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.0949322745673848</v>
+        <v>-2.0949662865458629</v>
       </c>
       <c r="E245" s="5">
-        <v>0.47632229086831401</v>
+        <v>0.4763171137057931</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>83.765986819999995</v>
+        <v>83.765984970999995</v>
       </c>
       <c r="C246" s="5">
-        <v>-5.4686514000010789E-2</v>
+        <v>-5.4682769999999437E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.78010407177494523</v>
+        <v>-0.78005090689959866</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>83.927930231000005</v>
+        <v>83.927930554</v>
       </c>
       <c r="C247" s="5">
-        <v>0.16194341100000997</v>
+        <v>0.16194558300000494</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3447680814211891</v>
+        <v>2.3447999171236633</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>84.417580482000005</v>
+        <v>84.417587775000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.48965025100000048</v>
+        <v>0.48965722100000164</v>
       </c>
       <c r="D248" s="5">
-        <v>7.2300851068191507</v>
+        <v>7.230191320518653</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>84.545260330999994</v>
+        <v>84.545262214999994</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12767984899998908</v>
+        <v>0.12767443999999273</v>
       </c>
       <c r="D249" s="5">
-        <v>1.8301497424917157</v>
+        <v>1.8300714049564348</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>84.951878003000004</v>
+        <v>84.951878954999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.40661767200001009</v>
+        <v>0.40661674000000403</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9264994437431717</v>
+        <v>5.9264853628357539</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>85.218611984000006</v>
+        <v>85.218613559000005</v>
       </c>
       <c r="C251" s="5">
-        <v>0.26673398100000156</v>
+        <v>0.26673460400000693</v>
       </c>
       <c r="D251" s="5">
-        <v>3.8335412076928588</v>
+        <v>3.8335502730261872</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>85.576853084999996</v>
+        <v>85.576862204999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.35824110099999018</v>
+        <v>0.35824864599999273</v>
       </c>
       <c r="D252" s="5">
-        <v>5.1628314219652749</v>
+        <v>5.1629425862755651</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>85.726809138999997</v>
+        <v>85.726810912999994</v>
       </c>
       <c r="C253" s="5">
-        <v>0.14995605400000045</v>
+        <v>0.1499487079999966</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1231407070133157</v>
+        <v>2.1230354664441675</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>86.106624922999998</v>
+        <v>86.106621992000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.3798157840000016</v>
+        <v>0.37981107900000666</v>
       </c>
       <c r="D254" s="5">
-        <v>5.4481324593943503</v>
+        <v>5.448063201712805</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>86.886019802000007</v>
+        <v>86.886012975</v>
       </c>
       <c r="C255" s="5">
-        <v>0.7793948790000087</v>
+        <v>0.77939098299999898</v>
       </c>
       <c r="D255" s="5">
-        <v>11.419199481823306</v>
+        <v>11.419139937169787</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>87.384417178000007</v>
+        <v>87.384406337000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.49839737599999978</v>
+        <v>0.49839336200000162</v>
       </c>
       <c r="D256" s="5">
-        <v>7.1048391053986526</v>
+        <v>7.1047806431127514</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>87.868466777999998</v>
+        <v>87.868442819999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.48404959999999164</v>
+        <v>0.48403648299999702</v>
       </c>
       <c r="D257" s="5">
-        <v>6.8534756897111082</v>
+        <v>6.8532851531886818</v>
       </c>
       <c r="E257" s="5">
-        <v>4.8291111046922186</v>
+        <v>4.82908951704768</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>88.004994655999994</v>
+        <v>88.004989629999997</v>
       </c>
       <c r="C258" s="5">
-        <v>0.13652787799999544</v>
+        <v>0.13654680999999869</v>
       </c>
       <c r="D258" s="5">
-        <v>1.8805473540098427</v>
+        <v>1.8808108751277253</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>88.102035178999998</v>
+        <v>88.102037295000002</v>
       </c>
       <c r="C259" s="5">
-        <v>9.7040523000003986E-2</v>
+        <v>9.7047665000005168E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.3312591510976413</v>
+        <v>1.331357800777333</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>89.068032330999998</v>
+        <v>89.068074750999997</v>
       </c>
       <c r="C260" s="5">
-        <v>0.96599715199999991</v>
+        <v>0.96603745599999513</v>
       </c>
       <c r="D260" s="5">
-        <v>13.980617920609649</v>
+        <v>13.981236491590444</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>90.490600724000004</v>
+        <v>90.490607595</v>
       </c>
       <c r="C261" s="5">
-        <v>1.4225683930000059</v>
+        <v>1.4225328440000027</v>
       </c>
       <c r="D261" s="5">
-        <v>20.942616061489328</v>
+        <v>20.942035052858454</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.127575003000004</v>
+        <v>90.127577510999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.36302572099999963</v>
+        <v>-0.36303008400000181</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.7092870729888432</v>
+        <v>-4.7093420785620062</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>89.870027293000007</v>
+        <v>89.870028042000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.25754770999999721</v>
+        <v>-0.25754946899999709</v>
       </c>
       <c r="D263" s="5">
-        <v>-3.3757243419348826</v>
+        <v>-3.3757469438536747</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>90.113478712000003</v>
+        <v>90.113491092999993</v>
       </c>
       <c r="C264" s="5">
-        <v>0.24345141899999589</v>
+        <v>0.24346305099999199</v>
       </c>
       <c r="D264" s="5">
-        <v>3.2995861363907419</v>
+        <v>3.2997461176125897</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>90.725823571999996</v>
+        <v>90.725824849999995</v>
       </c>
       <c r="C265" s="5">
-        <v>0.61234485999999322</v>
+        <v>0.61233375700000181</v>
       </c>
       <c r="D265" s="5">
-        <v>8.4660853496958843</v>
+        <v>8.4659248542523269</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>91.306420365999998</v>
+        <v>91.306412917000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.58059679400000164</v>
+        <v>0.58058806700000787</v>
       </c>
       <c r="D266" s="5">
-        <v>7.9554992747236986</v>
+        <v>7.9553753390735782</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>91.086921810000007</v>
+        <v>91.086904412999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.21949855599999069</v>
+        <v>-0.21950850400000377</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.8469345748168839</v>
+        <v>-2.8470621300683896</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>91.231113433000004</v>
+        <v>91.231081079000006</v>
       </c>
       <c r="C268" s="5">
-        <v>0.14419162299999755</v>
+        <v>0.144176666000007</v>
       </c>
       <c r="D268" s="5">
-        <v>1.9162402000932888</v>
+        <v>1.9160400639778308</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>91.604208392000004</v>
+        <v>91.604150454999996</v>
       </c>
       <c r="C269" s="5">
-        <v>0.37309495899999945</v>
+        <v>0.37306937599998946</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0193702435552767</v>
+        <v>5.019020109607375</v>
       </c>
       <c r="E269" s="5">
-        <v>4.2515156471756521</v>
+        <v>4.2514781360728726</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>92.150782117000006</v>
+        <v>92.150768799000005</v>
       </c>
       <c r="C270" s="5">
-        <v>0.54657372500000179</v>
+        <v>0.54661834400000942</v>
       </c>
       <c r="D270" s="5">
-        <v>7.3997311617536532</v>
+        <v>7.4003600282791071</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>92.143287076999997</v>
+        <v>92.143300494000002</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.4950400000091122E-3</v>
+        <v>-7.4683050000032836E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.7557779627144292E-2</v>
+        <v>-9.7209957667232505E-2</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>92.615572693000004</v>
+        <v>92.615671633000005</v>
       </c>
       <c r="C272" s="5">
-        <v>0.47228561600000774</v>
+        <v>0.47237113900000338</v>
       </c>
       <c r="D272" s="5">
-        <v>6.3270553238722549</v>
+        <v>6.3282325956254937</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>93.268764234000002</v>
+        <v>93.268795792000006</v>
       </c>
       <c r="C273" s="5">
-        <v>0.65319154099999821</v>
+        <v>0.65312415900000076</v>
       </c>
       <c r="D273" s="5">
-        <v>8.7993930683207822</v>
+        <v>8.7984400800968476</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>93.475058713999999</v>
+        <v>93.475074598000006</v>
       </c>
       <c r="C274" s="5">
-        <v>0.20629447999999684</v>
+        <v>0.20627880600000026</v>
       </c>
       <c r="D274" s="5">
-        <v>2.6867214595840849</v>
+        <v>2.6865139162322027</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>93.840300271000004</v>
+        <v>93.840305584999996</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36524155700000449</v>
+        <v>0.36523098699998968</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7909326928657903</v>
+        <v>4.7907902197808605</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>93.604066900000007</v>
+        <v>93.604084396999994</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.23623337099999731</v>
+        <v>-0.2362211880000018</v>
       </c>
       <c r="D276" s="5">
-        <v>-2.9794003005281344</v>
+        <v>-2.9792486019098119</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>94.201404214999997</v>
+        <v>94.201412626999996</v>
       </c>
       <c r="C277" s="5">
-        <v>0.5973373149999901</v>
+        <v>0.59732823000000224</v>
       </c>
       <c r="D277" s="5">
-        <v>7.9324163407515913</v>
+        <v>7.9322898946410758</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>94.876818198999999</v>
+        <v>94.876794140000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.67541398400000219</v>
+        <v>0.67538151300000493</v>
       </c>
       <c r="D278" s="5">
-        <v>8.9514013534536687</v>
+        <v>8.9509530679540141</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>96.024805903000001</v>
+        <v>96.024742563000004</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1479877040000019</v>
+        <v>1.1479484230000025</v>
       </c>
       <c r="D279" s="5">
-        <v>15.526047581120505</v>
+        <v>15.525484684175428</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>97.257565290000002</v>
+        <v>97.257465413999995</v>
       </c>
       <c r="C280" s="5">
-        <v>1.2327593870000015</v>
+        <v>1.2327228509999912</v>
       </c>
       <c r="D280" s="5">
-        <v>16.541194450024665</v>
+        <v>16.54068078171278</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>98.288978169999993</v>
+        <v>98.288835485999996</v>
       </c>
       <c r="C281" s="5">
-        <v>1.0314128799999907</v>
+        <v>1.0313700720000014</v>
       </c>
       <c r="D281" s="5">
-        <v>13.495102193710196</v>
+        <v>13.494523701961047</v>
       </c>
       <c r="E281" s="5">
-        <v>7.2974483327163275</v>
+        <v>7.297360433776201</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>98.025977123999994</v>
+        <v>98.025909734999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.26300104599999941</v>
+        <v>-0.26292575099999738</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.1641164487127171</v>
+        <v>-3.1632283990963184</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>98.501018963000007</v>
+        <v>98.500997742999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.47504183900001351</v>
+        <v>0.47508800800000017</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9728263692266914</v>
+        <v>5.9734266411997528</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>99.592931445000005</v>
+        <v>99.593419948000005</v>
       </c>
       <c r="C284" s="5">
-        <v>1.0919124819999979</v>
+        <v>1.0924222050000054</v>
       </c>
       <c r="D284" s="5">
-        <v>14.144111110737189</v>
+        <v>14.15112490738375</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>99.221526811000004</v>
+        <v>99.221539938999996</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.37140463400000101</v>
+        <v>-0.37188000900000873</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.3844166086341225</v>
+        <v>-4.3898925567103291</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>99.719498329999993</v>
+        <v>99.719569133999997</v>
       </c>
       <c r="C286" s="5">
-        <v>0.49797151899998937</v>
+        <v>0.49802919500000087</v>
       </c>
       <c r="D286" s="5">
-        <v>6.1915970189868164</v>
+        <v>6.1923332114479868</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>100.4586673</v>
+        <v>100.45863172</v>
       </c>
       <c r="C287" s="5">
-        <v>0.73916897000000858</v>
+        <v>0.73906258600000285</v>
       </c>
       <c r="D287" s="5">
-        <v>9.2667257971280836</v>
+        <v>9.2653304170984043</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>100.78417598999999</v>
+        <v>100.7841521</v>
       </c>
       <c r="C288" s="5">
-        <v>0.32550868999999238</v>
+        <v>0.32552038000000039</v>
       </c>
       <c r="D288" s="5">
-        <v>3.9583177515218004</v>
+        <v>3.9584638767261149</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>101.23625928</v>
+        <v>101.23621049</v>
       </c>
       <c r="C289" s="5">
-        <v>0.45208329000000447</v>
+        <v>0.45205839000000481</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5175941791624439</v>
+        <v>5.517284083428331</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>101.86819398999999</v>
+        <v>101.86823520999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.6319347099999959</v>
+        <v>0.63202471999998977</v>
       </c>
       <c r="D290" s="5">
-        <v>7.7532075375663645</v>
+        <v>7.7543539289776975</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>102.2322077</v>
+        <v>102.23202221</v>
       </c>
       <c r="C291" s="5">
-        <v>0.36401371000000893</v>
+        <v>0.36378700000000208</v>
       </c>
       <c r="D291" s="5">
-        <v>4.3733429432150084</v>
+        <v>4.3705636755623223</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>102.57840322</v>
+        <v>102.57814472</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34619551999999487</v>
+        <v>0.34612251000000072</v>
       </c>
       <c r="D292" s="5">
-        <v>4.1401835502528517</v>
+        <v>4.1393017453453806</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>102.75524579</v>
+        <v>102.75496384</v>
       </c>
       <c r="C293" s="5">
-        <v>0.17684257000000514</v>
+        <v>0.17681912000000466</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0884985651804078</v>
+        <v>2.0882243038145676</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5440167383520746</v>
+        <v>4.5438816442546548</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>104.00929658</v>
+        <v>104.00917501000001</v>
       </c>
       <c r="C294" s="5">
-        <v>1.2540507899999938</v>
+        <v>1.2542111700000049</v>
       </c>
       <c r="D294" s="5">
-        <v>15.669239918643175</v>
+        <v>15.671426176910131</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>104.62140377</v>
+        <v>104.62142016</v>
       </c>
       <c r="C295" s="5">
-        <v>0.61210719000000324</v>
+        <v>0.61224514999999258</v>
       </c>
       <c r="D295" s="5">
-        <v>7.2952767676538244</v>
+        <v>7.2969834180962811</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.50605353</v>
+        <v>105.50705021</v>
       </c>
       <c r="C296" s="5">
-        <v>0.88464976000000206</v>
+        <v>0.88563005000000317</v>
       </c>
       <c r="D296" s="5">
-        <v>10.63232176684803</v>
+        <v>10.644655688517247</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>105.52055643999999</v>
+        <v>105.52060317999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.4502909999990266E-2</v>
+        <v>1.3552969999992115E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.16507731123924785</v>
+        <v>0.15425565580755585</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>105.87656027</v>
+        <v>105.87666371</v>
       </c>
       <c r="C298" s="5">
-        <v>0.35600383000000591</v>
+        <v>0.3560605300000077</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1245191774917922</v>
+        <v>4.1251864589481047</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>106.8154395</v>
+        <v>106.8153569</v>
       </c>
       <c r="C299" s="5">
-        <v>0.93887922999999773</v>
+        <v>0.93869318999999507</v>
       </c>
       <c r="D299" s="5">
-        <v>11.175860560040007</v>
+        <v>11.173525513866256</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>107.49654293</v>
+        <v>107.49646755000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.68110343000000739</v>
+        <v>0.68111065000000792</v>
       </c>
       <c r="D300" s="5">
-        <v>7.9258780223328218</v>
+        <v>7.9259713540586807</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.21747286</v>
+        <v>108.21747279</v>
       </c>
       <c r="C301" s="5">
-        <v>0.72092992999999694</v>
+        <v>0.72100523999999666</v>
       </c>
       <c r="D301" s="5">
-        <v>8.351438862903704</v>
+        <v>8.3523497797757251</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>108.87263428999999</v>
+        <v>108.87287329</v>
       </c>
       <c r="C302" s="5">
-        <v>0.65516142999999261</v>
+        <v>0.65540049999999894</v>
       </c>
       <c r="D302" s="5">
-        <v>7.5117969135584328</v>
+        <v>7.5146299341563472</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.92524043</v>
+        <v>108.92493954</v>
       </c>
       <c r="C303" s="5">
-        <v>5.260614000000885E-2</v>
+        <v>5.2066249999995762E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.58137109149489774</v>
+        <v>0.5753875866887137</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>109.55178035</v>
+        <v>109.55128065</v>
       </c>
       <c r="C304" s="5">
-        <v>0.62653991999999903</v>
+        <v>0.62634110999999848</v>
       </c>
       <c r="D304" s="5">
-        <v>7.1250285153142245</v>
+        <v>7.122715968057669</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>109.84055759</v>
+        <v>109.83985094000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.28877724000000171</v>
+        <v>0.28857029000000978</v>
       </c>
       <c r="D305" s="5">
-        <v>3.2094513025274551</v>
+        <v>3.2071326916052634</v>
       </c>
       <c r="E305" s="5">
-        <v>6.8953285504082196</v>
+        <v>6.8949341571779454</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>110.71700735</v>
+        <v>110.71631257999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.87644975999999986</v>
+        <v>0.87646163999998805</v>
       </c>
       <c r="D306" s="5">
-        <v>10.006745007701356</v>
+        <v>10.006953883414349</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>111.77808022000001</v>
+        <v>111.7774854</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0610728700000038</v>
+        <v>1.0611728200000101</v>
       </c>
       <c r="D307" s="5">
-        <v>12.126352712067479</v>
+        <v>12.12763601401068</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>112.59035632</v>
+        <v>112.59358523</v>
       </c>
       <c r="C308" s="5">
-        <v>0.81227609999999117</v>
+        <v>0.81609982999999886</v>
       </c>
       <c r="D308" s="5">
-        <v>9.0773469920047312</v>
+        <v>9.1218588811989409</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>113.92339828</v>
+        <v>113.9230498</v>
       </c>
       <c r="C309" s="5">
-        <v>1.3330419600000027</v>
+        <v>1.329464569999999</v>
       </c>
       <c r="D309" s="5">
-        <v>15.170393998915866</v>
+        <v>15.126540562862223</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>114.99381236000001</v>
+        <v>114.99375676</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0704140800000062</v>
+        <v>1.0707069599999954</v>
       </c>
       <c r="D310" s="5">
-        <v>11.87640225965847</v>
+        <v>11.879859827970684</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>115.51096954</v>
+        <v>115.51077846</v>
       </c>
       <c r="C311" s="5">
-        <v>0.51715717999999811</v>
+        <v>0.51702170000000081</v>
       </c>
       <c r="D311" s="5">
-        <v>5.5322219566873887</v>
+        <v>5.5307393928331283</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>116.26451843</v>
+        <v>116.26445387</v>
       </c>
       <c r="C312" s="5">
-        <v>0.75354888999999048</v>
+        <v>0.7536754099999996</v>
       </c>
       <c r="D312" s="5">
-        <v>8.1154140107268411</v>
+        <v>8.1168397565727588</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>116.77819708</v>
+        <v>116.77841352</v>
       </c>
       <c r="C313" s="5">
-        <v>0.51367865000000279</v>
+        <v>0.51395965000000388</v>
       </c>
       <c r="D313" s="5">
-        <v>5.4325781456739719</v>
+        <v>5.4356256704314987</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>117.43322689999999</v>
+        <v>117.43430035999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.65502981999999577</v>
+        <v>0.65588683999999375</v>
       </c>
       <c r="D314" s="5">
-        <v>6.942601994034292</v>
+        <v>6.9519546056842074</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>118.10352745</v>
+        <v>118.10347473</v>
       </c>
       <c r="C315" s="5">
-        <v>0.67030055000000743</v>
+        <v>0.66917437000000746</v>
       </c>
       <c r="D315" s="5">
-        <v>7.0686904029443998</v>
+        <v>7.05637302466533</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>118.53945147</v>
+        <v>118.53854956000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.43592402000000163</v>
+        <v>0.43507483000000491</v>
       </c>
       <c r="D316" s="5">
-        <v>4.52027173722922</v>
+        <v>4.511289029052068</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>119.41174983000001</v>
+        <v>119.40993655</v>
       </c>
       <c r="C317" s="5">
-        <v>0.87229836000000205</v>
+        <v>0.87138698999999065</v>
       </c>
       <c r="D317" s="5">
-        <v>9.1967694669550681</v>
+        <v>9.1868417437652958</v>
       </c>
       <c r="E317" s="5">
-        <v>8.7137141780782237</v>
+        <v>8.7127627433031041</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>119.91864717</v>
+        <v>119.91655697</v>
       </c>
       <c r="C318" s="5">
-        <v>0.50689733999999476</v>
+        <v>0.5066204200000044</v>
       </c>
       <c r="D318" s="5">
-        <v>5.2145729308817668</v>
+        <v>5.2117383859418442</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>120.47584015</v>
+        <v>120.47415884</v>
       </c>
       <c r="C319" s="5">
-        <v>0.5571929799999964</v>
+        <v>0.55760186999999917</v>
       </c>
       <c r="D319" s="5">
-        <v>5.7204290664523816</v>
+        <v>5.7248372261899272</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>120.18746853</v>
+        <v>120.19288226</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.28837161999999239</v>
+        <v>-0.28127657999999656</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.8348128608334577</v>
+        <v>-2.7659970571528025</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>121.41485102</v>
+        <v>121.41448038999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2273824899999966</v>
+        <v>1.2215981299999896</v>
       </c>
       <c r="D321" s="5">
-        <v>12.966970240851715</v>
+        <v>12.901790441503479</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>120.80019627</v>
+        <v>120.80017653</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.61465474999999969</v>
+        <v>-0.6143038599999926</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.908597235434998</v>
+        <v>-5.9053350077921234</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>121.3021344</v>
+        <v>121.30178771999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.50193812999999921</v>
+        <v>0.50161118999999132</v>
       </c>
       <c r="D323" s="5">
-        <v>5.1016739567282698</v>
+        <v>5.0982755515169176</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>122.38044114</v>
+        <v>122.38062337</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0783067400000022</v>
+        <v>1.078835650000002</v>
       </c>
       <c r="D324" s="5">
-        <v>11.204627632824348</v>
+        <v>11.210428710016762</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>122.55877448</v>
+        <v>122.56004093999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.17833333999999468</v>
+        <v>0.17941756999999825</v>
       </c>
       <c r="D325" s="5">
-        <v>1.7627285390868774</v>
+        <v>1.7735294677969859</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>123.74917311999999</v>
+        <v>123.75160755</v>
       </c>
       <c r="C326" s="5">
-        <v>1.190398639999998</v>
+        <v>1.1915666100000095</v>
       </c>
       <c r="D326" s="5">
-        <v>12.298706302246476</v>
+        <v>12.311291643214407</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>123.401849</v>
+        <v>123.40258245</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.34732411999999613</v>
+        <v>-0.34902510000000575</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.316506196529545</v>
+        <v>-3.3324327482926352</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>123.66045006</v>
+        <v>123.65992070999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.25860106000000371</v>
+        <v>0.25733825999999738</v>
       </c>
       <c r="D328" s="5">
-        <v>2.5439090268583264</v>
+        <v>2.5313285778067351</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>123.57573459</v>
+        <v>123.57387159</v>
       </c>
       <c r="C329" s="5">
-        <v>-8.4715470000006121E-2</v>
+        <v>-8.6049119999998425E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.81898781860986203</v>
+        <v>-0.83183514032176831</v>
       </c>
       <c r="E329" s="5">
-        <v>3.4870812679054008</v>
+        <v>3.4870925823299981</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>123.7784466</v>
+        <v>123.76741127</v>
       </c>
       <c r="C330" s="5">
-        <v>0.20271200999999905</v>
+        <v>0.19353968000000066</v>
       </c>
       <c r="D330" s="5">
-        <v>1.9863214243274863</v>
+        <v>1.8956975339440074</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>124.13264058</v>
+        <v>124.13025623</v>
       </c>
       <c r="C331" s="5">
-        <v>0.35419398000000513</v>
+        <v>0.36284496000000388</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4883803664782498</v>
+        <v>3.5752844812982909</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>124.14291068999999</v>
+        <v>124.15296483</v>
       </c>
       <c r="C332" s="5">
-        <v>1.0270109999993338E-2</v>
+        <v>2.2708600000001411E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>9.9327151109518397E-2</v>
+        <v>0.21975106041489667</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>124.48965178</v>
+        <v>124.49014197</v>
       </c>
       <c r="C333" s="5">
-        <v>0.34674109000000897</v>
+        <v>0.33717713999999432</v>
       </c>
       <c r="D333" s="5">
-        <v>3.4036670409018255</v>
+        <v>3.30810721257635</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>125.11261494999999</v>
+        <v>125.11261500000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.62296316999999135</v>
+        <v>0.62247303000000898</v>
       </c>
       <c r="D334" s="5">
-        <v>6.1730246319448012</v>
+        <v>6.168008471305253</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>124.73169269</v>
+        <v>124.73159775000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.3809222599999913</v>
+        <v>-0.38101724999999931</v>
       </c>
       <c r="D335" s="5">
-        <v>-3.5929981076691986</v>
+        <v>-3.593879132968425</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>125.67167938</v>
+        <v>125.67215245</v>
       </c>
       <c r="C336" s="5">
-        <v>0.93998668999999779</v>
+        <v>0.94055469999999275</v>
       </c>
       <c r="D336" s="5">
-        <v>9.427690111794341</v>
+        <v>9.433632826496563</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>126.27785339</v>
+        <v>126.27972619000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.6061740100000037</v>
+        <v>0.60757374000000652</v>
       </c>
       <c r="D337" s="5">
-        <v>5.9442189613320595</v>
+        <v>5.9582888876728246</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>126.64925821999999</v>
+        <v>126.65272127</v>
       </c>
       <c r="C338" s="5">
-        <v>0.37140482999998881</v>
+        <v>0.37299507999999548</v>
       </c>
       <c r="D338" s="5">
-        <v>3.5870625549559776</v>
+        <v>3.6026174135298739</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>127.22859703</v>
+        <v>127.23649478999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.57933881000001008</v>
+        <v>0.58377351999999405</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6294582043211028</v>
+        <v>5.6734897316510935</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>127.72512804</v>
+        <v>127.72249986</v>
       </c>
       <c r="C340" s="5">
-        <v>0.49653100999999822</v>
+        <v>0.48600507000000448</v>
       </c>
       <c r="D340" s="5">
-        <v>4.7850446000029523</v>
+        <v>4.681169707981403</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>128.08773613</v>
+        <v>128.08124706000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.36260808999999483</v>
+        <v>0.35874720000001048</v>
       </c>
       <c r="D341" s="5">
-        <v>3.4604677205647416</v>
+        <v>3.4231227145047116</v>
       </c>
       <c r="E341" s="5">
-        <v>3.651203494739419</v>
+        <v>3.6475149738407708</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>128.48481710999999</v>
+        <v>128.46345185999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.39708097999999836</v>
+        <v>0.38220479999998247</v>
       </c>
       <c r="D342" s="5">
-        <v>3.7841732142091189</v>
+        <v>3.6402568651737521</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>128.84118599000001</v>
+        <v>128.83799827999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.35636888000001932</v>
+        <v>0.37454642000000149</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3795978633516466</v>
+        <v>3.5553580039826782</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>129.78965127000001</v>
+        <v>129.80309154</v>
       </c>
       <c r="C344" s="5">
-        <v>0.94846527999999353</v>
+        <v>0.96509326000000328</v>
       </c>
       <c r="D344" s="5">
-        <v>9.2003976829786218</v>
+        <v>9.3686397471469682</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>129.55656278000001</v>
+        <v>129.56063207</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.23308849000000009</v>
+        <v>-0.24245947000000001</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.1339134702343943</v>
+        <v>-2.2185975382342682</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>129.97361935000001</v>
+        <v>129.97504552999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.41705656999999974</v>
+        <v>0.41441345999999157</v>
       </c>
       <c r="D346" s="5">
-        <v>3.9320623840143565</v>
+        <v>3.9065779232916098</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>130.74812559</v>
+        <v>130.74880447000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.7745062399999938</v>
+        <v>0.77375894000002177</v>
       </c>
       <c r="D347" s="5">
-        <v>7.3898175244320186</v>
+        <v>7.3823685522620419</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>130.46957497</v>
+        <v>130.47043575999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.2785506200000043</v>
+        <v>-0.27836871000002361</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.5267800667247986</v>
+        <v>-2.5251362466660487</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>131.11069635999999</v>
+        <v>131.11369508999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.64112138999999502</v>
+        <v>0.64325933000000646</v>
       </c>
       <c r="D349" s="5">
-        <v>6.058753204857692</v>
+        <v>6.0794670661408201</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>130.66507329999999</v>
+        <v>130.67004983000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.44562306000000262</v>
+        <v>-0.4436452599999825</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.0032105363489556</v>
+        <v>-3.9856830548646416</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>132.26590210000001</v>
+        <v>132.28283592</v>
       </c>
       <c r="C351" s="5">
-        <v>1.6008288000000164</v>
+        <v>1.612786089999986</v>
       </c>
       <c r="D351" s="5">
-        <v>15.733898538027757</v>
+        <v>15.858868285109295</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>132.48694817000001</v>
+        <v>132.48058103</v>
       </c>
       <c r="C352" s="5">
-        <v>0.22104606999999987</v>
+        <v>0.19774510999999961</v>
       </c>
       <c r="D352" s="5">
-        <v>2.0240067177321741</v>
+        <v>1.8086614236965337</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>133.38754907000001</v>
+        <v>133.37420836000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.90060090000000059</v>
+        <v>0.89362733000001526</v>
       </c>
       <c r="D353" s="5">
-        <v>8.4691800121415852</v>
+        <v>8.401568541476113</v>
       </c>
       <c r="E353" s="5">
-        <v>4.13764275966364</v>
+        <v>4.1325029397320856</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>133.82551201999999</v>
+        <v>133.78981967000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.43796294999998509</v>
+        <v>0.41561131000000273</v>
       </c>
       <c r="D354" s="5">
-        <v>4.0120011267417155</v>
+        <v>3.8041135570895834</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>134.2127978</v>
+        <v>134.20402899999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.38728578000001335</v>
+        <v>0.41420932999997717</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5285646671691318</v>
+        <v>3.7790831944515935</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>134.20253754999999</v>
+        <v>134.22536550999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.0260250000015958E-2</v>
+        <v>2.1336509999997588E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-9.1698591095767945E-2</v>
+        <v>0.19094965008001896</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>134.51249766000001</v>
+        <v>134.52624578000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.30996011000001999</v>
+        <v>0.30088027000002171</v>
       </c>
       <c r="D357" s="5">
-        <v>2.8070528981855469</v>
+        <v>2.7233388662644797</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>134.46960311000001</v>
+        <v>134.46963087</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.2894549999999754E-2</v>
+        <v>-5.6614910000007512E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.38199630546872365</v>
+        <v>-0.50384859203524979</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>134.58884369</v>
+        <v>134.58921232</v>
       </c>
       <c r="C359" s="5">
-        <v>0.11924057999999604</v>
+        <v>0.11958144999999831</v>
       </c>
       <c r="D359" s="5">
-        <v>1.0693020504977335</v>
+        <v>1.0723735809605284</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>135.47011763</v>
+        <v>135.47357600000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.88127393999999981</v>
+        <v>0.88436368000000698</v>
       </c>
       <c r="D360" s="5">
-        <v>8.1467198747013914</v>
+        <v>8.1762991045548628</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>135.32638127000001</v>
+        <v>135.32968650999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.14373635999999124</v>
+        <v>-0.14388949000002071</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.2658189141631193</v>
+        <v>-1.2671274309963398</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>135.44867223</v>
+        <v>135.45423797999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.12229095999998663</v>
+        <v>0.12455147000000011</v>
       </c>
       <c r="D362" s="5">
-        <v>1.0898150528512618</v>
+        <v>1.1100347808886024</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>135.22355626000001</v>
+        <v>135.25113615999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.22511596999999028</v>
+        <v>-0.20310182000000054</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.9762722190370341</v>
+        <v>-1.7845309128409315</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>135.43107276000001</v>
+        <v>135.42480241000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.207516499999997</v>
+        <v>0.173666250000025</v>
       </c>
       <c r="D364" s="5">
-        <v>1.8571647001902392</v>
+        <v>1.5517619505286184</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>135.78264805000001</v>
+        <v>135.75493058000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.35157528999999954</v>
+        <v>0.33012816999999473</v>
       </c>
       <c r="D365" s="5">
-        <v>3.1600315578608651</v>
+        <v>2.96480863782278</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7955941140676446</v>
+        <v>1.7849944522812189</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>137.11404247999999</v>
+        <v>137.05986569000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.3313944299999889</v>
+        <v>1.3049351100000024</v>
       </c>
       <c r="D366" s="5">
-        <v>12.422161985301926</v>
+        <v>12.164720591785528</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>136.94656601</v>
+        <v>136.93724341000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.16747646999999688</v>
+        <v>-0.12262228000000164</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.4559204211618493</v>
+        <v>-1.0683275792697566</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>132.70546087</v>
+        <v>132.73445670000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.2411051400000019</v>
+        <v>-4.202786709999998</v>
       </c>
       <c r="D368" s="5">
-        <v>-31.443004638894724</v>
+        <v>-31.206858107926461</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>71.667060813999996</v>
+        <v>71.679447934999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-61.038400056</v>
+        <v>-61.055008765000011</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.938458285760277</v>
+        <v>-99.938491986208007</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>85.240661345999996</v>
+        <v>85.240370179999999</v>
       </c>
       <c r="C370" s="5">
-        <v>13.573600532</v>
+        <v>13.560922245</v>
       </c>
       <c r="D370" s="5">
-        <v>701.54258791995687</v>
+        <v>699.8491794069688</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>96.462939449999993</v>
+        <v>96.465799114999996</v>
       </c>
       <c r="C371" s="5">
-        <v>11.222278103999997</v>
+        <v>11.225428934999996</v>
       </c>
       <c r="D371" s="5">
-        <v>341.1275422688239</v>
+        <v>341.30258426684162</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>95.689547425000001</v>
+        <v>95.695085532999997</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.7733920249999926</v>
+        <v>-0.77071358199999906</v>
       </c>
       <c r="D372" s="5">
-        <v>-9.2078907729802317</v>
+        <v>-9.1771295540506337</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>97.645322324000006</v>
+        <v>97.649869887999998</v>
       </c>
       <c r="C373" s="5">
-        <v>1.955774899000005</v>
+        <v>1.954784355000001</v>
       </c>
       <c r="D373" s="5">
-        <v>27.480369528583857</v>
+        <v>27.463079878756446</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>102.14093411</v>
+        <v>102.14691114999999</v>
       </c>
       <c r="C374" s="5">
-        <v>4.4956117859999978</v>
+        <v>4.4970412619999962</v>
       </c>
       <c r="D374" s="5">
-        <v>71.625013079255169</v>
+        <v>71.649614918538006</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>106.32732196000001</v>
+        <v>106.35109663999999</v>
       </c>
       <c r="C375" s="5">
-        <v>4.1863878500000027</v>
+        <v>4.2041854900000004</v>
       </c>
       <c r="D375" s="5">
-        <v>61.934954296927145</v>
+        <v>62.256016291897318</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>108.00795089</v>
+        <v>108.00164961</v>
       </c>
       <c r="C376" s="5">
-        <v>1.6806289299999975</v>
+        <v>1.6505529700000068</v>
       </c>
       <c r="D376" s="5">
-        <v>20.706377033658029</v>
+        <v>20.29871744404117</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>109.21855227</v>
+        <v>109.18368431</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2106013799999999</v>
+        <v>1.1820347000000027</v>
       </c>
       <c r="D377" s="5">
-        <v>14.311063352247167</v>
+        <v>13.953658880750064</v>
       </c>
       <c r="E377" s="5">
-        <v>-19.563689588833288</v>
+        <v>-19.572951167575926</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>109.14835752</v>
+        <v>109.08775279</v>
       </c>
       <c r="C378" s="5">
-        <v>-7.0194749999998862E-2</v>
+        <v>-9.5931520000007708E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.76851946655556169</v>
+        <v>-1.0492698707664339</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>107.8473757</v>
+        <v>107.83854024</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.3009818200000041</v>
+        <v>-1.2492125499999958</v>
       </c>
       <c r="D379" s="5">
-        <v>-13.401868214798906</v>
+        <v>-12.908441916326897</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>111.01273389000001</v>
+        <v>111.04352957</v>
       </c>
       <c r="C380" s="5">
-        <v>3.1653581900000063</v>
+        <v>3.2049893300000036</v>
       </c>
       <c r="D380" s="5">
-        <v>41.500702750066054</v>
+        <v>42.112109558662624</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>114.49377173000001</v>
+        <v>114.52336278999999</v>
       </c>
       <c r="C381" s="5">
-        <v>3.4810378399999991</v>
+        <v>3.4798332199999891</v>
       </c>
       <c r="D381" s="5">
-        <v>44.846755678678662</v>
+        <v>44.8138205876174</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>116.83830008</v>
+        <v>116.84068335000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.3445283499999903</v>
+        <v>2.3173205600000131</v>
       </c>
       <c r="D382" s="5">
-        <v>27.538236238276802</v>
+        <v>27.174476076850972</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>119.69623682</v>
+        <v>119.70701794</v>
       </c>
       <c r="C383" s="5">
-        <v>2.8579367399999995</v>
+        <v>2.8663345899999939</v>
       </c>
       <c r="D383" s="5">
-        <v>33.64207313907275</v>
+        <v>33.753848049805327</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>124.22635954</v>
+        <v>124.24175832</v>
       </c>
       <c r="C384" s="5">
-        <v>4.5301227200000085</v>
+        <v>4.5347403800000023</v>
       </c>
       <c r="D384" s="5">
-        <v>56.170550349198201</v>
+        <v>56.234061832243043</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>124.9747041</v>
+        <v>124.98629991</v>
       </c>
       <c r="C385" s="5">
-        <v>0.7483445599999925</v>
+        <v>0.7445415899999972</v>
       </c>
       <c r="D385" s="5">
-        <v>7.4732309606688307</v>
+        <v>7.4330407460924786</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>124.89540364</v>
+        <v>124.90579065</v>
       </c>
       <c r="C386" s="5">
-        <v>-7.9300459999998907E-2</v>
+        <v>-8.0509259999999472E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.75878675436139575</v>
+        <v>-0.77024099826922265</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>127.70779566</v>
+        <v>127.73450475</v>
       </c>
       <c r="C387" s="5">
-        <v>2.8123920200000043</v>
+        <v>2.8287140999999991</v>
       </c>
       <c r="D387" s="5">
-        <v>30.632558680798439</v>
+        <v>30.830158765743022</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>128.44236950000001</v>
+        <v>128.42546293999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.73457384000001014</v>
+        <v>0.69095818999998926</v>
       </c>
       <c r="D388" s="5">
-        <v>7.1249917675622498</v>
+        <v>6.6878435740655107</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>129.59455066999999</v>
+        <v>129.52708157000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1521811699999773</v>
+        <v>1.1016186300000186</v>
       </c>
       <c r="D389" s="5">
-        <v>11.31179266800153</v>
+        <v>10.793245720537548</v>
       </c>
       <c r="E389" s="5">
-        <v>18.656169649299436</v>
+        <v>18.632268537705656</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>130.21106078</v>
+        <v>130.11905773000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.61651011000000722</v>
+        <v>0.59197616000000153</v>
       </c>
       <c r="D390" s="5">
-        <v>5.8604267716187319</v>
+        <v>5.6243261438444714</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>131.44730713000001</v>
+        <v>131.43553632999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.236246350000016</v>
+        <v>1.3164785999999822</v>
       </c>
       <c r="D391" s="5">
-        <v>12.007163178380553</v>
+        <v>12.839902985706807</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>132.02591038</v>
+        <v>132.06582220999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.57860324999998625</v>
+        <v>0.63028588000000241</v>
       </c>
       <c r="D392" s="5">
-        <v>5.4119211952545321</v>
+        <v>5.9087042225407727</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>135.05402099</v>
+        <v>135.10278747999999</v>
       </c>
       <c r="C393" s="5">
-        <v>3.0281106099999988</v>
+        <v>3.0369652699999961</v>
       </c>
       <c r="D393" s="5">
-        <v>31.274441299465884</v>
+        <v>31.367048053225343</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>135.54133175000001</v>
+        <v>135.56023345</v>
       </c>
       <c r="C394" s="5">
-        <v>0.48731076000001394</v>
+        <v>0.45744597000000908</v>
       </c>
       <c r="D394" s="5">
-        <v>4.4168897427608655</v>
+        <v>4.1396183121948926</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>137.43681588000001</v>
+        <v>137.46438329</v>
       </c>
       <c r="C395" s="5">
-        <v>1.8954841299999998</v>
+        <v>1.9041498400000023</v>
       </c>
       <c r="D395" s="5">
-        <v>18.134306911673036</v>
+        <v>18.220981178771666</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>139.56923495000001</v>
+        <v>139.59824105000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1324190699999974</v>
+        <v>2.1338577600000121</v>
       </c>
       <c r="D396" s="5">
-        <v>20.292723016376215</v>
+        <v>20.303177362629032</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>140.52510641999999</v>
+        <v>140.55232963</v>
       </c>
       <c r="C397" s="5">
-        <v>0.95587146999997685</v>
+        <v>0.95408857999998986</v>
       </c>
       <c r="D397" s="5">
-        <v>8.5352221008047522</v>
+        <v>8.5168618756386039</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>141.12043213999999</v>
+        <v>141.14683955000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.59532572000000528</v>
+        <v>0.59450992000000724</v>
       </c>
       <c r="D398" s="5">
-        <v>5.2038656490985158</v>
+        <v>5.195537793117766</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>141.32423628000001</v>
+        <v>141.33706473999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.20380414000001679</v>
+        <v>0.19022518999997828</v>
       </c>
       <c r="D399" s="5">
-        <v>1.7468550179431608</v>
+        <v>1.6292953216561212</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>141.87490270000001</v>
+        <v>141.83682099999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.55066641999999888</v>
+        <v>0.49975625999999806</v>
       </c>
       <c r="D400" s="5">
-        <v>4.7772881680612889</v>
+        <v>4.3265997971333015</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>141.74083868</v>
+        <v>141.62147006000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.13406402000001094</v>
+        <v>-0.21535093999997912</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.128059579787799</v>
+        <v>-1.8068229758744558</v>
       </c>
       <c r="E401" s="5">
-        <v>9.3725298997558539</v>
+        <v>9.3373434677935343</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>144.50729895000001</v>
+        <v>144.36022062999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7664602700000103</v>
+        <v>2.7387505699999792</v>
       </c>
       <c r="D402" s="5">
-        <v>26.106486090791247</v>
+        <v>25.840741288282508</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>144.60050154999999</v>
+        <v>144.57364498000001</v>
       </c>
       <c r="C403" s="5">
-        <v>9.3202599999983704E-2</v>
+        <v>0.21342435000002524</v>
       </c>
       <c r="D403" s="5">
-        <v>0.77671314089593491</v>
+        <v>1.7885953103731644</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>145.64118371000001</v>
+        <v>145.72455475999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0406821600000171</v>
+        <v>1.1509097799999779</v>
       </c>
       <c r="D404" s="5">
-        <v>8.9865257886579073</v>
+        <v>9.982421691374288</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>145.33217110000001</v>
+        <v>145.41096476000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.30901260999999636</v>
+        <v>-0.3135899999999765</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.5165844568054596</v>
+        <v>-2.5519785889114632</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>145.89359193000001</v>
+        <v>145.93859062999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.56142083000000298</v>
+        <v>0.52762586999998007</v>
       </c>
       <c r="D406" s="5">
-        <v>4.7353924484530241</v>
+        <v>4.442174073794547</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>147.63735849</v>
+        <v>147.68664598999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7437665599999832</v>
+        <v>1.7480553599999951</v>
       </c>
       <c r="D407" s="5">
-        <v>15.324237790472006</v>
+        <v>15.359391801712285</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>147.00803804</v>
+        <v>147.05457451000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.62932044999999448</v>
+        <v>-0.63207147999997915</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.9968984815595867</v>
+        <v>-5.0165948222455565</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>147.43845112</v>
+        <v>147.48236851999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.4304130799999939</v>
+        <v>0.42779400999998529</v>
       </c>
       <c r="D409" s="5">
-        <v>3.5705159116222518</v>
+        <v>3.5472994166730221</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>148.02029078999999</v>
+        <v>148.06371609999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.5818396699999937</v>
+        <v>0.5813475799999992</v>
       </c>
       <c r="D410" s="5">
-        <v>4.8397359400785822</v>
+        <v>4.8340822749696644</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>147.59775712999999</v>
+        <v>147.58671923</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.42253365999999914</v>
+        <v>-0.47699686999999358</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.3722070191771758</v>
+        <v>-3.7981101679041784</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>148.26212214</v>
+        <v>148.19817942</v>
       </c>
       <c r="C412" s="5">
-        <v>0.66436501000001158</v>
+        <v>0.61146019000000251</v>
       </c>
       <c r="D412" s="5">
-        <v>5.5371709037693506</v>
+        <v>5.0865360958017414</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>148.45773149999999</v>
+        <v>148.28607418999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.19560935999999174</v>
+        <v>8.789476999999124E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5947569678869122</v>
+        <v>0.71403346465539475</v>
       </c>
       <c r="E413" s="5">
-        <v>4.7388549994150431</v>
+        <v>4.7059277997724802</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>148.31231231000001</v>
+        <v>148.09774017000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.14541918999998416</v>
+        <v>-0.188334019999985</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.1691271741383957</v>
+        <v>-1.5134852293799961</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>148.52490546000001</v>
+        <v>148.47314632000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.21259315000000356</v>
+        <v>0.37540615000000344</v>
       </c>
       <c r="D415" s="5">
-        <v>1.7337243498021015</v>
+        <v>3.084593388174417</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>148.86378655999999</v>
+        <v>149.00234460999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.33888109999998051</v>
+        <v>0.52919828999998231</v>
       </c>
       <c r="D416" s="5">
-        <v>2.7725955631533461</v>
+        <v>4.3619739763402388</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>149.17173550000001</v>
+        <v>149.2782914</v>
       </c>
       <c r="C417" s="5">
-        <v>0.30794894000001705</v>
+        <v>0.2759467900000061</v>
       </c>
       <c r="D417" s="5">
-        <v>2.5108345306376734</v>
+        <v>2.2451320639143013</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>149.37900446</v>
+        <v>149.45670140999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.20726895999999329</v>
+        <v>0.17841000999999324</v>
       </c>
       <c r="D418" s="5">
-        <v>1.6801596914835182</v>
+        <v>1.4436454783228081</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>148.97031185</v>
+        <v>149.04395299999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.40869261000000279</v>
+        <v>-0.41274841000000606</v>
       </c>
       <c r="D419" s="5">
-        <v>-3.2341771670125641</v>
+        <v>-3.2641144206285388</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>149.23039070999999</v>
+        <v>149.29218749</v>
       </c>
       <c r="C420" s="5">
-        <v>0.26007885999999303</v>
+        <v>0.24823449000001574</v>
       </c>
       <c r="D420" s="5">
-        <v>2.1152464050227415</v>
+        <v>2.0170243432384272</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>149.48217639000001</v>
+        <v>149.54315749</v>
       </c>
       <c r="C421" s="5">
-        <v>0.25178568000001178</v>
+        <v>0.25096999999999525</v>
       </c>
       <c r="D421" s="5">
-        <v>2.0435680314192517</v>
+        <v>2.0360354306176998</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>149.97117041999999</v>
+        <v>150.03421459</v>
       </c>
       <c r="C422" s="5">
-        <v>0.48899402999998642</v>
+        <v>0.49105710000000613</v>
       </c>
       <c r="D422" s="5">
-        <v>3.9969067650684975</v>
+        <v>4.0124090501777676</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>151.37092031</v>
+        <v>151.3320535</v>
       </c>
       <c r="C423" s="5">
-        <v>1.3997498900000096</v>
+        <v>1.2978389099999958</v>
       </c>
       <c r="D423" s="5">
-        <v>11.793369528358566</v>
+        <v>10.888725909922691</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>151.93342946999999</v>
+        <v>151.84100007000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.56250915999999052</v>
+        <v>0.5089465700000062</v>
       </c>
       <c r="D424" s="5">
-        <v>4.5515978897756826</v>
+        <v>4.111226444153715</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>152.16447653</v>
+        <v>151.94879710999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.23104706000000874</v>
+        <v>0.10779703999997992</v>
       </c>
       <c r="D425" s="5">
-        <v>1.8401955297223216</v>
+        <v>0.85525473926357787</v>
       </c>
       <c r="E425" s="5">
-        <v>2.4968352894439994</v>
+        <v>2.4700383633509126</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>152.53378649999999</v>
+        <v>152.24279580999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.36930996999998911</v>
+        <v>0.29399870000000305</v>
       </c>
       <c r="D426" s="5">
-        <v>2.9516473613695471</v>
+        <v>2.3466927018745309</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>152.44466957</v>
+        <v>152.35362056</v>
       </c>
       <c r="C427" s="5">
-        <v>-8.911692999998877E-2</v>
+        <v>0.11082475000000613</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.69884417778606212</v>
+        <v>0.87704279008129493</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>152.22400417</v>
+        <v>152.43695892</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.22066540000000145</v>
+        <v>8.3338359999999057E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.7232513018124118</v>
+        <v>0.65838575023973167</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>152.71453837999999</v>
+        <v>152.84899720999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.49053420999999275</v>
+        <v>0.41203828999999814</v>
       </c>
       <c r="D429" s="5">
-        <v>3.9362168917034257</v>
+        <v>3.2922677546858292</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>152.46070771000001</v>
+        <v>152.56799376999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.25383066999998505</v>
+        <v>-0.28100344000000632</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.9764172299478466</v>
+        <v>-2.183954969640689</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>150.97164097999999</v>
+        <v>151.06667432</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.4890667300000189</v>
+        <v>-1.5013194499999827</v>
       </c>
       <c r="D431" s="5">
-        <v>-11.110731824488196</v>
+        <v>-11.189810490404406</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>151.40479673999999</v>
+        <v>151.48077667000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.43315576000000533</v>
+        <v>0.41410235000000739</v>
       </c>
       <c r="D432" s="5">
-        <v>3.4977972210944008</v>
+        <v>3.3394762886967744</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>152.19345681999999</v>
+        <v>152.26800474999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.78866007999999965</v>
+        <v>0.78722807999997713</v>
       </c>
       <c r="D433" s="5">
-        <v>6.4329655178626099</v>
+        <v>6.4176356728640416</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>152.45016319000001</v>
+        <v>152.52664834000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.25670637000001761</v>
+        <v>0.25864359000001969</v>
       </c>
       <c r="D434" s="5">
-        <v>2.0429360709182998</v>
+        <v>2.0574801203248283</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>152.64421743</v>
+        <v>152.99385151999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.19405423999998561</v>
+        <v>0.46720317999998429</v>
       </c>
       <c r="D435" s="5">
-        <v>1.5382227258229353</v>
+        <v>3.7382719572078615</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>152.70932113999999</v>
+        <v>153.20588734</v>
       </c>
       <c r="C436" s="5">
-        <v>6.5103709999988268E-2</v>
+        <v>0.2120358200000112</v>
       </c>
       <c r="D436" s="5">
-        <v>0.51300977673793824</v>
+        <v>1.6758285596087497</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>152.51795996999999</v>
+        <v>153.30384856000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.19136116999999331</v>
+        <v>9.7961220000001958E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.493408131989149</v>
+        <v>0.76999490364124679</v>
       </c>
       <c r="E437" s="5">
-        <v>0.23230352317500369</v>
+        <v>0.8917816236604148</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>154.40801601000001</v>
+        <v>153.84184200999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.8900560400000188</v>
+        <v>0.53799344999998766</v>
       </c>
       <c r="D438" s="5">
-        <v>15.927444152225046</v>
+        <v>4.2934331783638369</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>153.80320198999999</v>
+        <v>153.84586232000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.60481402000002049</v>
+        <v>4.02031000001557E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.6004312942243608</v>
+        <v>3.1363804572959175E-2</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>153.77048859999999</v>
+        <v>153.49353722000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.2713389999997844E-2</v>
+        <v>-0.35232510000000161</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.25493732964168014</v>
+        <v>-2.7137892577827172</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>154.02303422</v>
+        <v>153.79594521999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.25254562000000647</v>
+        <v>0.30240799999998558</v>
       </c>
       <c r="D441" s="5">
-        <v>1.9887253176947839</v>
+        <v>2.3899884569533292</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>153.60144550000001</v>
+        <v>153.41104218999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.42158871999998837</v>
+        <v>-0.38490303000000381</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.2356158081439879</v>
+        <v>-2.962227978617582</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>154.57230064000001</v>
+        <v>154.42472319000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.97085513999999762</v>
+        <v>1.0136810000000196</v>
       </c>
       <c r="D443" s="5">
-        <v>7.8540403132786096</v>
+        <v>8.2237391253449985</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>154.70286607</v>
+        <v>154.12570119</v>
       </c>
       <c r="C444" s="5">
-        <v>0.1305654299999901</v>
+        <v>-0.29902200000000789</v>
       </c>
       <c r="D444" s="5">
-        <v>1.0183484597254377</v>
+        <v>-2.2990454877044209</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>156.33824989999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>2.212548709999993</v>
+      </c>
+      <c r="D445" s="5">
+        <v>18.653940906118471</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>