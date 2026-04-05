--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{09FE101C-9FA4-4D40-AA2C-90B5A01DBD24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F4296C8D-961F-4891-8575-3B1456384E45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7BA19041-CCBD-49F4-8A6F-816D198EA16D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA072180-6F0A-4BBB-AEC3-B14DF8072F2A}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8CF9835-7289-4F97-B347-CBFB6DFDAFEF}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A6D0C6B-54DC-4F11-B0C6-5380E7030C68}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.555847380000003</v>
+        <v>35.555830602</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>35.512864141999998</v>
+        <v>35.512823590000004</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.2983238000005031E-2</v>
+        <v>-4.3007011999996791E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.4410657406289107</v>
+        <v>-1.441858174022137</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>35.810705579999997</v>
+        <v>35.810670453999997</v>
       </c>
       <c r="C8" s="5">
-        <v>0.29784143799999896</v>
+        <v>0.29784686399999316</v>
       </c>
       <c r="D8" s="5">
-        <v>10.541699469982468</v>
+        <v>10.541913058476894</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>36.750377968999999</v>
+        <v>36.750291390999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.93967238900000183</v>
+        <v>0.93962093700000082</v>
       </c>
       <c r="D9" s="5">
-        <v>36.454286990934428</v>
+        <v>36.452035575755801</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>37.222651423999999</v>
+        <v>37.222571737000003</v>
       </c>
       <c r="C10" s="5">
-        <v>0.47227345499999984</v>
+        <v>0.47228034600000512</v>
       </c>
       <c r="D10" s="5">
-        <v>16.559035001126745</v>
+        <v>16.559335751951608</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>37.433329743999998</v>
+        <v>37.433436037</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21067831999999953</v>
+        <v>0.21086429999999723</v>
       </c>
       <c r="D11" s="5">
-        <v>7.0074105643527229</v>
+        <v>7.0138059634726746</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>37.398406123000001</v>
+        <v>37.398530461</v>
       </c>
       <c r="C12" s="5">
-        <v>-3.492362099999724E-2</v>
+        <v>-3.4905575999999883E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.1138194351797304</v>
+        <v>-1.1132437292453834</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>37.868975677000002</v>
+        <v>37.869051182</v>
       </c>
       <c r="C13" s="5">
-        <v>0.47056955400000078</v>
+        <v>0.47052072099999975</v>
       </c>
       <c r="D13" s="5">
-        <v>16.189149930997225</v>
+        <v>16.187294402607755</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>38.204824467999998</v>
+        <v>38.204880428999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.33584879099999654</v>
+        <v>0.3358292469999995</v>
       </c>
       <c r="D14" s="5">
-        <v>11.177219429531227</v>
+        <v>11.176513565483903</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>38.529075134999999</v>
+        <v>38.529119051000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.32425066700000116</v>
+        <v>0.32423862200000286</v>
       </c>
       <c r="D15" s="5">
-        <v>10.67371961587642</v>
+        <v>10.673288058683683</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>39.003862642000001</v>
+        <v>39.003633321999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.47478750700000205</v>
+        <v>0.47451427099999677</v>
       </c>
       <c r="D16" s="5">
-        <v>15.831961243003501</v>
+        <v>15.822205013550272</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>39.381191309999998</v>
+        <v>39.381273872999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.37732866799999698</v>
+        <v>0.37764055099999894</v>
       </c>
       <c r="D17" s="5">
-        <v>12.247008833199114</v>
+        <v>12.257752653874544</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>39.342404277</v>
+        <v>39.342380796999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.8787032999998416E-2</v>
+        <v>-3.8893076000000804E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.1755137884815747</v>
+        <v>-1.1787077260060008</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>39.670010161999997</v>
+        <v>39.669965804</v>
       </c>
       <c r="C19" s="5">
-        <v>0.32760588499999699</v>
+        <v>0.32758500700000326</v>
       </c>
       <c r="D19" s="5">
-        <v>10.46303688907706</v>
+        <v>10.462345794378258</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>40.047580600000003</v>
+        <v>40.047541056</v>
       </c>
       <c r="C20" s="5">
-        <v>0.37757043800000645</v>
+        <v>0.37757525199999975</v>
       </c>
       <c r="D20" s="5">
-        <v>12.038598807342638</v>
+        <v>12.03877459517042</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>40.448105214999998</v>
+        <v>40.448030691</v>
       </c>
       <c r="C21" s="5">
-        <v>0.40052461499999481</v>
+        <v>0.40048963499999957</v>
       </c>
       <c r="D21" s="5">
-        <v>12.684134722786178</v>
+        <v>12.682978541663248</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>40.857737602</v>
+        <v>40.857651023999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.40963238700000204</v>
+        <v>0.40962033299999945</v>
       </c>
       <c r="D22" s="5">
-        <v>12.853126641718248</v>
+        <v>12.852752125171939</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>39.831096328999998</v>
+        <v>39.831198845000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0266412730000027</v>
+        <v>-1.0264521789999961</v>
       </c>
       <c r="D23" s="5">
-        <v>-26.315635208049713</v>
+        <v>-26.311485678806534</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>39.174867628999998</v>
+        <v>39.174982757000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.65622869999999978</v>
+        <v>-0.65621608800000075</v>
       </c>
       <c r="D24" s="5">
-        <v>-18.073702430185978</v>
+        <v>-18.073343539156795</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>40.158813107999997</v>
+        <v>40.158886721999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.98394547899999907</v>
+        <v>0.98390396499999611</v>
       </c>
       <c r="D25" s="5">
-        <v>34.672825896540836</v>
+        <v>34.671038937566777</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>40.099226705</v>
+        <v>40.099284951999998</v>
       </c>
       <c r="C26" s="5">
-        <v>-5.958640299999729E-2</v>
+        <v>-5.9601770000000442E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.766064091774211</v>
+        <v>-1.7665126266958042</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>40.196135781999999</v>
+        <v>40.196188292999999</v>
       </c>
       <c r="C27" s="5">
-        <v>9.69090769999994E-2</v>
+        <v>9.6903341000000864E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>2.9389383199267538</v>
+        <v>2.9387577214235794</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>41.262583681000002</v>
+        <v>41.262366323999998</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0664478990000035</v>
+        <v>1.0661780309999997</v>
       </c>
       <c r="D28" s="5">
-        <v>36.919518110413804</v>
+        <v>36.908717170298047</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>40.975865353000003</v>
+        <v>40.975943199</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.28671832799999919</v>
+        <v>-0.28642312499999889</v>
       </c>
       <c r="D29" s="5">
-        <v>-8.0269494683576248</v>
+        <v>-8.0190385625276477</v>
       </c>
       <c r="E29" s="5">
-        <v>4.0493291085256455</v>
+        <v>4.0493086413167401</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>41.606918233999998</v>
+        <v>41.606884110000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.63105288099999512</v>
+        <v>0.63094091100000327</v>
       </c>
       <c r="D30" s="5">
-        <v>20.129310515878252</v>
+        <v>20.125389628591183</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>41.969540271</v>
+        <v>41.969492182000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.36262203700000128</v>
+        <v>0.36260807200000045</v>
       </c>
       <c r="D31" s="5">
-        <v>10.974692816670206</v>
+        <v>10.974259143396715</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>42.154662577000003</v>
+        <v>42.154614719999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18512230600000379</v>
+        <v>0.18512253799999456</v>
       </c>
       <c r="D32" s="5">
-        <v>5.4233625494383819</v>
+        <v>5.4233758775285912</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>42.254905338</v>
+        <v>42.254858419999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10024276099999696</v>
+        <v>0.10024370000000005</v>
       </c>
       <c r="D33" s="5">
-        <v>2.891189666610039</v>
+        <v>2.8912204296947852</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>43.025181433</v>
+        <v>43.025091576000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.77027609499999983</v>
+        <v>0.77023315600000331</v>
       </c>
       <c r="D34" s="5">
-        <v>24.207244516317594</v>
+        <v>24.205786649934268</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>43.340703628</v>
+        <v>43.340798519000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.31552219499999978</v>
+        <v>0.31570694300000213</v>
       </c>
       <c r="D35" s="5">
-        <v>9.1638812106729759</v>
+        <v>9.1694852531074567</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>44.007201875</v>
+        <v>44.00730437</v>
       </c>
       <c r="C36" s="5">
-        <v>0.66649824699999982</v>
+        <v>0.6665058509999966</v>
       </c>
       <c r="D36" s="5">
-        <v>20.097391257665741</v>
+        <v>20.097592488742212</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.436883680999998</v>
+        <v>44.436952101000003</v>
       </c>
       <c r="C37" s="5">
-        <v>0.42968180599999783</v>
+        <v>0.42964773100000286</v>
       </c>
       <c r="D37" s="5">
-        <v>12.366814526624248</v>
+        <v>12.365750188060499</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>44.968544217999998</v>
+        <v>44.968608840000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.53166053700000049</v>
+        <v>0.53165673899999888</v>
       </c>
       <c r="D38" s="5">
-        <v>15.340758469139271</v>
+        <v>15.340616374747661</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>45.403442540999997</v>
+        <v>45.403516676000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.43489832299999875</v>
+        <v>0.43490783600000071</v>
       </c>
       <c r="D39" s="5">
-        <v>12.24304886192269</v>
+        <v>12.243312529825001</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>45.596566889999998</v>
+        <v>45.596372961</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19312434900000142</v>
+        <v>0.19285628499999774</v>
       </c>
       <c r="D40" s="5">
-        <v>5.2253405888586402</v>
+        <v>5.217908622330425</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>46.568938695999996</v>
+        <v>46.569053064000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.97237180599999817</v>
+        <v>0.97268010300000185</v>
       </c>
       <c r="D41" s="5">
-        <v>28.816160992979768</v>
+        <v>28.826532205461032</v>
       </c>
       <c r="E41" s="5">
-        <v>13.649677181474097</v>
+        <v>13.649740380195819</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.318289972999999</v>
+        <v>46.318210297999997</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.25064872299999763</v>
+        <v>-0.25084276600000521</v>
       </c>
       <c r="D42" s="5">
-        <v>-6.270970244767204</v>
+        <v>-6.2756671292836019</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.108726439000002</v>
+        <v>47.108648846000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.79043646600000272</v>
+        <v>0.79043854800000446</v>
       </c>
       <c r="D43" s="5">
-        <v>22.514122623125154</v>
+        <v>22.514230031308902</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.700625015999996</v>
+        <v>47.700555215000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.59189857699999493</v>
+        <v>0.59190636900000015</v>
       </c>
       <c r="D44" s="5">
-        <v>16.164244848373954</v>
+        <v>16.1645010475874</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>48.277621095000001</v>
+        <v>48.277606220000003</v>
       </c>
       <c r="C45" s="5">
-        <v>0.57699607900000416</v>
+        <v>0.57705100500000128</v>
       </c>
       <c r="D45" s="5">
-        <v>15.52115098505784</v>
+        <v>15.522752398514594</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>48.504946572000001</v>
+        <v>48.504866276000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22732547700000083</v>
+        <v>0.22726005599999866</v>
       </c>
       <c r="D46" s="5">
-        <v>5.7991123976072867</v>
+        <v>5.7974018856558063</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>49.154462082999999</v>
+        <v>49.154540578999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.64951551099999705</v>
+        <v>0.64967430299999762</v>
       </c>
       <c r="D47" s="5">
-        <v>17.306751166323565</v>
+        <v>17.311329518709218</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>49.534460949</v>
+        <v>49.534541742999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.3799988660000011</v>
+        <v>0.38000116399999939</v>
       </c>
       <c r="D48" s="5">
-        <v>9.6816362948381816</v>
+        <v>9.6816812308410327</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>50.096128813999997</v>
+        <v>50.096197025999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.56166786499999688</v>
+        <v>0.56165528300000034</v>
       </c>
       <c r="D49" s="5">
-        <v>14.488195244749647</v>
+        <v>14.487825067567561</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>50.922798917999998</v>
+        <v>50.922872740000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.82667010400000152</v>
+        <v>0.82667571400000384</v>
       </c>
       <c r="D50" s="5">
-        <v>21.701852855940306</v>
+        <v>21.701981464222509</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>51.691202662999999</v>
+        <v>51.691292883999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.76840374500000053</v>
+        <v>0.7684201439999967</v>
       </c>
       <c r="D51" s="5">
-        <v>19.688506120503348</v>
+        <v>19.688930822391359</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>52.213903582999997</v>
+        <v>52.21378567</v>
       </c>
       <c r="C52" s="5">
-        <v>0.52270091999999835</v>
+        <v>0.52249278600000082</v>
       </c>
       <c r="D52" s="5">
-        <v>12.83252680602982</v>
+        <v>12.827106028427027</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>52.142039017999998</v>
+        <v>52.142190948</v>
       </c>
       <c r="C53" s="5">
-        <v>-7.1864564999998493E-2</v>
+        <v>-7.1594722000000388E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.6391736106996624</v>
+        <v>-1.6330687097330543</v>
       </c>
       <c r="E53" s="5">
-        <v>11.967419653647159</v>
+        <v>11.967470921817579</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>52.789248978000003</v>
+        <v>52.789087139000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.64720996000000497</v>
+        <v>0.64689619100000328</v>
       </c>
       <c r="D54" s="5">
-        <v>15.955052734196439</v>
+        <v>15.946732753466764</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>53.263832813999997</v>
+        <v>53.263699199999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.47458383599999365</v>
+        <v>0.47461206099999487</v>
       </c>
       <c r="D55" s="5">
-        <v>11.337938190402742</v>
+        <v>11.33868267884468</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>53.853851714999998</v>
+        <v>53.853721169000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.59001890100000054</v>
+        <v>0.5900219690000057</v>
       </c>
       <c r="D56" s="5">
-        <v>14.133271666700132</v>
+        <v>14.133387332834889</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>54.707387118</v>
+        <v>54.707429296999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.85353540300000219</v>
+        <v>0.85370812799999385</v>
       </c>
       <c r="D57" s="5">
-        <v>20.767599155624271</v>
+        <v>20.772229582223002</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>54.602426643999998</v>
+        <v>54.602375928999997</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.10496047400000208</v>
+        <v>-0.10505336800000009</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.2781559027164833</v>
+        <v>-2.2801491708705157</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>55.067238850000003</v>
+        <v>55.067303174000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.46481220600000484</v>
+        <v>0.46492724500000548</v>
       </c>
       <c r="D59" s="5">
-        <v>10.707305777112008</v>
+        <v>10.710091523090014</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>56.241191755999999</v>
+        <v>56.241256444999998</v>
       </c>
       <c r="C60" s="5">
-        <v>1.1739529059999967</v>
+        <v>1.1739532709999949</v>
       </c>
       <c r="D60" s="5">
-        <v>28.805547393732933</v>
+        <v>28.805519737984262</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>56.617501668999999</v>
+        <v>56.617572412999998</v>
       </c>
       <c r="C61" s="5">
-        <v>0.37630991300000005</v>
+        <v>0.37631596800000011</v>
       </c>
       <c r="D61" s="5">
-        <v>8.3313712875887838</v>
+        <v>8.3315003762719044</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>57.142849220999999</v>
+        <v>57.142928853999997</v>
       </c>
       <c r="C62" s="5">
-        <v>0.5253475519999995</v>
+        <v>0.52535644099999956</v>
       </c>
       <c r="D62" s="5">
-        <v>11.720861120274328</v>
+        <v>11.721054267772057</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>57.997747593</v>
+        <v>57.997863510999998</v>
       </c>
       <c r="C63" s="5">
-        <v>0.85489837200000096</v>
+        <v>0.85493465700000115</v>
       </c>
       <c r="D63" s="5">
-        <v>19.506310225633271</v>
+        <v>19.507177966642431</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>59.037131506999998</v>
+        <v>59.037102169999997</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0393839139999983</v>
+        <v>1.0392386589999987</v>
       </c>
       <c r="D64" s="5">
-        <v>23.756906009825983</v>
+        <v>23.753199912551892</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>59.730584831000002</v>
+        <v>59.730772631000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.69345332400000359</v>
+        <v>0.69367046100000351</v>
       </c>
       <c r="D65" s="5">
-        <v>15.042478562076811</v>
+        <v>15.047505159788921</v>
       </c>
       <c r="E65" s="5">
-        <v>14.553603878782639</v>
+        <v>14.553630265686168</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>60.294180486999998</v>
+        <v>60.293927119999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.56359565599999684</v>
+        <v>0.56315448899999865</v>
       </c>
       <c r="D66" s="5">
-        <v>11.929240185287892</v>
+        <v>11.919373428480862</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>60.864707813000003</v>
+        <v>60.864501971000003</v>
       </c>
       <c r="C67" s="5">
-        <v>0.57052732600000411</v>
+        <v>0.57057485100000349</v>
       </c>
       <c r="D67" s="5">
-        <v>11.964859143780494</v>
+        <v>11.965961183358198</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>61.242382554000002</v>
+        <v>61.242155263000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.37767474099999987</v>
+        <v>0.37765329199999798</v>
       </c>
       <c r="D68" s="5">
-        <v>7.7056381596879442</v>
+        <v>7.7052124522855925</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>60.840766879999997</v>
+        <v>60.840872478000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.40161567400000564</v>
+        <v>-0.40128278499999936</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.5916493646075223</v>
+        <v>-7.5856090034452262</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>62.164481733000002</v>
+        <v>62.164480535000003</v>
       </c>
       <c r="C70" s="5">
-        <v>1.3237148530000056</v>
+        <v>1.3236080570000013</v>
       </c>
       <c r="D70" s="5">
-        <v>29.470746621942979</v>
+        <v>29.468020128173755</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>62.735567787999997</v>
+        <v>62.735630423000003</v>
       </c>
       <c r="C71" s="5">
-        <v>0.57108605499999499</v>
+        <v>0.57114988800000077</v>
       </c>
       <c r="D71" s="5">
-        <v>11.598456457532592</v>
+        <v>11.599819307874748</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>63.221454627999996</v>
+        <v>63.221513330999997</v>
       </c>
       <c r="C72" s="5">
-        <v>0.48588683999999915</v>
+        <v>0.48588290799999356</v>
       </c>
       <c r="D72" s="5">
-        <v>9.7002995923933142</v>
+        <v>9.7002076190472195</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>63.790524269999999</v>
+        <v>63.790603298999997</v>
       </c>
       <c r="C73" s="5">
-        <v>0.56906964200000232</v>
+        <v>0.56908996800000011</v>
       </c>
       <c r="D73" s="5">
-        <v>11.352570998111577</v>
+        <v>11.352985702134987</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>64.348650340000006</v>
+        <v>64.348726388000003</v>
       </c>
       <c r="C74" s="5">
-        <v>0.55812607000000725</v>
+        <v>0.55812308900000573</v>
       </c>
       <c r="D74" s="5">
-        <v>11.019495844551862</v>
+        <v>11.019419812516261</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>64.776033682000005</v>
+        <v>64.776170140000005</v>
       </c>
       <c r="C75" s="5">
-        <v>0.42738334199999883</v>
+        <v>0.42744375200000206</v>
       </c>
       <c r="D75" s="5">
-        <v>8.2677014490635017</v>
+        <v>8.2689029661474844</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>65.014540095000001</v>
+        <v>65.014597554999995</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23850641299999609</v>
+        <v>0.23842741499998965</v>
       </c>
       <c r="D76" s="5">
-        <v>4.5090047402168931</v>
+        <v>4.5074712176794485</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>65.412375892</v>
+        <v>65.412562245000004</v>
       </c>
       <c r="C77" s="5">
-        <v>0.39783579699999905</v>
+        <v>0.39796469000000911</v>
       </c>
       <c r="D77" s="5">
-        <v>7.5952621610971605</v>
+        <v>7.5977994024344797</v>
       </c>
       <c r="E77" s="5">
-        <v>9.5123646906788206</v>
+        <v>9.5123323602400269</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>64.235789308999998</v>
+        <v>64.235487430999996</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1765865830000024</v>
+        <v>-1.177074814000008</v>
       </c>
       <c r="D78" s="5">
-        <v>-19.572291629260352</v>
+        <v>-19.579576536207611</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>64.605790514000006</v>
+        <v>64.605539871000005</v>
       </c>
       <c r="C79" s="5">
-        <v>0.37000120500000833</v>
+        <v>0.37005244000000914</v>
       </c>
       <c r="D79" s="5">
-        <v>7.1352922825261844</v>
+        <v>7.1363464454719416</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>65.303991613999997</v>
+        <v>65.303676637999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.69820109999999147</v>
+        <v>0.69813676699999405</v>
       </c>
       <c r="D80" s="5">
-        <v>13.767809005955289</v>
+        <v>13.766520720281283</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>65.786110261000005</v>
+        <v>65.786259774000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.48211864700000717</v>
+        <v>0.48258313600000236</v>
       </c>
       <c r="D81" s="5">
-        <v>9.2279469108504273</v>
+        <v>9.2372482197330861</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.172791090000004</v>
+        <v>66.172833681</v>
       </c>
       <c r="C82" s="5">
-        <v>0.38668082899999945</v>
+        <v>0.38657390699999894</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2859703292198708</v>
+        <v>7.2838730227731352</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.179161621000006</v>
+        <v>66.179240862</v>
       </c>
       <c r="C83" s="5">
-        <v>6.3705310000017334E-3</v>
+        <v>6.4071810000001506E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.11558657482191315</v>
+        <v>0.11625182976957582</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>66.229606333000007</v>
+        <v>66.229675254</v>
       </c>
       <c r="C84" s="5">
-        <v>5.0444712000000891E-2</v>
+        <v>5.0434391999999661E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.91853805367247965</v>
+        <v>0.91834824621985778</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>66.666345395999997</v>
+        <v>66.666423144999996</v>
       </c>
       <c r="C85" s="5">
-        <v>0.43673906299999032</v>
+        <v>0.436747890999996</v>
       </c>
       <c r="D85" s="5">
-        <v>8.2065855530207834</v>
+        <v>8.2067486462155124</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>66.980454280000004</v>
+        <v>66.980511460000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.31410888400000658</v>
+        <v>0.31408831500000645</v>
       </c>
       <c r="D86" s="5">
-        <v>5.8028309134275258</v>
+        <v>5.8024340793755735</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>67.653476333</v>
+        <v>67.653622904000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.67302205299999684</v>
+        <v>0.67311144399999989</v>
       </c>
       <c r="D87" s="5">
-        <v>12.746831273940963</v>
+        <v>12.748607473120366</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>67.975787169</v>
+        <v>67.975858779999996</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32231083599999977</v>
+        <v>0.32223587599999348</v>
       </c>
       <c r="D88" s="5">
-        <v>5.8691767923379601</v>
+        <v>5.8677627922675724</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>68.630863590999994</v>
+        <v>68.631051889999995</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65507642199999339</v>
+        <v>0.65519310999999902</v>
       </c>
       <c r="D89" s="5">
-        <v>12.197355001290289</v>
+        <v>12.199630612557065</v>
       </c>
       <c r="E89" s="5">
-        <v>4.920303925841063</v>
+        <v>4.9202928834147786</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>68.358897256000006</v>
+        <v>68.358573168000007</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.27196633499998768</v>
+        <v>-0.27247872199998824</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.6530041695724051</v>
+        <v>-4.6615674334808954</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>69.364645956999993</v>
+        <v>69.364381886000004</v>
       </c>
       <c r="C91" s="5">
-        <v>1.0057487009999875</v>
+        <v>1.0058087179999973</v>
       </c>
       <c r="D91" s="5">
-        <v>19.156437090065602</v>
+        <v>19.15777258083169</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>69.647658215999996</v>
+        <v>69.647305373999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.28301225900000304</v>
+        <v>0.28292348799999445</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0074557061786429</v>
+        <v>5.0058691287359514</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>71.760759722000003</v>
+        <v>71.760913959999996</v>
       </c>
       <c r="C93" s="5">
-        <v>2.1131015060000067</v>
+        <v>2.113608585999998</v>
       </c>
       <c r="D93" s="5">
-        <v>43.141680461040806</v>
+        <v>43.154074971656065</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>72.043369294000001</v>
+        <v>72.043445660000003</v>
       </c>
       <c r="C94" s="5">
-        <v>0.28260957199999837</v>
+        <v>0.28253170000000694</v>
       </c>
       <c r="D94" s="5">
-        <v>4.8295814301053452</v>
+        <v>4.8282111058405963</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>72.565027537999995</v>
+        <v>72.565141429999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.52165824399999394</v>
+        <v>0.52169576999999379</v>
       </c>
       <c r="D95" s="5">
-        <v>9.0436014137576404</v>
+        <v>9.0442681284254043</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>73.681154703000004</v>
+        <v>73.681235487999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.1161271650000089</v>
+        <v>1.1160940580000016</v>
       </c>
       <c r="D96" s="5">
-        <v>20.101576223518691</v>
+        <v>20.100894381281908</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>74.496074242000006</v>
+        <v>74.496147910000005</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81491953900000169</v>
+        <v>0.81491242200000613</v>
       </c>
       <c r="D97" s="5">
-        <v>14.10996318569766</v>
+        <v>14.10981594437828</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>75.298005493999995</v>
+        <v>75.298041831999996</v>
       </c>
       <c r="C98" s="5">
-        <v>0.8019312519999886</v>
+        <v>0.80189392199999077</v>
       </c>
       <c r="D98" s="5">
-        <v>13.710619851294425</v>
+        <v>13.709929000236709</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>75.206486869000003</v>
+        <v>75.206630083999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-9.1518624999991971E-2</v>
+        <v>-9.1411747999998738E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.4487923622308996</v>
+        <v>-1.4471110252448405</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>75.841104031</v>
+        <v>75.841152632999993</v>
       </c>
       <c r="C100" s="5">
-        <v>0.63461716199999785</v>
+        <v>0.63452254899999616</v>
       </c>
       <c r="D100" s="5">
-        <v>10.609425063658783</v>
+        <v>10.607748083848412</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>76.016438467</v>
+        <v>76.016616146999993</v>
       </c>
       <c r="C101" s="5">
-        <v>0.17533443599999998</v>
+        <v>0.17546351400000049</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8097870898728283</v>
+        <v>2.8118801705824481</v>
       </c>
       <c r="E101" s="5">
-        <v>10.761302553343555</v>
+        <v>10.761257555599446</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>76.246516298000003</v>
+        <v>76.246212310000004</v>
       </c>
       <c r="C102" s="5">
-        <v>0.23007783100000267</v>
+        <v>0.22959616300001073</v>
       </c>
       <c r="D102" s="5">
-        <v>3.6930978687821359</v>
+        <v>3.6852287267958417</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>76.949801195000006</v>
+        <v>76.949553983000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.70328489700000318</v>
+        <v>0.70334167299999706</v>
       </c>
       <c r="D103" s="5">
-        <v>11.647745783231734</v>
+        <v>11.64878313797848</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>77.192886892999994</v>
+        <v>77.192523171999994</v>
       </c>
       <c r="C104" s="5">
-        <v>0.24308569799998736</v>
+        <v>0.24296918899999298</v>
       </c>
       <c r="D104" s="5">
-        <v>3.8573823507654481</v>
+        <v>3.8555139166140284</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>78.337672045000005</v>
+        <v>78.337824421999997</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1447851520000114</v>
+        <v>1.1453012500000028</v>
       </c>
       <c r="D105" s="5">
-        <v>19.32200438070808</v>
+        <v>19.331536660149705</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>79.027042034999994</v>
+        <v>79.027139930000004</v>
       </c>
       <c r="C106" s="5">
-        <v>0.68936998999998877</v>
+        <v>0.68931550800000707</v>
       </c>
       <c r="D106" s="5">
-        <v>11.08637174914846</v>
+        <v>11.085430127840556</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>79.857740898000003</v>
+        <v>79.857880272000003</v>
       </c>
       <c r="C107" s="5">
-        <v>0.83069886300000917</v>
+        <v>0.83074034199999858</v>
       </c>
       <c r="D107" s="5">
-        <v>13.369314998603631</v>
+        <v>13.370004092835774</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>80.291408571000005</v>
+        <v>80.291485358000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.4336676730000022</v>
+        <v>0.43360508600000003</v>
       </c>
       <c r="D108" s="5">
-        <v>6.7148062105778505</v>
+        <v>6.7137959374392819</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>80.258956115999993</v>
+        <v>80.259012963000004</v>
       </c>
       <c r="C109" s="5">
-        <v>-3.2452455000012037E-2</v>
+        <v>-3.247239499999921E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.48394333479808704</v>
+        <v>-0.48423956446508321</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.649124119999996</v>
+        <v>80.649130967999994</v>
       </c>
       <c r="C110" s="5">
-        <v>0.39016800400000307</v>
+        <v>0.39011800499999083</v>
       </c>
       <c r="D110" s="5">
-        <v>5.9921691368086449</v>
+        <v>5.9913762545298122</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>80.271877990999997</v>
+        <v>80.271992260000005</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.37724612899999954</v>
+        <v>-0.37713870799998972</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.470965705878772</v>
+        <v>-5.4694472405497745</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>81.191798074000005</v>
+        <v>81.191803899999996</v>
       </c>
       <c r="C112" s="5">
-        <v>0.91992008300000805</v>
+        <v>0.91981163999999183</v>
       </c>
       <c r="D112" s="5">
-        <v>14.652843427662866</v>
+        <v>14.650983634676118</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>81.501824091000003</v>
+        <v>81.501958625</v>
       </c>
       <c r="C113" s="5">
-        <v>0.31002601699999843</v>
+        <v>0.31015472500000385</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6795947424622231</v>
+        <v>4.6815781417865354</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2160518627576886</v>
+        <v>7.2159782374323411</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>82.964502288000006</v>
+        <v>82.964275618000002</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4626781970000025</v>
+        <v>1.4623169930000017</v>
       </c>
       <c r="D114" s="5">
-        <v>23.79405828833989</v>
+        <v>23.78754765213975</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.051712649999999</v>
+        <v>84.051531483999995</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0872103619999933</v>
+        <v>1.0872558659999925</v>
       </c>
       <c r="D115" s="5">
-        <v>16.909838200128611</v>
+        <v>16.910647297458638</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.628552157000001</v>
+        <v>84.628244534000004</v>
       </c>
       <c r="C116" s="5">
-        <v>0.57683950700000253</v>
+        <v>0.57671305000000928</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5535738056413457</v>
+        <v>8.5516464688111924</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>85.405296422000006</v>
+        <v>85.405420140000004</v>
       </c>
       <c r="C117" s="5">
-        <v>0.77674426500000493</v>
+        <v>0.77717560600000013</v>
       </c>
       <c r="D117" s="5">
-        <v>11.587287585486195</v>
+        <v>11.594094952143585</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>86.094544162999995</v>
+        <v>86.094622768999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.68924774099998842</v>
+        <v>0.68920262899999329</v>
       </c>
       <c r="D118" s="5">
-        <v>10.126013712970327</v>
+        <v>10.125305941709772</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>86.657903825000005</v>
+        <v>86.658060149999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.56335966200001053</v>
+        <v>0.56343738099999996</v>
       </c>
       <c r="D119" s="5">
-        <v>8.1410505431167568</v>
+        <v>8.1422066787681491</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>87.242912826999998</v>
+        <v>87.242967238999995</v>
       </c>
       <c r="C120" s="5">
-        <v>0.58500900199999251</v>
+        <v>0.58490708899999788</v>
       </c>
       <c r="D120" s="5">
-        <v>8.4085986256698497</v>
+        <v>8.4070632493801654</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>87.929888300000002</v>
+        <v>87.929918854999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.68697547300000394</v>
+        <v>0.68695161600000176</v>
       </c>
       <c r="D121" s="5">
-        <v>9.8693035075515745</v>
+        <v>9.8689393692018346</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>88.227243981000001</v>
+        <v>88.227227305</v>
       </c>
       <c r="C122" s="5">
-        <v>0.29735568099999909</v>
+        <v>0.29730845000000272</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1344192239665789</v>
+        <v>4.1337488029439262</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>89.025288184999994</v>
+        <v>89.025377155000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.79804420399999287</v>
+        <v>0.79814985000000149</v>
       </c>
       <c r="D123" s="5">
-        <v>11.411007533511498</v>
+        <v>11.41259634208922</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.283624173999996</v>
+        <v>89.283584074000004</v>
       </c>
       <c r="C124" s="5">
-        <v>0.25833598900000254</v>
+        <v>0.2582069190000027</v>
       </c>
       <c r="D124" s="5">
-        <v>3.5383095150733679</v>
+        <v>3.5365098165420328</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.248009811000003</v>
+        <v>90.248098354999996</v>
       </c>
       <c r="C125" s="5">
-        <v>0.96438563700000657</v>
+        <v>0.96451428099999248</v>
       </c>
       <c r="D125" s="5">
-        <v>13.760075790631765</v>
+        <v>13.762028269822757</v>
       </c>
       <c r="E125" s="5">
-        <v>10.731276038968819</v>
+        <v>10.731201896928644</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>92.179929454000003</v>
+        <v>92.179799145000004</v>
       </c>
       <c r="C126" s="5">
-        <v>1.9319196430000005</v>
+        <v>1.9317007900000078</v>
       </c>
       <c r="D126" s="5">
-        <v>28.939165729487868</v>
+        <v>28.935460447784479</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>91.859457612</v>
+        <v>91.859348703999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.32047184200000345</v>
+        <v>-0.32045044100000553</v>
       </c>
       <c r="D127" s="5">
-        <v>-4.0930534469076907</v>
+        <v>-4.0927909945280172</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>93.081593709000003</v>
+        <v>93.08138409</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2221360970000035</v>
+        <v>1.2220353860000017</v>
       </c>
       <c r="D128" s="5">
-        <v>17.186937492175723</v>
+        <v>17.185437883936917</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>93.152949484999994</v>
+        <v>93.153031272000007</v>
       </c>
       <c r="C129" s="5">
-        <v>7.1355775999990101E-2</v>
+        <v>7.1647182000006637E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>0.92380112789356428</v>
+        <v>0.92759187314530589</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>94.352219018</v>
+        <v>94.352264582000004</v>
       </c>
       <c r="C130" s="5">
-        <v>1.199269533000006</v>
+        <v>1.1992333099999968</v>
       </c>
       <c r="D130" s="5">
-        <v>16.591287291996835</v>
+        <v>16.590734549917396</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>95.987717180999994</v>
+        <v>95.987860178000005</v>
       </c>
       <c r="C131" s="5">
-        <v>1.6354981629999941</v>
+        <v>1.6355955960000017</v>
       </c>
       <c r="D131" s="5">
-        <v>22.903014764785201</v>
+        <v>22.904499679784628</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>96.233697081000003</v>
+        <v>96.233724047999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.24597990000000891</v>
+        <v>0.24586386999999377</v>
       </c>
       <c r="D132" s="5">
-        <v>3.1188568679196615</v>
+        <v>3.1173601899983527</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>96.706941087999994</v>
+        <v>96.706950159000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.47324400699999103</v>
+        <v>0.47322611100000245</v>
       </c>
       <c r="D133" s="5">
-        <v>6.0634400085596729</v>
+        <v>6.0632027340467243</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>97.688008100999994</v>
+        <v>97.687981245000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.98106701300000054</v>
+        <v>0.98103108600000155</v>
       </c>
       <c r="D134" s="5">
-        <v>12.876437344041269</v>
+        <v>12.875937914425627</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>98.648711681999998</v>
+        <v>98.648759201000004</v>
       </c>
       <c r="C135" s="5">
-        <v>0.96070358100000419</v>
+        <v>0.96077795600000115</v>
       </c>
       <c r="D135" s="5">
-        <v>12.461005895323218</v>
+        <v>12.462026976304674</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>99.162226931000006</v>
+        <v>99.162185770999997</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51351524900000811</v>
+        <v>0.51342656999999292</v>
       </c>
       <c r="D136" s="5">
-        <v>6.4285735911709052</v>
+        <v>6.4274282855814935</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>99.598650493999997</v>
+        <v>99.598717805000007</v>
       </c>
       <c r="C137" s="5">
-        <v>0.43642356299999108</v>
+        <v>0.43653203400000962</v>
       </c>
       <c r="D137" s="5">
-        <v>5.4110627660506783</v>
+        <v>5.4124426898115141</v>
       </c>
       <c r="E137" s="5">
-        <v>10.3610491827824</v>
+        <v>10.361015490008896</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>98.698414635999995</v>
+        <v>98.698336920000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.90023585800000205</v>
+        <v>-0.90038088500000413</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.323082192484012</v>
+        <v>-10.324656795524634</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>98.265675481000002</v>
+        <v>98.265623716999997</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.43273915499999305</v>
+        <v>-0.43271320300000582</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.1363119538024193</v>
+        <v>-5.1360152580889</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>98.491650148000005</v>
+        <v>98.491558714000007</v>
       </c>
       <c r="C140" s="5">
-        <v>0.22597466700000268</v>
+        <v>0.22593499700001018</v>
       </c>
       <c r="D140" s="5">
-        <v>2.7947273474546952</v>
+        <v>2.7942320010767352</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>96.752892376999995</v>
+        <v>96.752918300000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.7387577710000102</v>
+        <v>-1.7386404140000025</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.244052405367849</v>
+        <v>-19.242893123106541</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>95.675483729999996</v>
+        <v>95.675488319999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.0774086469999986</v>
+        <v>-1.0774299800000051</v>
       </c>
       <c r="D142" s="5">
-        <v>-12.57401836169314</v>
+        <v>-12.574249119050673</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>94.417030256999993</v>
+        <v>94.417140462999996</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.258453473000003</v>
+        <v>-1.258347857000004</v>
       </c>
       <c r="D143" s="5">
-        <v>-14.690767481699895</v>
+        <v>-14.689621685176702</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>93.974879330999997</v>
+        <v>93.974882820000005</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.4421509259999965</v>
+        <v>-0.44225764299999071</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.4770459516028431</v>
+        <v>-5.4783277856030548</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>93.790573062999997</v>
+        <v>93.790569022</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.18430626800000027</v>
+        <v>-0.18431379800000514</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.3282537821560423</v>
+        <v>-2.3283477958120469</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>93.056648412000001</v>
+        <v>93.056632210000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.73392465099999527</v>
+        <v>-0.73393681199999605</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.9963928941213407</v>
+        <v>-8.9965359775177269</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>92.516982436999996</v>
+        <v>92.516997794999995</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.53966597500000546</v>
+        <v>-0.53963441500000897</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.7414559172108586</v>
+        <v>-6.741075297402177</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>92.102739258</v>
+        <v>92.102715512000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.41424317899999608</v>
+        <v>-0.41428228299999148</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.242618359083151</v>
+        <v>-5.2431002818710599</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>91.819077620000002</v>
+        <v>91.819113678999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.28366163799999811</v>
+        <v>-0.28360183300000585</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.6338417444400695</v>
+        <v>-3.6330894625361543</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.8109219707436228</v>
+        <v>-7.8109480698650753</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>91.321677352999998</v>
+        <v>91.321641493000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.49740026700000328</v>
+        <v>-0.49747218599999599</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.3103860674072143</v>
+        <v>-6.3112690643993608</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>90.845397879000004</v>
+        <v>90.845375325999996</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.47627947399999471</v>
+        <v>-0.47626616700000568</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.0820469369837422</v>
+        <v>-6.081884172188734</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>90.693339292999994</v>
+        <v>90.693309287999995</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.15205858600000965</v>
+        <v>-0.15206603800000096</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9901923928598686</v>
+        <v>-1.9902895204465865</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>90.864007780999998</v>
+        <v>90.864018508000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.170668488000004</v>
+        <v>0.17070922000000621</v>
       </c>
       <c r="D153" s="5">
-        <v>2.2817027583425631</v>
+        <v>2.2822537257058517</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>91.023800921000003</v>
+        <v>91.023794695999996</v>
       </c>
       <c r="C154" s="5">
-        <v>0.159793140000005</v>
+        <v>0.15977618799999505</v>
       </c>
       <c r="D154" s="5">
-        <v>2.1308476817332389</v>
+        <v>2.1306191814804532</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>90.904171216999998</v>
+        <v>90.904239133000004</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11962970400000472</v>
+        <v>-0.11955556299999159</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.5657716706611313</v>
+        <v>-1.5648083828471826</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>90.202078056000005</v>
+        <v>90.202073566999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.70209316099999342</v>
+        <v>-0.70216556600000501</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.884392699204902</v>
+        <v>-8.8852639958965423</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>91.162210540000004</v>
+        <v>91.162206368</v>
       </c>
       <c r="C157" s="5">
-        <v>0.96013248399999895</v>
+        <v>0.96013280100000031</v>
       </c>
       <c r="D157" s="5">
-        <v>13.548043910793028</v>
+        <v>13.548049363089731</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>90.675783527999997</v>
+        <v>90.675776631999994</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.48642701200000715</v>
+        <v>-0.48642973600000516</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.2184010883408298</v>
+        <v>-6.218435172245151</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>90.272321852000005</v>
+        <v>90.272317154000007</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40346167599999205</v>
+        <v>-0.40345947799998783</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2106488074663222</v>
+        <v>-5.2106214982922676</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>90.529459861000007</v>
+        <v>90.529456496999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.25713800900000194</v>
+        <v>0.25713934299999153</v>
       </c>
       <c r="D160" s="5">
-        <v>3.472226806345069</v>
+        <v>3.4722452865142417</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>90.036641095999997</v>
+        <v>90.036645372999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.49281876500000976</v>
+        <v>-0.49281112399999927</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.3404066044652208</v>
+        <v>-6.3403114514509307</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.9412485620654452</v>
+        <v>-1.9412824134106943</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>89.808098771999994</v>
+        <v>89.808089323000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.22854232400000285</v>
+        <v>-0.22855604999999457</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.0038242051627195</v>
+        <v>-3.004001959549818</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>89.297336756000007</v>
+        <v>89.297331037000006</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.51076201599998683</v>
+        <v>-0.51075828599999795</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6152312586310931</v>
+        <v>-6.6151851241887822</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>89.041150243999994</v>
+        <v>89.041136718000004</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.25618651200001352</v>
+        <v>-0.25619431900000222</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.3888922680686662</v>
+        <v>-3.3889941303282489</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>89.200398355999994</v>
+        <v>89.200403772000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.15924811200000022</v>
+        <v>0.15926705399999719</v>
       </c>
       <c r="D165" s="5">
-        <v>2.167410715689555</v>
+        <v>2.1676713955812943</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>89.685717456999996</v>
+        <v>89.685714584999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.48531910100000175</v>
+        <v>0.48531081299999812</v>
       </c>
       <c r="D166" s="5">
-        <v>6.7278876428753964</v>
+        <v>6.7277688674147296</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>89.154063557000001</v>
+        <v>89.154099161000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.53165389999999491</v>
+        <v>-0.53161542399999462</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.8861525927674139</v>
+        <v>-6.8856705860136813</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>88.873821274999997</v>
+        <v>88.873817114000005</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.28024228200000323</v>
+        <v>-0.28028204700000003</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.7074843221435949</v>
+        <v>-3.7079998779215639</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>88.455723866</v>
+        <v>88.455722221000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.41809740899999781</v>
+        <v>-0.4180948930000028</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.5014717215651547</v>
+        <v>-5.501439717955547</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>89.005218767000002</v>
+        <v>89.005214037000002</v>
       </c>
       <c r="C170" s="5">
-        <v>0.54949490100000276</v>
+        <v>0.54949181599999974</v>
       </c>
       <c r="D170" s="5">
-        <v>7.7145505699400374</v>
+        <v>7.7145059165660612</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>89.716416577000004</v>
+        <v>89.716412297000005</v>
       </c>
       <c r="C171" s="5">
-        <v>0.7111978100000016</v>
+        <v>0.7111982600000033</v>
       </c>
       <c r="D171" s="5">
-        <v>10.021449394375569</v>
+        <v>10.021456572718602</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>89.149098609000006</v>
+        <v>89.149094988000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.56731796799999756</v>
+        <v>-0.56731730900000343</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.3297252619122899</v>
+        <v>-7.3297173791650794</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>89.548276102000003</v>
+        <v>89.548276028000004</v>
       </c>
       <c r="C173" s="5">
-        <v>0.39917749299999628</v>
+        <v>0.39918104000000199</v>
       </c>
       <c r="D173" s="5">
-        <v>5.5074870836596457</v>
+        <v>5.5075374626265328</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.54240694461189509</v>
+        <v>-0.54241175132281327</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>90.245709528999996</v>
+        <v>90.245707726000006</v>
       </c>
       <c r="C174" s="5">
-        <v>0.69743342699999289</v>
+        <v>0.6974316980000026</v>
       </c>
       <c r="D174" s="5">
-        <v>9.7569448858005003</v>
+        <v>9.756919660471187</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>91.058208991000001</v>
+        <v>91.058206845000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.81249946200000522</v>
+        <v>0.81249911899999461</v>
       </c>
       <c r="D175" s="5">
-        <v>11.355194887519925</v>
+        <v>11.355190092270973</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>91.602517558000002</v>
+        <v>91.602513364999993</v>
       </c>
       <c r="C176" s="5">
-        <v>0.54430856700000163</v>
+        <v>0.54430651999999213</v>
       </c>
       <c r="D176" s="5">
-        <v>7.4136981827248816</v>
+        <v>7.4136695593289614</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>92.078932128000005</v>
+        <v>92.078932866000002</v>
       </c>
       <c r="C177" s="5">
-        <v>0.47641457000000287</v>
+        <v>0.4764195010000094</v>
       </c>
       <c r="D177" s="5">
-        <v>6.4227239205503883</v>
+        <v>6.4227926126714685</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>92.482098066000006</v>
+        <v>92.482102545000004</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40316593800000078</v>
+        <v>0.40316967900000122</v>
       </c>
       <c r="D178" s="5">
-        <v>5.3825725771048605</v>
+        <v>5.3826236869872535</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>92.845577656000003</v>
+        <v>92.845587937999994</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36347958999999719</v>
+        <v>0.36348539299999061</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8196215277812815</v>
+        <v>4.8196999060838186</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>93.703709762000003</v>
+        <v>93.703710385999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.85813210599999934</v>
+        <v>0.85812244800000315</v>
       </c>
       <c r="D180" s="5">
-        <v>11.672631410740554</v>
+        <v>11.672491931180296</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>94.272538826000002</v>
+        <v>94.272539391999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.56882906399999911</v>
+        <v>0.56882900600000141</v>
       </c>
       <c r="D181" s="5">
-        <v>7.5328152637291979</v>
+        <v>7.532814417980993</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>94.601295953999994</v>
+        <v>94.601292997000002</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32875712799999235</v>
+        <v>0.32875360500000284</v>
       </c>
       <c r="D182" s="5">
-        <v>4.2659713629646712</v>
+        <v>4.2659247418605828</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>95.104728236</v>
+        <v>95.104724915999995</v>
       </c>
       <c r="C183" s="5">
-        <v>0.50343228200000567</v>
+        <v>0.5034319189999934</v>
       </c>
       <c r="D183" s="5">
-        <v>6.576210993566578</v>
+        <v>6.5762063237570167</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>94.931978017999995</v>
+        <v>94.931975745000003</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.17275021800000445</v>
+        <v>-0.17274917099999243</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.1580604740725984</v>
+        <v>-2.1580475995297776</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>95.645905696</v>
+        <v>95.645904467999998</v>
       </c>
       <c r="C185" s="5">
-        <v>0.71392767800000456</v>
+        <v>0.7139287229999951</v>
       </c>
       <c r="D185" s="5">
-        <v>9.4072866826069301</v>
+        <v>9.4073012614834806</v>
       </c>
       <c r="E185" s="5">
-        <v>6.8093210270787186</v>
+        <v>6.8093197440153741</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>96.599667226999998</v>
+        <v>96.599666772000006</v>
       </c>
       <c r="C186" s="5">
-        <v>0.95376153099999783</v>
+        <v>0.9537623040000085</v>
       </c>
       <c r="D186" s="5">
-        <v>12.644750235759417</v>
+        <v>12.644761223843815</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>97.139412280000002</v>
+        <v>97.139411816000006</v>
       </c>
       <c r="C187" s="5">
-        <v>0.5397450530000043</v>
+        <v>0.53974504400000001</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9148656514640416</v>
+        <v>6.9148655661731118</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>97.435024963000004</v>
+        <v>97.435024935000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.29561268300000165</v>
+        <v>0.29561311899999509</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7135620897865707</v>
+        <v>3.7135676769637138</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>98.121303017000002</v>
+        <v>98.121303550999997</v>
       </c>
       <c r="C189" s="5">
-        <v>0.68627805399999886</v>
+        <v>0.68627861599999562</v>
       </c>
       <c r="D189" s="5">
-        <v>8.787368895478064</v>
+        <v>8.7873763751942668</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>98.074517317000002</v>
+        <v>98.074520136000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.6785700000000929E-2</v>
+        <v>-4.6783414999993056E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.57067974487902129</v>
+        <v>-0.57065194299752431</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>98.721581002999997</v>
+        <v>98.721582665</v>
       </c>
       <c r="C191" s="5">
-        <v>0.64706368599999564</v>
+        <v>0.64706252899999583</v>
       </c>
       <c r="D191" s="5">
-        <v>8.210915120546991</v>
+        <v>8.2108996573489357</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>99.395318377999999</v>
+        <v>99.395318997999993</v>
       </c>
       <c r="C192" s="5">
-        <v>0.67373737500000175</v>
+        <v>0.67373633299999369</v>
       </c>
       <c r="D192" s="5">
-        <v>8.5040446602335571</v>
+        <v>8.5040308617669638</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>99.733664614000006</v>
+        <v>99.733665095000006</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33834623600000668</v>
+        <v>0.33834609700001295</v>
       </c>
       <c r="D193" s="5">
-        <v>4.1622073545937166</v>
+        <v>4.1622055860776941</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>100.14717836</v>
+        <v>100.14717702</v>
       </c>
       <c r="C194" s="5">
-        <v>0.41351374599999247</v>
+        <v>0.41351192499999456</v>
       </c>
       <c r="D194" s="5">
-        <v>5.0904583962883221</v>
+        <v>5.0904354405596264</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>100.12196586</v>
+        <v>100.12196441</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5212499999994975E-2</v>
+        <v>-2.5212609999996971E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.30168740704249464</v>
+        <v>-0.30168872548822501</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>100.96367019</v>
+        <v>100.96366924</v>
       </c>
       <c r="C196" s="5">
-        <v>0.84170432999999889</v>
+        <v>0.84170482999999763</v>
       </c>
       <c r="D196" s="5">
-        <v>10.567918766998897</v>
+        <v>10.567925497946939</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>101.51090909</v>
+        <v>101.51090868999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54723889999999642</v>
+        <v>0.54723944999999219</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7016295623281374</v>
+        <v>6.7016365647662113</v>
       </c>
       <c r="E197" s="5">
-        <v>6.1319962954203833</v>
+        <v>6.1319972398423239</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>101.51197329</v>
+        <v>101.51197329999999</v>
       </c>
       <c r="C198" s="5">
-        <v>1.064200000001847E-3</v>
+        <v>1.0646100000002434E-3</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2581048164195252E-2</v>
+        <v>1.2585895542738257E-2</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>101.78856363</v>
+        <v>101.78856389000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.27659033999999849</v>
+        <v>0.27659059000001207</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3190942107161003</v>
+        <v>3.3190972554934639</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>102.67564457</v>
+        <v>102.67564514999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.88708094000000415</v>
+        <v>0.88708125999998799</v>
       </c>
       <c r="D200" s="5">
-        <v>10.974046877110277</v>
+        <v>10.974050998076645</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>103.0674539</v>
+        <v>103.06745408</v>
       </c>
       <c r="C201" s="5">
-        <v>0.39180933000000095</v>
+        <v>0.39180893000001049</v>
       </c>
       <c r="D201" s="5">
-        <v>4.6765299769481627</v>
+        <v>4.6765250750374188</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>103.97486759</v>
+        <v>103.97486847</v>
       </c>
       <c r="C202" s="5">
-        <v>0.9074136899999985</v>
+        <v>0.90741438999999957</v>
       </c>
       <c r="D202" s="5">
-        <v>11.091783543198774</v>
+        <v>11.09179249784753</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>104.49493475</v>
+        <v>104.49493479</v>
       </c>
       <c r="C203" s="5">
-        <v>0.52006715999999642</v>
+        <v>0.52006631999999797</v>
       </c>
       <c r="D203" s="5">
-        <v>6.17013212161861</v>
+        <v>6.1701218263567004</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>105.16708893000001</v>
+        <v>105.16708883</v>
       </c>
       <c r="C204" s="5">
-        <v>0.67215418000000682</v>
+        <v>0.67215403999999523</v>
       </c>
       <c r="D204" s="5">
-        <v>7.9979127531264016</v>
+        <v>7.9979110247343055</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>105.71867312000001</v>
+        <v>105.71867278000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55158418999999981</v>
+        <v>0.55158395000000837</v>
       </c>
       <c r="D205" s="5">
-        <v>6.4785705444802888</v>
+        <v>6.4785676501181388</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>106.49940041000001</v>
+        <v>106.49940031</v>
       </c>
       <c r="C206" s="5">
-        <v>0.78072729000000152</v>
+        <v>0.78072752999999295</v>
       </c>
       <c r="D206" s="5">
-        <v>9.2308991939510356</v>
+        <v>9.2309021787206689</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>107.50257411</v>
+        <v>107.50257376</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0031736999999907</v>
+        <v>1.0031734500000056</v>
       </c>
       <c r="D207" s="5">
-        <v>11.907812950280295</v>
+        <v>11.907809839113215</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>109.01924504</v>
+        <v>109.01924468999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.5166709300000036</v>
+        <v>1.5166709299999894</v>
       </c>
       <c r="D208" s="5">
-        <v>18.307337767413046</v>
+        <v>18.30733783171581</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>109.36291627</v>
+        <v>109.36291604</v>
       </c>
       <c r="C209" s="5">
-        <v>0.34367122999999822</v>
+        <v>0.34367135000000815</v>
       </c>
       <c r="D209" s="5">
-        <v>3.8491506166423273</v>
+        <v>3.849151996614153</v>
       </c>
       <c r="E209" s="5">
-        <v>7.7351363024819042</v>
+        <v>7.7351365004316275</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>108.25693576</v>
+        <v>108.25693559</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.1059805099999949</v>
+        <v>-1.1059804500000041</v>
       </c>
       <c r="D210" s="5">
-        <v>-11.482779138272425</v>
+        <v>-11.482778572380592</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>109.79019284</v>
+        <v>109.79019293</v>
       </c>
       <c r="C211" s="5">
-        <v>1.5332570799999985</v>
+        <v>1.5332573400000058</v>
       </c>
       <c r="D211" s="5">
-        <v>18.384218996801494</v>
+        <v>18.384222392179627</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>110.81721888</v>
+        <v>110.81722114</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0270260399999955</v>
+        <v>1.0270282099999974</v>
       </c>
       <c r="D212" s="5">
-        <v>11.821261072548349</v>
+        <v>11.821287338288155</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>110.2190123</v>
+        <v>110.21901209000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.59820657999999582</v>
+        <v>-0.59820904999999414</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.288860639708183</v>
+        <v>-6.2888857159507205</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>110.84243619999999</v>
+        <v>110.84243561</v>
       </c>
       <c r="C214" s="5">
-        <v>0.6234238999999917</v>
+        <v>0.62342351999998868</v>
       </c>
       <c r="D214" s="5">
-        <v>7.0026594930447494</v>
+        <v>7.0026551047710717</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>112.07656822</v>
+        <v>112.07656753000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.2341320200000041</v>
+        <v>1.23413192000001</v>
       </c>
       <c r="D215" s="5">
-        <v>14.210265787914045</v>
+        <v>14.210264645399073</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>112.77578764</v>
+        <v>112.77578747</v>
       </c>
       <c r="C216" s="5">
-        <v>0.6992194200000057</v>
+        <v>0.69921993999999188</v>
       </c>
       <c r="D216" s="5">
-        <v>7.7488229298199984</v>
+        <v>7.7488289410272637</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>113.52527631</v>
+        <v>113.52527360000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.74948866999999098</v>
+        <v>0.74948613000000819</v>
       </c>
       <c r="D217" s="5">
-        <v>8.2730532669690326</v>
+        <v>8.273024210053892</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>113.96940427</v>
+        <v>113.96940634000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.44412796000000299</v>
+        <v>0.44413274000000058</v>
       </c>
       <c r="D218" s="5">
-        <v>4.7969219319025536</v>
+        <v>4.7969747924541783</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>114.23103838</v>
+        <v>114.23104016000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.26163411000000281</v>
+        <v>0.26163382000000013</v>
       </c>
       <c r="D219" s="5">
-        <v>2.7898322649025031</v>
+        <v>2.789829082141293</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>114.96465932</v>
+        <v>114.96466072</v>
       </c>
       <c r="C220" s="5">
-        <v>0.73362093999999445</v>
+        <v>0.73362055999999143</v>
       </c>
       <c r="D220" s="5">
-        <v>7.9848389233350581</v>
+        <v>7.98483451133436</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>115.21726388</v>
+        <v>115.21726427</v>
       </c>
       <c r="C221" s="5">
-        <v>0.25260456000000886</v>
+        <v>0.25260355000000345</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6687822837715425</v>
+        <v>2.6687714508857541</v>
       </c>
       <c r="E221" s="5">
-        <v>5.3531377999709973</v>
+        <v>5.3531383781489028</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>117.31481212</v>
+        <v>117.31481109000001</v>
       </c>
       <c r="C222" s="5">
-        <v>2.0975482399999947</v>
+        <v>2.0975468200000051</v>
       </c>
       <c r="D222" s="5">
-        <v>24.171950100358863</v>
+        <v>24.17193197417955</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>117.50132474</v>
+        <v>117.50132286</v>
       </c>
       <c r="C223" s="5">
-        <v>0.18651262000000202</v>
+        <v>0.18651176999999564</v>
       </c>
       <c r="D223" s="5">
-        <v>1.92458755973266</v>
+        <v>1.9245787289565941</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>116.37501931</v>
+        <v>116.37502071</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1263054300000022</v>
+        <v>-1.1263021500000008</v>
       </c>
       <c r="D224" s="5">
-        <v>-10.915112307212915</v>
+        <v>-10.915082342729477</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>118.32699076999999</v>
+        <v>118.32698815000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.9519714599999958</v>
+        <v>1.9519674400000042</v>
       </c>
       <c r="D225" s="5">
-        <v>22.092404332294912</v>
+        <v>22.09235426645153</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>119.04653183000001</v>
+        <v>119.04652913</v>
       </c>
       <c r="C226" s="5">
-        <v>0.71954106000001161</v>
+        <v>0.71954097999999078</v>
       </c>
       <c r="D226" s="5">
-        <v>7.5462156943639336</v>
+        <v>7.5462149998192452</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>118.67242499</v>
+        <v>118.6724234</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.37410684000001027</v>
+        <v>-0.37410572999999658</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.7065312234608183</v>
+        <v>-3.706520497930188</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.46753133</v>
+        <v>118.46753135</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.2048936599999962</v>
+        <v>-0.20489204999999799</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.0522962198846528</v>
+        <v>-2.0522802735478352</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.97282113</v>
+        <v>118.97281579</v>
       </c>
       <c r="C229" s="5">
-        <v>0.5052897999999999</v>
+        <v>0.50528443999999695</v>
       </c>
       <c r="D229" s="5">
-        <v>5.2400524039317053</v>
+        <v>5.2399955073550997</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>118.78770536</v>
+        <v>118.78772089</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.1851157699999959</v>
+        <v>-0.18509489999999573</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.8512442011420327</v>
+        <v>-1.851037356391394</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>119.19197222</v>
+        <v>119.19197814</v>
       </c>
       <c r="C231" s="5">
-        <v>0.40426685999999279</v>
+        <v>0.40425725000000057</v>
       </c>
       <c r="D231" s="5">
-        <v>4.161243059889741</v>
+        <v>4.1611417281481433</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>118.65009714</v>
+        <v>118.65010147</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.54187507999999696</v>
+        <v>-0.54187667000000772</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.321121207427737</v>
+        <v>-5.3211361749238577</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>118.21882146999999</v>
+        <v>118.21882098</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.43127567000000511</v>
+        <v>-0.4312804899999918</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.2756713930987793</v>
+        <v>-4.2757180744519285</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6051283366059996</v>
+        <v>2.6051275640134541</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>117.33407549</v>
+        <v>117.33406886</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.88474597999999105</v>
+        <v>-0.8847521200000017</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.6201664508088527</v>
+        <v>-8.620223867083233</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>116.23981224000001</v>
+        <v>116.23980204999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0942632499999974</v>
+        <v>-1.0942668100000077</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.634697782835822</v>
+        <v>-10.634731196452929</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>115.38095813</v>
+        <v>115.38095378</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.85885411000001</v>
+        <v>-0.85884826999999575</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.5147887769155162</v>
+        <v>-8.5147339270451816</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>115.16540409</v>
+        <v>115.16539782</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.21555404000000067</v>
+        <v>-0.21555596000000321</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.2189409306951902</v>
+        <v>-2.2189605755797426</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.96242963</v>
+        <v>114.9624259</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.20297445999999297</v>
+        <v>-0.20297191999999598</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.0945710440418264</v>
+        <v>-2.0945451992941178</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>114.59631478</v>
+        <v>114.5963144</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.36611485000000243</v>
+        <v>-0.36611150000000237</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7553457997999251</v>
+        <v>-3.7553121572114767</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>113.61021379</v>
+        <v>113.6102175</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.98610098999999707</v>
+        <v>-0.98609689999999262</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.8510433440712415</v>
+        <v>-9.8510044305422646</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>113.32538382</v>
+        <v>113.32537954999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.2848299700000041</v>
+        <v>-0.28483795000001066</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.9673575329545399</v>
+        <v>-2.9674394299781137</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>112.32072259</v>
+        <v>112.32075363</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0046612299999964</v>
+        <v>-1.0046259199999952</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.134647724480583</v>
+        <v>-10.134309078223991</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>113.42913616</v>
+        <v>113.42914924999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.1084135699999962</v>
+        <v>1.108395619999996</v>
       </c>
       <c r="D243" s="5">
-        <v>12.506297084212248</v>
+        <v>12.506079791084378</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>113.73177074</v>
+        <v>113.73178025</v>
       </c>
       <c r="C244" s="5">
-        <v>0.30263458000000298</v>
+        <v>0.3026310000000052</v>
       </c>
       <c r="D244" s="5">
-        <v>3.2490621018994359</v>
+        <v>3.2490227210845601</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>113.52369624000001</v>
+        <v>113.52369564999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.20807449999999506</v>
+        <v>-0.2080846000000065</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.1734665122531194</v>
+        <v>-2.1735707736962429</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.971554758893836</v>
+        <v>-3.9715548599442707</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>114.01392370000001</v>
+        <v>114.01389605</v>
       </c>
       <c r="C246" s="5">
-        <v>0.49022745999999984</v>
+        <v>0.4902004000000062</v>
       </c>
       <c r="D246" s="5">
-        <v>5.30680257974252</v>
+        <v>5.306502686889325</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>114.62214994</v>
+        <v>114.62215021</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60822623999999337</v>
+        <v>0.60825416000000132</v>
       </c>
       <c r="D247" s="5">
-        <v>6.5928072037336971</v>
+        <v>6.5931204205508243</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>115.64847967</v>
+        <v>115.64843184</v>
       </c>
       <c r="C248" s="5">
-        <v>1.0263297300000005</v>
+        <v>1.0262816299999997</v>
       </c>
       <c r="D248" s="5">
-        <v>11.290099928013554</v>
+        <v>11.289544453982225</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>115.87314062999999</v>
+        <v>115.87315322000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.22466095999999425</v>
+        <v>0.22472138000000541</v>
       </c>
       <c r="D249" s="5">
-        <v>2.3562119380111879</v>
+        <v>2.3568533870774511</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>116.42711109</v>
+        <v>116.42711464999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.55397046000000216</v>
+        <v>0.55396142999998688</v>
       </c>
       <c r="D250" s="5">
-        <v>5.8902852081393675</v>
+        <v>5.8901859980123206</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>117.12238302</v>
+        <v>117.12237619</v>
       </c>
       <c r="C251" s="5">
-        <v>0.69527193000000409</v>
+        <v>0.69526154000000417</v>
       </c>
       <c r="D251" s="5">
-        <v>7.4061982340643429</v>
+        <v>7.4060836633209171</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>117.77153538</v>
+        <v>117.77153144</v>
       </c>
       <c r="C252" s="5">
-        <v>0.6491523600000022</v>
+        <v>0.64915525000000684</v>
       </c>
       <c r="D252" s="5">
-        <v>6.8575572080557423</v>
+        <v>6.8575890864072342</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>117.63404163</v>
+        <v>117.63403728999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.13749375000000441</v>
+        <v>-0.13749415000000909</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.3919933043806676</v>
+        <v>-1.3919973743026559</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>117.85852629999999</v>
+        <v>117.85857338</v>
       </c>
       <c r="C254" s="5">
-        <v>0.22448466999999539</v>
+        <v>0.22453609000000085</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3141859590891656</v>
+        <v>2.3147217053754998</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>119.96404647999999</v>
+        <v>119.96407206000001</v>
       </c>
       <c r="C255" s="5">
-        <v>2.1055201799999992</v>
+        <v>2.1054986800000108</v>
       </c>
       <c r="D255" s="5">
-        <v>23.674795365375843</v>
+        <v>23.674518980169701</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>120.31525788</v>
+        <v>120.31529372</v>
       </c>
       <c r="C256" s="5">
-        <v>0.35121140000001105</v>
+        <v>0.35122165999999311</v>
       </c>
       <c r="D256" s="5">
-        <v>3.5702913445801343</v>
+        <v>3.5703965556925565</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>121.30066309999999</v>
+        <v>121.30069451999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.98540521999998987</v>
+        <v>0.98540079999999364</v>
       </c>
       <c r="D257" s="5">
-        <v>10.283267434564314</v>
+        <v>10.28321600955846</v>
       </c>
       <c r="E257" s="5">
-        <v>6.8505229459396189</v>
+        <v>6.8505511782993134</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>122.41089497999999</v>
+        <v>122.41076365000001</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1102318800000006</v>
+        <v>1.1100691300000136</v>
       </c>
       <c r="D258" s="5">
-        <v>11.553391533639612</v>
+        <v>11.551608627935494</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>123.45050725</v>
+        <v>123.45054792000001</v>
       </c>
       <c r="C259" s="5">
-        <v>1.0396122700000063</v>
+        <v>1.0397842699999984</v>
       </c>
       <c r="D259" s="5">
-        <v>10.68115098685427</v>
+        <v>10.683013509037643</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>124.00569559</v>
+        <v>124.00562509</v>
       </c>
       <c r="C260" s="5">
-        <v>0.55518834000000084</v>
+        <v>0.55507716999998991</v>
       </c>
       <c r="D260" s="5">
-        <v>5.532213750458892</v>
+        <v>5.5310765843215703</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>125.41257582</v>
+        <v>125.41262519999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.4068802299999987</v>
+        <v>1.4070001099999985</v>
       </c>
       <c r="D261" s="5">
-        <v>14.496829316809489</v>
+        <v>14.498151436884177</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>125.30252616999999</v>
+        <v>125.30253365999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11004965000000766</v>
+        <v>-0.1100915399999991</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0479338815332917</v>
+        <v>-1.0483304390727199</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>126.05757545</v>
+        <v>126.05754268</v>
       </c>
       <c r="C263" s="5">
-        <v>0.75504928000000859</v>
+        <v>0.75500902000000281</v>
       </c>
       <c r="D263" s="5">
-        <v>7.4755006967828663</v>
+        <v>7.475088332211266</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>126.96268727</v>
+        <v>126.96265123000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.9051118200000019</v>
+        <v>0.90510855000000845</v>
       </c>
       <c r="D264" s="5">
-        <v>8.964711925626645</v>
+        <v>8.964680671470493</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>127.66304193000001</v>
+        <v>127.66303176</v>
       </c>
       <c r="C265" s="5">
-        <v>0.70035466000000213</v>
+        <v>0.70038052999998968</v>
       </c>
       <c r="D265" s="5">
-        <v>6.8240377513539396</v>
+        <v>6.8242995134602413</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>128.90221758999999</v>
+        <v>128.90230287</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2391756599999866</v>
+        <v>1.2392711100000042</v>
       </c>
       <c r="D266" s="5">
-        <v>12.290341974445539</v>
+        <v>12.291340800640093</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>128.86008616000001</v>
+        <v>128.86016291000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.2131429999983538E-2</v>
+        <v>-4.2139959999985876E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.39151327346081954</v>
+        <v>-0.39159213881966304</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>129.68146100000001</v>
+        <v>129.6815316</v>
       </c>
       <c r="C268" s="5">
-        <v>0.82137484000000427</v>
+        <v>0.82136868999998569</v>
       </c>
       <c r="D268" s="5">
-        <v>7.9229299237850714</v>
+        <v>7.9228636207287151</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>131.07315084999999</v>
+        <v>131.07314699</v>
       </c>
       <c r="C269" s="5">
-        <v>1.3916898499999775</v>
+        <v>1.3916153899999983</v>
       </c>
       <c r="D269" s="5">
-        <v>13.665885111641018</v>
+        <v>13.665102374747139</v>
       </c>
       <c r="E269" s="5">
-        <v>8.056417417886319</v>
+        <v>8.0563862463200806</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>131.762854</v>
+        <v>131.76251019</v>
       </c>
       <c r="C270" s="5">
-        <v>0.68970315000001392</v>
+        <v>0.68936320000000251</v>
       </c>
       <c r="D270" s="5">
-        <v>6.5003521057108271</v>
+        <v>6.4970550806844329</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>132.17896440000001</v>
+        <v>132.17897615999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.41611040000000798</v>
+        <v>0.41646596999999019</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8561505735835055</v>
+        <v>3.8595134270519749</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>133.11058790000001</v>
+        <v>133.11048815000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.9316235000000006</v>
+        <v>0.93151199000001839</v>
       </c>
       <c r="D272" s="5">
-        <v>8.7935327982551215</v>
+        <v>8.7924383223740641</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>133.05441875</v>
+        <v>133.05463900000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.6169150000016543E-2</v>
+        <v>-5.5849150000000236E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.5051947284449132</v>
+        <v>-0.50232360894706396</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>133.98827428999999</v>
+        <v>133.98854631</v>
       </c>
       <c r="C274" s="5">
-        <v>0.93385553999999615</v>
+        <v>0.93390730999999505</v>
       </c>
       <c r="D274" s="5">
-        <v>8.7551667319425199</v>
+        <v>8.7556559214740481</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>134.96722635</v>
+        <v>134.96744412000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.97895206000001167</v>
+        <v>0.97889781000000653</v>
       </c>
       <c r="D275" s="5">
-        <v>9.1285418401533924</v>
+        <v>9.1279961891074244</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>136.10234917</v>
+        <v>136.10193971999999</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1351228199999923</v>
+        <v>1.1344955999999797</v>
       </c>
       <c r="D276" s="5">
-        <v>10.572614866370644</v>
+        <v>10.56648236459068</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>137.42769804</v>
+        <v>137.42769319999999</v>
       </c>
       <c r="C277" s="5">
-        <v>1.3253488699999991</v>
+        <v>1.325753480000003</v>
       </c>
       <c r="D277" s="5">
-        <v>12.332081863717569</v>
+        <v>12.336089742256373</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>138.16293277</v>
+        <v>138.16297879000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.73523473000000195</v>
+        <v>0.73528559000001792</v>
       </c>
       <c r="D278" s="5">
-        <v>6.6122862825390705</v>
+        <v>6.6127574716683846</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>139.06859975</v>
+        <v>139.06863787</v>
       </c>
       <c r="C279" s="5">
-        <v>0.90566698000000656</v>
+        <v>0.9056590799999924</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1559613190448133</v>
+        <v>8.1558847762494437</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>140.53127520000001</v>
+        <v>140.53129213</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4626754500000061</v>
+        <v>1.4626542599999937</v>
       </c>
       <c r="D280" s="5">
-        <v>13.377496523037969</v>
+        <v>13.377287494277423</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>140.83445795</v>
+        <v>140.83430042000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.30318274999999062</v>
+        <v>0.30300829000000817</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6198259033070492</v>
+        <v>2.6183001393077943</v>
       </c>
       <c r="E281" s="5">
-        <v>7.4472209119095911</v>
+        <v>7.4471038913445087</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>140.24317012</v>
+        <v>140.24255767</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.59128782999999885</v>
+        <v>-0.59174275000000875</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.9234261604476863</v>
+        <v>-4.9271323851335929</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>141.66809648</v>
+        <v>141.66809422</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4249263600000006</v>
+        <v>1.4255365500000039</v>
       </c>
       <c r="D283" s="5">
-        <v>12.897431221399103</v>
+        <v>12.903326130879789</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>142.20784667999999</v>
+        <v>142.20735303999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53975019999998608</v>
+        <v>0.53925881999998637</v>
       </c>
       <c r="D284" s="5">
-        <v>4.6689871453788223</v>
+        <v>4.6646472693224084</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.02807118999999</v>
+        <v>144.02887404000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.8202245100000027</v>
+        <v>1.8215210000000184</v>
       </c>
       <c r="D285" s="5">
-        <v>16.488489029068056</v>
+        <v>16.501134086319034</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>145.13343692000001</v>
+        <v>145.13462795000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1053657300000168</v>
+        <v>1.1057539100000042</v>
       </c>
       <c r="D286" s="5">
-        <v>9.6084466609780641</v>
+        <v>9.6119088114617668</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>145.93018703999999</v>
+        <v>145.93133484000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.79675011999998446</v>
+        <v>0.79670688999999584</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7903253978042422</v>
+        <v>6.7898883609230687</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>147.12557899999999</v>
+        <v>147.12404766</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1953919599999949</v>
+        <v>1.192712819999997</v>
       </c>
       <c r="D288" s="5">
-        <v>10.285026145674014</v>
+        <v>10.260844858666429</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>148.46142451</v>
+        <v>148.46153913000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3358455100000128</v>
+        <v>1.3374914700000033</v>
       </c>
       <c r="D289" s="5">
-        <v>11.456463929652983</v>
+        <v>11.471418592108208</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>149.49920295999999</v>
+        <v>149.49905487000001</v>
       </c>
       <c r="C290" s="5">
-        <v>1.0377784499999905</v>
+        <v>1.0375157400000035</v>
       </c>
       <c r="D290" s="5">
-        <v>8.7183986568852632</v>
+        <v>8.7160991221147288</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>150.0469301</v>
+        <v>150.04663202</v>
       </c>
       <c r="C291" s="5">
-        <v>0.54772714000000633</v>
+        <v>0.54757714999999507</v>
       </c>
       <c r="D291" s="5">
-        <v>4.4861784066828392</v>
+        <v>4.4849295876876916</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>151.38489958</v>
+        <v>151.38466052999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3379694799999982</v>
+        <v>1.3380285099999867</v>
       </c>
       <c r="D292" s="5">
-        <v>11.241109750272216</v>
+        <v>11.241653709560362</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>151.94082585999999</v>
+        <v>151.94037736000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.55592627999999422</v>
+        <v>0.55571683000002281</v>
       </c>
       <c r="D293" s="5">
-        <v>4.4968277476720608</v>
+        <v>4.4951064198758717</v>
       </c>
       <c r="E293" s="5">
-        <v>7.886115423501705</v>
+        <v>7.8859176400061237</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>152.29617744999999</v>
+        <v>152.29503382999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.35535158999999794</v>
+        <v>0.35465646999998057</v>
       </c>
       <c r="D294" s="5">
-        <v>2.8428831456671633</v>
+        <v>2.837258944765364</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>154.12650461999999</v>
+        <v>154.12598037000001</v>
       </c>
       <c r="C295" s="5">
-        <v>1.8303271700000039</v>
+        <v>1.8309465400000136</v>
       </c>
       <c r="D295" s="5">
-        <v>15.41437834733641</v>
+        <v>15.420067649555369</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>155.76317660999999</v>
+        <v>155.76152934000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.6366719899999964</v>
+        <v>1.6355489700000021</v>
       </c>
       <c r="D296" s="5">
-        <v>13.514043678026288</v>
+        <v>13.504271763839792</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>156.81936608000001</v>
+        <v>156.82287928</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0561894700000209</v>
+        <v>1.0613499399999853</v>
       </c>
       <c r="D297" s="5">
-        <v>8.4473092539039563</v>
+        <v>8.4902344178256151</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>157.63488776</v>
+        <v>157.63565424999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.81552167999998915</v>
+        <v>0.81277496999999244</v>
       </c>
       <c r="D298" s="5">
-        <v>6.4220878651685576</v>
+        <v>6.3996902876148232</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>158.07545081000001</v>
+        <v>158.08173022</v>
       </c>
       <c r="C299" s="5">
-        <v>0.44056305000000862</v>
+        <v>0.44607597000000965</v>
       </c>
       <c r="D299" s="5">
-        <v>3.4058350432599083</v>
+        <v>3.4491019575515258</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>158.84326652999999</v>
+        <v>158.83964564999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.76781571999998732</v>
+        <v>0.75791542999999706</v>
       </c>
       <c r="D300" s="5">
-        <v>5.986991801487096</v>
+        <v>5.907507335501605</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>159.44124803</v>
+        <v>159.44154624000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.59798150000000305</v>
+        <v>0.60190059000001384</v>
       </c>
       <c r="D301" s="5">
-        <v>4.6122414618574137</v>
+        <v>4.6432103093430266</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>160.19456887999999</v>
+        <v>160.19073698</v>
       </c>
       <c r="C302" s="5">
-        <v>0.75332084999999438</v>
+        <v>0.74919073999998886</v>
       </c>
       <c r="D302" s="5">
-        <v>5.8193852154579284</v>
+        <v>5.7866401375568088</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>161.64377772</v>
+        <v>161.64367974000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4492088400000114</v>
+        <v>1.4529427600000133</v>
       </c>
       <c r="D303" s="5">
-        <v>11.41263446088927</v>
+        <v>11.443809079504286</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>162.37063176000001</v>
+        <v>162.37018416999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.72685404000000631</v>
+        <v>0.72650442999997722</v>
       </c>
       <c r="D304" s="5">
-        <v>5.5314404111699744</v>
+        <v>5.5287171646419608</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>163.62076402</v>
+        <v>163.61979592</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2501322599999867</v>
+        <v>1.2496117500000139</v>
       </c>
       <c r="D305" s="5">
-        <v>9.640556061512374</v>
+        <v>9.636398373291776</v>
       </c>
       <c r="E305" s="5">
-        <v>7.6871624817690831</v>
+        <v>7.6868431966095274</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>164.52297196000001</v>
+        <v>164.52110751999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.90220794000001092</v>
+        <v>0.90131159999998545</v>
       </c>
       <c r="D306" s="5">
-        <v>6.8212258723927111</v>
+        <v>6.8142839379037756</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>165.56246135000001</v>
+        <v>165.56140818</v>
       </c>
       <c r="C307" s="5">
-        <v>1.03948939</v>
+        <v>1.040300660000014</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8509409558835008</v>
+        <v>7.8573750332324943</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>166.58139498</v>
+        <v>166.57888524000001</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0189336299999923</v>
+        <v>1.0174770600000045</v>
       </c>
       <c r="D308" s="5">
-        <v>7.6404350367705431</v>
+        <v>7.6291914042585729</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>167.33126214999999</v>
+        <v>167.33850760999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.74986716999998748</v>
+        <v>0.75962236999998822</v>
       </c>
       <c r="D309" s="5">
-        <v>5.5375740662624295</v>
+        <v>5.6115168981260011</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>168.42323353</v>
+        <v>168.42426773</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0919713800000181</v>
+        <v>1.0857601200000033</v>
       </c>
       <c r="D310" s="5">
-        <v>8.118240659110354</v>
+        <v>8.0700410118926591</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>169.5282746</v>
+        <v>169.54075383</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1050410699999986</v>
+        <v>1.116486100000003</v>
       </c>
       <c r="D311" s="5">
-        <v>8.1637388022389956</v>
+        <v>8.2513457747066532</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>171.35709188000001</v>
+        <v>171.35130670000001</v>
       </c>
       <c r="C312" s="5">
-        <v>1.8288172800000098</v>
+        <v>1.8105528700000093</v>
       </c>
       <c r="D312" s="5">
-        <v>13.74158968846011</v>
+        <v>13.59513441096496</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>171.63880134999999</v>
+        <v>171.63841521000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.28170946999998137</v>
+        <v>0.28710850999999593</v>
       </c>
       <c r="D313" s="5">
-        <v>1.9907248417997625</v>
+        <v>2.029299074663804</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>172.5916599</v>
+        <v>172.58266445999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.95285855000000197</v>
+        <v>0.94424924999998439</v>
       </c>
       <c r="D314" s="5">
-        <v>6.8690605594037057</v>
+        <v>6.805123157772841</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>173.92250279000001</v>
+        <v>173.92212756000001</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3308428900000138</v>
+        <v>1.3394631000000174</v>
       </c>
       <c r="D315" s="5">
-        <v>9.6558106066250371</v>
+        <v>9.7215760199829795</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>174.49183135999999</v>
+        <v>174.49100892999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.56932856999998194</v>
+        <v>0.56888136999998551</v>
       </c>
       <c r="D316" s="5">
-        <v>3.9996535023923085</v>
+        <v>3.9964638734056646</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>174.86046963999999</v>
+        <v>174.85875704</v>
       </c>
       <c r="C317" s="5">
-        <v>0.36863827999999899</v>
+        <v>0.36774811000000796</v>
       </c>
       <c r="D317" s="5">
-        <v>2.5648328641369567</v>
+        <v>2.5585796625229973</v>
       </c>
       <c r="E317" s="5">
-        <v>6.8693638532491663</v>
+        <v>6.8689494793742201</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.65720263</v>
+        <v>175.65453782</v>
       </c>
       <c r="C318" s="5">
-        <v>0.79673299000000952</v>
+        <v>0.79578078000000119</v>
       </c>
       <c r="D318" s="5">
-        <v>5.6067946769438493</v>
+        <v>5.59998137515898</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>176.66147437999999</v>
+        <v>176.66001191999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.0042717499999867</v>
+        <v>1.0054740999999865</v>
       </c>
       <c r="D319" s="5">
-        <v>7.0805666326944738</v>
+        <v>7.0894233444458221</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>176.22166508999999</v>
+        <v>176.21910231999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.43980928999999946</v>
+        <v>-0.44090959999999768</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.9469030366693127</v>
+        <v>-2.9541987830093097</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>178.04372298999999</v>
+        <v>178.05441060000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8220579000000043</v>
+        <v>1.8353082800000209</v>
       </c>
       <c r="D321" s="5">
-        <v>13.137974253795415</v>
+        <v>13.23925884709476</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>178.16219762</v>
+        <v>178.16523634999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.11847463000000857</v>
+        <v>0.11082574999997519</v>
       </c>
       <c r="D322" s="5">
-        <v>0.80143813221207338</v>
+        <v>0.74947382179304523</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>178.56289086000001</v>
+        <v>178.58436828999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.40069324000000961</v>
+        <v>0.41913193999999976</v>
       </c>
       <c r="D323" s="5">
-        <v>2.732478919948278</v>
+        <v>2.8598017459778857</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>180.28985077999999</v>
+        <v>180.28206360999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.7269599199999845</v>
+        <v>1.6976953200000082</v>
       </c>
       <c r="D324" s="5">
-        <v>12.243409664156113</v>
+        <v>12.023450284917224</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>180.25512061000001</v>
+        <v>180.24910681</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.4730169999988902E-2</v>
+        <v>-3.2956799999993791E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.23091747256521744</v>
+        <v>-0.21914781878016321</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>180.72483283</v>
+        <v>180.71004507000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.46971221999999102</v>
+        <v>0.46093826000000604</v>
       </c>
       <c r="D326" s="5">
-        <v>3.1721903102664539</v>
+        <v>3.1122051153539498</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>180.50568111000001</v>
+        <v>180.50379501</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.21915171999998506</v>
+        <v>-0.20625006000000212</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.4454858560678741</v>
+        <v>-1.3610329717312575</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>181.27799411000001</v>
+        <v>181.28021168999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.77231299999999692</v>
+        <v>0.77641667999998276</v>
       </c>
       <c r="D328" s="5">
-        <v>5.2568919343990439</v>
+        <v>5.2855450668616522</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>181.50423893000001</v>
+        <v>181.49941321</v>
       </c>
       <c r="C329" s="5">
-        <v>0.22624482000000512</v>
+        <v>0.21920152000001281</v>
       </c>
       <c r="D329" s="5">
-        <v>1.5079887378339318</v>
+        <v>1.4607124389899973</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7994689729920816</v>
+        <v>3.7977258230658117</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>182.11570447</v>
+        <v>182.11248728000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.61146553999998332</v>
+        <v>0.61307407000001035</v>
       </c>
       <c r="D330" s="5">
-        <v>4.1184061390975746</v>
+        <v>4.1295539789801605</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>182.63024063</v>
+        <v>182.62928416</v>
       </c>
       <c r="C331" s="5">
-        <v>0.51453616000000579</v>
+        <v>0.51679687999998691</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4435743095189375</v>
+        <v>3.4590033480319304</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>183.78925275</v>
+        <v>183.78826038</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1590121199999999</v>
+        <v>1.1589762199999996</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8869829257533386</v>
+        <v>7.8867727968762846</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>183.75435582</v>
+        <v>183.76843536000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-3.4896930000002158E-2</v>
+        <v>-1.9825019999984761E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.22761184970676585</v>
+        <v>-0.12936579799209813</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>185.02071882999999</v>
+        <v>185.03053217999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2663630099999921</v>
+        <v>1.2620968199999822</v>
       </c>
       <c r="D334" s="5">
-        <v>8.5907056308974994</v>
+        <v>8.5599821006416832</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>186.0702814</v>
+        <v>186.09657915</v>
       </c>
       <c r="C335" s="5">
-        <v>1.0495625700000062</v>
+        <v>1.0660469700000021</v>
       </c>
       <c r="D335" s="5">
-        <v>7.0236617836754833</v>
+        <v>7.1371043253999567</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>186.47497515000001</v>
+        <v>186.46243638000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.40469375000000696</v>
+        <v>0.36585723000001735</v>
       </c>
       <c r="D336" s="5">
-        <v>2.6413894105091984</v>
+        <v>2.3848209870365622</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>187.03688825</v>
+        <v>187.02252121000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.56191309999999817</v>
+        <v>0.56008482999999387</v>
       </c>
       <c r="D337" s="5">
-        <v>3.6765474790650066</v>
+        <v>3.6646374763012135</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>188.38507731000001</v>
+        <v>188.36941555999999</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3481890600000099</v>
+        <v>1.3468943499999853</v>
       </c>
       <c r="D338" s="5">
-        <v>9.0010674177795522</v>
+        <v>8.9927965645052019</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>187.88002180999999</v>
+        <v>187.87544557999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.50505550000002586</v>
+        <v>-0.49396998000000281</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.1701519228948039</v>
+        <v>-3.1018246030980801</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>188.01398513000001</v>
+        <v>188.01798554999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13396332000002076</v>
+        <v>0.1425399700000014</v>
       </c>
       <c r="D340" s="5">
-        <v>0.85899453654223468</v>
+        <v>0.91424147234546727</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>189.02827712000001</v>
+        <v>189.01938594999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0142919900000038</v>
+        <v>1.0014003999999943</v>
       </c>
       <c r="D341" s="5">
-        <v>6.669302363453955</v>
+        <v>6.5818937093719443</v>
       </c>
       <c r="E341" s="5">
-        <v>4.1453787715127532</v>
+        <v>4.1432490645571196</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>190.34445191</v>
+        <v>190.34283217000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.3161747899999909</v>
+        <v>1.3234462200000223</v>
       </c>
       <c r="D342" s="5">
-        <v>8.6829354611283716</v>
+        <v>8.7331947728419568</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>191.45923847</v>
+        <v>191.46025914000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1147865599999989</v>
+        <v>1.1174269699999968</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2588790566725736</v>
+        <v>7.2766947942640492</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>192.11986117000001</v>
+        <v>192.12075206</v>
       </c>
       <c r="C344" s="5">
-        <v>0.66062270000000467</v>
+        <v>0.66049291999999582</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2200419328958461</v>
+        <v>4.2191741877171118</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>193.21738435</v>
+        <v>193.23375217</v>
       </c>
       <c r="C345" s="5">
-        <v>1.097523179999996</v>
+        <v>1.1130001100000015</v>
       </c>
       <c r="D345" s="5">
-        <v>7.0747856833807354</v>
+        <v>7.1777184169329322</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>194.76824407999999</v>
+        <v>194.78805702</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5508597299999849</v>
+        <v>1.5543048499999941</v>
       </c>
       <c r="D346" s="5">
-        <v>10.06859013266852</v>
+        <v>10.091062522423355</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>196.27849241999999</v>
+        <v>196.30593683000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.510248340000004</v>
+        <v>1.5178798100000108</v>
       </c>
       <c r="D347" s="5">
-        <v>9.7121626382507209</v>
+        <v>9.7623259535039928</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>196.85749372000001</v>
+        <v>196.84134728000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.57900130000001582</v>
+        <v>0.53541045000000054</v>
       </c>
       <c r="D348" s="5">
-        <v>3.5978771613252025</v>
+        <v>3.3224600976198948</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>198.05806215999999</v>
+        <v>198.03488847</v>
       </c>
       <c r="C349" s="5">
-        <v>1.2005684399999836</v>
+        <v>1.1935411899999906</v>
       </c>
       <c r="D349" s="5">
-        <v>7.5689394457983727</v>
+        <v>7.5237866835832001</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>199.33438057999999</v>
+        <v>199.31831155</v>
       </c>
       <c r="C350" s="5">
-        <v>1.2763184199999955</v>
+        <v>1.2834230800000057</v>
       </c>
       <c r="D350" s="5">
-        <v>8.0130488908354067</v>
+        <v>8.0602324033264949</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.06840306000001</v>
+        <v>201.05974330999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.7340224800000215</v>
+        <v>1.7414317599999833</v>
       </c>
       <c r="D351" s="5">
-        <v>10.95309279621619</v>
+        <v>11.003095642396277</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>202.3347952</v>
+        <v>202.33798927999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2663921399999936</v>
+        <v>1.2782459700000004</v>
       </c>
       <c r="D352" s="5">
-        <v>7.8253672061942892</v>
+        <v>7.9015476155572362</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>203.30378236000001</v>
+        <v>203.29102904000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.96898716000001173</v>
+        <v>0.95303976000002422</v>
       </c>
       <c r="D353" s="5">
-        <v>5.9006468268262502</v>
+        <v>5.8009121309754441</v>
       </c>
       <c r="E353" s="5">
-        <v>7.5520474806727078</v>
+        <v>7.5503594608942404</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>203.90801463</v>
+        <v>203.90819339999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.60423226999998292</v>
+        <v>0.61716435999997543</v>
       </c>
       <c r="D354" s="5">
-        <v>3.6253596712469305</v>
+        <v>3.7044879937525366</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>204.88758329999999</v>
+        <v>204.89044182999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.97956866999999193</v>
+        <v>0.98224842999999851</v>
       </c>
       <c r="D355" s="5">
-        <v>5.9195495258218989</v>
+        <v>5.9361694591634206</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>205.43037283999999</v>
+        <v>205.4325724</v>
       </c>
       <c r="C356" s="5">
-        <v>0.54278954000000113</v>
+        <v>0.54213057000001186</v>
       </c>
       <c r="D356" s="5">
-        <v>3.2257801761590876</v>
+        <v>3.221761166760051</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>205.90967749000001</v>
+        <v>205.93421413999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.47930465000001732</v>
+        <v>0.50164173999999662</v>
       </c>
       <c r="D357" s="5">
-        <v>2.8360171953816238</v>
+        <v>2.969932730417213</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>205.73758956</v>
+        <v>205.77064297999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.17208793000000355</v>
+        <v>-0.1635711600000036</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.99829660973087542</v>
+        <v>-0.94899319867502996</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>205.76953078</v>
+        <v>205.79221554</v>
       </c>
       <c r="C359" s="5">
-        <v>3.1941219999993109E-2</v>
+        <v>2.1572560000009844E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.18646184232589125</v>
+        <v>0.12587803364665362</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>208.40335812000001</v>
+        <v>208.38130348000001</v>
       </c>
       <c r="C360" s="5">
-        <v>2.6338273400000105</v>
+        <v>2.5890879400000131</v>
       </c>
       <c r="D360" s="5">
-        <v>16.48868577174618</v>
+        <v>16.18704081308293</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>209.98768913999999</v>
+        <v>209.96088227000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.5843310199999792</v>
+        <v>1.5795787899999993</v>
       </c>
       <c r="D361" s="5">
-        <v>9.5139538365514689</v>
+        <v>9.4852626269707141</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>209.32064631</v>
+        <v>209.30828664000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.66704282999998554</v>
+        <v>-0.65259563000000753</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.7459985623128356</v>
+        <v>-3.6667076085237338</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>209.47737719</v>
+        <v>209.45879529999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.1567308799999978</v>
+        <v>0.15050865999998564</v>
       </c>
       <c r="D363" s="5">
-        <v>0.90222121258838328</v>
+        <v>0.86631260301803792</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>210.78333884</v>
+        <v>210.67905931000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.3059616500000004</v>
+        <v>1.2202640100000224</v>
       </c>
       <c r="D364" s="5">
-        <v>7.7431884001982754</v>
+        <v>7.2193648484950135</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>211.67188383999999</v>
+        <v>211.65563685999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.88854499999999348</v>
+        <v>0.97657754999997337</v>
       </c>
       <c r="D365" s="5">
-        <v>5.1774761563392335</v>
+        <v>5.706483053974587</v>
       </c>
       <c r="E365" s="5">
-        <v>4.1160579418941579</v>
+        <v>4.1145976089058678</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>213.33672709000001</v>
+        <v>213.33906572999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.6648432500000183</v>
+        <v>1.6834288700000002</v>
       </c>
       <c r="D366" s="5">
-        <v>9.8574306012096713</v>
+        <v>9.9731325779869984</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.85430984000001</v>
+        <v>212.76613136</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.48241724999999747</v>
+        <v>-0.57293436999998448</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.6800581602923867</v>
+        <v>-3.1754921337849629</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.55595983000001</v>
+        <v>211.45708913000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2983500100000072</v>
+        <v>-1.3090422299999886</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.0790167200624694</v>
+        <v>-7.1382145605768388</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>199.95959658000001</v>
+        <v>199.89804931</v>
       </c>
       <c r="C369" s="5">
-        <v>-11.596363249999996</v>
+        <v>-11.55903982000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-49.160198252631425</v>
+        <v>-49.062728351687191</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>203.04379997999999</v>
+        <v>202.89034419000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.0842033999999785</v>
+        <v>2.9922948800000029</v>
       </c>
       <c r="D370" s="5">
-        <v>20.16272527075904</v>
+        <v>19.518153111008285</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>204.81548025999999</v>
+        <v>204.62058643</v>
       </c>
       <c r="C371" s="5">
-        <v>1.7716802799999982</v>
+        <v>1.7302422399999955</v>
       </c>
       <c r="D371" s="5">
-        <v>10.988132988122246</v>
+        <v>10.727463948600601</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>207.95667291999999</v>
+        <v>207.83210922999999</v>
       </c>
       <c r="C372" s="5">
-        <v>3.1411926600000015</v>
+        <v>3.2115227999999831</v>
       </c>
       <c r="D372" s="5">
-        <v>20.038618591652522</v>
+        <v>20.547953545810071</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>211.40837033</v>
+        <v>211.27902083999999</v>
       </c>
       <c r="C373" s="5">
-        <v>3.4516974100000084</v>
+        <v>3.4469116100000008</v>
       </c>
       <c r="D373" s="5">
-        <v>21.840539680841676</v>
+        <v>21.821730350336367</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>212.80102120999999</v>
+        <v>212.58463065999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.3926508799999908</v>
+        <v>1.3056098200000008</v>
       </c>
       <c r="D374" s="5">
-        <v>8.1977805441402438</v>
+        <v>7.6727608612996878</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>214.84979824999999</v>
+        <v>214.62207149</v>
       </c>
       <c r="C375" s="5">
-        <v>2.0487770400000045</v>
+        <v>2.0374408300000084</v>
       </c>
       <c r="D375" s="5">
-        <v>12.185030233255901</v>
+        <v>12.127007693537761</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>215.96917227</v>
+        <v>215.75727563999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.1193740200000093</v>
+        <v>1.1352041499999928</v>
       </c>
       <c r="D376" s="5">
-        <v>6.434337955014402</v>
+        <v>6.535122246397651</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>219.99734262000001</v>
+        <v>219.77922239</v>
       </c>
       <c r="C377" s="5">
-        <v>4.0281703500000106</v>
+        <v>4.0219467500000121</v>
       </c>
       <c r="D377" s="5">
-        <v>24.8268622329179</v>
+        <v>24.811382444303209</v>
       </c>
       <c r="E377" s="5">
-        <v>3.9331906670671213</v>
+        <v>3.8381144251657062</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>220.66019772999999</v>
+        <v>220.36173959000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.6628551099999811</v>
+        <v>0.58251720000001228</v>
       </c>
       <c r="D378" s="5">
-        <v>3.6761393424153965</v>
+        <v>3.2273352036472192</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>221.5159878</v>
+        <v>221.24123078</v>
       </c>
       <c r="C379" s="5">
-        <v>0.85579007000001184</v>
+        <v>0.87949118999998177</v>
       </c>
       <c r="D379" s="5">
-        <v>4.7545471875761969</v>
+        <v>4.8958928795793888</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>226.77650238999999</v>
+        <v>226.47615393000001</v>
       </c>
       <c r="C380" s="5">
-        <v>5.2605145899999854</v>
+        <v>5.2349231500000144</v>
       </c>
       <c r="D380" s="5">
-        <v>32.530462579527921</v>
+        <v>32.396646163483631</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>231.36898982</v>
+        <v>231.16725510000001</v>
       </c>
       <c r="C381" s="5">
-        <v>4.5924874300000056</v>
+        <v>4.691101169999996</v>
       </c>
       <c r="D381" s="5">
-        <v>27.19943174706474</v>
+        <v>27.892777909738875</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>234.83908782</v>
+        <v>234.50638004000001</v>
       </c>
       <c r="C382" s="5">
-        <v>3.4700980000000072</v>
+        <v>3.3391249400000049</v>
       </c>
       <c r="D382" s="5">
-        <v>19.559148273984416</v>
+        <v>18.779135117207659</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>237.78049831000001</v>
+        <v>237.44639430000001</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9414104900000098</v>
+        <v>2.9400142599999981</v>
       </c>
       <c r="D383" s="5">
-        <v>16.110147516214223</v>
+        <v>16.126408859683217</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>242.33852182000001</v>
+        <v>241.87745831999999</v>
       </c>
       <c r="C384" s="5">
-        <v>4.5580235099999982</v>
+        <v>4.4310640199999796</v>
       </c>
       <c r="D384" s="5">
-        <v>25.589884177365342</v>
+        <v>24.841163399145305</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>245.02277717999999</v>
+        <v>244.58831216999999</v>
       </c>
       <c r="C385" s="5">
-        <v>2.6842553599999803</v>
+        <v>2.7108538500000066</v>
       </c>
       <c r="D385" s="5">
-        <v>14.132161415755862</v>
+        <v>14.309847513701989</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>248.91658878000001</v>
+        <v>248.47676611</v>
       </c>
       <c r="C386" s="5">
-        <v>3.8938116000000207</v>
+        <v>3.8884539400000051</v>
       </c>
       <c r="D386" s="5">
-        <v>20.828279585593346</v>
+        <v>20.837305413746044</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>253.39996696</v>
+        <v>252.96673620000001</v>
       </c>
       <c r="C387" s="5">
-        <v>4.4833781799999883</v>
+        <v>4.4899700900000141</v>
       </c>
       <c r="D387" s="5">
-        <v>23.888946265287924</v>
+        <v>23.974274680846939</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>256.32620943000001</v>
+        <v>255.90893059000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.9262424700000054</v>
+        <v>2.9421943899999974</v>
       </c>
       <c r="D388" s="5">
-        <v>14.772419030776707</v>
+        <v>14.885255306368217</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>258.46482863</v>
+        <v>257.94599125000002</v>
       </c>
       <c r="C389" s="5">
-        <v>2.1386191999999937</v>
+        <v>2.0370606600000087</v>
       </c>
       <c r="D389" s="5">
-        <v>10.48447596627453</v>
+        <v>9.9816145668352174</v>
       </c>
       <c r="E389" s="5">
-        <v>17.48543212017093</v>
+        <v>17.365958640199743</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>258.63792425999998</v>
+        <v>258.14715374000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.17309562999997752</v>
+        <v>0.20116249000000153</v>
       </c>
       <c r="D390" s="5">
-        <v>0.80661481662731571</v>
+        <v>0.93985987339697541</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>261.62292434</v>
+        <v>261.18974429000002</v>
       </c>
       <c r="C391" s="5">
-        <v>2.9850000800000203</v>
+        <v>3.0425905499999999</v>
       </c>
       <c r="D391" s="5">
-        <v>14.763312658726125</v>
+        <v>15.097356882261547</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>263.66870238000001</v>
+        <v>263.19437500999999</v>
       </c>
       <c r="C392" s="5">
-        <v>2.0457780400000161</v>
+        <v>2.004630719999966</v>
       </c>
       <c r="D392" s="5">
-        <v>9.7977481351344089</v>
+        <v>9.6088943909903968</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>268.35616313000003</v>
+        <v>267.92592619999999</v>
       </c>
       <c r="C393" s="5">
-        <v>4.6874607500000138</v>
+        <v>4.7315511900000047</v>
       </c>
       <c r="D393" s="5">
-        <v>23.548052464330048</v>
+        <v>23.839060596889759</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>268.54642942999999</v>
+        <v>268.05477446999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.19026629999996203</v>
+        <v>0.12884826999999177</v>
       </c>
       <c r="D394" s="5">
-        <v>0.85413357134502821</v>
+        <v>0.57862091853673192</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>270.32318458999998</v>
+        <v>269.63989643999997</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7767551599999933</v>
+        <v>1.5851219699999888</v>
       </c>
       <c r="D395" s="5">
-        <v>8.2348082444761559</v>
+        <v>7.3315138750364994</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>279.02531923999999</v>
+        <v>278.23367373999997</v>
       </c>
       <c r="C396" s="5">
-        <v>8.702134650000005</v>
+        <v>8.5937772999999993</v>
       </c>
       <c r="D396" s="5">
-        <v>46.259412085354001</v>
+        <v>45.715738419984085</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>281.51469652999998</v>
+        <v>280.69931881000002</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4893772899999931</v>
+        <v>2.4656450700000505</v>
       </c>
       <c r="D397" s="5">
-        <v>11.247305845925371</v>
+        <v>11.168059024587906</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>283.20604621000001</v>
+        <v>282.57291064999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.6913496800000303</v>
+        <v>1.8735918399999605</v>
       </c>
       <c r="D398" s="5">
-        <v>7.452712896696001</v>
+        <v>8.3103593531726148</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>282.66914172000003</v>
+        <v>282.07498462000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.53690448999998353</v>
+        <v>-0.49792602999997371</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.2513987213275799</v>
+        <v>-2.0941648439013805</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>283.89456717000002</v>
+        <v>283.18608660000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2254254499999888</v>
+        <v>1.1111019800000008</v>
       </c>
       <c r="D400" s="5">
-        <v>5.328082125616862</v>
+        <v>4.8305985839791621</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>284.30895566999999</v>
+        <v>283.60176027</v>
       </c>
       <c r="C401" s="5">
-        <v>0.41438849999997274</v>
+        <v>0.41567366999998967</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7657181687669388</v>
+        <v>1.7757056359384737</v>
       </c>
       <c r="E401" s="5">
-        <v>9.9990885324659153</v>
+        <v>9.9461786150165654</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>285.30168113000002</v>
+        <v>284.63422183</v>
       </c>
       <c r="C402" s="5">
-        <v>0.99272546000003103</v>
+        <v>1.0324615600000016</v>
       </c>
       <c r="D402" s="5">
-        <v>4.2714679635842634</v>
+        <v>4.4571827800020225</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>285.38671803</v>
+        <v>284.70313712000001</v>
       </c>
       <c r="C403" s="5">
-        <v>8.5036899999977322E-2</v>
+        <v>6.8915290000006735E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.35825842288756959</v>
+        <v>0.2909297480836015</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>286.72805097999998</v>
+        <v>286.09947930999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3413329499999804</v>
+        <v>1.3963421899999844</v>
       </c>
       <c r="D404" s="5">
-        <v>5.7881705153711271</v>
+        <v>6.046851104442541</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>284.52365387999998</v>
+        <v>283.96287546000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.2043970999999942</v>
+        <v>-2.1366038499999718</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.8454531788295991</v>
+        <v>-8.6025720296902701</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>283.63045405999998</v>
+        <v>282.97082495000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.89319982000000664</v>
+        <v>-0.99205051000001276</v>
       </c>
       <c r="D406" s="5">
-        <v>-3.7027699737328335</v>
+        <v>-4.1126872496945239</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>283.96757732999998</v>
+        <v>283.04342710999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.33712327000000641</v>
+        <v>7.2602159999973992E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>1.4356818049192421</v>
+        <v>0.3083202642105265</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>281.59733279</v>
+        <v>280.32799790000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.3702445399999874</v>
+        <v>-2.715429209999968</v>
       </c>
       <c r="D408" s="5">
-        <v>-9.5689927098746796</v>
+        <v>-10.923977789791827</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>280.00746406000002</v>
+        <v>278.88687031000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.5898687299999779</v>
+        <v>-1.4411275900000078</v>
       </c>
       <c r="D409" s="5">
-        <v>-6.568600045136419</v>
+        <v>-5.9975614444836234</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>279.54287805000001</v>
+        <v>278.74875686000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.46458601000000499</v>
+        <v>-0.13811344999999164</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.9729606889007378</v>
+        <v>-0.59266130705395437</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>278.63744254</v>
+        <v>277.79945528000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.90543551000001798</v>
+        <v>-0.94930157999999665</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.8182847189465852</v>
+        <v>-4.011013305494016</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>278.72543985999999</v>
+        <v>277.83665739999998</v>
       </c>
       <c r="C412" s="5">
-        <v>8.799731999999949E-2</v>
+        <v>3.7202119999960814E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.3796345345767671</v>
+        <v>0.1608190334905002</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>278.21320909999997</v>
+        <v>277.32069548999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.51223076000002266</v>
+        <v>-0.51596190999998726</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.1831586455443919</v>
+        <v>-2.2058619381836397</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.1440571773881811</v>
+        <v>-2.2147481644754885</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>278.06350659999998</v>
+        <v>277.22096428999998</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.14970249999998941</v>
+        <v>-9.9731200000007902E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.6437951126166519</v>
+        <v>-0.43069634391545986</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>277.28802331999998</v>
+        <v>276.45101341999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.77548328000000311</v>
+        <v>-0.7699508700000024</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.2957860642659931</v>
+        <v>-3.2824252690121014</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>277.48504365999997</v>
+        <v>276.60615917000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.19702033999999458</v>
+        <v>0.15514575000003106</v>
       </c>
       <c r="D416" s="5">
-        <v>0.85597105181749455</v>
+        <v>0.67552882815242743</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>277.47961313000002</v>
+        <v>276.03654496000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-5.4305299999555245E-3</v>
+        <v>-0.56961420999999746</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.3482111044903498E-2</v>
+        <v>-2.4433588878098433</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>277.50998815000003</v>
+        <v>276.47848450999999</v>
       </c>
       <c r="C418" s="5">
-        <v>3.0375020000008135E-2</v>
+        <v>0.44193954999997231</v>
       </c>
       <c r="D418" s="5">
-        <v>0.13144020609168194</v>
+        <v>1.9382300395438756</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>278.33072421999998</v>
+        <v>277.48352046000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.82073606999995263</v>
+        <v>1.0050359500000354</v>
       </c>
       <c r="D419" s="5">
-        <v>3.6073030882098678</v>
+        <v>4.4504382285696975</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>278.19883517</v>
+        <v>277.3472347</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.13188904999998385</v>
+        <v>-0.13628576000002113</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.56714914878380762</v>
+        <v>-0.58778933077450191</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>278.70458585</v>
+        <v>278.05044941</v>
       </c>
       <c r="C421" s="5">
-        <v>0.50575068000000556</v>
+        <v>0.70321470999999747</v>
       </c>
       <c r="D421" s="5">
-        <v>2.2034814146147053</v>
+        <v>3.0853940176349681</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>278.33351032000002</v>
+        <v>278.82179625999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.37107552999998461</v>
+        <v>0.77134684999998626</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.5860674160241062</v>
+        <v>3.3802153562569881</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>278.85881805000002</v>
+        <v>279.50281016999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.52530773000000863</v>
+        <v>0.68101390999999012</v>
       </c>
       <c r="D423" s="5">
-        <v>2.2884562283793652</v>
+        <v>2.9706598482263535</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>278.10999419000001</v>
+        <v>279.07763935999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.74882386000001588</v>
+        <v>-0.42517080999999735</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.1752097746624131</v>
+        <v>-1.8102070244996993</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>277.47583716000003</v>
+        <v>278.58945459</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.63415702999998302</v>
+        <v>-0.48818476999997529</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.7022287201435957</v>
+        <v>-2.0790567397351856</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.26503843666707549</v>
+        <v>0.45750610056642937</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>280.98409849000001</v>
+        <v>282.13748134000002</v>
       </c>
       <c r="C426" s="5">
-        <v>3.5082613299999821</v>
+        <v>3.5480267500000195</v>
       </c>
       <c r="D426" s="5">
-        <v>16.272998046428079</v>
+        <v>16.400097287951464</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>280.30266742999999</v>
+        <v>281.96160946999998</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.68143106000002263</v>
+        <v>-0.17587187000003723</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.8716854426951155</v>
+        <v>-0.7454670045182521</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>280.27300169</v>
+        <v>282.00605575999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.9665739999984453E-2</v>
+        <v>4.4446289999996225E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.12692770230781081</v>
+        <v>0.1893229832534038</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>280.53400735999998</v>
+        <v>282.93889582000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.26100566999997454</v>
+        <v>0.93284006000004638</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1232477165548982</v>
+        <v>4.0424665053364617</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>281.41454944999998</v>
+        <v>283.64691068000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.88054209000000583</v>
+        <v>0.70801485999999159</v>
       </c>
       <c r="D430" s="5">
-        <v>3.8322774049393438</v>
+        <v>3.0445060870448515</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>280.82636101000003</v>
+        <v>283.39542115</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.58818843999995352</v>
+        <v>-0.25148953000001484</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.4795039247293094</v>
+        <v>-1.0587815747738594</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>280.16380650000002</v>
+        <v>284.98485017000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.66255451000000676</v>
+        <v>1.5894290200000114</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.7947134808250285</v>
+        <v>6.9417615077590478</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>281.13052813000002</v>
+        <v>285.53021597999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.966721629999995</v>
+        <v>0.54536580999996431</v>
       </c>
       <c r="D433" s="5">
-        <v>4.2201631468482326</v>
+        <v>2.3207239836874338</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>280.54794793999997</v>
+        <v>284.32768128999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.58258019000004424</v>
+        <v>-1.2025346899999931</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.4585841047750634</v>
+        <v>-4.9384624939484922</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>278.74095569000002</v>
+        <v>283.40716771000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.8069922499999507</v>
+        <v>-0.92051357999997663</v>
       </c>
       <c r="D435" s="5">
-        <v>-7.4611155632309689</v>
+        <v>-3.8165748910546249</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>278.14829321000002</v>
+        <v>283.87819026</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.59266248000000132</v>
+        <v>0.4710225499999865</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.5218282115070378</v>
+        <v>2.0127314860312495</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>279.21578419999997</v>
+        <v>285.90897047999999</v>
       </c>
       <c r="C437" s="5">
-        <v>1.0674909899999534</v>
+        <v>2.0307802199999969</v>
       </c>
       <c r="D437" s="5">
-        <v>4.7038844665473478</v>
+        <v>8.9303866940183774</v>
       </c>
       <c r="E437" s="5">
-        <v>0.62706254274553785</v>
+        <v>2.6273485120864137</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>286.53030063</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.62133015000000569</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.6392063195407323</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>