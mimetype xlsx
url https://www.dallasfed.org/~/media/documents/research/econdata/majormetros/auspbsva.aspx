--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F4296C8D-961F-4891-8575-3B1456384E45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70B39333-81C5-4125-A810-FDA81E799835}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA072180-6F0A-4BBB-AEC3-B14DF8072F2A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D2DCA6AB-2F70-4910-991A-6BACB7C311A5}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A6D0C6B-54DC-4F11-B0C6-5380E7030C68}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2C3562D-2A56-4753-8BC7-59CC291821A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.0127314860312495</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>285.90897047999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.0307802199999969</v>
       </c>
       <c r="D437" s="5">
         <v>8.9303866940183774</v>
       </c>
       <c r="E437" s="5">
         <v>2.6273485120864137</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>286.53030063</v>
+        <v>286.50258652000002</v>
       </c>
       <c r="C438" s="5">
-        <v>0.62133015000000569</v>
+        <v>0.59361604000002899</v>
       </c>
       <c r="D438" s="5">
-        <v>2.6392063195407323</v>
+        <v>2.5201386398884917</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>286.25575648</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.24683004000002029</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.0289490839196613</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>286.82658285000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.57082637000002023</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.4193558390001924</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>