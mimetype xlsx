--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70B39333-81C5-4125-A810-FDA81E799835}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{18496730-ABCE-43DF-BAE3-F70BF0180C76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D2DCA6AB-2F70-4910-991A-6BACB7C311A5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3DD758A8-62EC-4AC6-BE1B-34944021233D}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2C3562D-2A56-4753-8BC7-59CC291821A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4479D47-7868-433B-BCF9-98221E969C2D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.555830602</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>35.512823590000004</v>
       </c>
       <c r="C7" s="5">
         <v>-4.3007011999996791E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.441858174022137</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>35.810670453999997</v>
       </c>
       <c r="C8" s="5">
         <v>0.29784686399999316</v>
       </c>
       <c r="D8" s="5">
         <v>10.541913058476894</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>36.750291390999998</v>
       </c>
       <c r="C9" s="5">
         <v>0.93962093700000082</v>
       </c>
       <c r="D9" s="5">
         <v>36.452035575755801</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>37.222571737000003</v>
       </c>
       <c r="C10" s="5">
         <v>0.47228034600000512</v>
       </c>
       <c r="D10" s="5">
         <v>16.559335751951608</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>37.433436037</v>
       </c>
       <c r="C11" s="5">
         <v>0.21086429999999723</v>
       </c>
       <c r="D11" s="5">
         <v>7.0138059634726746</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>37.398530461</v>
       </c>
       <c r="C12" s="5">
         <v>-3.4905575999999883E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-1.1132437292453834</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>37.869051182</v>
       </c>
       <c r="C13" s="5">
         <v>0.47052072099999975</v>
       </c>
       <c r="D13" s="5">
         <v>16.187294402607755</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>38.204880428999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.3358292469999995</v>
       </c>
       <c r="D14" s="5">
         <v>11.176513565483903</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>38.529119051000002</v>
       </c>
       <c r="C15" s="5">
         <v>0.32423862200000286</v>
       </c>
       <c r="D15" s="5">
         <v>10.673288058683683</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>39.003633321999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.47451427099999677</v>
       </c>
       <c r="D16" s="5">
         <v>15.822205013550272</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>39.381273872999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.37764055099999894</v>
       </c>
       <c r="D17" s="5">
         <v>12.257752653874544</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>39.342380796999997</v>
       </c>
       <c r="C18" s="5">
         <v>-3.8893076000000804E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1787077260060008</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>39.669965804</v>
       </c>
       <c r="C19" s="5">
         <v>0.32758500700000326</v>
       </c>
       <c r="D19" s="5">
         <v>10.462345794378258</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>40.047541056</v>
       </c>
       <c r="C20" s="5">
         <v>0.37757525199999975</v>
       </c>
       <c r="D20" s="5">
         <v>12.03877459517042</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>40.448030691</v>
       </c>
       <c r="C21" s="5">
         <v>0.40048963499999957</v>
       </c>
       <c r="D21" s="5">
         <v>12.682978541663248</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>40.857651023999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.40962033299999945</v>
       </c>
       <c r="D22" s="5">
         <v>12.852752125171939</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>39.831198845000003</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0264521789999961</v>
       </c>
       <c r="D23" s="5">
         <v>-26.311485678806534</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>39.174982757000002</v>
       </c>
       <c r="C24" s="5">
         <v>-0.65621608800000075</v>
       </c>
       <c r="D24" s="5">
         <v>-18.073343539156795</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>40.158886721999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.98390396499999611</v>
       </c>
       <c r="D25" s="5">
         <v>34.671038937566777</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>40.099284951999998</v>
       </c>
       <c r="C26" s="5">
         <v>-5.9601770000000442E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7665126266958042</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>40.196188292999999</v>
       </c>
       <c r="C27" s="5">
         <v>9.6903341000000864E-2</v>
       </c>
       <c r="D27" s="5">
         <v>2.9387577214235794</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>41.262366323999998</v>
       </c>
       <c r="C28" s="5">
         <v>1.0661780309999997</v>
       </c>
       <c r="D28" s="5">
         <v>36.908717170298047</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>40.975943199</v>
       </c>
       <c r="C29" s="5">
         <v>-0.28642312499999889</v>
       </c>
       <c r="D29" s="5">
         <v>-8.0190385625276477</v>
       </c>
       <c r="E29" s="5">
         <v>4.0493086413167401</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>41.606884110000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.63094091100000327</v>
       </c>
       <c r="D30" s="5">
         <v>20.125389628591183</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>41.969492182000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.36260807200000045</v>
       </c>
       <c r="D31" s="5">
         <v>10.974259143396715</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>42.154614719999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.18512253799999456</v>
       </c>
       <c r="D32" s="5">
         <v>5.4233758775285912</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>42.254858419999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.10024370000000005</v>
       </c>
       <c r="D33" s="5">
         <v>2.8912204296947852</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>43.025091576000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.77023315600000331</v>
       </c>
       <c r="D34" s="5">
         <v>24.205786649934268</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>43.340798519000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.31570694300000213</v>
       </c>
       <c r="D35" s="5">
         <v>9.1694852531074567</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.00730437</v>
       </c>
       <c r="C36" s="5">
         <v>0.6665058509999966</v>
       </c>
       <c r="D36" s="5">
         <v>20.097592488742212</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.436952101000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.42964773100000286</v>
       </c>
       <c r="D37" s="5">
         <v>12.365750188060499</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.968608840000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.53165673899999888</v>
       </c>
       <c r="D38" s="5">
         <v>15.340616374747661</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.403516676000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.43490783600000071</v>
       </c>
       <c r="D39" s="5">
         <v>12.243312529825001</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.596372961</v>
       </c>
       <c r="C40" s="5">
         <v>0.19285628499999774</v>
       </c>
       <c r="D40" s="5">
         <v>5.217908622330425</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>46.569053064000002</v>
       </c>
       <c r="C41" s="5">
         <v>0.97268010300000185</v>
       </c>
       <c r="D41" s="5">
         <v>28.826532205461032</v>
       </c>
       <c r="E41" s="5">
         <v>13.649740380195819</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.318210297999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.25084276600000521</v>
       </c>
       <c r="D42" s="5">
         <v>-6.2756671292836019</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.108648846000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.79043854800000446</v>
       </c>
       <c r="D43" s="5">
         <v>22.514230031308902</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.700555215000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.59190636900000015</v>
       </c>
       <c r="D44" s="5">
         <v>16.1645010475874</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>48.277606220000003</v>
       </c>
       <c r="C45" s="5">
         <v>0.57705100500000128</v>
       </c>
       <c r="D45" s="5">
         <v>15.522752398514594</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.504866276000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.22726005599999866</v>
       </c>
       <c r="D46" s="5">
         <v>5.7974018856558063</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>49.154540578999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.64967430299999762</v>
       </c>
       <c r="D47" s="5">
         <v>17.311329518709218</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.534541742999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.38000116399999939</v>
       </c>
       <c r="D48" s="5">
         <v>9.6816812308410327</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>50.096197025999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.56165528300000034</v>
       </c>
       <c r="D49" s="5">
         <v>14.487825067567561</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>50.922872740000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.82667571400000384</v>
       </c>
       <c r="D50" s="5">
         <v>21.701981464222509</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>51.691292883999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.7684201439999967</v>
       </c>
       <c r="D51" s="5">
         <v>19.688930822391359</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>52.21378567</v>
       </c>
       <c r="C52" s="5">
         <v>0.52249278600000082</v>
       </c>
       <c r="D52" s="5">
         <v>12.827106028427027</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>52.142190948</v>
       </c>
       <c r="C53" s="5">
         <v>-7.1594722000000388E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.6330687097330543</v>
       </c>
       <c r="E53" s="5">
         <v>11.967470921817579</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>52.789087139000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.64689619100000328</v>
       </c>
       <c r="D54" s="5">
         <v>15.946732753466764</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>53.263699199999998</v>
       </c>
       <c r="C55" s="5">
         <v>0.47461206099999487</v>
       </c>
       <c r="D55" s="5">
         <v>11.33868267884468</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>53.853721169000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.5900219690000057</v>
       </c>
       <c r="D56" s="5">
         <v>14.133387332834889</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>54.707429296999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.85370812799999385</v>
       </c>
       <c r="D57" s="5">
         <v>20.772229582223002</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>54.602375928999997</v>
       </c>
       <c r="C58" s="5">
         <v>-0.10505336800000009</v>
       </c>
       <c r="D58" s="5">
         <v>-2.2801491708705157</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.067303174000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.46492724500000548</v>
       </c>
       <c r="D59" s="5">
         <v>10.710091523090014</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>56.241256444999998</v>
       </c>
       <c r="C60" s="5">
         <v>1.1739532709999949</v>
       </c>
       <c r="D60" s="5">
         <v>28.805519737984262</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.617572412999998</v>
       </c>
       <c r="C61" s="5">
         <v>0.37631596800000011</v>
       </c>
       <c r="D61" s="5">
         <v>8.3315003762719044</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>57.142928853999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.52535644099999956</v>
       </c>
       <c r="D62" s="5">
         <v>11.721054267772057</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.997863510999998</v>
       </c>
       <c r="C63" s="5">
         <v>0.85493465700000115</v>
       </c>
       <c r="D63" s="5">
         <v>19.507177966642431</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>59.037102169999997</v>
       </c>
       <c r="C64" s="5">
         <v>1.0392386589999987</v>
       </c>
       <c r="D64" s="5">
         <v>23.753199912551892</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>59.730772631000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.69367046100000351</v>
       </c>
       <c r="D65" s="5">
         <v>15.047505159788921</v>
       </c>
       <c r="E65" s="5">
         <v>14.553630265686168</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>60.293927119999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.56315448899999865</v>
       </c>
       <c r="D66" s="5">
         <v>11.919373428480862</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>60.864501971000003</v>
       </c>
       <c r="C67" s="5">
         <v>0.57057485100000349</v>
       </c>
       <c r="D67" s="5">
         <v>11.965961183358198</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>61.242155263000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.37765329199999798</v>
       </c>
       <c r="D68" s="5">
         <v>7.7052124522855925</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>60.840872478000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.40128278499999936</v>
       </c>
       <c r="D69" s="5">
         <v>-7.5856090034452262</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>62.164480535000003</v>
       </c>
       <c r="C70" s="5">
         <v>1.3236080570000013</v>
       </c>
       <c r="D70" s="5">
         <v>29.468020128173755</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>62.735630423000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.57114988800000077</v>
       </c>
       <c r="D71" s="5">
         <v>11.599819307874748</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>63.221513330999997</v>
       </c>
       <c r="C72" s="5">
         <v>0.48588290799999356</v>
       </c>
       <c r="D72" s="5">
         <v>9.7002076190472195</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>63.790603298999997</v>
       </c>
       <c r="C73" s="5">
         <v>0.56908996800000011</v>
       </c>
       <c r="D73" s="5">
         <v>11.352985702134987</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>64.348726388000003</v>
       </c>
       <c r="C74" s="5">
         <v>0.55812308900000573</v>
       </c>
       <c r="D74" s="5">
         <v>11.019419812516261</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>64.776170140000005</v>
       </c>
       <c r="C75" s="5">
         <v>0.42744375200000206</v>
       </c>
       <c r="D75" s="5">
         <v>8.2689029661474844</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>65.014597554999995</v>
       </c>
       <c r="C76" s="5">
         <v>0.23842741499998965</v>
       </c>
       <c r="D76" s="5">
         <v>4.5074712176794485</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>65.412562245000004</v>
       </c>
       <c r="C77" s="5">
         <v>0.39796469000000911</v>
       </c>
       <c r="D77" s="5">
         <v>7.5977994024344797</v>
       </c>
       <c r="E77" s="5">
         <v>9.5123323602400269</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>64.235487430999996</v>
       </c>
       <c r="C78" s="5">
         <v>-1.177074814000008</v>
       </c>
       <c r="D78" s="5">
         <v>-19.579576536207611</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>64.605539871000005</v>
       </c>
       <c r="C79" s="5">
         <v>0.37005244000000914</v>
       </c>
       <c r="D79" s="5">
         <v>7.1363464454719416</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>65.303676637999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.69813676699999405</v>
       </c>
       <c r="D80" s="5">
         <v>13.766520720281283</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>65.786259774000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.48258313600000236</v>
       </c>
       <c r="D81" s="5">
         <v>9.2372482197330861</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.172833681</v>
       </c>
       <c r="C82" s="5">
         <v>0.38657390699999894</v>
       </c>
       <c r="D82" s="5">
         <v>7.2838730227731352</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.179240862</v>
       </c>
       <c r="C83" s="5">
         <v>6.4071810000001506E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.11625182976957582</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>66.229675254</v>
       </c>
       <c r="C84" s="5">
         <v>5.0434391999999661E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.91834824621985778</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>66.666423144999996</v>
       </c>
       <c r="C85" s="5">
         <v>0.436747890999996</v>
       </c>
       <c r="D85" s="5">
         <v>8.2067486462155124</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>66.980511460000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.31408831500000645</v>
       </c>
       <c r="D86" s="5">
         <v>5.8024340793755735</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>67.653622904000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.67311144399999989</v>
       </c>
       <c r="D87" s="5">
         <v>12.748607473120366</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>67.975858779999996</v>
       </c>
       <c r="C88" s="5">
         <v>0.32223587599999348</v>
       </c>
       <c r="D88" s="5">
         <v>5.8677627922675724</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>68.631051889999995</v>
       </c>
       <c r="C89" s="5">
         <v>0.65519310999999902</v>
       </c>
       <c r="D89" s="5">
         <v>12.199630612557065</v>
       </c>
       <c r="E89" s="5">
         <v>4.9202928834147786</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>68.358573168000007</v>
       </c>
       <c r="C90" s="5">
         <v>-0.27247872199998824</v>
       </c>
       <c r="D90" s="5">
         <v>-4.6615674334808954</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>69.364381886000004</v>
       </c>
       <c r="C91" s="5">
         <v>1.0058087179999973</v>
       </c>
       <c r="D91" s="5">
         <v>19.15777258083169</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>69.647305373999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.28292348799999445</v>
       </c>
       <c r="D92" s="5">
         <v>5.0058691287359514</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>71.760913959999996</v>
       </c>
       <c r="C93" s="5">
         <v>2.113608585999998</v>
       </c>
       <c r="D93" s="5">
         <v>43.154074971656065</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>72.043445660000003</v>
       </c>
       <c r="C94" s="5">
         <v>0.28253170000000694</v>
       </c>
       <c r="D94" s="5">
         <v>4.8282111058405963</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>72.565141429999997</v>
       </c>
       <c r="C95" s="5">
         <v>0.52169576999999379</v>
       </c>
       <c r="D95" s="5">
         <v>9.0442681284254043</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>73.681235487999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.1160940580000016</v>
       </c>
       <c r="D96" s="5">
         <v>20.100894381281908</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>74.496147910000005</v>
       </c>
       <c r="C97" s="5">
         <v>0.81491242200000613</v>
       </c>
       <c r="D97" s="5">
         <v>14.10981594437828</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>75.298041831999996</v>
       </c>
       <c r="C98" s="5">
         <v>0.80189392199999077</v>
       </c>
       <c r="D98" s="5">
         <v>13.709929000236709</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>75.206630083999997</v>
       </c>
       <c r="C99" s="5">
         <v>-9.1411747999998738E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-1.4471110252448405</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>75.841152632999993</v>
       </c>
       <c r="C100" s="5">
         <v>0.63452254899999616</v>
       </c>
       <c r="D100" s="5">
         <v>10.607748083848412</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>76.016616146999993</v>
       </c>
       <c r="C101" s="5">
         <v>0.17546351400000049</v>
       </c>
       <c r="D101" s="5">
         <v>2.8118801705824481</v>
       </c>
       <c r="E101" s="5">
         <v>10.761257555599446</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>76.246212310000004</v>
       </c>
       <c r="C102" s="5">
         <v>0.22959616300001073</v>
       </c>
       <c r="D102" s="5">
         <v>3.6852287267958417</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>76.949553983000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.70334167299999706</v>
       </c>
       <c r="D103" s="5">
         <v>11.64878313797848</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>77.192523171999994</v>
       </c>
       <c r="C104" s="5">
         <v>0.24296918899999298</v>
       </c>
       <c r="D104" s="5">
         <v>3.8555139166140284</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>78.337824421999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.1453012500000028</v>
       </c>
       <c r="D105" s="5">
         <v>19.331536660149705</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>79.027139930000004</v>
       </c>
       <c r="C106" s="5">
         <v>0.68931550800000707</v>
       </c>
       <c r="D106" s="5">
         <v>11.085430127840556</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>79.857880272000003</v>
       </c>
       <c r="C107" s="5">
         <v>0.83074034199999858</v>
       </c>
       <c r="D107" s="5">
         <v>13.370004092835774</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>80.291485358000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.43360508600000003</v>
       </c>
       <c r="D108" s="5">
         <v>6.7137959374392819</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>80.259012963000004</v>
       </c>
       <c r="C109" s="5">
         <v>-3.247239499999921E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-0.48423956446508321</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.649130967999994</v>
       </c>
       <c r="C110" s="5">
         <v>0.39011800499999083</v>
       </c>
       <c r="D110" s="5">
         <v>5.9913762545298122</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>80.271992260000005</v>
       </c>
       <c r="C111" s="5">
         <v>-0.37713870799998972</v>
       </c>
       <c r="D111" s="5">
         <v>-5.4694472405497745</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>81.191803899999996</v>
       </c>
       <c r="C112" s="5">
         <v>0.91981163999999183</v>
       </c>
       <c r="D112" s="5">
         <v>14.650983634676118</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>81.501958625</v>
       </c>
       <c r="C113" s="5">
         <v>0.31015472500000385</v>
       </c>
       <c r="D113" s="5">
         <v>4.6815781417865354</v>
       </c>
       <c r="E113" s="5">
         <v>7.2159782374323411</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>82.964275618000002</v>
       </c>
       <c r="C114" s="5">
         <v>1.4623169930000017</v>
       </c>
       <c r="D114" s="5">
         <v>23.78754765213975</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>84.051531483999995</v>
       </c>
       <c r="C115" s="5">
         <v>1.0872558659999925</v>
       </c>
       <c r="D115" s="5">
         <v>16.910647297458638</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>84.628244534000004</v>
       </c>
       <c r="C116" s="5">
         <v>0.57671305000000928</v>
       </c>
       <c r="D116" s="5">
         <v>8.5516464688111924</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>85.405420140000004</v>
       </c>
       <c r="C117" s="5">
         <v>0.77717560600000013</v>
       </c>
       <c r="D117" s="5">
         <v>11.594094952143585</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>86.094622768999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.68920262899999329</v>
       </c>
       <c r="D118" s="5">
         <v>10.125305941709772</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>86.658060149999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.56343738099999996</v>
       </c>
       <c r="D119" s="5">
         <v>8.1422066787681491</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>87.242967238999995</v>
       </c>
       <c r="C120" s="5">
         <v>0.58490708899999788</v>
       </c>
       <c r="D120" s="5">
         <v>8.4070632493801654</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>87.929918854999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.68695161600000176</v>
       </c>
       <c r="D121" s="5">
         <v>9.8689393692018346</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>88.227227305</v>
       </c>
       <c r="C122" s="5">
         <v>0.29730845000000272</v>
       </c>
       <c r="D122" s="5">
         <v>4.1337488029439262</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>89.025377155000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.79814985000000149</v>
       </c>
       <c r="D123" s="5">
         <v>11.41259634208922</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.283584074000004</v>
       </c>
       <c r="C124" s="5">
         <v>0.2582069190000027</v>
       </c>
       <c r="D124" s="5">
         <v>3.5365098165420328</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.248098354999996</v>
       </c>
       <c r="C125" s="5">
         <v>0.96451428099999248</v>
       </c>
       <c r="D125" s="5">
         <v>13.762028269822757</v>
       </c>
       <c r="E125" s="5">
         <v>10.731201896928644</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.179799145000004</v>
       </c>
       <c r="C126" s="5">
         <v>1.9317007900000078</v>
       </c>
       <c r="D126" s="5">
         <v>28.935460447784479</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>91.859348703999999</v>
       </c>
       <c r="C127" s="5">
         <v>-0.32045044100000553</v>
       </c>
       <c r="D127" s="5">
         <v>-4.0927909945280172</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.08138409</v>
       </c>
       <c r="C128" s="5">
         <v>1.2220353860000017</v>
       </c>
       <c r="D128" s="5">
         <v>17.185437883936917</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.153031272000007</v>
       </c>
       <c r="C129" s="5">
         <v>7.1647182000006637E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.92759187314530589</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>94.352264582000004</v>
       </c>
       <c r="C130" s="5">
         <v>1.1992333099999968</v>
       </c>
       <c r="D130" s="5">
         <v>16.590734549917396</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>95.987860178000005</v>
       </c>
       <c r="C131" s="5">
         <v>1.6355955960000017</v>
       </c>
       <c r="D131" s="5">
         <v>22.904499679784628</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>96.233724047999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.24586386999999377</v>
       </c>
       <c r="D132" s="5">
         <v>3.1173601899983527</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>96.706950159000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.47322611100000245</v>
       </c>
       <c r="D133" s="5">
         <v>6.0632027340467243</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>97.687981245000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.98103108600000155</v>
       </c>
       <c r="D134" s="5">
         <v>12.875937914425627</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>98.648759201000004</v>
       </c>
       <c r="C135" s="5">
         <v>0.96077795600000115</v>
       </c>
       <c r="D135" s="5">
         <v>12.462026976304674</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>99.162185770999997</v>
       </c>
       <c r="C136" s="5">
         <v>0.51342656999999292</v>
       </c>
       <c r="D136" s="5">
         <v>6.4274282855814935</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>99.598717805000007</v>
       </c>
       <c r="C137" s="5">
         <v>0.43653203400000962</v>
       </c>
       <c r="D137" s="5">
         <v>5.4124426898115141</v>
       </c>
       <c r="E137" s="5">
         <v>10.361015490008896</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>98.698336920000003</v>
       </c>
       <c r="C138" s="5">
         <v>-0.90038088500000413</v>
       </c>
       <c r="D138" s="5">
         <v>-10.324656795524634</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>98.265623716999997</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43271320300000582</v>
       </c>
       <c r="D139" s="5">
         <v>-5.1360152580889</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>98.491558714000007</v>
       </c>
       <c r="C140" s="5">
         <v>0.22593499700001018</v>
       </c>
       <c r="D140" s="5">
         <v>2.7942320010767352</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.752918300000005</v>
       </c>
       <c r="C141" s="5">
         <v>-1.7386404140000025</v>
       </c>
       <c r="D141" s="5">
         <v>-19.242893123106541</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>95.675488319999999</v>
       </c>
       <c r="C142" s="5">
         <v>-1.0774299800000051</v>
       </c>
       <c r="D142" s="5">
         <v>-12.574249119050673</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>94.417140462999996</v>
       </c>
       <c r="C143" s="5">
         <v>-1.258347857000004</v>
       </c>
       <c r="D143" s="5">
         <v>-14.689621685176702</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>93.974882820000005</v>
       </c>
       <c r="C144" s="5">
         <v>-0.44225764299999071</v>
       </c>
       <c r="D144" s="5">
         <v>-5.4783277856030548</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>93.790569022</v>
       </c>
       <c r="C145" s="5">
         <v>-0.18431379800000514</v>
       </c>
       <c r="D145" s="5">
         <v>-2.3283477958120469</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>93.056632210000004</v>
       </c>
       <c r="C146" s="5">
         <v>-0.73393681199999605</v>
       </c>
       <c r="D146" s="5">
         <v>-8.9965359775177269</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>92.516997794999995</v>
       </c>
       <c r="C147" s="5">
         <v>-0.53963441500000897</v>
       </c>
       <c r="D147" s="5">
         <v>-6.741075297402177</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>92.102715512000003</v>
       </c>
       <c r="C148" s="5">
         <v>-0.41428228299999148</v>
       </c>
       <c r="D148" s="5">
         <v>-5.2431002818710599</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>91.819113678999997</v>
       </c>
       <c r="C149" s="5">
         <v>-0.28360183300000585</v>
       </c>
       <c r="D149" s="5">
         <v>-3.6330894625361543</v>
       </c>
       <c r="E149" s="5">
         <v>-7.8109480698650753</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>91.321641493000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.49747218599999599</v>
       </c>
       <c r="D150" s="5">
         <v>-6.3112690643993608</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>90.845375325999996</v>
       </c>
       <c r="C151" s="5">
         <v>-0.47626616700000568</v>
       </c>
       <c r="D151" s="5">
         <v>-6.081884172188734</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>90.693309287999995</v>
       </c>
       <c r="C152" s="5">
         <v>-0.15206603800000096</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9902895204465865</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>90.864018508000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.17070922000000621</v>
       </c>
       <c r="D153" s="5">
         <v>2.2822537257058517</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>91.023794695999996</v>
       </c>
       <c r="C154" s="5">
         <v>0.15977618799999505</v>
       </c>
       <c r="D154" s="5">
         <v>2.1306191814804532</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>90.904239133000004</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11955556299999159</v>
       </c>
       <c r="D155" s="5">
         <v>-1.5648083828471826</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>90.202073566999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.70216556600000501</v>
       </c>
       <c r="D156" s="5">
         <v>-8.8852639958965423</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>91.162206368</v>
       </c>
       <c r="C157" s="5">
         <v>0.96013280100000031</v>
       </c>
       <c r="D157" s="5">
         <v>13.548049363089731</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>90.675776631999994</v>
       </c>
       <c r="C158" s="5">
         <v>-0.48642973600000516</v>
       </c>
       <c r="D158" s="5">
         <v>-6.218435172245151</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>90.272317154000007</v>
       </c>
       <c r="C159" s="5">
         <v>-0.40345947799998783</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2106214982922676</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>90.529456496999998</v>
       </c>
       <c r="C160" s="5">
         <v>0.25713934299999153</v>
       </c>
       <c r="D160" s="5">
         <v>3.4722452865142417</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>90.036645372999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.49281112399999927</v>
       </c>
       <c r="D161" s="5">
         <v>-6.3403114514509307</v>
       </c>
       <c r="E161" s="5">
         <v>-1.9412824134106943</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>89.808089323000004</v>
       </c>
       <c r="C162" s="5">
         <v>-0.22855604999999457</v>
       </c>
       <c r="D162" s="5">
         <v>-3.004001959549818</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>89.297331037000006</v>
       </c>
       <c r="C163" s="5">
         <v>-0.51075828599999795</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6151851241887822</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>89.041136718000004</v>
       </c>
       <c r="C164" s="5">
         <v>-0.25619431900000222</v>
       </c>
       <c r="D164" s="5">
         <v>-3.3889941303282489</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>89.200403772000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.15926705399999719</v>
       </c>
       <c r="D165" s="5">
         <v>2.1676713955812943</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>89.685714584999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.48531081299999812</v>
       </c>
       <c r="D166" s="5">
         <v>6.7277688674147296</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>89.154099161000005</v>
       </c>
       <c r="C167" s="5">
         <v>-0.53161542399999462</v>
       </c>
       <c r="D167" s="5">
         <v>-6.8856705860136813</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>88.873817114000005</v>
       </c>
       <c r="C168" s="5">
         <v>-0.28028204700000003</v>
       </c>
       <c r="D168" s="5">
         <v>-3.7079998779215639</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>88.455722221000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.4180948930000028</v>
       </c>
       <c r="D169" s="5">
         <v>-5.501439717955547</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>89.005214037000002</v>
       </c>
       <c r="C170" s="5">
         <v>0.54949181599999974</v>
       </c>
       <c r="D170" s="5">
         <v>7.7145059165660612</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>89.716412297000005</v>
       </c>
       <c r="C171" s="5">
         <v>0.7111982600000033</v>
       </c>
       <c r="D171" s="5">
         <v>10.021456572718602</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>89.149094988000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.56731730900000343</v>
       </c>
       <c r="D172" s="5">
         <v>-7.3297173791650794</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>89.548276028000004</v>
       </c>
       <c r="C173" s="5">
         <v>0.39918104000000199</v>
       </c>
       <c r="D173" s="5">
         <v>5.5075374626265328</v>
       </c>
       <c r="E173" s="5">
         <v>-0.54241175132281327</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>90.245707726000006</v>
       </c>
       <c r="C174" s="5">
         <v>0.6974316980000026</v>
       </c>
       <c r="D174" s="5">
         <v>9.756919660471187</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>91.058206845000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.81249911899999461</v>
       </c>
       <c r="D175" s="5">
         <v>11.355190092270973</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>91.602513364999993</v>
       </c>
       <c r="C176" s="5">
         <v>0.54430651999999213</v>
       </c>
       <c r="D176" s="5">
         <v>7.4136695593289614</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>92.078932866000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.4764195010000094</v>
       </c>
       <c r="D177" s="5">
         <v>6.4227926126714685</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>92.482102545000004</v>
       </c>
       <c r="C178" s="5">
         <v>0.40316967900000122</v>
       </c>
       <c r="D178" s="5">
         <v>5.3826236869872535</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>92.845587937999994</v>
       </c>
       <c r="C179" s="5">
         <v>0.36348539299999061</v>
       </c>
       <c r="D179" s="5">
         <v>4.8196999060838186</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>93.703710385999997</v>
       </c>
       <c r="C180" s="5">
         <v>0.85812244800000315</v>
       </c>
       <c r="D180" s="5">
         <v>11.672491931180296</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>94.272539391999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.56882900600000141</v>
       </c>
       <c r="D181" s="5">
         <v>7.532814417980993</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>94.601292997000002</v>
       </c>
       <c r="C182" s="5">
         <v>0.32875360500000284</v>
       </c>
       <c r="D182" s="5">
         <v>4.2659247418605828</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.104724915999995</v>
       </c>
       <c r="C183" s="5">
         <v>0.5034319189999934</v>
       </c>
       <c r="D183" s="5">
         <v>6.5762063237570167</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.931975745000003</v>
       </c>
       <c r="C184" s="5">
         <v>-0.17274917099999243</v>
       </c>
       <c r="D184" s="5">
         <v>-2.1580475995297776</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.645904467999998</v>
       </c>
       <c r="C185" s="5">
         <v>0.7139287229999951</v>
       </c>
       <c r="D185" s="5">
         <v>9.4073012614834806</v>
       </c>
       <c r="E185" s="5">
         <v>6.8093197440153741</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>96.599666772000006</v>
       </c>
       <c r="C186" s="5">
         <v>0.9537623040000085</v>
       </c>
       <c r="D186" s="5">
         <v>12.644761223843815</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>97.139411816000006</v>
       </c>
       <c r="C187" s="5">
         <v>0.53974504400000001</v>
       </c>
       <c r="D187" s="5">
         <v>6.9148655661731118</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>97.435024935000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.29561311899999509</v>
       </c>
       <c r="D188" s="5">
         <v>3.7135676769637138</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>98.121303550999997</v>
       </c>
       <c r="C189" s="5">
         <v>0.68627861599999562</v>
       </c>
       <c r="D189" s="5">
         <v>8.7873763751942668</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>98.074520136000004</v>
       </c>
       <c r="C190" s="5">
         <v>-4.6783414999993056E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.57065194299752431</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>98.721582665</v>
       </c>
       <c r="C191" s="5">
         <v>0.64706252899999583</v>
       </c>
       <c r="D191" s="5">
         <v>8.2108996573489357</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>99.395318997999993</v>
       </c>
       <c r="C192" s="5">
         <v>0.67373633299999369</v>
       </c>
       <c r="D192" s="5">
         <v>8.5040308617669638</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>99.733665095000006</v>
       </c>
       <c r="C193" s="5">
         <v>0.33834609700001295</v>
       </c>
       <c r="D193" s="5">
         <v>4.1622055860776941</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>100.14717702</v>
       </c>
       <c r="C194" s="5">
         <v>0.41351192499999456</v>
       </c>
       <c r="D194" s="5">
         <v>5.0904354405596264</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>100.12196441</v>
       </c>
       <c r="C195" s="5">
         <v>-2.5212609999996971E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-0.30168872548822501</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>100.96366924</v>
       </c>
       <c r="C196" s="5">
         <v>0.84170482999999763</v>
       </c>
       <c r="D196" s="5">
         <v>10.567925497946939</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>101.51090868999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.54723944999999219</v>
       </c>
       <c r="D197" s="5">
         <v>6.7016365647662113</v>
       </c>
       <c r="E197" s="5">
         <v>6.1319972398423239</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>101.51197329999999</v>
       </c>
       <c r="C198" s="5">
         <v>1.0646100000002434E-3</v>
       </c>
       <c r="D198" s="5">
         <v>1.2585895542738257E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>101.78856389000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.27659059000001207</v>
       </c>
       <c r="D199" s="5">
         <v>3.3190972554934639</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>102.67564514999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.88708125999998799</v>
       </c>
       <c r="D200" s="5">
         <v>10.974050998076645</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>103.06745408</v>
       </c>
       <c r="C201" s="5">
         <v>0.39180893000001049</v>
       </c>
       <c r="D201" s="5">
         <v>4.6765250750374188</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>103.97486847</v>
       </c>
       <c r="C202" s="5">
         <v>0.90741438999999957</v>
       </c>
       <c r="D202" s="5">
         <v>11.09179249784753</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>104.49493479</v>
       </c>
       <c r="C203" s="5">
         <v>0.52006631999999797</v>
       </c>
       <c r="D203" s="5">
         <v>6.1701218263567004</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>105.16708883</v>
       </c>
       <c r="C204" s="5">
         <v>0.67215403999999523</v>
       </c>
       <c r="D204" s="5">
         <v>7.9979110247343055</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>105.71867278000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.55158395000000837</v>
       </c>
       <c r="D205" s="5">
         <v>6.4785676501181388</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>106.49940031</v>
       </c>
       <c r="C206" s="5">
         <v>0.78072752999999295</v>
       </c>
       <c r="D206" s="5">
         <v>9.2309021787206689</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>107.50257376</v>
       </c>
       <c r="C207" s="5">
         <v>1.0031734500000056</v>
       </c>
       <c r="D207" s="5">
         <v>11.907809839113215</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>109.01924468999999</v>
       </c>
       <c r="C208" s="5">
         <v>1.5166709299999894</v>
       </c>
       <c r="D208" s="5">
         <v>18.30733783171581</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>109.36291604</v>
       </c>
       <c r="C209" s="5">
         <v>0.34367135000000815</v>
       </c>
       <c r="D209" s="5">
         <v>3.849151996614153</v>
       </c>
       <c r="E209" s="5">
         <v>7.7351365004316275</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>108.25693559</v>
       </c>
       <c r="C210" s="5">
         <v>-1.1059804500000041</v>
       </c>
       <c r="D210" s="5">
         <v>-11.482778572380592</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>109.79019293</v>
       </c>
       <c r="C211" s="5">
         <v>1.5332573400000058</v>
       </c>
       <c r="D211" s="5">
         <v>18.384222392179627</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>110.81722114</v>
       </c>
       <c r="C212" s="5">
         <v>1.0270282099999974</v>
       </c>
       <c r="D212" s="5">
         <v>11.821287338288155</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>110.21901209000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.59820904999999414</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2888857159507205</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>110.84243561</v>
       </c>
       <c r="C214" s="5">
         <v>0.62342351999998868</v>
       </c>
       <c r="D214" s="5">
         <v>7.0026551047710717</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>112.07656753000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.23413192000001</v>
       </c>
       <c r="D215" s="5">
         <v>14.210264645399073</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>112.77578747</v>
       </c>
       <c r="C216" s="5">
         <v>0.69921993999999188</v>
       </c>
       <c r="D216" s="5">
         <v>7.7488289410272637</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>113.52527360000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.74948613000000819</v>
       </c>
       <c r="D217" s="5">
         <v>8.273024210053892</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>113.96940634000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.44413274000000058</v>
       </c>
       <c r="D218" s="5">
         <v>4.7969747924541783</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>114.23104016000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.26163382000000013</v>
       </c>
       <c r="D219" s="5">
         <v>2.789829082141293</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>114.96466072</v>
       </c>
       <c r="C220" s="5">
         <v>0.73362055999999143</v>
       </c>
       <c r="D220" s="5">
         <v>7.98483451133436</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>115.21726427</v>
       </c>
       <c r="C221" s="5">
         <v>0.25260355000000345</v>
       </c>
       <c r="D221" s="5">
         <v>2.6687714508857541</v>
       </c>
       <c r="E221" s="5">
         <v>5.3531383781489028</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>117.31481109000001</v>
       </c>
       <c r="C222" s="5">
         <v>2.0975468200000051</v>
       </c>
       <c r="D222" s="5">
         <v>24.17193197417955</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.50132286</v>
       </c>
       <c r="C223" s="5">
         <v>0.18651176999999564</v>
       </c>
       <c r="D223" s="5">
         <v>1.9245787289565941</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>116.37502071</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1263021500000008</v>
       </c>
       <c r="D224" s="5">
         <v>-10.915082342729477</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>118.32698815000001</v>
       </c>
       <c r="C225" s="5">
         <v>1.9519674400000042</v>
       </c>
       <c r="D225" s="5">
         <v>22.09235426645153</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>119.04652913</v>
       </c>
       <c r="C226" s="5">
         <v>0.71954097999999078</v>
       </c>
       <c r="D226" s="5">
         <v>7.5462149998192452</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>118.6724234</v>
       </c>
       <c r="C227" s="5">
         <v>-0.37410572999999658</v>
       </c>
       <c r="D227" s="5">
         <v>-3.706520497930188</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.46753135</v>
       </c>
       <c r="C228" s="5">
         <v>-0.20489204999999799</v>
       </c>
       <c r="D228" s="5">
         <v>-2.0522802735478352</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.97281579</v>
       </c>
       <c r="C229" s="5">
         <v>0.50528443999999695</v>
       </c>
       <c r="D229" s="5">
         <v>5.2399955073550997</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>118.78772089</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18509489999999573</v>
       </c>
       <c r="D230" s="5">
         <v>-1.851037356391394</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>119.19197814</v>
       </c>
       <c r="C231" s="5">
         <v>0.40425725000000057</v>
       </c>
       <c r="D231" s="5">
         <v>4.1611417281481433</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>118.65010147</v>
       </c>
       <c r="C232" s="5">
         <v>-0.54187667000000772</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3211361749238577</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>118.21882098</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4312804899999918</v>
       </c>
       <c r="D233" s="5">
         <v>-4.2757180744519285</v>
       </c>
       <c r="E233" s="5">
         <v>2.6051275640134541</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>117.33406886</v>
       </c>
       <c r="C234" s="5">
         <v>-0.8847521200000017</v>
       </c>
       <c r="D234" s="5">
         <v>-8.620223867083233</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>116.23980204999999</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0942668100000077</v>
       </c>
       <c r="D235" s="5">
         <v>-10.634731196452929</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>115.38095378</v>
       </c>
       <c r="C236" s="5">
         <v>-0.85884826999999575</v>
       </c>
       <c r="D236" s="5">
         <v>-8.5147339270451816</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>115.16539782</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21555596000000321</v>
       </c>
       <c r="D237" s="5">
         <v>-2.2189605755797426</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>114.9624259</v>
       </c>
       <c r="C238" s="5">
         <v>-0.20297191999999598</v>
       </c>
       <c r="D238" s="5">
         <v>-2.0945451992941178</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>114.5963144</v>
       </c>
       <c r="C239" s="5">
         <v>-0.36611150000000237</v>
       </c>
       <c r="D239" s="5">
         <v>-3.7553121572114767</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>113.6102175</v>
       </c>
       <c r="C240" s="5">
         <v>-0.98609689999999262</v>
       </c>
       <c r="D240" s="5">
         <v>-9.8510044305422646</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>113.32537954999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.28483795000001066</v>
       </c>
       <c r="D241" s="5">
         <v>-2.9674394299781137</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>112.32075363</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0046259199999952</v>
       </c>
       <c r="D242" s="5">
         <v>-10.134309078223991</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>113.42914924999999</v>
       </c>
       <c r="C243" s="5">
         <v>1.108395619999996</v>
       </c>
       <c r="D243" s="5">
         <v>12.506079791084378</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>113.73178025</v>
       </c>
       <c r="C244" s="5">
         <v>0.3026310000000052</v>
       </c>
       <c r="D244" s="5">
         <v>3.2490227210845601</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>113.52369564999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.2080846000000065</v>
       </c>
       <c r="D245" s="5">
         <v>-2.1735707736962429</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9715548599442707</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>114.01389605</v>
       </c>
       <c r="C246" s="5">
         <v>0.4902004000000062</v>
       </c>
       <c r="D246" s="5">
         <v>5.306502686889325</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>114.62215021</v>
       </c>
       <c r="C247" s="5">
         <v>0.60825416000000132</v>
       </c>
       <c r="D247" s="5">
         <v>6.5931204205508243</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>115.64843184</v>
       </c>
       <c r="C248" s="5">
         <v>1.0262816299999997</v>
       </c>
       <c r="D248" s="5">
         <v>11.289544453982225</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>115.87315322000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.22472138000000541</v>
       </c>
       <c r="D249" s="5">
         <v>2.3568533870774511</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>116.42711464999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.55396142999998688</v>
       </c>
       <c r="D250" s="5">
         <v>5.8901859980123206</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>117.12237619</v>
       </c>
       <c r="C251" s="5">
         <v>0.69526154000000417</v>
       </c>
       <c r="D251" s="5">
         <v>7.4060836633209171</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>117.77153144</v>
       </c>
       <c r="C252" s="5">
         <v>0.64915525000000684</v>
       </c>
       <c r="D252" s="5">
         <v>6.8575890864072342</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>117.63403728999999</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13749415000000909</v>
       </c>
       <c r="D253" s="5">
         <v>-1.3919973743026559</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>117.85857338</v>
       </c>
       <c r="C254" s="5">
         <v>0.22453609000000085</v>
       </c>
       <c r="D254" s="5">
         <v>2.3147217053754998</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>119.96407206000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.1054986800000108</v>
       </c>
       <c r="D255" s="5">
         <v>23.674518980169701</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>120.31529372</v>
       </c>
       <c r="C256" s="5">
         <v>0.35122165999999311</v>
       </c>
       <c r="D256" s="5">
         <v>3.5703965556925565</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>121.30069451999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.98540079999999364</v>
       </c>
       <c r="D257" s="5">
         <v>10.28321600955846</v>
       </c>
       <c r="E257" s="5">
         <v>6.8505511782993134</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>122.41076365000001</v>
       </c>
       <c r="C258" s="5">
         <v>1.1100691300000136</v>
       </c>
       <c r="D258" s="5">
         <v>11.551608627935494</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>123.45054792000001</v>
       </c>
       <c r="C259" s="5">
         <v>1.0397842699999984</v>
       </c>
       <c r="D259" s="5">
         <v>10.683013509037643</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>124.00562509</v>
       </c>
       <c r="C260" s="5">
         <v>0.55507716999998991</v>
       </c>
       <c r="D260" s="5">
         <v>5.5310765843215703</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>125.41262519999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.4070001099999985</v>
       </c>
       <c r="D261" s="5">
         <v>14.498151436884177</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>125.30253365999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1100915399999991</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0483304390727199</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>126.05754268</v>
       </c>
       <c r="C263" s="5">
         <v>0.75500902000000281</v>
       </c>
       <c r="D263" s="5">
         <v>7.475088332211266</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>126.96265123000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.90510855000000845</v>
       </c>
       <c r="D264" s="5">
         <v>8.964680671470493</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>127.66303176</v>
       </c>
       <c r="C265" s="5">
         <v>0.70038052999998968</v>
       </c>
       <c r="D265" s="5">
         <v>6.8242995134602413</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>128.90230287</v>
       </c>
       <c r="C266" s="5">
         <v>1.2392711100000042</v>
       </c>
       <c r="D266" s="5">
         <v>12.291340800640093</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>128.86016291000001</v>
       </c>
       <c r="C267" s="5">
         <v>-4.2139959999985876E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.39159213881966304</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>129.6815316</v>
       </c>
       <c r="C268" s="5">
         <v>0.82136868999998569</v>
       </c>
       <c r="D268" s="5">
         <v>7.9228636207287151</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>131.07314699</v>
       </c>
       <c r="C269" s="5">
         <v>1.3916153899999983</v>
       </c>
       <c r="D269" s="5">
         <v>13.665102374747139</v>
       </c>
       <c r="E269" s="5">
         <v>8.0563862463200806</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>131.76251019</v>
       </c>
       <c r="C270" s="5">
         <v>0.68936320000000251</v>
       </c>
       <c r="D270" s="5">
         <v>6.4970550806844329</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>132.17897615999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.41646596999999019</v>
       </c>
       <c r="D271" s="5">
         <v>3.8595134270519749</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>133.11048815000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.93151199000001839</v>
       </c>
       <c r="D272" s="5">
         <v>8.7924383223740641</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>133.05463900000001</v>
       </c>
       <c r="C273" s="5">
         <v>-5.5849150000000236E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.50232360894706396</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>133.98854631</v>
       </c>
       <c r="C274" s="5">
         <v>0.93390730999999505</v>
       </c>
       <c r="D274" s="5">
         <v>8.7556559214740481</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>134.96744412000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.97889781000000653</v>
       </c>
       <c r="D275" s="5">
         <v>9.1279961891074244</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>136.10193971999999</v>
       </c>
       <c r="C276" s="5">
         <v>1.1344955999999797</v>
       </c>
       <c r="D276" s="5">
         <v>10.56648236459068</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>137.42769319999999</v>
       </c>
       <c r="C277" s="5">
         <v>1.325753480000003</v>
       </c>
       <c r="D277" s="5">
         <v>12.336089742256373</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>138.16297879000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.73528559000001792</v>
       </c>
       <c r="D278" s="5">
         <v>6.6127574716683846</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>139.06863787</v>
       </c>
       <c r="C279" s="5">
         <v>0.9056590799999924</v>
       </c>
       <c r="D279" s="5">
         <v>8.1558847762494437</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>140.53129213</v>
       </c>
       <c r="C280" s="5">
         <v>1.4626542599999937</v>
       </c>
       <c r="D280" s="5">
         <v>13.377287494277423</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>140.83430042000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.30300829000000817</v>
       </c>
       <c r="D281" s="5">
         <v>2.6183001393077943</v>
       </c>
       <c r="E281" s="5">
         <v>7.4471038913445087</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>140.24255767</v>
       </c>
       <c r="C282" s="5">
         <v>-0.59174275000000875</v>
       </c>
       <c r="D282" s="5">
         <v>-4.9271323851335929</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>141.66809422</v>
       </c>
       <c r="C283" s="5">
         <v>1.4255365500000039</v>
       </c>
       <c r="D283" s="5">
         <v>12.903326130879789</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>142.20735303999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.53925881999998637</v>
       </c>
       <c r="D284" s="5">
         <v>4.6646472693224084</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.02887404000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.8215210000000184</v>
       </c>
       <c r="D285" s="5">
         <v>16.501134086319034</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.13462795000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.1057539100000042</v>
       </c>
       <c r="D286" s="5">
         <v>9.6119088114617668</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.93133484000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.79670688999999584</v>
       </c>
       <c r="D287" s="5">
         <v>6.7898883609230687</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>147.12404766</v>
       </c>
       <c r="C288" s="5">
         <v>1.192712819999997</v>
       </c>
       <c r="D288" s="5">
         <v>10.260844858666429</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>148.46153913000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.3374914700000033</v>
       </c>
       <c r="D289" s="5">
         <v>11.471418592108208</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>149.49905487000001</v>
       </c>
       <c r="C290" s="5">
         <v>1.0375157400000035</v>
       </c>
       <c r="D290" s="5">
         <v>8.7160991221147288</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>150.04663202</v>
       </c>
       <c r="C291" s="5">
         <v>0.54757714999999507</v>
       </c>
       <c r="D291" s="5">
         <v>4.4849295876876916</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>151.38466052999999</v>
       </c>
       <c r="C292" s="5">
         <v>1.3380285099999867</v>
       </c>
       <c r="D292" s="5">
         <v>11.241653709560362</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>151.94037736000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.55571683000002281</v>
       </c>
       <c r="D293" s="5">
         <v>4.4951064198758717</v>
       </c>
       <c r="E293" s="5">
         <v>7.8859176400061237</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>152.29503382999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.35465646999998057</v>
       </c>
       <c r="D294" s="5">
         <v>2.837258944765364</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>154.12598037000001</v>
       </c>
       <c r="C295" s="5">
         <v>1.8309465400000136</v>
       </c>
       <c r="D295" s="5">
         <v>15.420067649555369</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>155.76152934000001</v>
       </c>
       <c r="C296" s="5">
         <v>1.6355489700000021</v>
       </c>
       <c r="D296" s="5">
         <v>13.504271763839792</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>156.82287928</v>
       </c>
       <c r="C297" s="5">
         <v>1.0613499399999853</v>
       </c>
       <c r="D297" s="5">
         <v>8.4902344178256151</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>157.63565424999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.81277496999999244</v>
       </c>
       <c r="D298" s="5">
         <v>6.3996902876148232</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>158.08173022</v>
       </c>
       <c r="C299" s="5">
         <v>0.44607597000000965</v>
       </c>
       <c r="D299" s="5">
         <v>3.4491019575515258</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>158.83964564999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.75791542999999706</v>
       </c>
       <c r="D300" s="5">
         <v>5.907507335501605</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>159.44154624000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.60190059000001384</v>
       </c>
       <c r="D301" s="5">
         <v>4.6432103093430266</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>160.19073698</v>
       </c>
       <c r="C302" s="5">
         <v>0.74919073999998886</v>
       </c>
       <c r="D302" s="5">
         <v>5.7866401375568088</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>161.64367974000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.4529427600000133</v>
       </c>
       <c r="D303" s="5">
         <v>11.443809079504286</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>162.37018416999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.72650442999997722</v>
       </c>
       <c r="D304" s="5">
         <v>5.5287171646419608</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>163.61979592</v>
       </c>
       <c r="C305" s="5">
         <v>1.2496117500000139</v>
       </c>
       <c r="D305" s="5">
         <v>9.636398373291776</v>
       </c>
       <c r="E305" s="5">
         <v>7.6868431966095274</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>164.52110751999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.90131159999998545</v>
       </c>
       <c r="D306" s="5">
         <v>6.8142839379037756</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>165.56140818</v>
       </c>
       <c r="C307" s="5">
         <v>1.040300660000014</v>
       </c>
       <c r="D307" s="5">
         <v>7.8573750332324943</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.57888524000001</v>
       </c>
       <c r="C308" s="5">
         <v>1.0174770600000045</v>
       </c>
       <c r="D308" s="5">
         <v>7.6291914042585729</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.33850760999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.75962236999998822</v>
       </c>
       <c r="D309" s="5">
         <v>5.6115168981260011</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>168.42426773</v>
       </c>
       <c r="C310" s="5">
         <v>1.0857601200000033</v>
       </c>
       <c r="D310" s="5">
         <v>8.0700410118926591</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>169.54075383</v>
       </c>
       <c r="C311" s="5">
         <v>1.116486100000003</v>
       </c>
       <c r="D311" s="5">
         <v>8.2513457747066532</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>171.35130670000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.8105528700000093</v>
       </c>
       <c r="D312" s="5">
         <v>13.59513441096496</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>171.63841521000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.28710850999999593</v>
       </c>
       <c r="D313" s="5">
         <v>2.029299074663804</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>172.58266445999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.94424924999998439</v>
       </c>
       <c r="D314" s="5">
         <v>6.805123157772841</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>173.92212756000001</v>
       </c>
       <c r="C315" s="5">
         <v>1.3394631000000174</v>
       </c>
       <c r="D315" s="5">
         <v>9.7215760199829795</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>174.49100892999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.56888136999998551</v>
       </c>
       <c r="D316" s="5">
         <v>3.9964638734056646</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>174.85875704</v>
       </c>
       <c r="C317" s="5">
         <v>0.36774811000000796</v>
       </c>
       <c r="D317" s="5">
         <v>2.5585796625229973</v>
       </c>
       <c r="E317" s="5">
         <v>6.8689494793742201</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.65453782</v>
       </c>
       <c r="C318" s="5">
         <v>0.79578078000000119</v>
       </c>
       <c r="D318" s="5">
         <v>5.59998137515898</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>176.66001191999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.0054740999999865</v>
       </c>
       <c r="D319" s="5">
         <v>7.0894233444458221</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.21910231999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.44090959999999768</v>
       </c>
       <c r="D320" s="5">
         <v>-2.9541987830093097</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>178.05441060000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.8353082800000209</v>
       </c>
       <c r="D321" s="5">
         <v>13.23925884709476</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>178.16523634999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.11082574999997519</v>
       </c>
       <c r="D322" s="5">
         <v>0.74947382179304523</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>178.58436828999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.41913193999999976</v>
       </c>
       <c r="D323" s="5">
         <v>2.8598017459778857</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>180.28206360999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.6976953200000082</v>
       </c>
       <c r="D324" s="5">
         <v>12.023450284917224</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>180.24910681</v>
       </c>
       <c r="C325" s="5">
         <v>-3.2956799999993791E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.21914781878016321</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>180.71004507000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.46093826000000604</v>
       </c>
       <c r="D326" s="5">
         <v>3.1122051153539498</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>180.50379501</v>
       </c>
       <c r="C327" s="5">
         <v>-0.20625006000000212</v>
       </c>
       <c r="D327" s="5">
         <v>-1.3610329717312575</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>181.28021168999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.77641667999998276</v>
       </c>
       <c r="D328" s="5">
         <v>5.2855450668616522</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>181.49941321</v>
       </c>
       <c r="C329" s="5">
         <v>0.21920152000001281</v>
       </c>
       <c r="D329" s="5">
         <v>1.4607124389899973</v>
       </c>
       <c r="E329" s="5">
         <v>3.7977258230658117</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>182.11248728000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.61307407000001035</v>
       </c>
       <c r="D330" s="5">
         <v>4.1295539789801605</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>182.62928416</v>
       </c>
       <c r="C331" s="5">
         <v>0.51679687999998691</v>
       </c>
       <c r="D331" s="5">
         <v>3.4590033480319304</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>183.78826038</v>
       </c>
       <c r="C332" s="5">
         <v>1.1589762199999996</v>
       </c>
       <c r="D332" s="5">
         <v>7.8867727968762846</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>183.76843536000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.9825019999984761E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.12936579799209813</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>185.03053217999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.2620968199999822</v>
       </c>
       <c r="D334" s="5">
         <v>8.5599821006416832</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>186.09657915</v>
       </c>
       <c r="C335" s="5">
         <v>1.0660469700000021</v>
       </c>
       <c r="D335" s="5">
         <v>7.1371043253999567</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>186.46243638000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.36585723000001735</v>
       </c>
       <c r="D336" s="5">
         <v>2.3848209870365622</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>187.02252121000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.56008482999999387</v>
       </c>
       <c r="D337" s="5">
         <v>3.6646374763012135</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>188.36941555999999</v>
       </c>
       <c r="C338" s="5">
         <v>1.3468943499999853</v>
       </c>
       <c r="D338" s="5">
         <v>8.9927965645052019</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>187.87544557999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.49396998000000281</v>
       </c>
       <c r="D339" s="5">
         <v>-3.1018246030980801</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>188.01798554999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.1425399700000014</v>
       </c>
       <c r="D340" s="5">
         <v>0.91424147234546727</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>189.01938594999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.0014003999999943</v>
       </c>
       <c r="D341" s="5">
         <v>6.5818937093719443</v>
       </c>
       <c r="E341" s="5">
         <v>4.1432490645571196</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>190.34283217000001</v>
       </c>
       <c r="C342" s="5">
         <v>1.3234462200000223</v>
       </c>
       <c r="D342" s="5">
         <v>8.7331947728419568</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>191.46025914000001</v>
       </c>
       <c r="C343" s="5">
         <v>1.1174269699999968</v>
       </c>
       <c r="D343" s="5">
         <v>7.2766947942640492</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>192.12075206</v>
       </c>
       <c r="C344" s="5">
         <v>0.66049291999999582</v>
       </c>
       <c r="D344" s="5">
         <v>4.2191741877171118</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>193.23375217</v>
       </c>
       <c r="C345" s="5">
         <v>1.1130001100000015</v>
       </c>
       <c r="D345" s="5">
         <v>7.1777184169329322</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>194.78805702</v>
       </c>
       <c r="C346" s="5">
         <v>1.5543048499999941</v>
       </c>
       <c r="D346" s="5">
         <v>10.091062522423355</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>196.30593683000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.5178798100000108</v>
       </c>
       <c r="D347" s="5">
         <v>9.7623259535039928</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>196.84134728000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.53541045000000054</v>
       </c>
       <c r="D348" s="5">
         <v>3.3224600976198948</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>198.03488847</v>
       </c>
       <c r="C349" s="5">
         <v>1.1935411899999906</v>
       </c>
       <c r="D349" s="5">
         <v>7.5237866835832001</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>199.31831155</v>
       </c>
       <c r="C350" s="5">
         <v>1.2834230800000057</v>
       </c>
       <c r="D350" s="5">
         <v>8.0602324033264949</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>201.05974330999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.7414317599999833</v>
       </c>
       <c r="D351" s="5">
         <v>11.003095642396277</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>202.33798927999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.2782459700000004</v>
       </c>
       <c r="D352" s="5">
         <v>7.9015476155572362</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>203.29102904000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.95303976000002422</v>
       </c>
       <c r="D353" s="5">
         <v>5.8009121309754441</v>
       </c>
       <c r="E353" s="5">
         <v>7.5503594608942404</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>203.90819339999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.61716435999997543</v>
       </c>
       <c r="D354" s="5">
         <v>3.7044879937525366</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>204.89044182999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.98224842999999851</v>
       </c>
       <c r="D355" s="5">
         <v>5.9361694591634206</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>205.4325724</v>
       </c>
       <c r="C356" s="5">
         <v>0.54213057000001186</v>
       </c>
       <c r="D356" s="5">
         <v>3.221761166760051</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>205.93421413999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.50164173999999662</v>
       </c>
       <c r="D357" s="5">
         <v>2.969932730417213</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>205.77064297999999</v>
       </c>
       <c r="C358" s="5">
         <v>-0.1635711600000036</v>
       </c>
       <c r="D358" s="5">
         <v>-0.94899319867502996</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>205.79221554</v>
       </c>
       <c r="C359" s="5">
         <v>2.1572560000009844E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.12587803364665362</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>208.38130348000001</v>
       </c>
       <c r="C360" s="5">
         <v>2.5890879400000131</v>
       </c>
       <c r="D360" s="5">
         <v>16.18704081308293</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>209.96088227000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.5795787899999993</v>
       </c>
       <c r="D361" s="5">
         <v>9.4852626269707141</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>209.30828664000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.65259563000000753</v>
       </c>
       <c r="D362" s="5">
         <v>-3.6667076085237338</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>209.45879529999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.15050865999998564</v>
       </c>
       <c r="D363" s="5">
         <v>0.86631260301803792</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>210.67905931000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.2202640100000224</v>
       </c>
       <c r="D364" s="5">
         <v>7.2193648484950135</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>211.65563685999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.97657754999997337</v>
       </c>
       <c r="D365" s="5">
         <v>5.706483053974587</v>
       </c>
       <c r="E365" s="5">
         <v>4.1145976089058678</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>213.33906572999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.6834288700000002</v>
       </c>
       <c r="D366" s="5">
         <v>9.9731325779869984</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>212.76613136</v>
       </c>
       <c r="C367" s="5">
         <v>-0.57293436999998448</v>
       </c>
       <c r="D367" s="5">
         <v>-3.1754921337849629</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>211.45708913000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3090422299999886</v>
       </c>
       <c r="D368" s="5">
         <v>-7.1382145605768388</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>199.89804931</v>
       </c>
       <c r="C369" s="5">
         <v>-11.55903982000001</v>
       </c>
       <c r="D369" s="5">
         <v>-49.062728351687191</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>202.89034419000001</v>
       </c>
       <c r="C370" s="5">
         <v>2.9922948800000029</v>
       </c>
       <c r="D370" s="5">
         <v>19.518153111008285</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>204.62058643</v>
       </c>
       <c r="C371" s="5">
         <v>1.7302422399999955</v>
       </c>
       <c r="D371" s="5">
         <v>10.727463948600601</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>207.83210922999999</v>
       </c>
       <c r="C372" s="5">
         <v>3.2115227999999831</v>
       </c>
       <c r="D372" s="5">
         <v>20.547953545810071</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>211.27902083999999</v>
       </c>
       <c r="C373" s="5">
         <v>3.4469116100000008</v>
       </c>
       <c r="D373" s="5">
         <v>21.821730350336367</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>212.58463065999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.3056098200000008</v>
       </c>
       <c r="D374" s="5">
         <v>7.6727608612996878</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>214.62207149</v>
       </c>
       <c r="C375" s="5">
         <v>2.0374408300000084</v>
       </c>
       <c r="D375" s="5">
         <v>12.127007693537761</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>215.75727563999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.1352041499999928</v>
       </c>
       <c r="D376" s="5">
         <v>6.535122246397651</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>219.77922239</v>
       </c>
       <c r="C377" s="5">
         <v>4.0219467500000121</v>
       </c>
       <c r="D377" s="5">
         <v>24.811382444303209</v>
       </c>
       <c r="E377" s="5">
         <v>3.8381144251657062</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>220.36173959000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.58251720000001228</v>
       </c>
       <c r="D378" s="5">
         <v>3.2273352036472192</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>221.24123078</v>
       </c>
       <c r="C379" s="5">
         <v>0.87949118999998177</v>
       </c>
       <c r="D379" s="5">
         <v>4.8958928795793888</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>226.47615393000001</v>
       </c>
       <c r="C380" s="5">
         <v>5.2349231500000144</v>
       </c>
       <c r="D380" s="5">
         <v>32.396646163483631</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>231.16725510000001</v>
       </c>
       <c r="C381" s="5">
         <v>4.691101169999996</v>
       </c>
       <c r="D381" s="5">
         <v>27.892777909738875</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>234.50638004000001</v>
       </c>
       <c r="C382" s="5">
         <v>3.3391249400000049</v>
       </c>
       <c r="D382" s="5">
         <v>18.779135117207659</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>237.44639430000001</v>
       </c>
       <c r="C383" s="5">
         <v>2.9400142599999981</v>
       </c>
       <c r="D383" s="5">
         <v>16.126408859683217</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>241.87745831999999</v>
       </c>
       <c r="C384" s="5">
         <v>4.4310640199999796</v>
       </c>
       <c r="D384" s="5">
         <v>24.841163399145305</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>244.58831216999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.7108538500000066</v>
       </c>
       <c r="D385" s="5">
         <v>14.309847513701989</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>248.47676611</v>
       </c>
       <c r="C386" s="5">
         <v>3.8884539400000051</v>
       </c>
       <c r="D386" s="5">
         <v>20.837305413746044</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>252.96673620000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.4899700900000141</v>
       </c>
       <c r="D387" s="5">
         <v>23.974274680846939</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>255.90893059000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.9421943899999974</v>
       </c>
       <c r="D388" s="5">
         <v>14.885255306368217</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>257.94599125000002</v>
       </c>
       <c r="C389" s="5">
         <v>2.0370606600000087</v>
       </c>
       <c r="D389" s="5">
         <v>9.9816145668352174</v>
       </c>
       <c r="E389" s="5">
         <v>17.365958640199743</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>258.14715374000002</v>
       </c>
       <c r="C390" s="5">
         <v>0.20116249000000153</v>
       </c>
       <c r="D390" s="5">
         <v>0.93985987339697541</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>261.18974429000002</v>
       </c>
       <c r="C391" s="5">
         <v>3.0425905499999999</v>
       </c>
       <c r="D391" s="5">
         <v>15.097356882261547</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>263.19437500999999</v>
       </c>
       <c r="C392" s="5">
         <v>2.004630719999966</v>
       </c>
       <c r="D392" s="5">
         <v>9.6088943909903968</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>267.92592619999999</v>
       </c>
       <c r="C393" s="5">
         <v>4.7315511900000047</v>
       </c>
       <c r="D393" s="5">
         <v>23.839060596889759</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>268.05477446999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.12884826999999177</v>
       </c>
       <c r="D394" s="5">
         <v>0.57862091853673192</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>269.63989643999997</v>
       </c>
       <c r="C395" s="5">
         <v>1.5851219699999888</v>
       </c>
       <c r="D395" s="5">
         <v>7.3315138750364994</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>278.23367373999997</v>
       </c>
       <c r="C396" s="5">
         <v>8.5937772999999993</v>
       </c>
       <c r="D396" s="5">
         <v>45.715738419984085</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>280.69931881000002</v>
       </c>
       <c r="C397" s="5">
         <v>2.4656450700000505</v>
       </c>
       <c r="D397" s="5">
         <v>11.168059024587906</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>282.57291064999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.8735918399999605</v>
       </c>
       <c r="D398" s="5">
         <v>8.3103593531726148</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>282.07498462000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.49792602999997371</v>
       </c>
       <c r="D399" s="5">
         <v>-2.0941648439013805</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>283.18608660000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.1111019800000008</v>
       </c>
       <c r="D400" s="5">
         <v>4.8305985839791621</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>283.60176027</v>
       </c>
       <c r="C401" s="5">
         <v>0.41567366999998967</v>
       </c>
       <c r="D401" s="5">
         <v>1.7757056359384737</v>
       </c>
       <c r="E401" s="5">
         <v>9.9461786150165654</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>284.63422183</v>
       </c>
       <c r="C402" s="5">
         <v>1.0324615600000016</v>
       </c>
       <c r="D402" s="5">
         <v>4.4571827800020225</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>284.70313712000001</v>
       </c>
       <c r="C403" s="5">
         <v>6.8915290000006735E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.2909297480836015</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>286.09947930999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.3963421899999844</v>
       </c>
       <c r="D404" s="5">
         <v>6.046851104442541</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>283.96287546000002</v>
       </c>
       <c r="C405" s="5">
         <v>-2.1366038499999718</v>
       </c>
       <c r="D405" s="5">
         <v>-8.6025720296902701</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>282.97082495000001</v>
       </c>
       <c r="C406" s="5">
         <v>-0.99205051000001276</v>
       </c>
       <c r="D406" s="5">
         <v>-4.1126872496945239</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>283.04342710999998</v>
       </c>
       <c r="C407" s="5">
         <v>7.2602159999973992E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.3083202642105265</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>280.32799790000001</v>
       </c>
       <c r="C408" s="5">
         <v>-2.715429209999968</v>
       </c>
       <c r="D408" s="5">
         <v>-10.923977789791827</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>278.88687031000001</v>
       </c>
       <c r="C409" s="5">
         <v>-1.4411275900000078</v>
       </c>
       <c r="D409" s="5">
         <v>-5.9975614444836234</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>278.74875686000001</v>
       </c>
       <c r="C410" s="5">
         <v>-0.13811344999999164</v>
       </c>
       <c r="D410" s="5">
         <v>-0.59266130705395437</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>277.79945528000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.94930157999999665</v>
       </c>
       <c r="D411" s="5">
         <v>-4.011013305494016</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>277.83665739999998</v>
       </c>
       <c r="C412" s="5">
         <v>3.7202119999960814E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.1608190334905002</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>277.32069548999999</v>
       </c>
       <c r="C413" s="5">
         <v>-0.51596190999998726</v>
       </c>
       <c r="D413" s="5">
         <v>-2.2058619381836397</v>
       </c>
       <c r="E413" s="5">
         <v>-2.2147481644754885</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>277.22096428999998</v>
       </c>
       <c r="C414" s="5">
         <v>-9.9731200000007902E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-0.43069634391545986</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>276.45101341999998</v>
       </c>
       <c r="C415" s="5">
         <v>-0.7699508700000024</v>
       </c>
       <c r="D415" s="5">
         <v>-3.2824252690121014</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>276.60615917000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.15514575000003106</v>
       </c>
       <c r="D416" s="5">
         <v>0.67552882815242743</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>276.03654496000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.56961420999999746</v>
       </c>
       <c r="D417" s="5">
         <v>-2.4433588878098433</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>276.47848450999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.44193954999997231</v>
       </c>
       <c r="D418" s="5">
         <v>1.9382300395438756</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>277.48352046000002</v>
       </c>
       <c r="C419" s="5">
         <v>1.0050359500000354</v>
       </c>
       <c r="D419" s="5">
         <v>4.4504382285696975</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>277.3472347</v>
       </c>
       <c r="C420" s="5">
         <v>-0.13628576000002113</v>
       </c>
       <c r="D420" s="5">
         <v>-0.58778933077450191</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>278.05044941</v>
       </c>
       <c r="C421" s="5">
         <v>0.70321470999999747</v>
       </c>
       <c r="D421" s="5">
         <v>3.0853940176349681</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>278.82179625999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.77134684999998626</v>
       </c>
       <c r="D422" s="5">
         <v>3.3802153562569881</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>279.50281016999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.68101390999999012</v>
       </c>
       <c r="D423" s="5">
         <v>2.9706598482263535</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>279.07763935999998</v>
       </c>
       <c r="C424" s="5">
         <v>-0.42517080999999735</v>
       </c>
       <c r="D424" s="5">
         <v>-1.8102070244996993</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>278.58945459</v>
       </c>
       <c r="C425" s="5">
         <v>-0.48818476999997529</v>
       </c>
       <c r="D425" s="5">
         <v>-2.0790567397351856</v>
       </c>
       <c r="E425" s="5">
         <v>0.45750610056642937</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>282.13748134000002</v>
       </c>
       <c r="C426" s="5">
         <v>3.5480267500000195</v>
       </c>
       <c r="D426" s="5">
         <v>16.400097287951464</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>281.96160946999998</v>
       </c>
       <c r="C427" s="5">
         <v>-0.17587187000003723</v>
       </c>
       <c r="D427" s="5">
         <v>-0.7454670045182521</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>282.00605575999998</v>
       </c>
       <c r="C428" s="5">
         <v>4.4446289999996225E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.1893229832534038</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>282.93889582000003</v>
       </c>
       <c r="C429" s="5">
         <v>0.93284006000004638</v>
       </c>
       <c r="D429" s="5">
         <v>4.0424665053364617</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>283.64691068000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.70801485999999159</v>
       </c>
       <c r="D430" s="5">
         <v>3.0445060870448515</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>283.39542115</v>
       </c>
       <c r="C431" s="5">
         <v>-0.25148953000001484</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0587815747738594</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>284.98485017000002</v>
       </c>
       <c r="C432" s="5">
         <v>1.5894290200000114</v>
       </c>
       <c r="D432" s="5">
         <v>6.9417615077590478</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>285.53021597999998</v>
       </c>
       <c r="C433" s="5">
         <v>0.54536580999996431</v>
       </c>
       <c r="D433" s="5">
         <v>2.3207239836874338</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>284.32768128999999</v>
       </c>
       <c r="C434" s="5">
         <v>-1.2025346899999931</v>
       </c>
       <c r="D434" s="5">
         <v>-4.9384624939484922</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>283.40716771000001</v>
       </c>
       <c r="C435" s="5">
         <v>-0.92051357999997663</v>
       </c>
       <c r="D435" s="5">
         <v>-3.8165748910546249</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>283.87819026</v>
       </c>
       <c r="C436" s="5">
         <v>0.4710225499999865</v>
       </c>
       <c r="D436" s="5">
         <v>2.0127314860312495</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>285.90897047999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.0307802199999969</v>
       </c>
       <c r="D437" s="5">
         <v>8.9303866940183774</v>
       </c>
       <c r="E437" s="5">
         <v>2.6273485120864137</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>286.50258652000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.59361604000002899</v>
       </c>
       <c r="D438" s="5">
         <v>2.5201386398884917</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>286.25575648</v>
       </c>
       <c r="C439" s="5">
         <v>-0.24683004000002029</v>
       </c>
       <c r="D439" s="5">
         <v>-1.0289490839196613</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>286.82658285000002</v>
+        <v>286.56659947000003</v>
       </c>
       <c r="C440" s="5">
-        <v>0.57082637000002023</v>
+        <v>0.31084299000002602</v>
       </c>
       <c r="D440" s="5">
-        <v>2.4193558390001924</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3108817578324938</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>287.92767171999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.3610722499999497</v>
+      </c>
+      <c r="D441" s="5">
+        <v>5.8507702661237726</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>