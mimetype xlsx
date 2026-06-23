--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{18496730-ABCE-43DF-BAE3-F70BF0180C76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66FDF3B8-B97E-4FCC-8B53-60F2BCE06859}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3DD758A8-62EC-4AC6-BE1B-34944021233D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{632A1DC0-947A-4B55-8CD1-A3D08CE64B9A}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4479D47-7868-433B-BCF9-98221E969C2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E93F01C-F14B-49BB-B8EC-363AE5949931}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.555830602</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>35.555807356000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>35.512823590000004</v>
+        <v>35.512813215000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.3007011999996791E-2</v>
+        <v>-4.2994141000001207E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.441858174022137</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.441430461263149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>35.810670453999997</v>
+        <v>35.810663005999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.29784686399999316</v>
+        <v>0.29784979099999731</v>
       </c>
       <c r="D8" s="5">
-        <v>10.541913058476894</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>10.542024704063646</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>36.750291390999998</v>
+        <v>36.750289094000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.93962093700000082</v>
+        <v>0.93962608800000424</v>
       </c>
       <c r="D9" s="5">
-        <v>36.452035575755801</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>36.452273788168135</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>37.222571737000003</v>
+        <v>37.222557508000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.47228034600000512</v>
+        <v>0.47226841399999842</v>
       </c>
       <c r="D10" s="5">
-        <v>16.559335751951608</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>16.558888493352896</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>37.433436037</v>
+        <v>37.433456645</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21086429999999723</v>
+        <v>0.2108991369999984</v>
       </c>
       <c r="D11" s="5">
-        <v>7.0138059634726746</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>7.0150038294390926</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>37.398530461</v>
+        <v>37.398521985000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-3.4905575999999883E-2</v>
+        <v>-3.4934659999997564E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.1132437292453834</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-1.1141659392702952</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>37.869051182</v>
+        <v>37.869063441000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.47052072099999975</v>
+        <v>0.47054145599999941</v>
       </c>
       <c r="D13" s="5">
-        <v>16.187294402607755</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>16.188061744198912</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>38.204880428999999</v>
+        <v>38.204889461</v>
       </c>
       <c r="C14" s="5">
-        <v>0.3358292469999995</v>
+        <v>0.33582601999999895</v>
       </c>
       <c r="D14" s="5">
-        <v>11.176513565483903</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>11.176397082086243</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>38.529119051000002</v>
+        <v>38.529125718000003</v>
       </c>
       <c r="C15" s="5">
-        <v>0.32423862200000286</v>
+        <v>0.32423625700000258</v>
       </c>
       <c r="D15" s="5">
-        <v>10.673288058683683</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>10.673203896171369</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>39.003633321999999</v>
+        <v>39.003661737000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.47451427099999677</v>
+        <v>0.47453601899999853</v>
       </c>
       <c r="D16" s="5">
-        <v>15.822205013550272</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>15.822977064241206</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>39.381273872999998</v>
+        <v>39.381265206000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.37764055099999894</v>
+        <v>0.3776034690000003</v>
       </c>
       <c r="D17" s="5">
-        <v>12.257752653874544</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>12.256474807551632</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>39.342380796999997</v>
+        <v>39.342352781000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.8893076000000804E-2</v>
+        <v>-3.8912424999999473E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.1787077260060008</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-1.1792911988684152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>39.669965804</v>
+        <v>39.669953819</v>
       </c>
       <c r="C19" s="5">
-        <v>0.32758500700000326</v>
+        <v>0.3276010379999974</v>
       </c>
       <c r="D19" s="5">
-        <v>10.462345794378258</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>10.462889257022724</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>40.047541056</v>
+        <v>40.047530811000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.37757525199999975</v>
+        <v>0.37757699200000161</v>
       </c>
       <c r="D20" s="5">
-        <v>12.03877459517042</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>12.038836839618462</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>40.448030691</v>
+        <v>40.448034530000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.40048963499999957</v>
+        <v>0.40050371899999959</v>
       </c>
       <c r="D21" s="5">
-        <v>12.682978541663248</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>12.68345280218468</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>40.857651023999999</v>
+        <v>40.857639386000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.40962033299999945</v>
+        <v>0.4096048560000014</v>
       </c>
       <c r="D22" s="5">
-        <v>12.852752125171939</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>12.852237850175907</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>39.831198845000003</v>
+        <v>39.831218110999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0264521789999961</v>
+        <v>-1.0264212750000041</v>
       </c>
       <c r="D23" s="5">
-        <v>-26.311485678806534</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-26.310806090371763</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>39.174982757000002</v>
+        <v>39.174973960000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.65621608800000075</v>
+        <v>-0.65624415099999567</v>
       </c>
       <c r="D24" s="5">
-        <v>-18.073343539156795</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-18.074039828565592</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>40.158886721999998</v>
+        <v>40.158898289</v>
       </c>
       <c r="C25" s="5">
-        <v>0.98390396499999611</v>
+        <v>0.98392432899999704</v>
       </c>
       <c r="D25" s="5">
-        <v>34.671038937566777</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>34.671867308332224</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>40.099284951999998</v>
+        <v>40.099294000999997</v>
       </c>
       <c r="C26" s="5">
-        <v>-5.9601770000000442E-2</v>
+        <v>-5.9604288000002725E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.7665126266958042</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.7665861438304176</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>40.196188292999999</v>
+        <v>40.196195346000003</v>
       </c>
       <c r="C27" s="5">
-        <v>9.6903341000000864E-2</v>
+        <v>9.6901345000006245E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>2.9387577214235794</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.9386957105627109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>41.262366323999998</v>
+        <v>41.262394520000001</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0661780309999997</v>
+        <v>1.0661991739999976</v>
       </c>
       <c r="D28" s="5">
-        <v>36.908717170298047</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>36.909551554672568</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>40.975943199</v>
+        <v>40.975932964999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.28642312499999889</v>
+        <v>-0.28646155500000248</v>
       </c>
       <c r="D29" s="5">
-        <v>-8.0190385625276477</v>
+        <v>-8.0200684756474132</v>
       </c>
       <c r="E29" s="5">
-        <v>4.0493086413167401</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.049305553436211</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>41.606884110000003</v>
+        <v>41.606851489</v>
       </c>
       <c r="C30" s="5">
-        <v>0.63094091100000327</v>
+        <v>0.63091852400000192</v>
       </c>
       <c r="D30" s="5">
-        <v>20.125389628591183</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>20.124619474197836</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>41.969492182000003</v>
+        <v>41.969477542</v>
       </c>
       <c r="C31" s="5">
-        <v>0.36260807200000045</v>
+        <v>0.36262605299999962</v>
       </c>
       <c r="D31" s="5">
-        <v>10.974259143396715</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>10.974838702673573</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>42.154614719999998</v>
+        <v>42.154600418999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18512253799999456</v>
+        <v>0.18512287699999774</v>
       </c>
       <c r="D32" s="5">
-        <v>5.4233758775285912</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>5.4233879890257741</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>42.254858419999998</v>
+        <v>42.254873619000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10024370000000005</v>
+        <v>0.10027320000000373</v>
       </c>
       <c r="D33" s="5">
-        <v>2.8912204296947852</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.8920834223820524</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>43.025091576000001</v>
+        <v>43.025085279999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.77023315600000331</v>
+        <v>0.7702116609999976</v>
       </c>
       <c r="D34" s="5">
-        <v>24.205786649934268</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>24.205032427821017</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>43.340798519000003</v>
+        <v>43.340817884000003</v>
       </c>
       <c r="C35" s="5">
-        <v>0.31570694300000213</v>
+        <v>0.31573260400000436</v>
       </c>
       <c r="D35" s="5">
-        <v>9.1694852531074567</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>9.1702622903417907</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>44.00730437</v>
+        <v>44.007295042999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.6665058509999966</v>
+        <v>0.66647715899999582</v>
       </c>
       <c r="D36" s="5">
-        <v>20.097592488742212</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>20.096643121525393</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.436952101000003</v>
+        <v>44.436963296000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.42964773100000286</v>
+        <v>0.42966825300000266</v>
       </c>
       <c r="D37" s="5">
-        <v>12.365750188060499</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>12.36637566977079</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>44.968608840000002</v>
+        <v>44.968617924999997</v>
       </c>
       <c r="C38" s="5">
-        <v>0.53165673899999888</v>
+        <v>0.53165462899999483</v>
       </c>
       <c r="D38" s="5">
-        <v>15.340616374747661</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>15.340547308616802</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>45.403516676000002</v>
+        <v>45.403524144999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.43490783600000071</v>
+        <v>0.43490622000000201</v>
       </c>
       <c r="D39" s="5">
-        <v>12.243312529825001</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.243261983793019</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>45.596372961</v>
+        <v>45.596402454</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19285628499999774</v>
+        <v>0.19287830900000102</v>
       </c>
       <c r="D40" s="5">
-        <v>5.217908622330425</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>5.2185176146909651</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>46.569053064000002</v>
+        <v>46.569042295999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.97268010300000185</v>
+        <v>0.97263984199999953</v>
       </c>
       <c r="D41" s="5">
-        <v>28.826532205461032</v>
+        <v>28.825174812633712</v>
       </c>
       <c r="E41" s="5">
-        <v>13.649740380195819</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>13.649742486101314</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.318210297999997</v>
+        <v>46.318166742000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.25084276600000521</v>
+        <v>-0.25087555399999673</v>
       </c>
       <c r="D42" s="5">
-        <v>-6.2756671292836019</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-6.2764646881519397</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.108648846000001</v>
+        <v>47.108624149999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.79043854800000446</v>
+        <v>0.79045740799999464</v>
       </c>
       <c r="D43" s="5">
-        <v>22.514230031308902</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>22.514841814764953</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.700555215000001</v>
+        <v>47.700532836000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.59190636900000015</v>
+        <v>0.59190868600000357</v>
       </c>
       <c r="D44" s="5">
-        <v>16.1645010475874</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>16.164577826320059</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>48.277606220000003</v>
+        <v>48.277638289000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.57705100500000128</v>
+        <v>0.57710545300000149</v>
       </c>
       <c r="D45" s="5">
-        <v>15.522752398514594</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>15.524323636396996</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>48.504866276000001</v>
+        <v>48.504870887999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22726005599999866</v>
+        <v>0.22723259899999704</v>
       </c>
       <c r="D46" s="5">
-        <v>5.7974018856558063</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>5.7966792762485841</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>49.154540578999999</v>
+        <v>49.154559642000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.64967430299999762</v>
+        <v>0.64968875400000314</v>
       </c>
       <c r="D47" s="5">
-        <v>17.311329518709218</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>17.311741612128252</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>49.534541742999998</v>
+        <v>49.534537518</v>
       </c>
       <c r="C48" s="5">
-        <v>0.38000116399999939</v>
+        <v>0.3799778759999981</v>
       </c>
       <c r="D48" s="5">
-        <v>9.6816812308410327</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>9.6810585324649026</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>50.096197025999999</v>
+        <v>50.096208136999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.56165528300000034</v>
+        <v>0.56167061899999737</v>
       </c>
       <c r="D49" s="5">
-        <v>14.487825067567561</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>14.488246961399653</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>50.922872740000003</v>
+        <v>50.922883546000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.82667571400000384</v>
+        <v>0.82667540900000347</v>
       </c>
       <c r="D50" s="5">
-        <v>21.701981464222509</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>21.701967458740313</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>51.691292883999999</v>
+        <v>51.691303204</v>
       </c>
       <c r="C51" s="5">
-        <v>0.7684201439999967</v>
+        <v>0.76841965799999912</v>
       </c>
       <c r="D51" s="5">
-        <v>19.688930822391359</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>19.688912787920309</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>52.21378567</v>
+        <v>52.213812902999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.52249278600000082</v>
+        <v>0.52250969899999689</v>
       </c>
       <c r="D52" s="5">
-        <v>12.827106028427027</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>12.827541885360638</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>52.142190948</v>
+        <v>52.142182155999997</v>
       </c>
       <c r="C53" s="5">
-        <v>-7.1594722000000388E-2</v>
+        <v>-7.1630747000000383E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.6330687097330543</v>
+        <v>-1.6338834005282354</v>
       </c>
       <c r="E53" s="5">
-        <v>11.967470921817579</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>11.967477932177051</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>52.789087139000003</v>
+        <v>52.789026090999997</v>
       </c>
       <c r="C54" s="5">
-        <v>0.64689619100000328</v>
+        <v>0.6468439349999997</v>
       </c>
       <c r="D54" s="5">
-        <v>15.946732753466764</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>15.94535832541386</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>53.263699199999998</v>
+        <v>53.263655986000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.47461206099999487</v>
+        <v>0.47462989500000674</v>
       </c>
       <c r="D55" s="5">
-        <v>11.33868267884468</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>11.339143795213836</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>53.853721169000003</v>
+        <v>53.853673309000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.5900219690000057</v>
+        <v>0.59001732299999787</v>
       </c>
       <c r="D56" s="5">
-        <v>14.133387332834889</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>14.133281350517347</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>54.707429296999997</v>
+        <v>54.707490833999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.85370812799999385</v>
+        <v>0.85381752499999664</v>
       </c>
       <c r="D57" s="5">
-        <v>20.772229582223002</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>20.775147776268454</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>54.602375928999997</v>
+        <v>54.602399699000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.10505336800000009</v>
+        <v>-0.10509113499999501</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.2801491708705157</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-2.2809577115445845</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>55.067303174000003</v>
+        <v>55.067327001999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.46492724500000548</v>
+        <v>0.46492730299999607</v>
       </c>
       <c r="D59" s="5">
-        <v>10.710091523090014</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>10.710088039470955</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>56.241256444999998</v>
+        <v>56.241261799999997</v>
       </c>
       <c r="C60" s="5">
-        <v>1.1739532709999949</v>
+        <v>1.1739347979999977</v>
       </c>
       <c r="D60" s="5">
-        <v>28.805519737984262</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>28.80499808909207</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>56.617572412999998</v>
+        <v>56.617585912999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.37631596800000011</v>
+        <v>0.37632411300000257</v>
       </c>
       <c r="D61" s="5">
-        <v>8.3315003762719044</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.3316865684449617</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>57.142928853999997</v>
+        <v>57.142938753000003</v>
       </c>
       <c r="C62" s="5">
-        <v>0.52535644099999956</v>
+        <v>0.5253528400000036</v>
       </c>
       <c r="D62" s="5">
-        <v>11.721054267772057</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>11.720966844414216</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>57.997863510999998</v>
+        <v>57.997876024</v>
       </c>
       <c r="C63" s="5">
-        <v>0.85493465700000115</v>
+        <v>0.85493727099999717</v>
       </c>
       <c r="D63" s="5">
-        <v>19.507177966642431</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>19.50723893974946</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>59.037102169999997</v>
+        <v>59.037125695</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0392386589999987</v>
+        <v>1.0392496710000003</v>
       </c>
       <c r="D64" s="5">
-        <v>23.753199912551892</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>23.75347127220493</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>59.730772631000001</v>
+        <v>59.730764348000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.69367046100000351</v>
+        <v>0.69363865300000072</v>
       </c>
       <c r="D65" s="5">
-        <v>15.047505159788921</v>
+        <v>15.046763588417878</v>
       </c>
       <c r="E65" s="5">
-        <v>14.553630265686168</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>14.5536336958364</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>60.293927119999999</v>
+        <v>60.293849842</v>
       </c>
       <c r="C66" s="5">
-        <v>0.56315448899999865</v>
+        <v>0.56308549399999919</v>
       </c>
       <c r="D66" s="5">
-        <v>11.919373428480862</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>11.917838330689312</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>60.864501971000003</v>
+        <v>60.864435334</v>
       </c>
       <c r="C67" s="5">
-        <v>0.57057485100000349</v>
+        <v>0.57058549199999931</v>
       </c>
       <c r="D67" s="5">
-        <v>11.965961183358198</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>11.96621222886629</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>61.242155263000001</v>
+        <v>61.242063168999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.37765329199999798</v>
+        <v>0.37762783499999841</v>
       </c>
       <c r="D68" s="5">
-        <v>7.7052124522855925</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>7.704683930936973</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>60.840872478000001</v>
+        <v>60.840966100000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.40128278499999936</v>
+        <v>-0.40109706899999509</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.5856090034452262</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-7.5822348157687287</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>62.164480535000003</v>
+        <v>62.164531316000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.3236080570000013</v>
+        <v>1.3235652159999987</v>
       </c>
       <c r="D70" s="5">
-        <v>29.468020128173755</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>29.466898548023025</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>62.735630423000003</v>
+        <v>62.735662970999996</v>
       </c>
       <c r="C71" s="5">
-        <v>0.57114988800000077</v>
+        <v>0.57113165499999496</v>
       </c>
       <c r="D71" s="5">
-        <v>11.599819307874748</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>11.599420135176096</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>63.221513330999997</v>
+        <v>63.221532766000003</v>
       </c>
       <c r="C72" s="5">
-        <v>0.48588290799999356</v>
+        <v>0.48586979500000638</v>
       </c>
       <c r="D72" s="5">
-        <v>9.7002076190472195</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>9.6999293309046877</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>63.790603298999997</v>
+        <v>63.790620883000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.56908996800000011</v>
+        <v>0.56908811699999973</v>
       </c>
       <c r="D73" s="5">
-        <v>11.352985702134987</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>11.352943264247006</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>64.348726388000003</v>
+        <v>64.348734563999997</v>
       </c>
       <c r="C74" s="5">
-        <v>0.55812308900000573</v>
+        <v>0.5581136809999947</v>
       </c>
       <c r="D74" s="5">
-        <v>11.019419812516261</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>11.019221850626559</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>64.776170140000005</v>
+        <v>64.776187883999995</v>
       </c>
       <c r="C75" s="5">
-        <v>0.42744375200000206</v>
+        <v>0.42745331999999792</v>
       </c>
       <c r="D75" s="5">
-        <v>8.2689029661474844</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>8.2690937840010683</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>65.014597554999995</v>
+        <v>65.014607501</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23842741499998965</v>
+        <v>0.23841961700000525</v>
       </c>
       <c r="D76" s="5">
-        <v>4.5074712176794485</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.5073195396067911</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>65.412562245000004</v>
+        <v>65.412557481999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.39796469000000911</v>
+        <v>0.39794998099999646</v>
       </c>
       <c r="D77" s="5">
-        <v>7.5977994024344797</v>
+        <v>7.5975078612820157</v>
       </c>
       <c r="E77" s="5">
-        <v>9.5123323602400269</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>9.512339572447214</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>64.235487430999996</v>
+        <v>64.235404410000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.177074814000008</v>
+        <v>-1.1771530719999959</v>
       </c>
       <c r="D78" s="5">
-        <v>-19.579576536207611</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-19.580753529048177</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>64.605539871000005</v>
+        <v>64.605456446999995</v>
       </c>
       <c r="C79" s="5">
-        <v>0.37005244000000914</v>
+        <v>0.37005203699999356</v>
       </c>
       <c r="D79" s="5">
-        <v>7.1363464454719416</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.1363479433975474</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>65.303676637999999</v>
+        <v>65.303542852000007</v>
       </c>
       <c r="C80" s="5">
-        <v>0.69813676699999405</v>
+        <v>0.69808640500001218</v>
       </c>
       <c r="D80" s="5">
-        <v>13.766520720281283</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>13.76548673247826</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>65.786259774000001</v>
+        <v>65.786375941000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.48258313600000236</v>
+        <v>0.48283308899999611</v>
       </c>
       <c r="D81" s="5">
-        <v>9.2372482197330861</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>9.2422485600450521</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.172833681</v>
+        <v>66.172903469999994</v>
       </c>
       <c r="C82" s="5">
-        <v>0.38657390699999894</v>
+        <v>0.38652752899999143</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2838730227731352</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.2829574536206199</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.179240862</v>
+        <v>66.179287470999995</v>
       </c>
       <c r="C83" s="5">
-        <v>6.4071810000001506E-3</v>
+        <v>6.3840010000006941E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.11625182976957582</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.11583090666122953</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>66.229675254</v>
+        <v>66.229705089999996</v>
       </c>
       <c r="C84" s="5">
-        <v>5.0434391999999661E-2</v>
+        <v>5.0417619000000968E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.91834824621985778</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.91804090039253605</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>66.666423144999996</v>
+        <v>66.666445362000005</v>
       </c>
       <c r="C85" s="5">
-        <v>0.436747890999996</v>
+        <v>0.43674027200000864</v>
       </c>
       <c r="D85" s="5">
-        <v>8.2067486462155124</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>8.2065964167495018</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>66.980511460000002</v>
+        <v>66.980514142999994</v>
       </c>
       <c r="C86" s="5">
-        <v>0.31408831500000645</v>
+        <v>0.31406878099998892</v>
       </c>
       <c r="D86" s="5">
-        <v>5.8024340793755735</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>5.8020618250823164</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>67.653622904000002</v>
+        <v>67.653640705000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.67311144399999989</v>
+        <v>0.67312656200000731</v>
       </c>
       <c r="D87" s="5">
-        <v>12.748607473120366</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>12.748909274339448</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>67.975858779999996</v>
+        <v>67.975857144000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32223587599999348</v>
+        <v>0.32221643900000174</v>
       </c>
       <c r="D88" s="5">
-        <v>5.8677627922675724</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.8673979467294801</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>68.631051889999995</v>
+        <v>68.631051541000005</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65519310999999902</v>
+        <v>0.65519439700000248</v>
       </c>
       <c r="D89" s="5">
-        <v>12.199630612557065</v>
+        <v>12.199656170118578</v>
       </c>
       <c r="E89" s="5">
-        <v>4.9202928834147786</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.9202999896245547</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>68.358573168000007</v>
+        <v>68.358488735999998</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.27247872199998824</v>
+        <v>-0.27256280500000685</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.6615674334808954</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-4.6629746751415402</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>69.364381886000004</v>
+        <v>69.364292620000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.0058087179999973</v>
+        <v>1.0058038840000023</v>
       </c>
       <c r="D91" s="5">
-        <v>19.15777258083169</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>19.157698540810998</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>69.647305373999998</v>
+        <v>69.647150603</v>
       </c>
       <c r="C92" s="5">
-        <v>0.28292348799999445</v>
+        <v>0.28285798299999954</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0058691287359514</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.0046905934425512</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>71.760913959999996</v>
+        <v>71.761033921000006</v>
       </c>
       <c r="C93" s="5">
-        <v>2.113608585999998</v>
+        <v>2.1138833180000063</v>
       </c>
       <c r="D93" s="5">
-        <v>43.154074971656065</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>43.160764239135219</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>72.043445660000003</v>
+        <v>72.043521751</v>
       </c>
       <c r="C94" s="5">
-        <v>0.28253170000000694</v>
+        <v>0.28248782999999378</v>
       </c>
       <c r="D94" s="5">
-        <v>4.8282111058405963</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>4.827436856259304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>72.565141429999997</v>
+        <v>72.565206251999996</v>
       </c>
       <c r="C95" s="5">
-        <v>0.52169576999999379</v>
+        <v>0.52168450099999575</v>
       </c>
       <c r="D95" s="5">
-        <v>9.0442681284254043</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>9.0440549845380858</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>73.681235487999999</v>
+        <v>73.681273128000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.1160940580000016</v>
+        <v>1.116066876000005</v>
       </c>
       <c r="D96" s="5">
-        <v>20.100894381281908</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>20.100343199487703</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>74.496147910000005</v>
+        <v>74.496172342999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81491242200000613</v>
+        <v>0.81489921499999696</v>
       </c>
       <c r="D97" s="5">
-        <v>14.10981594437828</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>14.109565534180192</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>75.298041831999996</v>
+        <v>75.298040329000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.80189392199999077</v>
+        <v>0.80186798600000486</v>
       </c>
       <c r="D98" s="5">
-        <v>13.709929000236709</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>13.709454234099617</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>75.206630083999997</v>
+        <v>75.206648889999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-9.1411747999998738E-2</v>
+        <v>-9.1391439000005903E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.4471110252448405</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-1.4467916916210188</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>75.841152632999993</v>
+        <v>75.841138013000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.63452254899999616</v>
+        <v>0.6344891230000087</v>
       </c>
       <c r="D100" s="5">
-        <v>10.607748083848412</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>10.607160321509369</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>76.016616146999993</v>
+        <v>76.01661919</v>
       </c>
       <c r="C101" s="5">
-        <v>0.17546351400000049</v>
+        <v>0.17548117699999466</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8118801705824481</v>
+        <v>2.812167388807274</v>
       </c>
       <c r="E101" s="5">
-        <v>10.761257555599446</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>10.761262552691431</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>76.246212310000004</v>
+        <v>76.246130033</v>
       </c>
       <c r="C102" s="5">
-        <v>0.22959616300001073</v>
+        <v>0.22951084299999991</v>
       </c>
       <c r="D102" s="5">
-        <v>3.6852287267958417</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.6838362922186674</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>76.949553983000001</v>
+        <v>76.949467158000004</v>
       </c>
       <c r="C103" s="5">
-        <v>0.70334167299999706</v>
+        <v>0.70333712500000445</v>
       </c>
       <c r="D103" s="5">
-        <v>11.64878313797848</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>11.6487171663594</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>77.192523171999994</v>
+        <v>77.192358729000006</v>
       </c>
       <c r="C104" s="5">
-        <v>0.24296918899999298</v>
+        <v>0.24289157100000125</v>
       </c>
       <c r="D104" s="5">
-        <v>3.8555139166140284</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>3.8542652127785848</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>78.337824421999997</v>
+        <v>78.337942159999997</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1453012500000028</v>
+        <v>1.1455834309999915</v>
       </c>
       <c r="D105" s="5">
-        <v>19.331536660149705</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>19.336739509610013</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>79.027139930000004</v>
+        <v>79.027212431999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.68931550800000707</v>
+        <v>0.68927027200000168</v>
       </c>
       <c r="D106" s="5">
-        <v>11.085430127840556</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.084649618006303</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>79.857880272000003</v>
+        <v>79.857958474</v>
       </c>
       <c r="C107" s="5">
-        <v>0.83074034199999858</v>
+        <v>0.83074604200000124</v>
       </c>
       <c r="D107" s="5">
-        <v>13.370004092835774</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>13.370088212880237</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>80.291485358000003</v>
+        <v>80.291522673000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.43360508600000003</v>
+        <v>0.43356419900000276</v>
       </c>
       <c r="D108" s="5">
-        <v>6.7137959374392819</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.7131370627381504</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>80.259012963000004</v>
+        <v>80.259033948999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-3.247239499999921E-2</v>
+        <v>-3.2488724000003799E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.48423956446508321</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-0.4844823018318456</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.649130967999994</v>
+        <v>80.649122269000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.39011800499999083</v>
+        <v>0.39008832000000382</v>
       </c>
       <c r="D110" s="5">
-        <v>5.9913762545298122</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.9909064924428934</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>80.271992260000005</v>
+        <v>80.272005855000003</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.37713870799998972</v>
+        <v>-0.37711641399999962</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.4694472405497745</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-5.469132766406859</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>81.191803899999996</v>
+        <v>81.191783643999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.91981163999999183</v>
+        <v>0.91977778899999407</v>
       </c>
       <c r="D112" s="5">
-        <v>14.650983634676118</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>14.650407384210817</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>81.501958625</v>
+        <v>81.501959761999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.31015472500000385</v>
+        <v>0.31017611800000111</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6815781417865354</v>
+        <v>4.6819090624591553</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2159782374323411</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.2159754412250976</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>82.964275618000002</v>
+        <v>82.964208744000004</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4623169930000017</v>
+        <v>1.4622489820000055</v>
       </c>
       <c r="D114" s="5">
-        <v>23.78754765213975</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>23.786329575752706</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.051531483999995</v>
+        <v>84.051466047000005</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0872558659999925</v>
+        <v>1.0872573030000012</v>
       </c>
       <c r="D115" s="5">
-        <v>16.910647297458638</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>16.91068591095679</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.628244534000004</v>
+        <v>84.628100661000005</v>
       </c>
       <c r="C116" s="5">
-        <v>0.57671305000000928</v>
+        <v>0.5766346139999996</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5516464688111924</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>8.5504460778107685</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>85.405420140000004</v>
+        <v>85.405516860000006</v>
       </c>
       <c r="C117" s="5">
-        <v>0.77717560600000013</v>
+        <v>0.77741619900000103</v>
       </c>
       <c r="D117" s="5">
-        <v>11.594094952143585</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>11.597888154155346</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>86.094622768999997</v>
+        <v>86.094677763999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.68920262899999329</v>
+        <v>0.68916090399999064</v>
       </c>
       <c r="D118" s="5">
-        <v>10.125305941709772</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>10.124653508747738</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>86.658060149999997</v>
+        <v>86.658142847999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.56343738099999996</v>
+        <v>0.56346508400000062</v>
       </c>
       <c r="D119" s="5">
-        <v>8.1422066787681491</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>8.1426161426434653</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>87.242967238999995</v>
+        <v>87.242994398999997</v>
       </c>
       <c r="C120" s="5">
-        <v>0.58490708899999788</v>
+        <v>0.58485155099999986</v>
       </c>
       <c r="D120" s="5">
-        <v>8.4070632493801654</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>8.4062267998878291</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>87.929918854999997</v>
+        <v>87.929932293999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.68695161600000176</v>
+        <v>0.6869378949999998</v>
       </c>
       <c r="D121" s="5">
-        <v>9.8689393692018346</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>9.8687304292263356</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>88.227227305</v>
+        <v>88.227214685000007</v>
       </c>
       <c r="C122" s="5">
-        <v>0.29730845000000272</v>
+        <v>0.29728239100001019</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1337488029439262</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.1333790737661635</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>89.025377155000001</v>
+        <v>89.025386562999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.79814985000000149</v>
+        <v>0.7981718779999909</v>
       </c>
       <c r="D123" s="5">
-        <v>11.41259634208922</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>11.412928865709194</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.283584074000004</v>
+        <v>89.283559304999997</v>
       </c>
       <c r="C124" s="5">
-        <v>0.2582069190000027</v>
+        <v>0.25817274199999929</v>
       </c>
       <c r="D124" s="5">
-        <v>3.5365098165420328</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.5360338430912908</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.248098354999996</v>
+        <v>90.248098396000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.96451428099999248</v>
+        <v>0.96453909100000601</v>
       </c>
       <c r="D125" s="5">
-        <v>13.762028269822757</v>
+        <v>13.762407608246519</v>
       </c>
       <c r="E125" s="5">
-        <v>10.731201896928644</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>10.731200402469177</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>92.179799145000004</v>
+        <v>92.179752320999995</v>
       </c>
       <c r="C126" s="5">
-        <v>1.9317007900000078</v>
+        <v>1.931653924999992</v>
       </c>
       <c r="D126" s="5">
-        <v>28.935460447784479</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>28.934673812535294</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>91.859348703999999</v>
+        <v>91.859306470999996</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.32045044100000553</v>
+        <v>-0.3204458499999987</v>
       </c>
       <c r="D127" s="5">
-        <v>-4.0927909945280172</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>-4.0927355142108883</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>93.08138409</v>
+        <v>93.081285202000004</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2220353860000017</v>
+        <v>1.2219787310000072</v>
       </c>
       <c r="D128" s="5">
-        <v>17.185437883936917</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>17.184590459993231</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>93.153031272000007</v>
+        <v>93.153097439999996</v>
       </c>
       <c r="C129" s="5">
-        <v>7.1647182000006637E-2</v>
+        <v>7.181223799999259E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>0.92759187314530589</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.92973886505975933</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>94.352264582000004</v>
+        <v>94.352297007999994</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1992333099999968</v>
+        <v>1.1991995679999974</v>
       </c>
       <c r="D130" s="5">
-        <v>16.590734549917396</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>16.590221581694653</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>95.987860178000005</v>
+        <v>95.987935558000004</v>
       </c>
       <c r="C131" s="5">
-        <v>1.6355955960000017</v>
+        <v>1.6356385500000101</v>
       </c>
       <c r="D131" s="5">
-        <v>22.904499679784628</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>22.905151032850512</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>96.233724047999999</v>
+        <v>96.233739072000006</v>
       </c>
       <c r="C132" s="5">
-        <v>0.24586386999999377</v>
+        <v>0.24580351400000211</v>
       </c>
       <c r="D132" s="5">
-        <v>3.1173601899983527</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.1165816311656158</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>96.706950159000002</v>
+        <v>96.706955652999994</v>
       </c>
       <c r="C133" s="5">
-        <v>0.47322611100000245</v>
+        <v>0.47321658099998842</v>
       </c>
       <c r="D133" s="5">
-        <v>6.0632027340467243</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.0630763376431807</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>97.687981245000003</v>
+        <v>97.687967712000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.98103108600000155</v>
+        <v>0.98101205900000821</v>
       </c>
       <c r="D134" s="5">
-        <v>12.875937914425627</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>12.875673319464376</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>98.648759201000004</v>
+        <v>98.648761191000006</v>
       </c>
       <c r="C135" s="5">
-        <v>0.96077795600000115</v>
+        <v>0.960793479000003</v>
       </c>
       <c r="D135" s="5">
-        <v>12.462026976304674</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>12.462241156610521</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>99.162185770999997</v>
+        <v>99.162165164000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51342656999999292</v>
+        <v>0.51340397299999552</v>
       </c>
       <c r="D136" s="5">
-        <v>6.4274282855814935</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>6.4271371213886708</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>99.598717805000007</v>
+        <v>99.598718069</v>
       </c>
       <c r="C137" s="5">
-        <v>0.43653203400000962</v>
+        <v>0.43655290499999921</v>
       </c>
       <c r="D137" s="5">
-        <v>5.4124426898115141</v>
+        <v>5.4127089135668216</v>
       </c>
       <c r="E137" s="5">
-        <v>10.361015490008896</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>10.36101573239845</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>98.698336920000003</v>
+        <v>98.698306740999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.90038088500000413</v>
+        <v>-0.90041132800000412</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.324656795524634</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-10.324988687781822</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>98.265623716999997</v>
+        <v>98.265604529000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.43271320300000582</v>
+        <v>-0.43270221199999526</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.1360152580889</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-5.1358894644165654</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>98.491558714000007</v>
+        <v>98.491516927000006</v>
       </c>
       <c r="C140" s="5">
-        <v>0.22593499700001018</v>
+        <v>0.22591239800000551</v>
       </c>
       <c r="D140" s="5">
-        <v>2.7942320010767352</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.7939495188764596</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>96.752918300000005</v>
+        <v>96.752946722000004</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.7386404140000025</v>
+        <v>-1.738570205000002</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.242893123106541</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-19.242197289266983</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>95.675488319999999</v>
+        <v>95.675495103000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.0774299800000051</v>
+        <v>-1.0774516190000014</v>
       </c>
       <c r="D142" s="5">
-        <v>-12.574249119050673</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-12.574482925940645</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>94.417140462999996</v>
+        <v>94.417197502999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.258347857000004</v>
+        <v>-1.2582976000000059</v>
       </c>
       <c r="D143" s="5">
-        <v>-14.689621685176702</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-14.68907580124441</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>93.974882820000005</v>
+        <v>93.974885779000005</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.44225764299999071</v>
+        <v>-0.44231172399999252</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.4783277856030548</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-5.4789773063692371</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>93.790569022</v>
+        <v>93.790568356999998</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.18431379800000514</v>
+        <v>-0.18431742200000656</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.3283477958120469</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.328393010824259</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>93.056632210000004</v>
+        <v>93.056624662000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.73393681199999605</v>
+        <v>-0.73394369499999357</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.9965359775177269</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-8.9966168121847545</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>92.516997794999995</v>
+        <v>92.516996187999993</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.53963441500000897</v>
+        <v>-0.53962847400001124</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.741075297402177</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.7410039631168095</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>92.102715512000003</v>
+        <v>92.102704208000006</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.41428228299999148</v>
+        <v>-0.41429197999998735</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.2431002818710599</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-5.2432200879816149</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>91.819113678999997</v>
+        <v>91.819112637000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.28360183300000585</v>
+        <v>-0.28359157100000232</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.6330894625361543</v>
+        <v>-3.6329606574983297</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.8109480698650753</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-7.8109493604229367</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>91.321641493000001</v>
+        <v>91.321627771999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.49747218599999599</v>
+        <v>-0.49748486500000411</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.3112690643993608</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.3114252255142889</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>90.845375325999996</v>
+        <v>90.845366483000006</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.47626616700000568</v>
+        <v>-0.47626128899999287</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.081884172188734</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-6.0818245439970164</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>90.693309287999995</v>
+        <v>90.693296559999993</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.15206603800000096</v>
+        <v>-0.15206992300001332</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9902895204465865</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.9903400933206306</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>90.864018508000001</v>
+        <v>90.864032266999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.17070922000000621</v>
+        <v>0.17073570700000573</v>
       </c>
       <c r="D153" s="5">
-        <v>2.2822537257058517</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>2.282611835143622</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>91.023794695999996</v>
+        <v>91.023793854999994</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15977618799999505</v>
+        <v>0.15976158799999496</v>
       </c>
       <c r="D154" s="5">
-        <v>2.1306191814804532</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.1304222778320003</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>90.904239133000004</v>
+        <v>90.904274150999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11955556299999159</v>
+        <v>-0.11951970399999823</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.5648083828471826</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.5643424393629202</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>90.202073566999999</v>
+        <v>90.202071450000005</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.70216556600000501</v>
+        <v>-0.70220270099999027</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.8852639958965423</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-8.8857108448045956</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>91.162206368</v>
+        <v>91.162204610000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.96013280100000031</v>
+        <v>0.96013315999999804</v>
       </c>
       <c r="D157" s="5">
-        <v>13.548049363089731</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>13.548055065772125</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>90.675776631999994</v>
+        <v>90.675772175000006</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.48642973600000516</v>
+        <v>-0.48643243499999755</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.218435172245151</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.2184687860013526</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>90.272317154000007</v>
+        <v>90.272313101999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40345947799998783</v>
+        <v>-0.40345907300000761</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2106214982922676</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-5.2106166449901403</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>90.529456496999998</v>
+        <v>90.529452472000003</v>
       </c>
       <c r="C160" s="5">
-        <v>0.25713934299999153</v>
+        <v>0.25713937000000442</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4722452865142417</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.4722458151423163</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>90.036645372999999</v>
+        <v>90.036641001999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.49281112399999927</v>
+        <v>-0.49281147000000658</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.3403114514509307</v>
+        <v>-6.3403160440348767</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.9412824134106943</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-1.9412860610479643</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>89.808089323000004</v>
+        <v>89.808085353999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.22855604999999457</v>
+        <v>-0.22855564799999684</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.004001959549818</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.0039968932592642</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>89.297331037000006</v>
+        <v>89.297329055999995</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.51075828599999795</v>
+        <v>-0.51075629800000399</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6151851241887822</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.6151604594730902</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>89.041136718000004</v>
+        <v>89.041131203999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.25619431900000222</v>
+        <v>-0.25619785199999967</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.3889941303282489</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-3.3890402046329093</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>89.200403772000001</v>
+        <v>89.200410876999996</v>
       </c>
       <c r="C165" s="5">
-        <v>0.15926705399999719</v>
+        <v>0.15927967300000034</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1676713955812943</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>2.1678449727228433</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>89.685714584999999</v>
+        <v>89.685714335</v>
       </c>
       <c r="C166" s="5">
-        <v>0.48531081299999812</v>
+        <v>0.48530345800000418</v>
       </c>
       <c r="D166" s="5">
-        <v>6.7277688674147296</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>6.7276632843135342</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>89.154099161000005</v>
+        <v>89.154117231000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.53161542399999462</v>
+        <v>-0.53159710399999938</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.8856705860136813</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-6.8854409990206751</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>88.873817114000005</v>
+        <v>88.873814625999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.28028204700000003</v>
+        <v>-0.28030260500000281</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.7079998779215639</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-3.7082664263260234</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>88.455722221000002</v>
+        <v>88.455721499000006</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.4180948930000028</v>
+        <v>-0.41809312699999168</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.501439717955547</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-5.5014172282729419</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>89.005214037000002</v>
+        <v>89.005211058</v>
       </c>
       <c r="C170" s="5">
-        <v>0.54949181599999974</v>
+        <v>0.54948955899999419</v>
       </c>
       <c r="D170" s="5">
-        <v>7.7145059165660612</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>7.7144732045277165</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>89.716412297000005</v>
+        <v>89.716409502999994</v>
       </c>
       <c r="C171" s="5">
-        <v>0.7111982600000033</v>
+        <v>0.71119844499999374</v>
       </c>
       <c r="D171" s="5">
-        <v>10.021456572718602</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>10.021459645453357</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>89.149094988000002</v>
+        <v>89.149092639000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.56731730900000343</v>
+        <v>-0.56731686399999148</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.3297173791650794</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-7.3297120486334304</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>89.548276028000004</v>
+        <v>89.548273085999995</v>
       </c>
       <c r="C173" s="5">
-        <v>0.39918104000000199</v>
+        <v>0.399180446999992</v>
       </c>
       <c r="D173" s="5">
-        <v>5.5075374626265328</v>
+        <v>5.5075292271266729</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.54241175132281327</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.54241019052360118</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>90.245707726000006</v>
+        <v>90.245706931000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.6974316980000026</v>
+        <v>0.69743384500000616</v>
       </c>
       <c r="D174" s="5">
-        <v>9.756919660471187</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>9.7569513290846075</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>91.058206845000001</v>
+        <v>91.058206393000006</v>
       </c>
       <c r="C175" s="5">
-        <v>0.81249911899999461</v>
+        <v>0.81249946200000522</v>
       </c>
       <c r="D175" s="5">
-        <v>11.355190092270973</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>11.355195230768022</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>91.602513364999993</v>
+        <v>91.602512105000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.54430651999999213</v>
+        <v>0.54430571199999633</v>
       </c>
       <c r="D176" s="5">
-        <v>7.4136695593289614</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>7.4136582277590568</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>92.078932866000002</v>
+        <v>92.078934146999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.4764195010000094</v>
+        <v>0.47642204199999583</v>
       </c>
       <c r="D177" s="5">
-        <v>6.4227926126714685</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>6.4228279455441184</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>92.482102545000004</v>
+        <v>92.482105778999994</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40316967900000122</v>
+        <v>0.40317163199999584</v>
       </c>
       <c r="D178" s="5">
-        <v>5.3826236869872535</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>5.3826503154309702</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>92.845587937999994</v>
+        <v>92.845593488000006</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36348539299999061</v>
+        <v>0.36348770900001171</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8196999060838186</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>4.8197311101668028</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>93.703710385999997</v>
+        <v>93.703710231000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.85812244800000315</v>
+        <v>0.85811674299999652</v>
       </c>
       <c r="D180" s="5">
-        <v>11.672491931180296</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>11.672409609620949</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>94.272539391999999</v>
+        <v>94.272539667000004</v>
       </c>
       <c r="C181" s="5">
-        <v>0.56882900600000141</v>
+        <v>0.56882943600000146</v>
       </c>
       <c r="D181" s="5">
-        <v>7.532814417980993</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>7.5328203166606933</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>94.601292997000002</v>
+        <v>94.601291270000004</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32875360500000284</v>
+        <v>0.32875160300000061</v>
       </c>
       <c r="D182" s="5">
-        <v>4.2659247418605828</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.2658982508464893</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>95.104724915999995</v>
+        <v>95.104722940000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.5034319189999934</v>
+        <v>0.50343166999999767</v>
       </c>
       <c r="D183" s="5">
-        <v>6.5762063237570167</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>6.5762030989340525</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>94.931975745000003</v>
+        <v>94.931974202999996</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.17274917099999243</v>
+        <v>-0.17274873700000626</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.1580475995297776</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-2.1580422762783824</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>95.645904467999998</v>
+        <v>95.645903541999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.7139287229999951</v>
+        <v>0.71392933900000344</v>
       </c>
       <c r="D185" s="5">
-        <v>9.4073012614834806</v>
+        <v>9.4073098762142529</v>
       </c>
       <c r="E185" s="5">
-        <v>6.8093197440153741</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>6.8093222190270364</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>96.599666772000006</v>
+        <v>96.599666353000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.9537623040000085</v>
+        <v>0.95376281100000426</v>
       </c>
       <c r="D186" s="5">
-        <v>12.644761223843815</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>12.644768447600917</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>97.139411816000006</v>
+        <v>97.139411590999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.53974504400000001</v>
+        <v>0.53974523799999474</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9148655661731118</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.9148681593680816</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>97.435024935000001</v>
+        <v>97.435025060000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.29561311899999509</v>
+        <v>0.29561346900000274</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7135676769637138</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.7135721563505086</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>98.121303550999997</v>
+        <v>98.121304085000006</v>
       </c>
       <c r="C189" s="5">
-        <v>0.68627861599999562</v>
+        <v>0.68627902500000459</v>
       </c>
       <c r="D189" s="5">
-        <v>8.7873763751942668</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>8.7873818049946095</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>98.074520136000004</v>
+        <v>98.074522024999993</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.6783414999993056E-2</v>
+        <v>-4.6782060000012393E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.57065194299752431</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.57063545527906712</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>98.721582665</v>
+        <v>98.721583549000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.64706252899999583</v>
+        <v>0.6470615240000086</v>
       </c>
       <c r="D191" s="5">
-        <v>8.2108996573489357</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>8.210886274187267</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>99.395318997999993</v>
+        <v>99.395319243000003</v>
       </c>
       <c r="C192" s="5">
-        <v>0.67373633299999369</v>
+        <v>0.67373569400000122</v>
       </c>
       <c r="D192" s="5">
-        <v>8.5040308617669638</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>8.5040224120323629</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>99.733665095000006</v>
+        <v>99.733665450999993</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33834609700001295</v>
+        <v>0.33834620799999016</v>
       </c>
       <c r="D193" s="5">
-        <v>4.1622055860776941</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.1622069667707429</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>100.14717702</v>
+        <v>100.1471763</v>
       </c>
       <c r="C194" s="5">
-        <v>0.41351192499999456</v>
+        <v>0.41351084900000501</v>
       </c>
       <c r="D194" s="5">
-        <v>5.0904354405596264</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.0904218726383066</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>100.12196441</v>
+        <v>100.1219636</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5212609999996971E-2</v>
+        <v>-2.5212699999997312E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.30168872548822501</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.30168980308432625</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>100.96366924</v>
+        <v>100.96366862000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.84170482999999763</v>
+        <v>0.84170502000000624</v>
       </c>
       <c r="D196" s="5">
-        <v>10.567925497946939</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.567928084321142</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>101.51090868999999</v>
+        <v>101.51090843999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54723944999999219</v>
+        <v>0.54723981999998728</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7016365647662113</v>
+        <v>6.7016412741923492</v>
       </c>
       <c r="E197" s="5">
-        <v>6.1319972398423239</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>6.1319980059831414</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>101.51197329999999</v>
+        <v>101.51197323</v>
       </c>
       <c r="C198" s="5">
-        <v>1.0646100000002434E-3</v>
+        <v>1.0647900000009258E-3</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2585895542738257E-2</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.2588023669324322E-2</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>101.78856389000001</v>
+        <v>101.78856392</v>
       </c>
       <c r="C199" s="5">
-        <v>0.27659059000001207</v>
+        <v>0.27659069000000613</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3190972554934639</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.3190984758602049</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>102.67564514999999</v>
+        <v>102.67564527</v>
       </c>
       <c r="C200" s="5">
-        <v>0.88708125999998799</v>
+        <v>0.88708135000000254</v>
       </c>
       <c r="D200" s="5">
-        <v>10.974050998076645</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>10.974052161973002</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>103.06745408</v>
+        <v>103.06745416</v>
       </c>
       <c r="C201" s="5">
-        <v>0.39180893000001049</v>
+        <v>0.39180888999999297</v>
       </c>
       <c r="D201" s="5">
-        <v>4.6765250750374188</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.6765245819627044</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>103.97486847</v>
+        <v>103.97486911</v>
       </c>
       <c r="C202" s="5">
-        <v>0.90741438999999957</v>
+        <v>0.90741495000000327</v>
       </c>
       <c r="D202" s="5">
-        <v>11.09179249784753</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>11.091799668791168</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>104.49493479</v>
+        <v>104.49493493</v>
       </c>
       <c r="C203" s="5">
-        <v>0.52006631999999797</v>
+        <v>0.52006581999999923</v>
       </c>
       <c r="D203" s="5">
-        <v>6.1701218263567004</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>6.1701156911391219</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>105.16708883</v>
+        <v>105.16708894</v>
       </c>
       <c r="C204" s="5">
-        <v>0.67215403999999523</v>
+        <v>0.67215400999999986</v>
       </c>
       <c r="D204" s="5">
-        <v>7.9979110247343055</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>7.9979106439467484</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>105.71867278000001</v>
+        <v>105.71867269000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55158395000000837</v>
+        <v>0.55158375000000603</v>
       </c>
       <c r="D205" s="5">
-        <v>6.4785676501181388</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.4785652258942727</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>106.49940031</v>
+        <v>106.49940022</v>
       </c>
       <c r="C206" s="5">
         <v>0.78072752999999295</v>
       </c>
       <c r="D206" s="5">
-        <v>9.2309021787206689</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>9.2309021869010355</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>107.50257376</v>
+        <v>107.50257360000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0031734500000056</v>
+        <v>1.0031733800000069</v>
       </c>
       <c r="D207" s="5">
-        <v>11.907809839113215</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>11.907808975281542</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>109.01924468999999</v>
+        <v>109.01924447</v>
       </c>
       <c r="C208" s="5">
-        <v>1.5166709299999894</v>
+        <v>1.5166708699999987</v>
       </c>
       <c r="D208" s="5">
-        <v>18.30733783171581</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>18.307337079769749</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>109.36291604</v>
+        <v>109.36291595</v>
       </c>
       <c r="C209" s="5">
-        <v>0.34367135000000815</v>
+        <v>0.34367147999999759</v>
       </c>
       <c r="D209" s="5">
-        <v>3.849151996614153</v>
+        <v>3.8491534858661414</v>
       </c>
       <c r="E209" s="5">
-        <v>7.7351365004316275</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>7.7351366771001739</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>108.25693559</v>
+        <v>108.25693556</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.1059804500000041</v>
+        <v>-1.1059803899999991</v>
       </c>
       <c r="D210" s="5">
-        <v>-11.482778572380592</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-11.482777992596727</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>109.79019293</v>
+        <v>109.79019295000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.5332573400000058</v>
+        <v>1.5332573900000028</v>
       </c>
       <c r="D211" s="5">
-        <v>18.384222392179627</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>18.384223044643466</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>110.81722114</v>
+        <v>110.81722126</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0270282099999974</v>
+        <v>1.0270283099999915</v>
       </c>
       <c r="D212" s="5">
-        <v>11.821287338288155</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>11.821288546895437</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>110.21901209000001</v>
+        <v>110.21901217</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.59820904999999414</v>
+        <v>-0.59820908999999745</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.2888857159507205</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-6.2888861174504314</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>110.84243561</v>
+        <v>110.84243569</v>
       </c>
       <c r="C214" s="5">
-        <v>0.62342351999998868</v>
+        <v>0.6234235200000029</v>
       </c>
       <c r="D214" s="5">
-        <v>7.0026551047710717</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>7.0026550995292869</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>112.07656753000001</v>
+        <v>112.07656758</v>
       </c>
       <c r="C215" s="5">
-        <v>1.23413192000001</v>
+        <v>1.2341318900000005</v>
       </c>
       <c r="D215" s="5">
-        <v>14.210264645399073</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>14.210264267652972</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>112.77578747</v>
+        <v>112.77578749</v>
       </c>
       <c r="C216" s="5">
-        <v>0.69921993999999188</v>
+        <v>0.6992199099999965</v>
       </c>
       <c r="D216" s="5">
-        <v>7.7488289410272637</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>7.7488285934977696</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>113.52527360000001</v>
+        <v>113.52527354999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.74948613000000819</v>
+        <v>0.74948605999999529</v>
       </c>
       <c r="D217" s="5">
-        <v>8.273024210053892</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.2730234073952857</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>113.96940634000001</v>
+        <v>113.96940631</v>
       </c>
       <c r="C218" s="5">
-        <v>0.44413274000000058</v>
+        <v>0.44413276000000224</v>
       </c>
       <c r="D218" s="5">
-        <v>4.7969747924541783</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>4.796975015296967</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>114.23104016000001</v>
+        <v>114.23104012</v>
       </c>
       <c r="C219" s="5">
-        <v>0.26163382000000013</v>
+        <v>0.26163381000000641</v>
       </c>
       <c r="D219" s="5">
-        <v>2.789829082141293</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.7898289749040295</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>114.96466072</v>
+        <v>114.9646606</v>
       </c>
       <c r="C220" s="5">
-        <v>0.73362055999999143</v>
+        <v>0.73362047999999902</v>
       </c>
       <c r="D220" s="5">
-        <v>7.98483451133436</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>7.9848336125143415</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>115.21726427</v>
+        <v>115.21726422</v>
       </c>
       <c r="C221" s="5">
-        <v>0.25260355000000345</v>
+        <v>0.25260362000000214</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6687714508857541</v>
+        <v>2.6687722022194604</v>
       </c>
       <c r="E221" s="5">
-        <v>5.3531383781489028</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.3531384191297215</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>117.31481109000001</v>
+        <v>117.31481106</v>
       </c>
       <c r="C222" s="5">
-        <v>2.0975468200000051</v>
+        <v>2.0975468399999926</v>
       </c>
       <c r="D222" s="5">
-        <v>24.17193197417955</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>24.171932239768989</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.50132286</v>
       </c>
       <c r="C223" s="5">
-        <v>0.18651176999999564</v>
+        <v>0.18651180000000522</v>
       </c>
       <c r="D223" s="5">
-        <v>1.9245787289565941</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.9245790417290243</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>116.37502071</v>
+        <v>116.37502081</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1263021500000008</v>
+        <v>-1.1263020500000067</v>
       </c>
       <c r="D224" s="5">
-        <v>-10.915082342729477</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-10.915081424131268</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>118.32698815000001</v>
+        <v>118.32698825</v>
       </c>
       <c r="C225" s="5">
         <v>1.9519674400000042</v>
       </c>
       <c r="D225" s="5">
-        <v>22.09235426645153</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>22.092354245683389</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>119.04652913</v>
+        <v>119.04652917</v>
       </c>
       <c r="C226" s="5">
-        <v>0.71954097999999078</v>
+        <v>0.71954092000000003</v>
       </c>
       <c r="D226" s="5">
-        <v>7.5462149998192452</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>7.546214342781643</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>118.6724234</v>
+        <v>118.67242342999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.37410572999999658</v>
+        <v>-0.37410574000000452</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.706520497930188</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.7065205940770563</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.46753135</v>
+        <v>118.46753139</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.20489204999999799</v>
+        <v>-0.20489203999999006</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.0522802735478352</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-2.0522801738192098</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.97281579</v>
+        <v>118.97281575</v>
       </c>
       <c r="C229" s="5">
-        <v>0.50528443999999695</v>
+        <v>0.50528435999999033</v>
       </c>
       <c r="D229" s="5">
-        <v>5.2399955073550997</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>5.2399946563551625</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>118.78772089</v>
+        <v>118.78772096</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18509489999999573</v>
+        <v>-0.18509478999999374</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.851037356391394</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-1.8510362663517244</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>119.19197814</v>
+        <v>119.19197805</v>
       </c>
       <c r="C231" s="5">
-        <v>0.40425725000000057</v>
+        <v>0.40425709000000154</v>
       </c>
       <c r="D231" s="5">
-        <v>4.1611417281481433</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>4.1611400477736371</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>118.65010147</v>
+        <v>118.65010131</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.54187667000000772</v>
+        <v>-0.54187674000000641</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3211361749238577</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.3211368491340334</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>118.21882098</v>
+        <v>118.21882085</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.4312804899999918</v>
+        <v>-0.43128045999999642</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.2757180744519285</v>
+        <v>-4.2757177886034281</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6051275640134541</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.6051274957099357</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>117.33406886</v>
+        <v>117.3340688</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.8847521200000017</v>
+        <v>-0.88475205000000301</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.620223867083233</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-8.6202232219837143</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>116.23980204999999</v>
+        <v>116.23980207</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0942668100000077</v>
+        <v>-1.0942667300000011</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.634731196452929</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-10.634730463566299</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>115.38095378</v>
+        <v>115.38095392</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.85884826999999575</v>
+        <v>-0.85884815000000003</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.5147339270451816</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-8.514732783866851</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>115.16539782</v>
+        <v>115.16539799</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.21555596000000321</v>
+        <v>-0.21555592999999362</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.2189605755797426</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.2189602672572306</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.9624259</v>
+        <v>114.96242594</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.20297191999999598</v>
+        <v>-0.20297204999999963</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.0945451992941178</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-2.0945465247750428</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>114.5963144</v>
+        <v>114.59631444999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.36611150000000237</v>
+        <v>-0.36611149000000864</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7553121572114767</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.755312055144655</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>113.6102175</v>
+        <v>113.61021757</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.98609689999999262</v>
+        <v>-0.98609687999999096</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.8510044305422646</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-9.8510042360069541</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>113.32537954999999</v>
+        <v>113.32537953000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28483795000001066</v>
+        <v>-0.28483803999999679</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.9674394299781137</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.9674403529029392</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>112.32075363</v>
+        <v>112.32075383999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0046259199999952</v>
+        <v>-1.0046256900000117</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.134309078223991</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-10.134306871703036</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>113.42914924999999</v>
+        <v>113.42914922999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.108395619999996</v>
+        <v>1.1083953899999983</v>
       </c>
       <c r="D243" s="5">
-        <v>12.506079791084378</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>12.50607702887978</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>113.73178025</v>
+        <v>113.73177953</v>
       </c>
       <c r="C244" s="5">
-        <v>0.3026310000000052</v>
+        <v>0.30263030000000413</v>
       </c>
       <c r="D244" s="5">
-        <v>3.2490227210845601</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>3.249015095901453</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>113.52369564999999</v>
+        <v>113.5236956</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.2080846000000065</v>
+        <v>-0.20808393000000081</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.1735707736962429</v>
+        <v>-2.1735638590332784</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9715548599442707</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.9715547966404863</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>114.01389605</v>
+        <v>114.01389586000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.4902004000000062</v>
+        <v>0.49020026000000883</v>
       </c>
       <c r="D246" s="5">
-        <v>5.306502686889325</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.306501137586217</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>114.62215021</v>
+        <v>114.62215015</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60825416000000132</v>
+        <v>0.60825428999999076</v>
       </c>
       <c r="D247" s="5">
-        <v>6.5931204205508243</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>6.5931218825878712</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>115.64843184</v>
+        <v>115.64843241</v>
       </c>
       <c r="C248" s="5">
-        <v>1.0262816299999997</v>
+        <v>1.0262822600000021</v>
       </c>
       <c r="D248" s="5">
-        <v>11.289544453982225</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>11.289551735243331</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>115.87315322000001</v>
+        <v>115.87315338000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.22472138000000541</v>
+        <v>0.22472097000000701</v>
       </c>
       <c r="D249" s="5">
-        <v>2.3568533870774511</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.3568490292419808</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>116.42711464999999</v>
+        <v>116.42711466999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.55396142999998688</v>
+        <v>0.5539612899999895</v>
       </c>
       <c r="D250" s="5">
-        <v>5.8901859980123206</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.8901844617082144</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>117.12237619</v>
+        <v>117.12237629000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.69526154000000417</v>
+        <v>0.69526162000001079</v>
       </c>
       <c r="D251" s="5">
-        <v>7.4060836633209171</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>7.4060845423665755</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>117.77153144</v>
+        <v>117.77153159</v>
       </c>
       <c r="C252" s="5">
-        <v>0.64915525000000684</v>
+        <v>0.64915529999998967</v>
       </c>
       <c r="D252" s="5">
-        <v>6.8575890864072342</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.8575896247699664</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>117.63403728999999</v>
+        <v>117.63403734000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.13749415000000909</v>
+        <v>-0.13749424999998894</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.3919973743026559</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-1.3919983784537515</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>117.85857338</v>
+        <v>117.85857376</v>
       </c>
       <c r="C254" s="5">
-        <v>0.22453609000000085</v>
+        <v>0.22453641999999263</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3147217053754998</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.3147251421141268</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>119.96407206000001</v>
+        <v>119.96407215000001</v>
       </c>
       <c r="C255" s="5">
-        <v>2.1054986800000108</v>
+        <v>2.1054983900000082</v>
       </c>
       <c r="D255" s="5">
-        <v>23.674518980169701</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>23.67451530855249</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>120.31529372</v>
+        <v>120.31529238</v>
       </c>
       <c r="C256" s="5">
-        <v>0.35122165999999311</v>
+        <v>0.35122022999999558</v>
       </c>
       <c r="D256" s="5">
-        <v>3.5703965556925565</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.5703817812170691</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>121.30069451999999</v>
+        <v>121.30069453999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.98540079999999364</v>
+        <v>0.98540215999999248</v>
       </c>
       <c r="D257" s="5">
-        <v>10.28321600955846</v>
+        <v>10.283230966985336</v>
       </c>
       <c r="E257" s="5">
-        <v>6.8505511782993134</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>6.8505512429776871</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>122.41076365000001</v>
+        <v>122.41076321</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1100691300000136</v>
+        <v>1.110068670000004</v>
       </c>
       <c r="D258" s="5">
-        <v>11.551608627935494</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>11.551603595617355</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>123.45054792000001</v>
+        <v>123.45054767000001</v>
       </c>
       <c r="C259" s="5">
-        <v>1.0397842699999984</v>
+        <v>1.039784460000007</v>
       </c>
       <c r="D259" s="5">
-        <v>10.683013509037643</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>10.683015593446132</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>124.00562509</v>
+        <v>124.00562592</v>
       </c>
       <c r="C260" s="5">
-        <v>0.55507716999998991</v>
+        <v>0.555078249999994</v>
       </c>
       <c r="D260" s="5">
-        <v>5.5310765843215703</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.5310876250006746</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>125.41262519999999</v>
+        <v>125.41262508</v>
       </c>
       <c r="C261" s="5">
-        <v>1.4070001099999985</v>
+        <v>1.406999159999998</v>
       </c>
       <c r="D261" s="5">
-        <v>14.498151436884177</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>14.498140925835944</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>125.30253365999999</v>
+        <v>125.30253368</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.1100915399999991</v>
+        <v>-0.11009140000000173</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0483304390727199</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.0483291133714157</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>126.05754268</v>
+        <v>126.05754313</v>
       </c>
       <c r="C263" s="5">
-        <v>0.75500902000000281</v>
+        <v>0.75500945000000286</v>
       </c>
       <c r="D263" s="5">
-        <v>7.475088332211266</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>7.4750927303299797</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>126.96265123000001</v>
+        <v>126.9626519</v>
       </c>
       <c r="C264" s="5">
-        <v>0.90510855000000845</v>
+        <v>0.90510876999999823</v>
       </c>
       <c r="D264" s="5">
-        <v>8.964680671470493</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.9646829039528022</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>127.66303176</v>
+        <v>127.66303229</v>
       </c>
       <c r="C265" s="5">
-        <v>0.70038052999998968</v>
+        <v>0.70038039000000651</v>
       </c>
       <c r="D265" s="5">
-        <v>6.8242995134602413</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>6.8242980705783385</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>128.90230287</v>
+        <v>128.90230359</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2392711100000042</v>
+        <v>1.2392712999999986</v>
       </c>
       <c r="D266" s="5">
-        <v>12.291340800640093</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>12.291342733045351</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>128.86016291000001</v>
+        <v>128.86016316999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.2139959999985876E-2</v>
+        <v>-4.2140420000009726E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.39159213881966304</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.39159640357502301</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>129.6815316</v>
+        <v>129.68152943000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.82136868999998569</v>
+        <v>0.82136626000001911</v>
       </c>
       <c r="D268" s="5">
-        <v>7.9228636207287151</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>7.9228393368035333</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>131.07314699</v>
+        <v>131.07314685</v>
       </c>
       <c r="C269" s="5">
-        <v>1.3916153899999983</v>
+        <v>1.3916174199999887</v>
       </c>
       <c r="D269" s="5">
-        <v>13.665102374747139</v>
+        <v>13.665123741780171</v>
       </c>
       <c r="E269" s="5">
-        <v>8.0563862463200806</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>8.05638611308812</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>131.76251019</v>
+        <v>131.76250894</v>
       </c>
       <c r="C270" s="5">
-        <v>0.68936320000000251</v>
+        <v>0.68936209000000304</v>
       </c>
       <c r="D270" s="5">
-        <v>6.4970550806844329</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.4970443219356744</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>132.17897615999999</v>
+        <v>132.17897488</v>
       </c>
       <c r="C271" s="5">
-        <v>0.41646596999999019</v>
+        <v>0.41646593999999482</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8595134270519749</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.8595131814354922</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>133.11048815000001</v>
+        <v>133.11048855999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.93151199000001839</v>
+        <v>0.93151367999999479</v>
       </c>
       <c r="D272" s="5">
-        <v>8.7924383223740641</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>8.7924549858791945</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>133.05463900000001</v>
+        <v>133.05463836000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.5849150000000236E-2</v>
+        <v>-5.5850199999980532E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.50232360894706396</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.50233302962753301</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>133.98854631</v>
+        <v>133.98854688</v>
       </c>
       <c r="C274" s="5">
-        <v>0.93390730999999505</v>
+        <v>0.93390851999998858</v>
       </c>
       <c r="D274" s="5">
-        <v>8.7556559214740481</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>8.7556677508040526</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>134.96744412000001</v>
+        <v>134.96744588999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.97889781000000653</v>
+        <v>0.97889900999999213</v>
       </c>
       <c r="D275" s="5">
-        <v>9.1279961891074244</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>9.1280077918302958</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>136.10193971999999</v>
+        <v>136.10194376000001</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1344955999999797</v>
+        <v>1.1344978700000183</v>
       </c>
       <c r="D276" s="5">
-        <v>10.56648236459068</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>10.566504348781859</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>137.42769319999999</v>
+        <v>137.42769417</v>
       </c>
       <c r="C277" s="5">
-        <v>1.325753480000003</v>
+        <v>1.3257504099999835</v>
       </c>
       <c r="D277" s="5">
-        <v>12.336089742256373</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>12.336059242506337</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>138.16297879000001</v>
+        <v>138.16297904999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.73528559000001792</v>
+        <v>0.7352848799999947</v>
       </c>
       <c r="D278" s="5">
-        <v>6.6127574716683846</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.6127508491974574</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>139.06863787</v>
+        <v>139.06863726</v>
       </c>
       <c r="C279" s="5">
-        <v>0.9056590799999924</v>
+        <v>0.90565821000001279</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1558847762494437</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.155876640990801</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>140.53129213</v>
+        <v>140.53128903999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4626542599999937</v>
+        <v>1.4626517799999874</v>
       </c>
       <c r="D280" s="5">
-        <v>13.377287494277423</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>13.377263546734941</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>140.83430042000001</v>
+        <v>140.83429968999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.30300829000000817</v>
+        <v>0.30301065000000449</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6183001393077943</v>
+        <v>2.6183208328106611</v>
       </c>
       <c r="E281" s="5">
-        <v>7.4471038913445087</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>7.4471034491684573</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>140.24255767</v>
+        <v>140.24255493000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.59174275000000875</v>
+        <v>-0.59174475999998322</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.9271323851335929</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.9271487614513383</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>141.66809422</v>
+        <v>141.66809040999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4255365500000039</v>
+        <v>1.4255354799999793</v>
       </c>
       <c r="D283" s="5">
-        <v>12.903326130879789</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>12.903316164314171</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>142.20735303999999</v>
+        <v>142.20735255</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53925881999998637</v>
+        <v>0.53926214000000527</v>
       </c>
       <c r="D284" s="5">
-        <v>4.6646472693224084</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>4.6646767196653505</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.02887404000001</v>
+        <v>144.02887283000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.8215210000000184</v>
+        <v>1.8215202800000156</v>
       </c>
       <c r="D285" s="5">
-        <v>16.501134086319034</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>16.501127158573702</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>145.13462795000001</v>
+        <v>145.13462955</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1057539100000042</v>
+        <v>1.105756719999988</v>
       </c>
       <c r="D286" s="5">
-        <v>9.6119088114617668</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>9.6119343624481814</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>145.93133484000001</v>
+        <v>145.93133782999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.79670688999999584</v>
+        <v>0.79670827999999005</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7898883609230687</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.7899004899154125</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>147.12404766</v>
+        <v>147.12406824999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.192712819999997</v>
+        <v>1.1927304200000037</v>
       </c>
       <c r="D288" s="5">
-        <v>10.260844858666429</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.261002921005513</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>148.46153913000001</v>
+        <v>148.46153772</v>
       </c>
       <c r="C289" s="5">
-        <v>1.3374914700000033</v>
+        <v>1.337469470000002</v>
       </c>
       <c r="D289" s="5">
-        <v>11.471418592108208</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>11.47121868301908</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>149.49905487000001</v>
+        <v>149.49905072000001</v>
       </c>
       <c r="C290" s="5">
-        <v>1.0375157400000035</v>
+        <v>1.0375130000000183</v>
       </c>
       <c r="D290" s="5">
-        <v>8.7160991221147288</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>8.7160752976839007</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>150.04663202</v>
+        <v>150.04662565999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.54757714999999507</v>
+        <v>0.54757493999997564</v>
       </c>
       <c r="D291" s="5">
-        <v>4.4849295876876916</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>4.484911247511647</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>151.38466052999999</v>
+        <v>151.38465027999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3380285099999867</v>
+        <v>1.3380246199999988</v>
       </c>
       <c r="D292" s="5">
-        <v>11.241653709560362</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>11.241619907909994</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>151.94037736000001</v>
+        <v>151.94036868000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.55571683000002281</v>
+        <v>0.55571840000001771</v>
       </c>
       <c r="D293" s="5">
-        <v>4.4951064198758717</v>
+        <v>4.4951196873806776</v>
       </c>
       <c r="E293" s="5">
-        <v>7.8859176400061237</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>7.8859120359502821</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>152.29503382999999</v>
+        <v>152.29502493000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.35465646999998057</v>
+        <v>0.354656250000005</v>
       </c>
       <c r="D294" s="5">
-        <v>2.837258944765364</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.8372573262772427</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>154.12598037000001</v>
+        <v>154.12597776999999</v>
       </c>
       <c r="C295" s="5">
-        <v>1.8309465400000136</v>
+        <v>1.8309528399999806</v>
       </c>
       <c r="D295" s="5">
-        <v>15.420067649555369</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>15.420125225556669</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>155.76152934000001</v>
+        <v>155.76154059999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.6355489700000021</v>
+        <v>1.6355628299999978</v>
       </c>
       <c r="D296" s="5">
-        <v>13.504271763839792</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>13.504393203453201</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>156.82287928</v>
+        <v>156.82289539999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0613499399999853</v>
+        <v>1.0613548000000037</v>
       </c>
       <c r="D297" s="5">
-        <v>8.4902344178256151</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>8.4902741267263604</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>157.63565424999999</v>
+        <v>157.63567119000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.81277496999999244</v>
+        <v>0.81277579000001765</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3996902876148232</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.3996962526461809</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>158.08173022</v>
+        <v>158.08175607999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.44607597000000965</v>
+        <v>0.44608488999998031</v>
       </c>
       <c r="D299" s="5">
-        <v>3.4491019575515258</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.4491716283855167</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>158.83964564999999</v>
+        <v>158.83966536</v>
       </c>
       <c r="C300" s="5">
-        <v>0.75791542999999706</v>
+        <v>0.7579092800000069</v>
       </c>
       <c r="D300" s="5">
-        <v>5.907507335501605</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>5.9074571368141759</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>159.44154624000001</v>
+        <v>159.44151764</v>
       </c>
       <c r="C301" s="5">
-        <v>0.60190059000001384</v>
+        <v>0.60185228000000279</v>
       </c>
       <c r="D301" s="5">
-        <v>4.6432103093430266</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.6428292452988185</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>160.19073698</v>
+        <v>160.19068738000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.74919073999998886</v>
+        <v>0.74916974000001346</v>
       </c>
       <c r="D302" s="5">
-        <v>5.7866401375568088</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.7864747870285171</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>161.64367974000001</v>
+        <v>161.64366127</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4529427600000133</v>
+        <v>1.4529738899999813</v>
       </c>
       <c r="D303" s="5">
-        <v>11.443809079504286</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>11.444070349468415</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>162.37018416999999</v>
+        <v>162.37016882</v>
       </c>
       <c r="C304" s="5">
-        <v>0.72650442999997722</v>
+        <v>0.726507550000008</v>
       </c>
       <c r="D304" s="5">
-        <v>5.5287171646419608</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>5.5287421453320995</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>163.61979592</v>
+        <v>163.61978217000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2496117500000139</v>
+        <v>1.2496133500000042</v>
       </c>
       <c r="D305" s="5">
-        <v>9.636398373291776</v>
+        <v>9.6364121884991771</v>
       </c>
       <c r="E305" s="5">
-        <v>7.6868431966095274</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>7.6868402989056062</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>164.52110751999999</v>
+        <v>164.52109315999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.90131159999998545</v>
+        <v>0.90131098999998471</v>
       </c>
       <c r="D306" s="5">
-        <v>6.8142839379037756</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>6.8142797755470941</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>165.56140818</v>
+        <v>165.56141615999999</v>
       </c>
       <c r="C307" s="5">
-        <v>1.040300660000014</v>
+        <v>1.0403230000000008</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8573750332324943</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>7.8575503878186126</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>166.57888524000001</v>
+        <v>166.57892776</v>
       </c>
       <c r="C308" s="5">
-        <v>1.0174770600000045</v>
+        <v>1.017511600000006</v>
       </c>
       <c r="D308" s="5">
-        <v>7.6291914042585729</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>7.6294588262402208</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>167.33850760999999</v>
+        <v>167.33858069999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.75962236999998822</v>
+        <v>0.75965293999999517</v>
       </c>
       <c r="D309" s="5">
-        <v>5.6115168981260011</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.6117469517161567</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>168.42426773</v>
+        <v>168.42434252000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0857601200000033</v>
+        <v>1.0857618200000161</v>
       </c>
       <c r="D310" s="5">
-        <v>8.0700410118926591</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>8.0700504500678569</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>169.54075383</v>
+        <v>169.54082212</v>
       </c>
       <c r="C311" s="5">
-        <v>1.116486100000003</v>
+        <v>1.116479599999991</v>
       </c>
       <c r="D311" s="5">
-        <v>8.2513457747066532</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>8.2512921732592162</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>171.35130670000001</v>
+        <v>171.35129986999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.8105528700000093</v>
+        <v>1.8104777499999898</v>
       </c>
       <c r="D312" s="5">
-        <v>13.59513441096496</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>13.59453101307837</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>171.63841521000001</v>
+        <v>171.63830329000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.28710850999999593</v>
+        <v>0.2870034200000191</v>
       </c>
       <c r="D313" s="5">
-        <v>2.029299074663804</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.0285495182855495</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>172.58266445999999</v>
+        <v>172.58250924000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.94424924999998439</v>
+        <v>0.94420594999999707</v>
       </c>
       <c r="D314" s="5">
-        <v>6.805123157772841</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>6.8048061690129336</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>173.92212756000001</v>
+        <v>173.92206580999999</v>
       </c>
       <c r="C315" s="5">
-        <v>1.3394631000000174</v>
+        <v>1.339556569999985</v>
       </c>
       <c r="D315" s="5">
-        <v>9.7215760199829795</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>9.7222927475385958</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>174.49100892999999</v>
+        <v>174.49098488000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.56888136999998551</v>
+        <v>0.56891907000002107</v>
       </c>
       <c r="D316" s="5">
-        <v>3.9964638734056646</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>3.996734948309455</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>174.85875704</v>
+        <v>174.85874688999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.36774811000000796</v>
+        <v>0.36776200999997855</v>
       </c>
       <c r="D317" s="5">
-        <v>2.5585796625229973</v>
+        <v>2.5586778512629582</v>
       </c>
       <c r="E317" s="5">
-        <v>6.8689494793742201</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>6.8689522568382122</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.65453782</v>
+        <v>175.65451999999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.79578078000000119</v>
+        <v>0.79577310999999895</v>
       </c>
       <c r="D318" s="5">
-        <v>5.59998137515898</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.5999263758093498</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>176.66001191999999</v>
+        <v>176.66005161999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.0054740999999865</v>
+        <v>1.0055316199999993</v>
       </c>
       <c r="D319" s="5">
-        <v>7.0894233444458221</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>7.089842503407251</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>176.21910231999999</v>
+        <v>176.21920828</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.44090959999999768</v>
+        <v>-0.44084333999998648</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.9541987830093097</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.9537602460577461</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>178.05441060000001</v>
+        <v>178.0545329</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8353082800000209</v>
+        <v>1.8353246199999944</v>
       </c>
       <c r="D321" s="5">
-        <v>13.23925884709476</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>13.239375128113862</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>178.16523634999999</v>
+        <v>178.16554381</v>
       </c>
       <c r="C322" s="5">
-        <v>0.11082574999997519</v>
+        <v>0.11101091000000451</v>
       </c>
       <c r="D322" s="5">
-        <v>0.74947382179304523</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.7507297703069904</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>178.58436828999999</v>
+        <v>178.58453145999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.41913193999999976</v>
+        <v>0.41898764999999116</v>
       </c>
       <c r="D323" s="5">
-        <v>2.8598017459778857</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.8587994669952765</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>180.28206360999999</v>
+        <v>180.28228745999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6976953200000082</v>
+        <v>1.6977559999999983</v>
       </c>
       <c r="D324" s="5">
-        <v>12.023450284917224</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>12.023891182192536</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>180.24910681</v>
+        <v>180.24812943000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.2956799999993791E-2</v>
+        <v>-3.4158029999986184E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.21914781878016321</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.22712685159720358</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>180.71004507000001</v>
+        <v>180.70999621000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.46093826000000604</v>
+        <v>0.46186678000000825</v>
       </c>
       <c r="D326" s="5">
-        <v>3.1122051153539498</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.118580147970218</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>180.50379501</v>
+        <v>180.50377091999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.20625006000000212</v>
+        <v>-0.20622529000002032</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.3610329717312575</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.3608709060599078</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>181.28021168999999</v>
+        <v>181.28013910999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.77641667999998276</v>
+        <v>0.77636818999999946</v>
       </c>
       <c r="D328" s="5">
-        <v>5.2855450668616522</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.2852078400125402</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>181.49941321</v>
+        <v>181.49931352999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.21920152000001281</v>
+        <v>0.21917442000000165</v>
       </c>
       <c r="D329" s="5">
-        <v>1.4607124389899973</v>
+        <v>1.4605312364409651</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7977258230658117</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.7976748421841622</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>182.11248728000001</v>
+        <v>182.11256008999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.61307407000001035</v>
+        <v>0.61324655999999322</v>
       </c>
       <c r="D330" s="5">
-        <v>4.1295539789801605</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.1307398265725492</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>182.62928416</v>
+        <v>182.62944372000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.51679687999998691</v>
+        <v>0.51688363000002369</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4590033480319304</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.4595916684671879</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>183.78826038</v>
+        <v>183.78829374</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1589762199999996</v>
+        <v>1.1588500199999885</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8867727968762846</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.8858766902276445</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>183.76843536000001</v>
+        <v>183.76871933000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.9825019999984761E-2</v>
+        <v>-1.9574409999989939E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.12936579799209813</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-0.12773140704818164</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>185.03053217999999</v>
+        <v>185.03121951</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2620968199999822</v>
+        <v>1.2625001799999893</v>
       </c>
       <c r="D334" s="5">
-        <v>8.5599821006416832</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>8.5628082819513729</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>186.09657915</v>
+        <v>186.09690046</v>
       </c>
       <c r="C335" s="5">
-        <v>1.0660469700000021</v>
+        <v>1.0656809500000008</v>
       </c>
       <c r="D335" s="5">
-        <v>7.1371043253999567</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>7.1345483617156535</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>186.46243638000001</v>
+        <v>186.46298071999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.36585723000001735</v>
+        <v>0.36608025999998972</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3848209870365622</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.3862863967540004</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>187.02252121000001</v>
+        <v>187.02070430000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.56008482999999387</v>
+        <v>0.55772358000001532</v>
       </c>
       <c r="D337" s="5">
-        <v>3.6646374763012135</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.6489219430533515</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>188.36941555999999</v>
+        <v>188.36915714</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3468943499999853</v>
+        <v>1.3484528399999931</v>
       </c>
       <c r="D338" s="5">
-        <v>8.9927965645052019</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.0037091561854901</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>187.87544557999999</v>
+        <v>187.87519703000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.49396998000000281</v>
+        <v>-0.49396010999998907</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.1018246030980801</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-3.101767710824721</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>188.01798554999999</v>
+        <v>188.01768052</v>
       </c>
       <c r="C340" s="5">
-        <v>0.1425399700000014</v>
+        <v>0.14248348999998939</v>
       </c>
       <c r="D340" s="5">
-        <v>0.91424147234546727</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.91387891523604381</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>189.01938594999999</v>
+        <v>189.0193094</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0014003999999943</v>
+        <v>1.0016288799999984</v>
       </c>
       <c r="D341" s="5">
-        <v>6.5818937093719443</v>
+        <v>6.5834507045767543</v>
       </c>
       <c r="E341" s="5">
-        <v>4.1432490645571196</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>4.1432640838925394</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>190.34283217000001</v>
+        <v>190.34296849</v>
       </c>
       <c r="C342" s="5">
-        <v>1.3234462200000223</v>
+        <v>1.3236590900000067</v>
       </c>
       <c r="D342" s="5">
-        <v>8.7331947728419568</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>8.7346576784265153</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>191.46025914000001</v>
+        <v>191.46089484999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1174269699999968</v>
+        <v>1.1179263599999842</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2766947942640492</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.2800472049542542</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>192.12075206</v>
+        <v>192.12090320999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.66049291999999582</v>
+        <v>0.66000836000000618</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2191741877171118</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.2160056725999873</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>193.23375217</v>
+        <v>193.2343577</v>
       </c>
       <c r="C345" s="5">
-        <v>1.1130001100000015</v>
+        <v>1.1134544900000094</v>
       </c>
       <c r="D345" s="5">
-        <v>7.1777184169329322</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>7.1807369051919423</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>194.78805702</v>
+        <v>194.78922800999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5543048499999941</v>
+        <v>1.5548703099999841</v>
       </c>
       <c r="D346" s="5">
-        <v>10.091062522423355</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>10.094864603055886</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>196.30593683000001</v>
+        <v>196.30639937999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5178798100000108</v>
+        <v>1.5171713699999998</v>
       </c>
       <c r="D347" s="5">
-        <v>9.7623259535039928</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>9.7575114560643605</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>196.84134728000001</v>
+        <v>196.84210171999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.53541045000000054</v>
+        <v>0.53570234000000028</v>
       </c>
       <c r="D348" s="5">
-        <v>3.3224600976198948</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.3242907262541532</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>198.03488847</v>
+        <v>198.03192809000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.1935411899999906</v>
+        <v>1.18982637000002</v>
       </c>
       <c r="D349" s="5">
-        <v>7.5237866835832001</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.499555768816446</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>199.31831155</v>
+        <v>199.31761096</v>
       </c>
       <c r="C350" s="5">
-        <v>1.2834230800000057</v>
+        <v>1.285682869999988</v>
       </c>
       <c r="D350" s="5">
-        <v>8.0602324033264949</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>8.0750600908381376</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.05974330999999</v>
+        <v>201.05904591000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.7414317599999833</v>
+        <v>1.7414349500000128</v>
       </c>
       <c r="D351" s="5">
-        <v>11.003095642396277</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>11.003157328837275</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>202.33798927999999</v>
+        <v>202.33730729999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2782459700000004</v>
+        <v>1.2782613899999831</v>
       </c>
       <c r="D352" s="5">
-        <v>7.9015476155572362</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>7.9016746658853831</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>203.29102904000001</v>
+        <v>203.29110120999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.95303976000002422</v>
+        <v>0.95379391000000169</v>
       </c>
       <c r="D353" s="5">
-        <v>5.8009121309754441</v>
+        <v>5.8056421887262344</v>
       </c>
       <c r="E353" s="5">
-        <v>7.5503594608942404</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>7.5504411984694375</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>203.90819339999999</v>
+        <v>203.90849616</v>
       </c>
       <c r="C354" s="5">
-        <v>0.61716435999997543</v>
+        <v>0.61739495000000488</v>
       </c>
       <c r="D354" s="5">
-        <v>3.7044879937525366</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.7058939580330019</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>204.89044182999999</v>
+        <v>204.89185753000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.98224842999999851</v>
+        <v>0.98336137000001145</v>
       </c>
       <c r="D355" s="5">
-        <v>5.9361694591634206</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.943065794826774</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>205.4325724</v>
+        <v>205.43300135999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.54213057000001186</v>
+        <v>0.54114382999998156</v>
       </c>
       <c r="D356" s="5">
-        <v>3.221761166760051</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.2157892055764359</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>205.93421413999999</v>
+        <v>205.93581728000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.50164173999999662</v>
+        <v>0.50281592000001751</v>
       </c>
       <c r="D357" s="5">
-        <v>2.969932730417213</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.9769719246119486</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>205.77064297999999</v>
+        <v>205.77163966000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.1635711600000036</v>
+        <v>-0.1641776200000038</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.94899319867502996</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.95248891075300213</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>205.79221554</v>
+        <v>205.79236270999999</v>
       </c>
       <c r="C359" s="5">
-        <v>2.1572560000009844E-2</v>
+        <v>2.0723049999986642E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.12587803364665362</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.12091772630320463</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>208.38130348000001</v>
+        <v>208.38223224999999</v>
       </c>
       <c r="C360" s="5">
-        <v>2.5890879400000131</v>
+        <v>2.5898695399999951</v>
       </c>
       <c r="D360" s="5">
-        <v>16.18704081308293</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>16.192258083292277</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>209.96088227000001</v>
+        <v>209.95870471999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.5795787899999993</v>
+        <v>1.5764724699999988</v>
       </c>
       <c r="D361" s="5">
-        <v>9.4852626269707141</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>9.4657825553474684</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>209.30828664000001</v>
+        <v>209.30429634999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.65259563000000753</v>
+        <v>-0.65440836999999874</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.6667076085237338</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-3.6767562878357252</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>209.45879529999999</v>
+        <v>209.45873366000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.15050865999998564</v>
+        <v>0.15443731000002003</v>
       </c>
       <c r="D363" s="5">
-        <v>0.86631260301803792</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.88903438135732316</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>210.67905931000001</v>
+        <v>210.67838603999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2202640100000224</v>
+        <v>1.2196523799999852</v>
       </c>
       <c r="D364" s="5">
-        <v>7.2193648484950135</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>7.2156318310187206</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>211.65563685999999</v>
+        <v>211.65563535999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.97657754999997337</v>
+        <v>0.97724931999999853</v>
       </c>
       <c r="D365" s="5">
-        <v>5.706483053974587</v>
+        <v>5.7105278402914683</v>
       </c>
       <c r="E365" s="5">
-        <v>4.1145976089058678</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.1145599095158802</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>213.33906572999999</v>
+        <v>213.33893889999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.6834288700000002</v>
+        <v>1.6833035399999972</v>
       </c>
       <c r="D366" s="5">
-        <v>9.9731325779869984</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>9.9723573851528293</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.76613136</v>
+        <v>212.76799510000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.57293436999998448</v>
+        <v>-0.57094379999998068</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.1754921337849629</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-3.1646231288913751</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.45708913000001</v>
+        <v>211.4616618</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.3090422299999886</v>
+        <v>-1.3063333000000057</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.1382145605768388</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.1238776630053957</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>199.89804931</v>
+        <v>199.90093521</v>
       </c>
       <c r="C369" s="5">
-        <v>-11.55903982000001</v>
+        <v>-11.560726590000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-49.062728351687191</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-49.067121555488079</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>202.89034419000001</v>
+        <v>202.89163768</v>
       </c>
       <c r="C370" s="5">
-        <v>2.9922948800000029</v>
+        <v>2.9907024700000022</v>
       </c>
       <c r="D370" s="5">
-        <v>19.518153111008285</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>19.506591781022074</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>204.62058643</v>
+        <v>204.61505459</v>
       </c>
       <c r="C371" s="5">
-        <v>1.7302422399999955</v>
+        <v>1.7234169099999974</v>
       </c>
       <c r="D371" s="5">
-        <v>10.727463948600601</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>10.683079617242154</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>207.83210922999999</v>
+        <v>207.83196812</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2115227999999831</v>
+        <v>3.2169135299999994</v>
       </c>
       <c r="D372" s="5">
-        <v>20.547953545810071</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>20.58608555363579</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>211.27902083999999</v>
+        <v>211.27578933999999</v>
       </c>
       <c r="C373" s="5">
-        <v>3.4469116100000008</v>
+        <v>3.4438212199999896</v>
       </c>
       <c r="D373" s="5">
-        <v>21.821730350336367</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>21.800365527486743</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>212.58463065999999</v>
+        <v>212.57708174000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.3056098200000008</v>
+        <v>1.3012924000000226</v>
       </c>
       <c r="D374" s="5">
-        <v>7.6727608612996878</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.6466437885445382</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>214.62207149</v>
+        <v>214.62448166999999</v>
       </c>
       <c r="C375" s="5">
-        <v>2.0374408300000084</v>
+        <v>2.0473999299999832</v>
       </c>
       <c r="D375" s="5">
-        <v>12.127007693537761</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>12.189915983264576</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>215.75727563999999</v>
+        <v>215.75959775999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.1352041499999928</v>
+        <v>1.1351160899999968</v>
       </c>
       <c r="D376" s="5">
-        <v>6.535122246397651</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>6.5345249381699055</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>219.77922239</v>
+        <v>219.78143406999999</v>
       </c>
       <c r="C377" s="5">
-        <v>4.0219467500000121</v>
+        <v>4.0218363099999976</v>
       </c>
       <c r="D377" s="5">
-        <v>24.811382444303209</v>
+        <v>24.810334852572158</v>
       </c>
       <c r="E377" s="5">
-        <v>3.8381144251657062</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>3.8391601037123468</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>220.36173959000001</v>
+        <v>220.36256890999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.58251720000001228</v>
+        <v>0.58113484000000426</v>
       </c>
       <c r="D378" s="5">
-        <v>3.2273352036472192</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.21953188630415</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>221.24123078</v>
+        <v>221.24412330999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.87949118999998177</v>
+        <v>0.88155439999999885</v>
       </c>
       <c r="D379" s="5">
-        <v>4.8958928795793888</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>4.9076132253428773</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>226.47615393000001</v>
+        <v>226.48680446</v>
       </c>
       <c r="C380" s="5">
-        <v>5.2349231500000144</v>
+        <v>5.2426811500000099</v>
       </c>
       <c r="D380" s="5">
-        <v>32.396646163483631</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>32.4505987853519</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>231.16725510000001</v>
+        <v>231.17312676</v>
       </c>
       <c r="C381" s="5">
-        <v>4.691101169999996</v>
+        <v>4.6863223000000005</v>
       </c>
       <c r="D381" s="5">
-        <v>27.892777909738875</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>27.859592007175273</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>234.50638004000001</v>
+        <v>234.50683986999999</v>
       </c>
       <c r="C382" s="5">
-        <v>3.3391249400000049</v>
+        <v>3.3337131099999908</v>
       </c>
       <c r="D382" s="5">
-        <v>18.779135117207659</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>18.74573120517362</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>237.44639430000001</v>
+        <v>237.42870077000001</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9400142599999981</v>
+        <v>2.9218609000000129</v>
       </c>
       <c r="D383" s="5">
-        <v>16.126408859683217</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>16.019882260671924</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>241.87745831999999</v>
+        <v>241.86886647</v>
       </c>
       <c r="C384" s="5">
-        <v>4.4310640199999796</v>
+        <v>4.4401656999999943</v>
       </c>
       <c r="D384" s="5">
-        <v>24.841163399145305</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>24.899597549481346</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>244.58831216999999</v>
+        <v>244.57793877</v>
       </c>
       <c r="C385" s="5">
-        <v>2.7108538500000066</v>
+        <v>2.7090723000000025</v>
       </c>
       <c r="D385" s="5">
-        <v>14.309847513701989</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>14.300396157161899</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>248.47676611</v>
+        <v>248.45976992000001</v>
       </c>
       <c r="C386" s="5">
-        <v>3.8884539400000051</v>
+        <v>3.8818311500000107</v>
       </c>
       <c r="D386" s="5">
-        <v>20.837305413746044</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>20.799622679475348</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>252.96673620000001</v>
+        <v>252.97653817</v>
       </c>
       <c r="C387" s="5">
-        <v>4.4899700900000141</v>
+        <v>4.5167682499999842</v>
       </c>
       <c r="D387" s="5">
-        <v>23.974274680846939</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>24.133785077892188</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>255.90893059000001</v>
+        <v>255.92930289</v>
       </c>
       <c r="C388" s="5">
-        <v>2.9421943899999974</v>
+        <v>2.9527647200000047</v>
       </c>
       <c r="D388" s="5">
-        <v>14.885255306368217</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>14.941595711825805</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>257.94599125000002</v>
+        <v>257.96858698</v>
       </c>
       <c r="C389" s="5">
-        <v>2.0370606600000087</v>
+        <v>2.0392840899999953</v>
       </c>
       <c r="D389" s="5">
-        <v>9.9816145668352174</v>
+        <v>9.9921606400750651</v>
       </c>
       <c r="E389" s="5">
-        <v>17.365958640199743</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>17.375058576529923</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>258.14715374000002</v>
+        <v>258.12847407999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.20116249000000153</v>
+        <v>0.15988709999999173</v>
       </c>
       <c r="D390" s="5">
-        <v>0.93985987339697541</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.74629207705334544</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>261.18974429000002</v>
+        <v>261.20668754000002</v>
       </c>
       <c r="C391" s="5">
-        <v>3.0425905499999999</v>
+        <v>3.078213460000029</v>
       </c>
       <c r="D391" s="5">
-        <v>15.097356882261547</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>15.287051489753622</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>263.19437500999999</v>
+        <v>263.2181372</v>
       </c>
       <c r="C392" s="5">
-        <v>2.004630719999966</v>
+        <v>2.0114496599999825</v>
       </c>
       <c r="D392" s="5">
-        <v>9.6088943909903968</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>9.6423244937919215</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>267.92592619999999</v>
+        <v>267.93618180999999</v>
       </c>
       <c r="C393" s="5">
-        <v>4.7315511900000047</v>
+        <v>4.7180446099999926</v>
       </c>
       <c r="D393" s="5">
-        <v>23.839060596889759</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>23.761805144342006</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>268.05477446999998</v>
+        <v>268.04928395000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.12884826999999177</v>
+        <v>0.11310214000002361</v>
       </c>
       <c r="D394" s="5">
-        <v>0.57862091853673192</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.5077258140206542</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>269.63989643999997</v>
+        <v>269.59559171000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.5851219699999888</v>
+        <v>1.5463077599999906</v>
       </c>
       <c r="D395" s="5">
-        <v>7.3315138750364994</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>7.1464093515494431</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>278.23367373999997</v>
+        <v>278.19619785999998</v>
       </c>
       <c r="C396" s="5">
-        <v>8.5937772999999993</v>
+        <v>8.600606149999976</v>
       </c>
       <c r="D396" s="5">
-        <v>45.715738419984085</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>45.767546175872731</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>280.69931881000002</v>
+        <v>280.69788390999997</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4656450700000505</v>
+        <v>2.5016860499999893</v>
       </c>
       <c r="D397" s="5">
-        <v>11.168059024587906</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>11.341067789644498</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>282.57291064999998</v>
+        <v>282.50165096000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.8735918399999605</v>
+        <v>1.8037670500000331</v>
       </c>
       <c r="D398" s="5">
-        <v>8.3103593531726148</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>7.9896711915364182</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>282.07498462000001</v>
+        <v>282.08110405999997</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.49792602999997371</v>
+        <v>-0.42054690000003347</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.0941648439013805</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-1.7718296297626113</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>283.18608660000001</v>
+        <v>283.29925894000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.1111019800000008</v>
+        <v>1.2181548800000428</v>
       </c>
       <c r="D400" s="5">
-        <v>4.8305985839791621</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.3070203139786276</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>283.60176027</v>
+        <v>283.66121652999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.41567366999998967</v>
+        <v>0.36195758999997452</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7757056359384737</v>
+        <v>1.5440010402710813</v>
       </c>
       <c r="E401" s="5">
-        <v>9.9461786150165654</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>9.9595961860239548</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>284.63422183</v>
+        <v>284.58727863000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.0324615600000016</v>
+        <v>0.9260621000000242</v>
       </c>
       <c r="D402" s="5">
-        <v>4.4571827800020225</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.9887264591403016</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>284.70313712000001</v>
+        <v>284.73550331000001</v>
       </c>
       <c r="C403" s="5">
-        <v>6.8915290000006735E-2</v>
+        <v>0.14822467999999844</v>
       </c>
       <c r="D403" s="5">
-        <v>0.2909297480836015</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.6268025478854522</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>286.09947930999999</v>
+        <v>286.13165399000002</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3963421899999844</v>
+        <v>1.3961506800000052</v>
       </c>
       <c r="D404" s="5">
-        <v>6.046851104442541</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.0452933823230026</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>283.96287546000002</v>
+        <v>283.96806464000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.1366038499999718</v>
+        <v>-2.1635893499999952</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.6025720296902701</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-8.7058068066957475</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>282.97082495000001</v>
+        <v>282.94593975999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.99205051000001276</v>
+        <v>-1.0221248800000353</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.1126872496945239</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-4.2348317090571408</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>283.04342710999998</v>
+        <v>282.96505888000002</v>
       </c>
       <c r="C407" s="5">
-        <v>7.2602159999973992E-2</v>
+        <v>1.9119120000027578E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.3083202642105265</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.1116104891809648E-2</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>280.32799790000001</v>
+        <v>280.24904520000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.715429209999968</v>
+        <v>-2.7160136800000032</v>
       </c>
       <c r="D408" s="5">
-        <v>-10.923977789791827</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-10.929074520520798</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>278.88687031000001</v>
+        <v>278.88696649000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.4411275900000078</v>
+        <v>-1.3620787099999916</v>
       </c>
       <c r="D409" s="5">
-        <v>-5.9975614444836234</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-5.6788860437035567</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>278.74875686000001</v>
+        <v>278.61876976000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.13811344999999164</v>
+        <v>-0.26819672999999966</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.59266130705395437</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-1.1479176582531059</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>277.79945528000002</v>
+        <v>277.80836070999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.94930157999999665</v>
+        <v>-0.81040905000003249</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.011013305494016</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-3.4350992738937491</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>277.83665739999998</v>
+        <v>278.07587957999999</v>
       </c>
       <c r="C412" s="5">
-        <v>3.7202119999960814E-2</v>
+        <v>0.26751887000000352</v>
       </c>
       <c r="D412" s="5">
-        <v>0.1608190334905002</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.1616941323199903</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>277.32069548999999</v>
+        <v>277.44519910000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.51596190999998726</v>
+        <v>-0.63068047999996679</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.2058619381836397</v>
+        <v>-2.6879245694590881</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.2147481644754885</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-2.1913525951978596</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>277.22096428999998</v>
+        <v>277.13606685000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-9.9731200000007902E-2</v>
+        <v>-0.30913225000000466</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.43069634391545986</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-1.3288888417796518</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>276.45101341999998</v>
+        <v>276.49198424000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.7699508700000024</v>
+        <v>-0.64408260999999811</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.2824252690121014</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-2.7535058802045764</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>276.60615917000001</v>
+        <v>276.63791266999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.15514575000003106</v>
+        <v>0.14592842999996947</v>
       </c>
       <c r="D416" s="5">
-        <v>0.67552882815242743</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.6351841863711627</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>276.03654496000001</v>
+        <v>276.02741808000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.56961420999999746</v>
+        <v>-0.61049458999997341</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.4433588878098433</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.6162960120716061</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>276.47848450999999</v>
+        <v>276.42934738999998</v>
       </c>
       <c r="C418" s="5">
-        <v>0.44193954999997231</v>
+        <v>0.40192930999995724</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9382300395438756</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.7614072046323814</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>277.48352046000002</v>
+        <v>277.36983283000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.0050359500000354</v>
+        <v>0.94048544000003176</v>
       </c>
       <c r="D419" s="5">
-        <v>4.4504382285696975</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>4.15998672901019</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>277.3472347</v>
+        <v>277.22521098999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.13628576000002113</v>
+        <v>-0.14462184000001344</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.58778933077450191</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.62389405357602401</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>278.05044941</v>
+        <v>278.05554173000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.70321470999999747</v>
+        <v>0.83033074000002216</v>
       </c>
       <c r="D421" s="5">
-        <v>3.0853940176349681</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.653981652996463</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>278.82179625999999</v>
+        <v>278.62429788999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.77134684999998626</v>
+        <v>0.56875615999996398</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3802153562569881</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.4823755487857868</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>279.50281016999998</v>
+        <v>279.51028739999998</v>
       </c>
       <c r="C423" s="5">
-        <v>0.68101390999999012</v>
+        <v>0.8859895100000017</v>
       </c>
       <c r="D423" s="5">
-        <v>2.9706598482263535</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.8832949157202368</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>279.07763935999998</v>
+        <v>279.47105958999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.42517080999999735</v>
+        <v>-3.9227809999999863E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.8102070244996993</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.1682837997457165</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>278.58945459</v>
+        <v>278.77965683999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.48818476999997529</v>
+        <v>-0.69140275000000884</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.0790567397351856</v>
+        <v>-2.9286986782758095</v>
       </c>
       <c r="E425" s="5">
-        <v>0.45750610056642937</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.48098065647874666</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>282.13748134000002</v>
+        <v>282.02531103000001</v>
       </c>
       <c r="C426" s="5">
-        <v>3.5480267500000195</v>
+        <v>3.2456541900000389</v>
       </c>
       <c r="D426" s="5">
-        <v>16.400097287951464</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>14.901075097840245</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>281.96160946999998</v>
+        <v>282.00053659000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.17587187000003723</v>
+        <v>-2.4774439999987408E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.7454670045182521</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.10536277218738954</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>282.00605575999998</v>
+        <v>282.02884573</v>
       </c>
       <c r="C428" s="5">
-        <v>4.4446289999996225E-2</v>
+        <v>2.8309139999976196E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.1893229832534038</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.12053073017719296</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>282.93889582000003</v>
+        <v>282.90875034999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.93284006000004638</v>
+        <v>0.8799046199999907</v>
       </c>
       <c r="D429" s="5">
-        <v>4.0424665053364617</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.8088081756466385</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>283.64691068000002</v>
+        <v>283.56786418000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.70801485999999159</v>
+        <v>0.65911383000002388</v>
       </c>
       <c r="D430" s="5">
-        <v>3.0445060870448515</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.8318339072592735</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>283.39542115</v>
+        <v>283.24776386999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.25148953000001484</v>
+        <v>-0.32010031000004346</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.0587815747738594</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.3462191306353177</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>284.98485017000002</v>
+        <v>284.81884745999997</v>
       </c>
       <c r="C432" s="5">
-        <v>1.5894290200000114</v>
+        <v>1.5710835900000006</v>
       </c>
       <c r="D432" s="5">
-        <v>6.9417615077590478</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>6.8628658322392067</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>285.53021597999998</v>
+        <v>285.51805214000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.54536580999996431</v>
+        <v>0.69920468000003666</v>
       </c>
       <c r="D433" s="5">
-        <v>2.3207239836874338</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.985994924150126</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>284.32768128999999</v>
+        <v>284.08462975999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.2025346899999931</v>
+        <v>-1.4334223800000245</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.9384624939484922</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-5.8609134833559784</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>283.40716771000001</v>
+        <v>283.90903781999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.92051357999997663</v>
+        <v>-0.17559194000000389</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.8165748910546249</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.73920044465913826</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>283.87819026</v>
+        <v>283.59706248999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.4710225499999865</v>
+        <v>-0.31197532999999567</v>
       </c>
       <c r="D436" s="5">
-        <v>2.0127314860312495</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.310687674001898</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>285.90897047999999</v>
+        <v>284.67387331999998</v>
       </c>
       <c r="C437" s="5">
-        <v>2.0307802199999969</v>
+        <v>1.0768108299999994</v>
       </c>
       <c r="D437" s="5">
-        <v>8.9303866940183774</v>
+        <v>4.6527364237404445</v>
       </c>
       <c r="E437" s="5">
-        <v>2.6273485120864137</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.1142921785655577</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>286.50258652000002</v>
+        <v>285.17404571999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.59361604000002899</v>
+        <v>0.50017239999999674</v>
       </c>
       <c r="D438" s="5">
-        <v>2.5201386398884917</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.1288960619341379</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>286.25575648</v>
+        <v>284.86231679999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.24683004000002029</v>
+        <v>-0.31172892000000729</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.0289490839196613</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.3038840352057157</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>286.56659947000003</v>
+        <v>285.17164666000002</v>
       </c>
       <c r="C440" s="5">
-        <v>0.31084299000002602</v>
+        <v>0.30932986000004803</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3108817578324938</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.3108817397184946</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>287.92767171999998</v>
+        <v>286.34431731000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3610722499999497</v>
+        <v>1.1726706499999864</v>
       </c>
       <c r="D441" s="5">
-        <v>5.8507702661237726</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>5.0477376446290911</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>286.01230164999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-0.33201566000002458</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-1.3825585174297883</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>