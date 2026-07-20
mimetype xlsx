--- v6 (2026-06-23)
+++ v7 (2026-07-20)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66FDF3B8-B97E-4FCC-8B53-60F2BCE06859}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E0675216-B0BA-4835-BB48-5492005F0BED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{632A1DC0-947A-4B55-8CD1-A3D08CE64B9A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85377765-C069-48AF-8B7E-2BD4128F46FD}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E93F01C-F14B-49BB-B8EC-363AE5949931}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E0DF76B-76E7-4ED4-99D3-559351EFA96C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.555807356000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>35.512813215000001</v>
       </c>
       <c r="C7" s="5">
         <v>-4.2994141000001207E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.441430461263149</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>35.810663005999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.29784979099999731</v>
       </c>
       <c r="D8" s="5">
         <v>10.542024704063646</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>36.750289094000003</v>
       </c>
       <c r="C9" s="5">
         <v>0.93962608800000424</v>
       </c>
       <c r="D9" s="5">
         <v>36.452273788168135</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>37.222557508000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.47226841399999842</v>
       </c>
       <c r="D10" s="5">
         <v>16.558888493352896</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>37.433456645</v>
       </c>
       <c r="C11" s="5">
         <v>0.2108991369999984</v>
       </c>
       <c r="D11" s="5">
         <v>7.0150038294390926</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>37.398521985000002</v>
       </c>
       <c r="C12" s="5">
         <v>-3.4934659999997564E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-1.1141659392702952</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>37.869063441000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.47054145599999941</v>
       </c>
       <c r="D13" s="5">
         <v>16.188061744198912</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>38.204889461</v>
       </c>
       <c r="C14" s="5">
         <v>0.33582601999999895</v>
       </c>
       <c r="D14" s="5">
         <v>11.176397082086243</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>38.529125718000003</v>
       </c>
       <c r="C15" s="5">
         <v>0.32423625700000258</v>
       </c>
       <c r="D15" s="5">
         <v>10.673203896171369</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>39.003661737000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.47453601899999853</v>
       </c>
       <c r="D16" s="5">
         <v>15.822977064241206</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>39.381265206000002</v>
       </c>
       <c r="C17" s="5">
         <v>0.3776034690000003</v>
       </c>
       <c r="D17" s="5">
         <v>12.256474807551632</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>39.342352781000002</v>
       </c>
       <c r="C18" s="5">
         <v>-3.8912424999999473E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1792911988684152</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>39.669953819</v>
       </c>
       <c r="C19" s="5">
         <v>0.3276010379999974</v>
       </c>
       <c r="D19" s="5">
         <v>10.462889257022724</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>40.047530811000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.37757699200000161</v>
       </c>
       <c r="D20" s="5">
         <v>12.038836839618462</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>40.448034530000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.40050371899999959</v>
       </c>
       <c r="D21" s="5">
         <v>12.68345280218468</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>40.857639386000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.4096048560000014</v>
       </c>
       <c r="D22" s="5">
         <v>12.852237850175907</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>39.831218110999998</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0264212750000041</v>
       </c>
       <c r="D23" s="5">
         <v>-26.310806090371763</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>39.174973960000003</v>
       </c>
       <c r="C24" s="5">
         <v>-0.65624415099999567</v>
       </c>
       <c r="D24" s="5">
         <v>-18.074039828565592</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>40.158898289</v>
       </c>
       <c r="C25" s="5">
         <v>0.98392432899999704</v>
       </c>
       <c r="D25" s="5">
         <v>34.671867308332224</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>40.099294000999997</v>
       </c>
       <c r="C26" s="5">
         <v>-5.9604288000002725E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7665861438304176</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>40.196195346000003</v>
       </c>
       <c r="C27" s="5">
         <v>9.6901345000006245E-2</v>
       </c>
       <c r="D27" s="5">
         <v>2.9386957105627109</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>41.262394520000001</v>
       </c>
       <c r="C28" s="5">
         <v>1.0661991739999976</v>
       </c>
       <c r="D28" s="5">
         <v>36.909551554672568</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>40.975932964999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.28646155500000248</v>
       </c>
       <c r="D29" s="5">
         <v>-8.0200684756474132</v>
       </c>
       <c r="E29" s="5">
         <v>4.049305553436211</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>41.606851489</v>
       </c>
       <c r="C30" s="5">
         <v>0.63091852400000192</v>
       </c>
       <c r="D30" s="5">
         <v>20.124619474197836</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>41.969477542</v>
       </c>
       <c r="C31" s="5">
         <v>0.36262605299999962</v>
       </c>
       <c r="D31" s="5">
         <v>10.974838702673573</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>42.154600418999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.18512287699999774</v>
       </c>
       <c r="D32" s="5">
         <v>5.4233879890257741</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>42.254873619000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.10027320000000373</v>
       </c>
       <c r="D33" s="5">
         <v>2.8920834223820524</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>43.025085279999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.7702116609999976</v>
       </c>
       <c r="D34" s="5">
         <v>24.205032427821017</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>43.340817884000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.31573260400000436</v>
       </c>
       <c r="D35" s="5">
         <v>9.1702622903417907</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.007295042999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.66647715899999582</v>
       </c>
       <c r="D36" s="5">
         <v>20.096643121525393</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.436963296000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.42966825300000266</v>
       </c>
       <c r="D37" s="5">
         <v>12.36637566977079</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.968617924999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.53165462899999483</v>
       </c>
       <c r="D38" s="5">
         <v>15.340547308616802</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.403524144999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.43490622000000201</v>
       </c>
       <c r="D39" s="5">
         <v>12.243261983793019</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.596402454</v>
       </c>
       <c r="C40" s="5">
         <v>0.19287830900000102</v>
       </c>
       <c r="D40" s="5">
         <v>5.2185176146909651</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>46.569042295999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.97263984199999953</v>
       </c>
       <c r="D41" s="5">
         <v>28.825174812633712</v>
       </c>
       <c r="E41" s="5">
         <v>13.649742486101314</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.318166742000003</v>
       </c>
       <c r="C42" s="5">
         <v>-0.25087555399999673</v>
       </c>
       <c r="D42" s="5">
         <v>-6.2764646881519397</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.108624149999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.79045740799999464</v>
       </c>
       <c r="D43" s="5">
         <v>22.514841814764953</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.700532836000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.59190868600000357</v>
       </c>
       <c r="D44" s="5">
         <v>16.164577826320059</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>48.277638289000002</v>
       </c>
       <c r="C45" s="5">
         <v>0.57710545300000149</v>
       </c>
       <c r="D45" s="5">
         <v>15.524323636396996</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.504870887999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.22723259899999704</v>
       </c>
       <c r="D46" s="5">
         <v>5.7966792762485841</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>49.154559642000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.64968875400000314</v>
       </c>
       <c r="D47" s="5">
         <v>17.311741612128252</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.534537518</v>
       </c>
       <c r="C48" s="5">
         <v>0.3799778759999981</v>
       </c>
       <c r="D48" s="5">
         <v>9.6810585324649026</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>50.096208136999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.56167061899999737</v>
       </c>
       <c r="D49" s="5">
         <v>14.488246961399653</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>50.922883546000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.82667540900000347</v>
       </c>
       <c r="D50" s="5">
         <v>21.701967458740313</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>51.691303204</v>
       </c>
       <c r="C51" s="5">
         <v>0.76841965799999912</v>
       </c>
       <c r="D51" s="5">
         <v>19.688912787920309</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>52.213812902999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.52250969899999689</v>
       </c>
       <c r="D52" s="5">
         <v>12.827541885360638</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>52.142182155999997</v>
       </c>
       <c r="C53" s="5">
         <v>-7.1630747000000383E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.6338834005282354</v>
       </c>
       <c r="E53" s="5">
         <v>11.967477932177051</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>52.789026090999997</v>
       </c>
       <c r="C54" s="5">
         <v>0.6468439349999997</v>
       </c>
       <c r="D54" s="5">
         <v>15.94535832541386</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>53.263655986000003</v>
       </c>
       <c r="C55" s="5">
         <v>0.47462989500000674</v>
       </c>
       <c r="D55" s="5">
         <v>11.339143795213836</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>53.853673309000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.59001732299999787</v>
       </c>
       <c r="D56" s="5">
         <v>14.133281350517347</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>54.707490833999998</v>
       </c>
       <c r="C57" s="5">
         <v>0.85381752499999664</v>
       </c>
       <c r="D57" s="5">
         <v>20.775147776268454</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>54.602399699000003</v>
       </c>
       <c r="C58" s="5">
         <v>-0.10509113499999501</v>
       </c>
       <c r="D58" s="5">
         <v>-2.2809577115445845</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.067327001999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.46492730299999607</v>
       </c>
       <c r="D59" s="5">
         <v>10.710088039470955</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>56.241261799999997</v>
       </c>
       <c r="C60" s="5">
         <v>1.1739347979999977</v>
       </c>
       <c r="D60" s="5">
         <v>28.80499808909207</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.617585912999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.37632411300000257</v>
       </c>
       <c r="D61" s="5">
         <v>8.3316865684449617</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>57.142938753000003</v>
       </c>
       <c r="C62" s="5">
         <v>0.5253528400000036</v>
       </c>
       <c r="D62" s="5">
         <v>11.720966844414216</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.997876024</v>
       </c>
       <c r="C63" s="5">
         <v>0.85493727099999717</v>
       </c>
       <c r="D63" s="5">
         <v>19.50723893974946</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>59.037125695</v>
       </c>
       <c r="C64" s="5">
         <v>1.0392496710000003</v>
       </c>
       <c r="D64" s="5">
         <v>23.75347127220493</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>59.730764348000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.69363865300000072</v>
       </c>
       <c r="D65" s="5">
         <v>15.046763588417878</v>
       </c>
       <c r="E65" s="5">
         <v>14.5536336958364</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>60.293849842</v>
       </c>
       <c r="C66" s="5">
         <v>0.56308549399999919</v>
       </c>
       <c r="D66" s="5">
         <v>11.917838330689312</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>60.864435334</v>
       </c>
       <c r="C67" s="5">
         <v>0.57058549199999931</v>
       </c>
       <c r="D67" s="5">
         <v>11.96621222886629</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>61.242063168999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.37762783499999841</v>
       </c>
       <c r="D68" s="5">
         <v>7.704683930936973</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>60.840966100000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.40109706899999509</v>
       </c>
       <c r="D69" s="5">
         <v>-7.5822348157687287</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>62.164531316000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.3235652159999987</v>
       </c>
       <c r="D70" s="5">
         <v>29.466898548023025</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>62.735662970999996</v>
       </c>
       <c r="C71" s="5">
         <v>0.57113165499999496</v>
       </c>
       <c r="D71" s="5">
         <v>11.599420135176096</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>63.221532766000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.48586979500000638</v>
       </c>
       <c r="D72" s="5">
         <v>9.6999293309046877</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>63.790620883000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.56908811699999973</v>
       </c>
       <c r="D73" s="5">
         <v>11.352943264247006</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>64.348734563999997</v>
       </c>
       <c r="C74" s="5">
         <v>0.5581136809999947</v>
       </c>
       <c r="D74" s="5">
         <v>11.019221850626559</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>64.776187883999995</v>
       </c>
       <c r="C75" s="5">
         <v>0.42745331999999792</v>
       </c>
       <c r="D75" s="5">
         <v>8.2690937840010683</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>65.014607501</v>
       </c>
       <c r="C76" s="5">
         <v>0.23841961700000525</v>
       </c>
       <c r="D76" s="5">
         <v>4.5073195396067911</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>65.412557481999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.39794998099999646</v>
       </c>
       <c r="D77" s="5">
         <v>7.5975078612820157</v>
       </c>
       <c r="E77" s="5">
         <v>9.512339572447214</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>64.235404410000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1771530719999959</v>
       </c>
       <c r="D78" s="5">
         <v>-19.580753529048177</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>64.605456446999995</v>
       </c>
       <c r="C79" s="5">
         <v>0.37005203699999356</v>
       </c>
       <c r="D79" s="5">
         <v>7.1363479433975474</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>65.303542852000007</v>
       </c>
       <c r="C80" s="5">
         <v>0.69808640500001218</v>
       </c>
       <c r="D80" s="5">
         <v>13.76548673247826</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>65.786375941000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.48283308899999611</v>
       </c>
       <c r="D81" s="5">
         <v>9.2422485600450521</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.172903469999994</v>
       </c>
       <c r="C82" s="5">
         <v>0.38652752899999143</v>
       </c>
       <c r="D82" s="5">
         <v>7.2829574536206199</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.179287470999995</v>
       </c>
       <c r="C83" s="5">
         <v>6.3840010000006941E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.11583090666122953</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>66.229705089999996</v>
       </c>
       <c r="C84" s="5">
         <v>5.0417619000000968E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.91804090039253605</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>66.666445362000005</v>
       </c>
       <c r="C85" s="5">
         <v>0.43674027200000864</v>
       </c>
       <c r="D85" s="5">
         <v>8.2065964167495018</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>66.980514142999994</v>
       </c>
       <c r="C86" s="5">
         <v>0.31406878099998892</v>
       </c>
       <c r="D86" s="5">
         <v>5.8020618250823164</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>67.653640705000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.67312656200000731</v>
       </c>
       <c r="D87" s="5">
         <v>12.748909274339448</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>67.975857144000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.32221643900000174</v>
       </c>
       <c r="D88" s="5">
         <v>5.8673979467294801</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>68.631051541000005</v>
       </c>
       <c r="C89" s="5">
         <v>0.65519439700000248</v>
       </c>
       <c r="D89" s="5">
         <v>12.199656170118578</v>
       </c>
       <c r="E89" s="5">
         <v>4.9202999896245547</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>68.358488735999998</v>
       </c>
       <c r="C90" s="5">
         <v>-0.27256280500000685</v>
       </c>
       <c r="D90" s="5">
         <v>-4.6629746751415402</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>69.364292620000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.0058038840000023</v>
       </c>
       <c r="D91" s="5">
         <v>19.157698540810998</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>69.647150603</v>
       </c>
       <c r="C92" s="5">
         <v>0.28285798299999954</v>
       </c>
       <c r="D92" s="5">
         <v>5.0046905934425512</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>71.761033921000006</v>
       </c>
       <c r="C93" s="5">
         <v>2.1138833180000063</v>
       </c>
       <c r="D93" s="5">
         <v>43.160764239135219</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>72.043521751</v>
       </c>
       <c r="C94" s="5">
         <v>0.28248782999999378</v>
       </c>
       <c r="D94" s="5">
         <v>4.827436856259304</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>72.565206251999996</v>
       </c>
       <c r="C95" s="5">
         <v>0.52168450099999575</v>
       </c>
       <c r="D95" s="5">
         <v>9.0440549845380858</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>73.681273128000001</v>
       </c>
       <c r="C96" s="5">
         <v>1.116066876000005</v>
       </c>
       <c r="D96" s="5">
         <v>20.100343199487703</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>74.496172342999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.81489921499999696</v>
       </c>
       <c r="D97" s="5">
         <v>14.109565534180192</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>75.298040329000003</v>
       </c>
       <c r="C98" s="5">
         <v>0.80186798600000486</v>
       </c>
       <c r="D98" s="5">
         <v>13.709454234099617</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>75.206648889999997</v>
       </c>
       <c r="C99" s="5">
         <v>-9.1391439000005903E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-1.4467916916210188</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>75.841138013000005</v>
       </c>
       <c r="C100" s="5">
         <v>0.6344891230000087</v>
       </c>
       <c r="D100" s="5">
         <v>10.607160321509369</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>76.01661919</v>
       </c>
       <c r="C101" s="5">
         <v>0.17548117699999466</v>
       </c>
       <c r="D101" s="5">
         <v>2.812167388807274</v>
       </c>
       <c r="E101" s="5">
         <v>10.761262552691431</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>76.246130033</v>
       </c>
       <c r="C102" s="5">
         <v>0.22951084299999991</v>
       </c>
       <c r="D102" s="5">
         <v>3.6838362922186674</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>76.949467158000004</v>
       </c>
       <c r="C103" s="5">
         <v>0.70333712500000445</v>
       </c>
       <c r="D103" s="5">
         <v>11.6487171663594</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>77.192358729000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.24289157100000125</v>
       </c>
       <c r="D104" s="5">
         <v>3.8542652127785848</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>78.337942159999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.1455834309999915</v>
       </c>
       <c r="D105" s="5">
         <v>19.336739509610013</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>79.027212431999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.68927027200000168</v>
       </c>
       <c r="D106" s="5">
         <v>11.084649618006303</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>79.857958474</v>
       </c>
       <c r="C107" s="5">
         <v>0.83074604200000124</v>
       </c>
       <c r="D107" s="5">
         <v>13.370088212880237</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>80.291522673000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.43356419900000276</v>
       </c>
       <c r="D108" s="5">
         <v>6.7131370627381504</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>80.259033948999999</v>
       </c>
       <c r="C109" s="5">
         <v>-3.2488724000003799E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-0.4844823018318456</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.649122269000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.39008832000000382</v>
       </c>
       <c r="D110" s="5">
         <v>5.9909064924428934</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>80.272005855000003</v>
       </c>
       <c r="C111" s="5">
         <v>-0.37711641399999962</v>
       </c>
       <c r="D111" s="5">
         <v>-5.469132766406859</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>81.191783643999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.91977778899999407</v>
       </c>
       <c r="D112" s="5">
         <v>14.650407384210817</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>81.501959761999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.31017611800000111</v>
       </c>
       <c r="D113" s="5">
         <v>4.6819090624591553</v>
       </c>
       <c r="E113" s="5">
         <v>7.2159754412250976</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>82.964208744000004</v>
       </c>
       <c r="C114" s="5">
         <v>1.4622489820000055</v>
       </c>
       <c r="D114" s="5">
         <v>23.786329575752706</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>84.051466047000005</v>
       </c>
       <c r="C115" s="5">
         <v>1.0872573030000012</v>
       </c>
       <c r="D115" s="5">
         <v>16.91068591095679</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>84.628100661000005</v>
       </c>
       <c r="C116" s="5">
         <v>0.5766346139999996</v>
       </c>
       <c r="D116" s="5">
         <v>8.5504460778107685</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>85.405516860000006</v>
       </c>
       <c r="C117" s="5">
         <v>0.77741619900000103</v>
       </c>
       <c r="D117" s="5">
         <v>11.597888154155346</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>86.094677763999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.68916090399999064</v>
       </c>
       <c r="D118" s="5">
         <v>10.124653508747738</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>86.658142847999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.56346508400000062</v>
       </c>
       <c r="D119" s="5">
         <v>8.1426161426434653</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>87.242994398999997</v>
       </c>
       <c r="C120" s="5">
         <v>0.58485155099999986</v>
       </c>
       <c r="D120" s="5">
         <v>8.4062267998878291</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>87.929932293999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.6869378949999998</v>
       </c>
       <c r="D121" s="5">
         <v>9.8687304292263356</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>88.227214685000007</v>
       </c>
       <c r="C122" s="5">
         <v>0.29728239100001019</v>
       </c>
       <c r="D122" s="5">
         <v>4.1333790737661635</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>89.025386562999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.7981718779999909</v>
       </c>
       <c r="D123" s="5">
         <v>11.412928865709194</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.283559304999997</v>
       </c>
       <c r="C124" s="5">
         <v>0.25817274199999929</v>
       </c>
       <c r="D124" s="5">
         <v>3.5360338430912908</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.248098396000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.96453909100000601</v>
       </c>
       <c r="D125" s="5">
         <v>13.762407608246519</v>
       </c>
       <c r="E125" s="5">
         <v>10.731200402469177</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.179752320999995</v>
       </c>
       <c r="C126" s="5">
         <v>1.931653924999992</v>
       </c>
       <c r="D126" s="5">
         <v>28.934673812535294</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>91.859306470999996</v>
       </c>
       <c r="C127" s="5">
         <v>-0.3204458499999987</v>
       </c>
       <c r="D127" s="5">
         <v>-4.0927355142108883</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.081285202000004</v>
       </c>
       <c r="C128" s="5">
         <v>1.2219787310000072</v>
       </c>
       <c r="D128" s="5">
         <v>17.184590459993231</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.153097439999996</v>
       </c>
       <c r="C129" s="5">
         <v>7.181223799999259E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.92973886505975933</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>94.352297007999994</v>
       </c>
       <c r="C130" s="5">
         <v>1.1991995679999974</v>
       </c>
       <c r="D130" s="5">
         <v>16.590221581694653</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>95.987935558000004</v>
       </c>
       <c r="C131" s="5">
         <v>1.6356385500000101</v>
       </c>
       <c r="D131" s="5">
         <v>22.905151032850512</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>96.233739072000006</v>
       </c>
       <c r="C132" s="5">
         <v>0.24580351400000211</v>
       </c>
       <c r="D132" s="5">
         <v>3.1165816311656158</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>96.706955652999994</v>
       </c>
       <c r="C133" s="5">
         <v>0.47321658099998842</v>
       </c>
       <c r="D133" s="5">
         <v>6.0630763376431807</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>97.687967712000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.98101205900000821</v>
       </c>
       <c r="D134" s="5">
         <v>12.875673319464376</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>98.648761191000006</v>
       </c>
       <c r="C135" s="5">
         <v>0.960793479000003</v>
       </c>
       <c r="D135" s="5">
         <v>12.462241156610521</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>99.162165164000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.51340397299999552</v>
       </c>
       <c r="D136" s="5">
         <v>6.4271371213886708</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>99.598718069</v>
       </c>
       <c r="C137" s="5">
         <v>0.43655290499999921</v>
       </c>
       <c r="D137" s="5">
         <v>5.4127089135668216</v>
       </c>
       <c r="E137" s="5">
         <v>10.36101573239845</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>98.698306740999996</v>
       </c>
       <c r="C138" s="5">
         <v>-0.90041132800000412</v>
       </c>
       <c r="D138" s="5">
         <v>-10.324988687781822</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>98.265604529000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43270221199999526</v>
       </c>
       <c r="D139" s="5">
         <v>-5.1358894644165654</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>98.491516927000006</v>
       </c>
       <c r="C140" s="5">
         <v>0.22591239800000551</v>
       </c>
       <c r="D140" s="5">
         <v>2.7939495188764596</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.752946722000004</v>
       </c>
       <c r="C141" s="5">
         <v>-1.738570205000002</v>
       </c>
       <c r="D141" s="5">
         <v>-19.242197289266983</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>95.675495103000003</v>
       </c>
       <c r="C142" s="5">
         <v>-1.0774516190000014</v>
       </c>
       <c r="D142" s="5">
         <v>-12.574482925940645</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>94.417197502999997</v>
       </c>
       <c r="C143" s="5">
         <v>-1.2582976000000059</v>
       </c>
       <c r="D143" s="5">
         <v>-14.68907580124441</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>93.974885779000005</v>
       </c>
       <c r="C144" s="5">
         <v>-0.44231172399999252</v>
       </c>
       <c r="D144" s="5">
         <v>-5.4789773063692371</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>93.790568356999998</v>
       </c>
       <c r="C145" s="5">
         <v>-0.18431742200000656</v>
       </c>
       <c r="D145" s="5">
         <v>-2.328393010824259</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>93.056624662000004</v>
       </c>
       <c r="C146" s="5">
         <v>-0.73394369499999357</v>
       </c>
       <c r="D146" s="5">
         <v>-8.9966168121847545</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>92.516996187999993</v>
       </c>
       <c r="C147" s="5">
         <v>-0.53962847400001124</v>
       </c>
       <c r="D147" s="5">
         <v>-6.7410039631168095</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>92.102704208000006</v>
       </c>
       <c r="C148" s="5">
         <v>-0.41429197999998735</v>
       </c>
       <c r="D148" s="5">
         <v>-5.2432200879816149</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>91.819112637000003</v>
       </c>
       <c r="C149" s="5">
         <v>-0.28359157100000232</v>
       </c>
       <c r="D149" s="5">
         <v>-3.6329606574983297</v>
       </c>
       <c r="E149" s="5">
         <v>-7.8109493604229367</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>91.321627771999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.49748486500000411</v>
       </c>
       <c r="D150" s="5">
         <v>-6.3114252255142889</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>90.845366483000006</v>
       </c>
       <c r="C151" s="5">
         <v>-0.47626128899999287</v>
       </c>
       <c r="D151" s="5">
         <v>-6.0818245439970164</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>90.693296559999993</v>
       </c>
       <c r="C152" s="5">
         <v>-0.15206992300001332</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9903400933206306</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>90.864032266999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.17073570700000573</v>
       </c>
       <c r="D153" s="5">
         <v>2.282611835143622</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>91.023793854999994</v>
       </c>
       <c r="C154" s="5">
         <v>0.15976158799999496</v>
       </c>
       <c r="D154" s="5">
         <v>2.1304222778320003</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>90.904274150999996</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11951970399999823</v>
       </c>
       <c r="D155" s="5">
         <v>-1.5643424393629202</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>90.202071450000005</v>
       </c>
       <c r="C156" s="5">
         <v>-0.70220270099999027</v>
       </c>
       <c r="D156" s="5">
         <v>-8.8857108448045956</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>91.162204610000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.96013315999999804</v>
       </c>
       <c r="D157" s="5">
         <v>13.548055065772125</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>90.675772175000006</v>
       </c>
       <c r="C158" s="5">
         <v>-0.48643243499999755</v>
       </c>
       <c r="D158" s="5">
         <v>-6.2184687860013526</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>90.272313101999998</v>
       </c>
       <c r="C159" s="5">
         <v>-0.40345907300000761</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2106166449901403</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>90.529452472000003</v>
       </c>
       <c r="C160" s="5">
         <v>0.25713937000000442</v>
       </c>
       <c r="D160" s="5">
         <v>3.4722458151423163</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>90.036641001999996</v>
       </c>
       <c r="C161" s="5">
         <v>-0.49281147000000658</v>
       </c>
       <c r="D161" s="5">
         <v>-6.3403160440348767</v>
       </c>
       <c r="E161" s="5">
         <v>-1.9412860610479643</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>89.808085353999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.22855564799999684</v>
       </c>
       <c r="D162" s="5">
         <v>-3.0039968932592642</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>89.297329055999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.51075629800000399</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6151604594730902</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>89.041131203999996</v>
       </c>
       <c r="C164" s="5">
         <v>-0.25619785199999967</v>
       </c>
       <c r="D164" s="5">
         <v>-3.3890402046329093</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>89.200410876999996</v>
       </c>
       <c r="C165" s="5">
         <v>0.15927967300000034</v>
       </c>
       <c r="D165" s="5">
         <v>2.1678449727228433</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>89.685714335</v>
       </c>
       <c r="C166" s="5">
         <v>0.48530345800000418</v>
       </c>
       <c r="D166" s="5">
         <v>6.7276632843135342</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>89.154117231000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.53159710399999938</v>
       </c>
       <c r="D167" s="5">
         <v>-6.8854409990206751</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>88.873814625999998</v>
       </c>
       <c r="C168" s="5">
         <v>-0.28030260500000281</v>
       </c>
       <c r="D168" s="5">
         <v>-3.7082664263260234</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>88.455721499000006</v>
       </c>
       <c r="C169" s="5">
         <v>-0.41809312699999168</v>
       </c>
       <c r="D169" s="5">
         <v>-5.5014172282729419</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>89.005211058</v>
       </c>
       <c r="C170" s="5">
         <v>0.54948955899999419</v>
       </c>
       <c r="D170" s="5">
         <v>7.7144732045277165</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>89.716409502999994</v>
       </c>
       <c r="C171" s="5">
         <v>0.71119844499999374</v>
       </c>
       <c r="D171" s="5">
         <v>10.021459645453357</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>89.149092639000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.56731686399999148</v>
       </c>
       <c r="D172" s="5">
         <v>-7.3297120486334304</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>89.548273085999995</v>
       </c>
       <c r="C173" s="5">
         <v>0.399180446999992</v>
       </c>
       <c r="D173" s="5">
         <v>5.5075292271266729</v>
       </c>
       <c r="E173" s="5">
         <v>-0.54241019052360118</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>90.245706931000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.69743384500000616</v>
       </c>
       <c r="D174" s="5">
         <v>9.7569513290846075</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>91.058206393000006</v>
       </c>
       <c r="C175" s="5">
         <v>0.81249946200000522</v>
       </c>
       <c r="D175" s="5">
         <v>11.355195230768022</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>91.602512105000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.54430571199999633</v>
       </c>
       <c r="D176" s="5">
         <v>7.4136582277590568</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>92.078934146999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.47642204199999583</v>
       </c>
       <c r="D177" s="5">
         <v>6.4228279455441184</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>92.482105778999994</v>
       </c>
       <c r="C178" s="5">
         <v>0.40317163199999584</v>
       </c>
       <c r="D178" s="5">
         <v>5.3826503154309702</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>92.845593488000006</v>
       </c>
       <c r="C179" s="5">
         <v>0.36348770900001171</v>
       </c>
       <c r="D179" s="5">
         <v>4.8197311101668028</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>93.703710231000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.85811674299999652</v>
       </c>
       <c r="D180" s="5">
         <v>11.672409609620949</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>94.272539667000004</v>
       </c>
       <c r="C181" s="5">
         <v>0.56882943600000146</v>
       </c>
       <c r="D181" s="5">
         <v>7.5328203166606933</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>94.601291270000004</v>
       </c>
       <c r="C182" s="5">
         <v>0.32875160300000061</v>
       </c>
       <c r="D182" s="5">
         <v>4.2658982508464893</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.104722940000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.50343166999999767</v>
       </c>
       <c r="D183" s="5">
         <v>6.5762030989340525</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.931974202999996</v>
       </c>
       <c r="C184" s="5">
         <v>-0.17274873700000626</v>
       </c>
       <c r="D184" s="5">
         <v>-2.1580422762783824</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.645903541999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.71392933900000344</v>
       </c>
       <c r="D185" s="5">
         <v>9.4073098762142529</v>
       </c>
       <c r="E185" s="5">
         <v>6.8093222190270364</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>96.599666353000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.95376281100000426</v>
       </c>
       <c r="D186" s="5">
         <v>12.644768447600917</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>97.139411590999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.53974523799999474</v>
       </c>
       <c r="D187" s="5">
         <v>6.9148681593680816</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>97.435025060000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.29561346900000274</v>
       </c>
       <c r="D188" s="5">
         <v>3.7135721563505086</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>98.121304085000006</v>
       </c>
       <c r="C189" s="5">
         <v>0.68627902500000459</v>
       </c>
       <c r="D189" s="5">
         <v>8.7873818049946095</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>98.074522024999993</v>
       </c>
       <c r="C190" s="5">
         <v>-4.6782060000012393E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.57063545527906712</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>98.721583549000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.6470615240000086</v>
       </c>
       <c r="D191" s="5">
         <v>8.210886274187267</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>99.395319243000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.67373569400000122</v>
       </c>
       <c r="D192" s="5">
         <v>8.5040224120323629</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>99.733665450999993</v>
       </c>
       <c r="C193" s="5">
         <v>0.33834620799999016</v>
       </c>
       <c r="D193" s="5">
         <v>4.1622069667707429</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>100.1471763</v>
       </c>
       <c r="C194" s="5">
         <v>0.41351084900000501</v>
       </c>
       <c r="D194" s="5">
         <v>5.0904218726383066</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>100.1219636</v>
       </c>
       <c r="C195" s="5">
         <v>-2.5212699999997312E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-0.30168980308432625</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>100.96366862000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.84170502000000624</v>
       </c>
       <c r="D196" s="5">
         <v>10.567928084321142</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>101.51090843999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.54723981999998728</v>
       </c>
       <c r="D197" s="5">
         <v>6.7016412741923492</v>
       </c>
       <c r="E197" s="5">
         <v>6.1319980059831414</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>101.51197323</v>
       </c>
       <c r="C198" s="5">
         <v>1.0647900000009258E-3</v>
       </c>
       <c r="D198" s="5">
         <v>1.2588023669324322E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>101.78856392</v>
       </c>
       <c r="C199" s="5">
         <v>0.27659069000000613</v>
       </c>
       <c r="D199" s="5">
         <v>3.3190984758602049</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>102.67564527</v>
       </c>
       <c r="C200" s="5">
         <v>0.88708135000000254</v>
       </c>
       <c r="D200" s="5">
         <v>10.974052161973002</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>103.06745416</v>
       </c>
       <c r="C201" s="5">
         <v>0.39180888999999297</v>
       </c>
       <c r="D201" s="5">
         <v>4.6765245819627044</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>103.97486911</v>
       </c>
       <c r="C202" s="5">
         <v>0.90741495000000327</v>
       </c>
       <c r="D202" s="5">
         <v>11.091799668791168</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>104.49493493</v>
       </c>
       <c r="C203" s="5">
         <v>0.52006581999999923</v>
       </c>
       <c r="D203" s="5">
         <v>6.1701156911391219</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>105.16708894</v>
       </c>
       <c r="C204" s="5">
         <v>0.67215400999999986</v>
       </c>
       <c r="D204" s="5">
         <v>7.9979106439467484</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>105.71867269000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.55158375000000603</v>
       </c>
       <c r="D205" s="5">
         <v>6.4785652258942727</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>106.49940022</v>
       </c>
       <c r="C206" s="5">
         <v>0.78072752999999295</v>
       </c>
       <c r="D206" s="5">
         <v>9.2309021869010355</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>107.50257360000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0031733800000069</v>
       </c>
       <c r="D207" s="5">
         <v>11.907808975281542</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>109.01924447</v>
       </c>
       <c r="C208" s="5">
         <v>1.5166708699999987</v>
       </c>
       <c r="D208" s="5">
         <v>18.307337079769749</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>109.36291595</v>
       </c>
       <c r="C209" s="5">
         <v>0.34367147999999759</v>
       </c>
       <c r="D209" s="5">
         <v>3.8491534858661414</v>
       </c>
       <c r="E209" s="5">
         <v>7.7351366771001739</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>108.25693556</v>
       </c>
       <c r="C210" s="5">
         <v>-1.1059803899999991</v>
       </c>
       <c r="D210" s="5">
         <v>-11.482777992596727</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>109.79019295000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.5332573900000028</v>
       </c>
       <c r="D211" s="5">
         <v>18.384223044643466</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>110.81722126</v>
       </c>
       <c r="C212" s="5">
         <v>1.0270283099999915</v>
       </c>
       <c r="D212" s="5">
         <v>11.821288546895437</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>110.21901217</v>
       </c>
       <c r="C213" s="5">
         <v>-0.59820908999999745</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2888861174504314</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>110.84243569</v>
       </c>
       <c r="C214" s="5">
         <v>0.6234235200000029</v>
       </c>
       <c r="D214" s="5">
         <v>7.0026550995292869</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>112.07656758</v>
       </c>
       <c r="C215" s="5">
         <v>1.2341318900000005</v>
       </c>
       <c r="D215" s="5">
         <v>14.210264267652972</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>112.77578749</v>
       </c>
       <c r="C216" s="5">
         <v>0.6992199099999965</v>
       </c>
       <c r="D216" s="5">
         <v>7.7488285934977696</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>113.52527354999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.74948605999999529</v>
       </c>
       <c r="D217" s="5">
         <v>8.2730234073952857</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>113.96940631</v>
       </c>
       <c r="C218" s="5">
         <v>0.44413276000000224</v>
       </c>
       <c r="D218" s="5">
         <v>4.796975015296967</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>114.23104012</v>
       </c>
       <c r="C219" s="5">
         <v>0.26163381000000641</v>
       </c>
       <c r="D219" s="5">
         <v>2.7898289749040295</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>114.9646606</v>
       </c>
       <c r="C220" s="5">
         <v>0.73362047999999902</v>
       </c>
       <c r="D220" s="5">
         <v>7.9848336125143415</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>115.21726422</v>
       </c>
       <c r="C221" s="5">
         <v>0.25260362000000214</v>
       </c>
       <c r="D221" s="5">
         <v>2.6687722022194604</v>
       </c>
       <c r="E221" s="5">
         <v>5.3531384191297215</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>117.31481106</v>
       </c>
       <c r="C222" s="5">
         <v>2.0975468399999926</v>
       </c>
       <c r="D222" s="5">
         <v>24.171932239768989</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.50132286</v>
       </c>
       <c r="C223" s="5">
         <v>0.18651180000000522</v>
       </c>
       <c r="D223" s="5">
         <v>1.9245790417290243</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>116.37502081</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1263020500000067</v>
       </c>
       <c r="D224" s="5">
         <v>-10.915081424131268</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>118.32698825</v>
       </c>
       <c r="C225" s="5">
         <v>1.9519674400000042</v>
       </c>
       <c r="D225" s="5">
         <v>22.092354245683389</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>119.04652917</v>
       </c>
       <c r="C226" s="5">
         <v>0.71954092000000003</v>
       </c>
       <c r="D226" s="5">
         <v>7.546214342781643</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>118.67242342999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.37410574000000452</v>
       </c>
       <c r="D227" s="5">
         <v>-3.7065205940770563</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.46753139</v>
       </c>
       <c r="C228" s="5">
         <v>-0.20489203999999006</v>
       </c>
       <c r="D228" s="5">
         <v>-2.0522801738192098</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.97281575</v>
       </c>
       <c r="C229" s="5">
         <v>0.50528435999999033</v>
       </c>
       <c r="D229" s="5">
         <v>5.2399946563551625</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>118.78772096</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18509478999999374</v>
       </c>
       <c r="D230" s="5">
         <v>-1.8510362663517244</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>119.19197805</v>
       </c>
       <c r="C231" s="5">
         <v>0.40425709000000154</v>
       </c>
       <c r="D231" s="5">
         <v>4.1611400477736371</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>118.65010131</v>
       </c>
       <c r="C232" s="5">
         <v>-0.54187674000000641</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3211368491340334</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>118.21882085</v>
       </c>
       <c r="C233" s="5">
         <v>-0.43128045999999642</v>
       </c>
       <c r="D233" s="5">
         <v>-4.2757177886034281</v>
       </c>
       <c r="E233" s="5">
         <v>2.6051274957099357</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>117.3340688</v>
       </c>
       <c r="C234" s="5">
         <v>-0.88475205000000301</v>
       </c>
       <c r="D234" s="5">
         <v>-8.6202232219837143</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>116.23980207</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0942667300000011</v>
       </c>
       <c r="D235" s="5">
         <v>-10.634730463566299</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>115.38095392</v>
       </c>
       <c r="C236" s="5">
         <v>-0.85884815000000003</v>
       </c>
       <c r="D236" s="5">
         <v>-8.514732783866851</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>115.16539799</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21555592999999362</v>
       </c>
       <c r="D237" s="5">
         <v>-2.2189602672572306</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>114.96242594</v>
       </c>
       <c r="C238" s="5">
         <v>-0.20297204999999963</v>
       </c>
       <c r="D238" s="5">
         <v>-2.0945465247750428</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>114.59631444999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.36611149000000864</v>
       </c>
       <c r="D239" s="5">
         <v>-3.755312055144655</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>113.61021757</v>
       </c>
       <c r="C240" s="5">
         <v>-0.98609687999999096</v>
       </c>
       <c r="D240" s="5">
         <v>-9.8510042360069541</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>113.32537953000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.28483803999999679</v>
       </c>
       <c r="D241" s="5">
         <v>-2.9674403529029392</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>112.32075383999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0046256900000117</v>
       </c>
       <c r="D242" s="5">
         <v>-10.134306871703036</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>113.42914922999999</v>
       </c>
       <c r="C243" s="5">
         <v>1.1083953899999983</v>
       </c>
       <c r="D243" s="5">
         <v>12.50607702887978</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>113.73177953</v>
       </c>
       <c r="C244" s="5">
         <v>0.30263030000000413</v>
       </c>
       <c r="D244" s="5">
         <v>3.249015095901453</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>113.5236956</v>
       </c>
       <c r="C245" s="5">
         <v>-0.20808393000000081</v>
       </c>
       <c r="D245" s="5">
         <v>-2.1735638590332784</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9715547966404863</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>114.01389586000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.49020026000000883</v>
       </c>
       <c r="D246" s="5">
         <v>5.306501137586217</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>114.62215015</v>
       </c>
       <c r="C247" s="5">
         <v>0.60825428999999076</v>
       </c>
       <c r="D247" s="5">
         <v>6.5931218825878712</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>115.64843241</v>
       </c>
       <c r="C248" s="5">
         <v>1.0262822600000021</v>
       </c>
       <c r="D248" s="5">
         <v>11.289551735243331</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>115.87315338000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.22472097000000701</v>
       </c>
       <c r="D249" s="5">
         <v>2.3568490292419808</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>116.42711466999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.5539612899999895</v>
       </c>
       <c r="D250" s="5">
         <v>5.8901844617082144</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>117.12237629000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.69526162000001079</v>
       </c>
       <c r="D251" s="5">
         <v>7.4060845423665755</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>117.77153159</v>
       </c>
       <c r="C252" s="5">
         <v>0.64915529999998967</v>
       </c>
       <c r="D252" s="5">
         <v>6.8575896247699664</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>117.63403734000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13749424999998894</v>
       </c>
       <c r="D253" s="5">
         <v>-1.3919983784537515</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>117.85857376</v>
       </c>
       <c r="C254" s="5">
         <v>0.22453641999999263</v>
       </c>
       <c r="D254" s="5">
         <v>2.3147251421141268</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>119.96407215000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.1054983900000082</v>
       </c>
       <c r="D255" s="5">
         <v>23.67451530855249</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>120.31529238</v>
       </c>
       <c r="C256" s="5">
         <v>0.35122022999999558</v>
       </c>
       <c r="D256" s="5">
         <v>3.5703817812170691</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>121.30069453999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.98540215999999248</v>
       </c>
       <c r="D257" s="5">
         <v>10.283230966985336</v>
       </c>
       <c r="E257" s="5">
         <v>6.8505512429776871</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>122.41076321</v>
       </c>
       <c r="C258" s="5">
         <v>1.110068670000004</v>
       </c>
       <c r="D258" s="5">
         <v>11.551603595617355</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>123.45054767000001</v>
       </c>
       <c r="C259" s="5">
         <v>1.039784460000007</v>
       </c>
       <c r="D259" s="5">
         <v>10.683015593446132</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>124.00562592</v>
       </c>
       <c r="C260" s="5">
         <v>0.555078249999994</v>
       </c>
       <c r="D260" s="5">
         <v>5.5310876250006746</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>125.41262508</v>
       </c>
       <c r="C261" s="5">
         <v>1.406999159999998</v>
       </c>
       <c r="D261" s="5">
         <v>14.498140925835944</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>125.30253368</v>
       </c>
       <c r="C262" s="5">
         <v>-0.11009140000000173</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0483291133714157</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>126.05754313</v>
       </c>
       <c r="C263" s="5">
         <v>0.75500945000000286</v>
       </c>
       <c r="D263" s="5">
         <v>7.4750927303299797</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>126.9626519</v>
       </c>
       <c r="C264" s="5">
         <v>0.90510876999999823</v>
       </c>
       <c r="D264" s="5">
         <v>8.9646829039528022</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>127.66303229</v>
       </c>
       <c r="C265" s="5">
         <v>0.70038039000000651</v>
       </c>
       <c r="D265" s="5">
         <v>6.8242980705783385</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>128.90230359</v>
       </c>
       <c r="C266" s="5">
         <v>1.2392712999999986</v>
       </c>
       <c r="D266" s="5">
         <v>12.291342733045351</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>128.86016316999999</v>
       </c>
       <c r="C267" s="5">
         <v>-4.2140420000009726E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.39159640357502301</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>129.68152943000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.82136626000001911</v>
       </c>
       <c r="D268" s="5">
         <v>7.9228393368035333</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>131.07314685</v>
       </c>
       <c r="C269" s="5">
         <v>1.3916174199999887</v>
       </c>
       <c r="D269" s="5">
         <v>13.665123741780171</v>
       </c>
       <c r="E269" s="5">
         <v>8.05638611308812</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>131.76250894</v>
       </c>
       <c r="C270" s="5">
         <v>0.68936209000000304</v>
       </c>
       <c r="D270" s="5">
         <v>6.4970443219356744</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>132.17897488</v>
       </c>
       <c r="C271" s="5">
         <v>0.41646593999999482</v>
       </c>
       <c r="D271" s="5">
         <v>3.8595131814354922</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>133.11048855999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.93151367999999479</v>
       </c>
       <c r="D272" s="5">
         <v>8.7924549858791945</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>133.05463836000001</v>
       </c>
       <c r="C273" s="5">
         <v>-5.5850199999980532E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.50233302962753301</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>133.98854688</v>
       </c>
       <c r="C274" s="5">
         <v>0.93390851999998858</v>
       </c>
       <c r="D274" s="5">
         <v>8.7556677508040526</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>134.96744588999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.97889900999999213</v>
       </c>
       <c r="D275" s="5">
         <v>9.1280077918302958</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>136.10194376000001</v>
       </c>
       <c r="C276" s="5">
         <v>1.1344978700000183</v>
       </c>
       <c r="D276" s="5">
         <v>10.566504348781859</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>137.42769417</v>
       </c>
       <c r="C277" s="5">
         <v>1.3257504099999835</v>
       </c>
       <c r="D277" s="5">
         <v>12.336059242506337</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>138.16297904999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.7352848799999947</v>
       </c>
       <c r="D278" s="5">
         <v>6.6127508491974574</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>139.06863726</v>
       </c>
       <c r="C279" s="5">
         <v>0.90565821000001279</v>
       </c>
       <c r="D279" s="5">
         <v>8.155876640990801</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>140.53128903999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.4626517799999874</v>
       </c>
       <c r="D280" s="5">
         <v>13.377263546734941</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>140.83429968999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.30301065000000449</v>
       </c>
       <c r="D281" s="5">
         <v>2.6183208328106611</v>
       </c>
       <c r="E281" s="5">
         <v>7.4471034491684573</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>140.24255493000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.59174475999998322</v>
       </c>
       <c r="D282" s="5">
         <v>-4.9271487614513383</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>141.66809040999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.4255354799999793</v>
       </c>
       <c r="D283" s="5">
         <v>12.903316164314171</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>142.20735255</v>
       </c>
       <c r="C284" s="5">
         <v>0.53926214000000527</v>
       </c>
       <c r="D284" s="5">
         <v>4.6646767196653505</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.02887283000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.8215202800000156</v>
       </c>
       <c r="D285" s="5">
         <v>16.501127158573702</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.13462955</v>
       </c>
       <c r="C286" s="5">
         <v>1.105756719999988</v>
       </c>
       <c r="D286" s="5">
         <v>9.6119343624481814</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.93133782999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.79670827999999005</v>
       </c>
       <c r="D287" s="5">
         <v>6.7899004899154125</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>147.12406824999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.1927304200000037</v>
       </c>
       <c r="D288" s="5">
         <v>10.261002921005513</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>148.46153772</v>
       </c>
       <c r="C289" s="5">
         <v>1.337469470000002</v>
       </c>
       <c r="D289" s="5">
         <v>11.47121868301908</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>149.49905072000001</v>
       </c>
       <c r="C290" s="5">
         <v>1.0375130000000183</v>
       </c>
       <c r="D290" s="5">
         <v>8.7160752976839007</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>150.04662565999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.54757493999997564</v>
       </c>
       <c r="D291" s="5">
         <v>4.484911247511647</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>151.38465027999999</v>
       </c>
       <c r="C292" s="5">
         <v>1.3380246199999988</v>
       </c>
       <c r="D292" s="5">
         <v>11.241619907909994</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>151.94036868000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.55571840000001771</v>
       </c>
       <c r="D293" s="5">
         <v>4.4951196873806776</v>
       </c>
       <c r="E293" s="5">
         <v>7.8859120359502821</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>152.29502493000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.354656250000005</v>
       </c>
       <c r="D294" s="5">
         <v>2.8372573262772427</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>154.12597776999999</v>
       </c>
       <c r="C295" s="5">
         <v>1.8309528399999806</v>
       </c>
       <c r="D295" s="5">
         <v>15.420125225556669</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>155.76154059999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.6355628299999978</v>
       </c>
       <c r="D296" s="5">
         <v>13.504393203453201</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>156.82289539999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.0613548000000037</v>
       </c>
       <c r="D297" s="5">
         <v>8.4902741267263604</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>157.63567119000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.81277579000001765</v>
       </c>
       <c r="D298" s="5">
         <v>6.3996962526461809</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>158.08175607999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.44608488999998031</v>
       </c>
       <c r="D299" s="5">
         <v>3.4491716283855167</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>158.83966536</v>
       </c>
       <c r="C300" s="5">
         <v>0.7579092800000069</v>
       </c>
       <c r="D300" s="5">
         <v>5.9074571368141759</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>159.44151764</v>
       </c>
       <c r="C301" s="5">
         <v>0.60185228000000279</v>
       </c>
       <c r="D301" s="5">
         <v>4.6428292452988185</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>160.19068738000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.74916974000001346</v>
       </c>
       <c r="D302" s="5">
         <v>5.7864747870285171</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>161.64366127</v>
       </c>
       <c r="C303" s="5">
         <v>1.4529738899999813</v>
       </c>
       <c r="D303" s="5">
         <v>11.444070349468415</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>162.37016882</v>
       </c>
       <c r="C304" s="5">
         <v>0.726507550000008</v>
       </c>
       <c r="D304" s="5">
         <v>5.5287421453320995</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>163.61978217000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.2496133500000042</v>
       </c>
       <c r="D305" s="5">
         <v>9.6364121884991771</v>
       </c>
       <c r="E305" s="5">
         <v>7.6868402989056062</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>164.52109315999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.90131098999998471</v>
       </c>
       <c r="D306" s="5">
         <v>6.8142797755470941</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>165.56141615999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.0403230000000008</v>
       </c>
       <c r="D307" s="5">
         <v>7.8575503878186126</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.57892776</v>
       </c>
       <c r="C308" s="5">
         <v>1.017511600000006</v>
       </c>
       <c r="D308" s="5">
         <v>7.6294588262402208</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.33858069999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.75965293999999517</v>
       </c>
       <c r="D309" s="5">
         <v>5.6117469517161567</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>168.42434252000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.0857618200000161</v>
       </c>
       <c r="D310" s="5">
         <v>8.0700504500678569</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>169.54082212</v>
       </c>
       <c r="C311" s="5">
         <v>1.116479599999991</v>
       </c>
       <c r="D311" s="5">
         <v>8.2512921732592162</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>171.35129986999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.8104777499999898</v>
       </c>
       <c r="D312" s="5">
         <v>13.59453101307837</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>171.63830329000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.2870034200000191</v>
       </c>
       <c r="D313" s="5">
         <v>2.0285495182855495</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>172.58250924000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.94420594999999707</v>
       </c>
       <c r="D314" s="5">
         <v>6.8048061690129336</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>173.92206580999999</v>
       </c>
       <c r="C315" s="5">
         <v>1.339556569999985</v>
       </c>
       <c r="D315" s="5">
         <v>9.7222927475385958</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>174.49098488000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.56891907000002107</v>
       </c>
       <c r="D316" s="5">
         <v>3.996734948309455</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>174.85874688999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.36776200999997855</v>
       </c>
       <c r="D317" s="5">
         <v>2.5586778512629582</v>
       </c>
       <c r="E317" s="5">
         <v>6.8689522568382122</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.65451999999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.79577310999999895</v>
       </c>
       <c r="D318" s="5">
         <v>5.5999263758093498</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>176.66005161999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.0055316199999993</v>
       </c>
       <c r="D319" s="5">
         <v>7.089842503407251</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.21920828</v>
       </c>
       <c r="C320" s="5">
         <v>-0.44084333999998648</v>
       </c>
       <c r="D320" s="5">
         <v>-2.9537602460577461</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>178.0545329</v>
       </c>
       <c r="C321" s="5">
         <v>1.8353246199999944</v>
       </c>
       <c r="D321" s="5">
         <v>13.239375128113862</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>178.16554381</v>
       </c>
       <c r="C322" s="5">
         <v>0.11101091000000451</v>
       </c>
       <c r="D322" s="5">
         <v>0.7507297703069904</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>178.58453145999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.41898764999999116</v>
       </c>
       <c r="D323" s="5">
         <v>2.8587994669952765</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>180.28228745999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.6977559999999983</v>
       </c>
       <c r="D324" s="5">
         <v>12.023891182192536</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>180.24812943000001</v>
       </c>
       <c r="C325" s="5">
         <v>-3.4158029999986184E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.22712685159720358</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>180.70999621000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.46186678000000825</v>
       </c>
       <c r="D326" s="5">
         <v>3.118580147970218</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>180.50377091999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.20622529000002032</v>
       </c>
       <c r="D327" s="5">
         <v>-1.3608709060599078</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>181.28013910999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.77636818999999946</v>
       </c>
       <c r="D328" s="5">
         <v>5.2852078400125402</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>181.49931352999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.21917442000000165</v>
       </c>
       <c r="D329" s="5">
         <v>1.4605312364409651</v>
       </c>
       <c r="E329" s="5">
         <v>3.7976748421841622</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>182.11256008999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.61324655999999322</v>
       </c>
       <c r="D330" s="5">
         <v>4.1307398265725492</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>182.62944372000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.51688363000002369</v>
       </c>
       <c r="D331" s="5">
         <v>3.4595916684671879</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>183.78829374</v>
       </c>
       <c r="C332" s="5">
         <v>1.1588500199999885</v>
       </c>
       <c r="D332" s="5">
         <v>7.8858766902276445</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>183.76871933000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.9574409999989939E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.12773140704818164</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>185.03121951</v>
       </c>
       <c r="C334" s="5">
         <v>1.2625001799999893</v>
       </c>
       <c r="D334" s="5">
         <v>8.5628082819513729</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>186.09690046</v>
       </c>
       <c r="C335" s="5">
         <v>1.0656809500000008</v>
       </c>
       <c r="D335" s="5">
         <v>7.1345483617156535</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>186.46298071999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.36608025999998972</v>
       </c>
       <c r="D336" s="5">
         <v>2.3862863967540004</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>187.02070430000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.55772358000001532</v>
       </c>
       <c r="D337" s="5">
         <v>3.6489219430533515</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>188.36915714</v>
       </c>
       <c r="C338" s="5">
         <v>1.3484528399999931</v>
       </c>
       <c r="D338" s="5">
         <v>9.0037091561854901</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>187.87519703000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.49396010999998907</v>
       </c>
       <c r="D339" s="5">
         <v>-3.101767710824721</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>188.01768052</v>
       </c>
       <c r="C340" s="5">
         <v>0.14248348999998939</v>
       </c>
       <c r="D340" s="5">
         <v>0.91387891523604381</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>189.0193094</v>
       </c>
       <c r="C341" s="5">
         <v>1.0016288799999984</v>
       </c>
       <c r="D341" s="5">
         <v>6.5834507045767543</v>
       </c>
       <c r="E341" s="5">
         <v>4.1432640838925394</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>190.34296849</v>
       </c>
       <c r="C342" s="5">
         <v>1.3236590900000067</v>
       </c>
       <c r="D342" s="5">
         <v>8.7346576784265153</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>191.46089484999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.1179263599999842</v>
       </c>
       <c r="D343" s="5">
         <v>7.2800472049542542</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>192.12090320999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.66000836000000618</v>
       </c>
       <c r="D344" s="5">
         <v>4.2160056725999873</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>193.2343577</v>
       </c>
       <c r="C345" s="5">
         <v>1.1134544900000094</v>
       </c>
       <c r="D345" s="5">
         <v>7.1807369051919423</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>194.78922800999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.5548703099999841</v>
       </c>
       <c r="D346" s="5">
         <v>10.094864603055886</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>196.30639937999999</v>
       </c>
       <c r="C347" s="5">
         <v>1.5171713699999998</v>
       </c>
       <c r="D347" s="5">
         <v>9.7575114560643605</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>196.84210171999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.53570234000000028</v>
       </c>
       <c r="D348" s="5">
         <v>3.3242907262541532</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>198.03192809000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.18982637000002</v>
       </c>
       <c r="D349" s="5">
         <v>7.499555768816446</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>199.31761096</v>
       </c>
       <c r="C350" s="5">
         <v>1.285682869999988</v>
       </c>
       <c r="D350" s="5">
         <v>8.0750600908381376</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>201.05904591000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.7414349500000128</v>
       </c>
       <c r="D351" s="5">
         <v>11.003157328837275</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>202.33730729999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.2782613899999831</v>
       </c>
       <c r="D352" s="5">
         <v>7.9016746658853831</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>203.29110120999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.95379391000000169</v>
       </c>
       <c r="D353" s="5">
         <v>5.8056421887262344</v>
       </c>
       <c r="E353" s="5">
         <v>7.5504411984694375</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>203.90849616</v>
       </c>
       <c r="C354" s="5">
         <v>0.61739495000000488</v>
       </c>
       <c r="D354" s="5">
         <v>3.7058939580330019</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>204.89185753000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.98336137000001145</v>
       </c>
       <c r="D355" s="5">
         <v>5.943065794826774</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>205.43300135999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.54114382999998156</v>
       </c>
       <c r="D356" s="5">
         <v>3.2157892055764359</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>205.93581728000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.50281592000001751</v>
       </c>
       <c r="D357" s="5">
         <v>2.9769719246119486</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>205.77163966000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.1641776200000038</v>
       </c>
       <c r="D358" s="5">
         <v>-0.95248891075300213</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>205.79236270999999</v>
       </c>
       <c r="C359" s="5">
         <v>2.0723049999986642E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.12091772630320463</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>208.38223224999999</v>
       </c>
       <c r="C360" s="5">
         <v>2.5898695399999951</v>
       </c>
       <c r="D360" s="5">
         <v>16.192258083292277</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>209.95870471999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.5764724699999988</v>
       </c>
       <c r="D361" s="5">
         <v>9.4657825553474684</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>209.30429634999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.65440836999999874</v>
       </c>
       <c r="D362" s="5">
         <v>-3.6767562878357252</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>209.45873366000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.15443731000002003</v>
       </c>
       <c r="D363" s="5">
         <v>0.88903438135732316</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>210.67838603999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.2196523799999852</v>
       </c>
       <c r="D364" s="5">
         <v>7.2156318310187206</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>211.65563535999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.97724931999999853</v>
       </c>
       <c r="D365" s="5">
         <v>5.7105278402914683</v>
       </c>
       <c r="E365" s="5">
         <v>4.1145599095158802</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>213.33893889999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.6833035399999972</v>
       </c>
       <c r="D366" s="5">
         <v>9.9723573851528293</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>212.76799510000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.57094379999998068</v>
       </c>
       <c r="D367" s="5">
         <v>-3.1646231288913751</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>211.4616618</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3063333000000057</v>
       </c>
       <c r="D368" s="5">
         <v>-7.1238776630053957</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>199.90093521</v>
       </c>
       <c r="C369" s="5">
         <v>-11.560726590000002</v>
       </c>
       <c r="D369" s="5">
         <v>-49.067121555488079</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>202.89163768</v>
       </c>
       <c r="C370" s="5">
         <v>2.9907024700000022</v>
       </c>
       <c r="D370" s="5">
         <v>19.506591781022074</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>204.61505459</v>
       </c>
       <c r="C371" s="5">
         <v>1.7234169099999974</v>
       </c>
       <c r="D371" s="5">
         <v>10.683079617242154</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>207.83196812</v>
       </c>
       <c r="C372" s="5">
         <v>3.2169135299999994</v>
       </c>
       <c r="D372" s="5">
         <v>20.58608555363579</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>211.27578933999999</v>
       </c>
       <c r="C373" s="5">
         <v>3.4438212199999896</v>
       </c>
       <c r="D373" s="5">
         <v>21.800365527486743</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>212.57708174000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.3012924000000226</v>
       </c>
       <c r="D374" s="5">
         <v>7.6466437885445382</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>214.62448166999999</v>
       </c>
       <c r="C375" s="5">
         <v>2.0473999299999832</v>
       </c>
       <c r="D375" s="5">
         <v>12.189915983264576</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>215.75959775999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.1351160899999968</v>
       </c>
       <c r="D376" s="5">
         <v>6.5345249381699055</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>219.78143406999999</v>
       </c>
       <c r="C377" s="5">
         <v>4.0218363099999976</v>
       </c>
       <c r="D377" s="5">
         <v>24.810334852572158</v>
       </c>
       <c r="E377" s="5">
         <v>3.8391601037123468</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>220.36256890999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.58113484000000426</v>
       </c>
       <c r="D378" s="5">
         <v>3.21953188630415</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>221.24412330999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.88155439999999885</v>
       </c>
       <c r="D379" s="5">
         <v>4.9076132253428773</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>226.48680446</v>
       </c>
       <c r="C380" s="5">
         <v>5.2426811500000099</v>
       </c>
       <c r="D380" s="5">
         <v>32.4505987853519</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>231.17312676</v>
       </c>
       <c r="C381" s="5">
         <v>4.6863223000000005</v>
       </c>
       <c r="D381" s="5">
         <v>27.859592007175273</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>234.50683986999999</v>
       </c>
       <c r="C382" s="5">
         <v>3.3337131099999908</v>
       </c>
       <c r="D382" s="5">
         <v>18.74573120517362</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>237.42870077000001</v>
       </c>
       <c r="C383" s="5">
         <v>2.9218609000000129</v>
       </c>
       <c r="D383" s="5">
         <v>16.019882260671924</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>241.86886647</v>
       </c>
       <c r="C384" s="5">
         <v>4.4401656999999943</v>
       </c>
       <c r="D384" s="5">
         <v>24.899597549481346</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>244.57793877</v>
       </c>
       <c r="C385" s="5">
         <v>2.7090723000000025</v>
       </c>
       <c r="D385" s="5">
         <v>14.300396157161899</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>248.45976992000001</v>
       </c>
       <c r="C386" s="5">
         <v>3.8818311500000107</v>
       </c>
       <c r="D386" s="5">
         <v>20.799622679475348</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>252.97653817</v>
       </c>
       <c r="C387" s="5">
         <v>4.5167682499999842</v>
       </c>
       <c r="D387" s="5">
         <v>24.133785077892188</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>255.92930289</v>
       </c>
       <c r="C388" s="5">
         <v>2.9527647200000047</v>
       </c>
       <c r="D388" s="5">
         <v>14.941595711825805</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>257.96858698</v>
       </c>
       <c r="C389" s="5">
         <v>2.0392840899999953</v>
       </c>
       <c r="D389" s="5">
         <v>9.9921606400750651</v>
       </c>
       <c r="E389" s="5">
         <v>17.375058576529923</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>258.12847407999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.15988709999999173</v>
       </c>
       <c r="D390" s="5">
         <v>0.74629207705334544</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>261.20668754000002</v>
       </c>
       <c r="C391" s="5">
         <v>3.078213460000029</v>
       </c>
       <c r="D391" s="5">
         <v>15.287051489753622</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>263.2181372</v>
       </c>
       <c r="C392" s="5">
         <v>2.0114496599999825</v>
       </c>
       <c r="D392" s="5">
         <v>9.6423244937919215</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>267.93618180999999</v>
       </c>
       <c r="C393" s="5">
         <v>4.7180446099999926</v>
       </c>
       <c r="D393" s="5">
         <v>23.761805144342006</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>268.04928395000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.11310214000002361</v>
       </c>
       <c r="D394" s="5">
         <v>0.5077258140206542</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>269.59559171000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.5463077599999906</v>
       </c>
       <c r="D395" s="5">
         <v>7.1464093515494431</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>278.19619785999998</v>
       </c>
       <c r="C396" s="5">
         <v>8.600606149999976</v>
       </c>
       <c r="D396" s="5">
         <v>45.767546175872731</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>280.69788390999997</v>
       </c>
       <c r="C397" s="5">
         <v>2.5016860499999893</v>
       </c>
       <c r="D397" s="5">
         <v>11.341067789644498</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>282.50165096000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.8037670500000331</v>
       </c>
       <c r="D398" s="5">
         <v>7.9896711915364182</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>282.08110405999997</v>
       </c>
       <c r="C399" s="5">
         <v>-0.42054690000003347</v>
       </c>
       <c r="D399" s="5">
         <v>-1.7718296297626113</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>283.29925894000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.2181548800000428</v>
       </c>
       <c r="D400" s="5">
         <v>5.3070203139786276</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>283.66121652999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.36195758999997452</v>
       </c>
       <c r="D401" s="5">
         <v>1.5440010402710813</v>
       </c>
       <c r="E401" s="5">
         <v>9.9595961860239548</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>284.58727863000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.9260621000000242</v>
       </c>
       <c r="D402" s="5">
         <v>3.9887264591403016</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>284.73550331000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.14822467999999844</v>
       </c>
       <c r="D403" s="5">
         <v>0.6268025478854522</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>286.13165399000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.3961506800000052</v>
       </c>
       <c r="D404" s="5">
         <v>6.0452933823230026</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>283.96806464000002</v>
       </c>
       <c r="C405" s="5">
         <v>-2.1635893499999952</v>
       </c>
       <c r="D405" s="5">
         <v>-8.7058068066957475</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>282.94593975999999</v>
       </c>
       <c r="C406" s="5">
         <v>-1.0221248800000353</v>
       </c>
       <c r="D406" s="5">
         <v>-4.2348317090571408</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>282.96505888000002</v>
       </c>
       <c r="C407" s="5">
         <v>1.9119120000027578E-2</v>
       </c>
       <c r="D407" s="5">
         <v>8.1116104891809648E-2</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>280.24904520000001</v>
       </c>
       <c r="C408" s="5">
         <v>-2.7160136800000032</v>
       </c>
       <c r="D408" s="5">
         <v>-10.929074520520798</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>278.88696649000002</v>
       </c>
       <c r="C409" s="5">
         <v>-1.3620787099999916</v>
       </c>
       <c r="D409" s="5">
         <v>-5.6788860437035567</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>278.61876976000002</v>
       </c>
       <c r="C410" s="5">
         <v>-0.26819672999999966</v>
       </c>
       <c r="D410" s="5">
         <v>-1.1479176582531059</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>277.80836070999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.81040905000003249</v>
       </c>
       <c r="D411" s="5">
         <v>-3.4350992738937491</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>278.07587957999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.26751887000000352</v>
       </c>
       <c r="D412" s="5">
         <v>1.1616941323199903</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>277.44519910000002</v>
       </c>
       <c r="C413" s="5">
         <v>-0.63068047999996679</v>
       </c>
       <c r="D413" s="5">
         <v>-2.6879245694590881</v>
       </c>
       <c r="E413" s="5">
         <v>-2.1913525951978596</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>277.13606685000002</v>
       </c>
       <c r="C414" s="5">
         <v>-0.30913225000000466</v>
       </c>
       <c r="D414" s="5">
         <v>-1.3288888417796518</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>276.49198424000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.64408260999999811</v>
       </c>
       <c r="D415" s="5">
         <v>-2.7535058802045764</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>276.63791266999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.14592842999996947</v>
       </c>
       <c r="D416" s="5">
         <v>0.6351841863711627</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>276.02741808000002</v>
       </c>
       <c r="C417" s="5">
         <v>-0.61049458999997341</v>
       </c>
       <c r="D417" s="5">
         <v>-2.6162960120716061</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>276.42934738999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.40192930999995724</v>
       </c>
       <c r="D418" s="5">
         <v>1.7614072046323814</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>277.36983283000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.94048544000003176</v>
       </c>
       <c r="D419" s="5">
         <v>4.15998672901019</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>277.22521098999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.14462184000001344</v>
       </c>
       <c r="D420" s="5">
         <v>-0.62389405357602401</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>278.05554173000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.83033074000002216</v>
       </c>
       <c r="D421" s="5">
         <v>3.653981652996463</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>278.62429788999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.56875615999996398</v>
       </c>
       <c r="D422" s="5">
         <v>2.4823755487857868</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>279.51028739999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.8859895100000017</v>
       </c>
       <c r="D423" s="5">
         <v>3.8832949157202368</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>279.47105958999998</v>
       </c>
       <c r="C424" s="5">
         <v>-3.9227809999999863E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.1682837997457165</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>278.77965683999997</v>
       </c>
       <c r="C425" s="5">
         <v>-0.69140275000000884</v>
       </c>
       <c r="D425" s="5">
         <v>-2.9286986782758095</v>
       </c>
       <c r="E425" s="5">
         <v>0.48098065647874666</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>282.02531103000001</v>
       </c>
       <c r="C426" s="5">
         <v>3.2456541900000389</v>
       </c>
       <c r="D426" s="5">
         <v>14.901075097840245</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>282.00053659000002</v>
       </c>
       <c r="C427" s="5">
         <v>-2.4774439999987408E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.10536277218738954</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>282.02884573</v>
       </c>
       <c r="C428" s="5">
         <v>2.8309139999976196E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.12053073017719296</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>282.90875034999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.8799046199999907</v>
       </c>
       <c r="D429" s="5">
         <v>3.8088081756466385</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>283.56786418000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.65911383000002388</v>
       </c>
       <c r="D430" s="5">
         <v>2.8318339072592735</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>283.24776386999997</v>
       </c>
       <c r="C431" s="5">
         <v>-0.32010031000004346</v>
       </c>
       <c r="D431" s="5">
         <v>-1.3462191306353177</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>284.81884745999997</v>
       </c>
       <c r="C432" s="5">
         <v>1.5710835900000006</v>
       </c>
       <c r="D432" s="5">
         <v>6.8628658322392067</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>285.51805214000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.69920468000003666</v>
       </c>
       <c r="D433" s="5">
         <v>2.985994924150126</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>284.08462975999998</v>
       </c>
       <c r="C434" s="5">
         <v>-1.4334223800000245</v>
       </c>
       <c r="D434" s="5">
         <v>-5.8609134833559784</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>283.90903781999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17559194000000389</v>
       </c>
       <c r="D435" s="5">
         <v>-0.73920044465913826</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>283.59706248999998</v>
       </c>
       <c r="C436" s="5">
         <v>-0.31197532999999567</v>
       </c>
       <c r="D436" s="5">
         <v>-1.310687674001898</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>284.67387331999998</v>
       </c>
       <c r="C437" s="5">
         <v>1.0768108299999994</v>
       </c>
       <c r="D437" s="5">
         <v>4.6527364237404445</v>
       </c>
       <c r="E437" s="5">
         <v>2.1142921785655577</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>285.17404571999998</v>
       </c>
       <c r="C438" s="5">
         <v>0.50017239999999674</v>
       </c>
       <c r="D438" s="5">
         <v>2.1288960619341379</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>284.86231679999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.31172892000000729</v>
       </c>
       <c r="D439" s="5">
         <v>-1.3038840352057157</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>285.17164666000002</v>
       </c>
       <c r="C440" s="5">
         <v>0.30932986000004803</v>
       </c>
       <c r="D440" s="5">
         <v>1.3108817397184946</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>286.34431731000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.1726706499999864</v>
       </c>
       <c r="D441" s="5">
-        <v>5.0477376446290911</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0477376446290689</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>286.01230164999998</v>
+        <v>285.58854674999998</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.33201566000002458</v>
+        <v>-0.7557705600000304</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.3825585174297883</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1216766795569728</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>291.05219425000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>5.463647500000036</v>
+      </c>
+      <c r="D443" s="5">
+        <v>25.533921427316585</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{337A2670-63E5-482E-8123-BB93535BC505}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6A36A4A-C16A-4799-9B5B-914177785B08}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58EA96F9-6E41-4D31-B086-187682FB01B0}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>auspbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>