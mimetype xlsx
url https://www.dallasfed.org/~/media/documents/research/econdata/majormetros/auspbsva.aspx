--- v7 (2026-07-20)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E0675216-B0BA-4835-BB48-5492005F0BED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1DCABFC1-0B6B-45FA-A271-029DFF19DFE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85377765-C069-48AF-8B7E-2BD4128F46FD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A32EF564-72B6-4127-A650-6480F9753F70}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E0DF76B-76E7-4ED4-99D3-559351EFA96C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E729ADC-59B3-452E-A9F7-68E44695DA66}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.555807356000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>35.512813215000001</v>
       </c>
       <c r="C7" s="5">
         <v>-4.2994141000001207E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.441430461263149</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>35.810663005999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.29784979099999731</v>
       </c>
       <c r="D8" s="5">
         <v>10.542024704063646</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>36.750289094000003</v>
       </c>
       <c r="C9" s="5">
         <v>0.93962608800000424</v>
       </c>
       <c r="D9" s="5">
         <v>36.452273788168135</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>37.222557508000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.47226841399999842</v>
       </c>
       <c r="D10" s="5">
         <v>16.558888493352896</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>37.433456645</v>
       </c>
       <c r="C11" s="5">
         <v>0.2108991369999984</v>
       </c>
       <c r="D11" s="5">
         <v>7.0150038294390926</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>37.398521985000002</v>
       </c>
       <c r="C12" s="5">
         <v>-3.4934659999997564E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-1.1141659392702952</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>37.869063441000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.47054145599999941</v>
       </c>
       <c r="D13" s="5">
         <v>16.188061744198912</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>38.204889461</v>
       </c>
       <c r="C14" s="5">
         <v>0.33582601999999895</v>
       </c>
       <c r="D14" s="5">
         <v>11.176397082086243</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>38.529125718000003</v>
       </c>
       <c r="C15" s="5">
         <v>0.32423625700000258</v>
       </c>
       <c r="D15" s="5">
         <v>10.673203896171369</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>39.003661737000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.47453601899999853</v>
       </c>
       <c r="D16" s="5">
         <v>15.822977064241206</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>39.381265206000002</v>
       </c>
       <c r="C17" s="5">
         <v>0.3776034690000003</v>
       </c>
       <c r="D17" s="5">
         <v>12.256474807551632</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>39.342352781000002</v>
       </c>
       <c r="C18" s="5">
         <v>-3.8912424999999473E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1792911988684152</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>39.669953819</v>
       </c>
       <c r="C19" s="5">
         <v>0.3276010379999974</v>
       </c>
       <c r="D19" s="5">
         <v>10.462889257022724</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>40.047530811000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.37757699200000161</v>
       </c>
       <c r="D20" s="5">
         <v>12.038836839618462</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>40.448034530000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.40050371899999959</v>
       </c>
       <c r="D21" s="5">
         <v>12.68345280218468</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>40.857639386000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.4096048560000014</v>
       </c>
       <c r="D22" s="5">
         <v>12.852237850175907</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>39.831218110999998</v>
       </c>
       <c r="C23" s="5">
         <v>-1.0264212750000041</v>
       </c>
       <c r="D23" s="5">
         <v>-26.310806090371763</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>39.174973960000003</v>
       </c>
       <c r="C24" s="5">
         <v>-0.65624415099999567</v>
       </c>
       <c r="D24" s="5">
         <v>-18.074039828565592</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>40.158898289</v>
       </c>
       <c r="C25" s="5">
         <v>0.98392432899999704</v>
       </c>
       <c r="D25" s="5">
         <v>34.671867308332224</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>40.099294000999997</v>
       </c>
       <c r="C26" s="5">
         <v>-5.9604288000002725E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-1.7665861438304176</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>40.196195346000003</v>
       </c>
       <c r="C27" s="5">
         <v>9.6901345000006245E-2</v>
       </c>
       <c r="D27" s="5">
         <v>2.9386957105627109</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>41.262394520000001</v>
       </c>
       <c r="C28" s="5">
         <v>1.0661991739999976</v>
       </c>
       <c r="D28" s="5">
         <v>36.909551554672568</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>40.975932964999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.28646155500000248</v>
       </c>
       <c r="D29" s="5">
         <v>-8.0200684756474132</v>
       </c>
       <c r="E29" s="5">
         <v>4.049305553436211</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>41.606851489</v>
       </c>
       <c r="C30" s="5">
         <v>0.63091852400000192</v>
       </c>
       <c r="D30" s="5">
         <v>20.124619474197836</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>41.969477542</v>
       </c>
       <c r="C31" s="5">
         <v>0.36262605299999962</v>
       </c>
       <c r="D31" s="5">
         <v>10.974838702673573</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>42.154600418999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.18512287699999774</v>
       </c>
       <c r="D32" s="5">
         <v>5.4233879890257741</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>42.254873619000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.10027320000000373</v>
       </c>
       <c r="D33" s="5">
         <v>2.8920834223820524</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>43.025085279999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.7702116609999976</v>
       </c>
       <c r="D34" s="5">
         <v>24.205032427821017</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>43.340817884000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.31573260400000436</v>
       </c>
       <c r="D35" s="5">
         <v>9.1702622903417907</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>44.007295042999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.66647715899999582</v>
       </c>
       <c r="D36" s="5">
         <v>20.096643121525393</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.436963296000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.42966825300000266</v>
       </c>
       <c r="D37" s="5">
         <v>12.36637566977079</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>44.968617924999997</v>
       </c>
       <c r="C38" s="5">
         <v>0.53165462899999483</v>
       </c>
       <c r="D38" s="5">
         <v>15.340547308616802</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>45.403524144999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.43490622000000201</v>
       </c>
       <c r="D39" s="5">
         <v>12.243261983793019</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>45.596402454</v>
       </c>
       <c r="C40" s="5">
         <v>0.19287830900000102</v>
       </c>
       <c r="D40" s="5">
         <v>5.2185176146909651</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>46.569042295999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.97263984199999953</v>
       </c>
       <c r="D41" s="5">
         <v>28.825174812633712</v>
       </c>
       <c r="E41" s="5">
         <v>13.649742486101314</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.318166742000003</v>
       </c>
       <c r="C42" s="5">
         <v>-0.25087555399999673</v>
       </c>
       <c r="D42" s="5">
         <v>-6.2764646881519397</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.108624149999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.79045740799999464</v>
       </c>
       <c r="D43" s="5">
         <v>22.514841814764953</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.700532836000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.59190868600000357</v>
       </c>
       <c r="D44" s="5">
         <v>16.164577826320059</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>48.277638289000002</v>
       </c>
       <c r="C45" s="5">
         <v>0.57710545300000149</v>
       </c>
       <c r="D45" s="5">
         <v>15.524323636396996</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>48.504870887999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.22723259899999704</v>
       </c>
       <c r="D46" s="5">
         <v>5.7966792762485841</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>49.154559642000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.64968875400000314</v>
       </c>
       <c r="D47" s="5">
         <v>17.311741612128252</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>49.534537518</v>
       </c>
       <c r="C48" s="5">
         <v>0.3799778759999981</v>
       </c>
       <c r="D48" s="5">
         <v>9.6810585324649026</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>50.096208136999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.56167061899999737</v>
       </c>
       <c r="D49" s="5">
         <v>14.488246961399653</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>50.922883546000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.82667540900000347</v>
       </c>
       <c r="D50" s="5">
         <v>21.701967458740313</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>51.691303204</v>
       </c>
       <c r="C51" s="5">
         <v>0.76841965799999912</v>
       </c>
       <c r="D51" s="5">
         <v>19.688912787920309</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>52.213812902999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.52250969899999689</v>
       </c>
       <c r="D52" s="5">
         <v>12.827541885360638</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>52.142182155999997</v>
       </c>
       <c r="C53" s="5">
         <v>-7.1630747000000383E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.6338834005282354</v>
       </c>
       <c r="E53" s="5">
         <v>11.967477932177051</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>52.789026090999997</v>
       </c>
       <c r="C54" s="5">
         <v>0.6468439349999997</v>
       </c>
       <c r="D54" s="5">
         <v>15.94535832541386</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>53.263655986000003</v>
       </c>
       <c r="C55" s="5">
         <v>0.47462989500000674</v>
       </c>
       <c r="D55" s="5">
         <v>11.339143795213836</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>53.853673309000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.59001732299999787</v>
       </c>
       <c r="D56" s="5">
         <v>14.133281350517347</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>54.707490833999998</v>
       </c>
       <c r="C57" s="5">
         <v>0.85381752499999664</v>
       </c>
       <c r="D57" s="5">
         <v>20.775147776268454</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>54.602399699000003</v>
       </c>
       <c r="C58" s="5">
         <v>-0.10509113499999501</v>
       </c>
       <c r="D58" s="5">
         <v>-2.2809577115445845</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>55.067327001999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.46492730299999607</v>
       </c>
       <c r="D59" s="5">
         <v>10.710088039470955</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>56.241261799999997</v>
       </c>
       <c r="C60" s="5">
         <v>1.1739347979999977</v>
       </c>
       <c r="D60" s="5">
         <v>28.80499808909207</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>56.617585912999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.37632411300000257</v>
       </c>
       <c r="D61" s="5">
         <v>8.3316865684449617</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>57.142938753000003</v>
       </c>
       <c r="C62" s="5">
         <v>0.5253528400000036</v>
       </c>
       <c r="D62" s="5">
         <v>11.720966844414216</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.997876024</v>
       </c>
       <c r="C63" s="5">
         <v>0.85493727099999717</v>
       </c>
       <c r="D63" s="5">
         <v>19.50723893974946</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>59.037125695</v>
       </c>
       <c r="C64" s="5">
         <v>1.0392496710000003</v>
       </c>
       <c r="D64" s="5">
         <v>23.75347127220493</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>59.730764348000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.69363865300000072</v>
       </c>
       <c r="D65" s="5">
         <v>15.046763588417878</v>
       </c>
       <c r="E65" s="5">
         <v>14.5536336958364</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>60.293849842</v>
       </c>
       <c r="C66" s="5">
         <v>0.56308549399999919</v>
       </c>
       <c r="D66" s="5">
         <v>11.917838330689312</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>60.864435334</v>
       </c>
       <c r="C67" s="5">
         <v>0.57058549199999931</v>
       </c>
       <c r="D67" s="5">
         <v>11.96621222886629</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>61.242063168999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.37762783499999841</v>
       </c>
       <c r="D68" s="5">
         <v>7.704683930936973</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>60.840966100000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.40109706899999509</v>
       </c>
       <c r="D69" s="5">
         <v>-7.5822348157687287</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>62.164531316000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.3235652159999987</v>
       </c>
       <c r="D70" s="5">
         <v>29.466898548023025</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>62.735662970999996</v>
       </c>
       <c r="C71" s="5">
         <v>0.57113165499999496</v>
       </c>
       <c r="D71" s="5">
         <v>11.599420135176096</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>63.221532766000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.48586979500000638</v>
       </c>
       <c r="D72" s="5">
         <v>9.6999293309046877</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>63.790620883000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.56908811699999973</v>
       </c>
       <c r="D73" s="5">
         <v>11.352943264247006</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>64.348734563999997</v>
       </c>
       <c r="C74" s="5">
         <v>0.5581136809999947</v>
       </c>
       <c r="D74" s="5">
         <v>11.019221850626559</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>64.776187883999995</v>
       </c>
       <c r="C75" s="5">
         <v>0.42745331999999792</v>
       </c>
       <c r="D75" s="5">
         <v>8.2690937840010683</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>65.014607501</v>
       </c>
       <c r="C76" s="5">
         <v>0.23841961700000525</v>
       </c>
       <c r="D76" s="5">
         <v>4.5073195396067911</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>65.412557481999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.39794998099999646</v>
       </c>
       <c r="D77" s="5">
         <v>7.5975078612820157</v>
       </c>
       <c r="E77" s="5">
         <v>9.512339572447214</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>64.235404410000001</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1771530719999959</v>
       </c>
       <c r="D78" s="5">
         <v>-19.580753529048177</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>64.605456446999995</v>
       </c>
       <c r="C79" s="5">
         <v>0.37005203699999356</v>
       </c>
       <c r="D79" s="5">
         <v>7.1363479433975474</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>65.303542852000007</v>
       </c>
       <c r="C80" s="5">
         <v>0.69808640500001218</v>
       </c>
       <c r="D80" s="5">
         <v>13.76548673247826</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>65.786375941000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.48283308899999611</v>
       </c>
       <c r="D81" s="5">
         <v>9.2422485600450521</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.172903469999994</v>
       </c>
       <c r="C82" s="5">
         <v>0.38652752899999143</v>
       </c>
       <c r="D82" s="5">
         <v>7.2829574536206199</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.179287470999995</v>
       </c>
       <c r="C83" s="5">
         <v>6.3840010000006941E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.11583090666122953</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>66.229705089999996</v>
       </c>
       <c r="C84" s="5">
         <v>5.0417619000000968E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.91804090039253605</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>66.666445362000005</v>
       </c>
       <c r="C85" s="5">
         <v>0.43674027200000864</v>
       </c>
       <c r="D85" s="5">
         <v>8.2065964167495018</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>66.980514142999994</v>
       </c>
       <c r="C86" s="5">
         <v>0.31406878099998892</v>
       </c>
       <c r="D86" s="5">
         <v>5.8020618250823164</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>67.653640705000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.67312656200000731</v>
       </c>
       <c r="D87" s="5">
         <v>12.748909274339448</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>67.975857144000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.32221643900000174</v>
       </c>
       <c r="D88" s="5">
         <v>5.8673979467294801</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>68.631051541000005</v>
       </c>
       <c r="C89" s="5">
         <v>0.65519439700000248</v>
       </c>
       <c r="D89" s="5">
         <v>12.199656170118578</v>
       </c>
       <c r="E89" s="5">
         <v>4.9202999896245547</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>68.358488735999998</v>
       </c>
       <c r="C90" s="5">
         <v>-0.27256280500000685</v>
       </c>
       <c r="D90" s="5">
         <v>-4.6629746751415402</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>69.364292620000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.0058038840000023</v>
       </c>
       <c r="D91" s="5">
         <v>19.157698540810998</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>69.647150603</v>
       </c>
       <c r="C92" s="5">
         <v>0.28285798299999954</v>
       </c>
       <c r="D92" s="5">
         <v>5.0046905934425512</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>71.761033921000006</v>
       </c>
       <c r="C93" s="5">
         <v>2.1138833180000063</v>
       </c>
       <c r="D93" s="5">
         <v>43.160764239135219</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>72.043521751</v>
       </c>
       <c r="C94" s="5">
         <v>0.28248782999999378</v>
       </c>
       <c r="D94" s="5">
         <v>4.827436856259304</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>72.565206251999996</v>
       </c>
       <c r="C95" s="5">
         <v>0.52168450099999575</v>
       </c>
       <c r="D95" s="5">
         <v>9.0440549845380858</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>73.681273128000001</v>
       </c>
       <c r="C96" s="5">
         <v>1.116066876000005</v>
       </c>
       <c r="D96" s="5">
         <v>20.100343199487703</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>74.496172342999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.81489921499999696</v>
       </c>
       <c r="D97" s="5">
         <v>14.109565534180192</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>75.298040329000003</v>
       </c>
       <c r="C98" s="5">
         <v>0.80186798600000486</v>
       </c>
       <c r="D98" s="5">
         <v>13.709454234099617</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>75.206648889999997</v>
       </c>
       <c r="C99" s="5">
         <v>-9.1391439000005903E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-1.4467916916210188</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>75.841138013000005</v>
       </c>
       <c r="C100" s="5">
         <v>0.6344891230000087</v>
       </c>
       <c r="D100" s="5">
         <v>10.607160321509369</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>76.01661919</v>
       </c>
       <c r="C101" s="5">
         <v>0.17548117699999466</v>
       </c>
       <c r="D101" s="5">
         <v>2.812167388807274</v>
       </c>
       <c r="E101" s="5">
         <v>10.761262552691431</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>76.246130033</v>
       </c>
       <c r="C102" s="5">
         <v>0.22951084299999991</v>
       </c>
       <c r="D102" s="5">
         <v>3.6838362922186674</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>76.949467158000004</v>
       </c>
       <c r="C103" s="5">
         <v>0.70333712500000445</v>
       </c>
       <c r="D103" s="5">
         <v>11.6487171663594</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>77.192358729000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.24289157100000125</v>
       </c>
       <c r="D104" s="5">
         <v>3.8542652127785848</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>78.337942159999997</v>
       </c>
       <c r="C105" s="5">
         <v>1.1455834309999915</v>
       </c>
       <c r="D105" s="5">
         <v>19.336739509610013</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>79.027212431999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.68927027200000168</v>
       </c>
       <c r="D106" s="5">
         <v>11.084649618006303</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>79.857958474</v>
       </c>
       <c r="C107" s="5">
         <v>0.83074604200000124</v>
       </c>
       <c r="D107" s="5">
         <v>13.370088212880237</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>80.291522673000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.43356419900000276</v>
       </c>
       <c r="D108" s="5">
         <v>6.7131370627381504</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>80.259033948999999</v>
       </c>
       <c r="C109" s="5">
         <v>-3.2488724000003799E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-0.4844823018318456</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.649122269000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.39008832000000382</v>
       </c>
       <c r="D110" s="5">
         <v>5.9909064924428934</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>80.272005855000003</v>
       </c>
       <c r="C111" s="5">
         <v>-0.37711641399999962</v>
       </c>
       <c r="D111" s="5">
         <v>-5.469132766406859</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>81.191783643999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.91977778899999407</v>
       </c>
       <c r="D112" s="5">
         <v>14.650407384210817</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>81.501959761999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.31017611800000111</v>
       </c>
       <c r="D113" s="5">
         <v>4.6819090624591553</v>
       </c>
       <c r="E113" s="5">
         <v>7.2159754412250976</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>82.964208744000004</v>
       </c>
       <c r="C114" s="5">
         <v>1.4622489820000055</v>
       </c>
       <c r="D114" s="5">
         <v>23.786329575752706</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>84.051466047000005</v>
       </c>
       <c r="C115" s="5">
         <v>1.0872573030000012</v>
       </c>
       <c r="D115" s="5">
         <v>16.91068591095679</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>84.628100661000005</v>
       </c>
       <c r="C116" s="5">
         <v>0.5766346139999996</v>
       </c>
       <c r="D116" s="5">
         <v>8.5504460778107685</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>85.405516860000006</v>
       </c>
       <c r="C117" s="5">
         <v>0.77741619900000103</v>
       </c>
       <c r="D117" s="5">
         <v>11.597888154155346</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>86.094677763999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.68916090399999064</v>
       </c>
       <c r="D118" s="5">
         <v>10.124653508747738</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>86.658142847999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.56346508400000062</v>
       </c>
       <c r="D119" s="5">
         <v>8.1426161426434653</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>87.242994398999997</v>
       </c>
       <c r="C120" s="5">
         <v>0.58485155099999986</v>
       </c>
       <c r="D120" s="5">
         <v>8.4062267998878291</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>87.929932293999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.6869378949999998</v>
       </c>
       <c r="D121" s="5">
         <v>9.8687304292263356</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>88.227214685000007</v>
       </c>
       <c r="C122" s="5">
         <v>0.29728239100001019</v>
       </c>
       <c r="D122" s="5">
         <v>4.1333790737661635</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>89.025386562999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.7981718779999909</v>
       </c>
       <c r="D123" s="5">
         <v>11.412928865709194</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.283559304999997</v>
       </c>
       <c r="C124" s="5">
         <v>0.25817274199999929</v>
       </c>
       <c r="D124" s="5">
         <v>3.5360338430912908</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.248098396000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.96453909100000601</v>
       </c>
       <c r="D125" s="5">
         <v>13.762407608246519</v>
       </c>
       <c r="E125" s="5">
         <v>10.731200402469177</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.179752320999995</v>
       </c>
       <c r="C126" s="5">
         <v>1.931653924999992</v>
       </c>
       <c r="D126" s="5">
         <v>28.934673812535294</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>91.859306470999996</v>
       </c>
       <c r="C127" s="5">
         <v>-0.3204458499999987</v>
       </c>
       <c r="D127" s="5">
         <v>-4.0927355142108883</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.081285202000004</v>
       </c>
       <c r="C128" s="5">
         <v>1.2219787310000072</v>
       </c>
       <c r="D128" s="5">
         <v>17.184590459993231</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.153097439999996</v>
       </c>
       <c r="C129" s="5">
         <v>7.181223799999259E-2</v>
       </c>
       <c r="D129" s="5">
         <v>0.92973886505975933</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>94.352297007999994</v>
       </c>
       <c r="C130" s="5">
         <v>1.1991995679999974</v>
       </c>
       <c r="D130" s="5">
         <v>16.590221581694653</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>95.987935558000004</v>
       </c>
       <c r="C131" s="5">
         <v>1.6356385500000101</v>
       </c>
       <c r="D131" s="5">
         <v>22.905151032850512</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>96.233739072000006</v>
       </c>
       <c r="C132" s="5">
         <v>0.24580351400000211</v>
       </c>
       <c r="D132" s="5">
         <v>3.1165816311656158</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>96.706955652999994</v>
       </c>
       <c r="C133" s="5">
         <v>0.47321658099998842</v>
       </c>
       <c r="D133" s="5">
         <v>6.0630763376431807</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>97.687967712000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.98101205900000821</v>
       </c>
       <c r="D134" s="5">
         <v>12.875673319464376</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>98.648761191000006</v>
       </c>
       <c r="C135" s="5">
         <v>0.960793479000003</v>
       </c>
       <c r="D135" s="5">
         <v>12.462241156610521</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>99.162165164000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.51340397299999552</v>
       </c>
       <c r="D136" s="5">
         <v>6.4271371213886708</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>99.598718069</v>
       </c>
       <c r="C137" s="5">
         <v>0.43655290499999921</v>
       </c>
       <c r="D137" s="5">
         <v>5.4127089135668216</v>
       </c>
       <c r="E137" s="5">
         <v>10.36101573239845</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>98.698306740999996</v>
       </c>
       <c r="C138" s="5">
         <v>-0.90041132800000412</v>
       </c>
       <c r="D138" s="5">
         <v>-10.324988687781822</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>98.265604529000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.43270221199999526</v>
       </c>
       <c r="D139" s="5">
         <v>-5.1358894644165654</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>98.491516927000006</v>
       </c>
       <c r="C140" s="5">
         <v>0.22591239800000551</v>
       </c>
       <c r="D140" s="5">
         <v>2.7939495188764596</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.752946722000004</v>
       </c>
       <c r="C141" s="5">
         <v>-1.738570205000002</v>
       </c>
       <c r="D141" s="5">
         <v>-19.242197289266983</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>95.675495103000003</v>
       </c>
       <c r="C142" s="5">
         <v>-1.0774516190000014</v>
       </c>
       <c r="D142" s="5">
         <v>-12.574482925940645</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>94.417197502999997</v>
       </c>
       <c r="C143" s="5">
         <v>-1.2582976000000059</v>
       </c>
       <c r="D143" s="5">
         <v>-14.68907580124441</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>93.974885779000005</v>
       </c>
       <c r="C144" s="5">
         <v>-0.44231172399999252</v>
       </c>
       <c r="D144" s="5">
         <v>-5.4789773063692371</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>93.790568356999998</v>
       </c>
       <c r="C145" s="5">
         <v>-0.18431742200000656</v>
       </c>
       <c r="D145" s="5">
         <v>-2.328393010824259</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>93.056624662000004</v>
       </c>
       <c r="C146" s="5">
         <v>-0.73394369499999357</v>
       </c>
       <c r="D146" s="5">
         <v>-8.9966168121847545</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>92.516996187999993</v>
       </c>
       <c r="C147" s="5">
         <v>-0.53962847400001124</v>
       </c>
       <c r="D147" s="5">
         <v>-6.7410039631168095</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>92.102704208000006</v>
       </c>
       <c r="C148" s="5">
         <v>-0.41429197999998735</v>
       </c>
       <c r="D148" s="5">
         <v>-5.2432200879816149</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>91.819112637000003</v>
       </c>
       <c r="C149" s="5">
         <v>-0.28359157100000232</v>
       </c>
       <c r="D149" s="5">
         <v>-3.6329606574983297</v>
       </c>
       <c r="E149" s="5">
         <v>-7.8109493604229367</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>91.321627771999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.49748486500000411</v>
       </c>
       <c r="D150" s="5">
         <v>-6.3114252255142889</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>90.845366483000006</v>
       </c>
       <c r="C151" s="5">
         <v>-0.47626128899999287</v>
       </c>
       <c r="D151" s="5">
         <v>-6.0818245439970164</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>90.693296559999993</v>
       </c>
       <c r="C152" s="5">
         <v>-0.15206992300001332</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9903400933206306</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>90.864032266999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.17073570700000573</v>
       </c>
       <c r="D153" s="5">
         <v>2.282611835143622</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>91.023793854999994</v>
       </c>
       <c r="C154" s="5">
         <v>0.15976158799999496</v>
       </c>
       <c r="D154" s="5">
         <v>2.1304222778320003</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>90.904274150999996</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11951970399999823</v>
       </c>
       <c r="D155" s="5">
         <v>-1.5643424393629202</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>90.202071450000005</v>
       </c>
       <c r="C156" s="5">
         <v>-0.70220270099999027</v>
       </c>
       <c r="D156" s="5">
         <v>-8.8857108448045956</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>91.162204610000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.96013315999999804</v>
       </c>
       <c r="D157" s="5">
         <v>13.548055065772125</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>90.675772175000006</v>
       </c>
       <c r="C158" s="5">
         <v>-0.48643243499999755</v>
       </c>
       <c r="D158" s="5">
         <v>-6.2184687860013526</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>90.272313101999998</v>
       </c>
       <c r="C159" s="5">
         <v>-0.40345907300000761</v>
       </c>
       <c r="D159" s="5">
         <v>-5.2106166449901403</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>90.529452472000003</v>
       </c>
       <c r="C160" s="5">
         <v>0.25713937000000442</v>
       </c>
       <c r="D160" s="5">
         <v>3.4722458151423163</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>90.036641001999996</v>
       </c>
       <c r="C161" s="5">
         <v>-0.49281147000000658</v>
       </c>
       <c r="D161" s="5">
         <v>-6.3403160440348767</v>
       </c>
       <c r="E161" s="5">
         <v>-1.9412860610479643</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>89.808085353999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.22855564799999684</v>
       </c>
       <c r="D162" s="5">
         <v>-3.0039968932592642</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>89.297329055999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.51075629800000399</v>
       </c>
       <c r="D163" s="5">
         <v>-6.6151604594730902</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>89.041131203999996</v>
       </c>
       <c r="C164" s="5">
         <v>-0.25619785199999967</v>
       </c>
       <c r="D164" s="5">
         <v>-3.3890402046329093</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>89.200410876999996</v>
       </c>
       <c r="C165" s="5">
         <v>0.15927967300000034</v>
       </c>
       <c r="D165" s="5">
         <v>2.1678449727228433</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>89.685714335</v>
       </c>
       <c r="C166" s="5">
         <v>0.48530345800000418</v>
       </c>
       <c r="D166" s="5">
         <v>6.7276632843135342</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>89.154117231000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.53159710399999938</v>
       </c>
       <c r="D167" s="5">
         <v>-6.8854409990206751</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>88.873814625999998</v>
       </c>
       <c r="C168" s="5">
         <v>-0.28030260500000281</v>
       </c>
       <c r="D168" s="5">
         <v>-3.7082664263260234</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>88.455721499000006</v>
       </c>
       <c r="C169" s="5">
         <v>-0.41809312699999168</v>
       </c>
       <c r="D169" s="5">
         <v>-5.5014172282729419</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>89.005211058</v>
       </c>
       <c r="C170" s="5">
         <v>0.54948955899999419</v>
       </c>
       <c r="D170" s="5">
         <v>7.7144732045277165</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>89.716409502999994</v>
       </c>
       <c r="C171" s="5">
         <v>0.71119844499999374</v>
       </c>
       <c r="D171" s="5">
         <v>10.021459645453357</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>89.149092639000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.56731686399999148</v>
       </c>
       <c r="D172" s="5">
         <v>-7.3297120486334304</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>89.548273085999995</v>
       </c>
       <c r="C173" s="5">
         <v>0.399180446999992</v>
       </c>
       <c r="D173" s="5">
         <v>5.5075292271266729</v>
       </c>
       <c r="E173" s="5">
         <v>-0.54241019052360118</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>90.245706931000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.69743384500000616</v>
       </c>
       <c r="D174" s="5">
         <v>9.7569513290846075</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>91.058206393000006</v>
       </c>
       <c r="C175" s="5">
         <v>0.81249946200000522</v>
       </c>
       <c r="D175" s="5">
         <v>11.355195230768022</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>91.602512105000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.54430571199999633</v>
       </c>
       <c r="D176" s="5">
         <v>7.4136582277590568</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>92.078934146999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.47642204199999583</v>
       </c>
       <c r="D177" s="5">
         <v>6.4228279455441184</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>92.482105778999994</v>
       </c>
       <c r="C178" s="5">
         <v>0.40317163199999584</v>
       </c>
       <c r="D178" s="5">
         <v>5.3826503154309702</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>92.845593488000006</v>
       </c>
       <c r="C179" s="5">
         <v>0.36348770900001171</v>
       </c>
       <c r="D179" s="5">
         <v>4.8197311101668028</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>93.703710231000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.85811674299999652</v>
       </c>
       <c r="D180" s="5">
         <v>11.672409609620949</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>94.272539667000004</v>
       </c>
       <c r="C181" s="5">
         <v>0.56882943600000146</v>
       </c>
       <c r="D181" s="5">
         <v>7.5328203166606933</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>94.601291270000004</v>
       </c>
       <c r="C182" s="5">
         <v>0.32875160300000061</v>
       </c>
       <c r="D182" s="5">
         <v>4.2658982508464893</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.104722940000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.50343166999999767</v>
       </c>
       <c r="D183" s="5">
         <v>6.5762030989340525</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.931974202999996</v>
       </c>
       <c r="C184" s="5">
         <v>-0.17274873700000626</v>
       </c>
       <c r="D184" s="5">
         <v>-2.1580422762783824</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.645903541999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.71392933900000344</v>
       </c>
       <c r="D185" s="5">
         <v>9.4073098762142529</v>
       </c>
       <c r="E185" s="5">
         <v>6.8093222190270364</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>96.599666353000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.95376281100000426</v>
       </c>
       <c r="D186" s="5">
         <v>12.644768447600917</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>97.139411590999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.53974523799999474</v>
       </c>
       <c r="D187" s="5">
         <v>6.9148681593680816</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>97.435025060000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.29561346900000274</v>
       </c>
       <c r="D188" s="5">
         <v>3.7135721563505086</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>98.121304085000006</v>
       </c>
       <c r="C189" s="5">
         <v>0.68627902500000459</v>
       </c>
       <c r="D189" s="5">
         <v>8.7873818049946095</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>98.074522024999993</v>
       </c>
       <c r="C190" s="5">
         <v>-4.6782060000012393E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.57063545527906712</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>98.721583549000002</v>
       </c>
       <c r="C191" s="5">
         <v>0.6470615240000086</v>
       </c>
       <c r="D191" s="5">
         <v>8.210886274187267</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>99.395319243000003</v>
       </c>
       <c r="C192" s="5">
         <v>0.67373569400000122</v>
       </c>
       <c r="D192" s="5">
         <v>8.5040224120323629</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>99.733665450999993</v>
       </c>
       <c r="C193" s="5">
         <v>0.33834620799999016</v>
       </c>
       <c r="D193" s="5">
         <v>4.1622069667707429</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>100.1471763</v>
       </c>
       <c r="C194" s="5">
         <v>0.41351084900000501</v>
       </c>
       <c r="D194" s="5">
         <v>5.0904218726383066</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>100.1219636</v>
       </c>
       <c r="C195" s="5">
         <v>-2.5212699999997312E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-0.30168980308432625</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>100.96366862000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.84170502000000624</v>
       </c>
       <c r="D196" s="5">
         <v>10.567928084321142</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>101.51090843999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.54723981999998728</v>
       </c>
       <c r="D197" s="5">
         <v>6.7016412741923492</v>
       </c>
       <c r="E197" s="5">
         <v>6.1319980059831414</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>101.51197323</v>
       </c>
       <c r="C198" s="5">
         <v>1.0647900000009258E-3</v>
       </c>
       <c r="D198" s="5">
         <v>1.2588023669324322E-2</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>101.78856392</v>
       </c>
       <c r="C199" s="5">
         <v>0.27659069000000613</v>
       </c>
       <c r="D199" s="5">
         <v>3.3190984758602049</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>102.67564527</v>
       </c>
       <c r="C200" s="5">
         <v>0.88708135000000254</v>
       </c>
       <c r="D200" s="5">
         <v>10.974052161973002</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>103.06745416</v>
       </c>
       <c r="C201" s="5">
         <v>0.39180888999999297</v>
       </c>
       <c r="D201" s="5">
         <v>4.6765245819627044</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>103.97486911</v>
       </c>
       <c r="C202" s="5">
         <v>0.90741495000000327</v>
       </c>
       <c r="D202" s="5">
         <v>11.091799668791168</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>104.49493493</v>
       </c>
       <c r="C203" s="5">
         <v>0.52006581999999923</v>
       </c>
       <c r="D203" s="5">
         <v>6.1701156911391219</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>105.16708894</v>
       </c>
       <c r="C204" s="5">
         <v>0.67215400999999986</v>
       </c>
       <c r="D204" s="5">
         <v>7.9979106439467484</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>105.71867269000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.55158375000000603</v>
       </c>
       <c r="D205" s="5">
         <v>6.4785652258942727</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>106.49940022</v>
       </c>
       <c r="C206" s="5">
         <v>0.78072752999999295</v>
       </c>
       <c r="D206" s="5">
         <v>9.2309021869010355</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>107.50257360000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0031733800000069</v>
       </c>
       <c r="D207" s="5">
         <v>11.907808975281542</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>109.01924447</v>
       </c>
       <c r="C208" s="5">
         <v>1.5166708699999987</v>
       </c>
       <c r="D208" s="5">
         <v>18.307337079769749</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>109.36291595</v>
       </c>
       <c r="C209" s="5">
         <v>0.34367147999999759</v>
       </c>
       <c r="D209" s="5">
         <v>3.8491534858661414</v>
       </c>
       <c r="E209" s="5">
         <v>7.7351366771001739</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>108.25693556</v>
       </c>
       <c r="C210" s="5">
         <v>-1.1059803899999991</v>
       </c>
       <c r="D210" s="5">
         <v>-11.482777992596727</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>109.79019295000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.5332573900000028</v>
       </c>
       <c r="D211" s="5">
         <v>18.384223044643466</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>110.81722126</v>
       </c>
       <c r="C212" s="5">
         <v>1.0270283099999915</v>
       </c>
       <c r="D212" s="5">
         <v>11.821288546895437</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>110.21901217</v>
       </c>
       <c r="C213" s="5">
         <v>-0.59820908999999745</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2888861174504314</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>110.84243569</v>
       </c>
       <c r="C214" s="5">
         <v>0.6234235200000029</v>
       </c>
       <c r="D214" s="5">
         <v>7.0026550995292869</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>112.07656758</v>
       </c>
       <c r="C215" s="5">
         <v>1.2341318900000005</v>
       </c>
       <c r="D215" s="5">
         <v>14.210264267652972</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>112.77578749</v>
       </c>
       <c r="C216" s="5">
         <v>0.6992199099999965</v>
       </c>
       <c r="D216" s="5">
         <v>7.7488285934977696</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>113.52527354999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.74948605999999529</v>
       </c>
       <c r="D217" s="5">
         <v>8.2730234073952857</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>113.96940631</v>
       </c>
       <c r="C218" s="5">
         <v>0.44413276000000224</v>
       </c>
       <c r="D218" s="5">
         <v>4.796975015296967</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>114.23104012</v>
       </c>
       <c r="C219" s="5">
         <v>0.26163381000000641</v>
       </c>
       <c r="D219" s="5">
         <v>2.7898289749040295</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>114.9646606</v>
       </c>
       <c r="C220" s="5">
         <v>0.73362047999999902</v>
       </c>
       <c r="D220" s="5">
         <v>7.9848336125143415</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>115.21726422</v>
       </c>
       <c r="C221" s="5">
         <v>0.25260362000000214</v>
       </c>
       <c r="D221" s="5">
         <v>2.6687722022194604</v>
       </c>
       <c r="E221" s="5">
         <v>5.3531384191297215</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>117.31481106</v>
       </c>
       <c r="C222" s="5">
         <v>2.0975468399999926</v>
       </c>
       <c r="D222" s="5">
         <v>24.171932239768989</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>117.50132286</v>
       </c>
       <c r="C223" s="5">
         <v>0.18651180000000522</v>
       </c>
       <c r="D223" s="5">
         <v>1.9245790417290243</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>116.37502081</v>
       </c>
       <c r="C224" s="5">
         <v>-1.1263020500000067</v>
       </c>
       <c r="D224" s="5">
         <v>-10.915081424131268</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>118.32698825</v>
       </c>
       <c r="C225" s="5">
         <v>1.9519674400000042</v>
       </c>
       <c r="D225" s="5">
         <v>22.092354245683389</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>119.04652917</v>
       </c>
       <c r="C226" s="5">
         <v>0.71954092000000003</v>
       </c>
       <c r="D226" s="5">
         <v>7.546214342781643</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>118.67242342999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.37410574000000452</v>
       </c>
       <c r="D227" s="5">
         <v>-3.7065205940770563</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.46753139</v>
       </c>
       <c r="C228" s="5">
         <v>-0.20489203999999006</v>
       </c>
       <c r="D228" s="5">
         <v>-2.0522801738192098</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.97281575</v>
       </c>
       <c r="C229" s="5">
         <v>0.50528435999999033</v>
       </c>
       <c r="D229" s="5">
         <v>5.2399946563551625</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>118.78772096</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18509478999999374</v>
       </c>
       <c r="D230" s="5">
         <v>-1.8510362663517244</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>119.19197805</v>
       </c>
       <c r="C231" s="5">
         <v>0.40425709000000154</v>
       </c>
       <c r="D231" s="5">
         <v>4.1611400477736371</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>118.65010131</v>
       </c>
       <c r="C232" s="5">
         <v>-0.54187674000000641</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3211368491340334</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>118.21882085</v>
       </c>
       <c r="C233" s="5">
         <v>-0.43128045999999642</v>
       </c>
       <c r="D233" s="5">
         <v>-4.2757177886034281</v>
       </c>
       <c r="E233" s="5">
         <v>2.6051274957099357</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>117.3340688</v>
       </c>
       <c r="C234" s="5">
         <v>-0.88475205000000301</v>
       </c>
       <c r="D234" s="5">
         <v>-8.6202232219837143</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>116.23980207</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0942667300000011</v>
       </c>
       <c r="D235" s="5">
         <v>-10.634730463566299</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>115.38095392</v>
       </c>
       <c r="C236" s="5">
         <v>-0.85884815000000003</v>
       </c>
       <c r="D236" s="5">
         <v>-8.514732783866851</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>115.16539799</v>
       </c>
       <c r="C237" s="5">
         <v>-0.21555592999999362</v>
       </c>
       <c r="D237" s="5">
         <v>-2.2189602672572306</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>114.96242594</v>
       </c>
       <c r="C238" s="5">
         <v>-0.20297204999999963</v>
       </c>
       <c r="D238" s="5">
         <v>-2.0945465247750428</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>114.59631444999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.36611149000000864</v>
       </c>
       <c r="D239" s="5">
         <v>-3.755312055144655</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>113.61021757</v>
       </c>
       <c r="C240" s="5">
         <v>-0.98609687999999096</v>
       </c>
       <c r="D240" s="5">
         <v>-9.8510042360069541</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>113.32537953000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.28483803999999679</v>
       </c>
       <c r="D241" s="5">
         <v>-2.9674403529029392</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>112.32075383999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0046256900000117</v>
       </c>
       <c r="D242" s="5">
         <v>-10.134306871703036</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>113.42914922999999</v>
       </c>
       <c r="C243" s="5">
         <v>1.1083953899999983</v>
       </c>
       <c r="D243" s="5">
         <v>12.50607702887978</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>113.73177953</v>
       </c>
       <c r="C244" s="5">
         <v>0.30263030000000413</v>
       </c>
       <c r="D244" s="5">
         <v>3.249015095901453</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>113.5236956</v>
       </c>
       <c r="C245" s="5">
         <v>-0.20808393000000081</v>
       </c>
       <c r="D245" s="5">
         <v>-2.1735638590332784</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9715547966404863</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>114.01389586000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.49020026000000883</v>
       </c>
       <c r="D246" s="5">
         <v>5.306501137586217</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>114.62215015</v>
       </c>
       <c r="C247" s="5">
         <v>0.60825428999999076</v>
       </c>
       <c r="D247" s="5">
         <v>6.5931218825878712</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>115.64843241</v>
       </c>
       <c r="C248" s="5">
         <v>1.0262822600000021</v>
       </c>
       <c r="D248" s="5">
         <v>11.289551735243331</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>115.87315338000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.22472097000000701</v>
       </c>
       <c r="D249" s="5">
         <v>2.3568490292419808</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>116.42711466999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.5539612899999895</v>
       </c>
       <c r="D250" s="5">
         <v>5.8901844617082144</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>117.12237629000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.69526162000001079</v>
       </c>
       <c r="D251" s="5">
         <v>7.4060845423665755</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>117.77153159</v>
       </c>
       <c r="C252" s="5">
         <v>0.64915529999998967</v>
       </c>
       <c r="D252" s="5">
         <v>6.8575896247699664</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>117.63403734000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.13749424999998894</v>
       </c>
       <c r="D253" s="5">
         <v>-1.3919983784537515</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>117.85857376</v>
       </c>
       <c r="C254" s="5">
         <v>0.22453641999999263</v>
       </c>
       <c r="D254" s="5">
         <v>2.3147251421141268</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>119.96407215000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.1054983900000082</v>
       </c>
       <c r="D255" s="5">
         <v>23.67451530855249</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>120.31529238</v>
       </c>
       <c r="C256" s="5">
         <v>0.35122022999999558</v>
       </c>
       <c r="D256" s="5">
         <v>3.5703817812170691</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>121.30069453999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.98540215999999248</v>
       </c>
       <c r="D257" s="5">
         <v>10.283230966985336</v>
       </c>
       <c r="E257" s="5">
         <v>6.8505512429776871</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>122.41076321</v>
       </c>
       <c r="C258" s="5">
         <v>1.110068670000004</v>
       </c>
       <c r="D258" s="5">
         <v>11.551603595617355</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>123.45054767000001</v>
       </c>
       <c r="C259" s="5">
         <v>1.039784460000007</v>
       </c>
       <c r="D259" s="5">
         <v>10.683015593446132</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>124.00562592</v>
       </c>
       <c r="C260" s="5">
         <v>0.555078249999994</v>
       </c>
       <c r="D260" s="5">
         <v>5.5310876250006746</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>125.41262508</v>
       </c>
       <c r="C261" s="5">
         <v>1.406999159999998</v>
       </c>
       <c r="D261" s="5">
         <v>14.498140925835944</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>125.30253368</v>
       </c>
       <c r="C262" s="5">
         <v>-0.11009140000000173</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0483291133714157</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>126.05754313</v>
       </c>
       <c r="C263" s="5">
         <v>0.75500945000000286</v>
       </c>
       <c r="D263" s="5">
         <v>7.4750927303299797</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>126.9626519</v>
       </c>
       <c r="C264" s="5">
         <v>0.90510876999999823</v>
       </c>
       <c r="D264" s="5">
         <v>8.9646829039528022</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>127.66303229</v>
       </c>
       <c r="C265" s="5">
         <v>0.70038039000000651</v>
       </c>
       <c r="D265" s="5">
         <v>6.8242980705783385</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>128.90230359</v>
       </c>
       <c r="C266" s="5">
         <v>1.2392712999999986</v>
       </c>
       <c r="D266" s="5">
         <v>12.291342733045351</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>128.86016316999999</v>
       </c>
       <c r="C267" s="5">
         <v>-4.2140420000009726E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.39159640357502301</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>129.68152943000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.82136626000001911</v>
       </c>
       <c r="D268" s="5">
         <v>7.9228393368035333</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>131.07314685</v>
       </c>
       <c r="C269" s="5">
         <v>1.3916174199999887</v>
       </c>
       <c r="D269" s="5">
         <v>13.665123741780171</v>
       </c>
       <c r="E269" s="5">
         <v>8.05638611308812</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>131.76250894</v>
       </c>
       <c r="C270" s="5">
         <v>0.68936209000000304</v>
       </c>
       <c r="D270" s="5">
         <v>6.4970443219356744</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>132.17897488</v>
       </c>
       <c r="C271" s="5">
         <v>0.41646593999999482</v>
       </c>
       <c r="D271" s="5">
         <v>3.8595131814354922</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>133.11048855999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.93151367999999479</v>
       </c>
       <c r="D272" s="5">
         <v>8.7924549858791945</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>133.05463836000001</v>
       </c>
       <c r="C273" s="5">
         <v>-5.5850199999980532E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.50233302962753301</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>133.98854688</v>
       </c>
       <c r="C274" s="5">
         <v>0.93390851999998858</v>
       </c>
       <c r="D274" s="5">
         <v>8.7556677508040526</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>134.96744588999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.97889900999999213</v>
       </c>
       <c r="D275" s="5">
         <v>9.1280077918302958</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>136.10194376000001</v>
       </c>
       <c r="C276" s="5">
         <v>1.1344978700000183</v>
       </c>
       <c r="D276" s="5">
         <v>10.566504348781859</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>137.42769417</v>
       </c>
       <c r="C277" s="5">
         <v>1.3257504099999835</v>
       </c>
       <c r="D277" s="5">
         <v>12.336059242506337</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>138.16297904999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.7352848799999947</v>
       </c>
       <c r="D278" s="5">
         <v>6.6127508491974574</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>139.06863726</v>
       </c>
       <c r="C279" s="5">
         <v>0.90565821000001279</v>
       </c>
       <c r="D279" s="5">
         <v>8.155876640990801</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>140.53128903999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.4626517799999874</v>
       </c>
       <c r="D280" s="5">
         <v>13.377263546734941</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>140.83429968999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.30301065000000449</v>
       </c>
       <c r="D281" s="5">
         <v>2.6183208328106611</v>
       </c>
       <c r="E281" s="5">
         <v>7.4471034491684573</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>140.24255493000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.59174475999998322</v>
       </c>
       <c r="D282" s="5">
         <v>-4.9271487614513383</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>141.66809040999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.4255354799999793</v>
       </c>
       <c r="D283" s="5">
         <v>12.903316164314171</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>142.20735255</v>
       </c>
       <c r="C284" s="5">
         <v>0.53926214000000527</v>
       </c>
       <c r="D284" s="5">
         <v>4.6646767196653505</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.02887283000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.8215202800000156</v>
       </c>
       <c r="D285" s="5">
         <v>16.501127158573702</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>145.13462955</v>
       </c>
       <c r="C286" s="5">
         <v>1.105756719999988</v>
       </c>
       <c r="D286" s="5">
         <v>9.6119343624481814</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.93133782999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.79670827999999005</v>
       </c>
       <c r="D287" s="5">
         <v>6.7899004899154125</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>147.12406824999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.1927304200000037</v>
       </c>
       <c r="D288" s="5">
         <v>10.261002921005513</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>148.46153772</v>
       </c>
       <c r="C289" s="5">
         <v>1.337469470000002</v>
       </c>
       <c r="D289" s="5">
         <v>11.47121868301908</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>149.49905072000001</v>
       </c>
       <c r="C290" s="5">
         <v>1.0375130000000183</v>
       </c>
       <c r="D290" s="5">
         <v>8.7160752976839007</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>150.04662565999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.54757493999997564</v>
       </c>
       <c r="D291" s="5">
         <v>4.484911247511647</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>151.38465027999999</v>
       </c>
       <c r="C292" s="5">
         <v>1.3380246199999988</v>
       </c>
       <c r="D292" s="5">
         <v>11.241619907909994</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>151.94036868000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.55571840000001771</v>
       </c>
       <c r="D293" s="5">
         <v>4.4951196873806776</v>
       </c>
       <c r="E293" s="5">
         <v>7.8859120359502821</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>152.29502493000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.354656250000005</v>
       </c>
       <c r="D294" s="5">
         <v>2.8372573262772427</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>154.12597776999999</v>
       </c>
       <c r="C295" s="5">
         <v>1.8309528399999806</v>
       </c>
       <c r="D295" s="5">
         <v>15.420125225556669</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>155.76154059999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.6355628299999978</v>
       </c>
       <c r="D296" s="5">
         <v>13.504393203453201</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>156.82289539999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.0613548000000037</v>
       </c>
       <c r="D297" s="5">
         <v>8.4902741267263604</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>157.63567119000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.81277579000001765</v>
       </c>
       <c r="D298" s="5">
         <v>6.3996962526461809</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>158.08175607999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.44608488999998031</v>
       </c>
       <c r="D299" s="5">
         <v>3.4491716283855167</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>158.83966536</v>
       </c>
       <c r="C300" s="5">
         <v>0.7579092800000069</v>
       </c>
       <c r="D300" s="5">
         <v>5.9074571368141759</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>159.44151764</v>
       </c>
       <c r="C301" s="5">
         <v>0.60185228000000279</v>
       </c>
       <c r="D301" s="5">
         <v>4.6428292452988185</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>160.19068738000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.74916974000001346</v>
       </c>
       <c r="D302" s="5">
         <v>5.7864747870285171</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>161.64366127</v>
       </c>
       <c r="C303" s="5">
         <v>1.4529738899999813</v>
       </c>
       <c r="D303" s="5">
         <v>11.444070349468415</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>162.37016882</v>
       </c>
       <c r="C304" s="5">
         <v>0.726507550000008</v>
       </c>
       <c r="D304" s="5">
         <v>5.5287421453320995</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>163.61978217000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.2496133500000042</v>
       </c>
       <c r="D305" s="5">
         <v>9.6364121884991771</v>
       </c>
       <c r="E305" s="5">
         <v>7.6868402989056062</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>164.52109315999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.90131098999998471</v>
       </c>
       <c r="D306" s="5">
         <v>6.8142797755470941</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>165.56141615999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.0403230000000008</v>
       </c>
       <c r="D307" s="5">
         <v>7.8575503878186126</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>166.57892776</v>
       </c>
       <c r="C308" s="5">
         <v>1.017511600000006</v>
       </c>
       <c r="D308" s="5">
         <v>7.6294588262402208</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>167.33858069999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.75965293999999517</v>
       </c>
       <c r="D309" s="5">
         <v>5.6117469517161567</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>168.42434252000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.0857618200000161</v>
       </c>
       <c r="D310" s="5">
         <v>8.0700504500678569</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>169.54082212</v>
       </c>
       <c r="C311" s="5">
         <v>1.116479599999991</v>
       </c>
       <c r="D311" s="5">
         <v>8.2512921732592162</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>171.35129986999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.8104777499999898</v>
       </c>
       <c r="D312" s="5">
         <v>13.59453101307837</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>171.63830329000001</v>
       </c>
       <c r="C313" s="5">
         <v>0.2870034200000191</v>
       </c>
       <c r="D313" s="5">
         <v>2.0285495182855495</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>172.58250924000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.94420594999999707</v>
       </c>
       <c r="D314" s="5">
         <v>6.8048061690129336</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>173.92206580999999</v>
       </c>
       <c r="C315" s="5">
         <v>1.339556569999985</v>
       </c>
       <c r="D315" s="5">
         <v>9.7222927475385958</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>174.49098488000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.56891907000002107</v>
       </c>
       <c r="D316" s="5">
         <v>3.996734948309455</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>174.85874688999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.36776200999997855</v>
       </c>
       <c r="D317" s="5">
         <v>2.5586778512629582</v>
       </c>
       <c r="E317" s="5">
         <v>6.8689522568382122</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>175.65451999999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.79577310999999895</v>
       </c>
       <c r="D318" s="5">
         <v>5.5999263758093498</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>176.66005161999999</v>
       </c>
       <c r="C319" s="5">
         <v>1.0055316199999993</v>
       </c>
       <c r="D319" s="5">
         <v>7.089842503407251</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>176.21920828</v>
       </c>
       <c r="C320" s="5">
         <v>-0.44084333999998648</v>
       </c>
       <c r="D320" s="5">
         <v>-2.9537602460577461</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>178.0545329</v>
       </c>
       <c r="C321" s="5">
         <v>1.8353246199999944</v>
       </c>
       <c r="D321" s="5">
         <v>13.239375128113862</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>178.16554381</v>
       </c>
       <c r="C322" s="5">
         <v>0.11101091000000451</v>
       </c>
       <c r="D322" s="5">
         <v>0.7507297703069904</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>178.58453145999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.41898764999999116</v>
       </c>
       <c r="D323" s="5">
         <v>2.8587994669952765</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>180.28228745999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.6977559999999983</v>
       </c>
       <c r="D324" s="5">
         <v>12.023891182192536</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>180.24812943000001</v>
       </c>
       <c r="C325" s="5">
         <v>-3.4158029999986184E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.22712685159720358</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>180.70999621000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.46186678000000825</v>
       </c>
       <c r="D326" s="5">
         <v>3.118580147970218</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>180.50377091999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.20622529000002032</v>
       </c>
       <c r="D327" s="5">
         <v>-1.3608709060599078</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>181.28013910999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.77636818999999946</v>
       </c>
       <c r="D328" s="5">
         <v>5.2852078400125402</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>181.49931352999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.21917442000000165</v>
       </c>
       <c r="D329" s="5">
         <v>1.4605312364409651</v>
       </c>
       <c r="E329" s="5">
         <v>3.7976748421841622</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>182.11256008999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.61324655999999322</v>
       </c>
       <c r="D330" s="5">
         <v>4.1307398265725492</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>182.62944372000001</v>
       </c>
       <c r="C331" s="5">
         <v>0.51688363000002369</v>
       </c>
       <c r="D331" s="5">
         <v>3.4595916684671879</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>183.78829374</v>
       </c>
       <c r="C332" s="5">
         <v>1.1588500199999885</v>
       </c>
       <c r="D332" s="5">
         <v>7.8858766902276445</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>183.76871933000001</v>
       </c>
       <c r="C333" s="5">
         <v>-1.9574409999989939E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-0.12773140704818164</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>185.03121951</v>
       </c>
       <c r="C334" s="5">
         <v>1.2625001799999893</v>
       </c>
       <c r="D334" s="5">
         <v>8.5628082819513729</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>186.09690046</v>
       </c>
       <c r="C335" s="5">
         <v>1.0656809500000008</v>
       </c>
       <c r="D335" s="5">
         <v>7.1345483617156535</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>186.46298071999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.36608025999998972</v>
       </c>
       <c r="D336" s="5">
         <v>2.3862863967540004</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>187.02070430000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.55772358000001532</v>
       </c>
       <c r="D337" s="5">
         <v>3.6489219430533515</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>188.36915714</v>
       </c>
       <c r="C338" s="5">
         <v>1.3484528399999931</v>
       </c>
       <c r="D338" s="5">
         <v>9.0037091561854901</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>187.87519703000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.49396010999998907</v>
       </c>
       <c r="D339" s="5">
         <v>-3.101767710824721</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>188.01768052</v>
       </c>
       <c r="C340" s="5">
         <v>0.14248348999998939</v>
       </c>
       <c r="D340" s="5">
         <v>0.91387891523604381</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>189.0193094</v>
       </c>
       <c r="C341" s="5">
         <v>1.0016288799999984</v>
       </c>
       <c r="D341" s="5">
         <v>6.5834507045767543</v>
       </c>
       <c r="E341" s="5">
         <v>4.1432640838925394</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>190.34296849</v>
       </c>
       <c r="C342" s="5">
         <v>1.3236590900000067</v>
       </c>
       <c r="D342" s="5">
         <v>8.7346576784265153</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>191.46089484999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.1179263599999842</v>
       </c>
       <c r="D343" s="5">
         <v>7.2800472049542542</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>192.12090320999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.66000836000000618</v>
       </c>
       <c r="D344" s="5">
         <v>4.2160056725999873</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>193.2343577</v>
       </c>
       <c r="C345" s="5">
         <v>1.1134544900000094</v>
       </c>
       <c r="D345" s="5">
         <v>7.1807369051919423</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>194.78922800999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.5548703099999841</v>
       </c>
       <c r="D346" s="5">
         <v>10.094864603055886</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>196.30639937999999</v>
       </c>
       <c r="C347" s="5">
         <v>1.5171713699999998</v>
       </c>
       <c r="D347" s="5">
         <v>9.7575114560643605</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>196.84210171999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.53570234000000028</v>
       </c>
       <c r="D348" s="5">
         <v>3.3242907262541532</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>198.03192809000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.18982637000002</v>
       </c>
       <c r="D349" s="5">
         <v>7.499555768816446</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>199.31761096</v>
       </c>
       <c r="C350" s="5">
         <v>1.285682869999988</v>
       </c>
       <c r="D350" s="5">
         <v>8.0750600908381376</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>201.05904591000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.7414349500000128</v>
       </c>
       <c r="D351" s="5">
         <v>11.003157328837275</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>202.33730729999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.2782613899999831</v>
       </c>
       <c r="D352" s="5">
         <v>7.9016746658853831</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>203.29110120999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.95379391000000169</v>
       </c>
       <c r="D353" s="5">
         <v>5.8056421887262344</v>
       </c>
       <c r="E353" s="5">
         <v>7.5504411984694375</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>203.90849616</v>
       </c>
       <c r="C354" s="5">
         <v>0.61739495000000488</v>
       </c>
       <c r="D354" s="5">
         <v>3.7058939580330019</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>204.89185753000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.98336137000001145</v>
       </c>
       <c r="D355" s="5">
         <v>5.943065794826774</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>205.43300135999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.54114382999998156</v>
       </c>
       <c r="D356" s="5">
         <v>3.2157892055764359</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>205.93581728000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.50281592000001751</v>
       </c>
       <c r="D357" s="5">
         <v>2.9769719246119486</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>205.77163966000001</v>
       </c>
       <c r="C358" s="5">
         <v>-0.1641776200000038</v>
       </c>
       <c r="D358" s="5">
         <v>-0.95248891075300213</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>205.79236270999999</v>
       </c>
       <c r="C359" s="5">
         <v>2.0723049999986642E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.12091772630320463</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>208.38223224999999</v>
       </c>
       <c r="C360" s="5">
         <v>2.5898695399999951</v>
       </c>
       <c r="D360" s="5">
         <v>16.192258083292277</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>209.95870471999999</v>
       </c>
       <c r="C361" s="5">
         <v>1.5764724699999988</v>
       </c>
       <c r="D361" s="5">
         <v>9.4657825553474684</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>209.30429634999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.65440836999999874</v>
       </c>
       <c r="D362" s="5">
         <v>-3.6767562878357252</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>209.45873366000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.15443731000002003</v>
       </c>
       <c r="D363" s="5">
         <v>0.88903438135732316</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>210.67838603999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.2196523799999852</v>
       </c>
       <c r="D364" s="5">
         <v>7.2156318310187206</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>211.65563535999999</v>
       </c>
       <c r="C365" s="5">
         <v>0.97724931999999853</v>
       </c>
       <c r="D365" s="5">
         <v>5.7105278402914683</v>
       </c>
       <c r="E365" s="5">
         <v>4.1145599095158802</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>213.33893889999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.6833035399999972</v>
       </c>
       <c r="D366" s="5">
         <v>9.9723573851528293</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>212.76799510000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.57094379999998068</v>
       </c>
       <c r="D367" s="5">
         <v>-3.1646231288913751</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>211.4616618</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3063333000000057</v>
       </c>
       <c r="D368" s="5">
         <v>-7.1238776630053957</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>199.90093521</v>
       </c>
       <c r="C369" s="5">
         <v>-11.560726590000002</v>
       </c>
       <c r="D369" s="5">
         <v>-49.067121555488079</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>202.89163768</v>
       </c>
       <c r="C370" s="5">
         <v>2.9907024700000022</v>
       </c>
       <c r="D370" s="5">
         <v>19.506591781022074</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>204.61505459</v>
       </c>
       <c r="C371" s="5">
         <v>1.7234169099999974</v>
       </c>
       <c r="D371" s="5">
         <v>10.683079617242154</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>207.83196812</v>
       </c>
       <c r="C372" s="5">
         <v>3.2169135299999994</v>
       </c>
       <c r="D372" s="5">
         <v>20.58608555363579</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>211.27578933999999</v>
       </c>
       <c r="C373" s="5">
         <v>3.4438212199999896</v>
       </c>
       <c r="D373" s="5">
         <v>21.800365527486743</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>212.57708174000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.3012924000000226</v>
       </c>
       <c r="D374" s="5">
         <v>7.6466437885445382</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>214.62448166999999</v>
       </c>
       <c r="C375" s="5">
         <v>2.0473999299999832</v>
       </c>
       <c r="D375" s="5">
         <v>12.189915983264576</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>215.75959775999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.1351160899999968</v>
       </c>
       <c r="D376" s="5">
         <v>6.5345249381699055</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>219.78143406999999</v>
       </c>
       <c r="C377" s="5">
         <v>4.0218363099999976</v>
       </c>
       <c r="D377" s="5">
         <v>24.810334852572158</v>
       </c>
       <c r="E377" s="5">
         <v>3.8391601037123468</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>220.36256890999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.58113484000000426</v>
       </c>
       <c r="D378" s="5">
         <v>3.21953188630415</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>221.24412330999999</v>
       </c>
       <c r="C379" s="5">
         <v>0.88155439999999885</v>
       </c>
       <c r="D379" s="5">
         <v>4.9076132253428773</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>226.48680446</v>
       </c>
       <c r="C380" s="5">
         <v>5.2426811500000099</v>
       </c>
       <c r="D380" s="5">
         <v>32.4505987853519</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>231.17312676</v>
       </c>
       <c r="C381" s="5">
         <v>4.6863223000000005</v>
       </c>
       <c r="D381" s="5">
         <v>27.859592007175273</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>234.50683986999999</v>
       </c>
       <c r="C382" s="5">
         <v>3.3337131099999908</v>
       </c>
       <c r="D382" s="5">
         <v>18.74573120517362</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>237.42870077000001</v>
       </c>
       <c r="C383" s="5">
         <v>2.9218609000000129</v>
       </c>
       <c r="D383" s="5">
         <v>16.019882260671924</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>241.86886647</v>
       </c>
       <c r="C384" s="5">
         <v>4.4401656999999943</v>
       </c>
       <c r="D384" s="5">
         <v>24.899597549481346</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>244.57793877</v>
       </c>
       <c r="C385" s="5">
         <v>2.7090723000000025</v>
       </c>
       <c r="D385" s="5">
         <v>14.300396157161899</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>248.45976992000001</v>
       </c>
       <c r="C386" s="5">
         <v>3.8818311500000107</v>
       </c>
       <c r="D386" s="5">
         <v>20.799622679475348</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>252.97653817</v>
       </c>
       <c r="C387" s="5">
         <v>4.5167682499999842</v>
       </c>
       <c r="D387" s="5">
         <v>24.133785077892188</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>255.92930289</v>
       </c>
       <c r="C388" s="5">
         <v>2.9527647200000047</v>
       </c>
       <c r="D388" s="5">
         <v>14.941595711825805</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>257.96858698</v>
       </c>
       <c r="C389" s="5">
         <v>2.0392840899999953</v>
       </c>
       <c r="D389" s="5">
         <v>9.9921606400750651</v>
       </c>
       <c r="E389" s="5">
         <v>17.375058576529923</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>258.12847407999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.15988709999999173</v>
       </c>
       <c r="D390" s="5">
         <v>0.74629207705334544</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>261.20668754000002</v>
       </c>
       <c r="C391" s="5">
         <v>3.078213460000029</v>
       </c>
       <c r="D391" s="5">
         <v>15.287051489753622</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>263.2181372</v>
       </c>
       <c r="C392" s="5">
         <v>2.0114496599999825</v>
       </c>
       <c r="D392" s="5">
         <v>9.6423244937919215</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>267.93618180999999</v>
       </c>
       <c r="C393" s="5">
         <v>4.7180446099999926</v>
       </c>
       <c r="D393" s="5">
         <v>23.761805144342006</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>268.04928395000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.11310214000002361</v>
       </c>
       <c r="D394" s="5">
         <v>0.5077258140206542</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>269.59559171000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.5463077599999906</v>
       </c>
       <c r="D395" s="5">
         <v>7.1464093515494431</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>278.19619785999998</v>
       </c>
       <c r="C396" s="5">
         <v>8.600606149999976</v>
       </c>
       <c r="D396" s="5">
         <v>45.767546175872731</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>280.69788390999997</v>
       </c>
       <c r="C397" s="5">
         <v>2.5016860499999893</v>
       </c>
       <c r="D397" s="5">
         <v>11.341067789644498</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>282.50165096000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.8037670500000331</v>
       </c>
       <c r="D398" s="5">
         <v>7.9896711915364182</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>282.08110405999997</v>
       </c>
       <c r="C399" s="5">
         <v>-0.42054690000003347</v>
       </c>
       <c r="D399" s="5">
         <v>-1.7718296297626113</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>283.29925894000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.2181548800000428</v>
       </c>
       <c r="D400" s="5">
         <v>5.3070203139786276</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>283.66121652999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.36195758999997452</v>
       </c>
       <c r="D401" s="5">
         <v>1.5440010402710813</v>
       </c>
       <c r="E401" s="5">
         <v>9.9595961860239548</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>284.58727863000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.9260621000000242</v>
       </c>
       <c r="D402" s="5">
         <v>3.9887264591403016</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>284.73550331000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.14822467999999844</v>
       </c>
       <c r="D403" s="5">
         <v>0.6268025478854522</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>286.13165399000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.3961506800000052</v>
       </c>
       <c r="D404" s="5">
         <v>6.0452933823230026</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>283.96806464000002</v>
       </c>
       <c r="C405" s="5">
         <v>-2.1635893499999952</v>
       </c>
       <c r="D405" s="5">
         <v>-8.7058068066957475</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>282.94593975999999</v>
       </c>
       <c r="C406" s="5">
         <v>-1.0221248800000353</v>
       </c>
       <c r="D406" s="5">
         <v>-4.2348317090571408</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>282.96505888000002</v>
       </c>
       <c r="C407" s="5">
         <v>1.9119120000027578E-2</v>
       </c>
       <c r="D407" s="5">
         <v>8.1116104891809648E-2</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>280.24904520000001</v>
       </c>
       <c r="C408" s="5">
         <v>-2.7160136800000032</v>
       </c>
       <c r="D408" s="5">
         <v>-10.929074520520798</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>278.88696649000002</v>
       </c>
       <c r="C409" s="5">
         <v>-1.3620787099999916</v>
       </c>
       <c r="D409" s="5">
         <v>-5.6788860437035567</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>278.61876976000002</v>
       </c>
       <c r="C410" s="5">
         <v>-0.26819672999999966</v>
       </c>
       <c r="D410" s="5">
         <v>-1.1479176582531059</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>277.80836070999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.81040905000003249</v>
       </c>
       <c r="D411" s="5">
         <v>-3.4350992738937491</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>278.07587957999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.26751887000000352</v>
       </c>
       <c r="D412" s="5">
         <v>1.1616941323199903</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>277.44519910000002</v>
       </c>
       <c r="C413" s="5">
         <v>-0.63068047999996679</v>
       </c>
       <c r="D413" s="5">
         <v>-2.6879245694590881</v>
       </c>
       <c r="E413" s="5">
         <v>-2.1913525951978596</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>277.13606685000002</v>
       </c>
       <c r="C414" s="5">
         <v>-0.30913225000000466</v>
       </c>
       <c r="D414" s="5">
         <v>-1.3288888417796518</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>276.49198424000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.64408260999999811</v>
       </c>
       <c r="D415" s="5">
         <v>-2.7535058802045764</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>276.63791266999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.14592842999996947</v>
       </c>
       <c r="D416" s="5">
         <v>0.6351841863711627</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>276.02741808000002</v>
       </c>
       <c r="C417" s="5">
         <v>-0.61049458999997341</v>
       </c>
       <c r="D417" s="5">
         <v>-2.6162960120716061</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>276.42934738999998</v>
       </c>
       <c r="C418" s="5">
         <v>0.40192930999995724</v>
       </c>
       <c r="D418" s="5">
         <v>1.7614072046323814</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>277.36983283000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.94048544000003176</v>
       </c>
       <c r="D419" s="5">
         <v>4.15998672901019</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>277.22521098999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.14462184000001344</v>
       </c>
       <c r="D420" s="5">
         <v>-0.62389405357602401</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>278.05554173000002</v>
       </c>
       <c r="C421" s="5">
         <v>0.83033074000002216</v>
       </c>
       <c r="D421" s="5">
         <v>3.653981652996463</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>278.62429788999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.56875615999996398</v>
       </c>
       <c r="D422" s="5">
         <v>2.4823755487857868</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>279.51028739999998</v>
       </c>
       <c r="C423" s="5">
         <v>0.8859895100000017</v>
       </c>
       <c r="D423" s="5">
         <v>3.8832949157202368</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>279.47105958999998</v>
       </c>
       <c r="C424" s="5">
         <v>-3.9227809999999863E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.1682837997457165</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>278.77965683999997</v>
       </c>
       <c r="C425" s="5">
         <v>-0.69140275000000884</v>
       </c>
       <c r="D425" s="5">
         <v>-2.9286986782758095</v>
       </c>
       <c r="E425" s="5">
         <v>0.48098065647874666</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>282.02531103000001</v>
       </c>
       <c r="C426" s="5">
         <v>3.2456541900000389</v>
       </c>
       <c r="D426" s="5">
         <v>14.901075097840245</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>282.00053659000002</v>
       </c>
       <c r="C427" s="5">
         <v>-2.4774439999987408E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.10536277218738954</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>282.02884573</v>
       </c>
       <c r="C428" s="5">
         <v>2.8309139999976196E-2</v>
       </c>
       <c r="D428" s="5">
         <v>0.12053073017719296</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>282.90875034999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.8799046199999907</v>
       </c>
       <c r="D429" s="5">
         <v>3.8088081756466385</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>283.56786418000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.65911383000002388</v>
       </c>
       <c r="D430" s="5">
         <v>2.8318339072592735</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>283.24776386999997</v>
       </c>
       <c r="C431" s="5">
         <v>-0.32010031000004346</v>
       </c>
       <c r="D431" s="5">
         <v>-1.3462191306353177</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>284.81884745999997</v>
       </c>
       <c r="C432" s="5">
         <v>1.5710835900000006</v>
       </c>
       <c r="D432" s="5">
         <v>6.8628658322392067</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>285.51805214000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.69920468000003666</v>
       </c>
       <c r="D433" s="5">
         <v>2.985994924150126</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>284.08462975999998</v>
       </c>
       <c r="C434" s="5">
         <v>-1.4334223800000245</v>
       </c>
       <c r="D434" s="5">
         <v>-5.8609134833559784</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>283.90903781999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17559194000000389</v>
       </c>
       <c r="D435" s="5">
         <v>-0.73920044465913826</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>283.59706248999998</v>
       </c>
       <c r="C436" s="5">
         <v>-0.31197532999999567</v>
       </c>
       <c r="D436" s="5">
         <v>-1.310687674001898</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>284.67387331999998</v>
       </c>
       <c r="C437" s="5">
         <v>1.0768108299999994</v>
       </c>
       <c r="D437" s="5">
         <v>4.6527364237404445</v>
       </c>
       <c r="E437" s="5">
         <v>2.1142921785655577</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>285.17404571999998</v>
       </c>
       <c r="C438" s="5">
         <v>0.50017239999999674</v>
       </c>
       <c r="D438" s="5">
         <v>2.1288960619341379</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>284.86231679999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.31172892000000729</v>
       </c>
       <c r="D439" s="5">
         <v>-1.3038840352057157</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>285.17164666000002</v>
       </c>
       <c r="C440" s="5">
         <v>0.30932986000004803</v>
       </c>
       <c r="D440" s="5">
         <v>1.3108817397184946</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>286.34431731000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.1726706499999864</v>
       </c>
       <c r="D441" s="5">
         <v>5.0477376446290689</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>285.58854674999998</v>
       </c>
       <c r="C442" s="5">
         <v>-0.7557705600000304</v>
       </c>
       <c r="D442" s="5">
         <v>-3.1216766795569728</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>291.05219425000001</v>
+        <v>290.55421901</v>
       </c>
       <c r="C443" s="5">
-        <v>5.463647500000036</v>
+        <v>4.9656722600000194</v>
       </c>
       <c r="D443" s="5">
-        <v>25.533921427316585</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>22.980652872839059</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>293.05610274999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.5018837399999825</v>
+      </c>
+      <c r="D444" s="5">
+        <v>10.836551550289265</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58EA96F9-6E41-4D31-B086-187682FB01B0}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>auspbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>