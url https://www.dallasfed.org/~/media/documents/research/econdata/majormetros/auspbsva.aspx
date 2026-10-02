--- v8 (2026-08-22)
+++ v9 (2026-10-02)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1DCABFC1-0B6B-45FA-A271-029DFF19DFE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A9B48B0-B327-4EC5-A55B-A949E804CA0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A32EF564-72B6-4127-A650-6480F9753F70}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{78E9AAB0-F5B0-4C95-910E-D4E541F2E491}"/>
   </bookViews>
   <sheets>
     <sheet name="auspbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E729ADC-59B3-452E-A9F7-68E44695DA66}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7875C48B-2065-4AFA-B443-EFD00C52A973}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.555807356000003</v>
+        <v>35.555846029999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>35.512813215000001</v>
+        <v>35.512690949000003</v>
       </c>
       <c r="C7" s="5">
-        <v>-4.2994141000001207E-2</v>
+        <v>-4.3155080999994766E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.441430461263149</v>
+        <v>-1.4467886382056316</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>35.810663005999999</v>
+        <v>35.810551865999997</v>
       </c>
       <c r="C8" s="5">
-        <v>0.29784979099999731</v>
+        <v>0.29786091699999417</v>
       </c>
       <c r="D8" s="5">
-        <v>10.542024704063646</v>
+        <v>10.542474822704762</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>36.750289094000003</v>
+        <v>36.749939857999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.93962608800000424</v>
+        <v>0.93938799200000034</v>
       </c>
       <c r="D9" s="5">
-        <v>36.452273788168135</v>
+        <v>36.441795571023519</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>37.222557508000001</v>
+        <v>37.222299321999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.47226841399999842</v>
+        <v>0.47235946400000017</v>
       </c>
       <c r="D10" s="5">
-        <v>16.558888493352896</v>
+        <v>16.56247859354847</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>37.433456645</v>
+        <v>37.433759375999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.2108991369999984</v>
+        <v>0.21146005399999979</v>
       </c>
       <c r="D11" s="5">
-        <v>7.0150038294390926</v>
+        <v>7.0342983787646807</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>37.398521985000002</v>
+        <v>37.399100275000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-3.4934659999997564E-2</v>
+        <v>-3.4659100999995474E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.1141659392702952</v>
+        <v>-1.1054133885662454</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>37.869063441000002</v>
+        <v>37.869289236</v>
       </c>
       <c r="C13" s="5">
-        <v>0.47054145599999941</v>
+        <v>0.47018896099999807</v>
       </c>
       <c r="D13" s="5">
-        <v>16.188061744198912</v>
+        <v>16.174816655772538</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>38.204889461</v>
+        <v>38.205053503000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.33582601999999895</v>
+        <v>0.33576426700000184</v>
       </c>
       <c r="D14" s="5">
-        <v>11.176397082086243</v>
+        <v>11.174170774932168</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>38.529125718000003</v>
+        <v>38.529251836999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.32423625700000258</v>
+        <v>0.32419833399999476</v>
       </c>
       <c r="D15" s="5">
-        <v>10.673203896171369</v>
+        <v>10.671848736022405</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>39.003661737000002</v>
+        <v>39.002733579999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.47453601899999853</v>
+        <v>0.47348174300000068</v>
       </c>
       <c r="D16" s="5">
-        <v>15.822977064241206</v>
+        <v>15.785358845664209</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>39.381265206000002</v>
+        <v>39.381588182000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.3776034690000003</v>
+        <v>0.37885460200000409</v>
       </c>
       <c r="D17" s="5">
-        <v>12.256474807551632</v>
+        <v>12.299587109044086</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>39.342352781000002</v>
+        <v>39.342390475999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.8912424999999473E-2</v>
+        <v>-3.9197706000003052E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-1.1792911988684152</v>
+        <v>-1.1878800439691584</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>39.669953819</v>
+        <v>39.669826923000002</v>
       </c>
       <c r="C19" s="5">
-        <v>0.3276010379999974</v>
+        <v>0.32743644700000374</v>
       </c>
       <c r="D19" s="5">
-        <v>10.462889257022724</v>
+        <v>10.457379161578896</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>40.047530811000001</v>
+        <v>40.047419437000002</v>
       </c>
       <c r="C20" s="5">
-        <v>0.37757699200000161</v>
+        <v>0.37759251399999982</v>
       </c>
       <c r="D20" s="5">
-        <v>12.038836839618462</v>
+        <v>12.039398491209719</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>40.448034530000001</v>
+        <v>40.447692904999997</v>
       </c>
       <c r="C21" s="5">
-        <v>0.40050371899999959</v>
+        <v>0.40027346799999464</v>
       </c>
       <c r="D21" s="5">
-        <v>12.68345280218468</v>
+        <v>12.67579282967306</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>40.857639386000002</v>
+        <v>40.857341400999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.4096048560000014</v>
+        <v>0.40964849600000264</v>
       </c>
       <c r="D22" s="5">
-        <v>12.852237850175907</v>
+        <v>12.853798987695853</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>39.831218110999998</v>
+        <v>39.831515545999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.0264212750000041</v>
+        <v>-1.0258258550000008</v>
       </c>
       <c r="D23" s="5">
-        <v>-26.310806090371763</v>
+        <v>-26.297752544369668</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>39.174973960000003</v>
+        <v>39.175515666999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.65624415099999567</v>
+        <v>-0.65599987899999945</v>
       </c>
       <c r="D24" s="5">
-        <v>-18.074039828565592</v>
+        <v>-18.067786575541888</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>40.158898289</v>
+        <v>40.159120428000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.98392432899999704</v>
+        <v>0.98360476100000227</v>
       </c>
       <c r="D25" s="5">
-        <v>34.671867308332224</v>
+        <v>34.658460633172147</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>40.099294000999997</v>
+        <v>40.099465248999998</v>
       </c>
       <c r="C26" s="5">
-        <v>-5.9604288000002725E-2</v>
+        <v>-5.96551790000035E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.7665861438304176</v>
+        <v>-1.7680724783496471</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>40.196195346000003</v>
+        <v>40.196349253999998</v>
       </c>
       <c r="C27" s="5">
-        <v>9.6901345000006245E-2</v>
+        <v>9.6884004999999718E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>2.9386957105627109</v>
+        <v>2.9381501235447471</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>41.262394520000001</v>
+        <v>41.261509255999997</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0661991739999976</v>
+        <v>1.0651600019999989</v>
       </c>
       <c r="D28" s="5">
-        <v>36.909551554672568</v>
+        <v>36.868018991541462</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>40.975932964999998</v>
+        <v>40.976246967999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.28646155500000248</v>
+        <v>-0.28526228799999842</v>
       </c>
       <c r="D29" s="5">
-        <v>-8.0200684756474132</v>
+        <v>-7.9879238125269536</v>
       </c>
       <c r="E29" s="5">
-        <v>4.049305553436211</v>
+        <v>4.0492495595412903</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>41.606851489</v>
+        <v>41.606876157000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.63091852400000192</v>
+        <v>0.63062918900000398</v>
       </c>
       <c r="D30" s="5">
-        <v>20.124619474197836</v>
+        <v>20.114428251711413</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>41.969477542</v>
+        <v>41.969358188999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.36262605299999962</v>
+        <v>0.36248203199999551</v>
       </c>
       <c r="D31" s="5">
-        <v>10.974838702673573</v>
+        <v>10.970262161292199</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>42.154600418999998</v>
+        <v>42.154484560999997</v>
       </c>
       <c r="C32" s="5">
-        <v>0.18512287699999774</v>
+        <v>0.18512637199999915</v>
       </c>
       <c r="D32" s="5">
-        <v>5.4233879890257741</v>
+        <v>5.4235086752589368</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>42.254873619000001</v>
+        <v>42.254574347999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10027320000000373</v>
+        <v>0.10008978700000171</v>
       </c>
       <c r="D33" s="5">
-        <v>2.8920834223820524</v>
+        <v>2.8867321839081583</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>43.025085279999999</v>
+        <v>43.024749718999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.7702116609999976</v>
+        <v>0.77017537100000055</v>
       </c>
       <c r="D34" s="5">
-        <v>24.205032427821017</v>
+        <v>24.203964250246756</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>43.340817884000003</v>
+        <v>43.341087639000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.31573260400000436</v>
+        <v>0.31633792000000227</v>
       </c>
       <c r="D35" s="5">
-        <v>9.1702622903417907</v>
+        <v>9.1886348931119457</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>44.007295042999999</v>
+        <v>44.007790241000002</v>
       </c>
       <c r="C36" s="5">
-        <v>0.66647715899999582</v>
+        <v>0.66670260200000087</v>
       </c>
       <c r="D36" s="5">
-        <v>20.096643121525393</v>
+        <v>20.10389028394366</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.436963296000002</v>
+        <v>44.437165501999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.42966825300000266</v>
+        <v>0.42937526099999701</v>
       </c>
       <c r="D37" s="5">
-        <v>12.36637566977079</v>
+        <v>12.357338836464926</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>44.968617924999997</v>
+        <v>44.968809389</v>
       </c>
       <c r="C38" s="5">
-        <v>0.53165462899999483</v>
+        <v>0.53164388700000131</v>
       </c>
       <c r="D38" s="5">
-        <v>15.340547308616802</v>
+        <v>15.340142221991826</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>45.403524144999999</v>
+        <v>45.403751608999997</v>
       </c>
       <c r="C39" s="5">
-        <v>0.43490622000000201</v>
+        <v>0.43494221999999638</v>
       </c>
       <c r="D39" s="5">
-        <v>12.243261983793019</v>
+        <v>12.244275010413253</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>45.596402454</v>
+        <v>45.595593962000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.19287830900000102</v>
+        <v>0.19184235300000552</v>
       </c>
       <c r="D40" s="5">
-        <v>5.2185176146909651</v>
+        <v>5.189807656441503</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>46.569042295999999</v>
+        <v>46.569486693000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.97263984199999953</v>
+        <v>0.9738927309999994</v>
       </c>
       <c r="D41" s="5">
-        <v>28.825174812633712</v>
+        <v>28.867345194533691</v>
       </c>
       <c r="E41" s="5">
-        <v>13.649742486101314</v>
+        <v>13.649956105955695</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.318166742000003</v>
+        <v>46.318088340000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.25087555399999673</v>
+        <v>-0.25139835299999902</v>
       </c>
       <c r="D42" s="5">
-        <v>-6.2764646881519397</v>
+        <v>-6.2891000879763297</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.108624149999997</v>
+        <v>47.108459457999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.79045740799999464</v>
+        <v>0.79037111799999593</v>
       </c>
       <c r="D43" s="5">
-        <v>22.514841814764953</v>
+        <v>22.512190632450736</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.700532836000001</v>
+        <v>47.700386096000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.59190868600000357</v>
+        <v>0.59192663800000389</v>
       </c>
       <c r="D44" s="5">
-        <v>16.164577826320059</v>
+        <v>16.165162921975451</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>48.277638289000002</v>
+        <v>48.277367046000002</v>
       </c>
       <c r="C45" s="5">
-        <v>0.57710545300000149</v>
+        <v>0.57698094999999938</v>
       </c>
       <c r="D45" s="5">
-        <v>15.524323636396996</v>
+        <v>15.520799551216058</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>48.504870887999999</v>
+        <v>48.504521023999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22723259899999704</v>
+        <v>0.22715397799999693</v>
       </c>
       <c r="D46" s="5">
-        <v>5.7966792762485841</v>
+        <v>5.7946548825904332</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>49.154559642000002</v>
+        <v>49.154770857999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.64968875400000314</v>
+        <v>0.65024983400000025</v>
       </c>
       <c r="D47" s="5">
-        <v>17.311741612128252</v>
+        <v>17.327945772390542</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>49.534537518</v>
+        <v>49.534908811000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.3799778759999981</v>
+        <v>0.38013795300000197</v>
       </c>
       <c r="D48" s="5">
-        <v>9.6810585324649026</v>
+        <v>9.6852685800765457</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>50.096208136999998</v>
+        <v>50.096408748999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.56167061899999737</v>
+        <v>0.5614999379999972</v>
       </c>
       <c r="D49" s="5">
-        <v>14.488246961399653</v>
+        <v>14.483450804714293</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>50.922883546000001</v>
+        <v>50.923098725000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.82667540900000347</v>
+        <v>0.82668997600000438</v>
       </c>
       <c r="D50" s="5">
-        <v>21.701967458740313</v>
+        <v>21.702290285806658</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>51.691303204</v>
+        <v>51.691573630000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.76841965799999912</v>
+        <v>0.76847490499999793</v>
       </c>
       <c r="D51" s="5">
-        <v>19.688912787920309</v>
+        <v>19.690357633408272</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>52.213812902999997</v>
+        <v>52.213280183000002</v>
       </c>
       <c r="C52" s="5">
-        <v>0.52250969899999689</v>
+        <v>0.52170655300000135</v>
       </c>
       <c r="D52" s="5">
-        <v>12.827541885360638</v>
+        <v>12.806646905571828</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>52.142182155999997</v>
+        <v>52.142751224999998</v>
       </c>
       <c r="C53" s="5">
-        <v>-7.1630747000000383E-2</v>
+        <v>-7.0528958000004138E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.6338834005282354</v>
+        <v>-1.6089545239726388</v>
       </c>
       <c r="E53" s="5">
-        <v>11.967477932177051</v>
+        <v>11.967631442323224</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>52.789026090999997</v>
+        <v>52.788749866000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.6468439349999997</v>
+        <v>0.64599864100000559</v>
       </c>
       <c r="D54" s="5">
-        <v>15.94535832541386</v>
+        <v>15.922895343042033</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>53.263655986000003</v>
+        <v>53.263394761999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.47462989500000674</v>
+        <v>0.47464489599999382</v>
       </c>
       <c r="D55" s="5">
-        <v>11.339143795213836</v>
+        <v>11.339582382341696</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>53.853673309000001</v>
+        <v>53.853444611999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.59001732299999787</v>
+        <v>0.59004984999999976</v>
       </c>
       <c r="D56" s="5">
-        <v>14.133281350517347</v>
+        <v>14.134182171547337</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>54.707490833999998</v>
+        <v>54.707281930999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.85381752499999664</v>
+        <v>0.85383731900000015</v>
       </c>
       <c r="D57" s="5">
-        <v>20.775147776268454</v>
+        <v>20.77576821522733</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>54.602399699000003</v>
+        <v>54.602068205999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.10509113499999501</v>
+        <v>-0.1052137249999987</v>
       </c>
       <c r="D58" s="5">
-        <v>-2.2809577115445845</v>
+        <v>-2.2835990215183011</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>55.067327001999999</v>
+        <v>55.067457427999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.46492730299999607</v>
+        <v>0.46538922199999888</v>
       </c>
       <c r="D59" s="5">
-        <v>10.710088039470955</v>
+        <v>10.721300702755233</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>56.241261799999997</v>
+        <v>56.241504474000003</v>
       </c>
       <c r="C60" s="5">
-        <v>1.1739347979999977</v>
+        <v>1.1740470460000054</v>
       </c>
       <c r="D60" s="5">
-        <v>28.80499808909207</v>
+        <v>28.808006574770427</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>56.617585912999999</v>
+        <v>56.617780416999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.37632411300000257</v>
+        <v>0.376275942999996</v>
       </c>
       <c r="D61" s="5">
-        <v>8.3316865684449617</v>
+        <v>8.330543277868351</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>57.142938753000003</v>
+        <v>57.143177459</v>
       </c>
       <c r="C62" s="5">
-        <v>0.5253528400000036</v>
+        <v>0.52539704200000159</v>
       </c>
       <c r="D62" s="5">
-        <v>11.720966844414216</v>
+        <v>11.721961541511373</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>57.997876024</v>
+        <v>57.998225722000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.85493727099999717</v>
+        <v>0.85504826300000047</v>
       </c>
       <c r="D63" s="5">
-        <v>19.50723893974946</v>
+        <v>19.509895096303808</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>59.037125695</v>
+        <v>59.036920404</v>
       </c>
       <c r="C64" s="5">
-        <v>1.0392496710000003</v>
+        <v>1.0386946819999991</v>
       </c>
       <c r="D64" s="5">
-        <v>23.75347127220493</v>
+        <v>23.73935407618233</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>59.730764348000001</v>
+        <v>59.731459219999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.69363865300000072</v>
+        <v>0.69453881599999789</v>
       </c>
       <c r="D65" s="5">
-        <v>15.046763588417878</v>
+        <v>15.067626671425316</v>
       </c>
       <c r="E65" s="5">
-        <v>14.5536336958364</v>
+        <v>14.553716128736927</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>60.293849842</v>
+        <v>60.293337291</v>
       </c>
       <c r="C66" s="5">
-        <v>0.56308549399999919</v>
+        <v>0.56187807100000242</v>
       </c>
       <c r="D66" s="5">
-        <v>11.917838330689312</v>
+        <v>11.890801010618812</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>60.864435334</v>
+        <v>60.864041792000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.57058549199999931</v>
+        <v>0.57070450100000158</v>
       </c>
       <c r="D67" s="5">
-        <v>11.96621222886629</v>
+        <v>11.968946505451839</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>61.242063168999998</v>
+        <v>61.241720827000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.37762783499999841</v>
+        <v>0.37767903499999989</v>
       </c>
       <c r="D68" s="5">
-        <v>7.704683930936973</v>
+        <v>7.7058160012970056</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>60.840966100000003</v>
+        <v>60.840831021</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.40109706899999509</v>
+        <v>-0.40088980600000212</v>
       </c>
       <c r="D69" s="5">
-        <v>-7.5822348157687287</v>
+        <v>-7.5784975914525372</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>62.164531316000001</v>
+        <v>62.164252007999998</v>
       </c>
       <c r="C70" s="5">
-        <v>1.3235652159999987</v>
+        <v>1.3234209869999987</v>
       </c>
       <c r="D70" s="5">
-        <v>29.466898548023025</v>
+        <v>29.46336748403866</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>62.735662970999996</v>
+        <v>62.735737897999996</v>
       </c>
       <c r="C71" s="5">
-        <v>0.57113165499999496</v>
+        <v>0.57148588999999816</v>
       </c>
       <c r="D71" s="5">
-        <v>11.599420135176096</v>
+        <v>11.607036898087841</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>63.221532766000003</v>
+        <v>63.221656299000003</v>
       </c>
       <c r="C72" s="5">
-        <v>0.48586979500000638</v>
+        <v>0.48591840100000638</v>
       </c>
       <c r="D72" s="5">
-        <v>9.6999293309046877</v>
+        <v>9.7009293255603488</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>63.790620883000003</v>
+        <v>63.790823484000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.56908811699999973</v>
+        <v>0.56916718499999774</v>
       </c>
       <c r="D73" s="5">
-        <v>11.352943264247006</v>
+        <v>11.354576232866576</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>64.348734563999997</v>
+        <v>64.348969886999996</v>
       </c>
       <c r="C74" s="5">
-        <v>0.5581136809999947</v>
+        <v>0.55814640299999496</v>
       </c>
       <c r="D74" s="5">
-        <v>11.019221850626559</v>
+        <v>11.019862605042263</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>64.776187883999995</v>
+        <v>64.776584428999996</v>
       </c>
       <c r="C75" s="5">
-        <v>0.42745331999999792</v>
+        <v>0.4276145420000006</v>
       </c>
       <c r="D75" s="5">
-        <v>8.2690937840010683</v>
+        <v>8.2722961247108984</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>65.014607501</v>
+        <v>65.014768301000004</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23841961700000525</v>
+        <v>0.23818387200000757</v>
       </c>
       <c r="D76" s="5">
-        <v>4.5073195396067911</v>
+        <v>4.5027441439835281</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>65.412557481999997</v>
+        <v>65.413234095999996</v>
       </c>
       <c r="C77" s="5">
-        <v>0.39794998099999646</v>
+        <v>0.3984657949999928</v>
       </c>
       <c r="D77" s="5">
-        <v>7.5975078612820157</v>
+        <v>7.6076704346344615</v>
       </c>
       <c r="E77" s="5">
-        <v>9.512339572447214</v>
+        <v>9.5121983460560777</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>64.235404410000001</v>
+        <v>64.234754146</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1771530719999959</v>
+        <v>-1.1784799499999963</v>
       </c>
       <c r="D78" s="5">
-        <v>-19.580753529048177</v>
+        <v>-19.600502326339033</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>64.605456446999995</v>
+        <v>64.604990337000004</v>
       </c>
       <c r="C79" s="5">
-        <v>0.37005203699999356</v>
+        <v>0.3702361910000036</v>
       </c>
       <c r="D79" s="5">
-        <v>7.1363479433975474</v>
+        <v>7.1400872167412643</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>65.303542852000007</v>
+        <v>65.303100830999995</v>
       </c>
       <c r="C80" s="5">
-        <v>0.69808640500001218</v>
+        <v>0.69811049399999092</v>
       </c>
       <c r="D80" s="5">
-        <v>13.76548673247826</v>
+        <v>13.766095613649831</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>65.786375941000003</v>
+        <v>65.786297993999995</v>
       </c>
       <c r="C81" s="5">
-        <v>0.48283308899999611</v>
+        <v>0.48319716299999982</v>
       </c>
       <c r="D81" s="5">
-        <v>9.2422485600450521</v>
+        <v>9.2495687603676213</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.172903469999994</v>
+        <v>66.17269005</v>
       </c>
       <c r="C82" s="5">
-        <v>0.38652752899999143</v>
+        <v>0.38639205600000537</v>
       </c>
       <c r="D82" s="5">
-        <v>7.2829574536206199</v>
+        <v>7.2803307593454436</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.179287470999995</v>
+        <v>66.179343922000001</v>
       </c>
       <c r="C83" s="5">
-        <v>6.3840010000006941E-3</v>
+        <v>6.6538720000011153E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.11583090666122953</v>
+        <v>0.1207305267704406</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>66.229705089999996</v>
+        <v>66.229805952000007</v>
       </c>
       <c r="C84" s="5">
-        <v>5.0417619000000968E-2</v>
+        <v>5.0462030000005598E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.91804090039253605</v>
+        <v>0.91885217569755984</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>66.666445362000005</v>
+        <v>66.666614597999995</v>
       </c>
       <c r="C85" s="5">
-        <v>0.43674027200000864</v>
+        <v>0.4368086459999887</v>
       </c>
       <c r="D85" s="5">
-        <v>8.2065964167495018</v>
+        <v>8.2079152050866568</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>66.980514142999994</v>
+        <v>66.980707319999993</v>
       </c>
       <c r="C86" s="5">
-        <v>0.31406878099998892</v>
+        <v>0.31409272199999805</v>
       </c>
       <c r="D86" s="5">
-        <v>5.8020618250823164</v>
+        <v>5.8025005171805644</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>67.653640705000001</v>
+        <v>67.654071212000005</v>
       </c>
       <c r="C87" s="5">
-        <v>0.67312656200000731</v>
+        <v>0.67336389200001179</v>
       </c>
       <c r="D87" s="5">
-        <v>12.748909274339448</v>
+        <v>12.753616824978909</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>67.975857144000003</v>
+        <v>67.976121632000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32221643900000174</v>
+        <v>0.32205041999999651</v>
       </c>
       <c r="D88" s="5">
-        <v>5.8673979467294801</v>
+        <v>5.8642569408442924</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>68.631051541000005</v>
+        <v>68.631714145999993</v>
       </c>
       <c r="C89" s="5">
-        <v>0.65519439700000248</v>
+        <v>0.65559251399999141</v>
       </c>
       <c r="D89" s="5">
-        <v>12.199656170118578</v>
+        <v>12.207416586349918</v>
       </c>
       <c r="E89" s="5">
-        <v>4.9202999896245547</v>
+        <v>4.920227679427347</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>68.358488735999998</v>
+        <v>68.357769447999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.27256280500000685</v>
+        <v>-0.27394469799999399</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.6629746751415402</v>
+        <v>-4.686055143764678</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>69.364292620000001</v>
+        <v>69.363808215000006</v>
       </c>
       <c r="C91" s="5">
-        <v>1.0058038840000023</v>
+        <v>1.0060387670000068</v>
       </c>
       <c r="D91" s="5">
-        <v>19.157698540810998</v>
+        <v>19.162758795785905</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>69.647150603</v>
+        <v>69.646678942999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.28285798299999954</v>
+        <v>0.2828707279999918</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0046905934425512</v>
+        <v>5.0049569159485108</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>71.761033921000006</v>
+        <v>71.760965280999997</v>
       </c>
       <c r="C93" s="5">
-        <v>2.1138833180000063</v>
+        <v>2.1142863379999994</v>
       </c>
       <c r="D93" s="5">
-        <v>43.160764239135219</v>
+        <v>43.170755464027266</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>72.043521751</v>
+        <v>72.043403069999997</v>
       </c>
       <c r="C94" s="5">
-        <v>0.28248782999999378</v>
+        <v>0.28243778899999938</v>
       </c>
       <c r="D94" s="5">
-        <v>4.827436856259304</v>
+        <v>4.8265678264998835</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>72.565206251999996</v>
+        <v>72.565289336999996</v>
       </c>
       <c r="C95" s="5">
-        <v>0.52168450099999575</v>
+        <v>0.52188626699999929</v>
       </c>
       <c r="D95" s="5">
-        <v>9.0440549845380858</v>
+        <v>9.0477088796020677</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>73.681273128000001</v>
+        <v>73.681373442999998</v>
       </c>
       <c r="C96" s="5">
-        <v>1.116066876000005</v>
+        <v>1.1160841060000024</v>
       </c>
       <c r="D96" s="5">
-        <v>20.100343199487703</v>
+        <v>20.100655222951993</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>74.496172342999998</v>
+        <v>74.496313456999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81489921499999696</v>
+        <v>0.81494001400000116</v>
       </c>
       <c r="D97" s="5">
-        <v>14.109565534180192</v>
+        <v>14.110295069054501</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>75.298040329000003</v>
+        <v>75.298179621000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.80186798600000486</v>
+        <v>0.80186616400000332</v>
       </c>
       <c r="D98" s="5">
-        <v>13.709454234099617</v>
+        <v>13.709393691485916</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>75.206648889999997</v>
+        <v>75.207061717000002</v>
       </c>
       <c r="C99" s="5">
-        <v>-9.1391439000005903E-2</v>
+        <v>-9.1117904000000749E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.4467916916210188</v>
+        <v>-1.4424875662889192</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>75.841138013000005</v>
+        <v>75.841382316999997</v>
       </c>
       <c r="C100" s="5">
-        <v>0.6344891230000087</v>
+        <v>0.63432059999999524</v>
       </c>
       <c r="D100" s="5">
-        <v>10.607160321509369</v>
+        <v>10.604150123322963</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>76.01661919</v>
+        <v>76.017228258000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.17548117699999466</v>
+        <v>0.17584594100000572</v>
       </c>
       <c r="D101" s="5">
-        <v>2.812167388807274</v>
+        <v>2.818078453079953</v>
       </c>
       <c r="E101" s="5">
-        <v>10.761262552691431</v>
+        <v>10.761080651852639</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>76.246130033</v>
+        <v>76.245470802</v>
       </c>
       <c r="C102" s="5">
-        <v>0.22951084299999991</v>
+        <v>0.22824254399999688</v>
       </c>
       <c r="D102" s="5">
-        <v>3.6838362922186674</v>
+        <v>3.6631118854708156</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>76.949467158000004</v>
+        <v>76.949028631000004</v>
       </c>
       <c r="C103" s="5">
-        <v>0.70333712500000445</v>
+        <v>0.70355782900000463</v>
       </c>
       <c r="D103" s="5">
-        <v>11.6487171663594</v>
+        <v>11.652665871557755</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>77.192358729000006</v>
+        <v>77.191893797000006</v>
       </c>
       <c r="C104" s="5">
-        <v>0.24289157100000125</v>
+        <v>0.24286516600000141</v>
       </c>
       <c r="D104" s="5">
-        <v>3.8542652127785848</v>
+        <v>3.8538612569072761</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>78.337942159999997</v>
+        <v>78.337889380999997</v>
       </c>
       <c r="C105" s="5">
-        <v>1.1455834309999915</v>
+        <v>1.1459955839999907</v>
       </c>
       <c r="D105" s="5">
-        <v>19.336739509610013</v>
+        <v>19.344400192463684</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>79.027212431999999</v>
+        <v>79.027194729000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.68927027200000168</v>
+        <v>0.68930534800000487</v>
       </c>
       <c r="D106" s="5">
-        <v>11.084649618006303</v>
+        <v>11.085249108267181</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>79.857958474</v>
+        <v>79.858059835999995</v>
       </c>
       <c r="C107" s="5">
-        <v>0.83074604200000124</v>
+        <v>0.83086510699999394</v>
       </c>
       <c r="D107" s="5">
-        <v>13.370088212880237</v>
+        <v>13.372119763147872</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>80.291522673000003</v>
+        <v>80.291608620000005</v>
       </c>
       <c r="C108" s="5">
-        <v>0.43356419900000276</v>
+        <v>0.43354878400000985</v>
       </c>
       <c r="D108" s="5">
-        <v>6.7131370627381504</v>
+        <v>6.7128824349069305</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>80.259033948999999</v>
+        <v>80.259131612999994</v>
       </c>
       <c r="C109" s="5">
-        <v>-3.2488724000003799E-2</v>
+        <v>-3.2477007000011326E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.4844823018318456</v>
+        <v>-0.48430744542263815</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.649122269000003</v>
+        <v>80.649191767999994</v>
       </c>
       <c r="C110" s="5">
-        <v>0.39008832000000382</v>
+        <v>0.39006015500000046</v>
       </c>
       <c r="D110" s="5">
-        <v>5.9909064924428934</v>
+        <v>5.9904548268221447</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>80.272005855000003</v>
+        <v>80.272341033999993</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.37711641399999962</v>
+        <v>-0.37685073400000135</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.469132766406859</v>
+        <v>-5.4653736300571243</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>81.191783643999997</v>
+        <v>81.191904901000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.91977778899999407</v>
+        <v>0.91956386700000792</v>
       </c>
       <c r="D112" s="5">
-        <v>14.650407384210817</v>
+        <v>14.646717440185775</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>81.501959761999998</v>
+        <v>81.502426217999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.31017611800000111</v>
+        <v>0.31052131699999563</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6819090624591553</v>
+        <v>4.6872225617020424</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2159754412250976</v>
+        <v>7.2157300202835728</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>82.964208744000004</v>
+        <v>82.963744034000001</v>
       </c>
       <c r="C114" s="5">
-        <v>1.4622489820000055</v>
+        <v>1.4613178160000047</v>
       </c>
       <c r="D114" s="5">
-        <v>23.786329575752706</v>
+        <v>23.769508781503433</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.051466047000005</v>
+        <v>84.051153624999998</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0872573030000012</v>
+        <v>1.0874095909999966</v>
       </c>
       <c r="D115" s="5">
-        <v>16.91068591095679</v>
+        <v>16.913329489335172</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.628100661000005</v>
+        <v>84.627731957999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.5766346139999996</v>
+        <v>0.5765783330000005</v>
       </c>
       <c r="D116" s="5">
-        <v>8.5504460778107685</v>
+        <v>8.5496127850760661</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>85.405516860000006</v>
+        <v>85.405471186</v>
       </c>
       <c r="C117" s="5">
-        <v>0.77741619900000103</v>
+        <v>0.7777392280000015</v>
       </c>
       <c r="D117" s="5">
-        <v>11.597888154155346</v>
+        <v>11.603006548721172</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>86.094677763999997</v>
+        <v>86.094680558999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.68916090399999064</v>
+        <v>0.68920937299999707</v>
       </c>
       <c r="D118" s="5">
-        <v>10.124653508747738</v>
+        <v>10.125403135380218</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>86.658142847999997</v>
+        <v>86.658281926000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.56346508400000062</v>
+        <v>0.56360136700000396</v>
       </c>
       <c r="D119" s="5">
-        <v>8.1426161426434653</v>
+        <v>8.1446567331903807</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>87.242994398999997</v>
+        <v>87.243051328999996</v>
       </c>
       <c r="C120" s="5">
-        <v>0.58485155099999986</v>
+        <v>0.58476940299999569</v>
       </c>
       <c r="D120" s="5">
-        <v>8.4062267998878291</v>
+        <v>8.4049879089192601</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>87.929932293999997</v>
+        <v>87.929973657999994</v>
       </c>
       <c r="C121" s="5">
-        <v>0.6869378949999998</v>
+        <v>0.68692232899999794</v>
       </c>
       <c r="D121" s="5">
-        <v>9.8687304292263356</v>
+        <v>9.8684903112263633</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>88.227214685000007</v>
+        <v>88.227219607999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.29728239100001019</v>
+        <v>0.2972459500000042</v>
       </c>
       <c r="D122" s="5">
-        <v>4.1333790737661635</v>
+        <v>4.1328609646811287</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>89.025386562999998</v>
+        <v>89.025652979</v>
       </c>
       <c r="C123" s="5">
-        <v>0.7981718779999909</v>
+        <v>0.79843337100000156</v>
       </c>
       <c r="D123" s="5">
-        <v>11.412928865709194</v>
+        <v>11.416855279373639</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.283559304999997</v>
+        <v>89.283541330999995</v>
       </c>
       <c r="C124" s="5">
-        <v>0.25817274199999929</v>
+        <v>0.25788835199999482</v>
       </c>
       <c r="D124" s="5">
-        <v>3.5360338430912908</v>
+        <v>3.5320657219855001</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.248098396000003</v>
+        <v>90.248408611000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.96453909100000601</v>
+        <v>0.9648672800000071</v>
       </c>
       <c r="D125" s="5">
-        <v>13.762407608246519</v>
+        <v>13.767375036890229</v>
       </c>
       <c r="E125" s="5">
-        <v>10.731200402469177</v>
+        <v>10.730947284448366</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>92.179752320999995</v>
+        <v>92.179526457999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.931653924999992</v>
+        <v>1.9311178469999959</v>
       </c>
       <c r="D126" s="5">
-        <v>28.934673812535294</v>
+        <v>28.92556474476249</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>91.859306470999996</v>
+        <v>91.859133056999994</v>
       </c>
       <c r="C127" s="5">
-        <v>-0.3204458499999987</v>
+        <v>-0.32039340100000402</v>
       </c>
       <c r="D127" s="5">
-        <v>-4.0927355142108883</v>
+        <v>-4.0920882246750505</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>93.081285202000004</v>
+        <v>93.081038605000003</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2219787310000072</v>
+        <v>1.2219055480000094</v>
       </c>
       <c r="D128" s="5">
-        <v>17.184590459993231</v>
+        <v>17.183519709386651</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>93.153097439999996</v>
+        <v>93.153056810999999</v>
       </c>
       <c r="C129" s="5">
-        <v>7.181223799999259E-2</v>
+        <v>7.2018205999995644E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>0.92973886505975933</v>
+        <v>0.9324193307370221</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>94.352297007999994</v>
+        <v>94.352296342000002</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1991995679999974</v>
+        <v>1.1992395310000035</v>
       </c>
       <c r="D130" s="5">
-        <v>16.590221581694653</v>
+        <v>16.590821921791623</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>95.987935558000004</v>
+        <v>95.988064312999995</v>
       </c>
       <c r="C131" s="5">
-        <v>1.6356385500000101</v>
+        <v>1.6357679709999928</v>
       </c>
       <c r="D131" s="5">
-        <v>22.905151032850512</v>
+        <v>22.907139788358787</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>96.233739072000006</v>
+        <v>96.233759360999997</v>
       </c>
       <c r="C132" s="5">
-        <v>0.24580351400000211</v>
+        <v>0.24569504800000175</v>
       </c>
       <c r="D132" s="5">
-        <v>3.1165816311656158</v>
+        <v>3.1151827175685876</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>96.706955652999994</v>
+        <v>96.706960284999994</v>
       </c>
       <c r="C133" s="5">
-        <v>0.47321658099998842</v>
+        <v>0.4732009239999968</v>
       </c>
       <c r="D133" s="5">
-        <v>6.0630763376431807</v>
+        <v>6.0628689635852329</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>97.687967712000003</v>
+        <v>97.687940721000004</v>
       </c>
       <c r="C134" s="5">
-        <v>0.98101205900000821</v>
+        <v>0.98098043600001006</v>
       </c>
       <c r="D134" s="5">
-        <v>12.875673319464376</v>
+        <v>12.875234195006936</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>98.648761191000006</v>
+        <v>98.648918503000004</v>
       </c>
       <c r="C135" s="5">
-        <v>0.960793479000003</v>
+        <v>0.9609777820000005</v>
       </c>
       <c r="D135" s="5">
-        <v>12.462241156610521</v>
+        <v>12.464766139470541</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>99.162165164000001</v>
+        <v>99.162122925999995</v>
       </c>
       <c r="C136" s="5">
-        <v>0.51340397299999552</v>
+        <v>0.51320442299999058</v>
       </c>
       <c r="D136" s="5">
-        <v>6.4271371213886708</v>
+        <v>6.4245565730093324</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>99.598718069</v>
+        <v>99.598952784999994</v>
       </c>
       <c r="C137" s="5">
-        <v>0.43655290499999921</v>
+        <v>0.43682985899999949</v>
       </c>
       <c r="D137" s="5">
-        <v>5.4127089135668216</v>
+        <v>5.4162287820428645</v>
       </c>
       <c r="E137" s="5">
-        <v>10.36101573239845</v>
+        <v>10.360896461126391</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>98.698306740999996</v>
+        <v>98.698183248999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.90041132800000412</v>
+        <v>-0.90076953599999854</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.324988687781822</v>
+        <v>-10.328870981010162</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>98.265604529000001</v>
+        <v>98.265517739000003</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.43270221199999526</v>
+        <v>-0.43266550999999254</v>
       </c>
       <c r="D139" s="5">
-        <v>-5.1358894644165654</v>
+        <v>-5.1354705563672383</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>98.491516927000006</v>
+        <v>98.491402687000004</v>
       </c>
       <c r="C140" s="5">
-        <v>0.22591239800000551</v>
+        <v>0.22588494800000092</v>
       </c>
       <c r="D140" s="5">
-        <v>2.7939495188764596</v>
+        <v>2.7936082287753683</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>96.752946722000004</v>
+        <v>96.752896953000004</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.738570205000002</v>
+        <v>-1.7385057340000003</v>
       </c>
       <c r="D141" s="5">
-        <v>-19.242197289266983</v>
+        <v>-19.241571732266095</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>95.675495103000003</v>
+        <v>95.675477602000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.0774516190000014</v>
+        <v>-1.0774193510000032</v>
       </c>
       <c r="D142" s="5">
-        <v>-12.574482925940645</v>
+        <v>-12.574135175585999</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>94.417197502999997</v>
+        <v>94.417301959</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.2582976000000059</v>
+        <v>-1.2581756430000013</v>
       </c>
       <c r="D143" s="5">
-        <v>-14.68907580124441</v>
+        <v>-14.687755952192838</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>93.974885779000005</v>
+        <v>93.974883380999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.44231172399999252</v>
+        <v>-0.44241857800000162</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.4789773063692371</v>
+        <v>-5.4802610905611226</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>93.790568356999998</v>
+        <v>93.790557477999997</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.18431742200000656</v>
+        <v>-0.18432590300000129</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.328393010824259</v>
+        <v>-2.3284990528583127</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>93.056624662000004</v>
+        <v>93.056605180000005</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.73394369499999357</v>
+        <v>-0.73395229799999129</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.9966168121847545</v>
+        <v>-8.9967187693432926</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>92.516996187999993</v>
+        <v>92.517058266000006</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.53962847400001124</v>
+        <v>-0.53954691399999888</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.7410039631168095</v>
+        <v>-6.7400187552313913</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>92.102704208000006</v>
+        <v>92.102677008000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.41429197999998735</v>
+        <v>-0.41438125800000591</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.2432200879816149</v>
+        <v>-5.2443188575796773</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>91.819112637000003</v>
+        <v>91.819244201999993</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.28359157100000232</v>
+        <v>-0.28343280600000753</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.6329606574983297</v>
+        <v>-3.6309621465224873</v>
       </c>
       <c r="E149" s="5">
-        <v>-7.8109493604229367</v>
+        <v>-7.8110345194027602</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>91.321627771999999</v>
+        <v>91.321569768000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.49748486500000411</v>
+        <v>-0.49767443399998967</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.3114252255142889</v>
+        <v>-6.3137502088574387</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>90.845366483000006</v>
+        <v>90.845331040000005</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.47626128899999287</v>
+        <v>-0.47623872799999845</v>
       </c>
       <c r="D151" s="5">
-        <v>-6.0818245439970164</v>
+        <v>-6.0815484068652337</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>90.693296559999993</v>
+        <v>90.693254225000004</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.15206992300001332</v>
+        <v>-0.15207681500000092</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9903400933206306</v>
+        <v>-1.9904302385614803</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>90.864032266999999</v>
+        <v>90.864001755999993</v>
       </c>
       <c r="C153" s="5">
-        <v>0.17073570700000573</v>
+        <v>0.17074753099998929</v>
       </c>
       <c r="D153" s="5">
-        <v>2.282611835143622</v>
+        <v>2.2827726304893714</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>91.023793854999994</v>
+        <v>91.023776147999996</v>
       </c>
       <c r="C154" s="5">
-        <v>0.15976158799999496</v>
+        <v>0.15977439200000276</v>
       </c>
       <c r="D154" s="5">
-        <v>2.1304222778320003</v>
+        <v>2.1305953962945434</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>90.904274150999996</v>
+        <v>90.904339194000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11951970399999823</v>
+        <v>-0.11943695399999399</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.5643424393629202</v>
+        <v>-1.5632674662329649</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>90.202071450000005</v>
+        <v>90.202066188000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.70220270099999027</v>
+        <v>-0.70227300599999865</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.8857108448045956</v>
+        <v>-8.8865569423926196</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>91.162204610000003</v>
+        <v>91.162198677999996</v>
       </c>
       <c r="C157" s="5">
-        <v>0.96013315999999804</v>
+        <v>0.96013248999999234</v>
       </c>
       <c r="D157" s="5">
-        <v>13.548055065772125</v>
+        <v>13.548045888630966</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>90.675772175000006</v>
+        <v>90.675770068000006</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.48643243499999755</v>
+        <v>-0.48642860999999016</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.2184687860013526</v>
+        <v>-6.2184217066951764</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>90.272313101999998</v>
+        <v>90.272316708000005</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40345907300000761</v>
+        <v>-0.40345336000000032</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.2106166449901403</v>
+        <v>-5.2105447766695345</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>90.529452472000003</v>
+        <v>90.529460717000006</v>
       </c>
       <c r="C160" s="5">
-        <v>0.25713937000000442</v>
+        <v>0.25714400900000101</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4722458151423163</v>
+        <v>3.4723093010051942</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>90.036641001999996</v>
+        <v>90.036677570999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.49281147000000658</v>
+        <v>-0.49278314600000783</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.3403160440348767</v>
+        <v>-6.3399619182106015</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.9412860610479643</v>
+        <v>-1.9413867392312545</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>89.808085353999999</v>
+        <v>89.808071800999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.22855564799999684</v>
+        <v>-0.22860577000000148</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.0039968932592642</v>
+        <v>-3.0046452909252674</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>89.297329055999995</v>
+        <v>89.297318750000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.51075629800000399</v>
+        <v>-0.51075305099999468</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.6151604594730902</v>
+        <v>-6.6151206791962958</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>89.041131203999996</v>
+        <v>89.041111010999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.25619785199999967</v>
+        <v>-0.25620773900000415</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.3890402046329093</v>
+        <v>-3.3891693200694739</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>89.200410876999996</v>
+        <v>89.200394697999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.15927967300000034</v>
+        <v>0.15928368699999851</v>
       </c>
       <c r="D165" s="5">
-        <v>2.1678449727228433</v>
+        <v>2.1679006396084333</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>89.685714335</v>
+        <v>89.685705482000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.48530345800000418</v>
+        <v>0.48531078400000638</v>
       </c>
       <c r="D166" s="5">
-        <v>6.7276632843135342</v>
+        <v>6.7277691582850574</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>89.154117231000001</v>
+        <v>89.154152772000003</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.53159710399999938</v>
+        <v>-0.53155270999999971</v>
       </c>
       <c r="D167" s="5">
-        <v>-6.8854409990206751</v>
+        <v>-6.8848852620466143</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>88.873814625999998</v>
+        <v>88.873812350999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.28030260500000281</v>
+        <v>-0.28034042100000534</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.7082664263260234</v>
+        <v>-3.7087566402530858</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>88.455721499000006</v>
+        <v>88.455719291999998</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.41809312699999168</v>
+        <v>-0.41809305900000027</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.5014172282729419</v>
+        <v>-5.5014164937301713</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>89.005211058</v>
+        <v>89.005209234000006</v>
       </c>
       <c r="C170" s="5">
-        <v>0.54948955899999419</v>
+        <v>0.54948994200000811</v>
       </c>
       <c r="D170" s="5">
-        <v>7.7144732045277165</v>
+        <v>7.7144789657284552</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>89.716409502999994</v>
+        <v>89.716408348000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.71119844499999374</v>
+        <v>0.7111991139999958</v>
       </c>
       <c r="D171" s="5">
-        <v>10.021459645453357</v>
+        <v>10.021469704869833</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>89.149092639000003</v>
+        <v>89.149091580999993</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.56731686399999148</v>
+        <v>-0.56731676700000833</v>
       </c>
       <c r="D172" s="5">
-        <v>-7.3297120486334304</v>
+        <v>-7.3297109297628005</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>89.548273085999995</v>
+        <v>89.548287349000006</v>
       </c>
       <c r="C173" s="5">
-        <v>0.399180446999992</v>
+        <v>0.39919576800001266</v>
       </c>
       <c r="D173" s="5">
-        <v>5.5075292271266729</v>
+        <v>5.5077459123409112</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.54241019052360118</v>
+        <v>-0.54243474456825425</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>90.245706931000001</v>
+        <v>90.245704541999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.69743384500000616</v>
+        <v>0.69741719299999261</v>
       </c>
       <c r="D174" s="5">
-        <v>9.7569513290846075</v>
+        <v>9.7567066819276747</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>91.058206393000006</v>
+        <v>91.058201100999995</v>
       </c>
       <c r="C175" s="5">
-        <v>0.81249946200000522</v>
+        <v>0.81249655899999595</v>
       </c>
       <c r="D175" s="5">
-        <v>11.355195230768022</v>
+        <v>11.355152945421022</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>91.602512105000002</v>
+        <v>91.602503433999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.54430571199999633</v>
+        <v>0.54430233300000452</v>
       </c>
       <c r="D176" s="5">
-        <v>7.4136582277590568</v>
+        <v>7.4136111260564075</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>92.078934146999998</v>
+        <v>92.078930542999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.47642204199999583</v>
+        <v>0.4764271089999994</v>
       </c>
       <c r="D177" s="5">
-        <v>6.4228279455441184</v>
+        <v>6.4228988469863468</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>92.482105778999994</v>
+        <v>92.482105486999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40317163199999584</v>
+        <v>0.40317494399999987</v>
       </c>
       <c r="D178" s="5">
-        <v>5.3826503154309702</v>
+        <v>5.3826958192030538</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>92.845593488000006</v>
+        <v>92.845602094</v>
       </c>
       <c r="C179" s="5">
-        <v>0.36348770900001171</v>
+        <v>0.36349660700000186</v>
       </c>
       <c r="D179" s="5">
-        <v>4.8197311101668028</v>
+        <v>4.8198516724972329</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>93.703710231000002</v>
+        <v>93.703713166</v>
       </c>
       <c r="C180" s="5">
-        <v>0.85811674299999652</v>
+        <v>0.85811107199999981</v>
       </c>
       <c r="D180" s="5">
-        <v>11.672409609620949</v>
+        <v>11.672327370435799</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>94.272539667000004</v>
+        <v>94.272540273000004</v>
       </c>
       <c r="C181" s="5">
-        <v>0.56882943600000146</v>
+        <v>0.56882710700000416</v>
       </c>
       <c r="D181" s="5">
-        <v>7.5328203166606933</v>
+        <v>7.5327881936517294</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>94.601291270000004</v>
+        <v>94.601289480999995</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32875160300000061</v>
+        <v>0.32874920799999074</v>
       </c>
       <c r="D182" s="5">
-        <v>4.2658982508464893</v>
+        <v>4.2658665467804946</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>95.104722940000002</v>
+        <v>95.104721177000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.50343166999999767</v>
+        <v>0.50343169600000692</v>
       </c>
       <c r="D183" s="5">
-        <v>6.5762030989340525</v>
+        <v>6.5762035765919657</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>94.931974202999996</v>
+        <v>94.931974014000005</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.17274873700000626</v>
+        <v>-0.17274716299999682</v>
       </c>
       <c r="D184" s="5">
-        <v>-2.1580422762783824</v>
+        <v>-2.1580228489014419</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>95.645903541999999</v>
+        <v>95.645903927999996</v>
       </c>
       <c r="C185" s="5">
-        <v>0.71392933900000344</v>
+        <v>0.71392991399999062</v>
       </c>
       <c r="D185" s="5">
-        <v>9.4073098762142529</v>
+        <v>9.4073177884875125</v>
       </c>
       <c r="E185" s="5">
-        <v>6.8093222190270364</v>
+        <v>6.809305637790164</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>96.599666353000003</v>
+        <v>96.599666868</v>
       </c>
       <c r="C186" s="5">
-        <v>0.95376281100000426</v>
+        <v>0.95376294000000428</v>
       </c>
       <c r="D186" s="5">
-        <v>12.644768447600917</v>
+        <v>12.644770198860611</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>97.139411590999998</v>
+        <v>97.139410949999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.53974523799999474</v>
+        <v>0.53974408199999857</v>
       </c>
       <c r="D187" s="5">
-        <v>6.9148681593680816</v>
+        <v>6.9148528533791609</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>97.435025060000001</v>
+        <v>97.435023715</v>
       </c>
       <c r="C188" s="5">
-        <v>0.29561346900000274</v>
+        <v>0.29561276500000133</v>
       </c>
       <c r="D188" s="5">
-        <v>3.7135721563505086</v>
+        <v>3.7135631888927323</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>98.121304085000006</v>
+        <v>98.121303303999994</v>
       </c>
       <c r="C189" s="5">
-        <v>0.68627902500000459</v>
+        <v>0.68627958899999442</v>
       </c>
       <c r="D189" s="5">
-        <v>8.7873818049946095</v>
+        <v>8.7873894347354931</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>98.074522024999993</v>
+        <v>98.074522419999994</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.6782060000012393E-2</v>
+        <v>-4.6780884000000356E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.57063545527906712</v>
+        <v>-0.57062115285884119</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>98.721583549000002</v>
+        <v>98.721585007000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.6470615240000086</v>
+        <v>0.64706258700000774</v>
       </c>
       <c r="D191" s="5">
-        <v>8.210886274187267</v>
+        <v>8.2109002220396743</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>99.395319243000003</v>
+        <v>99.395320374999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.67373569400000122</v>
+        <v>0.67373536799999556</v>
       </c>
       <c r="D192" s="5">
-        <v>8.5040224120323629</v>
+        <v>8.5040180111865418</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>99.733665450999993</v>
+        <v>99.733665629000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.33834620799999016</v>
+        <v>0.33834525400000359</v>
       </c>
       <c r="D193" s="5">
-        <v>4.1622069667707429</v>
+        <v>4.1621949621446941</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>100.1471763</v>
+        <v>100.14717548</v>
       </c>
       <c r="C194" s="5">
-        <v>0.41351084900000501</v>
+        <v>0.41350985100000059</v>
       </c>
       <c r="D194" s="5">
-        <v>5.0904218726383066</v>
+        <v>5.090409296212739</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>100.1219636</v>
+        <v>100.12196290999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5212699999997312E-2</v>
+        <v>-2.5212570000007872E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.30168980308432625</v>
+        <v>-0.30168825215216577</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>100.96366862000001</v>
+        <v>100.96366877</v>
       </c>
       <c r="C196" s="5">
-        <v>0.84170502000000624</v>
+        <v>0.84170586000000469</v>
       </c>
       <c r="D196" s="5">
-        <v>10.567928084321142</v>
+        <v>10.567939199420628</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>101.51090843999999</v>
+        <v>101.51090855</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54723981999998728</v>
+        <v>0.54723977999999818</v>
       </c>
       <c r="D197" s="5">
-        <v>6.7016412741923492</v>
+        <v>6.7016407593926575</v>
       </c>
       <c r="E197" s="5">
-        <v>6.1319980059831414</v>
+        <v>6.1319976926717423</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>101.51197323</v>
+        <v>101.51197349</v>
       </c>
       <c r="C198" s="5">
-        <v>1.0647900000009258E-3</v>
+        <v>1.0649400000062315E-3</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2588023669324322E-2</v>
+        <v>1.2589797068884856E-2</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>101.78856392</v>
+        <v>101.78856399</v>
       </c>
       <c r="C199" s="5">
-        <v>0.27659069000000613</v>
+        <v>0.27659049999999752</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3190984758602049</v>
+        <v>3.3190961529481866</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>102.67564527</v>
+        <v>102.67564514</v>
       </c>
       <c r="C200" s="5">
-        <v>0.88708135000000254</v>
+        <v>0.88708115000000021</v>
       </c>
       <c r="D200" s="5">
-        <v>10.974052161973002</v>
+        <v>10.974049560088961</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>103.06745416</v>
+        <v>103.06745388</v>
       </c>
       <c r="C201" s="5">
-        <v>0.39180888999999297</v>
+        <v>0.39180874000000188</v>
       </c>
       <c r="D201" s="5">
-        <v>4.6765245819627044</v>
+        <v>4.6765227599073089</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>103.97486911</v>
+        <v>103.97486886999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.90741495000000327</v>
+        <v>0.90741498999999237</v>
       </c>
       <c r="D202" s="5">
-        <v>11.091799668791168</v>
+        <v>11.091800213252977</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>104.49493493</v>
+        <v>104.494935</v>
       </c>
       <c r="C203" s="5">
-        <v>0.52006581999999923</v>
+        <v>0.52006613000000357</v>
       </c>
       <c r="D203" s="5">
-        <v>6.1701156911391219</v>
+        <v>6.1701194854117736</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>105.16708894</v>
+        <v>105.16708905</v>
       </c>
       <c r="C204" s="5">
-        <v>0.67215400999999986</v>
+        <v>0.67215405000000317</v>
       </c>
       <c r="D204" s="5">
-        <v>7.9979106439467484</v>
+        <v>7.9979111313185802</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>105.71867269000001</v>
+        <v>105.71867279</v>
       </c>
       <c r="C205" s="5">
-        <v>0.55158375000000603</v>
+        <v>0.5515837399999981</v>
       </c>
       <c r="D205" s="5">
-        <v>6.4785652258942727</v>
+        <v>6.4785650980587528</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>106.49940022</v>
+        <v>106.49940015999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.78072752999999295</v>
+        <v>0.78072736999999393</v>
       </c>
       <c r="D206" s="5">
-        <v>9.2309021869010355</v>
+        <v>9.2309002085675154</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>107.50257360000001</v>
+        <v>107.50257363999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0031733800000069</v>
+        <v>1.0031734800000009</v>
       </c>
       <c r="D207" s="5">
-        <v>11.907808975281542</v>
+        <v>11.907810231514905</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>109.01924447</v>
+        <v>109.01924474</v>
       </c>
       <c r="C208" s="5">
-        <v>1.5166708699999987</v>
+        <v>1.5166711000000106</v>
       </c>
       <c r="D208" s="5">
-        <v>18.307337079769749</v>
+        <v>18.307340067564269</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>109.36291595</v>
+        <v>109.36291593999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.34367147999999759</v>
+        <v>0.34367119999998863</v>
       </c>
       <c r="D209" s="5">
-        <v>3.8491534858661414</v>
+        <v>3.8491502855687587</v>
       </c>
       <c r="E209" s="5">
-        <v>7.7351366771001739</v>
+        <v>7.7351365505042624</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>108.25693556</v>
+        <v>108.25693554</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.1059803899999991</v>
+        <v>-1.1059803999999929</v>
       </c>
       <c r="D210" s="5">
-        <v>-11.482777992596727</v>
+        <v>-11.48277809170798</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>109.79019295000001</v>
+        <v>109.79019293</v>
       </c>
       <c r="C211" s="5">
         <v>1.5332573900000028</v>
       </c>
       <c r="D211" s="5">
-        <v>18.384223044643466</v>
+        <v>18.384223048308691</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>110.81722126</v>
+        <v>110.81722129000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0270283099999915</v>
+        <v>1.0270283600000027</v>
       </c>
       <c r="D212" s="5">
-        <v>11.821288546895437</v>
+        <v>11.821289154597459</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>110.21901217</v>
+        <v>110.21901203</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.59820908999999745</v>
+        <v>-0.59820926000000441</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.2888861174504314</v>
+        <v>-6.2888878502600498</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>110.84243569</v>
+        <v>110.84243552</v>
       </c>
       <c r="C214" s="5">
-        <v>0.6234235200000029</v>
+        <v>0.62342348999999331</v>
       </c>
       <c r="D214" s="5">
-        <v>7.0026550995292869</v>
+        <v>7.0026547611734768</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>112.07656758</v>
+        <v>112.07656745</v>
       </c>
       <c r="C215" s="5">
-        <v>1.2341318900000005</v>
+        <v>1.2341319300000038</v>
       </c>
       <c r="D215" s="5">
-        <v>14.210264267652972</v>
+        <v>14.210264779937321</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>112.77578749</v>
+        <v>112.77578748000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.6992199099999965</v>
+        <v>0.69922003000000643</v>
       </c>
       <c r="D216" s="5">
-        <v>7.7488285934977696</v>
+        <v>7.7488299786089954</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>113.52527354999999</v>
+        <v>113.52527325</v>
       </c>
       <c r="C217" s="5">
-        <v>0.74948605999999529</v>
+        <v>0.74948576999999261</v>
       </c>
       <c r="D217" s="5">
-        <v>8.2730234073952857</v>
+        <v>8.2730200891580008</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>113.96940631</v>
+        <v>113.96940656</v>
       </c>
       <c r="C218" s="5">
-        <v>0.44413276000000224</v>
+        <v>0.444133309999998</v>
       </c>
       <c r="D218" s="5">
-        <v>4.796975015296967</v>
+        <v>4.7969810970696081</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>114.23104012</v>
+        <v>114.23104050000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.26163381000000641</v>
+        <v>0.26163394000001006</v>
       </c>
       <c r="D219" s="5">
-        <v>2.7898289749040295</v>
+        <v>2.7898303724596563</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>114.9646606</v>
+        <v>114.96466124</v>
       </c>
       <c r="C220" s="5">
-        <v>0.73362047999999902</v>
+        <v>0.73362073999999211</v>
       </c>
       <c r="D220" s="5">
-        <v>7.9848336125143415</v>
+        <v>7.9848365155829049</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>115.21726422</v>
+        <v>115.21726456</v>
       </c>
       <c r="C221" s="5">
-        <v>0.25260362000000214</v>
+        <v>0.25260332000000574</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6687722022194604</v>
+        <v>2.6687689792643576</v>
       </c>
       <c r="E221" s="5">
-        <v>5.3531384191297215</v>
+        <v>5.3531387396545727</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>117.31481106</v>
+        <v>117.31481101</v>
       </c>
       <c r="C222" s="5">
-        <v>2.0975468399999926</v>
+        <v>2.0975464499999958</v>
       </c>
       <c r="D222" s="5">
-        <v>24.171932239768989</v>
+        <v>24.171927207601705</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>117.50132286</v>
+        <v>117.50132247000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.18651180000000522</v>
+        <v>0.18651146000000551</v>
       </c>
       <c r="D223" s="5">
-        <v>1.9245790417290243</v>
+        <v>1.9245755034280831</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>116.37502081</v>
+        <v>116.37502038</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.1263020500000067</v>
+        <v>-1.12630209000001</v>
       </c>
       <c r="D224" s="5">
-        <v>-10.915081424131268</v>
+        <v>-10.915081825910722</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>118.32698825</v>
+        <v>118.32698686000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.9519674400000042</v>
+        <v>1.9519664800000101</v>
       </c>
       <c r="D225" s="5">
-        <v>22.092354245683389</v>
+        <v>22.092342448401304</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>119.04652917</v>
+        <v>119.04652891000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.71954092000000003</v>
+        <v>0.71954205000000115</v>
       </c>
       <c r="D226" s="5">
-        <v>7.546214342781643</v>
+        <v>7.5462266844703585</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>118.67242342999999</v>
+        <v>118.67242346</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.37410574000000452</v>
+        <v>-0.37410545000000184</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.7065205940770563</v>
+        <v>-3.7065177782822922</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.46753139</v>
+        <v>118.46753175000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.20489203999999006</v>
+        <v>-0.20489170999999828</v>
       </c>
       <c r="D228" s="5">
-        <v>-2.0522801738192098</v>
+        <v>-2.0522768992186302</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.97281575</v>
+        <v>118.97281545</v>
       </c>
       <c r="C229" s="5">
-        <v>0.50528435999999033</v>
+        <v>0.50528369999999256</v>
       </c>
       <c r="D229" s="5">
-        <v>5.2399946563551625</v>
+        <v>5.2399876342483998</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>118.78772096</v>
+        <v>118.7877226</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18509478999999374</v>
+        <v>-0.18509285000000375</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.8510362663517244</v>
+        <v>-1.8510170357583178</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>119.19197805</v>
+        <v>119.19197928</v>
       </c>
       <c r="C231" s="5">
-        <v>0.40425709000000154</v>
+        <v>0.40425668000000314</v>
       </c>
       <c r="D231" s="5">
-        <v>4.1611400477736371</v>
+        <v>4.1611356896869678</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>118.65010131</v>
+        <v>118.65010266</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.54187674000000641</v>
+        <v>-0.54187661999999648</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3211368491340334</v>
+        <v>-5.3211356465158737</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>118.21882085</v>
+        <v>118.21882153999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.43128045999999642</v>
+        <v>-0.4312811200000084</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.2757177886034281</v>
+        <v>-4.2757241539142736</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6051274957099357</v>
+        <v>2.605127791796269</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>117.3340688</v>
+        <v>117.33406812</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.88475205000000301</v>
+        <v>-0.88475341999999557</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.6202232219837143</v>
+        <v>-8.6202359771948345</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>116.23980207</v>
+        <v>116.23980022000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0942667300000011</v>
+        <v>-1.0942678999999913</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.634730463566299</v>
+        <v>-10.634741316037299</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>115.38095392</v>
+        <v>115.38095183999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.85884815000000003</v>
+        <v>-0.85884838000001196</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.514732783866851</v>
+        <v>-8.5147351023203477</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>115.16539799</v>
+        <v>115.16539469</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.21555592999999362</v>
+        <v>-0.21555714999999509</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.2189602672572306</v>
+        <v>-2.2189727369223977</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>114.96242594</v>
+        <v>114.96242562</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.20297204999999963</v>
+        <v>-0.20296906999999464</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.0945465247750428</v>
+        <v>-2.0945161299175563</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>114.59631444999999</v>
+        <v>114.59631520000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.36611149000000864</v>
+        <v>-0.36611041999999827</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.755312055144655</v>
+        <v>-3.7553012816314957</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>113.61021757</v>
+        <v>113.61021891999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.98609687999999096</v>
+        <v>-0.98609628000001237</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.8510042360069541</v>
+        <v>-9.8509984614002288</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>113.32537953000001</v>
+        <v>113.32537974</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.28483803999999679</v>
+        <v>-0.28483917999999164</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.9674403529029392</v>
+        <v>-2.9674520313483721</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>112.32075383999999</v>
+        <v>112.32075782</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0046256900000117</v>
+        <v>-1.0046219200000053</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.134306871703036</v>
+        <v>-10.134270658161537</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>113.42914922999999</v>
+        <v>113.42915302999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.1083953899999983</v>
+        <v>1.1083952099999976</v>
       </c>
       <c r="D243" s="5">
-        <v>12.50607702887978</v>
+        <v>12.506074418991343</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>113.73177953</v>
+        <v>113.73177973999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.30263030000000413</v>
+        <v>0.30262670999999841</v>
       </c>
       <c r="D244" s="5">
-        <v>3.249015095901453</v>
+        <v>3.2489758761857113</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>113.5236956</v>
+        <v>113.52369795</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.20808393000000081</v>
+        <v>-0.20808178999999427</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.1735638590332784</v>
+        <v>-2.1735417259079126</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9715547966404863</v>
+        <v>-3.971553369284242</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>114.01389586000001</v>
+        <v>114.01389372</v>
       </c>
       <c r="C246" s="5">
-        <v>0.49020026000000883</v>
+        <v>0.4901957699999997</v>
       </c>
       <c r="D246" s="5">
-        <v>5.306501137586217</v>
+        <v>5.3064512600168978</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>114.62215015</v>
+        <v>114.62215146</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60825428999999076</v>
+        <v>0.6082577399999991</v>
       </c>
       <c r="D247" s="5">
-        <v>6.5931218825878712</v>
+        <v>6.5931605100204349</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>115.64843241</v>
+        <v>115.64841423999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.0262822600000021</v>
+        <v>1.0262627799999962</v>
       </c>
       <c r="D248" s="5">
-        <v>11.289551735243331</v>
+        <v>11.289326650607624</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>115.87315338000001</v>
+        <v>115.87315280999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.22472097000000701</v>
+        <v>0.22473856999999953</v>
       </c>
       <c r="D249" s="5">
-        <v>2.3568490292419808</v>
+        <v>2.3570359677533181</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>116.42711466999999</v>
+        <v>116.42711675</v>
       </c>
       <c r="C250" s="5">
-        <v>0.5539612899999895</v>
+        <v>0.55396394000000271</v>
       </c>
       <c r="D250" s="5">
-        <v>5.8901844617082144</v>
+        <v>5.8902134134775297</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>117.12237629000001</v>
+        <v>117.12237823</v>
       </c>
       <c r="C251" s="5">
-        <v>0.69526162000001079</v>
+        <v>0.69526147999999921</v>
       </c>
       <c r="D251" s="5">
-        <v>7.4060845423665755</v>
+        <v>7.4060828650495125</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>117.77153159</v>
+        <v>117.77153419</v>
       </c>
       <c r="C252" s="5">
-        <v>0.64915529999998967</v>
+        <v>0.64915596000000164</v>
       </c>
       <c r="D252" s="5">
-        <v>6.8575896247699664</v>
+        <v>6.8575966937473032</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>117.63403734000001</v>
+        <v>117.63403954</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.13749424999998894</v>
+        <v>-0.13749464999999361</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.3919983784537515</v>
+        <v>-1.3920023715718433</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>117.85857376</v>
+        <v>117.85858072000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.22453641999999263</v>
+        <v>0.22454118000000278</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3147251421141268</v>
+        <v>2.314774685073262</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>119.96407215000001</v>
+        <v>119.96407873</v>
       </c>
       <c r="C255" s="5">
-        <v>2.1054983900000082</v>
+        <v>2.1054980099999909</v>
       </c>
       <c r="D255" s="5">
-        <v>23.67451530855249</v>
+        <v>23.674509069311899</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>120.31529238</v>
+        <v>120.3152925</v>
       </c>
       <c r="C256" s="5">
-        <v>0.35122022999999558</v>
+        <v>0.35121377000000109</v>
       </c>
       <c r="D256" s="5">
-        <v>3.5703817812170691</v>
+        <v>3.5703148511070593</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>121.30069453999999</v>
+        <v>121.300701</v>
       </c>
       <c r="C257" s="5">
-        <v>0.98540215999999248</v>
+        <v>0.98540850000000546</v>
       </c>
       <c r="D257" s="5">
-        <v>10.283230966985336</v>
+        <v>10.283300126111051</v>
       </c>
       <c r="E257" s="5">
-        <v>6.8505512429776871</v>
+        <v>6.8505547215571561</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>122.41076321</v>
+        <v>122.41075114</v>
       </c>
       <c r="C258" s="5">
-        <v>1.110068670000004</v>
+        <v>1.1100501399999985</v>
       </c>
       <c r="D258" s="5">
-        <v>11.551603595617355</v>
+        <v>11.551400315054661</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>123.45054767000001</v>
+        <v>123.45055413999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.039784460000007</v>
+        <v>1.039802999999992</v>
       </c>
       <c r="D259" s="5">
-        <v>10.683015593446132</v>
+        <v>10.683216167315045</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>124.00562592</v>
+        <v>124.00559011999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.555078249999994</v>
+        <v>0.55503597999999954</v>
       </c>
       <c r="D260" s="5">
-        <v>5.5310876250006746</v>
+        <v>5.5306556580974719</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>125.41262508</v>
+        <v>125.41262844000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.406999159999998</v>
+        <v>1.4070383200000123</v>
       </c>
       <c r="D261" s="5">
-        <v>14.498140925835944</v>
+        <v>14.498574400379871</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>125.30253368</v>
+        <v>125.30253832</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11009140000000173</v>
+        <v>-0.11009012000000951</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0483291133714157</v>
+        <v>-1.0483169555964178</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>126.05754313</v>
+        <v>126.05754700999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.75500945000000286</v>
+        <v>0.75500868999999682</v>
       </c>
       <c r="D263" s="5">
-        <v>7.4750927303299797</v>
+        <v>7.4750846686895578</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>126.9626519</v>
+        <v>126.96265726999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.90510876999999823</v>
+        <v>0.90511026000000072</v>
       </c>
       <c r="D264" s="5">
-        <v>8.9646829039528022</v>
+        <v>8.9646979624046885</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>127.66303229</v>
+        <v>127.66303929</v>
       </c>
       <c r="C265" s="5">
-        <v>0.70038039000000651</v>
+        <v>0.70038202000000638</v>
       </c>
       <c r="D265" s="5">
-        <v>6.8242980705783385</v>
+        <v>6.824314140301313</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>128.90230359</v>
+        <v>128.90231721000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2392712999999986</v>
+        <v>1.2392779200000064</v>
       </c>
       <c r="D266" s="5">
-        <v>12.291342733045351</v>
+        <v>12.29141122570676</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>128.86016316999999</v>
+        <v>128.8601754</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.2140420000009726E-2</v>
+        <v>-4.2141810000003943E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.39159640357502301</v>
+        <v>-0.39160925584558193</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>129.68152943000001</v>
+        <v>129.68152785000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.82136626000001911</v>
+        <v>0.82135245000000623</v>
       </c>
       <c r="D268" s="5">
-        <v>7.9228393368035333</v>
+        <v>7.922700643819347</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>131.07314685</v>
+        <v>131.07314977999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.3916174199999887</v>
+        <v>1.3916219299999852</v>
       </c>
       <c r="D269" s="5">
-        <v>13.665123741780171</v>
+        <v>13.665170850469032</v>
       </c>
       <c r="E269" s="5">
-        <v>8.05638611308812</v>
+        <v>8.0563827739132279</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>131.76250894</v>
+        <v>131.76247494</v>
       </c>
       <c r="C270" s="5">
-        <v>0.68936209000000304</v>
+        <v>0.68932516000000987</v>
       </c>
       <c r="D270" s="5">
-        <v>6.4970443219356744</v>
+        <v>6.4966859889771245</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>132.17897488</v>
+        <v>132.17897735</v>
       </c>
       <c r="C271" s="5">
-        <v>0.41646593999999482</v>
+        <v>0.41650240999999255</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8595131814354922</v>
+        <v>3.8598580705793806</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>133.11048855999999</v>
+        <v>133.11043004999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.93151367999999479</v>
+        <v>0.93145269999999414</v>
       </c>
       <c r="D272" s="5">
-        <v>8.7924549858791945</v>
+        <v>8.7918567423407303</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>133.05463836000001</v>
+        <v>133.0546549</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.5850199999980532E-2</v>
+        <v>-5.5775149999988116E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.50233302962753301</v>
+        <v>-0.50165978286415003</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>133.98854688</v>
+        <v>133.98856931</v>
       </c>
       <c r="C274" s="5">
-        <v>0.93390851999998858</v>
+        <v>0.93391440999999986</v>
       </c>
       <c r="D274" s="5">
-        <v>8.7556677508040526</v>
+        <v>8.7557239894981542</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>134.96744588999999</v>
+        <v>134.96746723000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.97889900999999213</v>
+        <v>0.97889792000000853</v>
       </c>
       <c r="D275" s="5">
-        <v>9.1280077918302958</v>
+        <v>9.1279956260251325</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>136.10194376000001</v>
+        <v>136.10195300000001</v>
       </c>
       <c r="C276" s="5">
-        <v>1.1344978700000183</v>
+        <v>1.1344857699999977</v>
       </c>
       <c r="D276" s="5">
-        <v>10.566504348781859</v>
+        <v>10.566384642599246</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>137.42769417</v>
+        <v>137.42771474</v>
       </c>
       <c r="C277" s="5">
-        <v>1.3257504099999835</v>
+        <v>1.3257617399999901</v>
       </c>
       <c r="D277" s="5">
-        <v>12.336059242506337</v>
+        <v>12.336169496018567</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>138.16297904999999</v>
+        <v>138.163003</v>
       </c>
       <c r="C278" s="5">
-        <v>0.7352848799999947</v>
+        <v>0.73528826000000436</v>
       </c>
       <c r="D278" s="5">
-        <v>6.6127508491974574</v>
+        <v>6.6127811280177085</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>139.06863726</v>
+        <v>139.06865199000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.90565821000001279</v>
+        <v>0.9056489900000031</v>
       </c>
       <c r="D279" s="5">
-        <v>8.155876640990801</v>
+        <v>8.155789129418034</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>140.53128903999999</v>
+        <v>140.53127810999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4626517799999874</v>
+        <v>1.4626261199999817</v>
       </c>
       <c r="D280" s="5">
-        <v>13.377263546734941</v>
+        <v>13.37701362471182</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>140.83429968999999</v>
+        <v>140.83427348000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.30301065000000449</v>
+        <v>0.30299537000001919</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6183208328106611</v>
+        <v>2.6181874344504585</v>
       </c>
       <c r="E281" s="5">
-        <v>7.4471034491684573</v>
+        <v>7.4470810508358021</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>140.24255493000001</v>
+        <v>140.24247399000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.59174475999998322</v>
+        <v>-0.59179948999999965</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.9271487614513383</v>
+        <v>-4.9275948854095475</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>141.66809040999999</v>
+        <v>141.66806578000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4255354799999793</v>
+        <v>1.4255917899999986</v>
       </c>
       <c r="D283" s="5">
-        <v>12.903316164314171</v>
+        <v>12.903862553573585</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>142.20735255</v>
+        <v>142.20727016000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.53926214000000527</v>
+        <v>0.53920438000000104</v>
       </c>
       <c r="D284" s="5">
-        <v>4.6646767196653505</v>
+        <v>4.6641674121153054</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.02887283000001</v>
+        <v>144.02892285999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.8215202800000156</v>
+        <v>1.8216526999999871</v>
       </c>
       <c r="D285" s="5">
-        <v>16.501127158573702</v>
+        <v>16.502422741647194</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>145.13462955</v>
+        <v>145.13470828999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.105756719999988</v>
+        <v>1.1057854299999974</v>
       </c>
       <c r="D286" s="5">
-        <v>9.6119343624481814</v>
+        <v>9.6121910779671147</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>145.93133782999999</v>
+        <v>145.93142041999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.79670827999999005</v>
+        <v>0.79671213000000307</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7899004899154125</v>
+        <v>6.7899305025699075</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>147.12406824999999</v>
+        <v>147.12406315000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1927304200000037</v>
+        <v>1.1926427300000171</v>
       </c>
       <c r="D288" s="5">
-        <v>10.261002921005513</v>
+        <v>10.260208230190582</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>148.46153772</v>
+        <v>148.46159469</v>
       </c>
       <c r="C289" s="5">
-        <v>1.337469470000002</v>
+        <v>1.3375315399999863</v>
       </c>
       <c r="D289" s="5">
-        <v>11.47121868301908</v>
+        <v>11.471778359521046</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>149.49905072000001</v>
+        <v>149.49909774</v>
       </c>
       <c r="C290" s="5">
-        <v>1.0375130000000183</v>
+        <v>1.037503049999998</v>
       </c>
       <c r="D290" s="5">
-        <v>8.7160752976839007</v>
+        <v>8.7159849955201771</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>150.04662565999999</v>
+        <v>150.04663479999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.54757493999997564</v>
+        <v>0.54753705999999625</v>
       </c>
       <c r="D291" s="5">
-        <v>4.484911247511647</v>
+        <v>4.4845932762527019</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>151.38465027999999</v>
+        <v>151.38461000999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3380246199999988</v>
+        <v>1.3379752099999962</v>
       </c>
       <c r="D292" s="5">
-        <v>11.241619907909994</v>
+        <v>11.241183496032958</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>151.94036868000001</v>
+        <v>151.94028037999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.55571840000001771</v>
+        <v>0.55567037000000141</v>
       </c>
       <c r="D293" s="5">
-        <v>4.4951196873806776</v>
+        <v>4.4947245234560729</v>
       </c>
       <c r="E293" s="5">
-        <v>7.8859120359502821</v>
+        <v>7.8858694162803777</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>152.29502493000001</v>
+        <v>152.29484814</v>
       </c>
       <c r="C294" s="5">
-        <v>0.354656250000005</v>
+        <v>0.354567760000009</v>
       </c>
       <c r="D294" s="5">
-        <v>2.8372573262772427</v>
+        <v>2.8365419634762468</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>154.12597776999999</v>
+        <v>154.12586709999999</v>
       </c>
       <c r="C295" s="5">
-        <v>1.8309528399999806</v>
+        <v>1.8310189599999944</v>
       </c>
       <c r="D295" s="5">
-        <v>15.420125225556669</v>
+        <v>15.420738510286691</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>155.76154059999999</v>
+        <v>155.76132039999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.6355628299999978</v>
+        <v>1.6354532999999947</v>
       </c>
       <c r="D296" s="5">
-        <v>13.504393203453201</v>
+        <v>13.5034456938115</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>156.82289539999999</v>
+        <v>156.82323848999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0613548000000037</v>
+        <v>1.061918090000006</v>
       </c>
       <c r="D297" s="5">
-        <v>8.4902741267263604</v>
+        <v>8.4949628989494652</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>157.63567119000001</v>
+        <v>157.63560412000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.81277579000001765</v>
+        <v>0.81236563000001638</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3996962526461809</v>
+        <v>6.3963597462616928</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>158.08175607999999</v>
+        <v>158.08241427999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.44608488999998031</v>
+        <v>0.44681015999998408</v>
       </c>
       <c r="D299" s="5">
-        <v>3.4491716283855167</v>
+        <v>3.4548686912115878</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>158.83966536</v>
+        <v>158.83944478999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.7579092800000069</v>
+        <v>0.75703050999999277</v>
       </c>
       <c r="D300" s="5">
-        <v>5.9074571368141759</v>
+        <v>5.9004010203108637</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>159.44151764</v>
+        <v>159.44142389000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.60185228000000279</v>
+        <v>0.60197910000002253</v>
       </c>
       <c r="D301" s="5">
-        <v>4.6428292452988185</v>
+        <v>4.6438346298404598</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>160.19068738000001</v>
+        <v>160.19092447</v>
       </c>
       <c r="C302" s="5">
-        <v>0.74916974000001346</v>
+        <v>0.74950057999998876</v>
       </c>
       <c r="D302" s="5">
-        <v>5.7864747870285171</v>
+        <v>5.789100064427366</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>161.64366127</v>
+        <v>161.64347201999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4529738899999813</v>
+        <v>1.4525475499999914</v>
       </c>
       <c r="D303" s="5">
-        <v>11.444070349468415</v>
+        <v>11.440525369971644</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>162.37016882</v>
+        <v>162.36997471000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.726507550000008</v>
+        <v>0.72650269000001799</v>
       </c>
       <c r="D304" s="5">
-        <v>5.5287421453320995</v>
+        <v>5.5287108753736103</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>163.61978217000001</v>
+        <v>163.61962718000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.2496133500000042</v>
+        <v>1.2496524700000009</v>
       </c>
       <c r="D305" s="5">
-        <v>9.6364121884991771</v>
+        <v>9.6367387582112265</v>
       </c>
       <c r="E305" s="5">
-        <v>7.6868402989056062</v>
+        <v>7.6868008738631977</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>164.52109315999999</v>
+        <v>164.52091578</v>
       </c>
       <c r="C306" s="5">
-        <v>0.90131098999998471</v>
+        <v>0.90128859999998667</v>
       </c>
       <c r="D306" s="5">
-        <v>6.8142797755470941</v>
+        <v>6.8141119883997181</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>165.56141615999999</v>
+        <v>165.56130984999999</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0403230000000008</v>
+        <v>1.0403940699999907</v>
       </c>
       <c r="D307" s="5">
-        <v>7.8575503878186126</v>
+        <v>7.8581147540879304</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>166.57892776</v>
+        <v>166.57865744</v>
       </c>
       <c r="C308" s="5">
-        <v>1.017511600000006</v>
+        <v>1.0173475900000142</v>
       </c>
       <c r="D308" s="5">
-        <v>7.6294588262402208</v>
+        <v>7.6281922624681808</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>167.33858069999999</v>
+        <v>167.33929022999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.75965293999999517</v>
+        <v>0.76063278999998829</v>
       </c>
       <c r="D309" s="5">
-        <v>5.6117469517161567</v>
+        <v>5.6191774465739419</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>168.42434252000001</v>
+        <v>168.42410706000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0857618200000161</v>
+        <v>1.0848168300000225</v>
       </c>
       <c r="D310" s="5">
-        <v>8.0700504500678569</v>
+        <v>8.062738987406437</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>169.54082212</v>
+        <v>169.54212479</v>
       </c>
       <c r="C311" s="5">
-        <v>1.116479599999991</v>
+        <v>1.1180177299999912</v>
       </c>
       <c r="D311" s="5">
-        <v>8.2512921732592162</v>
+        <v>8.2630898333922342</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>171.35129986999999</v>
+        <v>171.35080833999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.8104777499999898</v>
+        <v>1.8086835499999836</v>
       </c>
       <c r="D312" s="5">
-        <v>13.59453101307837</v>
+        <v>13.580148069601394</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>171.63830329000001</v>
+        <v>171.63795524</v>
       </c>
       <c r="C313" s="5">
-        <v>0.2870034200000191</v>
+        <v>0.28714690000001042</v>
       </c>
       <c r="D313" s="5">
-        <v>2.0285495182855495</v>
+        <v>2.0295788804823411</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>172.58250924000001</v>
+        <v>172.58282592</v>
       </c>
       <c r="C314" s="5">
-        <v>0.94420594999999707</v>
+        <v>0.94487068000000818</v>
       </c>
       <c r="D314" s="5">
-        <v>6.8048061690129336</v>
+        <v>6.8097570191724799</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>173.92206580999999</v>
+        <v>173.92146959999999</v>
       </c>
       <c r="C315" s="5">
-        <v>1.339556569999985</v>
+        <v>1.3386436799999899</v>
       </c>
       <c r="D315" s="5">
-        <v>9.7222927475385958</v>
+        <v>9.7153633685983962</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>174.49098488000001</v>
+        <v>174.49052119999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.56891907000002107</v>
+        <v>0.56905159999999455</v>
       </c>
       <c r="D316" s="5">
-        <v>3.996734948309455</v>
+        <v>3.9976967595829915</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>174.85874688999999</v>
+        <v>174.85858379999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.36776200999997855</v>
+        <v>0.36806260000000179</v>
       </c>
       <c r="D317" s="5">
-        <v>2.5586778512629582</v>
+        <v>2.5608003907001908</v>
       </c>
       <c r="E317" s="5">
-        <v>6.8689522568382122</v>
+        <v>6.8689538130018324</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>175.65451999999999</v>
+        <v>175.65456682000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.79577310999999895</v>
+        <v>0.79598302000002263</v>
       </c>
       <c r="D318" s="5">
-        <v>5.5999263758093498</v>
+        <v>5.6014460651936826</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>176.66005161999999</v>
+        <v>176.66020707999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.0055316199999993</v>
+        <v>1.0056402599999785</v>
       </c>
       <c r="D319" s="5">
-        <v>7.089842503407251</v>
+        <v>7.0906308360847659</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>176.21920828</v>
+        <v>176.21905927</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.44084333999998648</v>
+        <v>-0.4411478099999897</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.9537602460577461</v>
+        <v>-2.9557697691792839</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>178.0545329</v>
+        <v>178.05563957999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.8353246199999944</v>
+        <v>1.836580309999988</v>
       </c>
       <c r="D321" s="5">
-        <v>13.239375128113862</v>
+        <v>13.248970499076208</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>178.16554381</v>
+        <v>178.16494649000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.11101091000000451</v>
+        <v>0.10930691000001502</v>
       </c>
       <c r="D322" s="5">
-        <v>0.7507297703069904</v>
+        <v>0.73916264119613384</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>178.58453145999999</v>
+        <v>178.58658495</v>
       </c>
       <c r="C323" s="5">
-        <v>0.41898764999999116</v>
+        <v>0.42163845999999694</v>
       </c>
       <c r="D323" s="5">
-        <v>2.8587994669952765</v>
+        <v>2.8771320840789372</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>180.28228745999999</v>
+        <v>180.28145999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6977559999999983</v>
+        <v>1.6948750399999994</v>
       </c>
       <c r="D324" s="5">
-        <v>12.023891182192536</v>
+        <v>12.002265710429416</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>180.24812943000001</v>
+        <v>180.24742633</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.4158029999986184E-2</v>
+        <v>-3.4033660000005739E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.22712685159720358</v>
+        <v>-0.22630177471983925</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>180.70999621000001</v>
+        <v>180.71025470999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.46186678000000825</v>
+        <v>0.4628283799999906</v>
       </c>
       <c r="D326" s="5">
-        <v>3.118580147970218</v>
+        <v>3.1251773197743971</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>180.50377091999999</v>
+        <v>180.50267460000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.20622529000002032</v>
+        <v>-0.20758010999998078</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.3608709060599078</v>
+        <v>-1.3697529450585555</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>181.28013910999999</v>
+        <v>181.27897082000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.77636818999999946</v>
+        <v>0.77629622000000609</v>
       </c>
       <c r="D328" s="5">
-        <v>5.2852078400125402</v>
+        <v>5.284739110706882</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>181.49931352999999</v>
+        <v>181.49815631000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.21917442000000165</v>
+        <v>0.21918549000000098</v>
       </c>
       <c r="D329" s="5">
-        <v>1.4605312364409651</v>
+        <v>1.4606149716555716</v>
       </c>
       <c r="E329" s="5">
-        <v>3.7976748421841622</v>
+        <v>3.7971098505488632</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>182.11256008999999</v>
+        <v>182.11393659999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.61324655999999322</v>
+        <v>0.61578028999997514</v>
       </c>
       <c r="D330" s="5">
-        <v>4.1307398265725492</v>
+        <v>4.1481533383628255</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>182.62944372000001</v>
+        <v>182.63165029999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.51688363000002369</v>
+        <v>0.51771370000000161</v>
       </c>
       <c r="D331" s="5">
-        <v>3.4595916684671879</v>
+        <v>3.4652080231485582</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>183.78829374</v>
+        <v>183.78736566000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1588500199999885</v>
+        <v>1.1557153600000163</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8858766902276445</v>
+        <v>7.8636994343249667</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>183.76871933000001</v>
+        <v>183.77015944999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-1.9574409999989939E-2</v>
+        <v>-1.7206210000011879E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.12773140704818164</v>
+        <v>-0.112286411205198</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>185.03121951</v>
+        <v>185.03054308</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2625001799999893</v>
+        <v>1.2603836300000069</v>
       </c>
       <c r="D334" s="5">
-        <v>8.5628082819513729</v>
+        <v>8.5478376429531266</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>186.09690046</v>
+        <v>186.09901689</v>
       </c>
       <c r="C335" s="5">
-        <v>1.0656809500000008</v>
+        <v>1.0684738100000004</v>
       </c>
       <c r="D335" s="5">
-        <v>7.1345483617156535</v>
+        <v>7.1538708785335636</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>186.46298071999999</v>
+        <v>186.46237298</v>
       </c>
       <c r="C336" s="5">
-        <v>0.36608025999998972</v>
+        <v>0.36335608999999636</v>
       </c>
       <c r="D336" s="5">
-        <v>2.3862863967540004</v>
+        <v>2.3683106080323535</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>187.02070430000001</v>
+        <v>187.01971130000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.55772358000001532</v>
+        <v>0.55733832000001371</v>
       </c>
       <c r="D337" s="5">
-        <v>3.6489219430533515</v>
+        <v>3.6463718690603164</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>188.36915714</v>
+        <v>188.36898305</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3484528399999931</v>
+        <v>1.3492717499999856</v>
       </c>
       <c r="D338" s="5">
-        <v>9.0037091561854901</v>
+        <v>9.009445592887344</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>187.87519703000001</v>
+        <v>187.87327585</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.49396010999998907</v>
+        <v>-0.49570719999999824</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.101767710824721</v>
+        <v>-3.1125829114279857</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>188.01768052</v>
+        <v>188.01515701</v>
       </c>
       <c r="C340" s="5">
-        <v>0.14248348999998939</v>
+        <v>0.14188115999999695</v>
       </c>
       <c r="D340" s="5">
-        <v>0.91387891523604381</v>
+        <v>0.91000889760652903</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>189.0193094</v>
+        <v>189.01592522999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0016288799999984</v>
+        <v>1.0007682199999977</v>
       </c>
       <c r="D341" s="5">
-        <v>6.5834507045767543</v>
+        <v>6.5777180685917758</v>
       </c>
       <c r="E341" s="5">
-        <v>4.1432640838925394</v>
+        <v>4.1420635189040711</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>190.34296849</v>
+        <v>190.34613834999999</v>
       </c>
       <c r="C342" s="5">
-        <v>1.3236590900000067</v>
+        <v>1.3302131199999963</v>
       </c>
       <c r="D342" s="5">
-        <v>8.7346576784265153</v>
+        <v>8.7797578995052028</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>191.46089484999999</v>
+        <v>191.4658254</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1179263599999842</v>
+        <v>1.1196870500000102</v>
       </c>
       <c r="D343" s="5">
-        <v>7.2800472049542542</v>
+        <v>7.2917610883431072</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>192.12090320999999</v>
+        <v>192.12066733</v>
       </c>
       <c r="C344" s="5">
-        <v>0.66000836000000618</v>
+        <v>0.65484193000000346</v>
       </c>
       <c r="D344" s="5">
-        <v>4.2160056725999873</v>
+        <v>4.1822705427853935</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>193.2343577</v>
+        <v>193.23728847999999</v>
       </c>
       <c r="C345" s="5">
-        <v>1.1134544900000094</v>
+        <v>1.1166211499999861</v>
       </c>
       <c r="D345" s="5">
-        <v>7.1807369051919423</v>
+        <v>7.2018252364201008</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>194.78922800999999</v>
+        <v>194.78871267</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5548703099999841</v>
+        <v>1.5514241900000059</v>
       </c>
       <c r="D346" s="5">
-        <v>10.094864603055886</v>
+        <v>10.071334355366002</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>196.30639937999999</v>
+        <v>196.30816515000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5171713699999998</v>
+        <v>1.5194524800000124</v>
       </c>
       <c r="D347" s="5">
-        <v>9.7575114560643605</v>
+        <v>9.7728441950253533</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>196.84210171999999</v>
+        <v>196.84129164999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.53570234000000028</v>
+        <v>0.5331264999999803</v>
       </c>
       <c r="D348" s="5">
-        <v>3.3242907262541532</v>
+        <v>3.3080366975255959</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>198.03192809000001</v>
+        <v>198.03032128999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.18982637000002</v>
+        <v>1.1890296400000011</v>
       </c>
       <c r="D349" s="5">
-        <v>7.499555768816446</v>
+        <v>7.4943977990433508</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>199.31761096</v>
+        <v>199.31649888000001</v>
       </c>
       <c r="C350" s="5">
-        <v>1.285682869999988</v>
+        <v>1.2861775900000225</v>
       </c>
       <c r="D350" s="5">
-        <v>8.0750600908381376</v>
+        <v>8.0783470368148702</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>201.05904591000001</v>
+        <v>201.05543484</v>
       </c>
       <c r="C351" s="5">
-        <v>1.7414349500000128</v>
+        <v>1.7389359599999921</v>
       </c>
       <c r="D351" s="5">
-        <v>11.003157328837275</v>
+        <v>10.986666652257625</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>202.33730729999999</v>
+        <v>202.33194324999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.2782613899999831</v>
+        <v>1.276508409999991</v>
       </c>
       <c r="D352" s="5">
-        <v>7.9016746658853831</v>
+        <v>7.8906040318254211</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>203.29110120999999</v>
+        <v>203.28450710999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.95379391000000169</v>
+        <v>0.95256385999999793</v>
       </c>
       <c r="D353" s="5">
-        <v>5.8056421887262344</v>
+        <v>5.7981177999365308</v>
       </c>
       <c r="E353" s="5">
-        <v>7.5504411984694375</v>
+        <v>7.5488781501545921</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>203.90849616</v>
+        <v>203.91197244</v>
       </c>
       <c r="C354" s="5">
-        <v>0.61739495000000488</v>
+        <v>0.62746533000000682</v>
       </c>
       <c r="D354" s="5">
-        <v>3.7058939580330019</v>
+        <v>3.7674953197000871</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>204.89185753000001</v>
+        <v>204.90177342000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.98336137000001145</v>
+        <v>0.98980098000001249</v>
       </c>
       <c r="D355" s="5">
-        <v>5.943065794826774</v>
+        <v>5.9829245770935291</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>205.43300135999999</v>
+        <v>205.43558956999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.54114382999998156</v>
+        <v>0.53381614999997851</v>
       </c>
       <c r="D356" s="5">
-        <v>3.2157892055764359</v>
+        <v>3.1714623884868676</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>205.93581728000001</v>
+        <v>205.94505146</v>
       </c>
       <c r="C357" s="5">
-        <v>0.50281592000001751</v>
+        <v>0.50946189000001141</v>
       </c>
       <c r="D357" s="5">
-        <v>2.9769719246119486</v>
+        <v>3.0168198054601358</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>205.77163966000001</v>
+        <v>205.77131624</v>
       </c>
       <c r="C358" s="5">
-        <v>-0.1641776200000038</v>
+        <v>-0.17373521999999753</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.95248891075300213</v>
+        <v>-1.0076360737857337</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>205.79236270999999</v>
+        <v>205.79161529999999</v>
       </c>
       <c r="C359" s="5">
-        <v>2.0723049999986642E-2</v>
+        <v>2.0299059999985047E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.12091772630320463</v>
+        <v>0.11844261447440108</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>208.38223224999999</v>
+        <v>208.38042619000001</v>
       </c>
       <c r="C360" s="5">
-        <v>2.5898695399999951</v>
+        <v>2.5888108900000191</v>
       </c>
       <c r="D360" s="5">
-        <v>16.192258083292277</v>
+        <v>16.185237652320982</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>209.95870471999999</v>
+        <v>209.95645672000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.5764724699999988</v>
+        <v>1.576030529999997</v>
       </c>
       <c r="D361" s="5">
-        <v>9.4657825553474684</v>
+        <v>9.4631030846371811</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>209.30429634999999</v>
+        <v>209.30037239000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.65440836999999874</v>
+        <v>-0.65608432999999877</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.6767562878357252</v>
+        <v>-3.686050127142082</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>209.45873366000001</v>
+        <v>209.45088616000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.15443731000002003</v>
+        <v>0.15051377000000343</v>
       </c>
       <c r="D363" s="5">
-        <v>0.88903438135732316</v>
+        <v>0.86637502065507466</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>210.67838603999999</v>
+        <v>210.66980398000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2196523799999852</v>
+        <v>1.2189178200000015</v>
       </c>
       <c r="D364" s="5">
-        <v>7.2156318310187206</v>
+        <v>7.2114249334528813</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>211.65563535999999</v>
+        <v>211.64547820999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.97724931999999853</v>
+        <v>0.97567422999998143</v>
       </c>
       <c r="D365" s="5">
-        <v>5.7105278402914683</v>
+        <v>5.7013263535764747</v>
       </c>
       <c r="E365" s="5">
-        <v>4.1145599095158802</v>
+        <v>4.1129406361871679</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>213.33893889999999</v>
+        <v>213.33633148999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.6833035399999972</v>
+        <v>1.6908532799999989</v>
       </c>
       <c r="D366" s="5">
-        <v>9.9723573851528293</v>
+        <v>10.019569675955076</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>212.76799510000001</v>
+        <v>212.77183299000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.57094379999998068</v>
+        <v>-0.56449849999998492</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.1646231288913751</v>
+        <v>-3.1294541893793326</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>211.4616618</v>
+        <v>211.50319334</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.3063333000000057</v>
+        <v>-1.2686396500000114</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.1238776630053957</v>
+        <v>-6.9248967002032753</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>199.90093521</v>
+        <v>199.90947896</v>
       </c>
       <c r="C369" s="5">
-        <v>-11.560726590000002</v>
+        <v>-11.593714379999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-49.067121555488079</v>
+        <v>-49.160941370961851</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>202.89163768</v>
+        <v>202.89159118000001</v>
       </c>
       <c r="C370" s="5">
-        <v>2.9907024700000022</v>
+        <v>2.9821122200000048</v>
       </c>
       <c r="D370" s="5">
-        <v>19.506591781022074</v>
+        <v>19.444987876563079</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>204.61505459</v>
+        <v>204.61332959000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.7234169099999974</v>
+        <v>1.7217384100000004</v>
       </c>
       <c r="D371" s="5">
-        <v>10.683079617242154</v>
+        <v>10.672187193150794</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>207.83196812</v>
+        <v>207.83284687</v>
       </c>
       <c r="C372" s="5">
-        <v>3.2169135299999994</v>
+        <v>3.2195172799999909</v>
       </c>
       <c r="D372" s="5">
-        <v>20.58608555363579</v>
+        <v>20.604404453675372</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>211.27578933999999</v>
+        <v>211.27081168000001</v>
       </c>
       <c r="C373" s="5">
-        <v>3.4438212199999896</v>
+        <v>3.4379648100000111</v>
       </c>
       <c r="D373" s="5">
-        <v>21.800365527486743</v>
+        <v>21.759756570460986</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>212.57708174000001</v>
+        <v>212.56210765</v>
       </c>
       <c r="C374" s="5">
-        <v>1.3012924000000226</v>
+        <v>1.2912959699999931</v>
       </c>
       <c r="D374" s="5">
-        <v>7.6466437885445382</v>
+        <v>7.5860993190308479</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>214.62448166999999</v>
+        <v>214.59996186000001</v>
       </c>
       <c r="C375" s="5">
-        <v>2.0473999299999832</v>
+        <v>2.0378542100000061</v>
       </c>
       <c r="D375" s="5">
-        <v>12.189915983264576</v>
+        <v>12.13095307478449</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>215.75959775999999</v>
+        <v>215.73468611999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.1351160899999968</v>
+        <v>1.1347242599999845</v>
       </c>
       <c r="D376" s="5">
-        <v>6.5345249381699055</v>
+        <v>6.5329714943850536</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>219.78143406999999</v>
+        <v>219.76080711</v>
       </c>
       <c r="C377" s="5">
-        <v>4.0218363099999976</v>
+        <v>4.0261209900000097</v>
       </c>
       <c r="D377" s="5">
-        <v>24.810334852572158</v>
+        <v>24.842705289400691</v>
       </c>
       <c r="E377" s="5">
-        <v>3.8391601037123468</v>
+        <v>3.8343974880236997</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>220.36256890999999</v>
+        <v>220.35554443000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.58113484000000426</v>
+        <v>0.59473732000000723</v>
       </c>
       <c r="D378" s="5">
-        <v>3.21953188630415</v>
+        <v>3.2963299180905903</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>221.24412330999999</v>
+        <v>221.25308889999999</v>
       </c>
       <c r="C379" s="5">
-        <v>0.88155439999999885</v>
+        <v>0.89754446999998549</v>
       </c>
       <c r="D379" s="5">
-        <v>4.9076132253428773</v>
+        <v>4.9987967204468964</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>226.48680446</v>
+        <v>226.58839793000001</v>
       </c>
       <c r="C380" s="5">
-        <v>5.2426811500000099</v>
+        <v>5.335309030000019</v>
       </c>
       <c r="D380" s="5">
-        <v>32.4505987853519</v>
+        <v>33.100569801585067</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>231.17312676</v>
+        <v>231.19835452999999</v>
       </c>
       <c r="C381" s="5">
-        <v>4.6863223000000005</v>
+        <v>4.6099565999999754</v>
       </c>
       <c r="D381" s="5">
-        <v>27.859592007175273</v>
+        <v>27.339998497755523</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>234.50683986999999</v>
+        <v>234.52100164000001</v>
       </c>
       <c r="C382" s="5">
-        <v>3.3337131099999908</v>
+        <v>3.3226471100000197</v>
       </c>
       <c r="D382" s="5">
-        <v>18.74573120517362</v>
+        <v>18.676305740254051</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>237.42870077000001</v>
+        <v>237.43603168999999</v>
       </c>
       <c r="C383" s="5">
-        <v>2.9218609000000129</v>
+        <v>2.9150300499999844</v>
       </c>
       <c r="D383" s="5">
-        <v>16.019882260671924</v>
+        <v>15.978801881607406</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>241.86886647</v>
+        <v>241.87588794999999</v>
       </c>
       <c r="C384" s="5">
-        <v>4.4401656999999943</v>
+        <v>4.4398562599999991</v>
       </c>
       <c r="D384" s="5">
-        <v>24.899597549481346</v>
+        <v>24.896830602295417</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>244.57793877</v>
+        <v>244.55922504</v>
       </c>
       <c r="C385" s="5">
-        <v>2.7090723000000025</v>
+        <v>2.6833370900000091</v>
       </c>
       <c r="D385" s="5">
-        <v>14.300396157161899</v>
+        <v>14.155719031634661</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>248.45976992000001</v>
+        <v>248.40663333000001</v>
       </c>
       <c r="C386" s="5">
-        <v>3.8818311500000107</v>
+        <v>3.8474082900000042</v>
       </c>
       <c r="D386" s="5">
-        <v>20.799622679475348</v>
+        <v>20.600656480339708</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>252.97653817</v>
+        <v>252.89407682999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.5167682499999842</v>
+        <v>4.4874434999999835</v>
       </c>
       <c r="D387" s="5">
-        <v>24.133785077892188</v>
+        <v>23.966866926263751</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>255.92930289</v>
+        <v>255.84543350000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.9527647200000047</v>
+        <v>2.951356670000024</v>
       </c>
       <c r="D388" s="5">
-        <v>14.941595711825805</v>
+        <v>14.939193694610164</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>257.96858698</v>
+        <v>257.89831676</v>
       </c>
       <c r="C389" s="5">
-        <v>2.0392840899999953</v>
+        <v>2.0528832599999873</v>
       </c>
       <c r="D389" s="5">
-        <v>9.9921606400750651</v>
+        <v>10.065206758101986</v>
       </c>
       <c r="E389" s="5">
-        <v>17.375058576529923</v>
+        <v>17.354099737589014</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>258.12847407999999</v>
+        <v>258.15848682000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.15988709999999173</v>
+        <v>0.2601700600000072</v>
       </c>
       <c r="D390" s="5">
-        <v>0.74629207705334544</v>
+        <v>1.2173098381726755</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>261.20668754000002</v>
+        <v>261.23978434000003</v>
       </c>
       <c r="C391" s="5">
-        <v>3.078213460000029</v>
+        <v>3.081297520000021</v>
       </c>
       <c r="D391" s="5">
-        <v>15.287051489753622</v>
+        <v>15.301489334695194</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>263.2181372</v>
+        <v>263.43665405000002</v>
       </c>
       <c r="C392" s="5">
-        <v>2.0114496599999825</v>
+        <v>2.1968697099999872</v>
       </c>
       <c r="D392" s="5">
-        <v>9.6423244937919215</v>
+        <v>10.571352415643531</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>267.93618180999999</v>
+        <v>268.01402903000002</v>
       </c>
       <c r="C393" s="5">
-        <v>4.7180446099999926</v>
+        <v>4.5773749800000019</v>
       </c>
       <c r="D393" s="5">
-        <v>23.761805144342006</v>
+        <v>22.963413177772594</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>268.04928395000002</v>
+        <v>268.11236215999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11310214000002361</v>
+        <v>9.8333129999957691E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.5077258140206542</v>
+        <v>0.4411640783845483</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>269.59559171000001</v>
+        <v>269.63404976999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.5463077599999906</v>
+        <v>1.521687610000015</v>
       </c>
       <c r="D395" s="5">
-        <v>7.1464093515494431</v>
+        <v>7.0273440743359838</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>278.19619785999998</v>
+        <v>278.21151252999999</v>
       </c>
       <c r="C396" s="5">
-        <v>8.600606149999976</v>
+        <v>8.5774627600000031</v>
       </c>
       <c r="D396" s="5">
-        <v>45.767546175872731</v>
+        <v>45.614409165211271</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>280.69788390999997</v>
+        <v>280.64560338000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.5016860499999893</v>
+        <v>2.4340908500000182</v>
       </c>
       <c r="D397" s="5">
-        <v>11.341067789644498</v>
+        <v>11.019111362212385</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>282.50165096000001</v>
+        <v>282.37597929999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.8037670500000331</v>
+        <v>1.7303759199999718</v>
       </c>
       <c r="D398" s="5">
-        <v>7.9896711915364182</v>
+        <v>7.6549704812371777</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>282.08110405999997</v>
+        <v>281.86955447000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.42054690000003347</v>
+        <v>-0.50642482999995764</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.7718296297626113</v>
+        <v>-2.1310278675672478</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>283.29925894000002</v>
+        <v>283.03438989</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2181548800000428</v>
+        <v>1.1648354199999744</v>
       </c>
       <c r="D400" s="5">
-        <v>5.3070203139786276</v>
+        <v>5.0733212690332152</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>283.66121652999999</v>
+        <v>283.48250444000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.36195758999997452</v>
+        <v>0.44811455000001388</v>
       </c>
       <c r="D401" s="5">
-        <v>1.5440010402710813</v>
+        <v>1.9165332344643682</v>
       </c>
       <c r="E401" s="5">
-        <v>9.9595961860239548</v>
+        <v>9.9202615982207689</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>284.58727863000001</v>
+        <v>284.72189416999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.9260621000000242</v>
+        <v>1.2393897299999708</v>
       </c>
       <c r="D402" s="5">
-        <v>3.9887264591403016</v>
+        <v>5.3744303890445932</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>284.73550331000001</v>
+        <v>284.90493079999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.14822467999999844</v>
+        <v>0.1830366300000037</v>
       </c>
       <c r="D403" s="5">
-        <v>0.6268025478854522</v>
+        <v>0.77416675758221754</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>286.13165399000002</v>
+        <v>286.50482301</v>
       </c>
       <c r="C404" s="5">
-        <v>1.3961506800000052</v>
+        <v>1.5998922100000073</v>
       </c>
       <c r="D404" s="5">
-        <v>6.0452933823230026</v>
+        <v>6.9507071294376388</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>283.96806464000002</v>
+        <v>284.16154711000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.1635893499999952</v>
+        <v>-2.3432758999999805</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.7058068066957475</v>
+        <v>-9.3849245913440456</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>282.94593975999999</v>
+        <v>283.09272706000002</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.0221248800000353</v>
+        <v>-1.0688200499999994</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.2348317090571408</v>
+        <v>-4.4213611922894858</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>282.96505888000002</v>
+        <v>283.04188504000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9119120000027578E-2</v>
+        <v>-5.0842020000004595E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>8.1116104891809648E-2</v>
+        <v>-0.21530117109810343</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>280.24904520000001</v>
+        <v>280.24729002999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.7160136800000032</v>
+        <v>-2.7945950100000232</v>
       </c>
       <c r="D408" s="5">
-        <v>-10.929074520520798</v>
+        <v>-11.225432541036273</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>278.88696649000002</v>
+        <v>278.76484981999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.3620787099999916</v>
+        <v>-1.4824402099999929</v>
       </c>
       <c r="D409" s="5">
-        <v>-5.6788860437035567</v>
+        <v>-6.1662488068328747</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>278.61876976000002</v>
+        <v>278.38783488000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.26819672999999966</v>
+        <v>-0.37701493999998092</v>
       </c>
       <c r="D410" s="5">
-        <v>-1.1479176582531059</v>
+        <v>-1.6109195949479682</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>277.80836070999999</v>
+        <v>277.44164689000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.81040905000003249</v>
+        <v>-0.94618798999999854</v>
       </c>
       <c r="D411" s="5">
-        <v>-3.4350992738937491</v>
+        <v>-4.003189236408133</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>278.07587957999999</v>
+        <v>277.60938813000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.26751887000000352</v>
+        <v>0.16774123999999802</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1616941323199903</v>
+        <v>0.72793752875852658</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>277.44519910000002</v>
+        <v>277.12655708</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.63068047999996679</v>
+        <v>-0.48283105000001569</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.6879245694590881</v>
+        <v>-2.0672457846186765</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.1913525951978596</v>
+        <v>-2.2420951065589612</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>277.13606685000002</v>
+        <v>277.43056417000003</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.30913225000000466</v>
+        <v>0.30400709000002735</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.3288888417796518</v>
+        <v>1.3243683574334364</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>276.49198424000002</v>
+        <v>276.83996411999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.64408260999999811</v>
+        <v>-0.59060005000003457</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.7535058802045764</v>
+        <v>-2.5248861972957393</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>276.63791266999999</v>
+        <v>277.16959646999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.14592842999996947</v>
+        <v>0.32963234999999713</v>
       </c>
       <c r="D416" s="5">
-        <v>0.6351841863711627</v>
+        <v>1.4382301264742603</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>276.02741808000002</v>
+        <v>276.32054937999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.61049458999997341</v>
+        <v>-0.84904708999999912</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.6162960120716061</v>
+        <v>-3.6146275825078567</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>276.42934738999998</v>
+        <v>276.65129990000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.40192930999995724</v>
+        <v>0.3307505200000378</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7614072046323814</v>
+        <v>1.445871589745118</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>277.36983283000001</v>
+        <v>277.47453209999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.94048544000003176</v>
+        <v>0.8232321999999499</v>
       </c>
       <c r="D419" s="5">
-        <v>4.15998672901019</v>
+        <v>3.629869353374815</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>277.22521098999999</v>
+        <v>277.19644111000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.14462184000001344</v>
+        <v>-0.27809098999995285</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.62389405357602401</v>
+        <v>-1.1960587469922679</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>278.05554173000002</v>
+        <v>277.85462261999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.83033074000002216</v>
+        <v>0.65818150999996305</v>
       </c>
       <c r="D421" s="5">
-        <v>3.653981652996463</v>
+        <v>2.8868133021195286</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>278.62429788999998</v>
+        <v>278.28453094999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.56875615999996398</v>
+        <v>0.42990832999998929</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4823755487857868</v>
+        <v>1.8725722418520663</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>279.51028739999998</v>
+        <v>278.98031627</v>
       </c>
       <c r="C423" s="5">
-        <v>0.8859895100000017</v>
+        <v>0.69578532000002724</v>
       </c>
       <c r="D423" s="5">
-        <v>3.8832949157202368</v>
+        <v>3.0419236427157381</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>279.47105958999998</v>
+        <v>278.77964526</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.9227809999999863E-2</v>
+        <v>-0.20067101000000775</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.1682837997457165</v>
+        <v>-0.85975538319775779</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>278.77965683999997</v>
+        <v>278.31602820000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.69140275000000884</v>
+        <v>-0.46361705999999003</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.9286986782758095</v>
+        <v>-1.9774755615943218</v>
       </c>
       <c r="E425" s="5">
-        <v>0.48098065647874666</v>
+        <v>0.42921585449373634</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>282.02531103000001</v>
+        <v>282.49546873000003</v>
       </c>
       <c r="C426" s="5">
-        <v>3.2456541900000389</v>
+        <v>4.1794405300000221</v>
       </c>
       <c r="D426" s="5">
-        <v>14.901075097840245</v>
+        <v>19.585690694872881</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>282.00053659000002</v>
+        <v>282.58596913999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.4774439999987408E-2</v>
+        <v>9.0500409999947351E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.10536277218738954</v>
+        <v>0.3851107743855664</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>282.02884573</v>
+        <v>282.71263943999998</v>
       </c>
       <c r="C428" s="5">
-        <v>2.8309139999976196E-2</v>
+        <v>0.12667030000000068</v>
       </c>
       <c r="D428" s="5">
-        <v>0.12053073017719296</v>
+        <v>0.53923297074620624</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>282.90875034999999</v>
+        <v>283.31240656</v>
       </c>
       <c r="C429" s="5">
-        <v>0.8799046199999907</v>
+        <v>0.59976712000002408</v>
       </c>
       <c r="D429" s="5">
-        <v>3.8088081756466385</v>
+        <v>2.5756824531851796</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>283.56786418000002</v>
+        <v>283.86242139000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.65911383000002388</v>
+        <v>0.55001483000000917</v>
       </c>
       <c r="D430" s="5">
-        <v>2.8318339072592735</v>
+        <v>2.3546832285459729</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>283.24776386999997</v>
+        <v>283.37151840000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.32010031000004346</v>
+        <v>-0.49090298999999504</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3462191306353177</v>
+        <v>-2.0556179007259923</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>284.81884745999997</v>
+        <v>284.75079854000001</v>
       </c>
       <c r="C432" s="5">
-        <v>1.5710835900000006</v>
+        <v>1.3792801399999917</v>
       </c>
       <c r="D432" s="5">
-        <v>6.8628658322392067</v>
+        <v>5.9997987384763585</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>285.51805214000001</v>
+        <v>285.22969992999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.69920468000003666</v>
+        <v>0.47890138999997589</v>
       </c>
       <c r="D433" s="5">
-        <v>2.985994924150126</v>
+        <v>2.0369650102563641</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>284.08462975999998</v>
+        <v>283.6354465</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.4334223800000245</v>
+        <v>-1.5942534299999807</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.8609134833559784</v>
+        <v>-6.5048431813763301</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>283.90903781999998</v>
+        <v>283.54870818000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.17559194000000389</v>
+        <v>-8.6738319999994928E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.73920044465913826</v>
+        <v>-0.36635440369616745</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>283.59706248999998</v>
+        <v>283.14241549000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.31197532999999567</v>
+        <v>-0.40629268999998658</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.310687674001898</v>
+        <v>-1.7059756593268194</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>284.67387331999998</v>
+        <v>284.59965215</v>
       </c>
       <c r="C437" s="5">
-        <v>1.0768108299999994</v>
+        <v>1.4572366599999782</v>
       </c>
       <c r="D437" s="5">
-        <v>4.6527364237404445</v>
+        <v>6.3538428332342356</v>
       </c>
       <c r="E437" s="5">
-        <v>2.1142921785655577</v>
+        <v>2.2577298155047387</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>285.17404571999998</v>
+        <v>281.04749808999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.50017239999999674</v>
+        <v>-3.5521540600000208</v>
       </c>
       <c r="D438" s="5">
-        <v>2.1288960619341379</v>
+        <v>-13.990919851108064</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>284.86231679999997</v>
+        <v>280.20870156000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.31172892000000729</v>
+        <v>-0.83879652999996779</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.3038840352057157</v>
+        <v>-3.5232355862473419</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>285.17164666000002</v>
+        <v>280.72107082000002</v>
       </c>
       <c r="C440" s="5">
-        <v>0.30932986000004803</v>
+        <v>0.51236926000001404</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3108817397184946</v>
+        <v>2.2164349940439143</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>286.34431731000001</v>
+        <v>281.79471604000003</v>
       </c>
       <c r="C441" s="5">
-        <v>1.1726706499999864</v>
+        <v>1.0736452200000031</v>
       </c>
       <c r="D441" s="5">
-        <v>5.0477376446290689</v>
+        <v>4.6873007484415252</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>285.58854674999998</v>
+        <v>281.32716060000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.7557705600000304</v>
+        <v>-0.46755544000001237</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.1216766795569728</v>
+        <v>-1.9729775675886296</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>290.55421901</v>
+        <v>285.61765778</v>
       </c>
       <c r="C443" s="5">
-        <v>4.9656722600000194</v>
+        <v>4.2904971799999885</v>
       </c>
       <c r="D443" s="5">
-        <v>22.980652872839059</v>
+        <v>19.916980700795904</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>293.05610274999998</v>
+        <v>288.73889085000002</v>
       </c>
       <c r="C444" s="5">
-        <v>2.5018837399999825</v>
+        <v>3.1212330700000166</v>
       </c>
       <c r="D444" s="5">
-        <v>10.836551550289265</v>
+        <v>13.931224672921449</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>286.32052306000003</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.4183677899999907</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-9.6004353726904963</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>