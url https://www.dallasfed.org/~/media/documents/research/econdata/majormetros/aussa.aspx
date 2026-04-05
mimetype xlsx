--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C1DE129D-3067-4069-B827-3C7967519BB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{51306955-BE4C-41F7-B409-5C7C04969CED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7A0E9EF4-C1C6-4875-A4C2-8D9BD83E48E8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B03A569F-16B4-4771-AC71-486115FEE86C}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CEA3FA7-8FB8-48B2-93FF-8BBEA2C96FF5}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B92DF187-7CED-45DE-BFBE-0FAD566D0B4C}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>386.78575217999997</v>
+        <v>386.79749339</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>386.95022419999998</v>
+        <v>387.08262305</v>
       </c>
       <c r="C7" s="5">
-        <v>0.16447202000000516</v>
+        <v>0.28512965999999551</v>
       </c>
       <c r="D7" s="5">
-        <v>0.51146834903403882</v>
+        <v>0.88818110597197464</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>389.66936664000002</v>
+        <v>389.79955404999998</v>
       </c>
       <c r="C8" s="5">
-        <v>2.7191424400000415</v>
+        <v>2.7169309999999882</v>
       </c>
       <c r="D8" s="5">
-        <v>8.7662000753094826</v>
+        <v>8.7556806353428218</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>392.69932418000002</v>
+        <v>392.85212924000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.0299575399999981</v>
+        <v>3.0525751900000273</v>
       </c>
       <c r="D9" s="5">
-        <v>9.7404303275328665</v>
+        <v>9.8128798220812108</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>397.51694466999999</v>
+        <v>397.63545685000003</v>
       </c>
       <c r="C10" s="5">
-        <v>4.8176204899999675</v>
+        <v>4.7833276100000148</v>
       </c>
       <c r="D10" s="5">
-        <v>15.756637406323403</v>
+        <v>15.630366398438822</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>397.98992998</v>
+        <v>398.09685030000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47298531000001276</v>
+        <v>0.46139345000000276</v>
       </c>
       <c r="D11" s="5">
-        <v>1.4372003697318947</v>
+        <v>1.4013320622526804</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>398.84752777</v>
+        <v>399.09625975</v>
       </c>
       <c r="C12" s="5">
-        <v>0.8575977899999998</v>
+        <v>0.99940944999997328</v>
       </c>
       <c r="D12" s="5">
-        <v>2.6166541198070492</v>
+        <v>3.0545079713232948</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>397.32440745000002</v>
+        <v>396.06809673999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.5231203199999754</v>
+        <v>-3.0281630100000143</v>
       </c>
       <c r="D13" s="5">
-        <v>-4.4875293696638563</v>
+        <v>-8.7345404699252231</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>398.48371628000001</v>
+        <v>398.56857845000002</v>
       </c>
       <c r="C14" s="5">
-        <v>1.1593088299999863</v>
+        <v>2.5004817100000309</v>
       </c>
       <c r="D14" s="5">
-        <v>3.558086087489043</v>
+        <v>7.8445878598186081</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>399.47275431999998</v>
+        <v>399.54127275000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.98903803999996853</v>
+        <v>0.97269430000000057</v>
       </c>
       <c r="D15" s="5">
-        <v>3.0194009091420115</v>
+        <v>2.9681933267974081</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>402.40215117000002</v>
+        <v>402.50263451000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.929396850000046</v>
+        <v>2.9613617599999884</v>
       </c>
       <c r="D16" s="5">
-        <v>9.1635264080677246</v>
+        <v>9.2659743753406012</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>403.48639866000002</v>
+        <v>403.58680559999999</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0842474899999957</v>
+        <v>1.0841710899999839</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2816740667471755</v>
+        <v>3.2806080171617458</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>403.76607106</v>
+        <v>403.77578210000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.27967239999998128</v>
+        <v>0.18897650000002386</v>
       </c>
       <c r="D18" s="5">
-        <v>0.8349457753591194</v>
+        <v>0.56334033329392685</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>404.22770204</v>
+        <v>404.35161541999997</v>
       </c>
       <c r="C19" s="5">
-        <v>0.46163097999999536</v>
+        <v>0.57583331999995835</v>
       </c>
       <c r="D19" s="5">
-        <v>1.3806357959841087</v>
+        <v>1.7248330322817695</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>405.61582805</v>
+        <v>405.75200078</v>
       </c>
       <c r="C20" s="5">
-        <v>1.3881260100000077</v>
+        <v>1.4003853600000298</v>
       </c>
       <c r="D20" s="5">
-        <v>4.1995522718867528</v>
+        <v>4.2360271669894534</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>404.99758773000002</v>
+        <v>405.15246103999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.61824031999998397</v>
+        <v>-0.59953974000001153</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.8137865736603476</v>
+        <v>-1.7587826442824084</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>407.05789351999999</v>
+        <v>407.18719652999999</v>
       </c>
       <c r="C22" s="5">
-        <v>2.0603057899999726</v>
+        <v>2.0347354900000028</v>
       </c>
       <c r="D22" s="5">
-        <v>6.2783816729213182</v>
+        <v>6.1958606428520691</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>407.27634096999998</v>
+        <v>407.40131044999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.21844744999998511</v>
+        <v>0.21411391999998841</v>
       </c>
       <c r="D23" s="5">
-        <v>0.64588365966600225</v>
+        <v>0.63283201719022131</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>408.34778999999997</v>
+        <v>408.56126055999999</v>
       </c>
       <c r="C24" s="5">
-        <v>1.0714490299999966</v>
+        <v>1.1599501100000111</v>
       </c>
       <c r="D24" s="5">
-        <v>3.203001126864069</v>
+        <v>3.4706454480491589</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>408.70595866999997</v>
+        <v>407.44920486000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.35816866999999775</v>
+        <v>-1.1120556999999849</v>
       </c>
       <c r="D25" s="5">
-        <v>1.0576325291122179</v>
+        <v>-3.2178027531642228</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>410.96064944</v>
+        <v>411.06025133999998</v>
       </c>
       <c r="C26" s="5">
-        <v>2.2546907700000247</v>
+        <v>3.6110464799999704</v>
       </c>
       <c r="D26" s="5">
-        <v>6.8245899582370706</v>
+        <v>11.169104178498369</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>411.79225114000002</v>
+        <v>411.85179152000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.83160170000002154</v>
+        <v>0.79154018000002679</v>
       </c>
       <c r="D27" s="5">
-        <v>2.4554753045122002</v>
+        <v>2.3353577692961869</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>415.41193697</v>
+        <v>415.51409362999999</v>
       </c>
       <c r="C28" s="5">
-        <v>3.6196858299999803</v>
+        <v>3.6623021099999846</v>
       </c>
       <c r="D28" s="5">
-        <v>11.073286582456522</v>
+        <v>11.208400512931171</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>416.78131100000002</v>
+        <v>416.88330725999998</v>
       </c>
       <c r="C29" s="5">
-        <v>1.3693740300000172</v>
+        <v>1.3692136299999902</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0282214887910062</v>
+        <v>4.026732801505517</v>
       </c>
       <c r="E29" s="5">
-        <v>3.2950087993432131</v>
+        <v>3.2945828445091196</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>419.89724848999998</v>
+        <v>419.91064222</v>
       </c>
       <c r="C30" s="5">
-        <v>3.1159374899999648</v>
+        <v>3.0273349600000188</v>
       </c>
       <c r="D30" s="5">
-        <v>9.3496780092195522</v>
+        <v>9.0708033185302952</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>420.79998181000002</v>
+        <v>420.91002798</v>
       </c>
       <c r="C31" s="5">
-        <v>0.90273332000003847</v>
+        <v>0.99938575999999557</v>
       </c>
       <c r="D31" s="5">
-        <v>2.6105942920837677</v>
+        <v>2.8936786211883225</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>422.15023198</v>
+        <v>422.29157487999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.3502501699999812</v>
+        <v>1.3815468999999894</v>
       </c>
       <c r="D32" s="5">
-        <v>3.9192105121631515</v>
+        <v>4.0106308074030039</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>424.82879383</v>
+        <v>424.97826758999997</v>
       </c>
       <c r="C33" s="5">
-        <v>2.6785618499999941</v>
+        <v>2.6866927099999884</v>
       </c>
       <c r="D33" s="5">
-        <v>7.8854671392282194</v>
+        <v>7.9075068562002526</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>426.90843346999998</v>
+        <v>427.04267306999998</v>
       </c>
       <c r="C34" s="5">
-        <v>2.0796396399999821</v>
+        <v>2.0644054800000049</v>
       </c>
       <c r="D34" s="5">
-        <v>6.035057855612358</v>
+        <v>5.9874973450845026</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>429.35389065999999</v>
+        <v>429.53594243999999</v>
       </c>
       <c r="C35" s="5">
-        <v>2.4454571900000133</v>
+        <v>2.4932693700000073</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0947104478677803</v>
+        <v>7.2355601643768974</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>431.45651217</v>
+        <v>431.61920586000002</v>
       </c>
       <c r="C36" s="5">
-        <v>2.1026215100000059</v>
+        <v>2.0832634200000371</v>
       </c>
       <c r="D36" s="5">
-        <v>6.0375069226572986</v>
+        <v>5.9778274953786958</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>430.70197939000002</v>
+        <v>429.44210886000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.75453277999997681</v>
+        <v>-2.1770970000000034</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.0784968638402845</v>
+        <v>-5.8877002557766183</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>436.21436265</v>
+        <v>436.32286235999999</v>
       </c>
       <c r="C38" s="5">
-        <v>5.5123832599999787</v>
+        <v>6.8807534999999689</v>
       </c>
       <c r="D38" s="5">
-        <v>16.486908363805995</v>
+        <v>21.015253186413041</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>440.70735596999998</v>
+        <v>440.75502019999999</v>
       </c>
       <c r="C39" s="5">
-        <v>4.4929933199999823</v>
+        <v>4.4321578400000021</v>
       </c>
       <c r="D39" s="5">
-        <v>13.084755410496985</v>
+        <v>12.894185717749117</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>441.62659015000003</v>
+        <v>441.72909456999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.91923418000004631</v>
+        <v>0.97407436999998254</v>
       </c>
       <c r="D40" s="5">
-        <v>2.5318931643570686</v>
+        <v>2.6844898204206658</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>444.80111217000001</v>
+        <v>444.90522109</v>
       </c>
       <c r="C41" s="5">
-        <v>3.1745220199999835</v>
+        <v>3.1761265200000253</v>
       </c>
       <c r="D41" s="5">
-        <v>8.9752322721005751</v>
+        <v>8.9777826408248718</v>
       </c>
       <c r="E41" s="5">
-        <v>6.7229024983800123</v>
+        <v>6.72176442232153</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>447.09168609</v>
+        <v>447.10639144999999</v>
       </c>
       <c r="C42" s="5">
-        <v>2.2905739199999857</v>
+        <v>2.2011703599999919</v>
       </c>
       <c r="D42" s="5">
-        <v>6.3576552492035976</v>
+        <v>6.1012524322563211</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>449.77050663</v>
+        <v>449.87018535999999</v>
       </c>
       <c r="C43" s="5">
-        <v>2.6788205400000038</v>
+        <v>2.763793910000004</v>
       </c>
       <c r="D43" s="5">
-        <v>7.4317261702858239</v>
+        <v>7.6752781518535595</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.38921291000003</v>
+        <v>452.54010763000002</v>
       </c>
       <c r="C44" s="5">
-        <v>2.6187062800000263</v>
+        <v>2.6699222700000291</v>
       </c>
       <c r="D44" s="5">
-        <v>7.214915366566288</v>
+        <v>7.3589780490296741</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>456.09368319999999</v>
+        <v>456.24005589000001</v>
       </c>
       <c r="C45" s="5">
-        <v>3.7044702899999606</v>
+        <v>3.6999482599999851</v>
       </c>
       <c r="D45" s="5">
-        <v>10.281280399784066</v>
+        <v>10.264581036493613</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>458.17409032</v>
+        <v>458.30313803000001</v>
       </c>
       <c r="C46" s="5">
-        <v>2.080407120000018</v>
+        <v>2.0630821400000059</v>
       </c>
       <c r="D46" s="5">
-        <v>5.6130600959927168</v>
+        <v>5.5633173135568814</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>458.56761232000002</v>
+        <v>458.82288583000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.39352200000001858</v>
+        <v>0.51974780000000464</v>
       </c>
       <c r="D47" s="5">
-        <v>1.0355529955703879</v>
+        <v>1.3694044220725399</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>462.76760177</v>
+        <v>462.87778825999999</v>
       </c>
       <c r="C48" s="5">
-        <v>4.1999894499999755</v>
+        <v>4.0549024299999701</v>
       </c>
       <c r="D48" s="5">
-        <v>11.561622088571454</v>
+        <v>11.136119375701291</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>464.30337083000001</v>
+        <v>463.03502914000001</v>
       </c>
       <c r="C49" s="5">
-        <v>1.5357690600000069</v>
+        <v>0.15724088000001757</v>
       </c>
       <c r="D49" s="5">
-        <v>4.0558932307090956</v>
+        <v>0.40840584793253587</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>468.49952471</v>
+        <v>468.59537798000002</v>
       </c>
       <c r="C50" s="5">
-        <v>4.1961538799999971</v>
+        <v>5.5603488400000174</v>
       </c>
       <c r="D50" s="5">
-        <v>11.40067334922994</v>
+        <v>15.401071523524079</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>469.79765986000001</v>
+        <v>469.85004551999998</v>
       </c>
       <c r="C51" s="5">
-        <v>1.2981351500000073</v>
+        <v>1.2546675399999572</v>
       </c>
       <c r="D51" s="5">
-        <v>3.3761453272651343</v>
+        <v>3.2607492940720073</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>470.90473668999999</v>
+        <v>471.00097588</v>
       </c>
       <c r="C52" s="5">
-        <v>1.1070768299999827</v>
+        <v>1.150930360000018</v>
       </c>
       <c r="D52" s="5">
-        <v>2.8647362769548046</v>
+        <v>2.9794111819629432</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>473.12267592000001</v>
+        <v>473.22431890000001</v>
       </c>
       <c r="C53" s="5">
-        <v>2.2179392300000131</v>
+        <v>2.2233430200000157</v>
       </c>
       <c r="D53" s="5">
-        <v>5.8006790712715528</v>
+        <v>5.8139616359177859</v>
       </c>
       <c r="E53" s="5">
-        <v>6.3672421167813242</v>
+        <v>6.3651979045378226</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>476.00461966</v>
+        <v>476.03814432000001</v>
       </c>
       <c r="C54" s="5">
-        <v>2.881943739999997</v>
+        <v>2.8138254200000006</v>
       </c>
       <c r="D54" s="5">
-        <v>7.5595184488324252</v>
+        <v>7.3733207569787185</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>477.16700458000003</v>
+        <v>477.26600681999997</v>
       </c>
       <c r="C55" s="5">
-        <v>1.1623849200000222</v>
+        <v>1.2278624999999579</v>
       </c>
       <c r="D55" s="5">
-        <v>2.9700327983746888</v>
+        <v>3.1394930143568089</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>480.22045380999998</v>
+        <v>480.38080129000002</v>
       </c>
       <c r="C56" s="5">
-        <v>3.0534492299999556</v>
+        <v>3.1147944700000494</v>
       </c>
       <c r="D56" s="5">
-        <v>7.9550551397657987</v>
+        <v>8.118913235315194</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>485.27057922</v>
+        <v>485.39974152000002</v>
       </c>
       <c r="C57" s="5">
-        <v>5.050125410000021</v>
+        <v>5.0189402299999983</v>
       </c>
       <c r="D57" s="5">
-        <v>13.375625691462112</v>
+        <v>13.283532200538261</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>487.00816352999999</v>
+        <v>487.12864767999997</v>
       </c>
       <c r="C58" s="5">
-        <v>1.7375843099999884</v>
+        <v>1.7289061599999513</v>
       </c>
       <c r="D58" s="5">
-        <v>4.3824176538179271</v>
+        <v>4.3589165464039237</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>490.82588683</v>
+        <v>491.14603727000002</v>
       </c>
       <c r="C59" s="5">
-        <v>3.8177233000000115</v>
+        <v>4.0173895900000502</v>
       </c>
       <c r="D59" s="5">
-        <v>9.8233343250411878</v>
+        <v>10.35796462069567</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>493.49240350999997</v>
+        <v>493.58688142</v>
       </c>
       <c r="C60" s="5">
-        <v>2.6665166799999724</v>
+        <v>2.4408441499999753</v>
       </c>
       <c r="D60" s="5">
-        <v>6.7176227979876879</v>
+        <v>6.1293658782808791</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>494.83972040999998</v>
+        <v>493.5451875</v>
       </c>
       <c r="C61" s="5">
-        <v>1.3473169000000098</v>
+        <v>-4.1693920000000162E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>3.3258465880036558</v>
+        <v>-0.1013184661665667</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>499.63720151000001</v>
+        <v>499.67154973999999</v>
       </c>
       <c r="C62" s="5">
-        <v>4.7974811000000273</v>
+        <v>6.1263622399999917</v>
       </c>
       <c r="D62" s="5">
-        <v>12.274872909612156</v>
+        <v>15.955782164137023</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>502.96216879000002</v>
+        <v>503.03683869000002</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3249672800000099</v>
+        <v>3.3652889500000356</v>
       </c>
       <c r="D63" s="5">
-        <v>8.2845844371008504</v>
+        <v>8.3882042116760545</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>506.31568685000002</v>
+        <v>506.41241566999997</v>
       </c>
       <c r="C64" s="5">
-        <v>3.353518059999999</v>
+        <v>3.3755769799999484</v>
       </c>
       <c r="D64" s="5">
-        <v>8.3010722010214533</v>
+        <v>8.3564199390886884</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>509.69544698999999</v>
+        <v>509.80248607999999</v>
       </c>
       <c r="C65" s="5">
-        <v>3.3797601399999735</v>
+        <v>3.3900704100000212</v>
       </c>
       <c r="D65" s="5">
-        <v>8.3109719174164987</v>
+        <v>8.3356146292015829</v>
       </c>
       <c r="E65" s="5">
-        <v>7.730082055120957</v>
+        <v>7.7295620108926766</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>510.9305344</v>
+        <v>510.98616055999997</v>
       </c>
       <c r="C66" s="5">
-        <v>1.2350874100000055</v>
+        <v>1.1836744799999792</v>
       </c>
       <c r="D66" s="5">
-        <v>2.9468933239522155</v>
+        <v>2.8220521699007239</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>513.89139705000002</v>
+        <v>514.00095254999997</v>
       </c>
       <c r="C67" s="5">
-        <v>2.9608626500000241</v>
+        <v>3.014791989999992</v>
       </c>
       <c r="D67" s="5">
-        <v>7.1800296463873536</v>
+        <v>7.3142588538188447</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>516.19862604000002</v>
+        <v>516.37564741000006</v>
       </c>
       <c r="C68" s="5">
-        <v>2.3072289899999987</v>
+        <v>2.3746948600000906</v>
       </c>
       <c r="D68" s="5">
-        <v>5.5227166094202973</v>
+        <v>5.6870908921726748</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>517.39452836999999</v>
+        <v>517.52113143999998</v>
       </c>
       <c r="C69" s="5">
-        <v>1.1959023299999672</v>
+        <v>1.1454840299999205</v>
       </c>
       <c r="D69" s="5">
-        <v>2.815797382171481</v>
+        <v>2.6946978820460377</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>522.19696093000005</v>
+        <v>522.32938339999998</v>
       </c>
       <c r="C70" s="5">
-        <v>4.8024325600000566</v>
+        <v>4.8082519600000069</v>
       </c>
       <c r="D70" s="5">
-        <v>11.724932492643392</v>
+        <v>11.736853968255168</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>525.55500124000002</v>
+        <v>525.87329772999999</v>
       </c>
       <c r="C71" s="5">
-        <v>3.3580403099999785</v>
+        <v>3.5439143300000069</v>
       </c>
       <c r="D71" s="5">
-        <v>7.9955843937771442</v>
+        <v>8.4525929076808115</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>523.89975425</v>
+        <v>523.98016485999995</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.6552469900000233</v>
+        <v>-1.8931328700000449</v>
       </c>
       <c r="D72" s="5">
-        <v>-3.7146401366160764</v>
+        <v>-4.2354580367778283</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>526.96536523999998</v>
+        <v>525.65963164000004</v>
       </c>
       <c r="C73" s="5">
-        <v>3.0656109899999819</v>
+        <v>1.679466780000098</v>
       </c>
       <c r="D73" s="5">
-        <v>7.2522790268160664</v>
+        <v>3.9147866727623049</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>531.58825738999997</v>
+        <v>531.53302033</v>
       </c>
       <c r="C74" s="5">
-        <v>4.6228921499999842</v>
+        <v>5.8733886899999561</v>
       </c>
       <c r="D74" s="5">
-        <v>11.050285986594389</v>
+        <v>14.263487414863985</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>533.26901706000001</v>
+        <v>533.38247414</v>
       </c>
       <c r="C75" s="5">
-        <v>1.6807596700000431</v>
+        <v>1.84945381</v>
       </c>
       <c r="D75" s="5">
-        <v>3.8608028344349288</v>
+        <v>4.2562037752284176</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>536.14042256000005</v>
+        <v>536.25265307999996</v>
       </c>
       <c r="C76" s="5">
-        <v>2.8714055000000371</v>
+        <v>2.8701789399999598</v>
       </c>
       <c r="D76" s="5">
-        <v>6.6562732880363518</v>
+        <v>6.6518878838456086</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>539.16768533000004</v>
+        <v>539.28358766999997</v>
       </c>
       <c r="C77" s="5">
-        <v>3.027262769999993</v>
+        <v>3.0309345900000153</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9901100371777769</v>
+        <v>6.9973432084174725</v>
       </c>
       <c r="E77" s="5">
-        <v>5.7823232508840361</v>
+        <v>5.7828477488777397</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>539.34005022999997</v>
+        <v>539.43151265999995</v>
       </c>
       <c r="C78" s="5">
-        <v>0.1723648999999341</v>
+        <v>0.14792498999997861</v>
       </c>
       <c r="D78" s="5">
-        <v>0.38429963823614077</v>
+        <v>0.32965592985712</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>541.39858833000005</v>
+        <v>541.52316593</v>
       </c>
       <c r="C79" s="5">
-        <v>2.058538100000078</v>
+        <v>2.0916532700000516</v>
       </c>
       <c r="D79" s="5">
-        <v>4.6775075753535234</v>
+        <v>4.7535424564705497</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>544.38192056000003</v>
+        <v>544.56428102999996</v>
       </c>
       <c r="C80" s="5">
-        <v>2.9833322299999736</v>
+        <v>3.0411150999999563</v>
       </c>
       <c r="D80" s="5">
-        <v>6.816635099155155</v>
+        <v>6.9511206725672681</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>546.69676851999998</v>
+        <v>546.80923170000005</v>
       </c>
       <c r="C81" s="5">
-        <v>2.3148479599999519</v>
+        <v>2.2449506700000939</v>
       </c>
       <c r="D81" s="5">
-        <v>5.223746437805632</v>
+        <v>5.0606868771569946</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>548.65289722</v>
+        <v>548.80407643000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.956128700000022</v>
+        <v>1.9948447299999543</v>
       </c>
       <c r="D82" s="5">
-        <v>4.3792184533550937</v>
+        <v>4.4667023904796599</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>548.84945997</v>
+        <v>549.11798096999996</v>
       </c>
       <c r="C83" s="5">
-        <v>0.19656274999999823</v>
+        <v>0.31390453999995316</v>
       </c>
       <c r="D83" s="5">
-        <v>0.43076531273003038</v>
+        <v>0.68853847099556997</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>549.29063441000005</v>
+        <v>549.36490404000006</v>
       </c>
       <c r="C84" s="5">
-        <v>0.44117444000005435</v>
+        <v>0.2469230700000935</v>
       </c>
       <c r="D84" s="5">
-        <v>0.96885605986756218</v>
+        <v>0.5409431508166973</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>553.31746743999997</v>
+        <v>552.03217569000003</v>
       </c>
       <c r="C85" s="5">
-        <v>4.0268330299999207</v>
+        <v>2.6672716499999751</v>
       </c>
       <c r="D85" s="5">
-        <v>9.1606807127150525</v>
+        <v>5.9843561035489712</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>551.93050090999998</v>
+        <v>551.80196801</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.3869665299999951</v>
+        <v>-0.230207680000035</v>
       </c>
       <c r="D86" s="5">
-        <v>-2.9668406777653589</v>
+        <v>-0.49927613323950126</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>555.09359040000004</v>
+        <v>555.2397138</v>
       </c>
       <c r="C87" s="5">
-        <v>3.1630894900000612</v>
+        <v>3.4377457900000081</v>
       </c>
       <c r="D87" s="5">
-        <v>7.0981117027438145</v>
+        <v>7.7376056267498328</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>557.54347861999997</v>
+        <v>557.67835708999996</v>
       </c>
       <c r="C88" s="5">
-        <v>2.4498882199999343</v>
+        <v>2.4386432899999591</v>
       </c>
       <c r="D88" s="5">
-        <v>5.4266321998063693</v>
+        <v>5.3996632736017292</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>559.43999134000001</v>
+        <v>559.57028062999996</v>
       </c>
       <c r="C89" s="5">
-        <v>1.8965127200000325</v>
+        <v>1.8919235399999934</v>
       </c>
       <c r="D89" s="5">
-        <v>4.159099678749234</v>
+        <v>4.1478247023608583</v>
       </c>
       <c r="E89" s="5">
-        <v>3.759926004762737</v>
+        <v>3.7617857142008715</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>560.05801434</v>
+        <v>560.17801879000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.61802299999999377</v>
+        <v>0.60773816000005354</v>
       </c>
       <c r="D90" s="5">
-        <v>1.3337450564797626</v>
+        <v>1.3111095648880466</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>564.53485988</v>
+        <v>564.66687879000006</v>
       </c>
       <c r="C91" s="5">
-        <v>4.4768455399999993</v>
+        <v>4.4888600000000451</v>
       </c>
       <c r="D91" s="5">
-        <v>10.02540613823022</v>
+        <v>10.05125871137631</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>566.83905107999999</v>
+        <v>567.00631355999997</v>
       </c>
       <c r="C92" s="5">
-        <v>2.3041911999999911</v>
+        <v>2.3394347699999116</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0093504399059796</v>
+        <v>5.0865087535392428</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>568.86478596999996</v>
+        <v>568.97603542000002</v>
       </c>
       <c r="C93" s="5">
-        <v>2.025734889999967</v>
+        <v>1.9697218600000497</v>
       </c>
       <c r="D93" s="5">
-        <v>4.3737918285274402</v>
+        <v>4.249255212264047</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>570.28220639999995</v>
+        <v>570.43035314999997</v>
       </c>
       <c r="C94" s="5">
-        <v>1.4174204299999928</v>
+        <v>1.454317729999957</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0313155405908399</v>
+        <v>3.1107206911688889</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>571.64522510999996</v>
+        <v>571.84121372000004</v>
       </c>
       <c r="C95" s="5">
-        <v>1.3630187100000057</v>
+        <v>1.410860570000068</v>
       </c>
       <c r="D95" s="5">
-        <v>2.9060973839878823</v>
+        <v>3.0087011263145724</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>578.35068173000002</v>
+        <v>578.39370139000005</v>
       </c>
       <c r="C96" s="5">
-        <v>6.7054566200000636</v>
+        <v>6.552487670000005</v>
       </c>
       <c r="D96" s="5">
-        <v>15.020714046610429</v>
+        <v>14.650836505939813</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>580.19254272000001</v>
+        <v>579.02441207000004</v>
       </c>
       <c r="C97" s="5">
-        <v>1.8418609899999865</v>
+        <v>0.63071067999999286</v>
       </c>
       <c r="D97" s="5">
-        <v>3.8892682957165192</v>
+        <v>1.3164191951192006</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>582.74871642999994</v>
+        <v>582.58700687999999</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5561737099999391</v>
+        <v>3.5625948099999505</v>
       </c>
       <c r="D98" s="5">
-        <v>5.4168895584852494</v>
+        <v>7.6383529183069898</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>584.38433139999995</v>
+        <v>584.53914533</v>
       </c>
       <c r="C99" s="5">
-        <v>1.635614970000006</v>
+        <v>1.9521384500000067</v>
       </c>
       <c r="D99" s="5">
-        <v>3.4205514780315083</v>
+        <v>4.0959104688658821</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>588.18506265999997</v>
+        <v>588.33099772000003</v>
       </c>
       <c r="C100" s="5">
-        <v>3.8007312600000205</v>
+        <v>3.7918523900000309</v>
       </c>
       <c r="D100" s="5">
-        <v>8.0899054288359196</v>
+        <v>8.0681129347498484</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>589.03311832999998</v>
+        <v>589.16977555000005</v>
       </c>
       <c r="C101" s="5">
-        <v>0.84805567000000792</v>
+        <v>0.83877783000002637</v>
       </c>
       <c r="D101" s="5">
-        <v>1.7439678019545157</v>
+        <v>1.7243074994353513</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2897768211237484</v>
+        <v>5.2896831630649066</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>595.09132127999999</v>
+        <v>595.22885128999997</v>
       </c>
       <c r="C102" s="5">
-        <v>6.058202950000009</v>
+        <v>6.059075739999912</v>
       </c>
       <c r="D102" s="5">
-        <v>13.064648224385845</v>
+        <v>13.06343391925726</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>597.69500241000003</v>
+        <v>597.82082932000003</v>
       </c>
       <c r="C103" s="5">
-        <v>2.6036811300000409</v>
+        <v>2.5919780300000639</v>
       </c>
       <c r="D103" s="5">
-        <v>5.3785199893371605</v>
+        <v>5.3524956439725324</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>600.34227106000003</v>
+        <v>600.47937100000001</v>
       </c>
       <c r="C104" s="5">
-        <v>2.6472686500000009</v>
+        <v>2.6585416799999848</v>
       </c>
       <c r="D104" s="5">
-        <v>5.4463597166597211</v>
+        <v>5.4689429818694402</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>604.44357217000004</v>
+        <v>604.53276338000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.1013011100000085</v>
+        <v>4.0533923799999911</v>
       </c>
       <c r="D105" s="5">
-        <v>8.5130765463483637</v>
+        <v>8.4079194516633038</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>607.09801089999996</v>
+        <v>607.21523625999998</v>
       </c>
       <c r="C106" s="5">
-        <v>2.6544387299999244</v>
+        <v>2.6824728799999775</v>
       </c>
       <c r="D106" s="5">
-        <v>5.3990161758866062</v>
+        <v>5.4566105945119014</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>610.70583372999999</v>
+        <v>610.83386940000003</v>
       </c>
       <c r="C107" s="5">
-        <v>3.6078228300000319</v>
+        <v>3.6186331400000427</v>
       </c>
       <c r="D107" s="5">
-        <v>7.3690483067879953</v>
+        <v>7.3903833137871189</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>610.46033481999996</v>
+        <v>610.49964795999995</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.24549891000003754</v>
+        <v>-0.33422144000007847</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.48132538266603131</v>
+        <v>-0.65461493899241496</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>614.21753918000002</v>
+        <v>613.23026571000003</v>
       </c>
       <c r="C109" s="5">
-        <v>3.7572043600000598</v>
+        <v>2.7306177500000786</v>
       </c>
       <c r="D109" s="5">
-        <v>7.640859751218998</v>
+        <v>5.5013360054681826</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>615.83278898000003</v>
+        <v>615.69520006000005</v>
       </c>
       <c r="C110" s="5">
-        <v>1.6152498000000151</v>
+        <v>2.4649343500000214</v>
       </c>
       <c r="D110" s="5">
-        <v>3.2017679123059306</v>
+        <v>4.9315868962661824</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>620.56740553999998</v>
+        <v>620.69614292999995</v>
       </c>
       <c r="C111" s="5">
-        <v>4.7346165599999495</v>
+        <v>5.0009428699999035</v>
       </c>
       <c r="D111" s="5">
-        <v>9.626066615768325</v>
+        <v>10.194354547868102</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>622.97306809999998</v>
+        <v>623.10377240000003</v>
       </c>
       <c r="C112" s="5">
-        <v>2.4056625599999961</v>
+        <v>2.4076294700000744</v>
       </c>
       <c r="D112" s="5">
-        <v>4.7523392937349529</v>
+        <v>4.7553005344345145</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>625.78769702</v>
+        <v>625.91941985999995</v>
       </c>
       <c r="C113" s="5">
-        <v>2.8146289200000183</v>
+        <v>2.8156474599999228</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5584450976994937</v>
+        <v>5.5593112852724502</v>
       </c>
       <c r="E113" s="5">
-        <v>6.2398153085525987</v>
+        <v>6.2375304767956719</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>628.89673275999996</v>
+        <v>629.02440521000005</v>
       </c>
       <c r="C114" s="5">
-        <v>3.1090357399999675</v>
+        <v>3.1049853500001063</v>
       </c>
       <c r="D114" s="5">
-        <v>6.1274706760996667</v>
+        <v>6.1179457199038279</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>631.60952091000001</v>
+        <v>631.71326836000003</v>
       </c>
       <c r="C115" s="5">
-        <v>2.7127881500000512</v>
+        <v>2.6888631499999747</v>
       </c>
       <c r="D115" s="5">
-        <v>5.3008686112060666</v>
+        <v>5.2519223668209492</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>634.17565773000001</v>
+        <v>634.28153629999997</v>
       </c>
       <c r="C116" s="5">
-        <v>2.566136819999997</v>
+        <v>2.5682679399999415</v>
       </c>
       <c r="D116" s="5">
-        <v>4.985857672220062</v>
+        <v>4.9892534124945209</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>637.29691086000003</v>
+        <v>637.36540967999997</v>
       </c>
       <c r="C117" s="5">
-        <v>3.1212531300000137</v>
+        <v>3.08387338</v>
       </c>
       <c r="D117" s="5">
-        <v>6.0686262613068864</v>
+        <v>5.9929672105796694</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>639.88636092000002</v>
+        <v>639.96315073999995</v>
       </c>
       <c r="C118" s="5">
-        <v>2.5894500599999901</v>
+        <v>2.5977410599999757</v>
       </c>
       <c r="D118" s="5">
-        <v>4.9862636645070069</v>
+        <v>5.0020387509984943</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>645.59258807000003</v>
+        <v>645.67719347000002</v>
       </c>
       <c r="C119" s="5">
-        <v>5.7062271500000179</v>
+        <v>5.7140427300000738</v>
       </c>
       <c r="D119" s="5">
-        <v>11.241846241140397</v>
+        <v>11.256589841032527</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>648.03731404999996</v>
+        <v>648.08338567999999</v>
       </c>
       <c r="C120" s="5">
-        <v>2.4447259799999301</v>
+        <v>2.406192209999972</v>
       </c>
       <c r="D120" s="5">
-        <v>4.6400001125592283</v>
+        <v>4.5647484132179894</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>651.91801143999999</v>
+        <v>651.13757978000001</v>
       </c>
       <c r="C121" s="5">
-        <v>3.880697390000023</v>
+        <v>3.0541941000000179</v>
       </c>
       <c r="D121" s="5">
-        <v>7.4275326172873246</v>
+        <v>5.8040947293150236</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>653.61463831000003</v>
+        <v>653.50263775999997</v>
       </c>
       <c r="C122" s="5">
-        <v>1.6966268700000455</v>
+        <v>2.3650579799999605</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1681113155261009</v>
+        <v>4.4467683233249566</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>655.96651691</v>
+        <v>656.07097499999998</v>
       </c>
       <c r="C123" s="5">
-        <v>2.3518785999999636</v>
+        <v>2.5683372400000053</v>
       </c>
       <c r="D123" s="5">
-        <v>4.4044047212458359</v>
+        <v>4.8194213861175728</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>659.19995472999994</v>
+        <v>659.30976549000002</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2334378199999492</v>
+        <v>3.2387904900000422</v>
       </c>
       <c r="D124" s="5">
-        <v>6.0781566060829517</v>
+        <v>6.0874973919529562</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>663.29416332000005</v>
+        <v>663.40452162999998</v>
       </c>
       <c r="C125" s="5">
-        <v>4.0942085900001075</v>
+        <v>4.0947561399999586</v>
       </c>
       <c r="D125" s="5">
-        <v>7.7129901786570754</v>
+        <v>7.7127281802250147</v>
       </c>
       <c r="E125" s="5">
-        <v>5.9934809326878336</v>
+        <v>5.988806319251827</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>666.24830209000004</v>
+        <v>666.35201064</v>
       </c>
       <c r="C126" s="5">
-        <v>2.9541387699999859</v>
+        <v>2.9474890100000266</v>
       </c>
       <c r="D126" s="5">
-        <v>5.4773655965714152</v>
+        <v>5.4638017824470975</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>669.74022719000004</v>
+        <v>669.81890395999994</v>
       </c>
       <c r="C127" s="5">
-        <v>3.4919251000000031</v>
+        <v>3.4668933199999401</v>
       </c>
       <c r="D127" s="5">
-        <v>6.4739187551206001</v>
+        <v>6.4251456245088878</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>673.70275746000004</v>
+        <v>673.78147763000004</v>
       </c>
       <c r="C128" s="5">
-        <v>3.962530270000002</v>
+        <v>3.9625736700000971</v>
       </c>
       <c r="D128" s="5">
-        <v>7.3354737569096606</v>
+        <v>7.3346668724178388</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>674.50745472999995</v>
+        <v>674.54307988999994</v>
       </c>
       <c r="C129" s="5">
-        <v>0.80469726999990598</v>
+        <v>0.76160225999990416</v>
       </c>
       <c r="D129" s="5">
-        <v>1.4427812704879361</v>
+        <v>1.3648726541284351</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>680.83914932000005</v>
+        <v>680.88655367000001</v>
       </c>
       <c r="C130" s="5">
-        <v>6.3316945900000974</v>
+        <v>6.3434737800000676</v>
       </c>
       <c r="D130" s="5">
-        <v>11.864734973794167</v>
+        <v>11.887300957533608</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>685.43163726</v>
+        <v>685.47938608000004</v>
       </c>
       <c r="C131" s="5">
-        <v>4.5924879399999554</v>
+        <v>4.5928324100000282</v>
       </c>
       <c r="D131" s="5">
-        <v>8.4015542090962736</v>
+        <v>8.401601104115187</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>686.65471230000003</v>
+        <v>686.70444491000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2230750400000261</v>
+        <v>1.2250588299999663</v>
       </c>
       <c r="D132" s="5">
-        <v>2.1624040720295667</v>
+        <v>2.1657936134604316</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>691.44962548000001</v>
+        <v>690.88667204000001</v>
       </c>
       <c r="C133" s="5">
-        <v>4.7949131799999805</v>
+        <v>4.1822271300000011</v>
       </c>
       <c r="D133" s="5">
-        <v>8.7090475589478356</v>
+        <v>7.5581874236415825</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>691.61055033000002</v>
+        <v>691.54198778</v>
       </c>
       <c r="C134" s="5">
-        <v>0.16092485000001489</v>
+        <v>0.65531573999999182</v>
       </c>
       <c r="D134" s="5">
-        <v>0.27964032955016815</v>
+        <v>1.1441735979623724</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>693.61583656000005</v>
+        <v>693.68420784</v>
       </c>
       <c r="C135" s="5">
-        <v>2.0052862300000243</v>
+        <v>2.1422200599999996</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5353575860765041</v>
+        <v>3.7812851008450332</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>695.62955720000002</v>
+        <v>695.70873857000004</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0137206399999741</v>
+        <v>2.0245307300000377</v>
       </c>
       <c r="D136" s="5">
-        <v>3.5400374804483103</v>
+        <v>3.5589908202558362</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>697.30289367</v>
+        <v>697.38536254999997</v>
       </c>
       <c r="C137" s="5">
-        <v>1.6733364699999811</v>
+        <v>1.6766239799999312</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9250975657552525</v>
+        <v>2.9305827213735647</v>
       </c>
       <c r="E137" s="5">
-        <v>5.1272470391983127</v>
+        <v>5.1221901286575999</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>696.10478446000002</v>
+        <v>696.18011808999995</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.1981092099999842</v>
+        <v>-1.2052444600000172</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.0424722748309421</v>
+        <v>-2.0542800172268838</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>695.61596328999997</v>
+        <v>695.67036882000002</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.4888211700000511</v>
+        <v>-0.50974926999992931</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.83942128289444806</v>
+        <v>-0.87512083044444244</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>694.92724457999998</v>
+        <v>694.97543559999997</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.68871870999998919</v>
+        <v>-0.69493322000005264</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.1816531566215427</v>
+        <v>-1.1921643120928138</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>690.44984851000004</v>
+        <v>690.46699005000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-4.4773960699999407</v>
+        <v>-4.5084455499999194</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.4633864889431578</v>
+        <v>-7.5128079759072097</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>688.75950386</v>
+        <v>688.78718394999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6903446500000427</v>
+        <v>-1.6798061000000644</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8985779248301702</v>
+        <v>-2.8806771441125645</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>687.79938239000001</v>
+        <v>687.82985642999995</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.96012146999999004</v>
+        <v>-0.95732752000003529</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.6600181318388141</v>
+        <v>-1.6551583434419426</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>682.83291309000003</v>
+        <v>682.87064103</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.9664692999999716</v>
+        <v>-4.9592153999999482</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.3289982268008096</v>
+        <v>-8.3169574166409692</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>683.35898196999995</v>
+        <v>682.98959735999995</v>
       </c>
       <c r="C145" s="5">
-        <v>0.52606887999991159</v>
+        <v>0.11895632999994632</v>
       </c>
       <c r="D145" s="5">
-        <v>0.92843281178129899</v>
+        <v>0.20924086296527644</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>680.70610042999999</v>
+        <v>680.66036827999994</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.652881539999953</v>
+        <v>-2.3292290800000046</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.5603522778130738</v>
+        <v>-4.0165171307230079</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>676.94741925999995</v>
+        <v>676.99524054000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.7586811700000453</v>
+        <v>-3.6651277399998889</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4285132227222652</v>
+        <v>-6.2736265126779989</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>674.08208675000003</v>
+        <v>674.13710139</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.8653325099999165</v>
+        <v>-2.8581391500000564</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9626776239453001</v>
+        <v>-4.9501651890679792</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>672.97185118000004</v>
+        <v>673.02737053999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.1102355699999862</v>
+        <v>-1.1097308500000054</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.9586338189324315</v>
+        <v>-1.9575931350617637</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.4893075463866774</v>
+        <v>-3.4927592860473311</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>671.9773993</v>
+        <v>672.02775377</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.99445188000004237</v>
+        <v>-0.99961676999998872</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.7589014230080857</v>
+        <v>-1.7678174853881123</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>671.22340796000003</v>
+        <v>671.25797584999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.75399133999997048</v>
+        <v>-0.7697779200000241</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.3381800361590646</v>
+        <v>-1.3659199869949346</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>670.71154909999996</v>
+        <v>670.73507919999997</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.51185886000007486</v>
+        <v>-0.52289665000000696</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.91126289031433494</v>
+        <v>-0.93078163455246887</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>670.96414073000005</v>
+        <v>670.96869804000005</v>
       </c>
       <c r="C153" s="5">
-        <v>0.25259163000009721</v>
+        <v>0.23361884000007649</v>
       </c>
       <c r="D153" s="5">
-        <v>0.45286022136306059</v>
+        <v>0.41876484948049075</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>671.56471802999999</v>
+        <v>671.57867263000003</v>
       </c>
       <c r="C154" s="5">
-        <v>0.60057729999994081</v>
+        <v>0.60997458999997889</v>
       </c>
       <c r="D154" s="5">
-        <v>1.0794188748496358</v>
+        <v>1.0963857021097034</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>666.33665019</v>
+        <v>666.34578852000004</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.2280678399999942</v>
+        <v>-5.2328841099999863</v>
       </c>
       <c r="D155" s="5">
-        <v>-8.9520952656725115</v>
+        <v>-8.959813791509152</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>668.11337243000003</v>
+        <v>668.12149290000002</v>
       </c>
       <c r="C156" s="5">
-        <v>1.7767222400000264</v>
+        <v>1.7757043799999792</v>
       </c>
       <c r="D156" s="5">
-        <v>3.2470275921838265</v>
+        <v>3.2450949072663215</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>668.85929815999998</v>
+        <v>668.68174509999994</v>
       </c>
       <c r="C157" s="5">
-        <v>0.74592572999995355</v>
+        <v>0.5602521999999226</v>
       </c>
       <c r="D157" s="5">
-        <v>1.3480165250848719</v>
+        <v>1.0109119389867471</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>668.87936934000004</v>
+        <v>668.85421487999997</v>
       </c>
       <c r="C158" s="5">
-        <v>2.007118000005903E-2</v>
+        <v>0.17246978000002855</v>
       </c>
       <c r="D158" s="5">
-        <v>3.6015633822206183E-2</v>
+        <v>0.3099495183220613</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>667.02740266000001</v>
+        <v>667.04368771999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.8519666800000323</v>
+        <v>-1.8105271599999924</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.2723806649153642</v>
+        <v>-3.2003633791777841</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>668.50230394000005</v>
+        <v>668.53385294999998</v>
       </c>
       <c r="C160" s="5">
-        <v>1.4749012800000401</v>
+        <v>1.4901652300000023</v>
       </c>
       <c r="D160" s="5">
-        <v>2.6858943467578555</v>
+        <v>2.7139663965920269</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>667.91430554999999</v>
+        <v>667.94882928000004</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.5879983900000525</v>
+        <v>-0.58502366999994138</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.0503996829324014</v>
+        <v>-1.0450621148679673</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.75152409734999814</v>
+        <v>-0.75458168304881612</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>666.16678024999999</v>
+        <v>666.19500238000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7475253000000066</v>
+        <v>-1.7538269000000355</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.0948811713778168</v>
+        <v>-3.1057224586234056</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>663.47973589000003</v>
+        <v>663.49842226999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.6870443599999589</v>
+        <v>-2.6965801100000135</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.7343589528509034</v>
+        <v>-4.7505911261811917</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>660.78948637999997</v>
+        <v>660.79754839999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.6902495100000579</v>
+        <v>-2.7008738700000094</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.7586514692801511</v>
+        <v>-4.776894112354368</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>662.66922939999995</v>
+        <v>662.66991281000003</v>
       </c>
       <c r="C165" s="5">
-        <v>1.8797430199999781</v>
+        <v>1.8723644100000456</v>
       </c>
       <c r="D165" s="5">
-        <v>3.4675499472122562</v>
+        <v>3.4536830609749991</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>662.89612516</v>
+        <v>662.90084210999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.22689576000004763</v>
+        <v>0.23092929999995704</v>
       </c>
       <c r="D166" s="5">
-        <v>0.41165068292352558</v>
+        <v>0.41898222160545728</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>662.60705543999995</v>
+        <v>662.60703332000003</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.28906972000004316</v>
+        <v>-0.2938087899999573</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.52203187901193049</v>
+        <v>-0.53056556215032025</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>664.97372333999999</v>
+        <v>664.97266341</v>
       </c>
       <c r="C168" s="5">
-        <v>2.3666679000000386</v>
+        <v>2.3656300899999678</v>
       </c>
       <c r="D168" s="5">
-        <v>4.3713115523149604</v>
+        <v>4.3693570374528923</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>663.96857896999995</v>
+        <v>663.89957886000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0051443700000391</v>
+        <v>-1.0730845499999759</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.7988620753367934</v>
+        <v>-1.9193777287235481</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>664.35058492999997</v>
+        <v>664.33634591999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.38200596000001497</v>
+        <v>0.43676705999996557</v>
       </c>
       <c r="D170" s="5">
-        <v>0.69259376926458227</v>
+        <v>0.79232025937583384</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>664.82429005999995</v>
+        <v>664.82718145000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.47370512999998482</v>
+        <v>0.49083553000002667</v>
       </c>
       <c r="D171" s="5">
-        <v>0.85900539045773439</v>
+        <v>0.89021474377799503</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>664.11538825000002</v>
+        <v>664.13299133999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.70890180999992936</v>
+        <v>-0.69419011000002229</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.2720818473178075</v>
+        <v>-1.2458286270337959</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>666.6966003</v>
+        <v>666.71363682000003</v>
       </c>
       <c r="C173" s="5">
-        <v>2.5812120499999764</v>
+        <v>2.5806454800000438</v>
       </c>
       <c r="D173" s="5">
-        <v>4.7650357010858624</v>
+        <v>4.7638383515231641</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.18231459333653</v>
+        <v>-0.18492321654810517</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>668.52084837999996</v>
+        <v>668.53479044999995</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8242480799999612</v>
+        <v>1.8211536299999125</v>
       </c>
       <c r="D174" s="5">
-        <v>3.3333671986755853</v>
+        <v>3.3275413173159185</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>670.55515792000006</v>
+        <v>670.56406572000003</v>
       </c>
       <c r="C175" s="5">
-        <v>2.0343095400000948</v>
+        <v>2.0292752700000847</v>
       </c>
       <c r="D175" s="5">
-        <v>3.7133402889589107</v>
+        <v>3.7039184569886974</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>672.94637556999999</v>
+        <v>672.94809086999999</v>
       </c>
       <c r="C176" s="5">
-        <v>2.3912176499999305</v>
+        <v>2.3840251499999567</v>
       </c>
       <c r="D176" s="5">
-        <v>4.3641670416089129</v>
+        <v>4.3507234756202884</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>674.33956544</v>
+        <v>674.33796932999996</v>
       </c>
       <c r="C177" s="5">
-        <v>1.3931898700000147</v>
+        <v>1.3898784599999772</v>
       </c>
       <c r="D177" s="5">
-        <v>2.5128245820988049</v>
+        <v>2.5067774925593422</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>675.25809839999999</v>
+        <v>675.25896081999997</v>
       </c>
       <c r="C178" s="5">
-        <v>0.91853295999999318</v>
+        <v>0.9209914900000058</v>
       </c>
       <c r="D178" s="5">
-        <v>1.6468480197984414</v>
+        <v>1.651293047638891</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>676.55975245000002</v>
+        <v>676.55460452</v>
       </c>
       <c r="C179" s="5">
-        <v>1.3016540500000247</v>
+        <v>1.2956437000000278</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3378496641681679</v>
+        <v>2.3269375358413225</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>680.59406096999999</v>
+        <v>680.58756358000005</v>
       </c>
       <c r="C180" s="5">
-        <v>4.0343085199999678</v>
+        <v>4.0329590600000529</v>
       </c>
       <c r="D180" s="5">
-        <v>7.394973721972331</v>
+        <v>7.3924765843073947</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>681.65390791000004</v>
+        <v>681.64051813000003</v>
       </c>
       <c r="C181" s="5">
-        <v>1.0598469400000567</v>
+        <v>1.0529545499999813</v>
       </c>
       <c r="D181" s="5">
-        <v>1.8847739155648524</v>
+        <v>1.8724304114386303</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>682.92936058999999</v>
+        <v>682.92536370000005</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2754526799999439</v>
+        <v>1.2848455700000159</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2685894904858728</v>
+        <v>2.2855151381154792</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>686.45768049000003</v>
+        <v>686.45441178999999</v>
       </c>
       <c r="C183" s="5">
-        <v>3.5283199000000423</v>
+        <v>3.5290480899999466</v>
       </c>
       <c r="D183" s="5">
-        <v>6.3789770839852267</v>
+        <v>6.3803696548751843</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>687.65814590000002</v>
+        <v>687.66582310000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2004654099999925</v>
+        <v>1.2114113100000168</v>
       </c>
       <c r="D184" s="5">
-        <v>2.1188419224357213</v>
+        <v>2.138359812257562</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>690.15658261999999</v>
+        <v>690.16365389999999</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4984367199999724</v>
+        <v>2.4978307999999743</v>
       </c>
       <c r="D185" s="5">
-        <v>4.4480921637481519</v>
+        <v>4.446941129163795</v>
       </c>
       <c r="E185" s="5">
-        <v>3.5188393505296789</v>
+        <v>3.5172547530073928</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>693.61201018999998</v>
+        <v>693.61779620000004</v>
       </c>
       <c r="C186" s="5">
-        <v>3.4554275699999835</v>
+        <v>3.4541423000000577</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1763127754220992</v>
+        <v>6.1738868418347082</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>695.36352687999999</v>
+        <v>695.36749931999998</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7515166900000168</v>
+        <v>1.7497031199999356</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0726956552082685</v>
+        <v>3.0694438671135416</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>697.34777182000005</v>
+        <v>697.34784792999994</v>
       </c>
       <c r="C188" s="5">
-        <v>1.9842449400000532</v>
+        <v>1.9803486099999645</v>
       </c>
       <c r="D188" s="5">
-        <v>3.4784994303018069</v>
+        <v>3.4715414456618632</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>700.21915428</v>
+        <v>700.21878595999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.8713824599999498</v>
+        <v>2.8709380300000475</v>
       </c>
       <c r="D189" s="5">
-        <v>5.0545406406357074</v>
+        <v>5.053739940275781</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>701.70130678999999</v>
+        <v>701.70159540999998</v>
       </c>
       <c r="C190" s="5">
-        <v>1.4821525099999917</v>
+        <v>1.4828094499999906</v>
       </c>
       <c r="D190" s="5">
-        <v>2.5698179933133725</v>
+        <v>2.5709716904415369</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>703.61685304000002</v>
+        <v>703.61073612999996</v>
       </c>
       <c r="C191" s="5">
-        <v>1.915546250000034</v>
+        <v>1.9091407199999821</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3254662685600067</v>
+        <v>3.3141776981681303</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>707.48458141000003</v>
+        <v>707.48278052000001</v>
       </c>
       <c r="C192" s="5">
-        <v>3.8677283700000089</v>
+        <v>3.8720443900000419</v>
       </c>
       <c r="D192" s="5">
-        <v>6.7994352581836948</v>
+        <v>6.8073148807627382</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>707.32770511000001</v>
+        <v>707.31652711000004</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.15687630000002173</v>
+        <v>-0.16625340999996752</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.26576147458284849</v>
+        <v>-0.28162726802657412</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>710.90346169999998</v>
+        <v>710.90998311999999</v>
       </c>
       <c r="C194" s="5">
-        <v>3.575756589999969</v>
+        <v>3.5934560099999544</v>
       </c>
       <c r="D194" s="5">
-        <v>6.2379099305415853</v>
+        <v>6.2697563080961638</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>709.38765553999997</v>
+        <v>709.38578932999997</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.515806160000011</v>
+        <v>-1.5241937900000266</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.5288761591268583</v>
+        <v>-2.5426819121807553</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>713.45894573999999</v>
+        <v>713.46254216</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0712902000000213</v>
+        <v>4.0767528300000322</v>
       </c>
       <c r="D196" s="5">
-        <v>7.10859721408863</v>
+        <v>7.1184579317048025</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>715.94338501000004</v>
+        <v>715.94710020000002</v>
       </c>
       <c r="C197" s="5">
-        <v>2.4844392700000526</v>
+        <v>2.4845580400000244</v>
       </c>
       <c r="D197" s="5">
-        <v>4.2596628266469372</v>
+        <v>4.2598484921409829</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7363698382919308</v>
+        <v>3.7358452816664611</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>718.48556554000004</v>
+        <v>718.48874708999995</v>
       </c>
       <c r="C198" s="5">
-        <v>2.542180529999996</v>
+        <v>2.5416468899999245</v>
       </c>
       <c r="D198" s="5">
-        <v>4.345182090658728</v>
+        <v>4.3442291071103423</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>720.62129875999995</v>
+        <v>720.62515680000001</v>
       </c>
       <c r="C199" s="5">
-        <v>2.1357332199999064</v>
+        <v>2.1364097100000663</v>
       </c>
       <c r="D199" s="5">
-        <v>3.6259578715803542</v>
+        <v>3.6271089107825949</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>724.14632191999999</v>
+        <v>724.14441255999998</v>
       </c>
       <c r="C200" s="5">
-        <v>3.5250231600000461</v>
+        <v>3.5192557599999645</v>
       </c>
       <c r="D200" s="5">
-        <v>6.030502959158679</v>
+        <v>6.0203366530011682</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>727.46647025000004</v>
+        <v>727.46816521999995</v>
       </c>
       <c r="C201" s="5">
-        <v>3.3201483300000518</v>
+        <v>3.3237526599999683</v>
       </c>
       <c r="D201" s="5">
-        <v>5.6427802211608036</v>
+        <v>5.6490767208235315</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>730.16858875000003</v>
+        <v>730.16957294999997</v>
       </c>
       <c r="C202" s="5">
-        <v>2.7021184999999832</v>
+        <v>2.7014077300000281</v>
       </c>
       <c r="D202" s="5">
-        <v>4.5495048544020644</v>
+        <v>4.548272783348728</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>733.94332240000006</v>
+        <v>733.93371592000005</v>
       </c>
       <c r="C203" s="5">
-        <v>3.7747336500000301</v>
+        <v>3.7641429700000799</v>
       </c>
       <c r="D203" s="5">
-        <v>6.3830726540655469</v>
+        <v>6.3646442119117852</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>733.99244544999999</v>
+        <v>733.99192912000001</v>
       </c>
       <c r="C204" s="5">
-        <v>4.9123049999934665E-2</v>
+        <v>5.8213199999954668E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>8.0345937701986614E-2</v>
+        <v>9.5221571898274071E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>739.21496629000001</v>
+        <v>739.20400993999999</v>
       </c>
       <c r="C205" s="5">
-        <v>5.2225208400000156</v>
+        <v>5.2120808199999829</v>
       </c>
       <c r="D205" s="5">
-        <v>8.8804565630122845</v>
+        <v>8.8620116976999554</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>748.58887541000001</v>
+        <v>748.59632693000003</v>
       </c>
       <c r="C206" s="5">
-        <v>9.3739091200000075</v>
+        <v>9.3923169900000403</v>
       </c>
       <c r="D206" s="5">
-        <v>16.324558609938954</v>
+        <v>16.359148090991592</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>748.98246008000001</v>
+        <v>748.98301332000005</v>
       </c>
       <c r="C207" s="5">
-        <v>0.39358466999999564</v>
+        <v>0.38668639000002258</v>
       </c>
       <c r="D207" s="5">
-        <v>0.63275021033901702</v>
+        <v>0.62162239256629004</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>753.13176982000005</v>
+        <v>753.13347003000001</v>
       </c>
       <c r="C208" s="5">
-        <v>4.1493097400000352</v>
+        <v>4.1504567099999576</v>
       </c>
       <c r="D208" s="5">
-        <v>6.8542619090150136</v>
+        <v>6.8562094895539438</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>758.68744234999997</v>
+        <v>758.69230334999997</v>
       </c>
       <c r="C209" s="5">
-        <v>5.5556725299999243</v>
+        <v>5.5588333199999624</v>
       </c>
       <c r="D209" s="5">
-        <v>9.2202413751166556</v>
+        <v>9.2256801282193592</v>
       </c>
       <c r="E209" s="5">
-        <v>5.9703124904775695</v>
+        <v>5.9704415505082764</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>755.64890360000004</v>
+        <v>755.65166395000006</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.0385387499999297</v>
+        <v>-3.0406393999999182</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.7015297228192976</v>
+        <v>-4.7046792674081743</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>761.76942903999998</v>
+        <v>761.77400704000001</v>
       </c>
       <c r="C211" s="5">
-        <v>6.1205254399999376</v>
+        <v>6.1223430899999585</v>
       </c>
       <c r="D211" s="5">
-        <v>10.164533249880826</v>
+        <v>10.167648828002186</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>766.46308598999997</v>
+        <v>766.45988626999997</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6936569499999905</v>
+        <v>4.685879229999955</v>
       </c>
       <c r="D212" s="5">
-        <v>7.6496057681086693</v>
+        <v>7.6364504904211428</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>766.88373691000004</v>
+        <v>766.88778874000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.42065092000007098</v>
+        <v>0.42790247000004911</v>
       </c>
       <c r="D213" s="5">
-        <v>0.66057660610494562</v>
+        <v>0.67200200946408994</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>769.62455938999994</v>
+        <v>769.62617221000005</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7408224799999061</v>
+        <v>2.7383834700000307</v>
       </c>
       <c r="D214" s="5">
-        <v>4.374084876266604</v>
+        <v>4.3700921494870926</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>773.00804633999996</v>
+        <v>772.99324012</v>
       </c>
       <c r="C215" s="5">
-        <v>3.3834869500000195</v>
+        <v>3.3670679099999461</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4049870495481045</v>
+        <v>5.3781124506852906</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>773.83161771000005</v>
+        <v>773.83069923999994</v>
       </c>
       <c r="C216" s="5">
-        <v>0.82357137000008152</v>
+        <v>0.8374591199999486</v>
       </c>
       <c r="D216" s="5">
-        <v>1.2860116816889144</v>
+        <v>1.3078520720059661</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>775.08656180000003</v>
+        <v>775.07985885000005</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2549440899999809</v>
+        <v>1.2491596100001061</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9635252956852867</v>
+        <v>1.9543965511595651</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>777.95026457999995</v>
+        <v>777.95583424999995</v>
       </c>
       <c r="C218" s="5">
-        <v>2.863702779999926</v>
+        <v>2.875975399999902</v>
       </c>
       <c r="D218" s="5">
-        <v>4.5248388150458618</v>
+        <v>4.5446679247197919</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>780.06488680999996</v>
+        <v>780.06509612000002</v>
       </c>
       <c r="C219" s="5">
-        <v>2.114622230000009</v>
+        <v>2.1092618700000685</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3110459268601788</v>
+        <v>3.3025031998481058</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>782.36626503000002</v>
+        <v>782.36735247000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.3013782200000605</v>
+        <v>2.3022563499999933</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5983018897491892</v>
+        <v>3.5996962648980224</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>784.44546320999996</v>
+        <v>784.45186154999999</v>
       </c>
       <c r="C221" s="5">
-        <v>2.0791981799999348</v>
+        <v>2.0845090799999753</v>
       </c>
       <c r="D221" s="5">
-        <v>3.2361210857957623</v>
+        <v>3.2445040471486664</v>
       </c>
       <c r="E221" s="5">
-        <v>3.3950767367673329</v>
+        <v>3.3952576144846702</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>788.76548327</v>
+        <v>788.76840360000006</v>
       </c>
       <c r="C222" s="5">
-        <v>4.3200200600000471</v>
+        <v>4.3165420500000664</v>
       </c>
       <c r="D222" s="5">
-        <v>6.8124069004019461</v>
+        <v>6.8066980394325238</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>790.83922617999997</v>
+        <v>790.84483130000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0737429099999645</v>
+        <v>2.0764276999999538</v>
       </c>
       <c r="D223" s="5">
-        <v>3.2009418161181857</v>
+        <v>3.2051340909824422</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>789.53909291000002</v>
+        <v>789.53524203999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.3001332699999466</v>
+        <v>-1.3095892600000525</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9550497707116365</v>
+        <v>-1.9691259491265822</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>789.06005317999995</v>
+        <v>789.06595263999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.47903973000006772</v>
+        <v>-0.46928939999997965</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.72565534683097788</v>
+        <v>-0.710937134025591</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>790.61817986999995</v>
+        <v>790.61954834999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.5581266899999946</v>
+        <v>1.5535957099999678</v>
       </c>
       <c r="D226" s="5">
-        <v>2.39549953363416</v>
+        <v>2.3884398431885723</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>790.43968210000003</v>
+        <v>790.42063727000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.17849776999992173</v>
+        <v>-0.19891107999990254</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.27058769117571657</v>
+        <v>-0.30148923607750122</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>791.36737688000005</v>
+        <v>791.36603743000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.92769478000002437</v>
+        <v>0.94540015999996285</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4174995496329723</v>
+        <v>1.444766285437038</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>792.71395360999998</v>
+        <v>792.71116029999996</v>
       </c>
       <c r="C229" s="5">
-        <v>1.3465767299999243</v>
+        <v>1.3451228699999547</v>
       </c>
       <c r="D229" s="5">
-        <v>2.0611171009742746</v>
+        <v>2.0588744450813712</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>795.15609905999997</v>
+        <v>795.15920321999999</v>
       </c>
       <c r="C230" s="5">
-        <v>2.4421454499999982</v>
+        <v>2.4480429200000344</v>
       </c>
       <c r="D230" s="5">
-        <v>3.760175859788828</v>
+        <v>3.7694244984991521</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>793.72982414000001</v>
+        <v>793.73185707000005</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.4262749199999689</v>
+        <v>-1.4273461499999485</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.1313369445304153</v>
+        <v>-2.1329137089172834</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>792.94471637000004</v>
+        <v>792.94484517000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.78510776999996779</v>
+        <v>-0.78701190000003862</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.1805286046183916</v>
+        <v>-1.1833731426152849</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>791.01205436999999</v>
+        <v>791.01780572999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.9326620000000503</v>
+        <v>-1.9270394400000441</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8858962301147928</v>
+        <v>-2.8776119322477367</v>
       </c>
       <c r="E233" s="5">
-        <v>0.8370997689411297</v>
+        <v>0.83701046575710425</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>785.32999416999996</v>
+        <v>785.33423456000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.6820602000000235</v>
+        <v>-5.6835711699999365</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.2874020947960485</v>
+        <v>-8.2894616158343482</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>779.71022392999998</v>
+        <v>779.71616554000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6197702399999798</v>
+        <v>-5.6180690200000072</v>
       </c>
       <c r="D235" s="5">
-        <v>-8.2570861938921265</v>
+        <v>-8.2546412885876936</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>776.61108568999998</v>
+        <v>776.61011335000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.099138240000002</v>
+        <v>-3.106052190000014</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.666776163649244</v>
+        <v>-4.6769255011299915</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>775.22803078000004</v>
+        <v>775.23334666000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.3830549099999416</v>
+        <v>-1.376766689999954</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.1162533372010683</v>
+        <v>-2.106727779913975</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>775.10571950999997</v>
+        <v>775.10691248000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12231127000006836</v>
+        <v>-0.12643418000004658</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.18916527901825519</v>
+        <v>-0.19553466854993484</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>772.46840288999999</v>
+        <v>772.44557827000006</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6373166199999787</v>
+        <v>-2.66133420999995</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.00748070057384</v>
+        <v>-4.0432836671210666</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>772.27651291999996</v>
+        <v>772.27519666000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.19188997000003383</v>
+        <v>-0.17038161000004948</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.29768676226693547</v>
+        <v>-0.26436823533442233</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>771.49414429000001</v>
+        <v>771.49409806999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.78236862999995083</v>
+        <v>-0.78109859000005599</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.2089308087468109</v>
+        <v>-1.2069812687743431</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>771.07363741999995</v>
+        <v>771.07437390999996</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.42050687000005382</v>
+        <v>-0.41972415999998702</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.65210899708755266</v>
+        <v>-0.65089886326965551</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>771.36349657000005</v>
+        <v>771.36604248000003</v>
       </c>
       <c r="C243" s="5">
-        <v>0.28985915000009754</v>
+        <v>0.29166857000006985</v>
       </c>
       <c r="D243" s="5">
-        <v>0.45203339776220819</v>
+        <v>0.45486061391284416</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>771.71935896000002</v>
+        <v>771.71904093000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.35586238999997022</v>
+        <v>0.35299844999997276</v>
       </c>
       <c r="D244" s="5">
-        <v>0.55501730133913352</v>
+        <v>0.55053751518934213</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>772.99409236999998</v>
+        <v>772.99943814999995</v>
       </c>
       <c r="C245" s="5">
-        <v>1.2747334099999534</v>
+        <v>1.2803972199999407</v>
       </c>
       <c r="D245" s="5">
-        <v>2.0002789200195048</v>
+        <v>2.0092485198591081</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.277836589273019</v>
+        <v>-2.277871300680967</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>774.98485073999996</v>
+        <v>774.99052914000004</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9907583699999805</v>
+        <v>1.9910909900000888</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1346167562142924</v>
+        <v>3.1351259468031412</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>775.22427574000005</v>
+        <v>775.23093441000003</v>
       </c>
       <c r="C247" s="5">
-        <v>0.23942500000009659</v>
+        <v>0.24040526999999656</v>
       </c>
       <c r="D247" s="5">
-        <v>0.3713604127300929</v>
+        <v>0.37288071983989646</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>780.18467695000004</v>
+        <v>780.18724769999994</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9604012099999863</v>
+        <v>4.9563132899999118</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9544699025697829</v>
+        <v>7.94761164950053</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>780.65875295000001</v>
+        <v>780.66232560000003</v>
       </c>
       <c r="C249" s="5">
-        <v>0.47407599999996819</v>
+        <v>0.47507790000008754</v>
       </c>
       <c r="D249" s="5">
-        <v>0.7316169328443145</v>
+        <v>0.73316587132246092</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>783.60447352999995</v>
+        <v>783.60364200000004</v>
       </c>
       <c r="C250" s="5">
-        <v>2.9457205799999429</v>
+        <v>2.9413164000000052</v>
       </c>
       <c r="D250" s="5">
-        <v>4.6232190294842601</v>
+        <v>4.6161413751849123</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>785.18166015999998</v>
+        <v>785.16080958999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.5771866300000283</v>
+        <v>1.5571675899999491</v>
       </c>
       <c r="D251" s="5">
-        <v>2.4421970930608605</v>
+        <v>2.410861603276393</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>786.82261168000002</v>
+        <v>786.81896608</v>
       </c>
       <c r="C252" s="5">
-        <v>1.6409515200000442</v>
+        <v>1.6581564900000103</v>
       </c>
       <c r="D252" s="5">
-        <v>2.5369090412932671</v>
+        <v>2.5638864986510912</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>788.05883988000005</v>
+        <v>788.05699444000004</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2362282000000278</v>
+        <v>1.2380283600000439</v>
       </c>
       <c r="D253" s="5">
-        <v>1.9017762017649487</v>
+        <v>1.9045784242565755</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>787.80447321999998</v>
+        <v>787.80332082999996</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.25436666000007335</v>
+        <v>-0.25367361000007804</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.38664459556507769</v>
+        <v>-0.38559390549370853</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>794.78428109000004</v>
+        <v>794.78390423999997</v>
       </c>
       <c r="C255" s="5">
-        <v>6.9798078700000588</v>
+        <v>6.9805834100000084</v>
       </c>
       <c r="D255" s="5">
-        <v>11.165473317953744</v>
+        <v>11.166792149323301</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>796.07021902999998</v>
+        <v>796.07270629000004</v>
       </c>
       <c r="C256" s="5">
-        <v>1.2859379399999398</v>
+        <v>1.2888020500000721</v>
       </c>
       <c r="D256" s="5">
-        <v>1.958936435473424</v>
+        <v>1.9633394093268253</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>797.84525154000005</v>
+        <v>797.85188330999995</v>
       </c>
       <c r="C257" s="5">
-        <v>1.7750325100000737</v>
+        <v>1.7791770199999064</v>
       </c>
       <c r="D257" s="5">
-        <v>2.7087510797817904</v>
+        <v>2.7151450810517508</v>
       </c>
       <c r="E257" s="5">
-        <v>3.2149222633521601</v>
+        <v>3.2150663937710933</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>798.86948285999995</v>
+        <v>798.87754571000005</v>
       </c>
       <c r="C258" s="5">
-        <v>1.0242313199998989</v>
+        <v>1.0256624000001011</v>
       </c>
       <c r="D258" s="5">
-        <v>1.5514197249506312</v>
+        <v>1.5535897494192152</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>801.66464038000004</v>
+        <v>801.67560447999995</v>
       </c>
       <c r="C259" s="5">
-        <v>2.7951575200000889</v>
+        <v>2.7980587699998978</v>
       </c>
       <c r="D259" s="5">
-        <v>4.2804182175693928</v>
+        <v>4.2849029545214856</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>805.12006859999997</v>
+        <v>805.13053077999996</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4554282199999307</v>
+        <v>3.454926300000011</v>
       </c>
       <c r="D260" s="5">
-        <v>5.2967788775669655</v>
+        <v>5.2959170074422524</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>810.29415004999998</v>
+        <v>810.29122530999996</v>
       </c>
       <c r="C261" s="5">
-        <v>5.174081450000017</v>
+        <v>5.1606945300000007</v>
       </c>
       <c r="D261" s="5">
-        <v>7.9902675079434493</v>
+        <v>7.9687528582142342</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>809.92307051</v>
+        <v>809.9203162</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37107953999998244</v>
+        <v>-0.37090910999995685</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.54816583020684817</v>
+        <v>-0.54791667395178711</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>810.40305560000002</v>
+        <v>810.38650374999997</v>
       </c>
       <c r="C263" s="5">
-        <v>0.47998509000001377</v>
+        <v>0.46618754999997236</v>
       </c>
       <c r="D263" s="5">
-        <v>0.71347914101083099</v>
+        <v>0.69290702948499039</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>814.00128219999999</v>
+        <v>813.99119565000001</v>
       </c>
       <c r="C264" s="5">
-        <v>3.5982265999999754</v>
+        <v>3.6046919000000344</v>
       </c>
       <c r="D264" s="5">
-        <v>5.4601123339152347</v>
+        <v>5.4702787972596756</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>817.12114924000002</v>
+        <v>817.11719209</v>
       </c>
       <c r="C265" s="5">
-        <v>3.119867040000031</v>
+        <v>3.1259964399999944</v>
       </c>
       <c r="D265" s="5">
-        <v>4.6975088070495108</v>
+        <v>4.7069930592378073</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>819.62472287000003</v>
+        <v>819.61335377</v>
       </c>
       <c r="C266" s="5">
-        <v>2.5035736300000053</v>
+        <v>2.4961616800000002</v>
       </c>
       <c r="D266" s="5">
-        <v>3.7392686822369514</v>
+        <v>3.7280301031286767</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>819.16110881999998</v>
+        <v>819.15416404999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46361405000004652</v>
+        <v>-0.45918972000004032</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.67666252973612728</v>
+        <v>-0.67023420317818827</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>821.00298931999998</v>
+        <v>821.00890206999998</v>
       </c>
       <c r="C268" s="5">
-        <v>1.841880500000002</v>
+        <v>1.8547380200000134</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7318144427277868</v>
+        <v>2.7511460042215941</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>824.5988744</v>
+        <v>824.60956796000005</v>
       </c>
       <c r="C269" s="5">
-        <v>3.5958850800000164</v>
+        <v>3.600665890000073</v>
       </c>
       <c r="D269" s="5">
-        <v>5.3843183450393184</v>
+        <v>5.3916106985534284</v>
       </c>
       <c r="E269" s="5">
-        <v>3.3532345788058748</v>
+        <v>3.3537157973472675</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>829.31456942</v>
+        <v>829.32845305000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.7156950199999983</v>
+        <v>4.7188850899999579</v>
       </c>
       <c r="D270" s="5">
-        <v>7.082546395894207</v>
+        <v>7.0873945667535798</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>830.41620232000002</v>
+        <v>830.44020327999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.1016329000000269</v>
+        <v>1.1117502299999842</v>
       </c>
       <c r="D271" s="5">
-        <v>1.605736439047134</v>
+        <v>1.6205649987597326</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>833.53391242999999</v>
+        <v>833.56620128999998</v>
       </c>
       <c r="C272" s="5">
-        <v>3.1177101099999618</v>
+        <v>3.1259980099999893</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5994778204655695</v>
+        <v>4.6118229390544663</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>835.33996347000004</v>
+        <v>835.33011447000001</v>
       </c>
       <c r="C273" s="5">
-        <v>1.8060510400000567</v>
+        <v>1.7639131800000314</v>
       </c>
       <c r="D273" s="5">
-        <v>2.6312979785126256</v>
+        <v>2.5690889756767143</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>838.78046816000005</v>
+        <v>838.76981780999995</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4405046900000116</v>
+        <v>3.4397033399999373</v>
       </c>
       <c r="D274" s="5">
-        <v>5.0559367382226439</v>
+        <v>5.0547932848605592</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>842.13450733000002</v>
+        <v>842.11016195000002</v>
       </c>
       <c r="C275" s="5">
-        <v>3.3540391699999645</v>
+        <v>3.3403441400000702</v>
       </c>
       <c r="D275" s="5">
-        <v>4.9054022639189343</v>
+        <v>4.8849954700312281</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>844.69097921000002</v>
+        <v>844.67485450000004</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5564718800000037</v>
+        <v>2.5646925500000179</v>
       </c>
       <c r="D276" s="5">
-        <v>3.7042879380841276</v>
+        <v>3.7165090374165599</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>849.61288344000002</v>
+        <v>849.60480814000005</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9219042299999956</v>
+        <v>4.9299536400000079</v>
       </c>
       <c r="D277" s="5">
-        <v>7.2207394802904723</v>
+        <v>7.2330726334793205</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>853.75370408000003</v>
+        <v>853.72033942999997</v>
       </c>
       <c r="C278" s="5">
-        <v>4.1408206400000154</v>
+        <v>4.1155312899999217</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0078773246875272</v>
+        <v>5.9702605525148611</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>857.71923761000005</v>
+        <v>857.70527846000005</v>
       </c>
       <c r="C279" s="5">
-        <v>3.9655335300000161</v>
+        <v>3.9849390300000778</v>
       </c>
       <c r="D279" s="5">
-        <v>5.7184043875884605</v>
+        <v>5.7473403207216833</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>863.40906801000006</v>
+        <v>863.422506</v>
       </c>
       <c r="C280" s="5">
-        <v>5.6898304000000053</v>
+        <v>5.7172275399999535</v>
       </c>
       <c r="D280" s="5">
-        <v>8.2573659569022073</v>
+        <v>8.2987350363515677</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>865.27245583000001</v>
+        <v>865.29345479000006</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8633878199999572</v>
+        <v>1.8709487900000568</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6207731084398445</v>
+        <v>2.6314928959087824</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9325293415656501</v>
+        <v>4.9337151072170737</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>865.48104874000001</v>
+        <v>865.50135404000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.20859290999999303</v>
+        <v>0.20789924999996856</v>
       </c>
       <c r="D282" s="5">
-        <v>0.28967020049632808</v>
+        <v>0.28869863519060956</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>869.65617538000004</v>
+        <v>869.69936603999997</v>
       </c>
       <c r="C283" s="5">
-        <v>4.1751266400000304</v>
+        <v>4.1980119999999488</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9449524937570608</v>
+        <v>5.9782691358524431</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>872.39966396</v>
+        <v>872.46266748999994</v>
       </c>
       <c r="C284" s="5">
-        <v>2.743488579999962</v>
+        <v>2.7633014499999717</v>
       </c>
       <c r="D284" s="5">
-        <v>3.8519972030200744</v>
+        <v>3.8801073651407503</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>876.78450663000001</v>
+        <v>876.76988545999995</v>
       </c>
       <c r="C285" s="5">
-        <v>4.3848426700000118</v>
+        <v>4.3072179700000106</v>
       </c>
       <c r="D285" s="5">
-        <v>6.2009808346914719</v>
+        <v>6.0877561145558534</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>880.38454718000003</v>
+        <v>880.36537109999995</v>
       </c>
       <c r="C286" s="5">
-        <v>3.600040550000017</v>
+        <v>3.5954856399999926</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0399555979590227</v>
+        <v>5.033520189232199</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>883.61409456000001</v>
+        <v>883.57641113</v>
       </c>
       <c r="C287" s="5">
-        <v>3.2295473799999854</v>
+        <v>3.2110400300000492</v>
       </c>
       <c r="D287" s="5">
-        <v>4.4919138568039418</v>
+        <v>4.465753039737419</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>887.10723802999996</v>
+        <v>887.08603971000002</v>
       </c>
       <c r="C288" s="5">
-        <v>3.49314346999995</v>
+        <v>3.509628580000026</v>
       </c>
       <c r="D288" s="5">
-        <v>4.8484117968616847</v>
+        <v>4.872007293715841</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>890.00839704999999</v>
+        <v>889.99559134000003</v>
       </c>
       <c r="C289" s="5">
-        <v>2.9011590200000228</v>
+        <v>2.9095516300000099</v>
       </c>
       <c r="D289" s="5">
-        <v>3.9957944612415419</v>
+        <v>4.0076604996580167</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>894.41425532999995</v>
+        <v>894.34435939000002</v>
       </c>
       <c r="C290" s="5">
-        <v>4.4058582799999613</v>
+        <v>4.3487680499999897</v>
       </c>
       <c r="D290" s="5">
-        <v>6.1048656409209201</v>
+        <v>6.0237114270102809</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>895.99206041000002</v>
+        <v>895.97371927999995</v>
       </c>
       <c r="C291" s="5">
-        <v>1.5778050800000756</v>
+        <v>1.6293598899999324</v>
       </c>
       <c r="D291" s="5">
-        <v>2.1375382289374523</v>
+        <v>2.2082579965944316</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>901.49911879000001</v>
+        <v>901.51559721000001</v>
       </c>
       <c r="C292" s="5">
-        <v>5.5070583799999895</v>
+        <v>5.5418779300000551</v>
       </c>
       <c r="D292" s="5">
-        <v>7.6300997812801086</v>
+        <v>7.6801583090540415</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>903.35270535999996</v>
+        <v>903.37863718000006</v>
       </c>
       <c r="C293" s="5">
-        <v>1.8535865699999476</v>
+        <v>1.8630399700000453</v>
       </c>
       <c r="D293" s="5">
-        <v>2.4954333060413392</v>
+        <v>2.5082587994577521</v>
       </c>
       <c r="E293" s="5">
-        <v>4.4009547829038542</v>
+        <v>4.401418059869977</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>906.12301857</v>
+        <v>906.16418198999997</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7703132100000403</v>
+        <v>2.7855448099999194</v>
       </c>
       <c r="D294" s="5">
-        <v>3.7427516071084854</v>
+        <v>3.7635702026215023</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>910.80929819999994</v>
+        <v>910.88289030999999</v>
       </c>
       <c r="C295" s="5">
-        <v>4.6862796299999445</v>
+        <v>4.7187083200000188</v>
       </c>
       <c r="D295" s="5">
-        <v>6.385762262185235</v>
+        <v>6.4309240363690234</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>914.79473424000003</v>
+        <v>914.87731269999995</v>
       </c>
       <c r="C296" s="5">
-        <v>3.9854360400000814</v>
+        <v>3.9944223899999542</v>
       </c>
       <c r="D296" s="5">
-        <v>5.379080770831135</v>
+        <v>5.3910574008244394</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>917.30178582999997</v>
+        <v>917.28680681000003</v>
       </c>
       <c r="C297" s="5">
-        <v>2.5070515899999464</v>
+        <v>2.4094941100000824</v>
       </c>
       <c r="D297" s="5">
-        <v>3.3387003993533337</v>
+        <v>3.2065997092988408</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>920.26666728999999</v>
+        <v>920.23962062999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.9648814600000151</v>
+        <v>2.9528138199999603</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9483103104966943</v>
+        <v>3.9320197002141066</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>923.19615613999997</v>
+        <v>923.14303096000003</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9294888499999843</v>
+        <v>2.9034103300000424</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8875605681411018</v>
+        <v>3.8524657438277821</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>925.72144474000004</v>
+        <v>925.69043887999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.5252886000000672</v>
+        <v>2.5474079199999551</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3322873026960576</v>
+        <v>3.3621160513798154</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>928.06295152999996</v>
+        <v>928.05150115000004</v>
       </c>
       <c r="C301" s="5">
-        <v>2.3415067899999258</v>
+        <v>2.3610622700000476</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0778465901945218</v>
+        <v>3.1040188324623408</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>931.26056632999996</v>
+        <v>931.14108636000003</v>
       </c>
       <c r="C302" s="5">
-        <v>3.1976147999999966</v>
+        <v>3.0895852099999956</v>
       </c>
       <c r="D302" s="5">
-        <v>4.2138235393551327</v>
+        <v>4.0688970255336354</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>934.62858071000005</v>
+        <v>934.61481629000002</v>
       </c>
       <c r="C303" s="5">
-        <v>3.3680143800000906</v>
+        <v>3.4737299299999904</v>
       </c>
       <c r="D303" s="5">
-        <v>4.4273192156725427</v>
+        <v>4.5697467031635464</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>937.79974004999997</v>
+        <v>937.82461049999995</v>
       </c>
       <c r="C304" s="5">
-        <v>3.1711593399999174</v>
+        <v>3.2097942099999273</v>
       </c>
       <c r="D304" s="5">
-        <v>4.1484008955553042</v>
+        <v>4.1999632553215926</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>942.12556625000002</v>
+        <v>942.15878327999997</v>
       </c>
       <c r="C305" s="5">
-        <v>4.3258262000000514</v>
+        <v>4.3341727800000172</v>
       </c>
       <c r="D305" s="5">
-        <v>5.6779002210213259</v>
+        <v>5.688980837222557</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2921065780777701</v>
+        <v>4.2927898119283103</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>944.84576362999996</v>
+        <v>944.90285213000004</v>
       </c>
       <c r="C306" s="5">
-        <v>2.720197379999945</v>
+        <v>2.7440688500000761</v>
       </c>
       <c r="D306" s="5">
-        <v>3.5203115803898788</v>
+        <v>3.5515739209831088</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>948.62207755999998</v>
+        <v>948.71920219000003</v>
       </c>
       <c r="C307" s="5">
-        <v>3.7763139300000148</v>
+        <v>3.8163500599999907</v>
       </c>
       <c r="D307" s="5">
-        <v>4.9029479078689153</v>
+        <v>4.9557826559994522</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>951.66784319999999</v>
+        <v>951.74303447</v>
       </c>
       <c r="C308" s="5">
-        <v>3.0457656400000133</v>
+        <v>3.0238322799999651</v>
       </c>
       <c r="D308" s="5">
-        <v>3.9216425760209894</v>
+        <v>3.8924993322149826</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>955.29676347999998</v>
+        <v>955.28973470000005</v>
       </c>
       <c r="C309" s="5">
-        <v>3.6289202799999885</v>
+        <v>3.5467002300000559</v>
       </c>
       <c r="D309" s="5">
-        <v>4.6730645019229522</v>
+        <v>4.5646401376642443</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>959.82721458000003</v>
+        <v>959.80195682999999</v>
       </c>
       <c r="C310" s="5">
-        <v>4.5304511000000502</v>
+        <v>4.512222129999941</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8417565228884749</v>
+        <v>5.8176812960701652</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>963.93896189999998</v>
+        <v>963.88739978000001</v>
       </c>
       <c r="C311" s="5">
-        <v>4.1117473199999495</v>
+        <v>4.0854429500000151</v>
       </c>
       <c r="D311" s="5">
-        <v>5.2634742223508058</v>
+        <v>5.2291505519744597</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>968.20824583000001</v>
+        <v>968.16578755</v>
       </c>
       <c r="C312" s="5">
-        <v>4.2692839300000287</v>
+        <v>4.2783877699999948</v>
       </c>
       <c r="D312" s="5">
-        <v>5.4461941372472733</v>
+        <v>5.4583917283149708</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>970.84841425000002</v>
+        <v>970.86267779000002</v>
       </c>
       <c r="C313" s="5">
-        <v>2.6401684200000091</v>
+        <v>2.6968902400000161</v>
       </c>
       <c r="D313" s="5">
-        <v>3.321756985020663</v>
+        <v>3.3943702916277685</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>974.38355516000001</v>
+        <v>974.20288191999998</v>
       </c>
       <c r="C314" s="5">
-        <v>3.5351409099999955</v>
+        <v>3.340204129999961</v>
       </c>
       <c r="D314" s="5">
-        <v>4.4581286324821612</v>
+        <v>4.2075646122540888</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>977.46146948000001</v>
+        <v>977.45614051999996</v>
       </c>
       <c r="C315" s="5">
-        <v>3.0779143199999908</v>
+        <v>3.253258599999981</v>
       </c>
       <c r="D315" s="5">
-        <v>3.8571534985355482</v>
+        <v>4.0817129929865636</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>979.29640363999999</v>
+        <v>979.32391591999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.8349341599999889</v>
+        <v>1.8677754000000277</v>
       </c>
       <c r="D316" s="5">
-        <v>2.2760982577060496</v>
+        <v>2.3172772346460091</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>983.39172259999998</v>
+        <v>983.42934398</v>
       </c>
       <c r="C317" s="5">
-        <v>4.095318959999986</v>
+        <v>4.1054280600000084</v>
       </c>
       <c r="D317" s="5">
-        <v>5.135326032993337</v>
+        <v>5.1481480633061683</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3801121451627845</v>
+        <v>4.3804251929087989</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>986.93828271999996</v>
+        <v>987.00230197999997</v>
       </c>
       <c r="C318" s="5">
-        <v>3.546560119999981</v>
+        <v>3.5729579999999714</v>
       </c>
       <c r="D318" s="5">
-        <v>4.4146321001722999</v>
+        <v>4.4479770957567055</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>990.11179631000005</v>
+        <v>990.21828145999996</v>
       </c>
       <c r="C319" s="5">
-        <v>3.1735135900000842</v>
+        <v>3.2159794799999872</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9275941042757223</v>
+        <v>3.9808333036930321</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>990.98869315000002</v>
+        <v>991.04430076000006</v>
       </c>
       <c r="C320" s="5">
-        <v>0.87689683999997214</v>
+        <v>0.82601930000009816</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0679774909076123</v>
+        <v>1.0056202397923375</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>995.83586687000002</v>
+        <v>995.83950308999999</v>
       </c>
       <c r="C321" s="5">
-        <v>4.8471737200000007</v>
+        <v>4.7952023299999382</v>
       </c>
       <c r="D321" s="5">
-        <v>6.0300038986566662</v>
+        <v>5.96327655095652</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>996.79795639999998</v>
+        <v>996.77892835</v>
       </c>
       <c r="C322" s="5">
-        <v>0.96208952999995745</v>
+        <v>0.93942526000000726</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1655152079404374</v>
+        <v>1.1379119878881072</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>998.60194386000001</v>
+        <v>998.56337339000004</v>
       </c>
       <c r="C323" s="5">
-        <v>1.8039874600000303</v>
+        <v>1.7844450400000369</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1934869575559013</v>
+        <v>2.1695325154164946</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1006.9586704</v>
+        <v>1006.9171266</v>
       </c>
       <c r="C324" s="5">
-        <v>8.3567265399999542</v>
+        <v>8.3537532099999225</v>
       </c>
       <c r="D324" s="5">
-        <v>10.51745199121925</v>
+        <v>10.513961006767868</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1008.4524828999999</v>
+        <v>1008.5007137</v>
       </c>
       <c r="C325" s="5">
-        <v>1.49381249999999</v>
+        <v>1.5835871000000452</v>
       </c>
       <c r="D325" s="5">
-        <v>1.7947842179676377</v>
+        <v>1.9036605731413081</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1012.4372665</v>
+        <v>1012.1610275</v>
       </c>
       <c r="C326" s="5">
-        <v>3.9847836000000143</v>
+        <v>3.6603138000000399</v>
       </c>
       <c r="D326" s="5">
-        <v>4.8460796396140982</v>
+        <v>4.4433551348443956</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1013.1482701</v>
+        <v>1013.1682448</v>
       </c>
       <c r="C327" s="5">
-        <v>0.71100360000002638</v>
+        <v>1.0072172999999793</v>
       </c>
       <c r="D327" s="5">
-        <v>0.84598578153225468</v>
+        <v>1.2006962172860236</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1014.7616799</v>
+        <v>1014.8110652</v>
       </c>
       <c r="C328" s="5">
-        <v>1.6134097999999994</v>
+        <v>1.6428204000000051</v>
       </c>
       <c r="D328" s="5">
-        <v>1.9277924030718818</v>
+        <v>1.9632087949615684</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1017.1176809</v>
+        <v>1017.1746623</v>
       </c>
       <c r="C329" s="5">
-        <v>2.356000999999992</v>
+        <v>2.3635970999999927</v>
       </c>
       <c r="D329" s="5">
-        <v>2.8219276321511888</v>
+        <v>2.8310032762739468</v>
       </c>
       <c r="E329" s="5">
-        <v>3.4295548279409616</v>
+        <v>3.4313922526890028</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1021.4060267999999</v>
+        <v>1021.4527419</v>
       </c>
       <c r="C330" s="5">
-        <v>4.2883458999999675</v>
+        <v>4.2780795999999555</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1783967621195526</v>
+        <v>5.1654153976658623</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1023.736643</v>
+        <v>1023.8159685000001</v>
       </c>
       <c r="C331" s="5">
-        <v>2.3306162000000086</v>
+        <v>2.3632266000000755</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7727525331145531</v>
+        <v>2.8119142017119403</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1027.4262302</v>
+        <v>1027.453698</v>
       </c>
       <c r="C332" s="5">
-        <v>3.6895872000000054</v>
+        <v>3.6377294999999776</v>
       </c>
       <c r="D332" s="5">
-        <v>4.4116136349888535</v>
+        <v>4.3480475465917934</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1030.2932825</v>
+        <v>1030.3158909000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.8670523000000685</v>
+        <v>2.8621929000000819</v>
       </c>
       <c r="D333" s="5">
-        <v>3.4004979049768291</v>
+        <v>3.3945536223153994</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1034.1921703</v>
+        <v>1034.1813910999999</v>
       </c>
       <c r="C334" s="5">
-        <v>3.8988878000000113</v>
+        <v>3.8655001999998149</v>
       </c>
       <c r="D334" s="5">
-        <v>4.6368186071993112</v>
+        <v>4.596186031885674</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1035.8404948</v>
+        <v>1035.836037</v>
       </c>
       <c r="C335" s="5">
-        <v>1.6483244999999442</v>
+        <v>1.654645900000105</v>
       </c>
       <c r="D335" s="5">
-        <v>1.9294489649501312</v>
+        <v>1.9369340918873768</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1038.2275053999999</v>
+        <v>1038.2128184000001</v>
       </c>
       <c r="C336" s="5">
-        <v>2.3870105999999396</v>
+        <v>2.3767814000000271</v>
       </c>
       <c r="D336" s="5">
-        <v>2.8006218089853041</v>
+        <v>2.7884804268552665</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1040.1863948</v>
+        <v>1040.2749530000001</v>
       </c>
       <c r="C337" s="5">
-        <v>1.9588894000000892</v>
+        <v>2.0621346000000358</v>
       </c>
       <c r="D337" s="5">
-        <v>2.2877593532858009</v>
+        <v>2.4096929742758011</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1043.7369389</v>
+        <v>1043.3499316</v>
       </c>
       <c r="C338" s="5">
-        <v>3.5505441000000246</v>
+        <v>3.0749785999998949</v>
       </c>
       <c r="D338" s="5">
-        <v>4.1738265823607623</v>
+        <v>3.6053540494260128</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1047.2643083</v>
+        <v>1047.3121596999999</v>
       </c>
       <c r="C339" s="5">
-        <v>3.5273693999999978</v>
+        <v>3.9622280999999475</v>
       </c>
       <c r="D339" s="5">
-        <v>4.1317064531588343</v>
+        <v>4.653521787941961</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1048.9653995000001</v>
+        <v>1049.0344388000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.7010912000000644</v>
+        <v>1.7222791000001507</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9666908168248121</v>
+        <v>1.9913170761221899</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1052.2478192999999</v>
+        <v>1052.3214464</v>
       </c>
       <c r="C341" s="5">
-        <v>3.2824197999998432</v>
+        <v>3.2870075999999244</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8203421287367645</v>
+        <v>3.8255180011064649</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4538912320268622</v>
+        <v>3.4553342117790597</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1056.5891371</v>
+        <v>1056.729106</v>
       </c>
       <c r="C342" s="5">
-        <v>4.3413178000000698</v>
+        <v>4.4076595999999881</v>
       </c>
       <c r="D342" s="5">
-        <v>5.0648110024933857</v>
+        <v>5.143632632860129</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1060.8655275000001</v>
+        <v>1060.8888050999999</v>
       </c>
       <c r="C343" s="5">
-        <v>4.2763904000000821</v>
+        <v>4.159699099999898</v>
       </c>
       <c r="D343" s="5">
-        <v>4.966412014317001</v>
+        <v>4.827291387661492</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1064.8566992000001</v>
+        <v>1064.8665776</v>
       </c>
       <c r="C344" s="5">
-        <v>3.9911716999999953</v>
+        <v>3.9777725000001283</v>
       </c>
       <c r="D344" s="5">
-        <v>4.6092193210663046</v>
+        <v>4.5933218384524466</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1067.6603775999999</v>
+        <v>1067.6640408999999</v>
       </c>
       <c r="C345" s="5">
-        <v>2.8036783999998534</v>
+        <v>2.7974632999998903</v>
       </c>
       <c r="D345" s="5">
-        <v>3.2056561457130206</v>
+        <v>3.1984168653635736</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1072.6255275000001</v>
+        <v>1072.6212731999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.9651499000001422</v>
+        <v>4.9572322999999869</v>
       </c>
       <c r="D346" s="5">
-        <v>5.725569670389441</v>
+        <v>5.7161849571026435</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1077.3328343999999</v>
+        <v>1077.3861946</v>
       </c>
       <c r="C347" s="5">
-        <v>4.7073068999998213</v>
+        <v>4.7649214000000484</v>
       </c>
       <c r="D347" s="5">
-        <v>5.3952922236048639</v>
+        <v>5.462971324653898</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1079.7062489</v>
+        <v>1079.7364643999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.3734145000000808</v>
+        <v>2.3502697999999782</v>
       </c>
       <c r="D348" s="5">
-        <v>2.6759249260755791</v>
+        <v>2.6493835706629998</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1084.7212173</v>
+        <v>1084.839669</v>
       </c>
       <c r="C349" s="5">
-        <v>5.0149684000000434</v>
+        <v>5.1032046000000264</v>
       </c>
       <c r="D349" s="5">
-        <v>5.7183174207785292</v>
+        <v>5.8213917881632771</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1087.0505656</v>
+        <v>1086.5619503999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.3293482999999924</v>
+        <v>1.7222813999999289</v>
       </c>
       <c r="D350" s="5">
-        <v>2.6075540056141877</v>
+        <v>1.9218321530593441</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1091.2805142</v>
+        <v>1091.3640926</v>
       </c>
       <c r="C351" s="5">
-        <v>4.2299485999999433</v>
+        <v>4.8021422000001621</v>
       </c>
       <c r="D351" s="5">
-        <v>4.7707012019305273</v>
+        <v>5.4343238310985642</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1094.5982696000001</v>
+        <v>1094.6854287000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.3177554000001237</v>
+        <v>3.3213361000000532</v>
       </c>
       <c r="D352" s="5">
-        <v>3.7099154947665358</v>
+        <v>3.7136974950156665</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1096.3234954</v>
+        <v>1096.4265756</v>
       </c>
       <c r="C353" s="5">
-        <v>1.7252257999998619</v>
+        <v>1.741146899999876</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9078343113587026</v>
+        <v>1.9254402604469423</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1887163167818153</v>
+        <v>4.1912221166720443</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1099.6477027999999</v>
+        <v>1099.8810289999999</v>
       </c>
       <c r="C354" s="5">
-        <v>3.3242073999999775</v>
+        <v>3.4544533999999203</v>
       </c>
       <c r="D354" s="5">
-        <v>3.6998662809402116</v>
+        <v>3.8469850989411025</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1105.0958807</v>
+        <v>1105.1756611999999</v>
       </c>
       <c r="C355" s="5">
-        <v>5.4481779000000188</v>
+        <v>5.2946322000000237</v>
       </c>
       <c r="D355" s="5">
-        <v>6.1100856348447641</v>
+        <v>5.9320091233645345</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1107.8697804000001</v>
+        <v>1107.9517407999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.7738997000001291</v>
+        <v>2.7760796000000028</v>
       </c>
       <c r="D356" s="5">
-        <v>3.054052238281213</v>
+        <v>3.0562618573738876</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1111.5459281000001</v>
+        <v>1111.5635364</v>
       </c>
       <c r="C357" s="5">
-        <v>3.6761477000000014</v>
+        <v>3.6117956000000504</v>
       </c>
       <c r="D357" s="5">
-        <v>4.0553347241012672</v>
+        <v>3.9827673425619992</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1114.1881172000001</v>
+        <v>1114.2940549</v>
       </c>
       <c r="C358" s="5">
-        <v>2.642189099999996</v>
+        <v>2.7305185000000165</v>
       </c>
       <c r="D358" s="5">
-        <v>2.8900371391063162</v>
+        <v>2.9879135158217496</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1116.733416</v>
+        <v>1116.9209469</v>
       </c>
       <c r="C359" s="5">
-        <v>2.545298799999955</v>
+        <v>2.626891999999998</v>
       </c>
       <c r="D359" s="5">
-        <v>2.7760380274751029</v>
+        <v>2.865909162881275</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1122.3818722000001</v>
+        <v>1122.5620676000001</v>
       </c>
       <c r="C360" s="5">
-        <v>5.6484562000000551</v>
+        <v>5.6411207000001014</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2413507855888728</v>
+        <v>6.2319430407541621</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1127.4725162</v>
+        <v>1127.7372504</v>
       </c>
       <c r="C361" s="5">
-        <v>5.0906439999998838</v>
+        <v>5.1751827999999023</v>
       </c>
       <c r="D361" s="5">
-        <v>5.5805317301589108</v>
+        <v>5.6746348046135209</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1128.7725581</v>
+        <v>1128.3743371999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.3000418999999965</v>
+        <v>0.63708679999990636</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3924791462909702</v>
+        <v>0.68002011918721905</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1131.6175303</v>
+        <v>1131.8243058999999</v>
       </c>
       <c r="C363" s="5">
-        <v>2.8449722000000293</v>
+        <v>3.4499686999999994</v>
       </c>
       <c r="D363" s="5">
-        <v>3.0667753174862034</v>
+        <v>3.7312925698801624</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1137.5892186000001</v>
+        <v>1137.6701940999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.9716883000000962</v>
+        <v>5.8458881999999903</v>
       </c>
       <c r="D364" s="5">
-        <v>6.5196201819239352</v>
+        <v>6.3771541102142004</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1139.7113816000001</v>
+        <v>1139.9587335000001</v>
       </c>
       <c r="C365" s="5">
-        <v>2.1221630000000005</v>
+        <v>2.2885394000002179</v>
       </c>
       <c r="D365" s="5">
-        <v>2.2617015928964923</v>
+        <v>2.4408092186599006</v>
       </c>
       <c r="E365" s="5">
-        <v>3.9575806212353237</v>
+        <v>3.9703669054334867</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1146.4462727</v>
+        <v>1146.6003387000001</v>
       </c>
       <c r="C366" s="5">
-        <v>6.7348910999999134</v>
+        <v>6.6416051999999581</v>
       </c>
       <c r="D366" s="5">
-        <v>7.3262254979786112</v>
+        <v>7.219857765347637</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1148.1073412999999</v>
+        <v>1148.0521601</v>
       </c>
       <c r="C367" s="5">
-        <v>1.6610685999999077</v>
+        <v>1.4518213999999716</v>
       </c>
       <c r="D367" s="5">
-        <v>1.7525840798796155</v>
+        <v>1.5300621300225803</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1142.7205509</v>
+        <v>1142.6501424</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.3867903999998816</v>
+        <v>-5.4020176999999876</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.4872222723356456</v>
+        <v>-5.5025919660372953</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1006.3891821</v>
+        <v>1006.2425081</v>
       </c>
       <c r="C369" s="5">
-        <v>-136.33136880000006</v>
+        <v>-136.40763430000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.227361444166149</v>
+        <v>-78.249332897719199</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1030.7954697</v>
+        <v>1030.6727235000001</v>
       </c>
       <c r="C370" s="5">
-        <v>24.406287600000041</v>
+        <v>24.430215400000066</v>
       </c>
       <c r="D370" s="5">
-        <v>33.31484023553395</v>
+        <v>33.357508745185285</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1057.91479</v>
+        <v>1057.8992917999999</v>
       </c>
       <c r="C371" s="5">
-        <v>27.119320300000027</v>
+        <v>27.226568299999826</v>
       </c>
       <c r="D371" s="5">
-        <v>36.564635823716607</v>
+        <v>36.735890815653406</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1069.5772368</v>
+        <v>1069.6904042000001</v>
       </c>
       <c r="C372" s="5">
-        <v>11.662446799999998</v>
+        <v>11.791112400000202</v>
       </c>
       <c r="D372" s="5">
-        <v>14.061099341873163</v>
+        <v>14.226082462278322</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1081.6732454999999</v>
+        <v>1081.8990944</v>
       </c>
       <c r="C373" s="5">
-        <v>12.096008699999857</v>
+        <v>12.208690199999864</v>
       </c>
       <c r="D373" s="5">
-        <v>14.447743924816869</v>
+        <v>14.589252954050291</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1089.5977816</v>
+        <v>1089.1201946000001</v>
       </c>
       <c r="C374" s="5">
-        <v>7.9245361000000685</v>
+        <v>7.2211002000001372</v>
       </c>
       <c r="D374" s="5">
-        <v>9.1544561459307126</v>
+        <v>8.3100217579025415</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1102.2440131999999</v>
+        <v>1102.4060870999999</v>
       </c>
       <c r="C375" s="5">
-        <v>12.646231599999965</v>
+        <v>13.285892499999818</v>
       </c>
       <c r="D375" s="5">
-        <v>14.851972830320426</v>
+        <v>15.661681226965651</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1108.1486291000001</v>
+        <v>1108.2442495</v>
       </c>
       <c r="C376" s="5">
-        <v>5.9046159000001808</v>
+        <v>5.8381624000001011</v>
       </c>
       <c r="D376" s="5">
-        <v>6.6211048361385805</v>
+        <v>6.5434134914400532</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1115.796648</v>
+        <v>1115.9067686000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.6480188999998973</v>
+        <v>7.6625191000000541</v>
       </c>
       <c r="D377" s="5">
-        <v>8.6036612635065559</v>
+        <v>8.619826319113022</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0983148879698876</v>
+        <v>-2.1098978579824235</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1119.9671217</v>
+        <v>1119.9573505999999</v>
       </c>
       <c r="C378" s="5">
-        <v>4.1704737000000023</v>
+        <v>4.0505819999998494</v>
       </c>
       <c r="D378" s="5">
-        <v>4.5785589618886569</v>
+        <v>4.4438499197112069</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1117.9830566000001</v>
+        <v>1117.8187805</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.9840650999999525</v>
+        <v>-2.1385700999999244</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.1052551628314098</v>
+        <v>-2.2674997675618869</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1133.0798397999999</v>
+        <v>1132.8289116999999</v>
       </c>
       <c r="C380" s="5">
-        <v>15.096783199999891</v>
+        <v>15.010131199999933</v>
       </c>
       <c r="D380" s="5">
-        <v>17.463649270226856</v>
+        <v>17.358640453290164</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1145.0997847000001</v>
+        <v>1144.8401821</v>
       </c>
       <c r="C381" s="5">
-        <v>12.019944900000155</v>
+        <v>12.011270400000058</v>
       </c>
       <c r="D381" s="5">
-        <v>13.499473365191129</v>
+        <v>13.492320534834356</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1155.5616216999999</v>
+        <v>1155.5094632</v>
       </c>
       <c r="C382" s="5">
-        <v>10.461836999999832</v>
+        <v>10.669281100000035</v>
       </c>
       <c r="D382" s="5">
-        <v>11.531442772900391</v>
+        <v>11.774750621765584</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1165.7146187999999</v>
+        <v>1165.9796391</v>
       </c>
       <c r="C383" s="5">
-        <v>10.152997099999993</v>
+        <v>10.470175899999958</v>
       </c>
       <c r="D383" s="5">
-        <v>11.068165198250934</v>
+        <v>11.431896253450713</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1182.7983227</v>
+        <v>1183.4046275000001</v>
       </c>
       <c r="C384" s="5">
-        <v>17.083703900000046</v>
+        <v>17.424988400000075</v>
       </c>
       <c r="D384" s="5">
-        <v>19.07524558801439</v>
+        <v>19.483396222044981</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1188.2484930000001</v>
+        <v>1189.1298073999999</v>
       </c>
       <c r="C385" s="5">
-        <v>5.4501703000000816</v>
+        <v>5.72517989999983</v>
       </c>
       <c r="D385" s="5">
-        <v>5.6717418381209361</v>
+        <v>5.9624589918445769</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1193.6190039999999</v>
+        <v>1193.8517508</v>
       </c>
       <c r="C386" s="5">
-        <v>5.3705109999998513</v>
+        <v>4.7219434000001002</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5604980656601688</v>
+        <v>4.8705683427047841</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1213.1774498</v>
+        <v>1214.2857047</v>
       </c>
       <c r="C387" s="5">
-        <v>19.558445800000072</v>
+        <v>20.433953900000006</v>
       </c>
       <c r="D387" s="5">
-        <v>21.535528341250654</v>
+        <v>22.5873845716565</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1220.0699182999999</v>
+        <v>1221.2503819999999</v>
       </c>
       <c r="C388" s="5">
-        <v>6.8924684999999499</v>
+        <v>6.9646772999999484</v>
       </c>
       <c r="D388" s="5">
-        <v>7.0347213862174351</v>
+        <v>7.1040673069587168</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1227.7793911000001</v>
+        <v>1229.0966443</v>
       </c>
       <c r="C389" s="5">
-        <v>7.7094728000001851</v>
+        <v>7.8462623000000349</v>
       </c>
       <c r="D389" s="5">
-        <v>7.8518100262129575</v>
+        <v>7.9880862210103043</v>
       </c>
       <c r="E389" s="5">
-        <v>10.036124709706073</v>
+        <v>10.143309359258224</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1229.4427175999999</v>
+        <v>1230.9391525000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.6633264999998119</v>
+        <v>1.8425082000001112</v>
       </c>
       <c r="D390" s="5">
-        <v>1.6378605932866552</v>
+        <v>1.813796200789719</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1241.0496470999999</v>
+        <v>1242.5531940999999</v>
       </c>
       <c r="C391" s="5">
-        <v>11.606929499999978</v>
+        <v>11.614041599999837</v>
       </c>
       <c r="D391" s="5">
-        <v>11.936127741376268</v>
+        <v>11.928544128119501</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1247.4279265</v>
+        <v>1248.6718761</v>
       </c>
       <c r="C392" s="5">
-        <v>6.3782794000001104</v>
+        <v>6.1186820000000353</v>
       </c>
       <c r="D392" s="5">
-        <v>6.3446594636675568</v>
+        <v>6.0718348010971646</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1261.1821531000001</v>
+        <v>1262.2334143999999</v>
       </c>
       <c r="C393" s="5">
-        <v>13.754226600000038</v>
+        <v>13.561538299999938</v>
       </c>
       <c r="D393" s="5">
-        <v>14.063908111556668</v>
+        <v>13.84032098606751</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1264.9322298</v>
+        <v>1266.5325611000001</v>
       </c>
       <c r="C394" s="5">
-        <v>3.7500766999999087</v>
+        <v>4.2991467000001649</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6270899080505847</v>
+        <v>4.1646214456242836</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1269.377864</v>
+        <v>1271.5283710000001</v>
       </c>
       <c r="C395" s="5">
-        <v>4.4456342000000859</v>
+        <v>4.9958099000000402</v>
       </c>
       <c r="D395" s="5">
-        <v>4.2999133640184484</v>
+        <v>4.8374246975651847</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1288.5052123999999</v>
+        <v>1292.5147010000001</v>
       </c>
       <c r="C396" s="5">
-        <v>19.127348399999846</v>
+        <v>20.986329999999953</v>
       </c>
       <c r="D396" s="5">
-        <v>19.658377445158415</v>
+        <v>21.706350378196902</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1296.208603</v>
+        <v>1301.5341866000001</v>
       </c>
       <c r="C397" s="5">
-        <v>7.703390600000148</v>
+        <v>9.0194856000000527</v>
       </c>
       <c r="D397" s="5">
-        <v>7.4149270370504672</v>
+        <v>8.7028828779325487</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1298.6166925</v>
+        <v>1304.0176993</v>
       </c>
       <c r="C398" s="5">
-        <v>2.40808949999996</v>
+        <v>2.483512699999892</v>
       </c>
       <c r="D398" s="5">
-        <v>2.2522745686159862</v>
+        <v>2.3139551592162189</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1302.0075713000001</v>
+        <v>1309.5621881</v>
       </c>
       <c r="C399" s="5">
-        <v>3.3908788000001095</v>
+        <v>5.5444887999999537</v>
       </c>
       <c r="D399" s="5">
-        <v>3.1787694955420775</v>
+        <v>5.2232447502713608</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1305.3314393999999</v>
+        <v>1313.603877</v>
       </c>
       <c r="C400" s="5">
-        <v>3.3238680999997996</v>
+        <v>4.0416889000000538</v>
       </c>
       <c r="D400" s="5">
-        <v>3.1068366971716221</v>
+        <v>3.767065688730864</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1306.5566108999999</v>
+        <v>1316.1836224000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2251714999999876</v>
+        <v>2.5797454000000926</v>
       </c>
       <c r="D401" s="5">
-        <v>1.1321409383141745</v>
+        <v>2.3822644319893449</v>
       </c>
       <c r="E401" s="5">
-        <v>6.4162357155564509</v>
+        <v>7.0854459251736168</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1314.5948014000001</v>
+        <v>1324.6107641999999</v>
       </c>
       <c r="C402" s="5">
-        <v>8.0381905000001552</v>
+        <v>8.4271417999998448</v>
       </c>
       <c r="D402" s="5">
-        <v>7.6376346642544002</v>
+        <v>7.9596752973715157</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1318.0875487000001</v>
+        <v>1328.9854421</v>
       </c>
       <c r="C403" s="5">
-        <v>3.4927473000000191</v>
+        <v>4.3746779000000515</v>
       </c>
       <c r="D403" s="5">
-        <v>3.2352856212968684</v>
+        <v>4.0359229803432761</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1324.1128258000001</v>
+        <v>1335.7542066999999</v>
       </c>
       <c r="C404" s="5">
-        <v>6.0252771000000394</v>
+        <v>6.7687645999999404</v>
       </c>
       <c r="D404" s="5">
-        <v>5.625509721534927</v>
+        <v>6.2859658085755665</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1324.6707425</v>
+        <v>1335.4936338</v>
       </c>
       <c r="C405" s="5">
-        <v>0.55791669999985061</v>
+        <v>-0.26057289999994282</v>
       </c>
       <c r="D405" s="5">
-        <v>0.50679498690506808</v>
+        <v>-0.23383958616658429</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1327.726496</v>
+        <v>1338.9173857999999</v>
       </c>
       <c r="C406" s="5">
-        <v>3.0557535000000371</v>
+        <v>3.4237519999999222</v>
       </c>
       <c r="D406" s="5">
-        <v>2.8035550316243718</v>
+        <v>3.1201427193807696</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1334.3531438</v>
+        <v>1346.9600270000001</v>
       </c>
       <c r="C407" s="5">
-        <v>6.6266478000000006</v>
+        <v>8.0426412000001619</v>
       </c>
       <c r="D407" s="5">
-        <v>6.1563391245635257</v>
+        <v>7.4511629766264686</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1329.8216981</v>
+        <v>1341.3395800999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.5314456999999493</v>
+        <v>-5.6204469000001609</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.999923279917672</v>
+        <v>-4.8938968097419489</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1333.8482337</v>
+        <v>1345.9920112</v>
       </c>
       <c r="C409" s="5">
-        <v>4.0265355999999883</v>
+        <v>4.652431100000058</v>
       </c>
       <c r="D409" s="5">
-        <v>3.6945754812602871</v>
+        <v>4.2425215999396082</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1335.0106162</v>
+        <v>1346.2485187</v>
       </c>
       <c r="C410" s="5">
-        <v>1.1623824999999215</v>
+        <v>0.25650749999999789</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0507672087517683</v>
+        <v>0.22892545432844358</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1337.9915854000001</v>
+        <v>1351.1102314</v>
       </c>
       <c r="C411" s="5">
-        <v>2.9809692000001178</v>
+        <v>4.8617126999999982</v>
       </c>
       <c r="D411" s="5">
-        <v>2.7126548225055114</v>
+        <v>4.4206834452444888</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1341.0617033000001</v>
+        <v>1353.8975579999999</v>
       </c>
       <c r="C412" s="5">
-        <v>3.0701179000000138</v>
+        <v>2.7873265999999148</v>
       </c>
       <c r="D412" s="5">
-        <v>2.7885028431313685</v>
+        <v>2.5038709120676295</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1342.2295171999999</v>
+        <v>1355.4370104</v>
       </c>
       <c r="C413" s="5">
-        <v>1.1678138999998282</v>
+        <v>1.5394524000000729</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0499949783213447</v>
+        <v>1.3730283058065451</v>
       </c>
       <c r="E413" s="5">
-        <v>2.7302993228458305</v>
+        <v>2.9823641118116306</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1346.6392281000001</v>
+        <v>1360.1973071</v>
       </c>
       <c r="C414" s="5">
-        <v>4.4097109000001637</v>
+        <v>4.7602967000000262</v>
       </c>
       <c r="D414" s="5">
-        <v>4.01445909208209</v>
+        <v>4.2967676748517425</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1350.0076237000001</v>
+        <v>1364.0671517999999</v>
       </c>
       <c r="C415" s="5">
-        <v>3.3683955999999853</v>
+        <v>3.8698446999999305</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0432420992689835</v>
+        <v>3.4680063057473065</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1353.3331565000001</v>
+        <v>1366.8933830000001</v>
       </c>
       <c r="C416" s="5">
-        <v>3.3255328000000191</v>
+        <v>2.8262312000001657</v>
       </c>
       <c r="D416" s="5">
-        <v>2.9963923532001502</v>
+        <v>2.5148272877772992</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1354.7997942</v>
+        <v>1368.5364861</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4666376999998647</v>
+        <v>1.6431030999999621</v>
       </c>
       <c r="D417" s="5">
-        <v>1.3082465662169973</v>
+        <v>1.4520605313238732</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1357.8052821000001</v>
+        <v>1371.994271</v>
       </c>
       <c r="C418" s="5">
-        <v>3.005487900000162</v>
+        <v>3.4577848999999787</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6948019897733655</v>
+        <v>3.0744459498589949</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1360.5893928</v>
+        <v>1374.6910677999999</v>
       </c>
       <c r="C419" s="5">
-        <v>2.7841106999999283</v>
+        <v>2.6967967999999019</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4884781827099633</v>
+        <v>2.3843918095009409</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1360.7204678999999</v>
+        <v>1374.3284087</v>
       </c>
       <c r="C420" s="5">
-        <v>0.13107509999986178</v>
+        <v>-0.36265909999997348</v>
       </c>
       <c r="D420" s="5">
-        <v>0.11566567277483397</v>
+        <v>-0.31611468166411472</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1364.5981271999999</v>
+        <v>1378.9858119999999</v>
       </c>
       <c r="C421" s="5">
-        <v>3.8776593000000048</v>
+        <v>4.6574032999999417</v>
       </c>
       <c r="D421" s="5">
-        <v>3.4737625190150556</v>
+        <v>4.1432886719616535</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1366.2029021000001</v>
+        <v>1382.9469265</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6047749000001659</v>
+        <v>3.9611145000001216</v>
       </c>
       <c r="D422" s="5">
-        <v>1.42037020012733</v>
+        <v>3.5019631368578663</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1367.6011781</v>
+        <v>1386.3234184</v>
       </c>
       <c r="C423" s="5">
-        <v>1.3982759999998962</v>
+        <v>3.3764919000000191</v>
       </c>
       <c r="D423" s="5">
-        <v>1.2351084664116607</v>
+        <v>2.9694880780303912</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1369.5966157</v>
+        <v>1388.7097570999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.9954376000000593</v>
+        <v>2.3863386999998966</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7650136797324745</v>
+        <v>2.085280706141579</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1370.8858971</v>
+        <v>1390.7743071</v>
       </c>
       <c r="C425" s="5">
-        <v>1.2892813999999362</v>
+        <v>2.0645500000000538</v>
       </c>
       <c r="D425" s="5">
-        <v>1.1354972056124124</v>
+        <v>1.7986610159017369</v>
       </c>
       <c r="E425" s="5">
-        <v>2.1349835875893675</v>
+        <v>2.6070777490111219</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1377.7978485000001</v>
+        <v>1396.6242626000001</v>
       </c>
       <c r="C426" s="5">
-        <v>6.9119514000001345</v>
+        <v>5.8499555000000782</v>
       </c>
       <c r="D426" s="5">
-        <v>6.2209846221388476</v>
+        <v>5.1659335842744625</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1377.7394732</v>
+        <v>1396.7065826999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-5.8375300000079733E-2</v>
+        <v>8.2320099999833474E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-5.0830416634473075E-2</v>
+        <v>7.0753568429027247E-2</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1377.5386315000001</v>
+        <v>1397.9731810000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.20084169999995538</v>
+        <v>1.2665983000001688</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.17479131873279208</v>
+        <v>1.0936597333526255</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1379.7823189999999</v>
+        <v>1401.9747586999999</v>
       </c>
       <c r="C429" s="5">
-        <v>2.2436874999998508</v>
+        <v>4.0015776999998707</v>
       </c>
       <c r="D429" s="5">
-        <v>1.9721230885001662</v>
+        <v>3.4894923647349252</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1382.6158811</v>
+        <v>1404.9059361</v>
       </c>
       <c r="C430" s="5">
-        <v>2.8335621000001083</v>
+        <v>2.9311774000000241</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4923820048292189</v>
+        <v>2.5379510032458308</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1374.5464886</v>
+        <v>1400.1488185000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.069392500000049</v>
+        <v>-4.7571175999999014</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.7830904200922522</v>
+        <v>-3.9884659120983046</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1376.82375</v>
+        <v>1404.2801449999999</v>
       </c>
       <c r="C432" s="5">
-        <v>2.2772614000000431</v>
+        <v>4.1313264999998864</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0062997911197922</v>
+        <v>3.5987907319367407</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1380.4986280000001</v>
+        <v>1406.8984863999999</v>
       </c>
       <c r="C433" s="5">
-        <v>3.6748780000000352</v>
+        <v>2.618341399999963</v>
       </c>
       <c r="D433" s="5">
-        <v>3.2503578386945398</v>
+        <v>2.2605404406907725</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1378.6121791999999</v>
+        <v>1406.8886021999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.8864488000001529</v>
+        <v>-9.8841999999876862E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6275294331904444</v>
+        <v>-8.4303038280997278E-3</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1379.3784264000001</v>
+        <v>1403.0679173000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.76624720000017987</v>
+        <v>-3.8206848999998329</v>
       </c>
       <c r="D435" s="5">
-        <v>0.66901535528320899</v>
+        <v>-3.2106007179006135</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1381.9988269999999</v>
+        <v>1407.8825253</v>
       </c>
       <c r="C436" s="5">
-        <v>2.6204005999998117</v>
+        <v>4.8146079999999074</v>
       </c>
       <c r="D436" s="5">
-        <v>2.3036058665387271</v>
+        <v>4.1963947448247829</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1383.1785271000001</v>
+        <v>1411.8726096</v>
       </c>
       <c r="C437" s="5">
-        <v>1.1797001000002183</v>
+        <v>3.990084300000035</v>
       </c>
       <c r="D437" s="5">
-        <v>1.0291653893470309</v>
+        <v>3.4544399227483202</v>
       </c>
       <c r="E437" s="5">
-        <v>0.89669242538743532</v>
+        <v>1.5170184258000541</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1418.6236792</v>
+      </c>
+      <c r="C438" s="5">
+        <v>6.7510695999999371</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.8913049593720235</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>