--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{51306955-BE4C-41F7-B409-5C7C04969CED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4571523B-A5DF-4A60-BE11-1BA98AB9312F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B03A569F-16B4-4771-AC71-486115FEE86C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9367749B-F9C3-4CFC-94E0-28D6379F7CF0}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B92DF187-7CED-45DE-BFBE-0FAD566D0B4C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64789E53-CFF8-40BE-A403-B1B9BA49E6D4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>4.1963947448247829</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1411.8726096</v>
       </c>
       <c r="C437" s="5">
         <v>3.990084300000035</v>
       </c>
       <c r="D437" s="5">
         <v>3.4544399227483202</v>
       </c>
       <c r="E437" s="5">
         <v>1.5170184258000541</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1418.6236792</v>
+        <v>1417.263455</v>
       </c>
       <c r="C438" s="5">
-        <v>6.7510695999999371</v>
+        <v>5.3908453999999892</v>
       </c>
       <c r="D438" s="5">
-        <v>5.8913049593720235</v>
+        <v>4.6793239008118492</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>1413.476118</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-3.7873369999999795</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.1600322231796207</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>1417.7880253000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>4.3119073000000299</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.7227318306830126</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>