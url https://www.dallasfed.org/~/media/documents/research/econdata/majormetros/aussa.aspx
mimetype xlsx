--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4571523B-A5DF-4A60-BE11-1BA98AB9312F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1324EEAA-D61A-463E-A22E-F0EF7D540BED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9367749B-F9C3-4CFC-94E0-28D6379F7CF0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5772A9B5-AF9D-46D7-BE49-1EC0240B190D}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64789E53-CFF8-40BE-A403-B1B9BA49E6D4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5146E1CF-BECA-4FEB-8776-B00C85A7A780}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>386.79749339</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>387.08262305</v>
       </c>
       <c r="C7" s="5">
         <v>0.28512965999999551</v>
       </c>
       <c r="D7" s="5">
         <v>0.88818110597197464</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>389.79955404999998</v>
       </c>
       <c r="C8" s="5">
         <v>2.7169309999999882</v>
       </c>
       <c r="D8" s="5">
         <v>8.7556806353428218</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>392.85212924000001</v>
       </c>
       <c r="C9" s="5">
         <v>3.0525751900000273</v>
       </c>
       <c r="D9" s="5">
         <v>9.8128798220812108</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>397.63545685000003</v>
       </c>
       <c r="C10" s="5">
         <v>4.7833276100000148</v>
       </c>
       <c r="D10" s="5">
         <v>15.630366398438822</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>398.09685030000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.46139345000000276</v>
       </c>
       <c r="D11" s="5">
         <v>1.4013320622526804</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>399.09625975</v>
       </c>
       <c r="C12" s="5">
         <v>0.99940944999997328</v>
       </c>
       <c r="D12" s="5">
         <v>3.0545079713232948</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>396.06809673999999</v>
       </c>
       <c r="C13" s="5">
         <v>-3.0281630100000143</v>
       </c>
       <c r="D13" s="5">
         <v>-8.7345404699252231</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>398.56857845000002</v>
       </c>
       <c r="C14" s="5">
         <v>2.5004817100000309</v>
       </c>
       <c r="D14" s="5">
         <v>7.8445878598186081</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>399.54127275000002</v>
       </c>
       <c r="C15" s="5">
         <v>0.97269430000000057</v>
       </c>
       <c r="D15" s="5">
         <v>2.9681933267974081</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>402.50263451000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.9613617599999884</v>
       </c>
       <c r="D16" s="5">
         <v>9.2659743753406012</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>403.58680559999999</v>
       </c>
       <c r="C17" s="5">
         <v>1.0841710899999839</v>
       </c>
       <c r="D17" s="5">
         <v>3.2806080171617458</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>403.77578210000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.18897650000002386</v>
       </c>
       <c r="D18" s="5">
         <v>0.56334033329392685</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.35161541999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.57583331999995835</v>
       </c>
       <c r="D19" s="5">
         <v>1.7248330322817695</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>405.75200078</v>
       </c>
       <c r="C20" s="5">
         <v>1.4003853600000298</v>
       </c>
       <c r="D20" s="5">
         <v>4.2360271669894534</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>405.15246103999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59953974000001153</v>
       </c>
       <c r="D21" s="5">
         <v>-1.7587826442824084</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>407.18719652999999</v>
       </c>
       <c r="C22" s="5">
         <v>2.0347354900000028</v>
       </c>
       <c r="D22" s="5">
         <v>6.1958606428520691</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>407.40131044999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.21411391999998841</v>
       </c>
       <c r="D23" s="5">
         <v>0.63283201719022131</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>408.56126055999999</v>
       </c>
       <c r="C24" s="5">
         <v>1.1599501100000111</v>
       </c>
       <c r="D24" s="5">
         <v>3.4706454480491589</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>407.44920486000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1120556999999849</v>
       </c>
       <c r="D25" s="5">
         <v>-3.2178027531642228</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>411.06025133999998</v>
       </c>
       <c r="C26" s="5">
         <v>3.6110464799999704</v>
       </c>
       <c r="D26" s="5">
         <v>11.169104178498369</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>411.85179152000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.79154018000002679</v>
       </c>
       <c r="D27" s="5">
         <v>2.3353577692961869</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>415.51409362999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.6623021099999846</v>
       </c>
       <c r="D28" s="5">
         <v>11.208400512931171</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>416.88330725999998</v>
       </c>
       <c r="C29" s="5">
         <v>1.3692136299999902</v>
       </c>
       <c r="D29" s="5">
         <v>4.026732801505517</v>
       </c>
       <c r="E29" s="5">
         <v>3.2945828445091196</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>419.91064222</v>
       </c>
       <c r="C30" s="5">
         <v>3.0273349600000188</v>
       </c>
       <c r="D30" s="5">
         <v>9.0708033185302952</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>420.91002798</v>
       </c>
       <c r="C31" s="5">
         <v>0.99938575999999557</v>
       </c>
       <c r="D31" s="5">
         <v>2.8936786211883225</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>422.29157487999998</v>
       </c>
       <c r="C32" s="5">
         <v>1.3815468999999894</v>
       </c>
       <c r="D32" s="5">
         <v>4.0106308074030039</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>424.97826758999997</v>
       </c>
       <c r="C33" s="5">
         <v>2.6866927099999884</v>
       </c>
       <c r="D33" s="5">
         <v>7.9075068562002526</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>427.04267306999998</v>
       </c>
       <c r="C34" s="5">
         <v>2.0644054800000049</v>
       </c>
       <c r="D34" s="5">
         <v>5.9874973450845026</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>429.53594243999999</v>
       </c>
       <c r="C35" s="5">
         <v>2.4932693700000073</v>
       </c>
       <c r="D35" s="5">
         <v>7.2355601643768974</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>431.61920586000002</v>
       </c>
       <c r="C36" s="5">
         <v>2.0832634200000371</v>
       </c>
       <c r="D36" s="5">
         <v>5.9778274953786958</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>429.44210886000002</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1770970000000034</v>
       </c>
       <c r="D37" s="5">
         <v>-5.8877002557766183</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>436.32286235999999</v>
       </c>
       <c r="C38" s="5">
         <v>6.8807534999999689</v>
       </c>
       <c r="D38" s="5">
         <v>21.015253186413041</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>440.75502019999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.4321578400000021</v>
       </c>
       <c r="D39" s="5">
         <v>12.894185717749117</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>441.72909456999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.97407436999998254</v>
       </c>
       <c r="D40" s="5">
         <v>2.6844898204206658</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>444.90522109</v>
       </c>
       <c r="C41" s="5">
         <v>3.1761265200000253</v>
       </c>
       <c r="D41" s="5">
         <v>8.9777826408248718</v>
       </c>
       <c r="E41" s="5">
         <v>6.72176442232153</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>447.10639144999999</v>
       </c>
       <c r="C42" s="5">
         <v>2.2011703599999919</v>
       </c>
       <c r="D42" s="5">
         <v>6.1012524322563211</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>449.87018535999999</v>
       </c>
       <c r="C43" s="5">
         <v>2.763793910000004</v>
       </c>
       <c r="D43" s="5">
         <v>7.6752781518535595</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>452.54010763000002</v>
       </c>
       <c r="C44" s="5">
         <v>2.6699222700000291</v>
       </c>
       <c r="D44" s="5">
         <v>7.3589780490296741</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>456.24005589000001</v>
       </c>
       <c r="C45" s="5">
         <v>3.6999482599999851</v>
       </c>
       <c r="D45" s="5">
         <v>10.264581036493613</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>458.30313803000001</v>
       </c>
       <c r="C46" s="5">
         <v>2.0630821400000059</v>
       </c>
       <c r="D46" s="5">
         <v>5.5633173135568814</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>458.82288583000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.51974780000000464</v>
       </c>
       <c r="D47" s="5">
         <v>1.3694044220725399</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>462.87778825999999</v>
       </c>
       <c r="C48" s="5">
         <v>4.0549024299999701</v>
       </c>
       <c r="D48" s="5">
         <v>11.136119375701291</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>463.03502914000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.15724088000001757</v>
       </c>
       <c r="D49" s="5">
         <v>0.40840584793253587</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>468.59537798000002</v>
       </c>
       <c r="C50" s="5">
         <v>5.5603488400000174</v>
       </c>
       <c r="D50" s="5">
         <v>15.401071523524079</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>469.85004551999998</v>
       </c>
       <c r="C51" s="5">
         <v>1.2546675399999572</v>
       </c>
       <c r="D51" s="5">
         <v>3.2607492940720073</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>471.00097588</v>
       </c>
       <c r="C52" s="5">
         <v>1.150930360000018</v>
       </c>
       <c r="D52" s="5">
         <v>2.9794111819629432</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>473.22431890000001</v>
       </c>
       <c r="C53" s="5">
         <v>2.2233430200000157</v>
       </c>
       <c r="D53" s="5">
         <v>5.8139616359177859</v>
       </c>
       <c r="E53" s="5">
         <v>6.3651979045378226</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>476.03814432000001</v>
       </c>
       <c r="C54" s="5">
         <v>2.8138254200000006</v>
       </c>
       <c r="D54" s="5">
         <v>7.3733207569787185</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>477.26600681999997</v>
       </c>
       <c r="C55" s="5">
         <v>1.2278624999999579</v>
       </c>
       <c r="D55" s="5">
         <v>3.1394930143568089</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>480.38080129000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.1147944700000494</v>
       </c>
       <c r="D56" s="5">
         <v>8.118913235315194</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>485.39974152000002</v>
       </c>
       <c r="C57" s="5">
         <v>5.0189402299999983</v>
       </c>
       <c r="D57" s="5">
         <v>13.283532200538261</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>487.12864767999997</v>
       </c>
       <c r="C58" s="5">
         <v>1.7289061599999513</v>
       </c>
       <c r="D58" s="5">
         <v>4.3589165464039237</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>491.14603727000002</v>
       </c>
       <c r="C59" s="5">
         <v>4.0173895900000502</v>
       </c>
       <c r="D59" s="5">
         <v>10.35796462069567</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>493.58688142</v>
       </c>
       <c r="C60" s="5">
         <v>2.4408441499999753</v>
       </c>
       <c r="D60" s="5">
         <v>6.1293658782808791</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>493.5451875</v>
       </c>
       <c r="C61" s="5">
         <v>-4.1693920000000162E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-0.1013184661665667</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>499.67154973999999</v>
       </c>
       <c r="C62" s="5">
         <v>6.1263622399999917</v>
       </c>
       <c r="D62" s="5">
         <v>15.955782164137023</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>503.03683869000002</v>
       </c>
       <c r="C63" s="5">
         <v>3.3652889500000356</v>
       </c>
       <c r="D63" s="5">
         <v>8.3882042116760545</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>506.41241566999997</v>
       </c>
       <c r="C64" s="5">
         <v>3.3755769799999484</v>
       </c>
       <c r="D64" s="5">
         <v>8.3564199390886884</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>509.80248607999999</v>
       </c>
       <c r="C65" s="5">
         <v>3.3900704100000212</v>
       </c>
       <c r="D65" s="5">
         <v>8.3356146292015829</v>
       </c>
       <c r="E65" s="5">
         <v>7.7295620108926766</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>510.98616055999997</v>
       </c>
       <c r="C66" s="5">
         <v>1.1836744799999792</v>
       </c>
       <c r="D66" s="5">
         <v>2.8220521699007239</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>514.00095254999997</v>
       </c>
       <c r="C67" s="5">
         <v>3.014791989999992</v>
       </c>
       <c r="D67" s="5">
         <v>7.3142588538188447</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>516.37564741000006</v>
       </c>
       <c r="C68" s="5">
         <v>2.3746948600000906</v>
       </c>
       <c r="D68" s="5">
         <v>5.6870908921726748</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>517.52113143999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.1454840299999205</v>
       </c>
       <c r="D69" s="5">
         <v>2.6946978820460377</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>522.32938339999998</v>
       </c>
       <c r="C70" s="5">
         <v>4.8082519600000069</v>
       </c>
       <c r="D70" s="5">
         <v>11.736853968255168</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>525.87329772999999</v>
       </c>
       <c r="C71" s="5">
         <v>3.5439143300000069</v>
       </c>
       <c r="D71" s="5">
         <v>8.4525929076808115</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>523.98016485999995</v>
       </c>
       <c r="C72" s="5">
         <v>-1.8931328700000449</v>
       </c>
       <c r="D72" s="5">
         <v>-4.2354580367778283</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>525.65963164000004</v>
       </c>
       <c r="C73" s="5">
         <v>1.679466780000098</v>
       </c>
       <c r="D73" s="5">
         <v>3.9147866727623049</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>531.53302033</v>
       </c>
       <c r="C74" s="5">
         <v>5.8733886899999561</v>
       </c>
       <c r="D74" s="5">
         <v>14.263487414863985</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>533.38247414</v>
       </c>
       <c r="C75" s="5">
         <v>1.84945381</v>
       </c>
       <c r="D75" s="5">
         <v>4.2562037752284176</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>536.25265307999996</v>
       </c>
       <c r="C76" s="5">
         <v>2.8701789399999598</v>
       </c>
       <c r="D76" s="5">
         <v>6.6518878838456086</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>539.28358766999997</v>
       </c>
       <c r="C77" s="5">
         <v>3.0309345900000153</v>
       </c>
       <c r="D77" s="5">
         <v>6.9973432084174725</v>
       </c>
       <c r="E77" s="5">
         <v>5.7828477488777397</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>539.43151265999995</v>
       </c>
       <c r="C78" s="5">
         <v>0.14792498999997861</v>
       </c>
       <c r="D78" s="5">
         <v>0.32965592985712</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>541.52316593</v>
       </c>
       <c r="C79" s="5">
         <v>2.0916532700000516</v>
       </c>
       <c r="D79" s="5">
         <v>4.7535424564705497</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>544.56428102999996</v>
       </c>
       <c r="C80" s="5">
         <v>3.0411150999999563</v>
       </c>
       <c r="D80" s="5">
         <v>6.9511206725672681</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>546.80923170000005</v>
       </c>
       <c r="C81" s="5">
         <v>2.2449506700000939</v>
       </c>
       <c r="D81" s="5">
         <v>5.0606868771569946</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>548.80407643000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.9948447299999543</v>
       </c>
       <c r="D82" s="5">
         <v>4.4667023904796599</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>549.11798096999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.31390453999995316</v>
       </c>
       <c r="D83" s="5">
         <v>0.68853847099556997</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>549.36490404000006</v>
       </c>
       <c r="C84" s="5">
         <v>0.2469230700000935</v>
       </c>
       <c r="D84" s="5">
         <v>0.5409431508166973</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>552.03217569000003</v>
       </c>
       <c r="C85" s="5">
         <v>2.6672716499999751</v>
       </c>
       <c r="D85" s="5">
         <v>5.9843561035489712</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>551.80196801</v>
       </c>
       <c r="C86" s="5">
         <v>-0.230207680000035</v>
       </c>
       <c r="D86" s="5">
         <v>-0.49927613323950126</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>555.2397138</v>
       </c>
       <c r="C87" s="5">
         <v>3.4377457900000081</v>
       </c>
       <c r="D87" s="5">
         <v>7.7376056267498328</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>557.67835708999996</v>
       </c>
       <c r="C88" s="5">
         <v>2.4386432899999591</v>
       </c>
       <c r="D88" s="5">
         <v>5.3996632736017292</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>559.57028062999996</v>
       </c>
       <c r="C89" s="5">
         <v>1.8919235399999934</v>
       </c>
       <c r="D89" s="5">
         <v>4.1478247023608583</v>
       </c>
       <c r="E89" s="5">
         <v>3.7617857142008715</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>560.17801879000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.60773816000005354</v>
       </c>
       <c r="D90" s="5">
         <v>1.3111095648880466</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>564.66687879000006</v>
       </c>
       <c r="C91" s="5">
         <v>4.4888600000000451</v>
       </c>
       <c r="D91" s="5">
         <v>10.05125871137631</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>567.00631355999997</v>
       </c>
       <c r="C92" s="5">
         <v>2.3394347699999116</v>
       </c>
       <c r="D92" s="5">
         <v>5.0865087535392428</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>568.97603542000002</v>
       </c>
       <c r="C93" s="5">
         <v>1.9697218600000497</v>
       </c>
       <c r="D93" s="5">
         <v>4.249255212264047</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>570.43035314999997</v>
       </c>
       <c r="C94" s="5">
         <v>1.454317729999957</v>
       </c>
       <c r="D94" s="5">
         <v>3.1107206911688889</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>571.84121372000004</v>
       </c>
       <c r="C95" s="5">
         <v>1.410860570000068</v>
       </c>
       <c r="D95" s="5">
         <v>3.0087011263145724</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>578.39370139000005</v>
       </c>
       <c r="C96" s="5">
         <v>6.552487670000005</v>
       </c>
       <c r="D96" s="5">
         <v>14.650836505939813</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>579.02441207000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.63071067999999286</v>
       </c>
       <c r="D97" s="5">
         <v>1.3164191951192006</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>582.58700687999999</v>
       </c>
       <c r="C98" s="5">
         <v>3.5625948099999505</v>
       </c>
       <c r="D98" s="5">
         <v>7.6383529183069898</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>584.53914533</v>
       </c>
       <c r="C99" s="5">
         <v>1.9521384500000067</v>
       </c>
       <c r="D99" s="5">
         <v>4.0959104688658821</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>588.33099772000003</v>
       </c>
       <c r="C100" s="5">
         <v>3.7918523900000309</v>
       </c>
       <c r="D100" s="5">
         <v>8.0681129347498484</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>589.16977555000005</v>
       </c>
       <c r="C101" s="5">
         <v>0.83877783000002637</v>
       </c>
       <c r="D101" s="5">
         <v>1.7243074994353513</v>
       </c>
       <c r="E101" s="5">
         <v>5.2896831630649066</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>595.22885128999997</v>
       </c>
       <c r="C102" s="5">
         <v>6.059075739999912</v>
       </c>
       <c r="D102" s="5">
         <v>13.06343391925726</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>597.82082932000003</v>
       </c>
       <c r="C103" s="5">
         <v>2.5919780300000639</v>
       </c>
       <c r="D103" s="5">
         <v>5.3524956439725324</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>600.47937100000001</v>
       </c>
       <c r="C104" s="5">
         <v>2.6585416799999848</v>
       </c>
       <c r="D104" s="5">
         <v>5.4689429818694402</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>604.53276338000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0533923799999911</v>
       </c>
       <c r="D105" s="5">
         <v>8.4079194516633038</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>607.21523625999998</v>
       </c>
       <c r="C106" s="5">
         <v>2.6824728799999775</v>
       </c>
       <c r="D106" s="5">
         <v>5.4566105945119014</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>610.83386940000003</v>
       </c>
       <c r="C107" s="5">
         <v>3.6186331400000427</v>
       </c>
       <c r="D107" s="5">
         <v>7.3903833137871189</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>610.49964795999995</v>
       </c>
       <c r="C108" s="5">
         <v>-0.33422144000007847</v>
       </c>
       <c r="D108" s="5">
         <v>-0.65461493899241496</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>613.23026571000003</v>
       </c>
       <c r="C109" s="5">
         <v>2.7306177500000786</v>
       </c>
       <c r="D109" s="5">
         <v>5.5013360054681826</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>615.69520006000005</v>
       </c>
       <c r="C110" s="5">
         <v>2.4649343500000214</v>
       </c>
       <c r="D110" s="5">
         <v>4.9315868962661824</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>620.69614292999995</v>
       </c>
       <c r="C111" s="5">
         <v>5.0009428699999035</v>
       </c>
       <c r="D111" s="5">
         <v>10.194354547868102</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>623.10377240000003</v>
       </c>
       <c r="C112" s="5">
         <v>2.4076294700000744</v>
       </c>
       <c r="D112" s="5">
         <v>4.7553005344345145</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>625.91941985999995</v>
       </c>
       <c r="C113" s="5">
         <v>2.8156474599999228</v>
       </c>
       <c r="D113" s="5">
         <v>5.5593112852724502</v>
       </c>
       <c r="E113" s="5">
         <v>6.2375304767956719</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>629.02440521000005</v>
       </c>
       <c r="C114" s="5">
         <v>3.1049853500001063</v>
       </c>
       <c r="D114" s="5">
         <v>6.1179457199038279</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>631.71326836000003</v>
       </c>
       <c r="C115" s="5">
         <v>2.6888631499999747</v>
       </c>
       <c r="D115" s="5">
         <v>5.2519223668209492</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>634.28153629999997</v>
       </c>
       <c r="C116" s="5">
         <v>2.5682679399999415</v>
       </c>
       <c r="D116" s="5">
         <v>4.9892534124945209</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>637.36540967999997</v>
       </c>
       <c r="C117" s="5">
         <v>3.08387338</v>
       </c>
       <c r="D117" s="5">
         <v>5.9929672105796694</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>639.96315073999995</v>
       </c>
       <c r="C118" s="5">
         <v>2.5977410599999757</v>
       </c>
       <c r="D118" s="5">
         <v>5.0020387509984943</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>645.67719347000002</v>
       </c>
       <c r="C119" s="5">
         <v>5.7140427300000738</v>
       </c>
       <c r="D119" s="5">
         <v>11.256589841032527</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>648.08338567999999</v>
       </c>
       <c r="C120" s="5">
         <v>2.406192209999972</v>
       </c>
       <c r="D120" s="5">
         <v>4.5647484132179894</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>651.13757978000001</v>
       </c>
       <c r="C121" s="5">
         <v>3.0541941000000179</v>
       </c>
       <c r="D121" s="5">
         <v>5.8040947293150236</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>653.50263775999997</v>
       </c>
       <c r="C122" s="5">
         <v>2.3650579799999605</v>
       </c>
       <c r="D122" s="5">
         <v>4.4467683233249566</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>656.07097499999998</v>
       </c>
       <c r="C123" s="5">
         <v>2.5683372400000053</v>
       </c>
       <c r="D123" s="5">
         <v>4.8194213861175728</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>659.30976549000002</v>
       </c>
       <c r="C124" s="5">
         <v>3.2387904900000422</v>
       </c>
       <c r="D124" s="5">
         <v>6.0874973919529562</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>663.40452162999998</v>
       </c>
       <c r="C125" s="5">
         <v>4.0947561399999586</v>
       </c>
       <c r="D125" s="5">
         <v>7.7127281802250147</v>
       </c>
       <c r="E125" s="5">
         <v>5.988806319251827</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>666.35201064</v>
       </c>
       <c r="C126" s="5">
         <v>2.9474890100000266</v>
       </c>
       <c r="D126" s="5">
         <v>5.4638017824470975</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>669.81890395999994</v>
       </c>
       <c r="C127" s="5">
         <v>3.4668933199999401</v>
       </c>
       <c r="D127" s="5">
         <v>6.4251456245088878</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>673.78147763000004</v>
       </c>
       <c r="C128" s="5">
         <v>3.9625736700000971</v>
       </c>
       <c r="D128" s="5">
         <v>7.3346668724178388</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>674.54307988999994</v>
       </c>
       <c r="C129" s="5">
         <v>0.76160225999990416</v>
       </c>
       <c r="D129" s="5">
         <v>1.3648726541284351</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>680.88655367000001</v>
       </c>
       <c r="C130" s="5">
         <v>6.3434737800000676</v>
       </c>
       <c r="D130" s="5">
         <v>11.887300957533608</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>685.47938608000004</v>
       </c>
       <c r="C131" s="5">
         <v>4.5928324100000282</v>
       </c>
       <c r="D131" s="5">
         <v>8.401601104115187</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>686.70444491000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.2250588299999663</v>
       </c>
       <c r="D132" s="5">
         <v>2.1657936134604316</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>690.88667204000001</v>
       </c>
       <c r="C133" s="5">
         <v>4.1822271300000011</v>
       </c>
       <c r="D133" s="5">
         <v>7.5581874236415825</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>691.54198778</v>
       </c>
       <c r="C134" s="5">
         <v>0.65531573999999182</v>
       </c>
       <c r="D134" s="5">
         <v>1.1441735979623724</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>693.68420784</v>
       </c>
       <c r="C135" s="5">
         <v>2.1422200599999996</v>
       </c>
       <c r="D135" s="5">
         <v>3.7812851008450332</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>695.70873857000004</v>
       </c>
       <c r="C136" s="5">
         <v>2.0245307300000377</v>
       </c>
       <c r="D136" s="5">
         <v>3.5589908202558362</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>697.38536254999997</v>
       </c>
       <c r="C137" s="5">
         <v>1.6766239799999312</v>
       </c>
       <c r="D137" s="5">
         <v>2.9305827213735647</v>
       </c>
       <c r="E137" s="5">
         <v>5.1221901286575999</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>696.18011808999995</v>
       </c>
       <c r="C138" s="5">
         <v>-1.2052444600000172</v>
       </c>
       <c r="D138" s="5">
         <v>-2.0542800172268838</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>695.67036882000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.50974926999992931</v>
       </c>
       <c r="D139" s="5">
         <v>-0.87512083044444244</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>694.97543559999997</v>
       </c>
       <c r="C140" s="5">
         <v>-0.69493322000005264</v>
       </c>
       <c r="D140" s="5">
         <v>-1.1921643120928138</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>690.46699005000005</v>
       </c>
       <c r="C141" s="5">
         <v>-4.5084455499999194</v>
       </c>
       <c r="D141" s="5">
         <v>-7.5128079759072097</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>688.78718394999999</v>
       </c>
       <c r="C142" s="5">
         <v>-1.6798061000000644</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8806771441125645</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>687.82985642999995</v>
       </c>
       <c r="C143" s="5">
         <v>-0.95732752000003529</v>
       </c>
       <c r="D143" s="5">
         <v>-1.6551583434419426</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>682.87064103</v>
       </c>
       <c r="C144" s="5">
         <v>-4.9592153999999482</v>
       </c>
       <c r="D144" s="5">
         <v>-8.3169574166409692</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>682.98959735999995</v>
       </c>
       <c r="C145" s="5">
         <v>0.11895632999994632</v>
       </c>
       <c r="D145" s="5">
         <v>0.20924086296527644</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>680.66036827999994</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3292290800000046</v>
       </c>
       <c r="D146" s="5">
         <v>-4.0165171307230079</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>676.99524054000005</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6651277399998889</v>
       </c>
       <c r="D147" s="5">
         <v>-6.2736265126779989</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>674.13710139</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8581391500000564</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9501651890679792</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>673.02737053999999</v>
       </c>
       <c r="C149" s="5">
         <v>-1.1097308500000054</v>
       </c>
       <c r="D149" s="5">
         <v>-1.9575931350617637</v>
       </c>
       <c r="E149" s="5">
         <v>-3.4927592860473311</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>672.02775377</v>
       </c>
       <c r="C150" s="5">
         <v>-0.99961676999998872</v>
       </c>
       <c r="D150" s="5">
         <v>-1.7678174853881123</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>671.25797584999998</v>
       </c>
       <c r="C151" s="5">
         <v>-0.7697779200000241</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3659199869949346</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>670.73507919999997</v>
       </c>
       <c r="C152" s="5">
         <v>-0.52289665000000696</v>
       </c>
       <c r="D152" s="5">
         <v>-0.93078163455246887</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>670.96869804000005</v>
       </c>
       <c r="C153" s="5">
         <v>0.23361884000007649</v>
       </c>
       <c r="D153" s="5">
         <v>0.41876484948049075</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>671.57867263000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.60997458999997889</v>
       </c>
       <c r="D154" s="5">
         <v>1.0963857021097034</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>666.34578852000004</v>
       </c>
       <c r="C155" s="5">
         <v>-5.2328841099999863</v>
       </c>
       <c r="D155" s="5">
         <v>-8.959813791509152</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>668.12149290000002</v>
       </c>
       <c r="C156" s="5">
         <v>1.7757043799999792</v>
       </c>
       <c r="D156" s="5">
         <v>3.2450949072663215</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>668.68174509999994</v>
       </c>
       <c r="C157" s="5">
         <v>0.5602521999999226</v>
       </c>
       <c r="D157" s="5">
         <v>1.0109119389867471</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>668.85421487999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.17246978000002855</v>
       </c>
       <c r="D158" s="5">
         <v>0.3099495183220613</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>667.04368771999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.8105271599999924</v>
       </c>
       <c r="D159" s="5">
         <v>-3.2003633791777841</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>668.53385294999998</v>
       </c>
       <c r="C160" s="5">
         <v>1.4901652300000023</v>
       </c>
       <c r="D160" s="5">
         <v>2.7139663965920269</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>667.94882928000004</v>
       </c>
       <c r="C161" s="5">
         <v>-0.58502366999994138</v>
       </c>
       <c r="D161" s="5">
         <v>-1.0450621148679673</v>
       </c>
       <c r="E161" s="5">
         <v>-0.75458168304881612</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>666.19500238000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7538269000000355</v>
       </c>
       <c r="D162" s="5">
         <v>-3.1057224586234056</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>663.49842226999999</v>
       </c>
       <c r="C163" s="5">
         <v>-2.6965801100000135</v>
       </c>
       <c r="D163" s="5">
         <v>-4.7505911261811917</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>660.79754839999998</v>
       </c>
       <c r="C164" s="5">
         <v>-2.7008738700000094</v>
       </c>
       <c r="D164" s="5">
         <v>-4.776894112354368</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>662.66991281000003</v>
       </c>
       <c r="C165" s="5">
         <v>1.8723644100000456</v>
       </c>
       <c r="D165" s="5">
         <v>3.4536830609749991</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>662.90084210999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.23092929999995704</v>
       </c>
       <c r="D166" s="5">
         <v>0.41898222160545728</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>662.60703332000003</v>
       </c>
       <c r="C167" s="5">
         <v>-0.2938087899999573</v>
       </c>
       <c r="D167" s="5">
         <v>-0.53056556215032025</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>664.97266341</v>
       </c>
       <c r="C168" s="5">
         <v>2.3656300899999678</v>
       </c>
       <c r="D168" s="5">
         <v>4.3693570374528923</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>663.89957886000002</v>
       </c>
       <c r="C169" s="5">
         <v>-1.0730845499999759</v>
       </c>
       <c r="D169" s="5">
         <v>-1.9193777287235481</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>664.33634591999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.43676705999996557</v>
       </c>
       <c r="D170" s="5">
         <v>0.79232025937583384</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>664.82718145000001</v>
       </c>
       <c r="C171" s="5">
         <v>0.49083553000002667</v>
       </c>
       <c r="D171" s="5">
         <v>0.89021474377799503</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>664.13299133999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.69419011000002229</v>
       </c>
       <c r="D172" s="5">
         <v>-1.2458286270337959</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>666.71363682000003</v>
       </c>
       <c r="C173" s="5">
         <v>2.5806454800000438</v>
       </c>
       <c r="D173" s="5">
         <v>4.7638383515231641</v>
       </c>
       <c r="E173" s="5">
         <v>-0.18492321654810517</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>668.53479044999995</v>
       </c>
       <c r="C174" s="5">
         <v>1.8211536299999125</v>
       </c>
       <c r="D174" s="5">
         <v>3.3275413173159185</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>670.56406572000003</v>
       </c>
       <c r="C175" s="5">
         <v>2.0292752700000847</v>
       </c>
       <c r="D175" s="5">
         <v>3.7039184569886974</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>672.94809086999999</v>
       </c>
       <c r="C176" s="5">
         <v>2.3840251499999567</v>
       </c>
       <c r="D176" s="5">
         <v>4.3507234756202884</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>674.33796932999996</v>
       </c>
       <c r="C177" s="5">
         <v>1.3898784599999772</v>
       </c>
       <c r="D177" s="5">
         <v>2.5067774925593422</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>675.25896081999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.9209914900000058</v>
       </c>
       <c r="D178" s="5">
         <v>1.651293047638891</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>676.55460452</v>
       </c>
       <c r="C179" s="5">
         <v>1.2956437000000278</v>
       </c>
       <c r="D179" s="5">
         <v>2.3269375358413225</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>680.58756358000005</v>
       </c>
       <c r="C180" s="5">
         <v>4.0329590600000529</v>
       </c>
       <c r="D180" s="5">
         <v>7.3924765843073947</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>681.64051813000003</v>
       </c>
       <c r="C181" s="5">
         <v>1.0529545499999813</v>
       </c>
       <c r="D181" s="5">
         <v>1.8724304114386303</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>682.92536370000005</v>
       </c>
       <c r="C182" s="5">
         <v>1.2848455700000159</v>
       </c>
       <c r="D182" s="5">
         <v>2.2855151381154792</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>686.45441178999999</v>
       </c>
       <c r="C183" s="5">
         <v>3.5290480899999466</v>
       </c>
       <c r="D183" s="5">
         <v>6.3803696548751843</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>687.66582310000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.2114113100000168</v>
       </c>
       <c r="D184" s="5">
         <v>2.138359812257562</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>690.16365389999999</v>
       </c>
       <c r="C185" s="5">
         <v>2.4978307999999743</v>
       </c>
       <c r="D185" s="5">
         <v>4.446941129163795</v>
       </c>
       <c r="E185" s="5">
         <v>3.5172547530073928</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>693.61779620000004</v>
       </c>
       <c r="C186" s="5">
         <v>3.4541423000000577</v>
       </c>
       <c r="D186" s="5">
         <v>6.1738868418347082</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>695.36749931999998</v>
       </c>
       <c r="C187" s="5">
         <v>1.7497031199999356</v>
       </c>
       <c r="D187" s="5">
         <v>3.0694438671135416</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>697.34784792999994</v>
       </c>
       <c r="C188" s="5">
         <v>1.9803486099999645</v>
       </c>
       <c r="D188" s="5">
         <v>3.4715414456618632</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>700.21878595999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.8709380300000475</v>
       </c>
       <c r="D189" s="5">
         <v>5.053739940275781</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>701.70159540999998</v>
       </c>
       <c r="C190" s="5">
         <v>1.4828094499999906</v>
       </c>
       <c r="D190" s="5">
         <v>2.5709716904415369</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>703.61073612999996</v>
       </c>
       <c r="C191" s="5">
         <v>1.9091407199999821</v>
       </c>
       <c r="D191" s="5">
         <v>3.3141776981681303</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>707.48278052000001</v>
       </c>
       <c r="C192" s="5">
         <v>3.8720443900000419</v>
       </c>
       <c r="D192" s="5">
         <v>6.8073148807627382</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>707.31652711000004</v>
       </c>
       <c r="C193" s="5">
         <v>-0.16625340999996752</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28162726802657412</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>710.90998311999999</v>
       </c>
       <c r="C194" s="5">
         <v>3.5934560099999544</v>
       </c>
       <c r="D194" s="5">
         <v>6.2697563080961638</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>709.38578932999997</v>
       </c>
       <c r="C195" s="5">
         <v>-1.5241937900000266</v>
       </c>
       <c r="D195" s="5">
         <v>-2.5426819121807553</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>713.46254216</v>
       </c>
       <c r="C196" s="5">
         <v>4.0767528300000322</v>
       </c>
       <c r="D196" s="5">
         <v>7.1184579317048025</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>715.94710020000002</v>
       </c>
       <c r="C197" s="5">
         <v>2.4845580400000244</v>
       </c>
       <c r="D197" s="5">
         <v>4.2598484921409829</v>
       </c>
       <c r="E197" s="5">
         <v>3.7358452816664611</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>718.48874708999995</v>
       </c>
       <c r="C198" s="5">
         <v>2.5416468899999245</v>
       </c>
       <c r="D198" s="5">
         <v>4.3442291071103423</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>720.62515680000001</v>
       </c>
       <c r="C199" s="5">
         <v>2.1364097100000663</v>
       </c>
       <c r="D199" s="5">
         <v>3.6271089107825949</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>724.14441255999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.5192557599999645</v>
       </c>
       <c r="D200" s="5">
         <v>6.0203366530011682</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>727.46816521999995</v>
       </c>
       <c r="C201" s="5">
         <v>3.3237526599999683</v>
       </c>
       <c r="D201" s="5">
         <v>5.6490767208235315</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>730.16957294999997</v>
       </c>
       <c r="C202" s="5">
         <v>2.7014077300000281</v>
       </c>
       <c r="D202" s="5">
         <v>4.548272783348728</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>733.93371592000005</v>
       </c>
       <c r="C203" s="5">
         <v>3.7641429700000799</v>
       </c>
       <c r="D203" s="5">
         <v>6.3646442119117852</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>733.99192912000001</v>
       </c>
       <c r="C204" s="5">
         <v>5.8213199999954668E-2</v>
       </c>
       <c r="D204" s="5">
         <v>9.5221571898274071E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>739.20400993999999</v>
       </c>
       <c r="C205" s="5">
         <v>5.2120808199999829</v>
       </c>
       <c r="D205" s="5">
         <v>8.8620116976999554</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>748.59632693000003</v>
       </c>
       <c r="C206" s="5">
         <v>9.3923169900000403</v>
       </c>
       <c r="D206" s="5">
         <v>16.359148090991592</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>748.98301332000005</v>
       </c>
       <c r="C207" s="5">
         <v>0.38668639000002258</v>
       </c>
       <c r="D207" s="5">
         <v>0.62162239256629004</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>753.13347003000001</v>
       </c>
       <c r="C208" s="5">
         <v>4.1504567099999576</v>
       </c>
       <c r="D208" s="5">
         <v>6.8562094895539438</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>758.69230334999997</v>
       </c>
       <c r="C209" s="5">
         <v>5.5588333199999624</v>
       </c>
       <c r="D209" s="5">
         <v>9.2256801282193592</v>
       </c>
       <c r="E209" s="5">
         <v>5.9704415505082764</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>755.65166395000006</v>
       </c>
       <c r="C210" s="5">
         <v>-3.0406393999999182</v>
       </c>
       <c r="D210" s="5">
         <v>-4.7046792674081743</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>761.77400704000001</v>
       </c>
       <c r="C211" s="5">
         <v>6.1223430899999585</v>
       </c>
       <c r="D211" s="5">
         <v>10.167648828002186</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>766.45988626999997</v>
       </c>
       <c r="C212" s="5">
         <v>4.685879229999955</v>
       </c>
       <c r="D212" s="5">
         <v>7.6364504904211428</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>766.88778874000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.42790247000004911</v>
       </c>
       <c r="D213" s="5">
         <v>0.67200200946408994</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>769.62617221000005</v>
       </c>
       <c r="C214" s="5">
         <v>2.7383834700000307</v>
       </c>
       <c r="D214" s="5">
         <v>4.3700921494870926</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>772.99324012</v>
       </c>
       <c r="C215" s="5">
         <v>3.3670679099999461</v>
       </c>
       <c r="D215" s="5">
         <v>5.3781124506852906</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>773.83069923999994</v>
       </c>
       <c r="C216" s="5">
         <v>0.8374591199999486</v>
       </c>
       <c r="D216" s="5">
         <v>1.3078520720059661</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>775.07985885000005</v>
       </c>
       <c r="C217" s="5">
         <v>1.2491596100001061</v>
       </c>
       <c r="D217" s="5">
         <v>1.9543965511595651</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>777.95583424999995</v>
       </c>
       <c r="C218" s="5">
         <v>2.875975399999902</v>
       </c>
       <c r="D218" s="5">
         <v>4.5446679247197919</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>780.06509612000002</v>
       </c>
       <c r="C219" s="5">
         <v>2.1092618700000685</v>
       </c>
       <c r="D219" s="5">
         <v>3.3025031998481058</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>782.36735247000001</v>
       </c>
       <c r="C220" s="5">
         <v>2.3022563499999933</v>
       </c>
       <c r="D220" s="5">
         <v>3.5996962648980224</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>784.45186154999999</v>
       </c>
       <c r="C221" s="5">
         <v>2.0845090799999753</v>
       </c>
       <c r="D221" s="5">
         <v>3.2445040471486664</v>
       </c>
       <c r="E221" s="5">
         <v>3.3952576144846702</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>788.76840360000006</v>
       </c>
       <c r="C222" s="5">
         <v>4.3165420500000664</v>
       </c>
       <c r="D222" s="5">
         <v>6.8066980394325238</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>790.84483130000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.0764276999999538</v>
       </c>
       <c r="D223" s="5">
         <v>3.2051340909824422</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>789.53524203999996</v>
       </c>
       <c r="C224" s="5">
         <v>-1.3095892600000525</v>
       </c>
       <c r="D224" s="5">
         <v>-1.9691259491265822</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>789.06595263999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.46928939999997965</v>
       </c>
       <c r="D225" s="5">
         <v>-0.710937134025591</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>790.61954834999995</v>
       </c>
       <c r="C226" s="5">
         <v>1.5535957099999678</v>
       </c>
       <c r="D226" s="5">
         <v>2.3884398431885723</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>790.42063727000004</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19891107999990254</v>
       </c>
       <c r="D227" s="5">
         <v>-0.30148923607750122</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>791.36603743000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.94540015999996285</v>
       </c>
       <c r="D228" s="5">
         <v>1.444766285437038</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>792.71116029999996</v>
       </c>
       <c r="C229" s="5">
         <v>1.3451228699999547</v>
       </c>
       <c r="D229" s="5">
         <v>2.0588744450813712</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>795.15920321999999</v>
       </c>
       <c r="C230" s="5">
         <v>2.4480429200000344</v>
       </c>
       <c r="D230" s="5">
         <v>3.7694244984991521</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>793.73185707000005</v>
       </c>
       <c r="C231" s="5">
         <v>-1.4273461499999485</v>
       </c>
       <c r="D231" s="5">
         <v>-2.1329137089172834</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>792.94484517000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.78701190000003862</v>
       </c>
       <c r="D232" s="5">
         <v>-1.1833731426152849</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>791.01780572999996</v>
       </c>
       <c r="C233" s="5">
         <v>-1.9270394400000441</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8776119322477367</v>
       </c>
       <c r="E233" s="5">
         <v>0.83701046575710425</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>785.33423456000003</v>
       </c>
       <c r="C234" s="5">
         <v>-5.6835711699999365</v>
       </c>
       <c r="D234" s="5">
         <v>-8.2894616158343482</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>779.71616554000002</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6180690200000072</v>
       </c>
       <c r="D235" s="5">
         <v>-8.2546412885876936</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>776.61011335000001</v>
       </c>
       <c r="C236" s="5">
         <v>-3.106052190000014</v>
       </c>
       <c r="D236" s="5">
         <v>-4.6769255011299915</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>775.23334666000005</v>
       </c>
       <c r="C237" s="5">
         <v>-1.376766689999954</v>
       </c>
       <c r="D237" s="5">
         <v>-2.106727779913975</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>775.10691248000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12643418000004658</v>
       </c>
       <c r="D238" s="5">
         <v>-0.19553466854993484</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>772.44557827000006</v>
       </c>
       <c r="C239" s="5">
         <v>-2.66133420999995</v>
       </c>
       <c r="D239" s="5">
         <v>-4.0432836671210666</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>772.27519666000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17038161000004948</v>
       </c>
       <c r="D240" s="5">
         <v>-0.26436823533442233</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>771.49409806999995</v>
       </c>
       <c r="C241" s="5">
         <v>-0.78109859000005599</v>
       </c>
       <c r="D241" s="5">
         <v>-1.2069812687743431</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>771.07437390999996</v>
       </c>
       <c r="C242" s="5">
         <v>-0.41972415999998702</v>
       </c>
       <c r="D242" s="5">
         <v>-0.65089886326965551</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>771.36604248000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.29166857000006985</v>
       </c>
       <c r="D243" s="5">
         <v>0.45486061391284416</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>771.71904093000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.35299844999997276</v>
       </c>
       <c r="D244" s="5">
         <v>0.55053751518934213</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>772.99943814999995</v>
       </c>
       <c r="C245" s="5">
         <v>1.2803972199999407</v>
       </c>
       <c r="D245" s="5">
         <v>2.0092485198591081</v>
       </c>
       <c r="E245" s="5">
         <v>-2.277871300680967</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>774.99052914000004</v>
       </c>
       <c r="C246" s="5">
         <v>1.9910909900000888</v>
       </c>
       <c r="D246" s="5">
         <v>3.1351259468031412</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>775.23093441000003</v>
       </c>
       <c r="C247" s="5">
         <v>0.24040526999999656</v>
       </c>
       <c r="D247" s="5">
         <v>0.37288071983989646</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>780.18724769999994</v>
       </c>
       <c r="C248" s="5">
         <v>4.9563132899999118</v>
       </c>
       <c r="D248" s="5">
         <v>7.94761164950053</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>780.66232560000003</v>
       </c>
       <c r="C249" s="5">
         <v>0.47507790000008754</v>
       </c>
       <c r="D249" s="5">
         <v>0.73316587132246092</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>783.60364200000004</v>
       </c>
       <c r="C250" s="5">
         <v>2.9413164000000052</v>
       </c>
       <c r="D250" s="5">
         <v>4.6161413751849123</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>785.16080958999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.5571675899999491</v>
       </c>
       <c r="D251" s="5">
         <v>2.410861603276393</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>786.81896608</v>
       </c>
       <c r="C252" s="5">
         <v>1.6581564900000103</v>
       </c>
       <c r="D252" s="5">
         <v>2.5638864986510912</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>788.05699444000004</v>
       </c>
       <c r="C253" s="5">
         <v>1.2380283600000439</v>
       </c>
       <c r="D253" s="5">
         <v>1.9045784242565755</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>787.80332082999996</v>
       </c>
       <c r="C254" s="5">
         <v>-0.25367361000007804</v>
       </c>
       <c r="D254" s="5">
         <v>-0.38559390549370853</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>794.78390423999997</v>
       </c>
       <c r="C255" s="5">
         <v>6.9805834100000084</v>
       </c>
       <c r="D255" s="5">
         <v>11.166792149323301</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>796.07270629000004</v>
       </c>
       <c r="C256" s="5">
         <v>1.2888020500000721</v>
       </c>
       <c r="D256" s="5">
         <v>1.9633394093268253</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>797.85188330999995</v>
       </c>
       <c r="C257" s="5">
         <v>1.7791770199999064</v>
       </c>
       <c r="D257" s="5">
         <v>2.7151450810517508</v>
       </c>
       <c r="E257" s="5">
         <v>3.2150663937710933</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>798.87754571000005</v>
       </c>
       <c r="C258" s="5">
         <v>1.0256624000001011</v>
       </c>
       <c r="D258" s="5">
         <v>1.5535897494192152</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>801.67560447999995</v>
       </c>
       <c r="C259" s="5">
         <v>2.7980587699998978</v>
       </c>
       <c r="D259" s="5">
         <v>4.2849029545214856</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>805.13053077999996</v>
       </c>
       <c r="C260" s="5">
         <v>3.454926300000011</v>
       </c>
       <c r="D260" s="5">
         <v>5.2959170074422524</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>810.29122530999996</v>
       </c>
       <c r="C261" s="5">
         <v>5.1606945300000007</v>
       </c>
       <c r="D261" s="5">
         <v>7.9687528582142342</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>809.9203162</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37090910999995685</v>
       </c>
       <c r="D262" s="5">
         <v>-0.54791667395178711</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>810.38650374999997</v>
       </c>
       <c r="C263" s="5">
         <v>0.46618754999997236</v>
       </c>
       <c r="D263" s="5">
         <v>0.69290702948499039</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>813.99119565000001</v>
       </c>
       <c r="C264" s="5">
         <v>3.6046919000000344</v>
       </c>
       <c r="D264" s="5">
         <v>5.4702787972596756</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>817.11719209</v>
       </c>
       <c r="C265" s="5">
         <v>3.1259964399999944</v>
       </c>
       <c r="D265" s="5">
         <v>4.7069930592378073</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>819.61335377</v>
       </c>
       <c r="C266" s="5">
         <v>2.4961616800000002</v>
       </c>
       <c r="D266" s="5">
         <v>3.7280301031286767</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>819.15416404999996</v>
       </c>
       <c r="C267" s="5">
         <v>-0.45918972000004032</v>
       </c>
       <c r="D267" s="5">
         <v>-0.67023420317818827</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>821.00890206999998</v>
       </c>
       <c r="C268" s="5">
         <v>1.8547380200000134</v>
       </c>
       <c r="D268" s="5">
         <v>2.7511460042215941</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>824.60956796000005</v>
       </c>
       <c r="C269" s="5">
         <v>3.600665890000073</v>
       </c>
       <c r="D269" s="5">
         <v>5.3916106985534284</v>
       </c>
       <c r="E269" s="5">
         <v>3.3537157973472675</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>829.32845305000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.7188850899999579</v>
       </c>
       <c r="D270" s="5">
         <v>7.0873945667535798</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>830.44020327999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.1117502299999842</v>
       </c>
       <c r="D271" s="5">
         <v>1.6205649987597326</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>833.56620128999998</v>
       </c>
       <c r="C272" s="5">
         <v>3.1259980099999893</v>
       </c>
       <c r="D272" s="5">
         <v>4.6118229390544663</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>835.33011447000001</v>
       </c>
       <c r="C273" s="5">
         <v>1.7639131800000314</v>
       </c>
       <c r="D273" s="5">
         <v>2.5690889756767143</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>838.76981780999995</v>
       </c>
       <c r="C274" s="5">
         <v>3.4397033399999373</v>
       </c>
       <c r="D274" s="5">
         <v>5.0547932848605592</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>842.11016195000002</v>
       </c>
       <c r="C275" s="5">
         <v>3.3403441400000702</v>
       </c>
       <c r="D275" s="5">
         <v>4.8849954700312281</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>844.67485450000004</v>
       </c>
       <c r="C276" s="5">
         <v>2.5646925500000179</v>
       </c>
       <c r="D276" s="5">
         <v>3.7165090374165599</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>849.60480814000005</v>
       </c>
       <c r="C277" s="5">
         <v>4.9299536400000079</v>
       </c>
       <c r="D277" s="5">
         <v>7.2330726334793205</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>853.72033942999997</v>
       </c>
       <c r="C278" s="5">
         <v>4.1155312899999217</v>
       </c>
       <c r="D278" s="5">
         <v>5.9702605525148611</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>857.70527846000005</v>
       </c>
       <c r="C279" s="5">
         <v>3.9849390300000778</v>
       </c>
       <c r="D279" s="5">
         <v>5.7473403207216833</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>863.422506</v>
       </c>
       <c r="C280" s="5">
         <v>5.7172275399999535</v>
       </c>
       <c r="D280" s="5">
         <v>8.2987350363515677</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>865.29345479000006</v>
       </c>
       <c r="C281" s="5">
         <v>1.8709487900000568</v>
       </c>
       <c r="D281" s="5">
         <v>2.6314928959087824</v>
       </c>
       <c r="E281" s="5">
         <v>4.9337151072170737</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>865.50135404000002</v>
       </c>
       <c r="C282" s="5">
         <v>0.20789924999996856</v>
       </c>
       <c r="D282" s="5">
         <v>0.28869863519060956</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>869.69936603999997</v>
       </c>
       <c r="C283" s="5">
         <v>4.1980119999999488</v>
       </c>
       <c r="D283" s="5">
         <v>5.9782691358524431</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>872.46266748999994</v>
       </c>
       <c r="C284" s="5">
         <v>2.7633014499999717</v>
       </c>
       <c r="D284" s="5">
         <v>3.8801073651407503</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>876.76988545999995</v>
       </c>
       <c r="C285" s="5">
         <v>4.3072179700000106</v>
       </c>
       <c r="D285" s="5">
         <v>6.0877561145558534</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>880.36537109999995</v>
       </c>
       <c r="C286" s="5">
         <v>3.5954856399999926</v>
       </c>
       <c r="D286" s="5">
         <v>5.033520189232199</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>883.57641113</v>
       </c>
       <c r="C287" s="5">
         <v>3.2110400300000492</v>
       </c>
       <c r="D287" s="5">
         <v>4.465753039737419</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>887.08603971000002</v>
       </c>
       <c r="C288" s="5">
         <v>3.509628580000026</v>
       </c>
       <c r="D288" s="5">
         <v>4.872007293715841</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>889.99559134000003</v>
       </c>
       <c r="C289" s="5">
         <v>2.9095516300000099</v>
       </c>
       <c r="D289" s="5">
         <v>4.0076604996580167</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>894.34435939000002</v>
       </c>
       <c r="C290" s="5">
         <v>4.3487680499999897</v>
       </c>
       <c r="D290" s="5">
         <v>6.0237114270102809</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>895.97371927999995</v>
       </c>
       <c r="C291" s="5">
         <v>1.6293598899999324</v>
       </c>
       <c r="D291" s="5">
         <v>2.2082579965944316</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>901.51559721000001</v>
       </c>
       <c r="C292" s="5">
         <v>5.5418779300000551</v>
       </c>
       <c r="D292" s="5">
         <v>7.6801583090540415</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>903.37863718000006</v>
       </c>
       <c r="C293" s="5">
         <v>1.8630399700000453</v>
       </c>
       <c r="D293" s="5">
         <v>2.5082587994577521</v>
       </c>
       <c r="E293" s="5">
         <v>4.401418059869977</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>906.16418198999997</v>
       </c>
       <c r="C294" s="5">
         <v>2.7855448099999194</v>
       </c>
       <c r="D294" s="5">
         <v>3.7635702026215023</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>910.88289030999999</v>
       </c>
       <c r="C295" s="5">
         <v>4.7187083200000188</v>
       </c>
       <c r="D295" s="5">
         <v>6.4309240363690234</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>914.87731269999995</v>
       </c>
       <c r="C296" s="5">
         <v>3.9944223899999542</v>
       </c>
       <c r="D296" s="5">
         <v>5.3910574008244394</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>917.28680681000003</v>
       </c>
       <c r="C297" s="5">
         <v>2.4094941100000824</v>
       </c>
       <c r="D297" s="5">
         <v>3.2065997092988408</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>920.23962062999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.9528138199999603</v>
       </c>
       <c r="D298" s="5">
         <v>3.9320197002141066</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>923.14303096000003</v>
       </c>
       <c r="C299" s="5">
         <v>2.9034103300000424</v>
       </c>
       <c r="D299" s="5">
         <v>3.8524657438277821</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>925.69043887999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.5474079199999551</v>
       </c>
       <c r="D300" s="5">
         <v>3.3621160513798154</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>928.05150115000004</v>
       </c>
       <c r="C301" s="5">
         <v>2.3610622700000476</v>
       </c>
       <c r="D301" s="5">
         <v>3.1040188324623408</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>931.14108636000003</v>
       </c>
       <c r="C302" s="5">
         <v>3.0895852099999956</v>
       </c>
       <c r="D302" s="5">
         <v>4.0688970255336354</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>934.61481629000002</v>
       </c>
       <c r="C303" s="5">
         <v>3.4737299299999904</v>
       </c>
       <c r="D303" s="5">
         <v>4.5697467031635464</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>937.82461049999995</v>
       </c>
       <c r="C304" s="5">
         <v>3.2097942099999273</v>
       </c>
       <c r="D304" s="5">
         <v>4.1999632553215926</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>942.15878327999997</v>
       </c>
       <c r="C305" s="5">
         <v>4.3341727800000172</v>
       </c>
       <c r="D305" s="5">
         <v>5.688980837222557</v>
       </c>
       <c r="E305" s="5">
         <v>4.2927898119283103</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>944.90285213000004</v>
       </c>
       <c r="C306" s="5">
         <v>2.7440688500000761</v>
       </c>
       <c r="D306" s="5">
         <v>3.5515739209831088</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>948.71920219000003</v>
       </c>
       <c r="C307" s="5">
         <v>3.8163500599999907</v>
       </c>
       <c r="D307" s="5">
         <v>4.9557826559994522</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>951.74303447</v>
       </c>
       <c r="C308" s="5">
         <v>3.0238322799999651</v>
       </c>
       <c r="D308" s="5">
         <v>3.8924993322149826</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>955.28973470000005</v>
       </c>
       <c r="C309" s="5">
         <v>3.5467002300000559</v>
       </c>
       <c r="D309" s="5">
         <v>4.5646401376642443</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>959.80195682999999</v>
       </c>
       <c r="C310" s="5">
         <v>4.512222129999941</v>
       </c>
       <c r="D310" s="5">
         <v>5.8176812960701652</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>963.88739978000001</v>
       </c>
       <c r="C311" s="5">
         <v>4.0854429500000151</v>
       </c>
       <c r="D311" s="5">
         <v>5.2291505519744597</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>968.16578755</v>
       </c>
       <c r="C312" s="5">
         <v>4.2783877699999948</v>
       </c>
       <c r="D312" s="5">
         <v>5.4583917283149708</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>970.86267779000002</v>
       </c>
       <c r="C313" s="5">
         <v>2.6968902400000161</v>
       </c>
       <c r="D313" s="5">
         <v>3.3943702916277685</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>974.20288191999998</v>
       </c>
       <c r="C314" s="5">
         <v>3.340204129999961</v>
       </c>
       <c r="D314" s="5">
         <v>4.2075646122540888</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>977.45614051999996</v>
       </c>
       <c r="C315" s="5">
         <v>3.253258599999981</v>
       </c>
       <c r="D315" s="5">
         <v>4.0817129929865636</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>979.32391591999999</v>
       </c>
       <c r="C316" s="5">
         <v>1.8677754000000277</v>
       </c>
       <c r="D316" s="5">
         <v>2.3172772346460091</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>983.42934398</v>
       </c>
       <c r="C317" s="5">
         <v>4.1054280600000084</v>
       </c>
       <c r="D317" s="5">
         <v>5.1481480633061683</v>
       </c>
       <c r="E317" s="5">
         <v>4.3804251929087989</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>987.00230197999997</v>
       </c>
       <c r="C318" s="5">
         <v>3.5729579999999714</v>
       </c>
       <c r="D318" s="5">
         <v>4.4479770957567055</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>990.21828145999996</v>
       </c>
       <c r="C319" s="5">
         <v>3.2159794799999872</v>
       </c>
       <c r="D319" s="5">
         <v>3.9808333036930321</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>991.04430076000006</v>
       </c>
       <c r="C320" s="5">
         <v>0.82601930000009816</v>
       </c>
       <c r="D320" s="5">
         <v>1.0056202397923375</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>995.83950308999999</v>
       </c>
       <c r="C321" s="5">
         <v>4.7952023299999382</v>
       </c>
       <c r="D321" s="5">
         <v>5.96327655095652</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>996.77892835</v>
       </c>
       <c r="C322" s="5">
         <v>0.93942526000000726</v>
       </c>
       <c r="D322" s="5">
         <v>1.1379119878881072</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>998.56337339000004</v>
       </c>
       <c r="C323" s="5">
         <v>1.7844450400000369</v>
       </c>
       <c r="D323" s="5">
         <v>2.1695325154164946</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1006.9171266</v>
       </c>
       <c r="C324" s="5">
         <v>8.3537532099999225</v>
       </c>
       <c r="D324" s="5">
         <v>10.513961006767868</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1008.5007137</v>
       </c>
       <c r="C325" s="5">
         <v>1.5835871000000452</v>
       </c>
       <c r="D325" s="5">
         <v>1.9036605731413081</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1012.1610275</v>
       </c>
       <c r="C326" s="5">
         <v>3.6603138000000399</v>
       </c>
       <c r="D326" s="5">
         <v>4.4433551348443956</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1013.1682448</v>
       </c>
       <c r="C327" s="5">
         <v>1.0072172999999793</v>
       </c>
       <c r="D327" s="5">
         <v>1.2006962172860236</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1014.8110652</v>
       </c>
       <c r="C328" s="5">
         <v>1.6428204000000051</v>
       </c>
       <c r="D328" s="5">
         <v>1.9632087949615684</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1017.1746623</v>
       </c>
       <c r="C329" s="5">
         <v>2.3635970999999927</v>
       </c>
       <c r="D329" s="5">
         <v>2.8310032762739468</v>
       </c>
       <c r="E329" s="5">
         <v>3.4313922526890028</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1021.4527419</v>
       </c>
       <c r="C330" s="5">
         <v>4.2780795999999555</v>
       </c>
       <c r="D330" s="5">
         <v>5.1654153976658623</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1023.8159685000001</v>
       </c>
       <c r="C331" s="5">
         <v>2.3632266000000755</v>
       </c>
       <c r="D331" s="5">
         <v>2.8119142017119403</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1027.453698</v>
       </c>
       <c r="C332" s="5">
         <v>3.6377294999999776</v>
       </c>
       <c r="D332" s="5">
         <v>4.3480475465917934</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1030.3158909000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.8621929000000819</v>
       </c>
       <c r="D333" s="5">
         <v>3.3945536223153994</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1034.1813910999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.8655001999998149</v>
       </c>
       <c r="D334" s="5">
         <v>4.596186031885674</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1035.836037</v>
       </c>
       <c r="C335" s="5">
         <v>1.654645900000105</v>
       </c>
       <c r="D335" s="5">
         <v>1.9369340918873768</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1038.2128184000001</v>
       </c>
       <c r="C336" s="5">
         <v>2.3767814000000271</v>
       </c>
       <c r="D336" s="5">
         <v>2.7884804268552665</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1040.2749530000001</v>
       </c>
       <c r="C337" s="5">
         <v>2.0621346000000358</v>
       </c>
       <c r="D337" s="5">
         <v>2.4096929742758011</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1043.3499316</v>
       </c>
       <c r="C338" s="5">
         <v>3.0749785999998949</v>
       </c>
       <c r="D338" s="5">
         <v>3.6053540494260128</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1047.3121596999999</v>
       </c>
       <c r="C339" s="5">
         <v>3.9622280999999475</v>
       </c>
       <c r="D339" s="5">
         <v>4.653521787941961</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1049.0344388000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.7222791000001507</v>
       </c>
       <c r="D340" s="5">
         <v>1.9913170761221899</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1052.3214464</v>
       </c>
       <c r="C341" s="5">
         <v>3.2870075999999244</v>
       </c>
       <c r="D341" s="5">
         <v>3.8255180011064649</v>
       </c>
       <c r="E341" s="5">
         <v>3.4553342117790597</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1056.729106</v>
       </c>
       <c r="C342" s="5">
         <v>4.4076595999999881</v>
       </c>
       <c r="D342" s="5">
         <v>5.143632632860129</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1060.8888050999999</v>
       </c>
       <c r="C343" s="5">
         <v>4.159699099999898</v>
       </c>
       <c r="D343" s="5">
         <v>4.827291387661492</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1064.8665776</v>
       </c>
       <c r="C344" s="5">
         <v>3.9777725000001283</v>
       </c>
       <c r="D344" s="5">
         <v>4.5933218384524466</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1067.6640408999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.7974632999998903</v>
       </c>
       <c r="D345" s="5">
         <v>3.1984168653635736</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1072.6212731999999</v>
       </c>
       <c r="C346" s="5">
         <v>4.9572322999999869</v>
       </c>
       <c r="D346" s="5">
         <v>5.7161849571026435</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1077.3861946</v>
       </c>
       <c r="C347" s="5">
         <v>4.7649214000000484</v>
       </c>
       <c r="D347" s="5">
         <v>5.462971324653898</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1079.7364643999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.3502697999999782</v>
       </c>
       <c r="D348" s="5">
         <v>2.6493835706629998</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1084.839669</v>
       </c>
       <c r="C349" s="5">
         <v>5.1032046000000264</v>
       </c>
       <c r="D349" s="5">
         <v>5.8213917881632771</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1086.5619503999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.7222813999999289</v>
       </c>
       <c r="D350" s="5">
         <v>1.9218321530593441</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1091.3640926</v>
       </c>
       <c r="C351" s="5">
         <v>4.8021422000001621</v>
       </c>
       <c r="D351" s="5">
         <v>5.4343238310985642</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1094.6854287000001</v>
       </c>
       <c r="C352" s="5">
         <v>3.3213361000000532</v>
       </c>
       <c r="D352" s="5">
         <v>3.7136974950156665</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1096.4265756</v>
       </c>
       <c r="C353" s="5">
         <v>1.741146899999876</v>
       </c>
       <c r="D353" s="5">
         <v>1.9254402604469423</v>
       </c>
       <c r="E353" s="5">
         <v>4.1912221166720443</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1099.8810289999999</v>
       </c>
       <c r="C354" s="5">
         <v>3.4544533999999203</v>
       </c>
       <c r="D354" s="5">
         <v>3.8469850989411025</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1105.1756611999999</v>
       </c>
       <c r="C355" s="5">
         <v>5.2946322000000237</v>
       </c>
       <c r="D355" s="5">
         <v>5.9320091233645345</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1107.9517407999999</v>
       </c>
       <c r="C356" s="5">
         <v>2.7760796000000028</v>
       </c>
       <c r="D356" s="5">
         <v>3.0562618573738876</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1111.5635364</v>
       </c>
       <c r="C357" s="5">
         <v>3.6117956000000504</v>
       </c>
       <c r="D357" s="5">
         <v>3.9827673425619992</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1114.2940549</v>
       </c>
       <c r="C358" s="5">
         <v>2.7305185000000165</v>
       </c>
       <c r="D358" s="5">
         <v>2.9879135158217496</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1116.9209469</v>
       </c>
       <c r="C359" s="5">
         <v>2.626891999999998</v>
       </c>
       <c r="D359" s="5">
         <v>2.865909162881275</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1122.5620676000001</v>
       </c>
       <c r="C360" s="5">
         <v>5.6411207000001014</v>
       </c>
       <c r="D360" s="5">
         <v>6.2319430407541621</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1127.7372504</v>
       </c>
       <c r="C361" s="5">
         <v>5.1751827999999023</v>
       </c>
       <c r="D361" s="5">
         <v>5.6746348046135209</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1128.3743371999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.63708679999990636</v>
       </c>
       <c r="D362" s="5">
         <v>0.68002011918721905</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1131.8243058999999</v>
       </c>
       <c r="C363" s="5">
         <v>3.4499686999999994</v>
       </c>
       <c r="D363" s="5">
         <v>3.7312925698801624</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1137.6701940999999</v>
       </c>
       <c r="C364" s="5">
         <v>5.8458881999999903</v>
       </c>
       <c r="D364" s="5">
         <v>6.3771541102142004</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1139.9587335000001</v>
       </c>
       <c r="C365" s="5">
         <v>2.2885394000002179</v>
       </c>
       <c r="D365" s="5">
         <v>2.4408092186599006</v>
       </c>
       <c r="E365" s="5">
         <v>3.9703669054334867</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1146.6003387000001</v>
       </c>
       <c r="C366" s="5">
         <v>6.6416051999999581</v>
       </c>
       <c r="D366" s="5">
         <v>7.219857765347637</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1148.0521601</v>
       </c>
       <c r="C367" s="5">
         <v>1.4518213999999716</v>
       </c>
       <c r="D367" s="5">
         <v>1.5300621300225803</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1142.6501424</v>
       </c>
       <c r="C368" s="5">
         <v>-5.4020176999999876</v>
       </c>
       <c r="D368" s="5">
         <v>-5.5025919660372953</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1006.2425081</v>
       </c>
       <c r="C369" s="5">
         <v>-136.40763430000004</v>
       </c>
       <c r="D369" s="5">
         <v>-78.249332897719199</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1030.6727235000001</v>
       </c>
       <c r="C370" s="5">
         <v>24.430215400000066</v>
       </c>
       <c r="D370" s="5">
         <v>33.357508745185285</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1057.8992917999999</v>
       </c>
       <c r="C371" s="5">
         <v>27.226568299999826</v>
       </c>
       <c r="D371" s="5">
         <v>36.735890815653406</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1069.6904042000001</v>
       </c>
       <c r="C372" s="5">
         <v>11.791112400000202</v>
       </c>
       <c r="D372" s="5">
         <v>14.226082462278322</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1081.8990944</v>
       </c>
       <c r="C373" s="5">
         <v>12.208690199999864</v>
       </c>
       <c r="D373" s="5">
         <v>14.589252954050291</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1089.1201946000001</v>
       </c>
       <c r="C374" s="5">
         <v>7.2211002000001372</v>
       </c>
       <c r="D374" s="5">
         <v>8.3100217579025415</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1102.4060870999999</v>
       </c>
       <c r="C375" s="5">
         <v>13.285892499999818</v>
       </c>
       <c r="D375" s="5">
         <v>15.661681226965651</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1108.2442495</v>
       </c>
       <c r="C376" s="5">
         <v>5.8381624000001011</v>
       </c>
       <c r="D376" s="5">
         <v>6.5434134914400532</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1115.9067686000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.6625191000000541</v>
       </c>
       <c r="D377" s="5">
         <v>8.619826319113022</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1098978579824235</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1119.9573505999999</v>
       </c>
       <c r="C378" s="5">
         <v>4.0505819999998494</v>
       </c>
       <c r="D378" s="5">
         <v>4.4438499197112069</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1117.8187805</v>
       </c>
       <c r="C379" s="5">
         <v>-2.1385700999999244</v>
       </c>
       <c r="D379" s="5">
         <v>-2.2674997675618869</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1132.8289116999999</v>
       </c>
       <c r="C380" s="5">
         <v>15.010131199999933</v>
       </c>
       <c r="D380" s="5">
         <v>17.358640453290164</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1144.8401821</v>
       </c>
       <c r="C381" s="5">
         <v>12.011270400000058</v>
       </c>
       <c r="D381" s="5">
         <v>13.492320534834356</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1155.5094632</v>
       </c>
       <c r="C382" s="5">
         <v>10.669281100000035</v>
       </c>
       <c r="D382" s="5">
         <v>11.774750621765584</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1165.9796391</v>
       </c>
       <c r="C383" s="5">
         <v>10.470175899999958</v>
       </c>
       <c r="D383" s="5">
         <v>11.431896253450713</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1183.4046275000001</v>
       </c>
       <c r="C384" s="5">
         <v>17.424988400000075</v>
       </c>
       <c r="D384" s="5">
         <v>19.483396222044981</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1189.1298073999999</v>
       </c>
       <c r="C385" s="5">
         <v>5.72517989999983</v>
       </c>
       <c r="D385" s="5">
         <v>5.9624589918445769</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1193.8517508</v>
       </c>
       <c r="C386" s="5">
         <v>4.7219434000001002</v>
       </c>
       <c r="D386" s="5">
         <v>4.8705683427047841</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1214.2857047</v>
       </c>
       <c r="C387" s="5">
         <v>20.433953900000006</v>
       </c>
       <c r="D387" s="5">
         <v>22.5873845716565</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1221.2503819999999</v>
       </c>
       <c r="C388" s="5">
         <v>6.9646772999999484</v>
       </c>
       <c r="D388" s="5">
         <v>7.1040673069587168</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1229.0966443</v>
       </c>
       <c r="C389" s="5">
         <v>7.8462623000000349</v>
       </c>
       <c r="D389" s="5">
         <v>7.9880862210103043</v>
       </c>
       <c r="E389" s="5">
         <v>10.143309359258224</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1230.9391525000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.8425082000001112</v>
       </c>
       <c r="D390" s="5">
         <v>1.813796200789719</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1242.5531940999999</v>
       </c>
       <c r="C391" s="5">
         <v>11.614041599999837</v>
       </c>
       <c r="D391" s="5">
         <v>11.928544128119501</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1248.6718761</v>
       </c>
       <c r="C392" s="5">
         <v>6.1186820000000353</v>
       </c>
       <c r="D392" s="5">
         <v>6.0718348010971646</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1262.2334143999999</v>
       </c>
       <c r="C393" s="5">
         <v>13.561538299999938</v>
       </c>
       <c r="D393" s="5">
         <v>13.84032098606751</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1266.5325611000001</v>
       </c>
       <c r="C394" s="5">
         <v>4.2991467000001649</v>
       </c>
       <c r="D394" s="5">
         <v>4.1646214456242836</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1271.5283710000001</v>
       </c>
       <c r="C395" s="5">
         <v>4.9958099000000402</v>
       </c>
       <c r="D395" s="5">
         <v>4.8374246975651847</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1292.5147010000001</v>
       </c>
       <c r="C396" s="5">
         <v>20.986329999999953</v>
       </c>
       <c r="D396" s="5">
         <v>21.706350378196902</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1301.5341866000001</v>
       </c>
       <c r="C397" s="5">
         <v>9.0194856000000527</v>
       </c>
       <c r="D397" s="5">
         <v>8.7028828779325487</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1304.0176993</v>
       </c>
       <c r="C398" s="5">
         <v>2.483512699999892</v>
       </c>
       <c r="D398" s="5">
         <v>2.3139551592162189</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1309.5621881</v>
       </c>
       <c r="C399" s="5">
         <v>5.5444887999999537</v>
       </c>
       <c r="D399" s="5">
         <v>5.2232447502713608</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1313.603877</v>
       </c>
       <c r="C400" s="5">
         <v>4.0416889000000538</v>
       </c>
       <c r="D400" s="5">
         <v>3.767065688730864</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1316.1836224000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.5797454000000926</v>
       </c>
       <c r="D401" s="5">
         <v>2.3822644319893449</v>
       </c>
       <c r="E401" s="5">
         <v>7.0854459251736168</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1324.6107641999999</v>
       </c>
       <c r="C402" s="5">
         <v>8.4271417999998448</v>
       </c>
       <c r="D402" s="5">
         <v>7.9596752973715157</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1328.9854421</v>
       </c>
       <c r="C403" s="5">
         <v>4.3746779000000515</v>
       </c>
       <c r="D403" s="5">
         <v>4.0359229803432761</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1335.7542066999999</v>
       </c>
       <c r="C404" s="5">
         <v>6.7687645999999404</v>
       </c>
       <c r="D404" s="5">
         <v>6.2859658085755665</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1335.4936338</v>
       </c>
       <c r="C405" s="5">
         <v>-0.26057289999994282</v>
       </c>
       <c r="D405" s="5">
         <v>-0.23383958616658429</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1338.9173857999999</v>
       </c>
       <c r="C406" s="5">
         <v>3.4237519999999222</v>
       </c>
       <c r="D406" s="5">
         <v>3.1201427193807696</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1346.9600270000001</v>
       </c>
       <c r="C407" s="5">
         <v>8.0426412000001619</v>
       </c>
       <c r="D407" s="5">
         <v>7.4511629766264686</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1341.3395800999999</v>
       </c>
       <c r="C408" s="5">
         <v>-5.6204469000001609</v>
       </c>
       <c r="D408" s="5">
         <v>-4.8938968097419489</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1345.9920112</v>
       </c>
       <c r="C409" s="5">
         <v>4.652431100000058</v>
       </c>
       <c r="D409" s="5">
         <v>4.2425215999396082</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1346.2485187</v>
       </c>
       <c r="C410" s="5">
         <v>0.25650749999999789</v>
       </c>
       <c r="D410" s="5">
         <v>0.22892545432844358</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1351.1102314</v>
       </c>
       <c r="C411" s="5">
         <v>4.8617126999999982</v>
       </c>
       <c r="D411" s="5">
         <v>4.4206834452444888</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1353.8975579999999</v>
       </c>
       <c r="C412" s="5">
         <v>2.7873265999999148</v>
       </c>
       <c r="D412" s="5">
         <v>2.5038709120676295</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1355.4370104</v>
       </c>
       <c r="C413" s="5">
         <v>1.5394524000000729</v>
       </c>
       <c r="D413" s="5">
         <v>1.3730283058065451</v>
       </c>
       <c r="E413" s="5">
         <v>2.9823641118116306</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1360.1973071</v>
       </c>
       <c r="C414" s="5">
         <v>4.7602967000000262</v>
       </c>
       <c r="D414" s="5">
         <v>4.2967676748517425</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1364.0671517999999</v>
       </c>
       <c r="C415" s="5">
         <v>3.8698446999999305</v>
       </c>
       <c r="D415" s="5">
         <v>3.4680063057473065</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1366.8933830000001</v>
       </c>
       <c r="C416" s="5">
         <v>2.8262312000001657</v>
       </c>
       <c r="D416" s="5">
         <v>2.5148272877772992</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1368.5364861</v>
       </c>
       <c r="C417" s="5">
         <v>1.6431030999999621</v>
       </c>
       <c r="D417" s="5">
         <v>1.4520605313238732</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1371.994271</v>
       </c>
       <c r="C418" s="5">
         <v>3.4577848999999787</v>
       </c>
       <c r="D418" s="5">
         <v>3.0744459498589949</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1374.6910677999999</v>
       </c>
       <c r="C419" s="5">
         <v>2.6967967999999019</v>
       </c>
       <c r="D419" s="5">
         <v>2.3843918095009409</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1374.3284087</v>
       </c>
       <c r="C420" s="5">
         <v>-0.36265909999997348</v>
       </c>
       <c r="D420" s="5">
         <v>-0.31611468166411472</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1378.9858119999999</v>
       </c>
       <c r="C421" s="5">
         <v>4.6574032999999417</v>
       </c>
       <c r="D421" s="5">
         <v>4.1432886719616535</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1382.9469265</v>
       </c>
       <c r="C422" s="5">
         <v>3.9611145000001216</v>
       </c>
       <c r="D422" s="5">
         <v>3.5019631368578663</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1386.3234184</v>
       </c>
       <c r="C423" s="5">
         <v>3.3764919000000191</v>
       </c>
       <c r="D423" s="5">
         <v>2.9694880780303912</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1388.7097570999999</v>
       </c>
       <c r="C424" s="5">
         <v>2.3863386999998966</v>
       </c>
       <c r="D424" s="5">
         <v>2.085280706141579</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1390.7743071</v>
       </c>
       <c r="C425" s="5">
         <v>2.0645500000000538</v>
       </c>
       <c r="D425" s="5">
         <v>1.7986610159017369</v>
       </c>
       <c r="E425" s="5">
         <v>2.6070777490111219</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1396.6242626000001</v>
       </c>
       <c r="C426" s="5">
         <v>5.8499555000000782</v>
       </c>
       <c r="D426" s="5">
         <v>5.1659335842744625</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1396.7065826999999</v>
       </c>
       <c r="C427" s="5">
         <v>8.2320099999833474E-2</v>
       </c>
       <c r="D427" s="5">
         <v>7.0753568429027247E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1397.9731810000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.2665983000001688</v>
       </c>
       <c r="D428" s="5">
         <v>1.0936597333526255</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1401.9747586999999</v>
       </c>
       <c r="C429" s="5">
         <v>4.0015776999998707</v>
       </c>
       <c r="D429" s="5">
         <v>3.4894923647349252</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1404.9059361</v>
       </c>
       <c r="C430" s="5">
         <v>2.9311774000000241</v>
       </c>
       <c r="D430" s="5">
         <v>2.5379510032458308</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1400.1488185000001</v>
       </c>
       <c r="C431" s="5">
         <v>-4.7571175999999014</v>
       </c>
       <c r="D431" s="5">
         <v>-3.9884659120983046</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1404.2801449999999</v>
       </c>
       <c r="C432" s="5">
         <v>4.1313264999998864</v>
       </c>
       <c r="D432" s="5">
         <v>3.5987907319367407</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1406.8984863999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.618341399999963</v>
       </c>
       <c r="D433" s="5">
         <v>2.2605404406907725</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1406.8886021999999</v>
       </c>
       <c r="C434" s="5">
         <v>-9.8841999999876862E-3</v>
       </c>
       <c r="D434" s="5">
         <v>-8.4303038280997278E-3</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1403.0679173000001</v>
       </c>
       <c r="C435" s="5">
         <v>-3.8206848999998329</v>
       </c>
       <c r="D435" s="5">
         <v>-3.2106007179006135</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1407.8825253</v>
       </c>
       <c r="C436" s="5">
         <v>4.8146079999999074</v>
       </c>
       <c r="D436" s="5">
         <v>4.1963947448247829</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1411.8726096</v>
       </c>
       <c r="C437" s="5">
         <v>3.990084300000035</v>
       </c>
       <c r="D437" s="5">
         <v>3.4544399227483202</v>
       </c>
       <c r="E437" s="5">
         <v>1.5170184258000541</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1417.263455</v>
       </c>
       <c r="C438" s="5">
         <v>5.3908453999999892</v>
       </c>
       <c r="D438" s="5">
         <v>4.6793239008118492</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1413.476118</v>
       </c>
       <c r="C439" s="5">
         <v>-3.7873369999999795</v>
       </c>
       <c r="D439" s="5">
         <v>-3.1600322231796207</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1417.7880253000001</v>
+        <v>1416.8306989</v>
       </c>
       <c r="C440" s="5">
-        <v>4.3119073000000299</v>
+        <v>3.3545808999999736</v>
       </c>
       <c r="D440" s="5">
-        <v>3.7227318306830126</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8854113703254303</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1418.3048567000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.4741578000000573</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.2557235399011102</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>