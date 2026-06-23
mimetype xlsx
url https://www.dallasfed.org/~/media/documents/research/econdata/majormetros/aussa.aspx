--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1324EEAA-D61A-463E-A22E-F0EF7D540BED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C474766-DAE4-4688-8282-0DF3D78C2AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5772A9B5-AF9D-46D7-BE49-1EC0240B190D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD83BE37-A002-4381-A6C2-F84711F30E71}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5146E1CF-BECA-4FEB-8776-B00C85A7A780}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19CD3B52-71E4-46EB-8F87-6CE51125A474}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>386.79749339</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>386.79588955000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>387.08262305</v>
+        <v>387.08184177999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.28512965999999551</v>
+        <v>0.28595222999996395</v>
       </c>
       <c r="D7" s="5">
-        <v>0.88818110597197464</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>0.89075755393797085</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>389.79955404999998</v>
+        <v>389.7982925</v>
       </c>
       <c r="C8" s="5">
-        <v>2.7169309999999882</v>
+        <v>2.7164507200000116</v>
       </c>
       <c r="D8" s="5">
-        <v>8.7556806353428218</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>8.7540910014121565</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>392.85212924000001</v>
+        <v>392.85072215000002</v>
       </c>
       <c r="C9" s="5">
-        <v>3.0525751900000273</v>
+        <v>3.0524296500000219</v>
       </c>
       <c r="D9" s="5">
-        <v>9.8128798220812108</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.812424771359197</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>397.63545685000003</v>
+        <v>397.63647265999998</v>
       </c>
       <c r="C10" s="5">
-        <v>4.7833276100000148</v>
+        <v>4.7857505099999571</v>
       </c>
       <c r="D10" s="5">
-        <v>15.630366398438822</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>15.638881304945729</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>398.09685030000003</v>
+        <v>398.09713608999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.46139345000000276</v>
+        <v>0.46066343000001098</v>
       </c>
       <c r="D11" s="5">
-        <v>1.4013320622526804</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.3990971212081149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>399.09625975</v>
+        <v>399.09652067000002</v>
       </c>
       <c r="C12" s="5">
-        <v>0.99940944999997328</v>
+        <v>0.99938458000002584</v>
       </c>
       <c r="D12" s="5">
-        <v>3.0545079713232948</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>3.0544286851590607</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>396.06809673999999</v>
+        <v>396.06892596</v>
       </c>
       <c r="C13" s="5">
-        <v>-3.0281630100000143</v>
+        <v>-3.0275947100000167</v>
       </c>
       <c r="D13" s="5">
-        <v>-8.7345404699252231</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-8.7329635525787648</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>398.56857845000002</v>
+        <v>398.56960658000003</v>
       </c>
       <c r="C14" s="5">
-        <v>2.5004817100000309</v>
+        <v>2.5006806200000256</v>
       </c>
       <c r="D14" s="5">
-        <v>7.8445878598186081</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>7.8452167143184814</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>399.54127275000002</v>
+        <v>399.54178134</v>
       </c>
       <c r="C15" s="5">
-        <v>0.97269430000000057</v>
+        <v>0.97217475999997305</v>
       </c>
       <c r="D15" s="5">
-        <v>2.9681933267974081</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>2.9665788574035235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>402.50263451000001</v>
+        <v>402.50146841999998</v>
       </c>
       <c r="C16" s="5">
-        <v>2.9613617599999884</v>
+        <v>2.9596870799999806</v>
       </c>
       <c r="D16" s="5">
-        <v>9.2659743753406012</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>9.2605067939279131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>403.58680559999999</v>
+        <v>403.58885519</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0841710899999839</v>
+        <v>1.0873867700000233</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2806080171617458</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.2904930974452684</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>403.77578210000001</v>
+        <v>403.77428581999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.18897650000002386</v>
+        <v>0.18543062999998483</v>
       </c>
       <c r="D18" s="5">
-        <v>0.56334033329392685</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>0.55274052967255738</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>404.35161541999997</v>
+        <v>404.35075716</v>
       </c>
       <c r="C19" s="5">
-        <v>0.57583331999995835</v>
+        <v>0.57647134000001188</v>
       </c>
       <c r="D19" s="5">
-        <v>1.7248330322817695</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.7267656182428537</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>405.75200078</v>
+        <v>405.75094453999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.4003853600000298</v>
+        <v>1.4001873799999771</v>
       </c>
       <c r="D20" s="5">
-        <v>4.2360271669894534</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.2354260074574102</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>405.15246103999999</v>
+        <v>405.15157852999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.59953974000001153</v>
+        <v>-0.59936600999998291</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.7587826442824084</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-1.7582816712420568</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>407.18719652999999</v>
+        <v>407.18767388999999</v>
       </c>
       <c r="C22" s="5">
-        <v>2.0347354900000028</v>
+        <v>2.0360953599999903</v>
       </c>
       <c r="D22" s="5">
-        <v>6.1958606428520691</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>6.2001305085647385</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>407.40131044999998</v>
+        <v>407.40166528999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.21411391999998841</v>
+        <v>0.21399139999999761</v>
       </c>
       <c r="D23" s="5">
-        <v>0.63283201719022131</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>0.6324681079100225</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>408.56126055999999</v>
+        <v>408.56153222</v>
       </c>
       <c r="C24" s="5">
-        <v>1.1599501100000111</v>
+        <v>1.1598669300000211</v>
       </c>
       <c r="D24" s="5">
-        <v>3.4706454480491589</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>3.4703895880493274</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>407.44920486000001</v>
+        <v>407.44995719999997</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1120556999999849</v>
+        <v>-1.1115750200000321</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.2178027531642228</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-3.2164305153153383</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>411.06025133999998</v>
+        <v>411.06114989999998</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6110464799999704</v>
+        <v>3.6111927000000037</v>
       </c>
       <c r="D26" s="5">
-        <v>11.169104178498369</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>11.169557072935167</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>411.85179152000001</v>
+        <v>411.85222792000002</v>
       </c>
       <c r="C27" s="5">
-        <v>0.79154018000002679</v>
+        <v>0.79107802000004313</v>
       </c>
       <c r="D27" s="5">
-        <v>2.3353577692961869</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>2.3339745927221101</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>415.51409362999999</v>
+        <v>415.51307696999999</v>
       </c>
       <c r="C28" s="5">
-        <v>3.6623021099999846</v>
+        <v>3.6608490499999675</v>
       </c>
       <c r="D28" s="5">
-        <v>11.208400512931171</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>11.203721372394625</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>416.88330725999998</v>
+        <v>416.88513067999997</v>
       </c>
       <c r="C29" s="5">
-        <v>1.3692136299999902</v>
+        <v>1.3720537099999888</v>
       </c>
       <c r="D29" s="5">
-        <v>4.026732801505517</v>
+        <v>4.0352475458818926</v>
       </c>
       <c r="E29" s="5">
-        <v>3.2945828445091196</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.2945100735599864</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>419.91064222</v>
+        <v>419.90928821</v>
       </c>
       <c r="C30" s="5">
-        <v>3.0273349600000188</v>
+        <v>3.024157530000025</v>
       </c>
       <c r="D30" s="5">
-        <v>9.0708033185302952</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>9.060858544908923</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>420.91002798</v>
+        <v>420.90908940999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.99938575999999557</v>
+        <v>0.99980119999997896</v>
       </c>
       <c r="D31" s="5">
-        <v>2.8936786211883225</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.8949067630830383</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>422.29157487999998</v>
+        <v>422.29073421999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.3815468999999894</v>
+        <v>1.3816448100000116</v>
       </c>
       <c r="D32" s="5">
-        <v>4.0106308074030039</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.010929297059973</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>424.97826758999997</v>
+        <v>424.97774242000003</v>
       </c>
       <c r="C33" s="5">
-        <v>2.6866927099999884</v>
+        <v>2.6870082000000366</v>
       </c>
       <c r="D33" s="5">
-        <v>7.9075068562002526</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.9084844427718348</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>427.04267306999998</v>
+        <v>427.04290485000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.0644054800000049</v>
+        <v>2.0651624299999867</v>
       </c>
       <c r="D34" s="5">
-        <v>5.9874973450845026</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.9897593721810027</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>429.53594243999999</v>
+        <v>429.53632865999998</v>
       </c>
       <c r="C35" s="5">
-        <v>2.4932693700000073</v>
+        <v>2.4934238099999675</v>
       </c>
       <c r="D35" s="5">
-        <v>7.2355601643768974</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>7.2360187905291751</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>431.61920586000002</v>
+        <v>431.61947735000001</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0832634200000371</v>
+        <v>2.08314869000003</v>
       </c>
       <c r="D36" s="5">
-        <v>5.9778274953786958</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>5.9774839335902552</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>429.44210886000002</v>
+        <v>429.44268591000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.1770970000000034</v>
+        <v>-2.1767914399999881</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.8877002557766183</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-5.8868930896427196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>436.32286235999999</v>
+        <v>436.32351302000001</v>
       </c>
       <c r="C38" s="5">
-        <v>6.8807534999999689</v>
+        <v>6.8808271099999843</v>
       </c>
       <c r="D38" s="5">
-        <v>21.015253186413041</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>21.015467405166643</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>440.75502019999999</v>
+        <v>440.75537302999999</v>
       </c>
       <c r="C39" s="5">
-        <v>4.4321578400000021</v>
+        <v>4.4318600099999799</v>
       </c>
       <c r="D39" s="5">
-        <v>12.894185717749117</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.893249980109589</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>441.72909456999997</v>
+        <v>441.72849344000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.97407436999998254</v>
+        <v>0.97312041000003546</v>
       </c>
       <c r="D40" s="5">
-        <v>2.6844898204206658</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.6818265848120415</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>444.90522109</v>
+        <v>444.90639485999998</v>
       </c>
       <c r="C41" s="5">
-        <v>3.1761265200000253</v>
+        <v>3.1779014199999551</v>
       </c>
       <c r="D41" s="5">
-        <v>8.9777826408248718</v>
+        <v>8.9830125248212553</v>
       </c>
       <c r="E41" s="5">
-        <v>6.72176442232153</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.7215791876033659</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>447.10639144999999</v>
+        <v>447.10537346000001</v>
       </c>
       <c r="C42" s="5">
-        <v>2.2011703599999919</v>
+        <v>2.1989786000000322</v>
       </c>
       <c r="D42" s="5">
-        <v>6.1012524322563211</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>6.0949946541014599</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>449.87018535999999</v>
+        <v>449.86935502</v>
       </c>
       <c r="C43" s="5">
-        <v>2.763793910000004</v>
+        <v>2.7639815599999906</v>
       </c>
       <c r="D43" s="5">
-        <v>7.6752781518535595</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>7.6758351907650457</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.54010763000002</v>
+        <v>452.53952923999998</v>
       </c>
       <c r="C44" s="5">
-        <v>2.6699222700000291</v>
+        <v>2.6701742199999785</v>
       </c>
       <c r="D44" s="5">
-        <v>7.3589780490296741</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>7.3597093422440585</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>456.24005589000001</v>
+        <v>456.23978047000003</v>
       </c>
       <c r="C45" s="5">
-        <v>3.6999482599999851</v>
+        <v>3.700251230000049</v>
       </c>
       <c r="D45" s="5">
-        <v>10.264581036493613</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>10.265473420881555</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>458.30313803000001</v>
+        <v>458.30322178</v>
       </c>
       <c r="C46" s="5">
-        <v>2.0630821400000059</v>
+        <v>2.0634413099999733</v>
       </c>
       <c r="D46" s="5">
-        <v>5.5633173135568814</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>5.5643135145219569</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>458.82288583000002</v>
+        <v>458.82327758000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.51974780000000464</v>
+        <v>0.52005580000002283</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3694044220725399</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.3702207438155867</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>462.87778825999999</v>
+        <v>462.87801230999997</v>
       </c>
       <c r="C48" s="5">
-        <v>4.0549024299999701</v>
+        <v>4.0547347299999501</v>
       </c>
       <c r="D48" s="5">
-        <v>11.136119375701291</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>11.13562622849078</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>463.03502914000001</v>
+        <v>463.03539819999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.15724088000001757</v>
+        <v>0.15738589000000047</v>
       </c>
       <c r="D49" s="5">
-        <v>0.40840584793253587</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.40878299258639839</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>468.59537798000002</v>
+        <v>468.59575688000001</v>
       </c>
       <c r="C50" s="5">
-        <v>5.5603488400000174</v>
+        <v>5.5603586800000357</v>
       </c>
       <c r="D50" s="5">
-        <v>15.401071523524079</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>15.401087505902256</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>469.85004551999998</v>
+        <v>469.85028079</v>
       </c>
       <c r="C51" s="5">
-        <v>1.2546675399999572</v>
+        <v>1.254523909999989</v>
       </c>
       <c r="D51" s="5">
-        <v>3.2607492940720073</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>3.2603678260781477</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>471.00097588</v>
+        <v>471.00078052999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.150930360000018</v>
+        <v>1.1504997399999866</v>
       </c>
       <c r="D52" s="5">
-        <v>2.9794111819629432</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.9782798697510771</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>473.22431890000001</v>
+        <v>473.22488378000003</v>
       </c>
       <c r="C53" s="5">
-        <v>2.2233430200000157</v>
+        <v>2.2241032500000415</v>
       </c>
       <c r="D53" s="5">
-        <v>5.8139616359177859</v>
+        <v>5.8160039976387745</v>
       </c>
       <c r="E53" s="5">
-        <v>6.3651979045378226</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.3650442536145491</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>476.03814432000001</v>
+        <v>476.03746159999997</v>
       </c>
       <c r="C54" s="5">
-        <v>2.8138254200000006</v>
+        <v>2.8125778199999445</v>
       </c>
       <c r="D54" s="5">
-        <v>7.3733207569787185</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>7.3699348728292424</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>477.26600681999997</v>
+        <v>477.26544231999998</v>
       </c>
       <c r="C55" s="5">
-        <v>1.2278624999999579</v>
+        <v>1.227980720000005</v>
       </c>
       <c r="D55" s="5">
-        <v>3.1394930143568089</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.1398041568361901</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>480.38080129000002</v>
+        <v>480.38045175000002</v>
       </c>
       <c r="C56" s="5">
-        <v>3.1147944700000494</v>
+        <v>3.1150094300000433</v>
       </c>
       <c r="D56" s="5">
-        <v>8.118913235315194</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.1195037581053509</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>485.39974152000002</v>
+        <v>485.39966406999997</v>
       </c>
       <c r="C57" s="5">
-        <v>5.0189402299999983</v>
+        <v>5.0192123199999514</v>
       </c>
       <c r="D57" s="5">
-        <v>13.283532200538261</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>13.28430444176294</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>487.12864767999997</v>
+        <v>487.12874977000001</v>
       </c>
       <c r="C58" s="5">
-        <v>1.7289061599999513</v>
+        <v>1.7290857000000415</v>
       </c>
       <c r="D58" s="5">
-        <v>4.3589165464039237</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.3593788168080128</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>491.14603727000002</v>
+        <v>491.14640091000001</v>
       </c>
       <c r="C59" s="5">
-        <v>4.0173895900000502</v>
+        <v>4.0176511399999981</v>
       </c>
       <c r="D59" s="5">
-        <v>10.35796462069567</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>10.358667579558523</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>493.58688142</v>
+        <v>493.58698980999998</v>
       </c>
       <c r="C60" s="5">
-        <v>2.4408441499999753</v>
+        <v>2.4405888999999661</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1293658782808791</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>6.1287026219902785</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>493.5451875</v>
+        <v>493.54530611000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-4.1693920000000162E-2</v>
+        <v>-4.1683699999964574E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.1013184661665667</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-0.10129362031809919</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>499.67154973999999</v>
+        <v>499.67160702000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.1263622399999917</v>
+        <v>6.1263009099999977</v>
       </c>
       <c r="D62" s="5">
-        <v>15.955782164137023</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>15.955607274451822</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>503.03683869000002</v>
+        <v>503.03694175999999</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3652889500000356</v>
+        <v>3.3653347399999802</v>
       </c>
       <c r="D63" s="5">
-        <v>8.3882042116760545</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>8.3883216094470914</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>506.41241566999997</v>
+        <v>506.41259244999998</v>
       </c>
       <c r="C64" s="5">
-        <v>3.3755769799999484</v>
+        <v>3.3756506899999863</v>
       </c>
       <c r="D64" s="5">
-        <v>8.3564199390886884</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.3566074229437515</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>509.80248607999999</v>
+        <v>509.80246836999999</v>
       </c>
       <c r="C65" s="5">
-        <v>3.3900704100000212</v>
+        <v>3.3898759200000086</v>
       </c>
       <c r="D65" s="5">
-        <v>8.3356146292015829</v>
+        <v>8.3351156513056459</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7295620108926766</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.7294296736527324</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>510.98616055999997</v>
+        <v>510.98580977</v>
       </c>
       <c r="C66" s="5">
-        <v>1.1836744799999792</v>
+        <v>1.1833414000000175</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8220521699007239</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.8212479926712275</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>514.00095254999997</v>
+        <v>514.00067210999998</v>
       </c>
       <c r="C67" s="5">
-        <v>3.014791989999992</v>
+        <v>3.0148623399999792</v>
       </c>
       <c r="D67" s="5">
-        <v>7.3142588538188447</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>7.3144402932879826</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>516.37564741000006</v>
+        <v>516.37551163000001</v>
       </c>
       <c r="C68" s="5">
-        <v>2.3746948600000906</v>
+        <v>2.3748395200000232</v>
       </c>
       <c r="D68" s="5">
-        <v>5.6870908921726748</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.687449367464148</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>517.52113143999998</v>
+        <v>517.52121008999995</v>
       </c>
       <c r="C69" s="5">
-        <v>1.1454840299999205</v>
+        <v>1.1456984599999487</v>
       </c>
       <c r="D69" s="5">
-        <v>2.6946978820460377</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.6952092075349654</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>522.32938339999998</v>
+        <v>522.32958958999996</v>
       </c>
       <c r="C70" s="5">
-        <v>4.8082519600000069</v>
+        <v>4.8083795000000009</v>
       </c>
       <c r="D70" s="5">
-        <v>11.736853968255168</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>11.737179493548378</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>525.87329772999999</v>
+        <v>525.87365295999996</v>
       </c>
       <c r="C71" s="5">
-        <v>3.5439143300000069</v>
+        <v>3.5440633700000035</v>
       </c>
       <c r="D71" s="5">
-        <v>8.4525929076808115</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>8.4529582901038847</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>523.98016485999995</v>
+        <v>523.98006611999995</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.8931328700000449</v>
+        <v>-1.8935868400000118</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.2354580367778283</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-4.2364508574471387</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>525.65963164000004</v>
+        <v>525.65955699999995</v>
       </c>
       <c r="C73" s="5">
-        <v>1.679466780000098</v>
+        <v>1.679490880000003</v>
       </c>
       <c r="D73" s="5">
-        <v>3.9147866727623049</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.9148445939234833</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>531.53302033</v>
+        <v>531.53283527999997</v>
       </c>
       <c r="C74" s="5">
-        <v>5.8733886899999561</v>
+        <v>5.8732782800000223</v>
       </c>
       <c r="D74" s="5">
-        <v>14.263487414863985</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>14.263204748871306</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>533.38247414</v>
+        <v>533.38254328000005</v>
       </c>
       <c r="C75" s="5">
-        <v>1.84945381</v>
+        <v>1.8497080000000778</v>
       </c>
       <c r="D75" s="5">
-        <v>4.2562037752284176</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.2568015022151684</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>536.25265307999996</v>
+        <v>536.25280739000004</v>
       </c>
       <c r="C76" s="5">
-        <v>2.8701789399999598</v>
+        <v>2.8702641099999937</v>
       </c>
       <c r="D76" s="5">
-        <v>6.6518878838456086</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>6.6520902631140855</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>539.28358766999997</v>
+        <v>539.28352443000006</v>
       </c>
       <c r="C77" s="5">
-        <v>3.0309345900000153</v>
+        <v>3.0307170400000132</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9973432084174725</v>
+        <v>6.9968231733120945</v>
       </c>
       <c r="E77" s="5">
-        <v>5.7828477488777397</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.7828390188576995</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>539.43151265999995</v>
+        <v>539.43110073000003</v>
       </c>
       <c r="C78" s="5">
-        <v>0.14792498999997861</v>
+        <v>0.1475762999999688</v>
       </c>
       <c r="D78" s="5">
-        <v>0.32965592985712</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>0.32887773089174122</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>541.52316593</v>
+        <v>541.52315080999995</v>
       </c>
       <c r="C79" s="5">
-        <v>2.0916532700000516</v>
+        <v>2.0920500799999218</v>
       </c>
       <c r="D79" s="5">
-        <v>4.7535424564705497</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>4.75446728722142</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>544.56428102999996</v>
+        <v>544.56432155000005</v>
       </c>
       <c r="C80" s="5">
-        <v>3.0411150999999563</v>
+        <v>3.0411707400000978</v>
       </c>
       <c r="D80" s="5">
-        <v>6.9511206725672681</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>6.9512520035158065</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>546.80923170000005</v>
+        <v>546.80950172999997</v>
       </c>
       <c r="C81" s="5">
-        <v>2.2449506700000939</v>
+        <v>2.2451801799999203</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0606868771569946</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.0612156535055464</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>548.80407643000001</v>
+        <v>548.80440899999996</v>
       </c>
       <c r="C82" s="5">
-        <v>1.9948447299999543</v>
+        <v>1.9949072699999988</v>
       </c>
       <c r="D82" s="5">
-        <v>4.4667023904796599</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.4668429966592038</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>549.11798096999996</v>
+        <v>549.11831655000003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.31390453999995316</v>
+        <v>0.3139075500000672</v>
       </c>
       <c r="D83" s="5">
-        <v>0.68853847099556997</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.68854467554315679</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>549.36490404000006</v>
+        <v>549.36465105000002</v>
       </c>
       <c r="C84" s="5">
-        <v>0.2469230700000935</v>
+        <v>0.24633449999998902</v>
       </c>
       <c r="D84" s="5">
-        <v>0.5409431508166973</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.53965023597997153</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>552.03217569000003</v>
+        <v>552.03194681000002</v>
       </c>
       <c r="C85" s="5">
-        <v>2.6672716499999751</v>
+        <v>2.6672957600000018</v>
       </c>
       <c r="D85" s="5">
-        <v>5.9843561035489712</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.9844144798614662</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>551.80196801</v>
+        <v>551.80161680000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.230207680000035</v>
+        <v>-0.23033000999998876</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.49927613323950126</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.49954104155450763</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>555.2397138</v>
+        <v>555.23979605</v>
       </c>
       <c r="C87" s="5">
-        <v>3.4377457900000081</v>
+        <v>3.4381792499999619</v>
       </c>
       <c r="D87" s="5">
-        <v>7.7376056267498328</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>7.7386200191097876</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>557.67835708999996</v>
+        <v>557.67840879000005</v>
       </c>
       <c r="C88" s="5">
-        <v>2.4386432899999591</v>
+        <v>2.4386127400000532</v>
       </c>
       <c r="D88" s="5">
-        <v>5.3996632736017292</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.3995931679548637</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>559.57028062999996</v>
+        <v>559.57018031999996</v>
       </c>
       <c r="C89" s="5">
-        <v>1.8919235399999934</v>
+        <v>1.8917715299999145</v>
       </c>
       <c r="D89" s="5">
-        <v>4.1478247023608583</v>
+        <v>4.1474848039865009</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7617857142008715</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.7617792813978701</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>560.17801879000001</v>
+        <v>560.17754633000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60773816000005354</v>
+        <v>0.60736601000007795</v>
       </c>
       <c r="D90" s="5">
-        <v>1.3111095648880466</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.3103021409634819</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>564.66687879000006</v>
+        <v>564.66709972000001</v>
       </c>
       <c r="C91" s="5">
-        <v>4.4888600000000451</v>
+        <v>4.4895533899999691</v>
       </c>
       <c r="D91" s="5">
-        <v>10.05125871137631</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>10.05288924462544</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>567.00631355999997</v>
+        <v>567.00647623999998</v>
       </c>
       <c r="C92" s="5">
-        <v>2.3394347699999116</v>
+        <v>2.3393765199999734</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0865087535392428</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.0863771683168135</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>568.97603542000002</v>
+        <v>568.97643762999996</v>
       </c>
       <c r="C93" s="5">
-        <v>1.9697218600000497</v>
+        <v>1.9699613899999804</v>
       </c>
       <c r="D93" s="5">
-        <v>4.249255212264047</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.2497806184291553</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>570.43035314999997</v>
+        <v>570.43073891999995</v>
       </c>
       <c r="C94" s="5">
-        <v>1.454317729999957</v>
+        <v>1.4543012899999894</v>
       </c>
       <c r="D94" s="5">
-        <v>3.1107206911688889</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.1106828009844545</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>571.84121372000004</v>
+        <v>571.84155792000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.410860570000068</v>
+        <v>1.4108190000000604</v>
       </c>
       <c r="D95" s="5">
-        <v>3.0087011263145724</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.0086092053181801</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>578.39370139000005</v>
+        <v>578.39335504999997</v>
       </c>
       <c r="C96" s="5">
-        <v>6.552487670000005</v>
+        <v>6.5517971299999544</v>
       </c>
       <c r="D96" s="5">
-        <v>14.650836505939813</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>14.649184566732721</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>579.02441207000004</v>
+        <v>579.02409201</v>
       </c>
       <c r="C97" s="5">
-        <v>0.63071067999999286</v>
+        <v>0.63073696000003565</v>
       </c>
       <c r="D97" s="5">
-        <v>1.3164191951192006</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.3164751691673082</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>582.58700687999999</v>
+        <v>582.58654985999999</v>
       </c>
       <c r="C98" s="5">
-        <v>3.5625948099999505</v>
+        <v>3.562457849999987</v>
       </c>
       <c r="D98" s="5">
-        <v>7.6383529183069898</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>7.6380536290070689</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>584.53914533</v>
+        <v>584.53927180999995</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9521384500000067</v>
+        <v>1.9527219499999546</v>
       </c>
       <c r="D99" s="5">
-        <v>4.0959104688658821</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.0971606795673576</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>588.33099772000003</v>
+        <v>588.33098100999996</v>
       </c>
       <c r="C100" s="5">
-        <v>3.7918523900000309</v>
+        <v>3.7917092000000139</v>
       </c>
       <c r="D100" s="5">
-        <v>8.0681129347498484</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>8.0677955029328619</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>589.16977555000005</v>
+        <v>589.16969518999997</v>
       </c>
       <c r="C101" s="5">
-        <v>0.83877783000002637</v>
+        <v>0.83871418000001086</v>
       </c>
       <c r="D101" s="5">
-        <v>1.7243074994353513</v>
+        <v>1.724175673424555</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2896831630649066</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.2896876765436307</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>595.22885128999997</v>
+        <v>595.22816088000002</v>
       </c>
       <c r="C102" s="5">
-        <v>6.059075739999912</v>
+        <v>6.0584656900000482</v>
       </c>
       <c r="D102" s="5">
-        <v>13.06343391925726</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>13.062045266196431</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>597.82082932000003</v>
+        <v>597.82125423000002</v>
       </c>
       <c r="C103" s="5">
-        <v>2.5919780300000639</v>
+        <v>2.5930933500000037</v>
       </c>
       <c r="D103" s="5">
-        <v>5.3524956439725324</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.3548606301190071</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>600.47937100000001</v>
+        <v>600.47962055000005</v>
       </c>
       <c r="C104" s="5">
-        <v>2.6585416799999848</v>
+        <v>2.6583663200000274</v>
       </c>
       <c r="D104" s="5">
-        <v>5.4689429818694402</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.4685693946658231</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>604.53276338000001</v>
+        <v>604.53323330000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.0533923799999911</v>
+        <v>4.0536127499999566</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4079194516633038</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.4083900420266247</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>607.21523625999998</v>
+        <v>607.21557838000001</v>
       </c>
       <c r="C106" s="5">
-        <v>2.6824728799999775</v>
+        <v>2.6823450800000046</v>
       </c>
       <c r="D106" s="5">
-        <v>5.4566105945119014</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.4563399052174111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>610.83386940000003</v>
+        <v>610.83411682999997</v>
       </c>
       <c r="C107" s="5">
-        <v>3.6186331400000427</v>
+        <v>3.61853844999996</v>
       </c>
       <c r="D107" s="5">
-        <v>7.3903833137871189</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>7.3901792439456271</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>610.49964795999995</v>
+        <v>610.49940819000005</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.33422144000007847</v>
+        <v>-0.33470863999991707</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.65461493899241496</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-0.65556604302983157</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>613.23026571000003</v>
+        <v>613.23003673999995</v>
       </c>
       <c r="C109" s="5">
-        <v>2.7306177500000786</v>
+        <v>2.7306285499998921</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5013360054681826</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.5013605161604362</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>615.69520006000005</v>
+        <v>615.69476450000002</v>
       </c>
       <c r="C110" s="5">
-        <v>2.4649343500000214</v>
+        <v>2.4647277600000734</v>
       </c>
       <c r="D110" s="5">
-        <v>4.9315868962661824</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>4.931166274968235</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>620.69614292999995</v>
+        <v>620.69620158999999</v>
       </c>
       <c r="C111" s="5">
-        <v>5.0009428699999035</v>
+        <v>5.0014370899999676</v>
       </c>
       <c r="D111" s="5">
-        <v>10.194354547868102</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>10.195414977482997</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>623.10377240000003</v>
+        <v>623.10373463999997</v>
       </c>
       <c r="C112" s="5">
-        <v>2.4076294700000744</v>
+        <v>2.4075330499999836</v>
       </c>
       <c r="D112" s="5">
-        <v>4.7553005344345145</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.7551055556970923</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>625.91941985999995</v>
+        <v>625.91937599000005</v>
       </c>
       <c r="C113" s="5">
-        <v>2.8156474599999228</v>
+        <v>2.8156413500000781</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5593112852724502</v>
+        <v>5.5592992653989315</v>
       </c>
       <c r="E113" s="5">
-        <v>6.2375304767956719</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.2375375210275807</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>629.02440521000005</v>
+        <v>629.02358404999995</v>
       </c>
       <c r="C114" s="5">
-        <v>3.1049853500001063</v>
+        <v>3.1042080599999053</v>
       </c>
       <c r="D114" s="5">
-        <v>6.1179457199038279</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>6.1163726025059484</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>631.71326836000003</v>
+        <v>631.71370730000001</v>
       </c>
       <c r="C115" s="5">
-        <v>2.6888631499999747</v>
+        <v>2.690123250000056</v>
       </c>
       <c r="D115" s="5">
-        <v>5.2519223668209492</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.2544488112137078</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>634.28153629999997</v>
+        <v>634.28178787000002</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5682679399999415</v>
+        <v>2.5680805700000064</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9892534124945209</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.9888776964238435</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>637.36540967999997</v>
+        <v>637.36587272999998</v>
       </c>
       <c r="C117" s="5">
-        <v>3.08387338</v>
+        <v>3.0840848599999617</v>
       </c>
       <c r="D117" s="5">
-        <v>5.9929672105796694</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>5.9933867962159493</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>639.96315073999995</v>
+        <v>639.96336756999995</v>
       </c>
       <c r="C118" s="5">
-        <v>2.5977410599999757</v>
+        <v>2.5974948399999676</v>
       </c>
       <c r="D118" s="5">
-        <v>5.0020387509984943</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>5.0015502535861955</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>645.67719347000002</v>
+        <v>645.67737219000003</v>
       </c>
       <c r="C119" s="5">
-        <v>5.7140427300000738</v>
+        <v>5.7140046200000825</v>
       </c>
       <c r="D119" s="5">
-        <v>11.256589841032527</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>11.256507037185592</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>648.08338567999999</v>
+        <v>648.08328438000001</v>
       </c>
       <c r="C120" s="5">
-        <v>2.406192209999972</v>
+        <v>2.4059121899999809</v>
       </c>
       <c r="D120" s="5">
-        <v>4.5647484132179894</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>4.5642049686094088</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>651.13757978000001</v>
+        <v>651.13747606000004</v>
       </c>
       <c r="C121" s="5">
-        <v>3.0541941000000179</v>
+        <v>3.0541916800000308</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8040947293150236</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.8040909414353026</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>653.50263775999997</v>
+        <v>653.50224903000003</v>
       </c>
       <c r="C122" s="5">
-        <v>2.3650579799999605</v>
+        <v>2.36477296999999</v>
       </c>
       <c r="D122" s="5">
-        <v>4.4467683233249566</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.4462224226926805</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>656.07097499999998</v>
+        <v>656.07102648</v>
       </c>
       <c r="C123" s="5">
-        <v>2.5683372400000053</v>
+        <v>2.5687774499999705</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8194213861175728</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.8202682986553391</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>659.30976549000002</v>
+        <v>659.30976196999995</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2387904900000422</v>
+        <v>3.2387354899999536</v>
       </c>
       <c r="D124" s="5">
-        <v>6.0874973919529562</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>6.0873907027374274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>663.40452162999998</v>
+        <v>663.40454933000001</v>
       </c>
       <c r="C125" s="5">
-        <v>4.0947561399999586</v>
+        <v>4.0947873600000548</v>
       </c>
       <c r="D125" s="5">
-        <v>7.7127281802250147</v>
+        <v>7.7127890507243224</v>
       </c>
       <c r="E125" s="5">
-        <v>5.988806319251827</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.9888181733806611</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>666.35201064</v>
+        <v>666.35097665000001</v>
       </c>
       <c r="C126" s="5">
-        <v>2.9474890100000266</v>
+        <v>2.946427319999998</v>
       </c>
       <c r="D126" s="5">
-        <v>5.4638017824470975</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.4617851572046128</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>669.81890395999994</v>
+        <v>669.81933865999997</v>
       </c>
       <c r="C127" s="5">
-        <v>3.4668933199999401</v>
+        <v>3.4683620099999644</v>
       </c>
       <c r="D127" s="5">
-        <v>6.4251456245088878</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>6.4279561791346085</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>673.78147763000004</v>
+        <v>673.78173265999999</v>
       </c>
       <c r="C128" s="5">
-        <v>3.9625736700000971</v>
+        <v>3.9623940000000175</v>
       </c>
       <c r="D128" s="5">
-        <v>7.3346668724178388</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>7.3343184959031804</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>674.54307988999994</v>
+        <v>674.54348404999996</v>
       </c>
       <c r="C129" s="5">
-        <v>0.76160225999990416</v>
+        <v>0.76175138999997216</v>
       </c>
       <c r="D129" s="5">
-        <v>1.3648726541284351</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.3651410551127841</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>680.88655367000001</v>
+        <v>680.88664614000004</v>
       </c>
       <c r="C130" s="5">
-        <v>6.3434737800000676</v>
+        <v>6.343162090000078</v>
       </c>
       <c r="D130" s="5">
-        <v>11.887300957533608</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>11.886678839819709</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>685.47938608000004</v>
+        <v>685.47950857000001</v>
       </c>
       <c r="C131" s="5">
-        <v>4.5928324100000282</v>
+        <v>4.5928624299999683</v>
       </c>
       <c r="D131" s="5">
-        <v>8.401601104115187</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>8.4016568887510079</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>686.70444491000001</v>
+        <v>686.70448446</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2250588299999663</v>
+        <v>1.2249758899999961</v>
       </c>
       <c r="D132" s="5">
-        <v>2.1657936134604316</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>2.165645148039097</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>690.88667204000001</v>
+        <v>690.88667811000005</v>
       </c>
       <c r="C133" s="5">
-        <v>4.1822271300000011</v>
+        <v>4.1821936500000447</v>
       </c>
       <c r="D133" s="5">
-        <v>7.5581874236415825</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>7.5581244271235803</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>691.54198778</v>
+        <v>691.54166000999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.65531573999999182</v>
+        <v>0.65498189999993883</v>
       </c>
       <c r="D134" s="5">
-        <v>1.1441735979623724</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.1435876645458531</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>693.68420784</v>
+        <v>693.68424582</v>
       </c>
       <c r="C135" s="5">
-        <v>2.1422200599999996</v>
+        <v>2.1425858100000141</v>
       </c>
       <c r="D135" s="5">
-        <v>3.7812851008450332</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.7819435591014416</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>695.70873857000004</v>
+        <v>695.70880023999996</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0245307300000377</v>
+        <v>2.0245544199999586</v>
       </c>
       <c r="D136" s="5">
-        <v>3.5589908202558362</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.5590329384637576</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>697.38536254999997</v>
+        <v>697.38527610000006</v>
       </c>
       <c r="C137" s="5">
-        <v>1.6766239799999312</v>
+        <v>1.676475860000096</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9305827213735647</v>
+        <v>2.9303201172427462</v>
       </c>
       <c r="E137" s="5">
-        <v>5.1221901286575999</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.1221727080887014</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>696.18011808999995</v>
+        <v>696.17923226000005</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.2052444600000172</v>
+        <v>-1.2060438400000066</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.0542800172268838</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.0556298402910622</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>695.67036882000002</v>
+        <v>695.67071858999998</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.50974926999992931</v>
+        <v>-0.50851367000007031</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.87512083044444244</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-0.87300921384835251</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>694.97543559999997</v>
+        <v>694.97565669000005</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.69493322000005264</v>
+        <v>-0.69506189999992785</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.1921643120928138</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-1.1923832559400216</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>690.46699005000005</v>
+        <v>690.46727920000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-4.5084455499999194</v>
+        <v>-4.5083774900000435</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.5128079759072097</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-7.5126962718552681</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>688.78718394999999</v>
+        <v>688.78721416999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.6798061000000644</v>
+        <v>-1.680065030000037</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8806771441125645</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.8811140638184574</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>687.82985642999995</v>
+        <v>687.83000002000006</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.95732752000003529</v>
+        <v>-0.95721414999991339</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.6551583434419426</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-1.6549637576166898</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>682.87064103</v>
+        <v>682.87066082000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.9592153999999482</v>
+        <v>-4.9593392000000449</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.3169574166409692</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.3171552068977306</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>682.98959735999995</v>
+        <v>682.98959359000003</v>
       </c>
       <c r="C145" s="5">
-        <v>0.11895632999994632</v>
+        <v>0.1189327700000149</v>
       </c>
       <c r="D145" s="5">
-        <v>0.20924086296527644</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.20919937580961001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>680.66036827999994</v>
+        <v>680.66009830999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.3292290800000046</v>
+        <v>-2.3294952800000601</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.0165171307230079</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.0169676105846097</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>676.99524054000005</v>
+        <v>676.99538994</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.6651277399998889</v>
+        <v>-3.6647083699999712</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.2736265126779989</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.2729322106990786</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>674.13710139</v>
+        <v>674.13731465000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.8581391500000564</v>
+        <v>-2.8580752899999879</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9501651890679792</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-4.9500560747211981</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>673.02737053999999</v>
+        <v>673.02721406000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.1097308500000054</v>
+        <v>-1.1101005900000018</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.9575931350617637</v>
+        <v>-1.9582388560844488</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.4927592860473311</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-3.4927697608154396</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>672.02775377</v>
+        <v>672.02716777000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.99961676999998872</v>
+        <v>-1.0000462900000002</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.7678174853881123</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-1.7685713003047887</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>671.25797584999998</v>
+        <v>671.25817116999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.7697779200000241</v>
+        <v>-0.76899660000003678</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.3659199869949346</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.3645434825515168</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>670.73507919999997</v>
+        <v>670.73520972999995</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.52289665000000696</v>
+        <v>-0.52296144000001732</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.93078163455246887</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.93089620048781851</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>670.96869804000005</v>
+        <v>670.96884824999995</v>
       </c>
       <c r="C153" s="5">
-        <v>0.23361884000007649</v>
+        <v>0.23363851999999952</v>
       </c>
       <c r="D153" s="5">
-        <v>0.41876484948049075</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.41880011209320944</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>671.57867263000003</v>
+        <v>671.57868109000003</v>
       </c>
       <c r="C154" s="5">
-        <v>0.60997458999997889</v>
+        <v>0.60983284000008098</v>
       </c>
       <c r="D154" s="5">
-        <v>1.0963857021097034</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.096129395018175</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>666.34578852000004</v>
+        <v>666.34588897000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.2328841099999863</v>
+        <v>-5.2327921199999992</v>
       </c>
       <c r="D155" s="5">
-        <v>-8.959813791509152</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-8.9596628645676297</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>668.12149290000002</v>
+        <v>668.12143247999995</v>
       </c>
       <c r="C156" s="5">
-        <v>1.7757043799999792</v>
+        <v>1.7755435099999204</v>
       </c>
       <c r="D156" s="5">
-        <v>3.2450949072663215</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>3.2447960996216052</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>668.68174509999994</v>
+        <v>668.68170140999996</v>
       </c>
       <c r="C157" s="5">
-        <v>0.5602521999999226</v>
+        <v>0.56026893000000655</v>
       </c>
       <c r="D157" s="5">
-        <v>1.0109119389867471</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.0109423575951126</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>668.85421487999997</v>
+        <v>668.85413530999995</v>
       </c>
       <c r="C158" s="5">
-        <v>0.17246978000002855</v>
+        <v>0.17243389999998726</v>
       </c>
       <c r="D158" s="5">
-        <v>0.3099495183220613</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.30988496632158302</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>667.04368771999998</v>
+        <v>667.04384392999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.8105271599999924</v>
+        <v>-1.8102913799999669</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.2003633791777841</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-3.199953164083269</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>668.53385294999998</v>
+        <v>668.53413640999997</v>
       </c>
       <c r="C160" s="5">
-        <v>1.4901652300000023</v>
+        <v>1.4902924799999937</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7139663965920269</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.7142003626397626</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>667.94882928000004</v>
+        <v>667.94851598000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.58502366999994138</v>
+        <v>-0.58562042999994901</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.0450621148679673</v>
+        <v>-1.046122570135144</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.75458168304881612</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.75460515918264193</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>666.19500238000001</v>
+        <v>666.19474436999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7538269000000355</v>
+        <v>-1.753771610000058</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.1057224586234056</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.1056273949004565</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>663.49842226999999</v>
+        <v>663.49850924999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.6965801100000135</v>
+        <v>-2.696235119999983</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.7505911261811917</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-4.7499986173048399</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>660.79754839999998</v>
+        <v>660.79760917999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.7008738700000094</v>
+        <v>-2.7009000699999888</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.776894112354368</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.7769388061513869</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>662.66991281000003</v>
+        <v>662.67000455000004</v>
       </c>
       <c r="C165" s="5">
-        <v>1.8723644100000456</v>
+        <v>1.8723953700000493</v>
       </c>
       <c r="D165" s="5">
-        <v>3.4536830609749991</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>3.4537407387370544</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>662.90084210999999</v>
+        <v>662.90083718000005</v>
       </c>
       <c r="C166" s="5">
-        <v>0.23092929999995704</v>
+        <v>0.23083263000000898</v>
       </c>
       <c r="D166" s="5">
-        <v>0.41898222160545728</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.41880643596219347</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>662.60703332000003</v>
+        <v>662.60711190999996</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.2938087899999573</v>
+        <v>-0.29372527000009541</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.53056556215032025</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.53041511142698505</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>664.97266341</v>
+        <v>664.97249720000002</v>
       </c>
       <c r="C168" s="5">
-        <v>2.3656300899999678</v>
+        <v>2.3653852900000629</v>
       </c>
       <c r="D168" s="5">
-        <v>4.3693570374528923</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>4.3688954452853368</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>663.89957886000002</v>
+        <v>663.89950341999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0730845499999759</v>
+        <v>-1.0729937800000471</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.9193777287235481</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-1.9192172861455026</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>664.33634591999999</v>
+        <v>664.33644347999996</v>
       </c>
       <c r="C170" s="5">
-        <v>0.43676705999996557</v>
+        <v>0.43694005999998353</v>
       </c>
       <c r="D170" s="5">
-        <v>0.79232025937583384</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.7926353184724455</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>664.82718145000001</v>
+        <v>664.82736956999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.49083553000002667</v>
+        <v>0.4909260900000163</v>
       </c>
       <c r="D171" s="5">
-        <v>0.89021474377799503</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.89037952677160082</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>664.13299133999999</v>
+        <v>664.13319203000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.69419011000002229</v>
+        <v>-0.69417753999994147</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.2458286270337959</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.2458058471770839</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>666.71363682000003</v>
+        <v>666.71329963000005</v>
       </c>
       <c r="C173" s="5">
-        <v>2.5806454800000438</v>
+        <v>2.5801076000000194</v>
       </c>
       <c r="D173" s="5">
-        <v>4.7638383515231641</v>
+        <v>4.7628226506239546</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.18492321654810517</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.18492687990895318</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>668.53479044999995</v>
+        <v>668.53465999000002</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8211536299999125</v>
+        <v>1.8213603599999715</v>
       </c>
       <c r="D174" s="5">
-        <v>3.3275413173159185</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.3279264482619197</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>670.56406572000003</v>
+        <v>670.56410741000002</v>
       </c>
       <c r="C175" s="5">
-        <v>2.0292752700000847</v>
+        <v>2.0294474199999968</v>
       </c>
       <c r="D175" s="5">
-        <v>3.7039184569886974</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.704238672030602</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>672.94809086999999</v>
+        <v>672.94811132999996</v>
       </c>
       <c r="C176" s="5">
-        <v>2.3840251499999567</v>
+        <v>2.384003919999941</v>
       </c>
       <c r="D176" s="5">
-        <v>4.3507234756202884</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>4.3506836954575023</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>674.33796932999996</v>
+        <v>674.33803660000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.3898784599999772</v>
+        <v>1.3899252700000488</v>
       </c>
       <c r="D177" s="5">
-        <v>2.5067774925593422</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.5068628031160722</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>675.25896081999997</v>
+        <v>675.25893862999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.9209914900000058</v>
+        <v>0.92090202999997928</v>
       </c>
       <c r="D178" s="5">
-        <v>1.651293047638891</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.6511312775878029</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>676.55460452</v>
+        <v>676.55463110000005</v>
       </c>
       <c r="C179" s="5">
-        <v>1.2956437000000278</v>
+        <v>1.2956924700000627</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3269375358413225</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.3270261290212924</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>680.58756358000005</v>
+        <v>680.58739835999995</v>
       </c>
       <c r="C180" s="5">
-        <v>4.0329590600000529</v>
+        <v>4.0327672599999005</v>
       </c>
       <c r="D180" s="5">
-        <v>7.3924765843073947</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>7.3921131067294255</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>681.64051813000003</v>
+        <v>681.64044216000002</v>
       </c>
       <c r="C181" s="5">
-        <v>1.0529545499999813</v>
+        <v>1.0530438000000686</v>
       </c>
       <c r="D181" s="5">
-        <v>1.8724304114386303</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.8725909329430523</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>682.92536370000005</v>
+        <v>682.92571476000001</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2848455700000159</v>
+        <v>1.2852725999999848</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2855151381154792</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.2862829019996811</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>686.45441178999999</v>
+        <v>686.45457279000004</v>
       </c>
       <c r="C183" s="5">
-        <v>3.5290480899999466</v>
+        <v>3.5288580300000376</v>
       </c>
       <c r="D183" s="5">
-        <v>6.3803696548751843</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>6.3800128370455234</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>687.66582310000001</v>
+        <v>687.66595095000002</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2114113100000168</v>
+        <v>1.2113781599999811</v>
       </c>
       <c r="D184" s="5">
-        <v>2.138359812257562</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.1383002210207946</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>690.16365389999999</v>
+        <v>690.16325839000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4978307999999743</v>
+        <v>2.4973074399999859</v>
       </c>
       <c r="D185" s="5">
-        <v>4.446941129163795</v>
+        <v>4.4459898484045857</v>
       </c>
       <c r="E185" s="5">
-        <v>3.5172547530073928</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.5172477844695349</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>693.61779620000004</v>
+        <v>693.61771607000003</v>
       </c>
       <c r="C186" s="5">
-        <v>3.4541423000000577</v>
+        <v>3.4544576800000186</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1738868418347082</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.1744697921189529</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>695.36749931999998</v>
+        <v>695.36745697000003</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7497031199999356</v>
+        <v>1.7497409000000061</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0694438671135416</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.0695114250434585</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>697.34784792999994</v>
+        <v>697.34781747</v>
       </c>
       <c r="C188" s="5">
-        <v>1.9803486099999645</v>
+        <v>1.9803604999999607</v>
       </c>
       <c r="D188" s="5">
-        <v>3.4715414456618632</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.4715628310829194</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>700.21878595999999</v>
+        <v>700.21887894999998</v>
       </c>
       <c r="C189" s="5">
-        <v>2.8709380300000475</v>
+        <v>2.8710614799999803</v>
       </c>
       <c r="D189" s="5">
-        <v>5.053739940275781</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.0539624205328426</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>701.70159540999998</v>
+        <v>701.70154413</v>
       </c>
       <c r="C190" s="5">
-        <v>1.4828094499999906</v>
+        <v>1.4826651800000263</v>
       </c>
       <c r="D190" s="5">
-        <v>2.5709716904415369</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.5707182819792784</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>703.61073612999996</v>
+        <v>703.61073833</v>
       </c>
       <c r="C191" s="5">
-        <v>1.9091407199999821</v>
+        <v>1.9091942000000017</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3141776981681303</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.3142721764180649</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>707.48278052000001</v>
+        <v>707.48266642999999</v>
       </c>
       <c r="C192" s="5">
-        <v>3.8720443900000419</v>
+        <v>3.871928099999991</v>
       </c>
       <c r="D192" s="5">
-        <v>6.8073148807627382</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.8071041860887194</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>707.31652711000004</v>
+        <v>707.31648618999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.16625340999996752</v>
+        <v>-0.16618024000001697</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.28162726802657412</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.28150352611100438</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>710.90998311999999</v>
+        <v>710.91046930000005</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5934560099999544</v>
+        <v>3.5939831100000674</v>
       </c>
       <c r="D194" s="5">
-        <v>6.2697563080961638</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.2707022019088621</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>709.38578932999997</v>
+        <v>709.38601373999995</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.5241937900000266</v>
+        <v>-1.5244555600000922</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.5426819121807553</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-2.5431117445293139</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>713.46254216</v>
+        <v>713.46272368999996</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0767528300000322</v>
+        <v>4.0767099500000086</v>
       </c>
       <c r="D196" s="5">
-        <v>7.1184579317048025</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>7.1183783527704492</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>715.94710020000002</v>
+        <v>715.94652665000001</v>
       </c>
       <c r="C197" s="5">
-        <v>2.4845580400000244</v>
+        <v>2.4838029600000482</v>
       </c>
       <c r="D197" s="5">
-        <v>4.2598484921409829</v>
+        <v>4.258527892486752</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7358452816664611</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.7358216257624033</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>718.48874708999995</v>
+        <v>718.48862193000002</v>
       </c>
       <c r="C198" s="5">
-        <v>2.5416468899999245</v>
+        <v>2.5420952800000123</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3442291071103423</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.3450140808579674</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>720.62515680000001</v>
+        <v>720.62505008000005</v>
       </c>
       <c r="C199" s="5">
-        <v>2.1364097100000663</v>
+        <v>2.1364281500000288</v>
       </c>
       <c r="D199" s="5">
-        <v>3.6271089107825949</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.6271413734362046</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>724.14441255999998</v>
+        <v>724.14429527000004</v>
       </c>
       <c r="C200" s="5">
-        <v>3.5192557599999645</v>
+        <v>3.5192451899999924</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0203366530011682</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.0203189983004224</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>727.46816521999995</v>
+        <v>727.46829628</v>
       </c>
       <c r="C201" s="5">
-        <v>3.3237526599999683</v>
+        <v>3.3240010099999608</v>
       </c>
       <c r="D201" s="5">
-        <v>5.6490767208235315</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>5.6495104697519949</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>730.16957294999997</v>
+        <v>730.16950863</v>
       </c>
       <c r="C202" s="5">
-        <v>2.7014077300000281</v>
+        <v>2.7012123499999916</v>
       </c>
       <c r="D202" s="5">
-        <v>4.548272783348728</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.5479362452574223</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>733.93371592000005</v>
+        <v>733.93373713000005</v>
       </c>
       <c r="C203" s="5">
-        <v>3.7641429700000799</v>
+        <v>3.7642285000000584</v>
       </c>
       <c r="D203" s="5">
-        <v>6.3646442119117852</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>6.3647935329126826</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>733.99192912000001</v>
+        <v>733.99192019999998</v>
       </c>
       <c r="C204" s="5">
-        <v>5.8213199999954668E-2</v>
+        <v>5.8183069999927284E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>9.5221571898274071E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>9.5172262854892331E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>739.20400993999999</v>
+        <v>739.20399521000002</v>
       </c>
       <c r="C205" s="5">
-        <v>5.2120808199999829</v>
+        <v>5.212075010000035</v>
       </c>
       <c r="D205" s="5">
-        <v>8.8620116976999554</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.8620015420271425</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>748.59632693000003</v>
+        <v>748.59690565999995</v>
       </c>
       <c r="C206" s="5">
-        <v>9.3923169900000403</v>
+        <v>9.3929104499999312</v>
       </c>
       <c r="D206" s="5">
-        <v>16.359148090991592</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>16.360255388655929</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>748.98301332000005</v>
+        <v>748.98325107999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.38668639000002258</v>
+        <v>0.38634541999999783</v>
       </c>
       <c r="D207" s="5">
-        <v>0.62162239256629004</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>0.62107222379450544</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>753.13347003000001</v>
+        <v>753.13377045000004</v>
       </c>
       <c r="C208" s="5">
-        <v>4.1504567099999576</v>
+        <v>4.1505193700000973</v>
       </c>
       <c r="D208" s="5">
-        <v>6.8562094895539438</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.8563139303879694</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>758.69230334999997</v>
+        <v>758.69152810000003</v>
       </c>
       <c r="C209" s="5">
-        <v>5.5588333199999624</v>
+        <v>5.557757649999985</v>
       </c>
       <c r="D209" s="5">
-        <v>9.2256801282193592</v>
+        <v>9.2238179975772319</v>
       </c>
       <c r="E209" s="5">
-        <v>5.9704415505082764</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.9704181609776086</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>755.65166395000006</v>
+        <v>755.65149461999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.0406393999999182</v>
+        <v>-3.0400334800000337</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.7046792674081743</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-4.7037670126461428</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>761.77400704000001</v>
+        <v>761.77381763000005</v>
       </c>
       <c r="C211" s="5">
-        <v>6.1223430899999585</v>
+        <v>6.1223230100000592</v>
       </c>
       <c r="D211" s="5">
-        <v>10.167648828002186</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>10.167616361287202</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>766.45988626999997</v>
+        <v>766.45966202</v>
       </c>
       <c r="C212" s="5">
-        <v>4.685879229999955</v>
+        <v>4.6858443899999429</v>
       </c>
       <c r="D212" s="5">
-        <v>7.6364504904211428</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>7.6363937415350636</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>766.88778874000002</v>
+        <v>766.88796830000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.42790247000004911</v>
+        <v>0.42830628000001525</v>
       </c>
       <c r="D213" s="5">
-        <v>0.67200200946408994</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.67263832306965199</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>769.62617221000005</v>
+        <v>769.62608259000001</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7383834700000307</v>
+        <v>2.7381142899999986</v>
       </c>
       <c r="D214" s="5">
-        <v>4.3700921494870926</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.3696530604800721</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>772.99324012</v>
+        <v>772.99330244999999</v>
       </c>
       <c r="C215" s="5">
-        <v>3.3670679099999461</v>
+        <v>3.3672198599999774</v>
       </c>
       <c r="D215" s="5">
-        <v>5.3781124506852906</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.378361666944631</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>773.83069923999994</v>
+        <v>773.83077613</v>
       </c>
       <c r="C216" s="5">
-        <v>0.8374591199999486</v>
+        <v>0.83747368000001643</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3078520720059661</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.3078748397958195</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>775.07985885000005</v>
+        <v>775.07991245999995</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2491596100001061</v>
+        <v>1.2491363299999421</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9543965511595651</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9543596080918491</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>777.95583424999995</v>
+        <v>777.95633468000005</v>
       </c>
       <c r="C218" s="5">
-        <v>2.875975399999902</v>
+        <v>2.8764222200001086</v>
       </c>
       <c r="D218" s="5">
-        <v>4.5446679247197919</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>4.5453881506408722</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>780.06509612000002</v>
+        <v>780.06541562999996</v>
       </c>
       <c r="C219" s="5">
-        <v>2.1092618700000685</v>
+        <v>2.1090809499999068</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3025031998481058</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.3022135376469919</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>782.36735247000001</v>
+        <v>782.36779258000001</v>
       </c>
       <c r="C220" s="5">
-        <v>2.3022563499999933</v>
+        <v>2.3023769500000526</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5996962648980224</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.5998864022062538</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>784.45186154999999</v>
+        <v>784.45096433000003</v>
       </c>
       <c r="C221" s="5">
-        <v>2.0845090799999753</v>
+        <v>2.0831717500000195</v>
       </c>
       <c r="D221" s="5">
-        <v>3.2445040471486664</v>
+        <v>3.2423900870119926</v>
       </c>
       <c r="E221" s="5">
-        <v>3.3952576144846702</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.3952450074814511</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>788.76840360000006</v>
+        <v>788.76824429999999</v>
       </c>
       <c r="C222" s="5">
-        <v>4.3165420500000664</v>
+        <v>4.3172799699999587</v>
       </c>
       <c r="D222" s="5">
-        <v>6.8066980394325238</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.8079051254870349</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>790.84483130000001</v>
+        <v>790.84457633</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0764276999999538</v>
+        <v>2.0763320300000032</v>
       </c>
       <c r="D223" s="5">
-        <v>3.2051340909824422</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.2049849287113519</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>789.53524203999996</v>
+        <v>789.53491969000004</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.3095892600000525</v>
+        <v>-1.3096566399999574</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9691259491265822</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.9692269712313082</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>789.06595263999998</v>
+        <v>789.06619861000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.46928939999997965</v>
+        <v>-0.46872108000002299</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.710937134025591</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.71007927139581373</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>790.61954834999995</v>
+        <v>790.61945258000003</v>
       </c>
       <c r="C226" s="5">
-        <v>1.5535957099999678</v>
+        <v>1.5532539700000143</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3884398431885723</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.3879080114066031</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>790.42063727000004</v>
+        <v>790.42065947000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19891107999990254</v>
+        <v>-0.19879310999999689</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.30148923607750122</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.30131071277038624</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>791.36603743000001</v>
+        <v>791.36613437999995</v>
       </c>
       <c r="C228" s="5">
-        <v>0.94540015999996285</v>
+        <v>0.94547490999991624</v>
       </c>
       <c r="D228" s="5">
-        <v>1.444766285437038</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4448812305723591</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>792.71116029999996</v>
+        <v>792.71123519000002</v>
       </c>
       <c r="C229" s="5">
-        <v>1.3451228699999547</v>
+        <v>1.3451008100000763</v>
       </c>
       <c r="D229" s="5">
-        <v>2.0588744450813712</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.0588401086937269</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>795.15920321999999</v>
+        <v>795.15961530000004</v>
       </c>
       <c r="C230" s="5">
-        <v>2.4480429200000344</v>
+        <v>2.4483801100000164</v>
       </c>
       <c r="D230" s="5">
-        <v>3.7694244984991521</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>3.7699521828835181</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>793.73185707000005</v>
+        <v>793.73219243999995</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.4273461499999485</v>
+        <v>-1.4274228600000924</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.1329137089172834</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.133026114393699</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>792.94484517000001</v>
+        <v>792.94529913999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.78701190000003862</v>
+        <v>-0.78689329999997426</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.1833731426152849</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.1831952863675776</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>791.01780572999996</v>
+        <v>791.01712717999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.9270394400000441</v>
+        <v>-1.928171959999986</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8776119322477367</v>
+        <v>-2.8792789233313298</v>
       </c>
       <c r="E233" s="5">
-        <v>0.83701046575710425</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.83703929863967463</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>785.33423456000003</v>
+        <v>785.33415950999995</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.6835711699999365</v>
+        <v>-5.6829676700000391</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.2894616158343482</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-8.2886227303914488</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>779.71616554000002</v>
+        <v>779.71589702000006</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6180690200000072</v>
+        <v>-5.6182624899998928</v>
       </c>
       <c r="D235" s="5">
-        <v>-8.2546412885876936</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-8.2549152222512685</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>776.61011335000001</v>
+        <v>776.60976101999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.106052190000014</v>
+        <v>-3.1061360000001059</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.6769255011299915</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.6770505212192397</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>775.23334666000005</v>
+        <v>775.23362415999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.376766689999954</v>
+        <v>-1.3761368599999741</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.106727779913975</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.1057743336572399</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>775.10691248000001</v>
+        <v>775.10676129000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12643418000004658</v>
+        <v>-0.1268628699999681</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.19553466854993484</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.19619698513874129</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>772.44557827000006</v>
+        <v>772.44541460000005</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.66133420999995</v>
+        <v>-2.6613466899999594</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.0432836671210666</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.0433030448311591</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>772.27519666000001</v>
+        <v>772.27520099000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.17038161000004948</v>
+        <v>-0.17021361000001889</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.26436823533442233</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.26410793420027501</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>771.49409806999995</v>
+        <v>771.49417677999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.78109859000005599</v>
+        <v>-0.78102421000005506</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.2069812687743431</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.2068669659750952</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>771.07437390999996</v>
+        <v>771.07470335000005</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.41972415999998702</v>
+        <v>-0.41947342999992543</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.65089886326965551</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.65051113263399074</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>771.36604248000003</v>
+        <v>771.36647017999996</v>
       </c>
       <c r="C243" s="5">
-        <v>0.29166857000006985</v>
+        <v>0.29176682999991499</v>
       </c>
       <c r="D243" s="5">
-        <v>0.45486061391284416</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>0.45501397579656988</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>771.71904093000001</v>
+        <v>771.71956626999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.35299844999997276</v>
+        <v>0.35309609000000819</v>
       </c>
       <c r="D244" s="5">
-        <v>0.55053751518934213</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.55068987232727018</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>772.99943814999995</v>
+        <v>772.99913773000003</v>
       </c>
       <c r="C245" s="5">
-        <v>1.2803972199999407</v>
+        <v>1.2795714600000565</v>
       </c>
       <c r="D245" s="5">
-        <v>2.0092485198591081</v>
+        <v>2.0079394863062205</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.277871300680967</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.2778254516731655</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>774.99052914000004</v>
+        <v>774.99057054000002</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9910909900000888</v>
+        <v>1.9914328099999921</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1351259468031412</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.1356730537195565</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>775.23093441000003</v>
+        <v>775.23063943</v>
       </c>
       <c r="C247" s="5">
-        <v>0.24040526999999656</v>
+        <v>0.240068889999975</v>
       </c>
       <c r="D247" s="5">
-        <v>0.37288071983989646</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.3723580683081984</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>780.18724769999994</v>
+        <v>780.18642532000001</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9563132899999118</v>
+        <v>4.9557858900000156</v>
       </c>
       <c r="D248" s="5">
-        <v>7.94761164950053</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.9467391235346074</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>780.66232560000003</v>
+        <v>780.66297004</v>
       </c>
       <c r="C249" s="5">
-        <v>0.47507790000008754</v>
+        <v>0.47654471999999259</v>
       </c>
       <c r="D249" s="5">
-        <v>0.73316587132246092</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>0.73543793511470223</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>783.60364200000004</v>
+        <v>783.60306914</v>
       </c>
       <c r="C250" s="5">
-        <v>2.9413164000000052</v>
+        <v>2.9400990999999976</v>
       </c>
       <c r="D250" s="5">
-        <v>4.6161413751849123</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>4.6141872947365936</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>785.16080958999999</v>
+        <v>785.16042286000004</v>
       </c>
       <c r="C251" s="5">
-        <v>1.5571675899999491</v>
+        <v>1.5573537200000374</v>
       </c>
       <c r="D251" s="5">
-        <v>2.410861603276393</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.4111547155428292</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>786.81896608</v>
+        <v>786.81853263999994</v>
       </c>
       <c r="C252" s="5">
-        <v>1.6581564900000103</v>
+        <v>1.6581097799999043</v>
       </c>
       <c r="D252" s="5">
-        <v>2.5638864986510912</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.563814710950818</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>788.05699444000004</v>
+        <v>788.05719873999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2380283600000439</v>
+        <v>1.2386661000000458</v>
       </c>
       <c r="D253" s="5">
-        <v>1.9045784242565755</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>1.9055690904292488</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>787.80332082999996</v>
+        <v>787.80389262000006</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.25367361000007804</v>
+        <v>-0.2533061199999338</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.38559390549370853</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.38503619370021669</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>794.78390423999997</v>
+        <v>794.78462102000003</v>
       </c>
       <c r="C255" s="5">
-        <v>6.9805834100000084</v>
+        <v>6.9807283999999754</v>
       </c>
       <c r="D255" s="5">
-        <v>11.166792149323301</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>11.167027003308361</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>796.07270629000004</v>
+        <v>796.07354048000002</v>
       </c>
       <c r="C256" s="5">
-        <v>1.2888020500000721</v>
+        <v>1.2889194599999882</v>
       </c>
       <c r="D256" s="5">
-        <v>1.9633394093268253</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.9635180814671083</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>797.85188330999995</v>
+        <v>797.85231022999994</v>
       </c>
       <c r="C257" s="5">
-        <v>1.7791770199999064</v>
+        <v>1.778769749999924</v>
       </c>
       <c r="D257" s="5">
-        <v>2.7151450810517508</v>
+        <v>2.714513021880971</v>
       </c>
       <c r="E257" s="5">
-        <v>3.2150663937710933</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.2151617365297591</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>798.87754571000005</v>
+        <v>798.87775453999996</v>
       </c>
       <c r="C258" s="5">
-        <v>1.0256624000001011</v>
+        <v>1.0254443100000117</v>
       </c>
       <c r="D258" s="5">
-        <v>1.5535897494192152</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.5532562287935425</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>801.67560447999995</v>
+        <v>801.67541335999999</v>
       </c>
       <c r="C259" s="5">
-        <v>2.7980587699998978</v>
+        <v>2.7976588200000378</v>
       </c>
       <c r="D259" s="5">
-        <v>4.2849029545214856</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.2842774910931913</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>805.13053077999996</v>
+        <v>805.12823463999996</v>
       </c>
       <c r="C260" s="5">
-        <v>3.454926300000011</v>
+        <v>3.4528212799999665</v>
       </c>
       <c r="D260" s="5">
-        <v>5.2959170074422524</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.2926147828741943</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>810.29122530999996</v>
+        <v>810.29238392000002</v>
       </c>
       <c r="C261" s="5">
-        <v>5.1606945300000007</v>
+        <v>5.1641492800000606</v>
       </c>
       <c r="D261" s="5">
-        <v>7.9687528582142342</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.9743005523765342</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>809.9203162</v>
+        <v>809.91802574999997</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37090910999995685</v>
+        <v>-0.37435817000005045</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.54791667395178711</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.55299798769490316</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>810.38650374999997</v>
+        <v>810.38639605000003</v>
       </c>
       <c r="C263" s="5">
-        <v>0.46618754999997236</v>
+        <v>0.46837030000006052</v>
       </c>
       <c r="D263" s="5">
-        <v>0.69290702948499039</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>0.69616361001429983</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>813.99119565000001</v>
+        <v>813.99061423000001</v>
       </c>
       <c r="C264" s="5">
-        <v>3.6046919000000344</v>
+        <v>3.6042181799999753</v>
       </c>
       <c r="D264" s="5">
-        <v>5.4702787972596756</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.4695429755313052</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>817.11719209</v>
+        <v>817.11782606999998</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1259964399999944</v>
+        <v>3.1272118399999727</v>
       </c>
       <c r="D265" s="5">
-        <v>4.7069930592378073</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>4.7088654341358893</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>819.61335377</v>
+        <v>819.61449166</v>
       </c>
       <c r="C266" s="5">
-        <v>2.4961616800000002</v>
+        <v>2.4966655900000205</v>
       </c>
       <c r="D266" s="5">
-        <v>3.7280301031286767</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.7287924455518651</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>819.15416404999996</v>
+        <v>819.15554856000006</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.45918972000004032</v>
+        <v>-0.45894309999994221</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.67023420317818827</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.66987441688456384</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>821.00890206999998</v>
+        <v>821.01048542000001</v>
       </c>
       <c r="C268" s="5">
-        <v>1.8547380200000134</v>
+        <v>1.8549368599999525</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7511460042215941</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.7514399195280204</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>824.60956796000005</v>
+        <v>824.61118198999998</v>
       </c>
       <c r="C269" s="5">
-        <v>3.600665890000073</v>
+        <v>3.6006965699999682</v>
       </c>
       <c r="D269" s="5">
-        <v>5.3916106985534284</v>
+        <v>5.3916471022129819</v>
       </c>
       <c r="E269" s="5">
-        <v>3.3537157973472675</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.3538627910078</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>829.32845305000001</v>
+        <v>829.32920091999995</v>
       </c>
       <c r="C270" s="5">
-        <v>4.7188850899999579</v>
+        <v>4.7180189299999711</v>
       </c>
       <c r="D270" s="5">
-        <v>7.0873945667535798</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.0860381460294608</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>830.44020327999999</v>
+        <v>830.43848089999994</v>
       </c>
       <c r="C271" s="5">
-        <v>1.1117502299999842</v>
+        <v>1.1092799799999966</v>
       </c>
       <c r="D271" s="5">
-        <v>1.6205649987597326</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.6169361897081735</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>833.56620128999998</v>
+        <v>833.56215836000001</v>
       </c>
       <c r="C272" s="5">
-        <v>3.1259980099999893</v>
+        <v>3.1236774600000672</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6118229390544663</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.6083380253788331</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>835.33011447000001</v>
+        <v>835.33127377000005</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7639131800000314</v>
+        <v>1.7691154100000404</v>
       </c>
       <c r="D273" s="5">
-        <v>2.5690889756767143</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.5767671821878446</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>838.76981780999995</v>
+        <v>838.76544091999995</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4397033399999373</v>
+        <v>3.4341671499998938</v>
       </c>
       <c r="D274" s="5">
-        <v>5.0547932848605592</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.0464656197866775</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>842.11016195000002</v>
+        <v>842.11027163000006</v>
       </c>
       <c r="C275" s="5">
-        <v>3.3403441400000702</v>
+        <v>3.3448307100001102</v>
       </c>
       <c r="D275" s="5">
-        <v>4.8849954700312281</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.891727393806411</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>844.67485450000004</v>
+        <v>844.67421793000005</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5646925500000179</v>
+        <v>2.5639462999999978</v>
       </c>
       <c r="D276" s="5">
-        <v>3.7165090374165599</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.7154089781020749</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>849.60480814000005</v>
+        <v>849.60578986999997</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9299536400000079</v>
+        <v>4.9315719399999125</v>
       </c>
       <c r="D277" s="5">
-        <v>7.2330726334793205</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.2355293377540875</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>853.72033942999997</v>
+        <v>853.72358885999995</v>
       </c>
       <c r="C278" s="5">
-        <v>4.1155312899999217</v>
+        <v>4.117798989999983</v>
       </c>
       <c r="D278" s="5">
-        <v>5.9702605525148611</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>5.9736313242386485</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>857.70527846000005</v>
+        <v>857.70773878</v>
       </c>
       <c r="C279" s="5">
-        <v>3.9849390300000778</v>
+        <v>3.9841499200000499</v>
       </c>
       <c r="D279" s="5">
-        <v>5.7473403207216833</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.7461504093130111</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>863.422506</v>
+        <v>863.42532166000001</v>
       </c>
       <c r="C280" s="5">
-        <v>5.7172275399999535</v>
+        <v>5.717582880000009</v>
       </c>
       <c r="D280" s="5">
-        <v>8.2987350363515677</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>8.2992451935481668</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>865.29345479000006</v>
+        <v>865.29669445000002</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8709487900000568</v>
+        <v>1.8713727900000094</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6314928959087824</v>
+        <v>2.6320876936138937</v>
       </c>
       <c r="E281" s="5">
-        <v>4.9337151072170737</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.933902589316741</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>865.50135404000002</v>
+        <v>865.50357385999996</v>
       </c>
       <c r="C282" s="5">
-        <v>0.20789924999996856</v>
+        <v>0.20687940999994225</v>
       </c>
       <c r="D282" s="5">
-        <v>0.28869863519060956</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.2872794978394877</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>869.69936603999997</v>
+        <v>869.69724580000002</v>
       </c>
       <c r="C283" s="5">
-        <v>4.1980119999999488</v>
+        <v>4.1936719400000584</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9782691358524431</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.9719072237588211</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>872.46266748999994</v>
+        <v>872.45052021000004</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7633014499999717</v>
+        <v>2.7532744100000173</v>
       </c>
       <c r="D284" s="5">
-        <v>3.8801073651407503</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.8657913787168763</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>876.76988545999995</v>
+        <v>876.77116457</v>
       </c>
       <c r="C285" s="5">
-        <v>4.3072179700000106</v>
+        <v>4.3206443599999602</v>
       </c>
       <c r="D285" s="5">
-        <v>6.0877561145558534</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.1073399792623384</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>880.36537109999995</v>
+        <v>880.35810764999997</v>
       </c>
       <c r="C286" s="5">
-        <v>3.5954856399999926</v>
+        <v>3.5869430799999691</v>
       </c>
       <c r="D286" s="5">
-        <v>5.033520189232199</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.0212831312604012</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>883.57641113</v>
+        <v>883.57790179999995</v>
       </c>
       <c r="C287" s="5">
-        <v>3.2110400300000492</v>
+        <v>3.2197941499999843</v>
       </c>
       <c r="D287" s="5">
-        <v>4.465753039737419</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>4.4782114667675899</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>887.08603971000002</v>
+        <v>887.08631971</v>
       </c>
       <c r="C288" s="5">
-        <v>3.509628580000026</v>
+        <v>3.5084179100000483</v>
       </c>
       <c r="D288" s="5">
-        <v>4.872007293715841</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.8702813934730527</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>889.99559134000003</v>
+        <v>889.99717899999996</v>
       </c>
       <c r="C289" s="5">
-        <v>2.9095516300000099</v>
+        <v>2.9108592899999621</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0076604996580167</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.0094930327036593</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>894.34435939000002</v>
+        <v>894.35202033999997</v>
       </c>
       <c r="C290" s="5">
-        <v>4.3487680499999897</v>
+        <v>4.3548413400000072</v>
       </c>
       <c r="D290" s="5">
-        <v>6.0237114270102809</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.0323404935501479</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>895.97371927999995</v>
+        <v>895.97732550000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.6293598899999324</v>
+        <v>1.625305160000039</v>
       </c>
       <c r="D291" s="5">
-        <v>2.2082579965944316</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.2026885545983088</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>901.51559721000001</v>
+        <v>901.52010470000005</v>
       </c>
       <c r="C292" s="5">
-        <v>5.5418779300000551</v>
+        <v>5.5427792000000409</v>
       </c>
       <c r="D292" s="5">
-        <v>7.6801583090540415</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.6814181495180822</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>903.37863718000006</v>
+        <v>903.38339483000004</v>
       </c>
       <c r="C293" s="5">
-        <v>1.8630399700000453</v>
+        <v>1.8632901299999958</v>
       </c>
       <c r="D293" s="5">
-        <v>2.5082587994577521</v>
+        <v>2.5085867484901936</v>
       </c>
       <c r="E293" s="5">
-        <v>4.401418059869977</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.4015770110168662</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>906.16418198999997</v>
+        <v>906.16815337000003</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7855448099999194</v>
+        <v>2.7847585399999844</v>
       </c>
       <c r="D294" s="5">
-        <v>3.7635702026215023</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.7624696396548085</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>910.88289030999999</v>
+        <v>910.87852666000003</v>
       </c>
       <c r="C295" s="5">
-        <v>4.7187083200000188</v>
+        <v>4.7103732900000068</v>
       </c>
       <c r="D295" s="5">
-        <v>6.4309240363690234</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.419208933778453</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>914.87731269999995</v>
+        <v>914.85532198999999</v>
       </c>
       <c r="C296" s="5">
-        <v>3.9944223899999542</v>
+        <v>3.976795329999959</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3910574008244394</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.3667193146478054</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>917.28680681000003</v>
+        <v>917.28632640000001</v>
       </c>
       <c r="C297" s="5">
-        <v>2.4094941100000824</v>
+        <v>2.4310044100000141</v>
       </c>
       <c r="D297" s="5">
-        <v>3.2065997092988408</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.2357246069530055</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>920.23962062999999</v>
+        <v>920.22946753999997</v>
       </c>
       <c r="C298" s="5">
-        <v>2.9528138199999603</v>
+        <v>2.9431411399999661</v>
       </c>
       <c r="D298" s="5">
-        <v>3.9320197002141066</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.91891333729808</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>923.14303096000003</v>
+        <v>923.14877994000005</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9034103300000424</v>
+        <v>2.9193124000000807</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8524657438277821</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.8739788302171396</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>925.69043887999999</v>
+        <v>925.69164330000001</v>
       </c>
       <c r="C300" s="5">
-        <v>2.5474079199999551</v>
+        <v>2.5428633599999557</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3621160513798154</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.3560056795816084</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>928.05150115000004</v>
+        <v>928.05352019999998</v>
       </c>
       <c r="C301" s="5">
-        <v>2.3610622700000476</v>
+        <v>2.3618768999999702</v>
       </c>
       <c r="D301" s="5">
-        <v>3.1040188324623408</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.1051007791335961</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>931.14108636000003</v>
+        <v>931.15396911000005</v>
       </c>
       <c r="C302" s="5">
-        <v>3.0895852099999956</v>
+        <v>3.1004489100000683</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0688970255336354</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.0834590778193514</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>934.61481629000002</v>
+        <v>934.62047486999995</v>
       </c>
       <c r="C303" s="5">
-        <v>3.4737299299999904</v>
+        <v>3.4665057599999045</v>
       </c>
       <c r="D303" s="5">
-        <v>4.5697467031635464</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.559983379476229</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>937.82461049999995</v>
+        <v>937.83084135000001</v>
       </c>
       <c r="C304" s="5">
-        <v>3.2097942099999273</v>
+        <v>3.2103664800000615</v>
       </c>
       <c r="D304" s="5">
-        <v>4.1999632553215926</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.2007003489211936</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>942.15878327999997</v>
+        <v>942.16534358000001</v>
       </c>
       <c r="C305" s="5">
-        <v>4.3341727800000172</v>
+        <v>4.3345022299999982</v>
       </c>
       <c r="D305" s="5">
-        <v>5.688980837222557</v>
+        <v>5.6893855544994709</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2927898119283103</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.2929667483314837</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>944.90285213000004</v>
+        <v>944.91092112000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.7440688500000761</v>
+        <v>2.7455775399999993</v>
       </c>
       <c r="D306" s="5">
-        <v>3.5515739209831088</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>3.5535328387817922</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>948.71920219000003</v>
+        <v>948.71872967000002</v>
       </c>
       <c r="C307" s="5">
-        <v>3.8163500599999907</v>
+        <v>3.8078085500000043</v>
       </c>
       <c r="D307" s="5">
-        <v>4.9557826559994522</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.9444007980854687</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>951.74303447</v>
+        <v>951.69095540000001</v>
       </c>
       <c r="C308" s="5">
-        <v>3.0238322799999651</v>
+        <v>2.972225729999991</v>
       </c>
       <c r="D308" s="5">
-        <v>3.8924993322149826</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>3.8249208254943712</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>955.28973470000005</v>
+        <v>955.29134189000001</v>
       </c>
       <c r="C309" s="5">
-        <v>3.5467002300000559</v>
+        <v>3.6003864900000053</v>
       </c>
       <c r="D309" s="5">
-        <v>4.5646401376642443</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.635437937885567</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>959.80195682999999</v>
+        <v>959.79136308</v>
       </c>
       <c r="C310" s="5">
-        <v>4.512222129999941</v>
+        <v>4.500021189999984</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8176812960701652</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.8015306400456934</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>963.88739978000001</v>
+        <v>963.89926620000006</v>
       </c>
       <c r="C311" s="5">
-        <v>4.0854429500000151</v>
+        <v>4.10790312000006</v>
       </c>
       <c r="D311" s="5">
-        <v>5.2291505519744597</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>5.2586378963457081</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>968.16578755</v>
+        <v>968.17056327</v>
       </c>
       <c r="C312" s="5">
-        <v>4.2783877699999948</v>
+        <v>4.271297069999946</v>
       </c>
       <c r="D312" s="5">
-        <v>5.4583917283149708</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.4490550389661774</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>970.86267779000002</v>
+        <v>970.86660277999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.6968902400000161</v>
+        <v>2.6960395099999914</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3943702916277685</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.3932660949464122</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>974.20288191999998</v>
+        <v>974.22380946999999</v>
       </c>
       <c r="C314" s="5">
-        <v>3.340204129999961</v>
+        <v>3.3572066899999982</v>
       </c>
       <c r="D314" s="5">
-        <v>4.2075646122540888</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.2293738374357348</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>977.45614051999996</v>
+        <v>977.46343869999998</v>
       </c>
       <c r="C315" s="5">
-        <v>3.253258599999981</v>
+        <v>3.2396292299999914</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0817129929865636</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.0642099902420625</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>979.32391591999999</v>
+        <v>979.33224913000004</v>
       </c>
       <c r="C316" s="5">
-        <v>1.8677754000000277</v>
+        <v>1.8688104300000532</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3172772346460091</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.3185573959176198</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>983.42934398</v>
+        <v>983.43711451000001</v>
       </c>
       <c r="C317" s="5">
-        <v>4.1054280600000084</v>
+        <v>4.1048653799999784</v>
       </c>
       <c r="D317" s="5">
-        <v>5.1481480633061683</v>
+        <v>5.1473813109857547</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3804251929087989</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.3805231439714376</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>987.00230197999997</v>
+        <v>987.01344650999999</v>
       </c>
       <c r="C318" s="5">
-        <v>3.5729579999999714</v>
+        <v>3.5763319999999794</v>
       </c>
       <c r="D318" s="5">
-        <v>4.4479770957567055</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.4522258699930761</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>990.21828145999996</v>
+        <v>990.21566344999997</v>
       </c>
       <c r="C319" s="5">
-        <v>3.2159794799999872</v>
+        <v>3.2022169399999711</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9808333036930321</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.9634469550186902</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>991.04430076000006</v>
+        <v>990.96129566000002</v>
       </c>
       <c r="C320" s="5">
-        <v>0.82601930000009816</v>
+        <v>0.74563221000005342</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0056202397923375</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.90735144286286928</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>995.83950308999999</v>
+        <v>995.83747787000004</v>
       </c>
       <c r="C321" s="5">
-        <v>4.7952023299999382</v>
+        <v>4.8761822100000245</v>
       </c>
       <c r="D321" s="5">
-        <v>5.96327655095652</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.0672457228680976</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>996.77892835</v>
+        <v>996.76888507000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.93942526000000726</v>
+        <v>0.93140719999996691</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1379119878881072</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.1281521217019863</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>998.56337339000004</v>
+        <v>998.58356774000003</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7844450400000369</v>
+        <v>1.8146826700000247</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1695325154164946</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.2066868663201067</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1006.9171266</v>
+        <v>1006.9316447</v>
       </c>
       <c r="C324" s="5">
-        <v>8.3537532099999225</v>
+        <v>8.3480769599999576</v>
       </c>
       <c r="D324" s="5">
-        <v>10.513961006767868</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>10.506262956448742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1008.5007137</v>
+        <v>1008.5122774</v>
       </c>
       <c r="C325" s="5">
-        <v>1.5835871000000452</v>
+        <v>1.5806327000000238</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9036605731413081</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.9000506804348172</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1012.1610275</v>
+        <v>1012.1922221999999</v>
       </c>
       <c r="C326" s="5">
-        <v>3.6603138000000399</v>
+        <v>3.6799447999999302</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4433551348443956</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.4676137849145592</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1013.1682448</v>
+        <v>1013.1782115</v>
       </c>
       <c r="C327" s="5">
-        <v>1.0072172999999793</v>
+        <v>0.98598930000002838</v>
       </c>
       <c r="D327" s="5">
-        <v>1.2006962172860236</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.1752183323851861</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1014.8110652</v>
+        <v>1014.8198556999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.6428204000000051</v>
+        <v>1.6416441999999734</v>
       </c>
       <c r="D328" s="5">
-        <v>1.9632087949615684</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.9617711881644739</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1017.1746623</v>
+        <v>1017.1777732</v>
       </c>
       <c r="C329" s="5">
-        <v>2.3635970999999927</v>
+        <v>2.3579175000000987</v>
       </c>
       <c r="D329" s="5">
-        <v>2.8310032762739468</v>
+        <v>2.8240885796719351</v>
       </c>
       <c r="E329" s="5">
-        <v>3.4313922526890028</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.4308913292144139</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1021.4527419</v>
+        <v>1021.471463</v>
       </c>
       <c r="C330" s="5">
-        <v>4.2780795999999555</v>
+        <v>4.2936897999999246</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1654153976658623</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.1846868904762644</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1023.8159685000001</v>
+        <v>1023.8052858</v>
       </c>
       <c r="C331" s="5">
-        <v>2.3632266000000755</v>
+        <v>2.3338228000000072</v>
       </c>
       <c r="D331" s="5">
-        <v>2.8119142017119403</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.7764354070924702</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1027.453698</v>
+        <v>1027.3317907000001</v>
       </c>
       <c r="C332" s="5">
-        <v>3.6377294999999776</v>
+        <v>3.5265049000000772</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3480475465917934</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.2126215651525634</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1030.3158909000001</v>
+        <v>1030.3070929999999</v>
       </c>
       <c r="C333" s="5">
-        <v>2.8621929000000819</v>
+        <v>2.9753022999998393</v>
       </c>
       <c r="D333" s="5">
-        <v>3.3945536223153994</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.5312710163970973</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1034.1813910999999</v>
+        <v>1034.1645315999999</v>
       </c>
       <c r="C334" s="5">
-        <v>3.8655001999998149</v>
+        <v>3.8574386000000231</v>
       </c>
       <c r="D334" s="5">
-        <v>4.596186031885674</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.5864423084306161</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1035.836037</v>
+        <v>1035.8685011</v>
       </c>
       <c r="C335" s="5">
-        <v>1.654645900000105</v>
+        <v>1.7039695000000847</v>
       </c>
       <c r="D335" s="5">
-        <v>1.9369340918873768</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.995229573744739</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1038.2128184000001</v>
+        <v>1038.2466523000001</v>
       </c>
       <c r="C336" s="5">
-        <v>2.3767814000000271</v>
+        <v>2.3781512000000475</v>
       </c>
       <c r="D336" s="5">
-        <v>2.7884804268552665</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.7900192977456051</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1040.2749530000001</v>
+        <v>1040.3103315000001</v>
       </c>
       <c r="C337" s="5">
-        <v>2.0621346000000358</v>
+        <v>2.0636792000000241</v>
       </c>
       <c r="D337" s="5">
-        <v>2.4096929742758011</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.4114382373182863</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1043.3499316</v>
+        <v>1043.4049255</v>
       </c>
       <c r="C338" s="5">
-        <v>3.0749785999998949</v>
+        <v>3.0945939999999155</v>
       </c>
       <c r="D338" s="5">
-        <v>3.6053540494260128</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.6286049058528835</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1047.3121596999999</v>
+        <v>1047.3009821000001</v>
       </c>
       <c r="C339" s="5">
-        <v>3.9622280999999475</v>
+        <v>3.8960566000000654</v>
       </c>
       <c r="D339" s="5">
-        <v>4.653521787941961</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.5739564006169298</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1049.0344388000001</v>
+        <v>1049.0487419000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.7222791000001507</v>
+        <v>1.7477598000000398</v>
       </c>
       <c r="D340" s="5">
-        <v>1.9913170761221899</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.0210708412812917</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1052.3214464</v>
+        <v>1052.3282432999999</v>
       </c>
       <c r="C341" s="5">
-        <v>3.2870075999999244</v>
+        <v>3.2795013999998446</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8255180011064649</v>
+        <v>3.8165783759568805</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4553342117790597</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.4556860193098782</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1056.729106</v>
+        <v>1056.7483118</v>
       </c>
       <c r="C342" s="5">
-        <v>4.4076595999999881</v>
+        <v>4.4200685000000703</v>
       </c>
       <c r="D342" s="5">
-        <v>5.143632632860129</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>5.1584155962530298</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1060.8888050999999</v>
+        <v>1060.8482893</v>
       </c>
       <c r="C343" s="5">
-        <v>4.159699099999898</v>
+        <v>4.0999775000000227</v>
       </c>
       <c r="D343" s="5">
-        <v>4.827291387661492</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.7564113267118735</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1064.8665776</v>
+        <v>1064.6995798</v>
       </c>
       <c r="C344" s="5">
-        <v>3.9777725000001283</v>
+        <v>3.8512905000000046</v>
       </c>
       <c r="D344" s="5">
-        <v>4.5933218384524466</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.444512555618374</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1067.6640408999999</v>
+        <v>1067.6691106000001</v>
       </c>
       <c r="C345" s="5">
-        <v>2.7974632999998903</v>
+        <v>2.9695308000000296</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1984168653635736</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.3987157602635154</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1072.6212731999999</v>
+        <v>1072.5860044999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.9572322999999869</v>
+        <v>4.9168938999998772</v>
       </c>
       <c r="D346" s="5">
-        <v>5.7161849571026435</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.6684588071537201</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1077.3861946</v>
+        <v>1077.4036163000001</v>
       </c>
       <c r="C347" s="5">
-        <v>4.7649214000000484</v>
+        <v>4.8176118000001225</v>
       </c>
       <c r="D347" s="5">
-        <v>5.462971324653898</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.525067127559069</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1079.7364643999999</v>
+        <v>1079.8203311</v>
       </c>
       <c r="C348" s="5">
-        <v>2.3502697999999782</v>
+        <v>2.4167147999999088</v>
       </c>
       <c r="D348" s="5">
-        <v>2.6493835706629998</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.7251668756378855</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1084.839669</v>
+        <v>1084.9202783999999</v>
       </c>
       <c r="C349" s="5">
-        <v>5.1032046000000264</v>
+        <v>5.0999472999999398</v>
       </c>
       <c r="D349" s="5">
-        <v>5.8213917881632771</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.8171153891679372</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1086.5619503999999</v>
+        <v>1086.6381248</v>
       </c>
       <c r="C350" s="5">
-        <v>1.7222813999999289</v>
+        <v>1.7178464000000986</v>
       </c>
       <c r="D350" s="5">
-        <v>1.9218321530593441</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.916696451953448</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1091.3640926</v>
+        <v>1091.3159026999999</v>
       </c>
       <c r="C351" s="5">
-        <v>4.8021422000001621</v>
+        <v>4.67777789999991</v>
       </c>
       <c r="D351" s="5">
-        <v>5.4343238310985642</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.2898596904767947</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1094.6854287000001</v>
+        <v>1094.7170392</v>
       </c>
       <c r="C352" s="5">
-        <v>3.3213361000000532</v>
+        <v>3.4011365000001206</v>
       </c>
       <c r="D352" s="5">
-        <v>3.7136974950156665</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.8046310434745934</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1096.4265756</v>
+        <v>1096.4322927999999</v>
       </c>
       <c r="C353" s="5">
-        <v>1.741146899999876</v>
+        <v>1.715253599999869</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9254402604469423</v>
+        <v>1.8965038203334617</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1912221166720443</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1910924448529396</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1099.8810289999999</v>
+        <v>1099.8928765000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.4544533999999203</v>
+        <v>3.4605837000001429</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8469850989411025</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.8539104881110786</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1105.1756611999999</v>
+        <v>1105.0937517</v>
       </c>
       <c r="C355" s="5">
-        <v>5.2946322000000237</v>
+        <v>5.2008751999999276</v>
       </c>
       <c r="D355" s="5">
-        <v>5.9320091233645345</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.8241548101954255</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1107.9517407999999</v>
+        <v>1107.7448362</v>
       </c>
       <c r="C356" s="5">
-        <v>2.7760796000000028</v>
+        <v>2.6510845000000245</v>
       </c>
       <c r="D356" s="5">
-        <v>3.0562618573738876</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.917050242126229</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1111.5635364</v>
+        <v>1111.6223828</v>
       </c>
       <c r="C357" s="5">
-        <v>3.6117956000000504</v>
+        <v>3.8775465999999597</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9827673425619992</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.2822956725578898</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1114.2940549</v>
+        <v>1114.2371991</v>
       </c>
       <c r="C358" s="5">
-        <v>2.7305185000000165</v>
+        <v>2.6148163000000295</v>
       </c>
       <c r="D358" s="5">
-        <v>2.9879135158217496</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.8595090085681507</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1116.9209469</v>
+        <v>1116.8719211</v>
       </c>
       <c r="C359" s="5">
-        <v>2.626891999999998</v>
+        <v>2.6347220000000107</v>
       </c>
       <c r="D359" s="5">
-        <v>2.865909162881275</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.8747115935730427</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1122.5620676000001</v>
+        <v>1122.7132601000001</v>
       </c>
       <c r="C360" s="5">
-        <v>5.6411207000001014</v>
+        <v>5.8413390000000618</v>
       </c>
       <c r="D360" s="5">
-        <v>6.2319430407541621</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.459826194279672</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1127.7372504</v>
+        <v>1127.8720608000001</v>
       </c>
       <c r="C361" s="5">
-        <v>5.1751827999999023</v>
+        <v>5.1588007000000289</v>
       </c>
       <c r="D361" s="5">
-        <v>5.6746348046135209</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.6554341992700374</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1128.3743371999999</v>
+        <v>1128.4651289999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.63708679999990636</v>
+        <v>0.59306819999983418</v>
       </c>
       <c r="D362" s="5">
-        <v>0.68002011918721905</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.63282326440130543</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1131.8243058999999</v>
+        <v>1131.7281453000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.4499686999999994</v>
+        <v>3.2630163000001176</v>
       </c>
       <c r="D363" s="5">
-        <v>3.7312925698801624</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.5255816082182312</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1137.6701940999999</v>
+        <v>1137.7246313999999</v>
       </c>
       <c r="C364" s="5">
-        <v>5.8458881999999903</v>
+        <v>5.9964860999998564</v>
       </c>
       <c r="D364" s="5">
-        <v>6.3771541102142004</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>6.5468284928902554</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1139.9587335000001</v>
+        <v>1139.9690060999999</v>
       </c>
       <c r="C365" s="5">
-        <v>2.2885394000002179</v>
+        <v>2.2443746999999803</v>
       </c>
       <c r="D365" s="5">
-        <v>2.4408092186599006</v>
+        <v>2.393078018402961</v>
       </c>
       <c r="E365" s="5">
-        <v>3.9703669054334867</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.9707616772959753</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1146.6003387000001</v>
+        <v>1146.6043847000001</v>
       </c>
       <c r="C366" s="5">
-        <v>6.6416051999999581</v>
+        <v>6.6353786000001946</v>
       </c>
       <c r="D366" s="5">
-        <v>7.219857765347637</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>7.2128038074255718</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1148.0521601</v>
+        <v>1147.9229507</v>
       </c>
       <c r="C367" s="5">
-        <v>1.4518213999999716</v>
+        <v>1.3185659999999189</v>
       </c>
       <c r="D367" s="5">
-        <v>1.5300621300225803</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.388731264410481</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1142.6501424</v>
+        <v>1142.4545441</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.4020176999999876</v>
+        <v>-5.4684065999999802</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.5025919660372953</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.5690658805089281</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1006.2425081</v>
+        <v>1006.3220146</v>
       </c>
       <c r="C369" s="5">
-        <v>-136.40763430000004</v>
+        <v>-136.13252950000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.249332897719199</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-78.183929434138093</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1030.6727235000001</v>
+        <v>1030.6366515</v>
       </c>
       <c r="C370" s="5">
-        <v>24.430215400000066</v>
+        <v>24.314636899999982</v>
       </c>
       <c r="D370" s="5">
-        <v>33.357508745185285</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>33.17518561677992</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1057.8992917999999</v>
+        <v>1057.7563755000001</v>
       </c>
       <c r="C371" s="5">
-        <v>27.226568299999826</v>
+        <v>27.119724000000133</v>
       </c>
       <c r="D371" s="5">
-        <v>36.735890815653406</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>36.571734992412843</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1069.6904042000001</v>
+        <v>1069.8294358999999</v>
       </c>
       <c r="C372" s="5">
-        <v>11.791112400000202</v>
+        <v>12.073060399999804</v>
       </c>
       <c r="D372" s="5">
-        <v>14.226082462278322</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>14.589994287492702</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1081.8990944</v>
+        <v>1082.0229684000001</v>
       </c>
       <c r="C373" s="5">
-        <v>12.208690199999864</v>
+        <v>12.193532500000174</v>
       </c>
       <c r="D373" s="5">
-        <v>14.589252954050291</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>14.567975610698713</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1089.1201946000001</v>
+        <v>1089.1656817999999</v>
       </c>
       <c r="C374" s="5">
-        <v>7.2211002000001372</v>
+        <v>7.1427133999998205</v>
       </c>
       <c r="D374" s="5">
-        <v>8.3100217579025415</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.215539477432344</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1102.4060870999999</v>
+        <v>1102.2869129000001</v>
       </c>
       <c r="C375" s="5">
-        <v>13.285892499999818</v>
+        <v>13.121231100000159</v>
       </c>
       <c r="D375" s="5">
-        <v>15.661681226965651</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>15.453852331583985</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1108.2442495</v>
+        <v>1108.3212160999999</v>
       </c>
       <c r="C376" s="5">
-        <v>5.8381624000001011</v>
+        <v>6.0343031999998402</v>
       </c>
       <c r="D376" s="5">
-        <v>6.5434134914400532</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>6.7706649360478988</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1115.9067686000001</v>
+        <v>1115.9317183000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.6625191000000541</v>
+        <v>7.6105022000001554</v>
       </c>
       <c r="D377" s="5">
-        <v>8.619826319113022</v>
+        <v>8.558466408339104</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.1098978579824235</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.1085913451484917</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1119.9573505999999</v>
+        <v>1119.9724847</v>
       </c>
       <c r="C378" s="5">
-        <v>4.0505819999998494</v>
+        <v>4.0407663999999386</v>
       </c>
       <c r="D378" s="5">
-        <v>4.4438499197112069</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.4327648787229057</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1117.8187805</v>
+        <v>1117.7150125999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.1385700999999244</v>
+        <v>-2.2574721000000864</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.2674997675618869</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.3921441132531918</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1132.8289116999999</v>
+        <v>1132.7156755999999</v>
       </c>
       <c r="C380" s="5">
-        <v>15.010131199999933</v>
+        <v>15.000663000000031</v>
       </c>
       <c r="D380" s="5">
-        <v>17.358640453290164</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>17.348601533073271</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1144.8401821</v>
+        <v>1144.9911027000001</v>
       </c>
       <c r="C381" s="5">
-        <v>12.011270400000058</v>
+        <v>12.275427100000115</v>
       </c>
       <c r="D381" s="5">
-        <v>13.492320534834356</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>13.808425370343258</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1155.5094632</v>
+        <v>1155.4592564</v>
       </c>
       <c r="C382" s="5">
-        <v>10.669281100000035</v>
+        <v>10.468153699999903</v>
       </c>
       <c r="D382" s="5">
-        <v>11.774750621765584</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.539909931073101</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1165.9796391</v>
+        <v>1165.7579883000001</v>
       </c>
       <c r="C383" s="5">
-        <v>10.470175899999958</v>
+        <v>10.298731900000121</v>
       </c>
       <c r="D383" s="5">
-        <v>11.431896253450713</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>11.235950095334623</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1183.4046275000001</v>
+        <v>1183.5625341</v>
       </c>
       <c r="C384" s="5">
-        <v>17.424988400000075</v>
+        <v>17.804545799999914</v>
       </c>
       <c r="D384" s="5">
-        <v>19.483396222044981</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>19.948192217857795</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1189.1298073999999</v>
+        <v>1189.2554517999999</v>
       </c>
       <c r="C385" s="5">
-        <v>5.72517989999983</v>
+        <v>5.6929176999999527</v>
       </c>
       <c r="D385" s="5">
-        <v>5.9624589918445769</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.9271538891811471</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1193.8517508</v>
+        <v>1193.8484821</v>
       </c>
       <c r="C386" s="5">
-        <v>4.7219434000001002</v>
+        <v>4.5930303000000094</v>
       </c>
       <c r="D386" s="5">
-        <v>4.8705683427047841</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.7342499890072887</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1214.2857047</v>
+        <v>1214.1208538999999</v>
       </c>
       <c r="C387" s="5">
-        <v>20.433953900000006</v>
+        <v>20.272371799999974</v>
       </c>
       <c r="D387" s="5">
-        <v>22.5873845716565</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>22.391845986777813</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1221.2503819999999</v>
+        <v>1221.3599609</v>
       </c>
       <c r="C388" s="5">
-        <v>6.9646772999999484</v>
+        <v>7.2391070000001037</v>
       </c>
       <c r="D388" s="5">
-        <v>7.1040673069587168</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.3942724229680179</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1229.0966443</v>
+        <v>1229.2014512999999</v>
       </c>
       <c r="C389" s="5">
-        <v>7.8462623000000349</v>
+        <v>7.8414903999998842</v>
       </c>
       <c r="D389" s="5">
-        <v>7.9880862210103043</v>
+        <v>7.9823135268126011</v>
       </c>
       <c r="E389" s="5">
-        <v>10.143309359258224</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>10.150238687771495</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1230.9391525000001</v>
+        <v>1230.9610513</v>
       </c>
       <c r="C390" s="5">
-        <v>1.8425082000001112</v>
+        <v>1.7596000000000913</v>
       </c>
       <c r="D390" s="5">
-        <v>1.813796200789719</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.7313875503963683</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1242.5531940999999</v>
+        <v>1242.4763467</v>
       </c>
       <c r="C391" s="5">
-        <v>11.614041599999837</v>
+        <v>11.515295400000014</v>
       </c>
       <c r="D391" s="5">
-        <v>11.928544128119501</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>11.821629448326121</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1248.6718761</v>
+        <v>1248.6222338</v>
       </c>
       <c r="C392" s="5">
-        <v>6.1186820000000353</v>
+        <v>6.1458870999999817</v>
       </c>
       <c r="D392" s="5">
-        <v>6.0718348010971646</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.0999578424753675</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1262.2334143999999</v>
+        <v>1262.4373083999999</v>
       </c>
       <c r="C393" s="5">
-        <v>13.561538299999938</v>
+        <v>13.815074599999889</v>
       </c>
       <c r="D393" s="5">
-        <v>13.84032098606751</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>14.115616124715125</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1266.5325611000001</v>
+        <v>1266.4752734000001</v>
       </c>
       <c r="C394" s="5">
-        <v>4.2991467000001649</v>
+        <v>4.037965000000213</v>
       </c>
       <c r="D394" s="5">
-        <v>4.1646214456242836</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.9065040968512044</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1271.5283710000001</v>
+        <v>1271.2723066999999</v>
       </c>
       <c r="C395" s="5">
-        <v>4.9958099000000402</v>
+        <v>4.7970332999998391</v>
       </c>
       <c r="D395" s="5">
-        <v>4.8374246975651847</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.6411386272899868</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1292.5147010000001</v>
+        <v>1292.5712542000001</v>
       </c>
       <c r="C396" s="5">
-        <v>20.986329999999953</v>
+        <v>21.298947500000168</v>
       </c>
       <c r="D396" s="5">
-        <v>21.706350378196902</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>22.064923230809331</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1301.5341866000001</v>
+        <v>1301.5808649000001</v>
       </c>
       <c r="C397" s="5">
-        <v>9.0194856000000527</v>
+        <v>9.0096106999999392</v>
       </c>
       <c r="D397" s="5">
-        <v>8.7028828779325487</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>8.6925913475221162</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1304.0176993</v>
+        <v>1303.7992870999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.483512699999892</v>
+        <v>2.2184221999998499</v>
       </c>
       <c r="D398" s="5">
-        <v>2.3139551592162189</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.0645695127563535</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1309.5621881</v>
+        <v>1309.3412518</v>
       </c>
       <c r="C399" s="5">
-        <v>5.5444887999999537</v>
+        <v>5.5419647000001078</v>
       </c>
       <c r="D399" s="5">
-        <v>5.2232447502713608</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.2217061770050588</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1313.603877</v>
+        <v>1313.8530757000001</v>
       </c>
       <c r="C400" s="5">
-        <v>4.0416889000000538</v>
+        <v>4.5118239000000813</v>
       </c>
       <c r="D400" s="5">
-        <v>3.767065688730864</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.2143236696431385</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1316.1836224000001</v>
+        <v>1316.4429192</v>
       </c>
       <c r="C401" s="5">
-        <v>2.5797454000000926</v>
+        <v>2.5898434999999154</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3822644319893449</v>
+        <v>2.3912323055513163</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0854459251736168</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>7.0974100956139985</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1324.6107641999999</v>
+        <v>1324.6922721000001</v>
       </c>
       <c r="C402" s="5">
-        <v>8.4271417999998448</v>
+        <v>8.2493529000000763</v>
       </c>
       <c r="D402" s="5">
-        <v>7.9596752973715157</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.7843329683819018</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1328.9854421</v>
+        <v>1329.0232083000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.3746779000000515</v>
+        <v>4.3309361999999965</v>
       </c>
       <c r="D403" s="5">
-        <v>4.0359229803432761</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.9945898144659875</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1335.7542066999999</v>
+        <v>1335.8116302000001</v>
       </c>
       <c r="C404" s="5">
-        <v>6.7687645999999404</v>
+        <v>6.788421900000003</v>
       </c>
       <c r="D404" s="5">
-        <v>6.2859658085755665</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.3045526833926724</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1335.4936338</v>
+        <v>1335.7160143000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.26057289999994282</v>
+        <v>-9.5615899999984322E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.23383958616658429</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-8.5860848387153688E-2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1338.9173857999999</v>
+        <v>1338.8521427000001</v>
       </c>
       <c r="C406" s="5">
-        <v>3.4237519999999222</v>
+        <v>3.1361283999999614</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1201427193807696</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.8541503554143421</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1346.9600270000001</v>
+        <v>1346.6679615</v>
       </c>
       <c r="C407" s="5">
-        <v>8.0426412000001619</v>
+        <v>7.8158187999999882</v>
       </c>
       <c r="D407" s="5">
-        <v>7.4511629766264686</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.2345960061650727</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1341.3395800999999</v>
+        <v>1341.189038</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.6204469000001609</v>
+        <v>-5.4789235000000645</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.8938968097419489</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.7744245119490492</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1345.9920112</v>
+        <v>1345.9048958000001</v>
       </c>
       <c r="C409" s="5">
-        <v>4.652431100000058</v>
+        <v>4.7158578000000944</v>
       </c>
       <c r="D409" s="5">
-        <v>4.2425215999396082</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.3019752726702887</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1346.2485187</v>
+        <v>1345.7167987</v>
       </c>
       <c r="C410" s="5">
-        <v>0.25650749999999789</v>
+        <v>-0.18809710000004998</v>
       </c>
       <c r="D410" s="5">
-        <v>0.22892545432844358</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-0.16757729597859372</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1351.1102314</v>
+        <v>1350.8620490000001</v>
       </c>
       <c r="C411" s="5">
-        <v>4.8617126999999982</v>
+        <v>5.1452503000000434</v>
       </c>
       <c r="D411" s="5">
-        <v>4.4206834452444888</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>4.6858357451250443</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1353.8975579999999</v>
+        <v>1354.3166643</v>
       </c>
       <c r="C412" s="5">
-        <v>2.7873265999999148</v>
+        <v>3.4546152999998867</v>
       </c>
       <c r="D412" s="5">
-        <v>2.5038709120676295</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.1123435919251374</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1355.4370104</v>
+        <v>1355.9503302999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.5394524000000729</v>
+        <v>1.6336659999999483</v>
       </c>
       <c r="D413" s="5">
-        <v>1.3730283058065451</v>
+        <v>1.4571613016833629</v>
       </c>
       <c r="E413" s="5">
-        <v>2.9823641118116306</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.0010728550242449</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1360.1973071</v>
+        <v>1360.3799197999999</v>
       </c>
       <c r="C414" s="5">
-        <v>4.7602967000000262</v>
+        <v>4.4295895000000201</v>
       </c>
       <c r="D414" s="5">
-        <v>4.2967676748517425</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.9913411031551771</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1364.0671517999999</v>
+        <v>1364.2489700000001</v>
       </c>
       <c r="C415" s="5">
-        <v>3.8698446999999305</v>
+        <v>3.8690502000001743</v>
       </c>
       <c r="D415" s="5">
-        <v>3.4680063057473065</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.4668103888898516</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1366.8933830000001</v>
+        <v>1367.0571614999999</v>
       </c>
       <c r="C416" s="5">
-        <v>2.8262312000001657</v>
+        <v>2.8081914999997935</v>
       </c>
       <c r="D416" s="5">
-        <v>2.5148272877772992</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.4982563057426743</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1368.5364861</v>
+        <v>1368.7242358999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.6431030999999621</v>
+        <v>1.6670744000000468</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4520605313238732</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.4732093077708841</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1371.994271</v>
+        <v>1371.9300321000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.4577848999999787</v>
+        <v>3.2057962000001226</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0744459498589949</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.8471043981272537</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1374.6910677999999</v>
+        <v>1374.3175541000001</v>
       </c>
       <c r="C419" s="5">
-        <v>2.6967967999999019</v>
+        <v>2.3875219999999899</v>
       </c>
       <c r="D419" s="5">
-        <v>2.3843918095009409</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.1084228146290407</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1374.3284087</v>
+        <v>1373.9785133</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.36265909999997348</v>
+        <v>-0.33904080000002068</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.31611468166411472</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.29563573928750309</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1378.9858119999999</v>
+        <v>1378.770857</v>
       </c>
       <c r="C421" s="5">
-        <v>4.6574032999999417</v>
+        <v>4.7923436999999467</v>
       </c>
       <c r="D421" s="5">
-        <v>4.1432886719616535</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.2667527825562157</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1382.9469265</v>
+        <v>1382.0707958999999</v>
       </c>
       <c r="C422" s="5">
-        <v>3.9611145000001216</v>
+        <v>3.2999388999999155</v>
       </c>
       <c r="D422" s="5">
-        <v>3.5019631368578663</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.9101803865492881</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1386.3234184</v>
+        <v>1386.0579287999999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.3764919000000191</v>
+        <v>3.987132900000006</v>
       </c>
       <c r="D423" s="5">
-        <v>2.9694880780303912</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.517338328289088</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1388.7097570999999</v>
+        <v>1389.3577218</v>
       </c>
       <c r="C424" s="5">
-        <v>2.3863386999998966</v>
+        <v>3.2997930000001361</v>
       </c>
       <c r="D424" s="5">
-        <v>2.085280706141579</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.8945498251763624</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1390.7743071</v>
+        <v>1391.5370181999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.0645500000000538</v>
+        <v>2.1792963999998847</v>
       </c>
       <c r="D425" s="5">
-        <v>1.7986610159017369</v>
+        <v>1.8986005058565514</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6070777490111219</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.6244831469694363</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1396.6242626000001</v>
+        <v>1396.9347582</v>
       </c>
       <c r="C426" s="5">
-        <v>5.8499555000000782</v>
+        <v>5.3977400000001126</v>
       </c>
       <c r="D426" s="5">
-        <v>5.1659335842744625</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.7553742774095298</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1396.7065826999999</v>
+        <v>1397.0080869000001</v>
       </c>
       <c r="C427" s="5">
-        <v>8.2320099999833474E-2</v>
+        <v>7.332870000004732E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>7.0753568429027247E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>6.300927708282611E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1397.9731810000001</v>
+        <v>1398.2063123</v>
       </c>
       <c r="C428" s="5">
-        <v>1.2665983000001688</v>
+        <v>1.1982253999999557</v>
       </c>
       <c r="D428" s="5">
-        <v>1.0936597333526255</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.0341192206320571</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1401.9747586999999</v>
+        <v>1402.1009018</v>
       </c>
       <c r="C429" s="5">
-        <v>4.0015776999998707</v>
+        <v>3.8945894999999382</v>
       </c>
       <c r="D429" s="5">
-        <v>3.4894923647349252</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>3.394186899480256</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1404.9059361</v>
+        <v>1404.8337511</v>
       </c>
       <c r="C430" s="5">
-        <v>2.9311774000000241</v>
+        <v>2.732849299999998</v>
       </c>
       <c r="D430" s="5">
-        <v>2.5379510032458308</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.3641695768984006</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1400.1488185000001</v>
+        <v>1399.6529513999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.7571175999999014</v>
+        <v>-5.1807997000000796</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.9884659120983046</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.3367392626050716</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1404.2801449999999</v>
+        <v>1403.7677266999999</v>
       </c>
       <c r="C432" s="5">
-        <v>4.1313264999998864</v>
+        <v>4.1147753000000193</v>
       </c>
       <c r="D432" s="5">
-        <v>3.5987907319367407</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.5854295692842264</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1406.8984863999999</v>
+        <v>1406.6067918000001</v>
       </c>
       <c r="C433" s="5">
-        <v>2.618341399999963</v>
+        <v>2.8390651000001981</v>
       </c>
       <c r="D433" s="5">
-        <v>2.2605404406907725</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.4541319950817098</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1406.8886021999999</v>
+        <v>1405.7665320999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.8841999999876862E-3</v>
+        <v>-0.84025970000016059</v>
       </c>
       <c r="D434" s="5">
-        <v>-8.4303038280997278E-3</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.71448923046039114</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1403.0679173000001</v>
+        <v>1404.7842330999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.8206848999998329</v>
+        <v>-0.9822990000000118</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.2106007179006135</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.83530166671776929</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1407.8825253</v>
+        <v>1406.2114813000001</v>
       </c>
       <c r="C436" s="5">
-        <v>4.8146079999999074</v>
+        <v>1.4272482000001219</v>
       </c>
       <c r="D436" s="5">
-        <v>4.1963947448247829</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.2260251478558803</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1411.8726096</v>
+        <v>1408.7251936</v>
       </c>
       <c r="C437" s="5">
-        <v>3.990084300000035</v>
+        <v>2.5137122999999519</v>
       </c>
       <c r="D437" s="5">
-        <v>3.4544399227483202</v>
+        <v>2.1663092900675807</v>
       </c>
       <c r="E437" s="5">
-        <v>1.5170184258000541</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.2351935431968331</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1417.263455</v>
+        <v>1413.9695200000001</v>
       </c>
       <c r="C438" s="5">
-        <v>5.3908453999999892</v>
+        <v>5.2443264000000909</v>
       </c>
       <c r="D438" s="5">
-        <v>4.6793239008118492</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>4.5599084224251296</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1413.476118</v>
+        <v>1409.8829138999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.7873369999999795</v>
+        <v>-4.0866061000001537</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.1600322231796207</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.4135962502701567</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1416.8306989</v>
+        <v>1413.2340833999999</v>
       </c>
       <c r="C440" s="5">
-        <v>3.3545808999999736</v>
+        <v>3.351169499999969</v>
       </c>
       <c r="D440" s="5">
-        <v>2.8854113703254303</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.8898811567893867</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1418.3048567000001</v>
+        <v>1417.0182225999999</v>
       </c>
       <c r="C441" s="5">
-        <v>1.4741578000000573</v>
+        <v>3.7841392000000269</v>
       </c>
       <c r="D441" s="5">
-        <v>1.2557235399011102</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.2609195004680958</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1419.7948211999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.776598599999943</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.3768658218529248</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>