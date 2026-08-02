--- v6 (2026-06-23)
+++ v7 (2026-08-02)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1C474766-DAE4-4688-8282-0DF3D78C2AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4B261FA3-09C5-4001-AF82-165C1F7E1794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD83BE37-A002-4381-A6C2-F84711F30E71}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80F33387-DDC9-4FBF-AFFE-84911680952B}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19CD3B52-71E4-46EB-8F87-6CE51125A474}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24D7CEC5-8F4A-4D3F-8F62-257906D5DE65}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>386.79588955000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>387.08184177999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.28595222999996395</v>
       </c>
       <c r="D7" s="5">
         <v>0.89075755393797085</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>389.7982925</v>
       </c>
       <c r="C8" s="5">
         <v>2.7164507200000116</v>
       </c>
       <c r="D8" s="5">
         <v>8.7540910014121565</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>392.85072215000002</v>
       </c>
       <c r="C9" s="5">
         <v>3.0524296500000219</v>
       </c>
       <c r="D9" s="5">
         <v>9.812424771359197</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>397.63647265999998</v>
       </c>
       <c r="C10" s="5">
         <v>4.7857505099999571</v>
       </c>
       <c r="D10" s="5">
         <v>15.638881304945729</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>398.09713608999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.46066343000001098</v>
       </c>
       <c r="D11" s="5">
         <v>1.3990971212081149</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>399.09652067000002</v>
       </c>
       <c r="C12" s="5">
         <v>0.99938458000002584</v>
       </c>
       <c r="D12" s="5">
         <v>3.0544286851590607</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>396.06892596</v>
       </c>
       <c r="C13" s="5">
         <v>-3.0275947100000167</v>
       </c>
       <c r="D13" s="5">
         <v>-8.7329635525787648</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>398.56960658000003</v>
       </c>
       <c r="C14" s="5">
         <v>2.5006806200000256</v>
       </c>
       <c r="D14" s="5">
         <v>7.8452167143184814</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>399.54178134</v>
       </c>
       <c r="C15" s="5">
         <v>0.97217475999997305</v>
       </c>
       <c r="D15" s="5">
         <v>2.9665788574035235</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>402.50146841999998</v>
       </c>
       <c r="C16" s="5">
         <v>2.9596870799999806</v>
       </c>
       <c r="D16" s="5">
         <v>9.2605067939279131</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>403.58885519</v>
       </c>
       <c r="C17" s="5">
         <v>1.0873867700000233</v>
       </c>
       <c r="D17" s="5">
         <v>3.2904930974452684</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>403.77428581999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.18543062999998483</v>
       </c>
       <c r="D18" s="5">
         <v>0.55274052967255738</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.35075716</v>
       </c>
       <c r="C19" s="5">
         <v>0.57647134000001188</v>
       </c>
       <c r="D19" s="5">
         <v>1.7267656182428537</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>405.75094453999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.4001873799999771</v>
       </c>
       <c r="D20" s="5">
         <v>4.2354260074574102</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>405.15157852999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59936600999998291</v>
       </c>
       <c r="D21" s="5">
         <v>-1.7582816712420568</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>407.18767388999999</v>
       </c>
       <c r="C22" s="5">
         <v>2.0360953599999903</v>
       </c>
       <c r="D22" s="5">
         <v>6.2001305085647385</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>407.40166528999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.21399139999999761</v>
       </c>
       <c r="D23" s="5">
         <v>0.6324681079100225</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>408.56153222</v>
       </c>
       <c r="C24" s="5">
         <v>1.1598669300000211</v>
       </c>
       <c r="D24" s="5">
         <v>3.4703895880493274</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>407.44995719999997</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1115750200000321</v>
       </c>
       <c r="D25" s="5">
         <v>-3.2164305153153383</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>411.06114989999998</v>
       </c>
       <c r="C26" s="5">
         <v>3.6111927000000037</v>
       </c>
       <c r="D26" s="5">
         <v>11.169557072935167</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>411.85222792000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.79107802000004313</v>
       </c>
       <c r="D27" s="5">
         <v>2.3339745927221101</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>415.51307696999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.6608490499999675</v>
       </c>
       <c r="D28" s="5">
         <v>11.203721372394625</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>416.88513067999997</v>
       </c>
       <c r="C29" s="5">
         <v>1.3720537099999888</v>
       </c>
       <c r="D29" s="5">
         <v>4.0352475458818926</v>
       </c>
       <c r="E29" s="5">
         <v>3.2945100735599864</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>419.90928821</v>
       </c>
       <c r="C30" s="5">
         <v>3.024157530000025</v>
       </c>
       <c r="D30" s="5">
         <v>9.060858544908923</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>420.90908940999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.99980119999997896</v>
       </c>
       <c r="D31" s="5">
         <v>2.8949067630830383</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>422.29073421999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.3816448100000116</v>
       </c>
       <c r="D32" s="5">
         <v>4.010929297059973</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>424.97774242000003</v>
       </c>
       <c r="C33" s="5">
         <v>2.6870082000000366</v>
       </c>
       <c r="D33" s="5">
         <v>7.9084844427718348</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>427.04290485000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.0651624299999867</v>
       </c>
       <c r="D34" s="5">
         <v>5.9897593721810027</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>429.53632865999998</v>
       </c>
       <c r="C35" s="5">
         <v>2.4934238099999675</v>
       </c>
       <c r="D35" s="5">
         <v>7.2360187905291751</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>431.61947735000001</v>
       </c>
       <c r="C36" s="5">
         <v>2.08314869000003</v>
       </c>
       <c r="D36" s="5">
         <v>5.9774839335902552</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>429.44268591000002</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1767914399999881</v>
       </c>
       <c r="D37" s="5">
         <v>-5.8868930896427196</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>436.32351302000001</v>
       </c>
       <c r="C38" s="5">
         <v>6.8808271099999843</v>
       </c>
       <c r="D38" s="5">
         <v>21.015467405166643</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>440.75537302999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.4318600099999799</v>
       </c>
       <c r="D39" s="5">
         <v>12.893249980109589</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>441.72849344000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.97312041000003546</v>
       </c>
       <c r="D40" s="5">
         <v>2.6818265848120415</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>444.90639485999998</v>
       </c>
       <c r="C41" s="5">
         <v>3.1779014199999551</v>
       </c>
       <c r="D41" s="5">
         <v>8.9830125248212553</v>
       </c>
       <c r="E41" s="5">
         <v>6.7215791876033659</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>447.10537346000001</v>
       </c>
       <c r="C42" s="5">
         <v>2.1989786000000322</v>
       </c>
       <c r="D42" s="5">
         <v>6.0949946541014599</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>449.86935502</v>
       </c>
       <c r="C43" s="5">
         <v>2.7639815599999906</v>
       </c>
       <c r="D43" s="5">
         <v>7.6758351907650457</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>452.53952923999998</v>
       </c>
       <c r="C44" s="5">
         <v>2.6701742199999785</v>
       </c>
       <c r="D44" s="5">
         <v>7.3597093422440585</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>456.23978047000003</v>
       </c>
       <c r="C45" s="5">
         <v>3.700251230000049</v>
       </c>
       <c r="D45" s="5">
         <v>10.265473420881555</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>458.30322178</v>
       </c>
       <c r="C46" s="5">
         <v>2.0634413099999733</v>
       </c>
       <c r="D46" s="5">
         <v>5.5643135145219569</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>458.82327758000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.52005580000002283</v>
       </c>
       <c r="D47" s="5">
         <v>1.3702207438155867</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>462.87801230999997</v>
       </c>
       <c r="C48" s="5">
         <v>4.0547347299999501</v>
       </c>
       <c r="D48" s="5">
         <v>11.13562622849078</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>463.03539819999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.15738589000000047</v>
       </c>
       <c r="D49" s="5">
         <v>0.40878299258639839</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>468.59575688000001</v>
       </c>
       <c r="C50" s="5">
         <v>5.5603586800000357</v>
       </c>
       <c r="D50" s="5">
         <v>15.401087505902256</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>469.85028079</v>
       </c>
       <c r="C51" s="5">
         <v>1.254523909999989</v>
       </c>
       <c r="D51" s="5">
         <v>3.2603678260781477</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>471.00078052999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.1504997399999866</v>
       </c>
       <c r="D52" s="5">
         <v>2.9782798697510771</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>473.22488378000003</v>
       </c>
       <c r="C53" s="5">
         <v>2.2241032500000415</v>
       </c>
       <c r="D53" s="5">
         <v>5.8160039976387745</v>
       </c>
       <c r="E53" s="5">
         <v>6.3650442536145491</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>476.03746159999997</v>
       </c>
       <c r="C54" s="5">
         <v>2.8125778199999445</v>
       </c>
       <c r="D54" s="5">
         <v>7.3699348728292424</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>477.26544231999998</v>
       </c>
       <c r="C55" s="5">
         <v>1.227980720000005</v>
       </c>
       <c r="D55" s="5">
         <v>3.1398041568361901</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>480.38045175000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.1150094300000433</v>
       </c>
       <c r="D56" s="5">
         <v>8.1195037581053509</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>485.39966406999997</v>
       </c>
       <c r="C57" s="5">
         <v>5.0192123199999514</v>
       </c>
       <c r="D57" s="5">
         <v>13.28430444176294</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>487.12874977000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.7290857000000415</v>
       </c>
       <c r="D58" s="5">
         <v>4.3593788168080128</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>491.14640091000001</v>
       </c>
       <c r="C59" s="5">
         <v>4.0176511399999981</v>
       </c>
       <c r="D59" s="5">
         <v>10.358667579558523</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>493.58698980999998</v>
       </c>
       <c r="C60" s="5">
         <v>2.4405888999999661</v>
       </c>
       <c r="D60" s="5">
         <v>6.1287026219902785</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>493.54530611000001</v>
       </c>
       <c r="C61" s="5">
         <v>-4.1683699999964574E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-0.10129362031809919</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>499.67160702000001</v>
       </c>
       <c r="C62" s="5">
         <v>6.1263009099999977</v>
       </c>
       <c r="D62" s="5">
         <v>15.955607274451822</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>503.03694175999999</v>
       </c>
       <c r="C63" s="5">
         <v>3.3653347399999802</v>
       </c>
       <c r="D63" s="5">
         <v>8.3883216094470914</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>506.41259244999998</v>
       </c>
       <c r="C64" s="5">
         <v>3.3756506899999863</v>
       </c>
       <c r="D64" s="5">
         <v>8.3566074229437515</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>509.80246836999999</v>
       </c>
       <c r="C65" s="5">
         <v>3.3898759200000086</v>
       </c>
       <c r="D65" s="5">
         <v>8.3351156513056459</v>
       </c>
       <c r="E65" s="5">
         <v>7.7294296736527324</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>510.98580977</v>
       </c>
       <c r="C66" s="5">
         <v>1.1833414000000175</v>
       </c>
       <c r="D66" s="5">
         <v>2.8212479926712275</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>514.00067210999998</v>
       </c>
       <c r="C67" s="5">
         <v>3.0148623399999792</v>
       </c>
       <c r="D67" s="5">
         <v>7.3144402932879826</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>516.37551163000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.3748395200000232</v>
       </c>
       <c r="D68" s="5">
         <v>5.687449367464148</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>517.52121008999995</v>
       </c>
       <c r="C69" s="5">
         <v>1.1456984599999487</v>
       </c>
       <c r="D69" s="5">
         <v>2.6952092075349654</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>522.32958958999996</v>
       </c>
       <c r="C70" s="5">
         <v>4.8083795000000009</v>
       </c>
       <c r="D70" s="5">
         <v>11.737179493548378</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>525.87365295999996</v>
       </c>
       <c r="C71" s="5">
         <v>3.5440633700000035</v>
       </c>
       <c r="D71" s="5">
         <v>8.4529582901038847</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>523.98006611999995</v>
       </c>
       <c r="C72" s="5">
         <v>-1.8935868400000118</v>
       </c>
       <c r="D72" s="5">
         <v>-4.2364508574471387</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>525.65955699999995</v>
       </c>
       <c r="C73" s="5">
         <v>1.679490880000003</v>
       </c>
       <c r="D73" s="5">
         <v>3.9148445939234833</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>531.53283527999997</v>
       </c>
       <c r="C74" s="5">
         <v>5.8732782800000223</v>
       </c>
       <c r="D74" s="5">
         <v>14.263204748871306</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>533.38254328000005</v>
       </c>
       <c r="C75" s="5">
         <v>1.8497080000000778</v>
       </c>
       <c r="D75" s="5">
         <v>4.2568015022151684</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>536.25280739000004</v>
       </c>
       <c r="C76" s="5">
         <v>2.8702641099999937</v>
       </c>
       <c r="D76" s="5">
         <v>6.6520902631140855</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>539.28352443000006</v>
       </c>
       <c r="C77" s="5">
         <v>3.0307170400000132</v>
       </c>
       <c r="D77" s="5">
         <v>6.9968231733120945</v>
       </c>
       <c r="E77" s="5">
         <v>5.7828390188576995</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>539.43110073000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1475762999999688</v>
       </c>
       <c r="D78" s="5">
         <v>0.32887773089174122</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>541.52315080999995</v>
       </c>
       <c r="C79" s="5">
         <v>2.0920500799999218</v>
       </c>
       <c r="D79" s="5">
         <v>4.75446728722142</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>544.56432155000005</v>
       </c>
       <c r="C80" s="5">
         <v>3.0411707400000978</v>
       </c>
       <c r="D80" s="5">
         <v>6.9512520035158065</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>546.80950172999997</v>
       </c>
       <c r="C81" s="5">
         <v>2.2451801799999203</v>
       </c>
       <c r="D81" s="5">
         <v>5.0612156535055464</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>548.80440899999996</v>
       </c>
       <c r="C82" s="5">
         <v>1.9949072699999988</v>
       </c>
       <c r="D82" s="5">
         <v>4.4668429966592038</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>549.11831655000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.3139075500000672</v>
       </c>
       <c r="D83" s="5">
         <v>0.68854467554315679</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>549.36465105000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.24633449999998902</v>
       </c>
       <c r="D84" s="5">
         <v>0.53965023597997153</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>552.03194681000002</v>
       </c>
       <c r="C85" s="5">
         <v>2.6672957600000018</v>
       </c>
       <c r="D85" s="5">
         <v>5.9844144798614662</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>551.80161680000003</v>
       </c>
       <c r="C86" s="5">
         <v>-0.23033000999998876</v>
       </c>
       <c r="D86" s="5">
         <v>-0.49954104155450763</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>555.23979605</v>
       </c>
       <c r="C87" s="5">
         <v>3.4381792499999619</v>
       </c>
       <c r="D87" s="5">
         <v>7.7386200191097876</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>557.67840879000005</v>
       </c>
       <c r="C88" s="5">
         <v>2.4386127400000532</v>
       </c>
       <c r="D88" s="5">
         <v>5.3995931679548637</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>559.57018031999996</v>
       </c>
       <c r="C89" s="5">
         <v>1.8917715299999145</v>
       </c>
       <c r="D89" s="5">
         <v>4.1474848039865009</v>
       </c>
       <c r="E89" s="5">
         <v>3.7617792813978701</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>560.17754633000004</v>
       </c>
       <c r="C90" s="5">
         <v>0.60736601000007795</v>
       </c>
       <c r="D90" s="5">
         <v>1.3103021409634819</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>564.66709972000001</v>
       </c>
       <c r="C91" s="5">
         <v>4.4895533899999691</v>
       </c>
       <c r="D91" s="5">
         <v>10.05288924462544</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>567.00647623999998</v>
       </c>
       <c r="C92" s="5">
         <v>2.3393765199999734</v>
       </c>
       <c r="D92" s="5">
         <v>5.0863771683168135</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>568.97643762999996</v>
       </c>
       <c r="C93" s="5">
         <v>1.9699613899999804</v>
       </c>
       <c r="D93" s="5">
         <v>4.2497806184291553</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>570.43073891999995</v>
       </c>
       <c r="C94" s="5">
         <v>1.4543012899999894</v>
       </c>
       <c r="D94" s="5">
         <v>3.1106828009844545</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>571.84155792000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.4108190000000604</v>
       </c>
       <c r="D95" s="5">
         <v>3.0086092053181801</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>578.39335504999997</v>
       </c>
       <c r="C96" s="5">
         <v>6.5517971299999544</v>
       </c>
       <c r="D96" s="5">
         <v>14.649184566732721</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>579.02409201</v>
       </c>
       <c r="C97" s="5">
         <v>0.63073696000003565</v>
       </c>
       <c r="D97" s="5">
         <v>1.3164751691673082</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>582.58654985999999</v>
       </c>
       <c r="C98" s="5">
         <v>3.562457849999987</v>
       </c>
       <c r="D98" s="5">
         <v>7.6380536290070689</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>584.53927180999995</v>
       </c>
       <c r="C99" s="5">
         <v>1.9527219499999546</v>
       </c>
       <c r="D99" s="5">
         <v>4.0971606795673576</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>588.33098100999996</v>
       </c>
       <c r="C100" s="5">
         <v>3.7917092000000139</v>
       </c>
       <c r="D100" s="5">
         <v>8.0677955029328619</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>589.16969518999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.83871418000001086</v>
       </c>
       <c r="D101" s="5">
         <v>1.724175673424555</v>
       </c>
       <c r="E101" s="5">
         <v>5.2896876765436307</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>595.22816088000002</v>
       </c>
       <c r="C102" s="5">
         <v>6.0584656900000482</v>
       </c>
       <c r="D102" s="5">
         <v>13.062045266196431</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>597.82125423000002</v>
       </c>
       <c r="C103" s="5">
         <v>2.5930933500000037</v>
       </c>
       <c r="D103" s="5">
         <v>5.3548606301190071</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>600.47962055000005</v>
       </c>
       <c r="C104" s="5">
         <v>2.6583663200000274</v>
       </c>
       <c r="D104" s="5">
         <v>5.4685693946658231</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>604.53323330000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0536127499999566</v>
       </c>
       <c r="D105" s="5">
         <v>8.4083900420266247</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>607.21557838000001</v>
       </c>
       <c r="C106" s="5">
         <v>2.6823450800000046</v>
       </c>
       <c r="D106" s="5">
         <v>5.4563399052174111</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>610.83411682999997</v>
       </c>
       <c r="C107" s="5">
         <v>3.61853844999996</v>
       </c>
       <c r="D107" s="5">
         <v>7.3901792439456271</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>610.49940819000005</v>
       </c>
       <c r="C108" s="5">
         <v>-0.33470863999991707</v>
       </c>
       <c r="D108" s="5">
         <v>-0.65556604302983157</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>613.23003673999995</v>
       </c>
       <c r="C109" s="5">
         <v>2.7306285499998921</v>
       </c>
       <c r="D109" s="5">
         <v>5.5013605161604362</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>615.69476450000002</v>
       </c>
       <c r="C110" s="5">
         <v>2.4647277600000734</v>
       </c>
       <c r="D110" s="5">
         <v>4.931166274968235</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>620.69620158999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.0014370899999676</v>
       </c>
       <c r="D111" s="5">
         <v>10.195414977482997</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>623.10373463999997</v>
       </c>
       <c r="C112" s="5">
         <v>2.4075330499999836</v>
       </c>
       <c r="D112" s="5">
         <v>4.7551055556970923</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>625.91937599000005</v>
       </c>
       <c r="C113" s="5">
         <v>2.8156413500000781</v>
       </c>
       <c r="D113" s="5">
         <v>5.5592992653989315</v>
       </c>
       <c r="E113" s="5">
         <v>6.2375375210275807</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>629.02358404999995</v>
       </c>
       <c r="C114" s="5">
         <v>3.1042080599999053</v>
       </c>
       <c r="D114" s="5">
         <v>6.1163726025059484</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>631.71370730000001</v>
       </c>
       <c r="C115" s="5">
         <v>2.690123250000056</v>
       </c>
       <c r="D115" s="5">
         <v>5.2544488112137078</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>634.28178787000002</v>
       </c>
       <c r="C116" s="5">
         <v>2.5680805700000064</v>
       </c>
       <c r="D116" s="5">
         <v>4.9888776964238435</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>637.36587272999998</v>
       </c>
       <c r="C117" s="5">
         <v>3.0840848599999617</v>
       </c>
       <c r="D117" s="5">
         <v>5.9933867962159493</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>639.96336756999995</v>
       </c>
       <c r="C118" s="5">
         <v>2.5974948399999676</v>
       </c>
       <c r="D118" s="5">
         <v>5.0015502535861955</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>645.67737219000003</v>
       </c>
       <c r="C119" s="5">
         <v>5.7140046200000825</v>
       </c>
       <c r="D119" s="5">
         <v>11.256507037185592</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>648.08328438000001</v>
       </c>
       <c r="C120" s="5">
         <v>2.4059121899999809</v>
       </c>
       <c r="D120" s="5">
         <v>4.5642049686094088</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>651.13747606000004</v>
       </c>
       <c r="C121" s="5">
         <v>3.0541916800000308</v>
       </c>
       <c r="D121" s="5">
         <v>5.8040909414353026</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>653.50224903000003</v>
       </c>
       <c r="C122" s="5">
         <v>2.36477296999999</v>
       </c>
       <c r="D122" s="5">
         <v>4.4462224226926805</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>656.07102648</v>
       </c>
       <c r="C123" s="5">
         <v>2.5687774499999705</v>
       </c>
       <c r="D123" s="5">
         <v>4.8202682986553391</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>659.30976196999995</v>
       </c>
       <c r="C124" s="5">
         <v>3.2387354899999536</v>
       </c>
       <c r="D124" s="5">
         <v>6.0873907027374274</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>663.40454933000001</v>
       </c>
       <c r="C125" s="5">
         <v>4.0947873600000548</v>
       </c>
       <c r="D125" s="5">
         <v>7.7127890507243224</v>
       </c>
       <c r="E125" s="5">
         <v>5.9888181733806611</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>666.35097665000001</v>
       </c>
       <c r="C126" s="5">
         <v>2.946427319999998</v>
       </c>
       <c r="D126" s="5">
         <v>5.4617851572046128</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>669.81933865999997</v>
       </c>
       <c r="C127" s="5">
         <v>3.4683620099999644</v>
       </c>
       <c r="D127" s="5">
         <v>6.4279561791346085</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>673.78173265999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.9623940000000175</v>
       </c>
       <c r="D128" s="5">
         <v>7.3343184959031804</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>674.54348404999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.76175138999997216</v>
       </c>
       <c r="D129" s="5">
         <v>1.3651410551127841</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>680.88664614000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.343162090000078</v>
       </c>
       <c r="D130" s="5">
         <v>11.886678839819709</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>685.47950857000001</v>
       </c>
       <c r="C131" s="5">
         <v>4.5928624299999683</v>
       </c>
       <c r="D131" s="5">
         <v>8.4016568887510079</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>686.70448446</v>
       </c>
       <c r="C132" s="5">
         <v>1.2249758899999961</v>
       </c>
       <c r="D132" s="5">
         <v>2.165645148039097</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>690.88667811000005</v>
       </c>
       <c r="C133" s="5">
         <v>4.1821936500000447</v>
       </c>
       <c r="D133" s="5">
         <v>7.5581244271235803</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>691.54166000999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.65498189999993883</v>
       </c>
       <c r="D134" s="5">
         <v>1.1435876645458531</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>693.68424582</v>
       </c>
       <c r="C135" s="5">
         <v>2.1425858100000141</v>
       </c>
       <c r="D135" s="5">
         <v>3.7819435591014416</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>695.70880023999996</v>
       </c>
       <c r="C136" s="5">
         <v>2.0245544199999586</v>
       </c>
       <c r="D136" s="5">
         <v>3.5590329384637576</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>697.38527610000006</v>
       </c>
       <c r="C137" s="5">
         <v>1.676475860000096</v>
       </c>
       <c r="D137" s="5">
         <v>2.9303201172427462</v>
       </c>
       <c r="E137" s="5">
         <v>5.1221727080887014</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>696.17923226000005</v>
       </c>
       <c r="C138" s="5">
         <v>-1.2060438400000066</v>
       </c>
       <c r="D138" s="5">
         <v>-2.0556298402910622</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>695.67071858999998</v>
       </c>
       <c r="C139" s="5">
         <v>-0.50851367000007031</v>
       </c>
       <c r="D139" s="5">
         <v>-0.87300921384835251</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>694.97565669000005</v>
       </c>
       <c r="C140" s="5">
         <v>-0.69506189999992785</v>
       </c>
       <c r="D140" s="5">
         <v>-1.1923832559400216</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>690.46727920000001</v>
       </c>
       <c r="C141" s="5">
         <v>-4.5083774900000435</v>
       </c>
       <c r="D141" s="5">
         <v>-7.5126962718552681</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>688.78721416999997</v>
       </c>
       <c r="C142" s="5">
         <v>-1.680065030000037</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8811140638184574</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>687.83000002000006</v>
       </c>
       <c r="C143" s="5">
         <v>-0.95721414999991339</v>
       </c>
       <c r="D143" s="5">
         <v>-1.6549637576166898</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>682.87066082000001</v>
       </c>
       <c r="C144" s="5">
         <v>-4.9593392000000449</v>
       </c>
       <c r="D144" s="5">
         <v>-8.3171552068977306</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>682.98959359000003</v>
       </c>
       <c r="C145" s="5">
         <v>0.1189327700000149</v>
       </c>
       <c r="D145" s="5">
         <v>0.20919937580961001</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>680.66009830999997</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3294952800000601</v>
       </c>
       <c r="D146" s="5">
         <v>-4.0169676105846097</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>676.99538994</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6647083699999712</v>
       </c>
       <c r="D147" s="5">
         <v>-6.2729322106990786</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>674.13731465000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8580752899999879</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9500560747211981</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>673.02721406000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.1101005900000018</v>
       </c>
       <c r="D149" s="5">
         <v>-1.9582388560844488</v>
       </c>
       <c r="E149" s="5">
         <v>-3.4927697608154396</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>672.02716777000001</v>
       </c>
       <c r="C150" s="5">
         <v>-1.0000462900000002</v>
       </c>
       <c r="D150" s="5">
         <v>-1.7685713003047887</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>671.25817116999997</v>
       </c>
       <c r="C151" s="5">
         <v>-0.76899660000003678</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3645434825515168</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>670.73520972999995</v>
       </c>
       <c r="C152" s="5">
         <v>-0.52296144000001732</v>
       </c>
       <c r="D152" s="5">
         <v>-0.93089620048781851</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>670.96884824999995</v>
       </c>
       <c r="C153" s="5">
         <v>0.23363851999999952</v>
       </c>
       <c r="D153" s="5">
         <v>0.41880011209320944</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>671.57868109000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.60983284000008098</v>
       </c>
       <c r="D154" s="5">
         <v>1.096129395018175</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>666.34588897000003</v>
       </c>
       <c r="C155" s="5">
         <v>-5.2327921199999992</v>
       </c>
       <c r="D155" s="5">
         <v>-8.9596628645676297</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>668.12143247999995</v>
       </c>
       <c r="C156" s="5">
         <v>1.7755435099999204</v>
       </c>
       <c r="D156" s="5">
         <v>3.2447960996216052</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>668.68170140999996</v>
       </c>
       <c r="C157" s="5">
         <v>0.56026893000000655</v>
       </c>
       <c r="D157" s="5">
         <v>1.0109423575951126</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>668.85413530999995</v>
       </c>
       <c r="C158" s="5">
         <v>0.17243389999998726</v>
       </c>
       <c r="D158" s="5">
         <v>0.30988496632158302</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>667.04384392999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.8102913799999669</v>
       </c>
       <c r="D159" s="5">
         <v>-3.199953164083269</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>668.53413640999997</v>
       </c>
       <c r="C160" s="5">
         <v>1.4902924799999937</v>
       </c>
       <c r="D160" s="5">
         <v>2.7142003626397626</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>667.94851598000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.58562042999994901</v>
       </c>
       <c r="D161" s="5">
         <v>-1.046122570135144</v>
       </c>
       <c r="E161" s="5">
         <v>-0.75460515918264193</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>666.19474436999997</v>
       </c>
       <c r="C162" s="5">
         <v>-1.753771610000058</v>
       </c>
       <c r="D162" s="5">
         <v>-3.1056273949004565</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>663.49850924999998</v>
       </c>
       <c r="C163" s="5">
         <v>-2.696235119999983</v>
       </c>
       <c r="D163" s="5">
         <v>-4.7499986173048399</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>660.79760917999999</v>
       </c>
       <c r="C164" s="5">
         <v>-2.7009000699999888</v>
       </c>
       <c r="D164" s="5">
         <v>-4.7769388061513869</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>662.67000455000004</v>
       </c>
       <c r="C165" s="5">
         <v>1.8723953700000493</v>
       </c>
       <c r="D165" s="5">
         <v>3.4537407387370544</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>662.90083718000005</v>
       </c>
       <c r="C166" s="5">
         <v>0.23083263000000898</v>
       </c>
       <c r="D166" s="5">
         <v>0.41880643596219347</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>662.60711190999996</v>
       </c>
       <c r="C167" s="5">
         <v>-0.29372527000009541</v>
       </c>
       <c r="D167" s="5">
         <v>-0.53041511142698505</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>664.97249720000002</v>
       </c>
       <c r="C168" s="5">
         <v>2.3653852900000629</v>
       </c>
       <c r="D168" s="5">
         <v>4.3688954452853368</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>663.89950341999997</v>
       </c>
       <c r="C169" s="5">
         <v>-1.0729937800000471</v>
       </c>
       <c r="D169" s="5">
         <v>-1.9192172861455026</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>664.33644347999996</v>
       </c>
       <c r="C170" s="5">
         <v>0.43694005999998353</v>
       </c>
       <c r="D170" s="5">
         <v>0.7926353184724455</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>664.82736956999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.4909260900000163</v>
       </c>
       <c r="D171" s="5">
         <v>0.89037952677160082</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>664.13319203000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.69417753999994147</v>
       </c>
       <c r="D172" s="5">
         <v>-1.2458058471770839</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>666.71329963000005</v>
       </c>
       <c r="C173" s="5">
         <v>2.5801076000000194</v>
       </c>
       <c r="D173" s="5">
         <v>4.7628226506239546</v>
       </c>
       <c r="E173" s="5">
         <v>-0.18492687990895318</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>668.53465999000002</v>
       </c>
       <c r="C174" s="5">
         <v>1.8213603599999715</v>
       </c>
       <c r="D174" s="5">
         <v>3.3279264482619197</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>670.56410741000002</v>
       </c>
       <c r="C175" s="5">
         <v>2.0294474199999968</v>
       </c>
       <c r="D175" s="5">
         <v>3.704238672030602</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>672.94811132999996</v>
       </c>
       <c r="C176" s="5">
         <v>2.384003919999941</v>
       </c>
       <c r="D176" s="5">
         <v>4.3506836954575023</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>674.33803660000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.3899252700000488</v>
       </c>
       <c r="D177" s="5">
         <v>2.5068628031160722</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>675.25893862999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.92090202999997928</v>
       </c>
       <c r="D178" s="5">
         <v>1.6511312775878029</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>676.55463110000005</v>
       </c>
       <c r="C179" s="5">
         <v>1.2956924700000627</v>
       </c>
       <c r="D179" s="5">
         <v>2.3270261290212924</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>680.58739835999995</v>
       </c>
       <c r="C180" s="5">
         <v>4.0327672599999005</v>
       </c>
       <c r="D180" s="5">
         <v>7.3921131067294255</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>681.64044216000002</v>
       </c>
       <c r="C181" s="5">
         <v>1.0530438000000686</v>
       </c>
       <c r="D181" s="5">
         <v>1.8725909329430523</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>682.92571476000001</v>
       </c>
       <c r="C182" s="5">
         <v>1.2852725999999848</v>
       </c>
       <c r="D182" s="5">
         <v>2.2862829019996811</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>686.45457279000004</v>
       </c>
       <c r="C183" s="5">
         <v>3.5288580300000376</v>
       </c>
       <c r="D183" s="5">
         <v>6.3800128370455234</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>687.66595095000002</v>
       </c>
       <c r="C184" s="5">
         <v>1.2113781599999811</v>
       </c>
       <c r="D184" s="5">
         <v>2.1383002210207946</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>690.16325839000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4973074399999859</v>
       </c>
       <c r="D185" s="5">
         <v>4.4459898484045857</v>
       </c>
       <c r="E185" s="5">
         <v>3.5172477844695349</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>693.61771607000003</v>
       </c>
       <c r="C186" s="5">
         <v>3.4544576800000186</v>
       </c>
       <c r="D186" s="5">
         <v>6.1744697921189529</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>695.36745697000003</v>
       </c>
       <c r="C187" s="5">
         <v>1.7497409000000061</v>
       </c>
       <c r="D187" s="5">
         <v>3.0695114250434585</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>697.34781747</v>
       </c>
       <c r="C188" s="5">
         <v>1.9803604999999607</v>
       </c>
       <c r="D188" s="5">
         <v>3.4715628310829194</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>700.21887894999998</v>
       </c>
       <c r="C189" s="5">
         <v>2.8710614799999803</v>
       </c>
       <c r="D189" s="5">
         <v>5.0539624205328426</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>701.70154413</v>
       </c>
       <c r="C190" s="5">
         <v>1.4826651800000263</v>
       </c>
       <c r="D190" s="5">
         <v>2.5707182819792784</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>703.61073833</v>
       </c>
       <c r="C191" s="5">
         <v>1.9091942000000017</v>
       </c>
       <c r="D191" s="5">
         <v>3.3142721764180649</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>707.48266642999999</v>
       </c>
       <c r="C192" s="5">
         <v>3.871928099999991</v>
       </c>
       <c r="D192" s="5">
         <v>6.8071041860887194</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>707.31648618999998</v>
       </c>
       <c r="C193" s="5">
         <v>-0.16618024000001697</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28150352611100438</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>710.91046930000005</v>
       </c>
       <c r="C194" s="5">
         <v>3.5939831100000674</v>
       </c>
       <c r="D194" s="5">
         <v>6.2707022019088621</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>709.38601373999995</v>
       </c>
       <c r="C195" s="5">
         <v>-1.5244555600000922</v>
       </c>
       <c r="D195" s="5">
         <v>-2.5431117445293139</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>713.46272368999996</v>
       </c>
       <c r="C196" s="5">
         <v>4.0767099500000086</v>
       </c>
       <c r="D196" s="5">
         <v>7.1183783527704492</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>715.94652665000001</v>
       </c>
       <c r="C197" s="5">
         <v>2.4838029600000482</v>
       </c>
       <c r="D197" s="5">
         <v>4.258527892486752</v>
       </c>
       <c r="E197" s="5">
         <v>3.7358216257624033</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>718.48862193000002</v>
       </c>
       <c r="C198" s="5">
         <v>2.5420952800000123</v>
       </c>
       <c r="D198" s="5">
         <v>4.3450140808579674</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>720.62505008000005</v>
       </c>
       <c r="C199" s="5">
         <v>2.1364281500000288</v>
       </c>
       <c r="D199" s="5">
         <v>3.6271413734362046</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>724.14429527000004</v>
       </c>
       <c r="C200" s="5">
         <v>3.5192451899999924</v>
       </c>
       <c r="D200" s="5">
         <v>6.0203189983004224</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>727.46829628</v>
       </c>
       <c r="C201" s="5">
         <v>3.3240010099999608</v>
       </c>
       <c r="D201" s="5">
         <v>5.6495104697519949</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>730.16950863</v>
       </c>
       <c r="C202" s="5">
         <v>2.7012123499999916</v>
       </c>
       <c r="D202" s="5">
         <v>4.5479362452574223</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>733.93373713000005</v>
       </c>
       <c r="C203" s="5">
         <v>3.7642285000000584</v>
       </c>
       <c r="D203" s="5">
         <v>6.3647935329126826</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>733.99192019999998</v>
       </c>
       <c r="C204" s="5">
         <v>5.8183069999927284E-2</v>
       </c>
       <c r="D204" s="5">
         <v>9.5172262854892331E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>739.20399521000002</v>
       </c>
       <c r="C205" s="5">
         <v>5.212075010000035</v>
       </c>
       <c r="D205" s="5">
         <v>8.8620015420271425</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>748.59690565999995</v>
       </c>
       <c r="C206" s="5">
         <v>9.3929104499999312</v>
       </c>
       <c r="D206" s="5">
         <v>16.360255388655929</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>748.98325107999995</v>
       </c>
       <c r="C207" s="5">
         <v>0.38634541999999783</v>
       </c>
       <c r="D207" s="5">
         <v>0.62107222379450544</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>753.13377045000004</v>
       </c>
       <c r="C208" s="5">
         <v>4.1505193700000973</v>
       </c>
       <c r="D208" s="5">
         <v>6.8563139303879694</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>758.69152810000003</v>
       </c>
       <c r="C209" s="5">
         <v>5.557757649999985</v>
       </c>
       <c r="D209" s="5">
         <v>9.2238179975772319</v>
       </c>
       <c r="E209" s="5">
         <v>5.9704181609776086</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>755.65149461999999</v>
       </c>
       <c r="C210" s="5">
         <v>-3.0400334800000337</v>
       </c>
       <c r="D210" s="5">
         <v>-4.7037670126461428</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>761.77381763000005</v>
       </c>
       <c r="C211" s="5">
         <v>6.1223230100000592</v>
       </c>
       <c r="D211" s="5">
         <v>10.167616361287202</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>766.45966202</v>
       </c>
       <c r="C212" s="5">
         <v>4.6858443899999429</v>
       </c>
       <c r="D212" s="5">
         <v>7.6363937415350636</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>766.88796830000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.42830628000001525</v>
       </c>
       <c r="D213" s="5">
         <v>0.67263832306965199</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>769.62608259000001</v>
       </c>
       <c r="C214" s="5">
         <v>2.7381142899999986</v>
       </c>
       <c r="D214" s="5">
         <v>4.3696530604800721</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>772.99330244999999</v>
       </c>
       <c r="C215" s="5">
         <v>3.3672198599999774</v>
       </c>
       <c r="D215" s="5">
         <v>5.378361666944631</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>773.83077613</v>
       </c>
       <c r="C216" s="5">
         <v>0.83747368000001643</v>
       </c>
       <c r="D216" s="5">
         <v>1.3078748397958195</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>775.07991245999995</v>
       </c>
       <c r="C217" s="5">
         <v>1.2491363299999421</v>
       </c>
       <c r="D217" s="5">
         <v>1.9543596080918491</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>777.95633468000005</v>
       </c>
       <c r="C218" s="5">
         <v>2.8764222200001086</v>
       </c>
       <c r="D218" s="5">
         <v>4.5453881506408722</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>780.06541562999996</v>
       </c>
       <c r="C219" s="5">
         <v>2.1090809499999068</v>
       </c>
       <c r="D219" s="5">
         <v>3.3022135376469919</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>782.36779258000001</v>
       </c>
       <c r="C220" s="5">
         <v>2.3023769500000526</v>
       </c>
       <c r="D220" s="5">
         <v>3.5998864022062538</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>784.45096433000003</v>
       </c>
       <c r="C221" s="5">
         <v>2.0831717500000195</v>
       </c>
       <c r="D221" s="5">
         <v>3.2423900870119926</v>
       </c>
       <c r="E221" s="5">
         <v>3.3952450074814511</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>788.76824429999999</v>
       </c>
       <c r="C222" s="5">
         <v>4.3172799699999587</v>
       </c>
       <c r="D222" s="5">
         <v>6.8079051254870349</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>790.84457633</v>
       </c>
       <c r="C223" s="5">
         <v>2.0763320300000032</v>
       </c>
       <c r="D223" s="5">
         <v>3.2049849287113519</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>789.53491969000004</v>
       </c>
       <c r="C224" s="5">
         <v>-1.3096566399999574</v>
       </c>
       <c r="D224" s="5">
         <v>-1.9692269712313082</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>789.06619861000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.46872108000002299</v>
       </c>
       <c r="D225" s="5">
         <v>-0.71007927139581373</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>790.61945258000003</v>
       </c>
       <c r="C226" s="5">
         <v>1.5532539700000143</v>
       </c>
       <c r="D226" s="5">
         <v>2.3879080114066031</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>790.42065947000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19879310999999689</v>
       </c>
       <c r="D227" s="5">
         <v>-0.30131071277038624</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>791.36613437999995</v>
       </c>
       <c r="C228" s="5">
         <v>0.94547490999991624</v>
       </c>
       <c r="D228" s="5">
         <v>1.4448812305723591</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>792.71123519000002</v>
       </c>
       <c r="C229" s="5">
         <v>1.3451008100000763</v>
       </c>
       <c r="D229" s="5">
         <v>2.0588401086937269</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>795.15961530000004</v>
       </c>
       <c r="C230" s="5">
         <v>2.4483801100000164</v>
       </c>
       <c r="D230" s="5">
         <v>3.7699521828835181</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>793.73219243999995</v>
       </c>
       <c r="C231" s="5">
         <v>-1.4274228600000924</v>
       </c>
       <c r="D231" s="5">
         <v>-2.133026114393699</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>792.94529913999997</v>
       </c>
       <c r="C232" s="5">
         <v>-0.78689329999997426</v>
       </c>
       <c r="D232" s="5">
         <v>-1.1831952863675776</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>791.01712717999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.928171959999986</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8792789233313298</v>
       </c>
       <c r="E233" s="5">
         <v>0.83703929863967463</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>785.33415950999995</v>
       </c>
       <c r="C234" s="5">
         <v>-5.6829676700000391</v>
       </c>
       <c r="D234" s="5">
         <v>-8.2886227303914488</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>779.71589702000006</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6182624899998928</v>
       </c>
       <c r="D235" s="5">
         <v>-8.2549152222512685</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>776.60976101999995</v>
       </c>
       <c r="C236" s="5">
         <v>-3.1061360000001059</v>
       </c>
       <c r="D236" s="5">
         <v>-4.6770505212192397</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>775.23362415999998</v>
       </c>
       <c r="C237" s="5">
         <v>-1.3761368599999741</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1057743336572399</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>775.10676129000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.1268628699999681</v>
       </c>
       <c r="D238" s="5">
         <v>-0.19619698513874129</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>772.44541460000005</v>
       </c>
       <c r="C239" s="5">
         <v>-2.6613466899999594</v>
       </c>
       <c r="D239" s="5">
         <v>-4.0433030448311591</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>772.27520099000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17021361000001889</v>
       </c>
       <c r="D240" s="5">
         <v>-0.26410793420027501</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>771.49417677999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.78102421000005506</v>
       </c>
       <c r="D241" s="5">
         <v>-1.2068669659750952</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>771.07470335000005</v>
       </c>
       <c r="C242" s="5">
         <v>-0.41947342999992543</v>
       </c>
       <c r="D242" s="5">
         <v>-0.65051113263399074</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>771.36647017999996</v>
       </c>
       <c r="C243" s="5">
         <v>0.29176682999991499</v>
       </c>
       <c r="D243" s="5">
         <v>0.45501397579656988</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>771.71956626999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.35309609000000819</v>
       </c>
       <c r="D244" s="5">
         <v>0.55068987232727018</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>772.99913773000003</v>
       </c>
       <c r="C245" s="5">
         <v>1.2795714600000565</v>
       </c>
       <c r="D245" s="5">
         <v>2.0079394863062205</v>
       </c>
       <c r="E245" s="5">
         <v>-2.2778254516731655</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>774.99057054000002</v>
       </c>
       <c r="C246" s="5">
         <v>1.9914328099999921</v>
       </c>
       <c r="D246" s="5">
         <v>3.1356730537195565</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>775.23063943</v>
       </c>
       <c r="C247" s="5">
         <v>0.240068889999975</v>
       </c>
       <c r="D247" s="5">
         <v>0.3723580683081984</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>780.18642532000001</v>
       </c>
       <c r="C248" s="5">
         <v>4.9557858900000156</v>
       </c>
       <c r="D248" s="5">
         <v>7.9467391235346074</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>780.66297004</v>
       </c>
       <c r="C249" s="5">
         <v>0.47654471999999259</v>
       </c>
       <c r="D249" s="5">
         <v>0.73543793511470223</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>783.60306914</v>
       </c>
       <c r="C250" s="5">
         <v>2.9400990999999976</v>
       </c>
       <c r="D250" s="5">
         <v>4.6141872947365936</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>785.16042286000004</v>
       </c>
       <c r="C251" s="5">
         <v>1.5573537200000374</v>
       </c>
       <c r="D251" s="5">
         <v>2.4111547155428292</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>786.81853263999994</v>
       </c>
       <c r="C252" s="5">
         <v>1.6581097799999043</v>
       </c>
       <c r="D252" s="5">
         <v>2.563814710950818</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>788.05719873999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.2386661000000458</v>
       </c>
       <c r="D253" s="5">
         <v>1.9055690904292488</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>787.80389262000006</v>
       </c>
       <c r="C254" s="5">
         <v>-0.2533061199999338</v>
       </c>
       <c r="D254" s="5">
         <v>-0.38503619370021669</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>794.78462102000003</v>
       </c>
       <c r="C255" s="5">
         <v>6.9807283999999754</v>
       </c>
       <c r="D255" s="5">
         <v>11.167027003308361</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>796.07354048000002</v>
       </c>
       <c r="C256" s="5">
         <v>1.2889194599999882</v>
       </c>
       <c r="D256" s="5">
         <v>1.9635180814671083</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>797.85231022999994</v>
       </c>
       <c r="C257" s="5">
         <v>1.778769749999924</v>
       </c>
       <c r="D257" s="5">
         <v>2.714513021880971</v>
       </c>
       <c r="E257" s="5">
         <v>3.2151617365297591</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>798.87775453999996</v>
       </c>
       <c r="C258" s="5">
         <v>1.0254443100000117</v>
       </c>
       <c r="D258" s="5">
         <v>1.5532562287935425</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>801.67541335999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.7976588200000378</v>
       </c>
       <c r="D259" s="5">
         <v>4.2842774910931913</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>805.12823463999996</v>
       </c>
       <c r="C260" s="5">
         <v>3.4528212799999665</v>
       </c>
       <c r="D260" s="5">
         <v>5.2926147828741943</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>810.29238392000002</v>
       </c>
       <c r="C261" s="5">
         <v>5.1641492800000606</v>
       </c>
       <c r="D261" s="5">
         <v>7.9743005523765342</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>809.91802574999997</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37435817000005045</v>
       </c>
       <c r="D262" s="5">
         <v>-0.55299798769490316</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>810.38639605000003</v>
       </c>
       <c r="C263" s="5">
         <v>0.46837030000006052</v>
       </c>
       <c r="D263" s="5">
         <v>0.69616361001429983</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>813.99061423000001</v>
       </c>
       <c r="C264" s="5">
         <v>3.6042181799999753</v>
       </c>
       <c r="D264" s="5">
         <v>5.4695429755313052</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>817.11782606999998</v>
       </c>
       <c r="C265" s="5">
         <v>3.1272118399999727</v>
       </c>
       <c r="D265" s="5">
         <v>4.7088654341358893</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>819.61449166</v>
       </c>
       <c r="C266" s="5">
         <v>2.4966655900000205</v>
       </c>
       <c r="D266" s="5">
         <v>3.7287924455518651</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>819.15554856000006</v>
       </c>
       <c r="C267" s="5">
         <v>-0.45894309999994221</v>
       </c>
       <c r="D267" s="5">
         <v>-0.66987441688456384</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>821.01048542000001</v>
       </c>
       <c r="C268" s="5">
         <v>1.8549368599999525</v>
       </c>
       <c r="D268" s="5">
         <v>2.7514399195280204</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>824.61118198999998</v>
       </c>
       <c r="C269" s="5">
         <v>3.6006965699999682</v>
       </c>
       <c r="D269" s="5">
         <v>5.3916471022129819</v>
       </c>
       <c r="E269" s="5">
         <v>3.3538627910078</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>829.32920091999995</v>
       </c>
       <c r="C270" s="5">
         <v>4.7180189299999711</v>
       </c>
       <c r="D270" s="5">
         <v>7.0860381460294608</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>830.43848089999994</v>
       </c>
       <c r="C271" s="5">
         <v>1.1092799799999966</v>
       </c>
       <c r="D271" s="5">
         <v>1.6169361897081735</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>833.56215836000001</v>
       </c>
       <c r="C272" s="5">
         <v>3.1236774600000672</v>
       </c>
       <c r="D272" s="5">
         <v>4.6083380253788331</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>835.33127377000005</v>
       </c>
       <c r="C273" s="5">
         <v>1.7691154100000404</v>
       </c>
       <c r="D273" s="5">
         <v>2.5767671821878446</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>838.76544091999995</v>
       </c>
       <c r="C274" s="5">
         <v>3.4341671499998938</v>
       </c>
       <c r="D274" s="5">
         <v>5.0464656197866775</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>842.11027163000006</v>
       </c>
       <c r="C275" s="5">
         <v>3.3448307100001102</v>
       </c>
       <c r="D275" s="5">
         <v>4.891727393806411</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>844.67421793000005</v>
       </c>
       <c r="C276" s="5">
         <v>2.5639462999999978</v>
       </c>
       <c r="D276" s="5">
         <v>3.7154089781020749</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>849.60578986999997</v>
       </c>
       <c r="C277" s="5">
         <v>4.9315719399999125</v>
       </c>
       <c r="D277" s="5">
         <v>7.2355293377540875</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>853.72358885999995</v>
       </c>
       <c r="C278" s="5">
         <v>4.117798989999983</v>
       </c>
       <c r="D278" s="5">
         <v>5.9736313242386485</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>857.70773878</v>
       </c>
       <c r="C279" s="5">
         <v>3.9841499200000499</v>
       </c>
       <c r="D279" s="5">
         <v>5.7461504093130111</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>863.42532166000001</v>
       </c>
       <c r="C280" s="5">
         <v>5.717582880000009</v>
       </c>
       <c r="D280" s="5">
         <v>8.2992451935481668</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>865.29669445000002</v>
       </c>
       <c r="C281" s="5">
         <v>1.8713727900000094</v>
       </c>
       <c r="D281" s="5">
         <v>2.6320876936138937</v>
       </c>
       <c r="E281" s="5">
         <v>4.933902589316741</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>865.50357385999996</v>
       </c>
       <c r="C282" s="5">
         <v>0.20687940999994225</v>
       </c>
       <c r="D282" s="5">
         <v>0.2872794978394877</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>869.69724580000002</v>
       </c>
       <c r="C283" s="5">
         <v>4.1936719400000584</v>
       </c>
       <c r="D283" s="5">
         <v>5.9719072237588211</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>872.45052021000004</v>
       </c>
       <c r="C284" s="5">
         <v>2.7532744100000173</v>
       </c>
       <c r="D284" s="5">
         <v>3.8657913787168763</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>876.77116457</v>
       </c>
       <c r="C285" s="5">
         <v>4.3206443599999602</v>
       </c>
       <c r="D285" s="5">
         <v>6.1073399792623384</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>880.35810764999997</v>
       </c>
       <c r="C286" s="5">
         <v>3.5869430799999691</v>
       </c>
       <c r="D286" s="5">
         <v>5.0212831312604012</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>883.57790179999995</v>
       </c>
       <c r="C287" s="5">
         <v>3.2197941499999843</v>
       </c>
       <c r="D287" s="5">
         <v>4.4782114667675899</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>887.08631971</v>
       </c>
       <c r="C288" s="5">
         <v>3.5084179100000483</v>
       </c>
       <c r="D288" s="5">
         <v>4.8702813934730527</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>889.99717899999996</v>
       </c>
       <c r="C289" s="5">
         <v>2.9108592899999621</v>
       </c>
       <c r="D289" s="5">
         <v>4.0094930327036593</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>894.35202033999997</v>
       </c>
       <c r="C290" s="5">
         <v>4.3548413400000072</v>
       </c>
       <c r="D290" s="5">
         <v>6.0323404935501479</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>895.97732550000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.625305160000039</v>
       </c>
       <c r="D291" s="5">
         <v>2.2026885545983088</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>901.52010470000005</v>
       </c>
       <c r="C292" s="5">
         <v>5.5427792000000409</v>
       </c>
       <c r="D292" s="5">
         <v>7.6814181495180822</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>903.38339483000004</v>
       </c>
       <c r="C293" s="5">
         <v>1.8632901299999958</v>
       </c>
       <c r="D293" s="5">
         <v>2.5085867484901936</v>
       </c>
       <c r="E293" s="5">
         <v>4.4015770110168662</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>906.16815337000003</v>
       </c>
       <c r="C294" s="5">
         <v>2.7847585399999844</v>
       </c>
       <c r="D294" s="5">
         <v>3.7624696396548085</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>910.87852666000003</v>
       </c>
       <c r="C295" s="5">
         <v>4.7103732900000068</v>
       </c>
       <c r="D295" s="5">
         <v>6.419208933778453</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>914.85532198999999</v>
       </c>
       <c r="C296" s="5">
         <v>3.976795329999959</v>
       </c>
       <c r="D296" s="5">
         <v>5.3667193146478054</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>917.28632640000001</v>
       </c>
       <c r="C297" s="5">
         <v>2.4310044100000141</v>
       </c>
       <c r="D297" s="5">
         <v>3.2357246069530055</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>920.22946753999997</v>
       </c>
       <c r="C298" s="5">
         <v>2.9431411399999661</v>
       </c>
       <c r="D298" s="5">
         <v>3.91891333729808</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>923.14877994000005</v>
       </c>
       <c r="C299" s="5">
         <v>2.9193124000000807</v>
       </c>
       <c r="D299" s="5">
         <v>3.8739788302171396</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>925.69164330000001</v>
       </c>
       <c r="C300" s="5">
         <v>2.5428633599999557</v>
       </c>
       <c r="D300" s="5">
         <v>3.3560056795816084</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>928.05352019999998</v>
       </c>
       <c r="C301" s="5">
         <v>2.3618768999999702</v>
       </c>
       <c r="D301" s="5">
         <v>3.1051007791335961</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>931.15396911000005</v>
       </c>
       <c r="C302" s="5">
         <v>3.1004489100000683</v>
       </c>
       <c r="D302" s="5">
         <v>4.0834590778193514</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>934.62047486999995</v>
       </c>
       <c r="C303" s="5">
         <v>3.4665057599999045</v>
       </c>
       <c r="D303" s="5">
         <v>4.559983379476229</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>937.83084135000001</v>
       </c>
       <c r="C304" s="5">
         <v>3.2103664800000615</v>
       </c>
       <c r="D304" s="5">
         <v>4.2007003489211936</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>942.16534358000001</v>
       </c>
       <c r="C305" s="5">
         <v>4.3345022299999982</v>
       </c>
       <c r="D305" s="5">
         <v>5.6893855544994709</v>
       </c>
       <c r="E305" s="5">
         <v>4.2929667483314837</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>944.91092112000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.7455775399999993</v>
       </c>
       <c r="D306" s="5">
         <v>3.5535328387817922</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>948.71872967000002</v>
       </c>
       <c r="C307" s="5">
         <v>3.8078085500000043</v>
       </c>
       <c r="D307" s="5">
         <v>4.9444007980854687</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>951.69095540000001</v>
       </c>
       <c r="C308" s="5">
         <v>2.972225729999991</v>
       </c>
       <c r="D308" s="5">
         <v>3.8249208254943712</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>955.29134189000001</v>
       </c>
       <c r="C309" s="5">
         <v>3.6003864900000053</v>
       </c>
       <c r="D309" s="5">
         <v>4.635437937885567</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>959.79136308</v>
       </c>
       <c r="C310" s="5">
         <v>4.500021189999984</v>
       </c>
       <c r="D310" s="5">
         <v>5.8015306400456934</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>963.89926620000006</v>
       </c>
       <c r="C311" s="5">
         <v>4.10790312000006</v>
       </c>
       <c r="D311" s="5">
         <v>5.2586378963457081</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>968.17056327</v>
       </c>
       <c r="C312" s="5">
         <v>4.271297069999946</v>
       </c>
       <c r="D312" s="5">
         <v>5.4490550389661774</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>970.86660277999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.6960395099999914</v>
       </c>
       <c r="D313" s="5">
         <v>3.3932660949464122</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>974.22380946999999</v>
       </c>
       <c r="C314" s="5">
         <v>3.3572066899999982</v>
       </c>
       <c r="D314" s="5">
         <v>4.2293738374357348</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>977.46343869999998</v>
       </c>
       <c r="C315" s="5">
         <v>3.2396292299999914</v>
       </c>
       <c r="D315" s="5">
         <v>4.0642099902420625</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>979.33224913000004</v>
       </c>
       <c r="C316" s="5">
         <v>1.8688104300000532</v>
       </c>
       <c r="D316" s="5">
         <v>2.3185573959176198</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>983.43711451000001</v>
       </c>
       <c r="C317" s="5">
         <v>4.1048653799999784</v>
       </c>
       <c r="D317" s="5">
         <v>5.1473813109857547</v>
       </c>
       <c r="E317" s="5">
         <v>4.3805231439714376</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>987.01344650999999</v>
       </c>
       <c r="C318" s="5">
         <v>3.5763319999999794</v>
       </c>
       <c r="D318" s="5">
         <v>4.4522258699930761</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>990.21566344999997</v>
       </c>
       <c r="C319" s="5">
         <v>3.2022169399999711</v>
       </c>
       <c r="D319" s="5">
         <v>3.9634469550186902</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>990.96129566000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.74563221000005342</v>
       </c>
       <c r="D320" s="5">
         <v>0.90735144286286928</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>995.83747787000004</v>
       </c>
       <c r="C321" s="5">
         <v>4.8761822100000245</v>
       </c>
       <c r="D321" s="5">
         <v>6.0672457228680976</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>996.76888507000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.93140719999996691</v>
       </c>
       <c r="D322" s="5">
         <v>1.1281521217019863</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>998.58356774000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.8146826700000247</v>
       </c>
       <c r="D323" s="5">
         <v>2.2066868663201067</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1006.9316447</v>
       </c>
       <c r="C324" s="5">
         <v>8.3480769599999576</v>
       </c>
       <c r="D324" s="5">
         <v>10.506262956448742</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1008.5122774</v>
       </c>
       <c r="C325" s="5">
         <v>1.5806327000000238</v>
       </c>
       <c r="D325" s="5">
         <v>1.9000506804348172</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1012.1922221999999</v>
       </c>
       <c r="C326" s="5">
         <v>3.6799447999999302</v>
       </c>
       <c r="D326" s="5">
         <v>4.4676137849145592</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1013.1782115</v>
       </c>
       <c r="C327" s="5">
         <v>0.98598930000002838</v>
       </c>
       <c r="D327" s="5">
         <v>1.1752183323851861</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1014.8198556999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.6416441999999734</v>
       </c>
       <c r="D328" s="5">
         <v>1.9617711881644739</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1017.1777732</v>
       </c>
       <c r="C329" s="5">
         <v>2.3579175000000987</v>
       </c>
       <c r="D329" s="5">
         <v>2.8240885796719351</v>
       </c>
       <c r="E329" s="5">
         <v>3.4308913292144139</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1021.471463</v>
       </c>
       <c r="C330" s="5">
         <v>4.2936897999999246</v>
       </c>
       <c r="D330" s="5">
         <v>5.1846868904762644</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1023.8052858</v>
       </c>
       <c r="C331" s="5">
         <v>2.3338228000000072</v>
       </c>
       <c r="D331" s="5">
         <v>2.7764354070924702</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1027.3317907000001</v>
       </c>
       <c r="C332" s="5">
         <v>3.5265049000000772</v>
       </c>
       <c r="D332" s="5">
         <v>4.2126215651525634</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1030.3070929999999</v>
       </c>
       <c r="C333" s="5">
         <v>2.9753022999998393</v>
       </c>
       <c r="D333" s="5">
         <v>3.5312710163970973</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1034.1645315999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.8574386000000231</v>
       </c>
       <c r="D334" s="5">
         <v>4.5864423084306161</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1035.8685011</v>
       </c>
       <c r="C335" s="5">
         <v>1.7039695000000847</v>
       </c>
       <c r="D335" s="5">
         <v>1.995229573744739</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1038.2466523000001</v>
       </c>
       <c r="C336" s="5">
         <v>2.3781512000000475</v>
       </c>
       <c r="D336" s="5">
         <v>2.7900192977456051</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1040.3103315000001</v>
       </c>
       <c r="C337" s="5">
         <v>2.0636792000000241</v>
       </c>
       <c r="D337" s="5">
         <v>2.4114382373182863</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1043.4049255</v>
       </c>
       <c r="C338" s="5">
         <v>3.0945939999999155</v>
       </c>
       <c r="D338" s="5">
         <v>3.6286049058528835</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1047.3009821000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.8960566000000654</v>
       </c>
       <c r="D339" s="5">
         <v>4.5739564006169298</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1049.0487419000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.7477598000000398</v>
       </c>
       <c r="D340" s="5">
         <v>2.0210708412812917</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1052.3282432999999</v>
       </c>
       <c r="C341" s="5">
         <v>3.2795013999998446</v>
       </c>
       <c r="D341" s="5">
         <v>3.8165783759568805</v>
       </c>
       <c r="E341" s="5">
         <v>3.4556860193098782</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1056.7483118</v>
       </c>
       <c r="C342" s="5">
         <v>4.4200685000000703</v>
       </c>
       <c r="D342" s="5">
         <v>5.1584155962530298</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1060.8482893</v>
       </c>
       <c r="C343" s="5">
         <v>4.0999775000000227</v>
       </c>
       <c r="D343" s="5">
         <v>4.7564113267118735</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1064.6995798</v>
       </c>
       <c r="C344" s="5">
         <v>3.8512905000000046</v>
       </c>
       <c r="D344" s="5">
         <v>4.444512555618374</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1067.6691106000001</v>
       </c>
       <c r="C345" s="5">
         <v>2.9695308000000296</v>
       </c>
       <c r="D345" s="5">
         <v>3.3987157602635154</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1072.5860044999999</v>
       </c>
       <c r="C346" s="5">
         <v>4.9168938999998772</v>
       </c>
       <c r="D346" s="5">
         <v>5.6684588071537201</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1077.4036163000001</v>
       </c>
       <c r="C347" s="5">
         <v>4.8176118000001225</v>
       </c>
       <c r="D347" s="5">
         <v>5.525067127559069</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1079.8203311</v>
       </c>
       <c r="C348" s="5">
         <v>2.4167147999999088</v>
       </c>
       <c r="D348" s="5">
         <v>2.7251668756378855</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1084.9202783999999</v>
       </c>
       <c r="C349" s="5">
         <v>5.0999472999999398</v>
       </c>
       <c r="D349" s="5">
         <v>5.8171153891679372</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1086.6381248</v>
       </c>
       <c r="C350" s="5">
         <v>1.7178464000000986</v>
       </c>
       <c r="D350" s="5">
         <v>1.916696451953448</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1091.3159026999999</v>
       </c>
       <c r="C351" s="5">
         <v>4.67777789999991</v>
       </c>
       <c r="D351" s="5">
         <v>5.2898596904767947</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1094.7170392</v>
       </c>
       <c r="C352" s="5">
         <v>3.4011365000001206</v>
       </c>
       <c r="D352" s="5">
         <v>3.8046310434745934</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1096.4322927999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.715253599999869</v>
       </c>
       <c r="D353" s="5">
         <v>1.8965038203334617</v>
       </c>
       <c r="E353" s="5">
         <v>4.1910924448529396</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1099.8928765000001</v>
       </c>
       <c r="C354" s="5">
         <v>3.4605837000001429</v>
       </c>
       <c r="D354" s="5">
         <v>3.8539104881110786</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1105.0937517</v>
       </c>
       <c r="C355" s="5">
         <v>5.2008751999999276</v>
       </c>
       <c r="D355" s="5">
         <v>5.8241548101954255</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1107.7448362</v>
       </c>
       <c r="C356" s="5">
         <v>2.6510845000000245</v>
       </c>
       <c r="D356" s="5">
         <v>2.917050242126229</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1111.6223828</v>
       </c>
       <c r="C357" s="5">
         <v>3.8775465999999597</v>
       </c>
       <c r="D357" s="5">
         <v>4.2822956725578898</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1114.2371991</v>
       </c>
       <c r="C358" s="5">
         <v>2.6148163000000295</v>
       </c>
       <c r="D358" s="5">
         <v>2.8595090085681507</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1116.8719211</v>
       </c>
       <c r="C359" s="5">
         <v>2.6347220000000107</v>
       </c>
       <c r="D359" s="5">
         <v>2.8747115935730427</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1122.7132601000001</v>
       </c>
       <c r="C360" s="5">
         <v>5.8413390000000618</v>
       </c>
       <c r="D360" s="5">
         <v>6.459826194279672</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1127.8720608000001</v>
       </c>
       <c r="C361" s="5">
         <v>5.1588007000000289</v>
       </c>
       <c r="D361" s="5">
         <v>5.6554341992700374</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1128.4651289999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.59306819999983418</v>
       </c>
       <c r="D362" s="5">
         <v>0.63282326440130543</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1131.7281453000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.2630163000001176</v>
       </c>
       <c r="D363" s="5">
         <v>3.5255816082182312</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1137.7246313999999</v>
       </c>
       <c r="C364" s="5">
         <v>5.9964860999998564</v>
       </c>
       <c r="D364" s="5">
         <v>6.5468284928902554</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1139.9690060999999</v>
       </c>
       <c r="C365" s="5">
         <v>2.2443746999999803</v>
       </c>
       <c r="D365" s="5">
         <v>2.393078018402961</v>
       </c>
       <c r="E365" s="5">
         <v>3.9707616772959753</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1146.6043847000001</v>
       </c>
       <c r="C366" s="5">
         <v>6.6353786000001946</v>
       </c>
       <c r="D366" s="5">
         <v>7.2128038074255718</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1147.9229507</v>
       </c>
       <c r="C367" s="5">
         <v>1.3185659999999189</v>
       </c>
       <c r="D367" s="5">
         <v>1.388731264410481</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1142.4545441</v>
       </c>
       <c r="C368" s="5">
         <v>-5.4684065999999802</v>
       </c>
       <c r="D368" s="5">
         <v>-5.5690658805089281</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1006.3220146</v>
       </c>
       <c r="C369" s="5">
         <v>-136.13252950000003</v>
       </c>
       <c r="D369" s="5">
         <v>-78.183929434138093</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1030.6366515</v>
       </c>
       <c r="C370" s="5">
         <v>24.314636899999982</v>
       </c>
       <c r="D370" s="5">
         <v>33.17518561677992</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1057.7563755000001</v>
       </c>
       <c r="C371" s="5">
         <v>27.119724000000133</v>
       </c>
       <c r="D371" s="5">
         <v>36.571734992412843</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1069.8294358999999</v>
       </c>
       <c r="C372" s="5">
         <v>12.073060399999804</v>
       </c>
       <c r="D372" s="5">
         <v>14.589994287492702</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1082.0229684000001</v>
       </c>
       <c r="C373" s="5">
         <v>12.193532500000174</v>
       </c>
       <c r="D373" s="5">
         <v>14.567975610698713</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1089.1656817999999</v>
       </c>
       <c r="C374" s="5">
         <v>7.1427133999998205</v>
       </c>
       <c r="D374" s="5">
         <v>8.215539477432344</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1102.2869129000001</v>
       </c>
       <c r="C375" s="5">
         <v>13.121231100000159</v>
       </c>
       <c r="D375" s="5">
         <v>15.453852331583985</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1108.3212160999999</v>
       </c>
       <c r="C376" s="5">
         <v>6.0343031999998402</v>
       </c>
       <c r="D376" s="5">
         <v>6.7706649360478988</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1115.9317183000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.6105022000001554</v>
       </c>
       <c r="D377" s="5">
         <v>8.558466408339104</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1085913451484917</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1119.9724847</v>
       </c>
       <c r="C378" s="5">
         <v>4.0407663999999386</v>
       </c>
       <c r="D378" s="5">
         <v>4.4327648787229057</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1117.7150125999999</v>
       </c>
       <c r="C379" s="5">
         <v>-2.2574721000000864</v>
       </c>
       <c r="D379" s="5">
         <v>-2.3921441132531918</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1132.7156755999999</v>
       </c>
       <c r="C380" s="5">
         <v>15.000663000000031</v>
       </c>
       <c r="D380" s="5">
         <v>17.348601533073271</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1144.9911027000001</v>
       </c>
       <c r="C381" s="5">
         <v>12.275427100000115</v>
       </c>
       <c r="D381" s="5">
         <v>13.808425370343258</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1155.4592564</v>
       </c>
       <c r="C382" s="5">
         <v>10.468153699999903</v>
       </c>
       <c r="D382" s="5">
         <v>11.539909931073101</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1165.7579883000001</v>
       </c>
       <c r="C383" s="5">
         <v>10.298731900000121</v>
       </c>
       <c r="D383" s="5">
         <v>11.235950095334623</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1183.5625341</v>
       </c>
       <c r="C384" s="5">
         <v>17.804545799999914</v>
       </c>
       <c r="D384" s="5">
         <v>19.948192217857795</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1189.2554517999999</v>
       </c>
       <c r="C385" s="5">
         <v>5.6929176999999527</v>
       </c>
       <c r="D385" s="5">
         <v>5.9271538891811471</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1193.8484821</v>
       </c>
       <c r="C386" s="5">
         <v>4.5930303000000094</v>
       </c>
       <c r="D386" s="5">
         <v>4.7342499890072887</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1214.1208538999999</v>
       </c>
       <c r="C387" s="5">
         <v>20.272371799999974</v>
       </c>
       <c r="D387" s="5">
         <v>22.391845986777813</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1221.3599609</v>
       </c>
       <c r="C388" s="5">
         <v>7.2391070000001037</v>
       </c>
       <c r="D388" s="5">
         <v>7.3942724229680179</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1229.2014512999999</v>
       </c>
       <c r="C389" s="5">
         <v>7.8414903999998842</v>
       </c>
       <c r="D389" s="5">
         <v>7.9823135268126011</v>
       </c>
       <c r="E389" s="5">
         <v>10.150238687771495</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1230.9610513</v>
       </c>
       <c r="C390" s="5">
         <v>1.7596000000000913</v>
       </c>
       <c r="D390" s="5">
         <v>1.7313875503963683</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1242.4763467</v>
       </c>
       <c r="C391" s="5">
         <v>11.515295400000014</v>
       </c>
       <c r="D391" s="5">
         <v>11.821629448326121</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1248.6222338</v>
       </c>
       <c r="C392" s="5">
         <v>6.1458870999999817</v>
       </c>
       <c r="D392" s="5">
         <v>6.0999578424753675</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1262.4373083999999</v>
       </c>
       <c r="C393" s="5">
         <v>13.815074599999889</v>
       </c>
       <c r="D393" s="5">
         <v>14.115616124715125</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1266.4752734000001</v>
       </c>
       <c r="C394" s="5">
         <v>4.037965000000213</v>
       </c>
       <c r="D394" s="5">
         <v>3.9065040968512044</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1271.2723066999999</v>
       </c>
       <c r="C395" s="5">
         <v>4.7970332999998391</v>
       </c>
       <c r="D395" s="5">
         <v>4.6411386272899868</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1292.5712542000001</v>
       </c>
       <c r="C396" s="5">
         <v>21.298947500000168</v>
       </c>
       <c r="D396" s="5">
         <v>22.064923230809331</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1301.5808649000001</v>
       </c>
       <c r="C397" s="5">
         <v>9.0096106999999392</v>
       </c>
       <c r="D397" s="5">
         <v>8.6925913475221162</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1303.7992870999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.2184221999998499</v>
       </c>
       <c r="D398" s="5">
         <v>2.0645695127563535</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1309.3412518</v>
       </c>
       <c r="C399" s="5">
         <v>5.5419647000001078</v>
       </c>
       <c r="D399" s="5">
         <v>5.2217061770050588</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1313.8530757000001</v>
       </c>
       <c r="C400" s="5">
         <v>4.5118239000000813</v>
       </c>
       <c r="D400" s="5">
         <v>4.2143236696431385</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1316.4429192</v>
       </c>
       <c r="C401" s="5">
         <v>2.5898434999999154</v>
       </c>
       <c r="D401" s="5">
         <v>2.3912323055513163</v>
       </c>
       <c r="E401" s="5">
         <v>7.0974100956139985</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1324.6922721000001</v>
       </c>
       <c r="C402" s="5">
         <v>8.2493529000000763</v>
       </c>
       <c r="D402" s="5">
         <v>7.7843329683819018</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1329.0232083000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.3309361999999965</v>
       </c>
       <c r="D403" s="5">
         <v>3.9945898144659875</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1335.8116302000001</v>
       </c>
       <c r="C404" s="5">
         <v>6.788421900000003</v>
       </c>
       <c r="D404" s="5">
         <v>6.3045526833926724</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1335.7160143000001</v>
       </c>
       <c r="C405" s="5">
         <v>-9.5615899999984322E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-8.5860848387153688E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1338.8521427000001</v>
       </c>
       <c r="C406" s="5">
         <v>3.1361283999999614</v>
       </c>
       <c r="D406" s="5">
         <v>2.8541503554143421</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1346.6679615</v>
       </c>
       <c r="C407" s="5">
         <v>7.8158187999999882</v>
       </c>
       <c r="D407" s="5">
         <v>7.2345960061650727</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1341.189038</v>
       </c>
       <c r="C408" s="5">
         <v>-5.4789235000000645</v>
       </c>
       <c r="D408" s="5">
         <v>-4.7744245119490492</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1345.9048958000001</v>
       </c>
       <c r="C409" s="5">
         <v>4.7158578000000944</v>
       </c>
       <c r="D409" s="5">
         <v>4.3019752726702887</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1345.7167987</v>
       </c>
       <c r="C410" s="5">
         <v>-0.18809710000004998</v>
       </c>
       <c r="D410" s="5">
         <v>-0.16757729597859372</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1350.8620490000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.1452503000000434</v>
       </c>
       <c r="D411" s="5">
         <v>4.6858357451250443</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1354.3166643</v>
       </c>
       <c r="C412" s="5">
         <v>3.4546152999998867</v>
       </c>
       <c r="D412" s="5">
         <v>3.1123435919251374</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1355.9503302999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.6336659999999483</v>
       </c>
       <c r="D413" s="5">
         <v>1.4571613016833629</v>
       </c>
       <c r="E413" s="5">
         <v>3.0010728550242449</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1360.3799197999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.4295895000000201</v>
       </c>
       <c r="D414" s="5">
         <v>3.9913411031551771</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1364.2489700000001</v>
       </c>
       <c r="C415" s="5">
         <v>3.8690502000001743</v>
       </c>
       <c r="D415" s="5">
         <v>3.4668103888898516</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1367.0571614999999</v>
       </c>
       <c r="C416" s="5">
         <v>2.8081914999997935</v>
       </c>
       <c r="D416" s="5">
         <v>2.4982563057426743</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1368.7242358999999</v>
       </c>
       <c r="C417" s="5">
         <v>1.6670744000000468</v>
       </c>
       <c r="D417" s="5">
         <v>1.4732093077708841</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1371.9300321000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.2057962000001226</v>
       </c>
       <c r="D418" s="5">
         <v>2.8471043981272537</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1374.3175541000001</v>
       </c>
       <c r="C419" s="5">
         <v>2.3875219999999899</v>
       </c>
       <c r="D419" s="5">
         <v>2.1084228146290407</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1373.9785133</v>
       </c>
       <c r="C420" s="5">
         <v>-0.33904080000002068</v>
       </c>
       <c r="D420" s="5">
         <v>-0.29563573928750309</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1378.770857</v>
       </c>
       <c r="C421" s="5">
         <v>4.7923436999999467</v>
       </c>
       <c r="D421" s="5">
         <v>4.2667527825562157</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1382.0707958999999</v>
       </c>
       <c r="C422" s="5">
         <v>3.2999388999999155</v>
       </c>
       <c r="D422" s="5">
         <v>2.9101803865492881</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1386.0579287999999</v>
       </c>
       <c r="C423" s="5">
         <v>3.987132900000006</v>
       </c>
       <c r="D423" s="5">
         <v>3.517338328289088</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1389.3577218</v>
       </c>
       <c r="C424" s="5">
         <v>3.2997930000001361</v>
       </c>
       <c r="D424" s="5">
         <v>2.8945498251763624</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1391.5370181999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.1792963999998847</v>
       </c>
       <c r="D425" s="5">
         <v>1.8986005058565514</v>
       </c>
       <c r="E425" s="5">
         <v>2.6244831469694363</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1396.9347582</v>
       </c>
       <c r="C426" s="5">
         <v>5.3977400000001126</v>
       </c>
       <c r="D426" s="5">
         <v>4.7553742774095298</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1397.0080869000001</v>
       </c>
       <c r="C427" s="5">
         <v>7.332870000004732E-2</v>
       </c>
       <c r="D427" s="5">
         <v>6.300927708282611E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1398.2063123</v>
       </c>
       <c r="C428" s="5">
         <v>1.1982253999999557</v>
       </c>
       <c r="D428" s="5">
         <v>1.0341192206320571</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1402.1009018</v>
       </c>
       <c r="C429" s="5">
         <v>3.8945894999999382</v>
       </c>
       <c r="D429" s="5">
         <v>3.394186899480256</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1404.8337511</v>
       </c>
       <c r="C430" s="5">
         <v>2.732849299999998</v>
       </c>
       <c r="D430" s="5">
         <v>2.3641695768984006</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1399.6529513999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.1807997000000796</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.3367392626050716</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3367392626050822</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1403.7677266999999</v>
       </c>
       <c r="C432" s="5">
         <v>4.1147753000000193</v>
       </c>
       <c r="D432" s="5">
         <v>3.5854295692842264</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1406.6067918000001</v>
       </c>
       <c r="C433" s="5">
         <v>2.8390651000001981</v>
       </c>
       <c r="D433" s="5">
         <v>2.4541319950817098</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1405.7665320999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.84025970000016059</v>
       </c>
       <c r="D434" s="5">
         <v>-0.71448923046039114</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1404.7842330999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.9822990000000118</v>
       </c>
       <c r="D435" s="5">
         <v>-0.83530166671776929</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1406.2114813000001</v>
       </c>
       <c r="C436" s="5">
         <v>1.4272482000001219</v>
       </c>
       <c r="D436" s="5">
         <v>1.2260251478558803</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1408.7251936</v>
       </c>
       <c r="C437" s="5">
         <v>2.5137122999999519</v>
       </c>
       <c r="D437" s="5">
         <v>2.1663092900675807</v>
       </c>
       <c r="E437" s="5">
         <v>1.2351935431968331</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1413.9695200000001</v>
       </c>
       <c r="C438" s="5">
         <v>5.2443264000000909</v>
       </c>
       <c r="D438" s="5">
         <v>4.5599084224251296</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1409.8829138999999</v>
       </c>
       <c r="C439" s="5">
         <v>-4.0866061000001537</v>
       </c>
       <c r="D439" s="5">
         <v>-3.4135962502701567</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1413.2340833999999</v>
       </c>
       <c r="C440" s="5">
         <v>3.351169499999969</v>
       </c>
       <c r="D440" s="5">
         <v>2.8898811567893867</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1417.0182225999999</v>
       </c>
       <c r="C441" s="5">
         <v>3.7841392000000269</v>
       </c>
       <c r="D441" s="5">
         <v>3.2609195004680958</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1419.7948211999999</v>
+        <v>1418.0874822999999</v>
       </c>
       <c r="C442" s="5">
-        <v>2.776598599999943</v>
+        <v>1.0692596999999751</v>
       </c>
       <c r="D442" s="5">
-        <v>2.3768658218529248</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90926864876323954</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1424.7882572000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>6.7007749000001695</v>
+      </c>
+      <c r="D443" s="5">
+        <v>5.8199723982651275</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAA07E18-F360-4B6C-8103-7CA0EB909895}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9328D55E-3F3C-44EE-BE53-48C97420095C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37FA55E1-5986-4D20-8BB9-63BBCA8FD983}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>