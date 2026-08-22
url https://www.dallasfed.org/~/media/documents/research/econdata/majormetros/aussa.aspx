--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4B261FA3-09C5-4001-AF82-165C1F7E1794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9894ACA7-99BE-4FB4-958E-F1F53BF41C14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80F33387-DDC9-4FBF-AFFE-84911680952B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A59C814-4661-4DD3-9F97-100D69E9D3DF}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24D7CEC5-8F4A-4D3F-8F62-257906D5DE65}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F6C6084-CD2B-4C12-97D7-1C1E6ADDB895}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>386.79588955000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>387.08184177999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.28595222999996395</v>
       </c>
       <c r="D7" s="5">
         <v>0.89075755393797085</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>389.7982925</v>
       </c>
       <c r="C8" s="5">
         <v>2.7164507200000116</v>
       </c>
       <c r="D8" s="5">
         <v>8.7540910014121565</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>392.85072215000002</v>
       </c>
       <c r="C9" s="5">
         <v>3.0524296500000219</v>
       </c>
       <c r="D9" s="5">
         <v>9.812424771359197</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>397.63647265999998</v>
       </c>
       <c r="C10" s="5">
         <v>4.7857505099999571</v>
       </c>
       <c r="D10" s="5">
         <v>15.638881304945729</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>398.09713608999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.46066343000001098</v>
       </c>
       <c r="D11" s="5">
         <v>1.3990971212081149</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>399.09652067000002</v>
       </c>
       <c r="C12" s="5">
         <v>0.99938458000002584</v>
       </c>
       <c r="D12" s="5">
         <v>3.0544286851590607</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>396.06892596</v>
       </c>
       <c r="C13" s="5">
         <v>-3.0275947100000167</v>
       </c>
       <c r="D13" s="5">
         <v>-8.7329635525787648</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>398.56960658000003</v>
       </c>
       <c r="C14" s="5">
         <v>2.5006806200000256</v>
       </c>
       <c r="D14" s="5">
         <v>7.8452167143184814</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>399.54178134</v>
       </c>
       <c r="C15" s="5">
         <v>0.97217475999997305</v>
       </c>
       <c r="D15" s="5">
         <v>2.9665788574035235</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>402.50146841999998</v>
       </c>
       <c r="C16" s="5">
         <v>2.9596870799999806</v>
       </c>
       <c r="D16" s="5">
         <v>9.2605067939279131</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>403.58885519</v>
       </c>
       <c r="C17" s="5">
         <v>1.0873867700000233</v>
       </c>
       <c r="D17" s="5">
         <v>3.2904930974452684</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>403.77428581999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.18543062999998483</v>
       </c>
       <c r="D18" s="5">
         <v>0.55274052967255738</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.35075716</v>
       </c>
       <c r="C19" s="5">
         <v>0.57647134000001188</v>
       </c>
       <c r="D19" s="5">
         <v>1.7267656182428537</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>405.75094453999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.4001873799999771</v>
       </c>
       <c r="D20" s="5">
         <v>4.2354260074574102</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>405.15157852999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59936600999998291</v>
       </c>
       <c r="D21" s="5">
         <v>-1.7582816712420568</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>407.18767388999999</v>
       </c>
       <c r="C22" s="5">
         <v>2.0360953599999903</v>
       </c>
       <c r="D22" s="5">
         <v>6.2001305085647385</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>407.40166528999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.21399139999999761</v>
       </c>
       <c r="D23" s="5">
         <v>0.6324681079100225</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>408.56153222</v>
       </c>
       <c r="C24" s="5">
         <v>1.1598669300000211</v>
       </c>
       <c r="D24" s="5">
         <v>3.4703895880493274</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>407.44995719999997</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1115750200000321</v>
       </c>
       <c r="D25" s="5">
         <v>-3.2164305153153383</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>411.06114989999998</v>
       </c>
       <c r="C26" s="5">
         <v>3.6111927000000037</v>
       </c>
       <c r="D26" s="5">
         <v>11.169557072935167</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>411.85222792000002</v>
       </c>
       <c r="C27" s="5">
         <v>0.79107802000004313</v>
       </c>
       <c r="D27" s="5">
         <v>2.3339745927221101</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>415.51307696999999</v>
       </c>
       <c r="C28" s="5">
         <v>3.6608490499999675</v>
       </c>
       <c r="D28" s="5">
         <v>11.203721372394625</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>416.88513067999997</v>
       </c>
       <c r="C29" s="5">
         <v>1.3720537099999888</v>
       </c>
       <c r="D29" s="5">
         <v>4.0352475458818926</v>
       </c>
       <c r="E29" s="5">
         <v>3.2945100735599864</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>419.90928821</v>
       </c>
       <c r="C30" s="5">
         <v>3.024157530000025</v>
       </c>
       <c r="D30" s="5">
         <v>9.060858544908923</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>420.90908940999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.99980119999997896</v>
       </c>
       <c r="D31" s="5">
         <v>2.8949067630830383</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>422.29073421999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.3816448100000116</v>
       </c>
       <c r="D32" s="5">
         <v>4.010929297059973</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>424.97774242000003</v>
       </c>
       <c r="C33" s="5">
         <v>2.6870082000000366</v>
       </c>
       <c r="D33" s="5">
         <v>7.9084844427718348</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>427.04290485000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.0651624299999867</v>
       </c>
       <c r="D34" s="5">
         <v>5.9897593721810027</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>429.53632865999998</v>
       </c>
       <c r="C35" s="5">
         <v>2.4934238099999675</v>
       </c>
       <c r="D35" s="5">
         <v>7.2360187905291751</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>431.61947735000001</v>
       </c>
       <c r="C36" s="5">
         <v>2.08314869000003</v>
       </c>
       <c r="D36" s="5">
         <v>5.9774839335902552</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>429.44268591000002</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1767914399999881</v>
       </c>
       <c r="D37" s="5">
         <v>-5.8868930896427196</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>436.32351302000001</v>
       </c>
       <c r="C38" s="5">
         <v>6.8808271099999843</v>
       </c>
       <c r="D38" s="5">
         <v>21.015467405166643</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>440.75537302999999</v>
       </c>
       <c r="C39" s="5">
         <v>4.4318600099999799</v>
       </c>
       <c r="D39" s="5">
         <v>12.893249980109589</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>441.72849344000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.97312041000003546</v>
       </c>
       <c r="D40" s="5">
         <v>2.6818265848120415</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>444.90639485999998</v>
       </c>
       <c r="C41" s="5">
         <v>3.1779014199999551</v>
       </c>
       <c r="D41" s="5">
         <v>8.9830125248212553</v>
       </c>
       <c r="E41" s="5">
         <v>6.7215791876033659</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>447.10537346000001</v>
       </c>
       <c r="C42" s="5">
         <v>2.1989786000000322</v>
       </c>
       <c r="D42" s="5">
         <v>6.0949946541014599</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>449.86935502</v>
       </c>
       <c r="C43" s="5">
         <v>2.7639815599999906</v>
       </c>
       <c r="D43" s="5">
         <v>7.6758351907650457</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>452.53952923999998</v>
       </c>
       <c r="C44" s="5">
         <v>2.6701742199999785</v>
       </c>
       <c r="D44" s="5">
         <v>7.3597093422440585</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>456.23978047000003</v>
       </c>
       <c r="C45" s="5">
         <v>3.700251230000049</v>
       </c>
       <c r="D45" s="5">
         <v>10.265473420881555</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>458.30322178</v>
       </c>
       <c r="C46" s="5">
         <v>2.0634413099999733</v>
       </c>
       <c r="D46" s="5">
         <v>5.5643135145219569</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>458.82327758000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.52005580000002283</v>
       </c>
       <c r="D47" s="5">
         <v>1.3702207438155867</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>462.87801230999997</v>
       </c>
       <c r="C48" s="5">
         <v>4.0547347299999501</v>
       </c>
       <c r="D48" s="5">
         <v>11.13562622849078</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>463.03539819999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.15738589000000047</v>
       </c>
       <c r="D49" s="5">
         <v>0.40878299258639839</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>468.59575688000001</v>
       </c>
       <c r="C50" s="5">
         <v>5.5603586800000357</v>
       </c>
       <c r="D50" s="5">
         <v>15.401087505902256</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>469.85028079</v>
       </c>
       <c r="C51" s="5">
         <v>1.254523909999989</v>
       </c>
       <c r="D51" s="5">
         <v>3.2603678260781477</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>471.00078052999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.1504997399999866</v>
       </c>
       <c r="D52" s="5">
         <v>2.9782798697510771</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>473.22488378000003</v>
       </c>
       <c r="C53" s="5">
         <v>2.2241032500000415</v>
       </c>
       <c r="D53" s="5">
         <v>5.8160039976387745</v>
       </c>
       <c r="E53" s="5">
         <v>6.3650442536145491</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>476.03746159999997</v>
       </c>
       <c r="C54" s="5">
         <v>2.8125778199999445</v>
       </c>
       <c r="D54" s="5">
         <v>7.3699348728292424</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>477.26544231999998</v>
       </c>
       <c r="C55" s="5">
         <v>1.227980720000005</v>
       </c>
       <c r="D55" s="5">
         <v>3.1398041568361901</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>480.38045175000002</v>
       </c>
       <c r="C56" s="5">
         <v>3.1150094300000433</v>
       </c>
       <c r="D56" s="5">
         <v>8.1195037581053509</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>485.39966406999997</v>
       </c>
       <c r="C57" s="5">
         <v>5.0192123199999514</v>
       </c>
       <c r="D57" s="5">
         <v>13.28430444176294</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>487.12874977000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.7290857000000415</v>
       </c>
       <c r="D58" s="5">
         <v>4.3593788168080128</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>491.14640091000001</v>
       </c>
       <c r="C59" s="5">
         <v>4.0176511399999981</v>
       </c>
       <c r="D59" s="5">
         <v>10.358667579558523</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>493.58698980999998</v>
       </c>
       <c r="C60" s="5">
         <v>2.4405888999999661</v>
       </c>
       <c r="D60" s="5">
         <v>6.1287026219902785</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>493.54530611000001</v>
       </c>
       <c r="C61" s="5">
         <v>-4.1683699999964574E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-0.10129362031809919</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>499.67160702000001</v>
       </c>
       <c r="C62" s="5">
         <v>6.1263009099999977</v>
       </c>
       <c r="D62" s="5">
         <v>15.955607274451822</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>503.03694175999999</v>
       </c>
       <c r="C63" s="5">
         <v>3.3653347399999802</v>
       </c>
       <c r="D63" s="5">
         <v>8.3883216094470914</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>506.41259244999998</v>
       </c>
       <c r="C64" s="5">
         <v>3.3756506899999863</v>
       </c>
       <c r="D64" s="5">
         <v>8.3566074229437515</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>509.80246836999999</v>
       </c>
       <c r="C65" s="5">
         <v>3.3898759200000086</v>
       </c>
       <c r="D65" s="5">
         <v>8.3351156513056459</v>
       </c>
       <c r="E65" s="5">
         <v>7.7294296736527324</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>510.98580977</v>
       </c>
       <c r="C66" s="5">
         <v>1.1833414000000175</v>
       </c>
       <c r="D66" s="5">
         <v>2.8212479926712275</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>514.00067210999998</v>
       </c>
       <c r="C67" s="5">
         <v>3.0148623399999792</v>
       </c>
       <c r="D67" s="5">
         <v>7.3144402932879826</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>516.37551163000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.3748395200000232</v>
       </c>
       <c r="D68" s="5">
         <v>5.687449367464148</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>517.52121008999995</v>
       </c>
       <c r="C69" s="5">
         <v>1.1456984599999487</v>
       </c>
       <c r="D69" s="5">
         <v>2.6952092075349654</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>522.32958958999996</v>
       </c>
       <c r="C70" s="5">
         <v>4.8083795000000009</v>
       </c>
       <c r="D70" s="5">
         <v>11.737179493548378</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>525.87365295999996</v>
       </c>
       <c r="C71" s="5">
         <v>3.5440633700000035</v>
       </c>
       <c r="D71" s="5">
         <v>8.4529582901038847</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>523.98006611999995</v>
       </c>
       <c r="C72" s="5">
         <v>-1.8935868400000118</v>
       </c>
       <c r="D72" s="5">
         <v>-4.2364508574471387</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>525.65955699999995</v>
       </c>
       <c r="C73" s="5">
         <v>1.679490880000003</v>
       </c>
       <c r="D73" s="5">
         <v>3.9148445939234833</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>531.53283527999997</v>
       </c>
       <c r="C74" s="5">
         <v>5.8732782800000223</v>
       </c>
       <c r="D74" s="5">
         <v>14.263204748871306</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>533.38254328000005</v>
       </c>
       <c r="C75" s="5">
         <v>1.8497080000000778</v>
       </c>
       <c r="D75" s="5">
         <v>4.2568015022151684</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>536.25280739000004</v>
       </c>
       <c r="C76" s="5">
         <v>2.8702641099999937</v>
       </c>
       <c r="D76" s="5">
         <v>6.6520902631140855</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>539.28352443000006</v>
       </c>
       <c r="C77" s="5">
         <v>3.0307170400000132</v>
       </c>
       <c r="D77" s="5">
         <v>6.9968231733120945</v>
       </c>
       <c r="E77" s="5">
         <v>5.7828390188576995</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>539.43110073000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1475762999999688</v>
       </c>
       <c r="D78" s="5">
         <v>0.32887773089174122</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>541.52315080999995</v>
       </c>
       <c r="C79" s="5">
         <v>2.0920500799999218</v>
       </c>
       <c r="D79" s="5">
         <v>4.75446728722142</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>544.56432155000005</v>
       </c>
       <c r="C80" s="5">
         <v>3.0411707400000978</v>
       </c>
       <c r="D80" s="5">
         <v>6.9512520035158065</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>546.80950172999997</v>
       </c>
       <c r="C81" s="5">
         <v>2.2451801799999203</v>
       </c>
       <c r="D81" s="5">
         <v>5.0612156535055464</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>548.80440899999996</v>
       </c>
       <c r="C82" s="5">
         <v>1.9949072699999988</v>
       </c>
       <c r="D82" s="5">
         <v>4.4668429966592038</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>549.11831655000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.3139075500000672</v>
       </c>
       <c r="D83" s="5">
         <v>0.68854467554315679</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>549.36465105000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.24633449999998902</v>
       </c>
       <c r="D84" s="5">
         <v>0.53965023597997153</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>552.03194681000002</v>
       </c>
       <c r="C85" s="5">
         <v>2.6672957600000018</v>
       </c>
       <c r="D85" s="5">
         <v>5.9844144798614662</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>551.80161680000003</v>
       </c>
       <c r="C86" s="5">
         <v>-0.23033000999998876</v>
       </c>
       <c r="D86" s="5">
         <v>-0.49954104155450763</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>555.23979605</v>
       </c>
       <c r="C87" s="5">
         <v>3.4381792499999619</v>
       </c>
       <c r="D87" s="5">
         <v>7.7386200191097876</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>557.67840879000005</v>
       </c>
       <c r="C88" s="5">
         <v>2.4386127400000532</v>
       </c>
       <c r="D88" s="5">
         <v>5.3995931679548637</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>559.57018031999996</v>
       </c>
       <c r="C89" s="5">
         <v>1.8917715299999145</v>
       </c>
       <c r="D89" s="5">
         <v>4.1474848039865009</v>
       </c>
       <c r="E89" s="5">
         <v>3.7617792813978701</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>560.17754633000004</v>
       </c>
       <c r="C90" s="5">
         <v>0.60736601000007795</v>
       </c>
       <c r="D90" s="5">
         <v>1.3103021409634819</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>564.66709972000001</v>
       </c>
       <c r="C91" s="5">
         <v>4.4895533899999691</v>
       </c>
       <c r="D91" s="5">
         <v>10.05288924462544</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>567.00647623999998</v>
       </c>
       <c r="C92" s="5">
         <v>2.3393765199999734</v>
       </c>
       <c r="D92" s="5">
         <v>5.0863771683168135</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>568.97643762999996</v>
       </c>
       <c r="C93" s="5">
         <v>1.9699613899999804</v>
       </c>
       <c r="D93" s="5">
         <v>4.2497806184291553</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>570.43073891999995</v>
       </c>
       <c r="C94" s="5">
         <v>1.4543012899999894</v>
       </c>
       <c r="D94" s="5">
         <v>3.1106828009844545</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>571.84155792000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.4108190000000604</v>
       </c>
       <c r="D95" s="5">
         <v>3.0086092053181801</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>578.39335504999997</v>
       </c>
       <c r="C96" s="5">
         <v>6.5517971299999544</v>
       </c>
       <c r="D96" s="5">
         <v>14.649184566732721</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>579.02409201</v>
       </c>
       <c r="C97" s="5">
         <v>0.63073696000003565</v>
       </c>
       <c r="D97" s="5">
         <v>1.3164751691673082</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>582.58654985999999</v>
       </c>
       <c r="C98" s="5">
         <v>3.562457849999987</v>
       </c>
       <c r="D98" s="5">
         <v>7.6380536290070689</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>584.53927180999995</v>
       </c>
       <c r="C99" s="5">
         <v>1.9527219499999546</v>
       </c>
       <c r="D99" s="5">
         <v>4.0971606795673576</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>588.33098100999996</v>
       </c>
       <c r="C100" s="5">
         <v>3.7917092000000139</v>
       </c>
       <c r="D100" s="5">
         <v>8.0677955029328619</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>589.16969518999997</v>
       </c>
       <c r="C101" s="5">
         <v>0.83871418000001086</v>
       </c>
       <c r="D101" s="5">
         <v>1.724175673424555</v>
       </c>
       <c r="E101" s="5">
         <v>5.2896876765436307</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>595.22816088000002</v>
       </c>
       <c r="C102" s="5">
         <v>6.0584656900000482</v>
       </c>
       <c r="D102" s="5">
         <v>13.062045266196431</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>597.82125423000002</v>
       </c>
       <c r="C103" s="5">
         <v>2.5930933500000037</v>
       </c>
       <c r="D103" s="5">
         <v>5.3548606301190071</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>600.47962055000005</v>
       </c>
       <c r="C104" s="5">
         <v>2.6583663200000274</v>
       </c>
       <c r="D104" s="5">
         <v>5.4685693946658231</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>604.53323330000001</v>
       </c>
       <c r="C105" s="5">
         <v>4.0536127499999566</v>
       </c>
       <c r="D105" s="5">
         <v>8.4083900420266247</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>607.21557838000001</v>
       </c>
       <c r="C106" s="5">
         <v>2.6823450800000046</v>
       </c>
       <c r="D106" s="5">
         <v>5.4563399052174111</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>610.83411682999997</v>
       </c>
       <c r="C107" s="5">
         <v>3.61853844999996</v>
       </c>
       <c r="D107" s="5">
         <v>7.3901792439456271</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>610.49940819000005</v>
       </c>
       <c r="C108" s="5">
         <v>-0.33470863999991707</v>
       </c>
       <c r="D108" s="5">
         <v>-0.65556604302983157</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>613.23003673999995</v>
       </c>
       <c r="C109" s="5">
         <v>2.7306285499998921</v>
       </c>
       <c r="D109" s="5">
         <v>5.5013605161604362</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>615.69476450000002</v>
       </c>
       <c r="C110" s="5">
         <v>2.4647277600000734</v>
       </c>
       <c r="D110" s="5">
         <v>4.931166274968235</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>620.69620158999999</v>
       </c>
       <c r="C111" s="5">
         <v>5.0014370899999676</v>
       </c>
       <c r="D111" s="5">
         <v>10.195414977482997</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>623.10373463999997</v>
       </c>
       <c r="C112" s="5">
         <v>2.4075330499999836</v>
       </c>
       <c r="D112" s="5">
         <v>4.7551055556970923</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>625.91937599000005</v>
       </c>
       <c r="C113" s="5">
         <v>2.8156413500000781</v>
       </c>
       <c r="D113" s="5">
         <v>5.5592992653989315</v>
       </c>
       <c r="E113" s="5">
         <v>6.2375375210275807</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>629.02358404999995</v>
       </c>
       <c r="C114" s="5">
         <v>3.1042080599999053</v>
       </c>
       <c r="D114" s="5">
         <v>6.1163726025059484</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>631.71370730000001</v>
       </c>
       <c r="C115" s="5">
         <v>2.690123250000056</v>
       </c>
       <c r="D115" s="5">
         <v>5.2544488112137078</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>634.28178787000002</v>
       </c>
       <c r="C116" s="5">
         <v>2.5680805700000064</v>
       </c>
       <c r="D116" s="5">
         <v>4.9888776964238435</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>637.36587272999998</v>
       </c>
       <c r="C117" s="5">
         <v>3.0840848599999617</v>
       </c>
       <c r="D117" s="5">
         <v>5.9933867962159493</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>639.96336756999995</v>
       </c>
       <c r="C118" s="5">
         <v>2.5974948399999676</v>
       </c>
       <c r="D118" s="5">
         <v>5.0015502535861955</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>645.67737219000003</v>
       </c>
       <c r="C119" s="5">
         <v>5.7140046200000825</v>
       </c>
       <c r="D119" s="5">
         <v>11.256507037185592</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>648.08328438000001</v>
       </c>
       <c r="C120" s="5">
         <v>2.4059121899999809</v>
       </c>
       <c r="D120" s="5">
         <v>4.5642049686094088</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>651.13747606000004</v>
       </c>
       <c r="C121" s="5">
         <v>3.0541916800000308</v>
       </c>
       <c r="D121" s="5">
         <v>5.8040909414353026</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>653.50224903000003</v>
       </c>
       <c r="C122" s="5">
         <v>2.36477296999999</v>
       </c>
       <c r="D122" s="5">
         <v>4.4462224226926805</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>656.07102648</v>
       </c>
       <c r="C123" s="5">
         <v>2.5687774499999705</v>
       </c>
       <c r="D123" s="5">
         <v>4.8202682986553391</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>659.30976196999995</v>
       </c>
       <c r="C124" s="5">
         <v>3.2387354899999536</v>
       </c>
       <c r="D124" s="5">
         <v>6.0873907027374274</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>663.40454933000001</v>
       </c>
       <c r="C125" s="5">
         <v>4.0947873600000548</v>
       </c>
       <c r="D125" s="5">
         <v>7.7127890507243224</v>
       </c>
       <c r="E125" s="5">
         <v>5.9888181733806611</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>666.35097665000001</v>
       </c>
       <c r="C126" s="5">
         <v>2.946427319999998</v>
       </c>
       <c r="D126" s="5">
         <v>5.4617851572046128</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>669.81933865999997</v>
       </c>
       <c r="C127" s="5">
         <v>3.4683620099999644</v>
       </c>
       <c r="D127" s="5">
         <v>6.4279561791346085</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>673.78173265999999</v>
       </c>
       <c r="C128" s="5">
         <v>3.9623940000000175</v>
       </c>
       <c r="D128" s="5">
         <v>7.3343184959031804</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>674.54348404999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.76175138999997216</v>
       </c>
       <c r="D129" s="5">
         <v>1.3651410551127841</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>680.88664614000004</v>
       </c>
       <c r="C130" s="5">
         <v>6.343162090000078</v>
       </c>
       <c r="D130" s="5">
         <v>11.886678839819709</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>685.47950857000001</v>
       </c>
       <c r="C131" s="5">
         <v>4.5928624299999683</v>
       </c>
       <c r="D131" s="5">
         <v>8.4016568887510079</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>686.70448446</v>
       </c>
       <c r="C132" s="5">
         <v>1.2249758899999961</v>
       </c>
       <c r="D132" s="5">
         <v>2.165645148039097</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>690.88667811000005</v>
       </c>
       <c r="C133" s="5">
         <v>4.1821936500000447</v>
       </c>
       <c r="D133" s="5">
         <v>7.5581244271235803</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>691.54166000999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.65498189999993883</v>
       </c>
       <c r="D134" s="5">
         <v>1.1435876645458531</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>693.68424582</v>
       </c>
       <c r="C135" s="5">
         <v>2.1425858100000141</v>
       </c>
       <c r="D135" s="5">
         <v>3.7819435591014416</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>695.70880023999996</v>
       </c>
       <c r="C136" s="5">
         <v>2.0245544199999586</v>
       </c>
       <c r="D136" s="5">
         <v>3.5590329384637576</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>697.38527610000006</v>
       </c>
       <c r="C137" s="5">
         <v>1.676475860000096</v>
       </c>
       <c r="D137" s="5">
         <v>2.9303201172427462</v>
       </c>
       <c r="E137" s="5">
         <v>5.1221727080887014</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>696.17923226000005</v>
       </c>
       <c r="C138" s="5">
         <v>-1.2060438400000066</v>
       </c>
       <c r="D138" s="5">
         <v>-2.0556298402910622</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>695.67071858999998</v>
       </c>
       <c r="C139" s="5">
         <v>-0.50851367000007031</v>
       </c>
       <c r="D139" s="5">
         <v>-0.87300921384835251</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>694.97565669000005</v>
       </c>
       <c r="C140" s="5">
         <v>-0.69506189999992785</v>
       </c>
       <c r="D140" s="5">
         <v>-1.1923832559400216</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>690.46727920000001</v>
       </c>
       <c r="C141" s="5">
         <v>-4.5083774900000435</v>
       </c>
       <c r="D141" s="5">
         <v>-7.5126962718552681</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>688.78721416999997</v>
       </c>
       <c r="C142" s="5">
         <v>-1.680065030000037</v>
       </c>
       <c r="D142" s="5">
         <v>-2.8811140638184574</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>687.83000002000006</v>
       </c>
       <c r="C143" s="5">
         <v>-0.95721414999991339</v>
       </c>
       <c r="D143" s="5">
         <v>-1.6549637576166898</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>682.87066082000001</v>
       </c>
       <c r="C144" s="5">
         <v>-4.9593392000000449</v>
       </c>
       <c r="D144" s="5">
         <v>-8.3171552068977306</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>682.98959359000003</v>
       </c>
       <c r="C145" s="5">
         <v>0.1189327700000149</v>
       </c>
       <c r="D145" s="5">
         <v>0.20919937580961001</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>680.66009830999997</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3294952800000601</v>
       </c>
       <c r="D146" s="5">
         <v>-4.0169676105846097</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>676.99538994</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6647083699999712</v>
       </c>
       <c r="D147" s="5">
         <v>-6.2729322106990786</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>674.13731465000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8580752899999879</v>
       </c>
       <c r="D148" s="5">
         <v>-4.9500560747211981</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>673.02721406000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.1101005900000018</v>
       </c>
       <c r="D149" s="5">
         <v>-1.9582388560844488</v>
       </c>
       <c r="E149" s="5">
         <v>-3.4927697608154396</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>672.02716777000001</v>
       </c>
       <c r="C150" s="5">
         <v>-1.0000462900000002</v>
       </c>
       <c r="D150" s="5">
         <v>-1.7685713003047887</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>671.25817116999997</v>
       </c>
       <c r="C151" s="5">
         <v>-0.76899660000003678</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3645434825515168</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>670.73520972999995</v>
       </c>
       <c r="C152" s="5">
         <v>-0.52296144000001732</v>
       </c>
       <c r="D152" s="5">
         <v>-0.93089620048781851</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>670.96884824999995</v>
       </c>
       <c r="C153" s="5">
         <v>0.23363851999999952</v>
       </c>
       <c r="D153" s="5">
         <v>0.41880011209320944</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>671.57868109000003</v>
       </c>
       <c r="C154" s="5">
         <v>0.60983284000008098</v>
       </c>
       <c r="D154" s="5">
         <v>1.096129395018175</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>666.34588897000003</v>
       </c>
       <c r="C155" s="5">
         <v>-5.2327921199999992</v>
       </c>
       <c r="D155" s="5">
         <v>-8.9596628645676297</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>668.12143247999995</v>
       </c>
       <c r="C156" s="5">
         <v>1.7755435099999204</v>
       </c>
       <c r="D156" s="5">
         <v>3.2447960996216052</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>668.68170140999996</v>
       </c>
       <c r="C157" s="5">
         <v>0.56026893000000655</v>
       </c>
       <c r="D157" s="5">
         <v>1.0109423575951126</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>668.85413530999995</v>
       </c>
       <c r="C158" s="5">
         <v>0.17243389999998726</v>
       </c>
       <c r="D158" s="5">
         <v>0.30988496632158302</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>667.04384392999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.8102913799999669</v>
       </c>
       <c r="D159" s="5">
         <v>-3.199953164083269</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>668.53413640999997</v>
       </c>
       <c r="C160" s="5">
         <v>1.4902924799999937</v>
       </c>
       <c r="D160" s="5">
         <v>2.7142003626397626</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>667.94851598000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.58562042999994901</v>
       </c>
       <c r="D161" s="5">
         <v>-1.046122570135144</v>
       </c>
       <c r="E161" s="5">
         <v>-0.75460515918264193</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>666.19474436999997</v>
       </c>
       <c r="C162" s="5">
         <v>-1.753771610000058</v>
       </c>
       <c r="D162" s="5">
         <v>-3.1056273949004565</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>663.49850924999998</v>
       </c>
       <c r="C163" s="5">
         <v>-2.696235119999983</v>
       </c>
       <c r="D163" s="5">
         <v>-4.7499986173048399</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>660.79760917999999</v>
       </c>
       <c r="C164" s="5">
         <v>-2.7009000699999888</v>
       </c>
       <c r="D164" s="5">
         <v>-4.7769388061513869</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>662.67000455000004</v>
       </c>
       <c r="C165" s="5">
         <v>1.8723953700000493</v>
       </c>
       <c r="D165" s="5">
         <v>3.4537407387370544</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>662.90083718000005</v>
       </c>
       <c r="C166" s="5">
         <v>0.23083263000000898</v>
       </c>
       <c r="D166" s="5">
         <v>0.41880643596219347</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>662.60711190999996</v>
       </c>
       <c r="C167" s="5">
         <v>-0.29372527000009541</v>
       </c>
       <c r="D167" s="5">
         <v>-0.53041511142698505</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>664.97249720000002</v>
       </c>
       <c r="C168" s="5">
         <v>2.3653852900000629</v>
       </c>
       <c r="D168" s="5">
         <v>4.3688954452853368</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>663.89950341999997</v>
       </c>
       <c r="C169" s="5">
         <v>-1.0729937800000471</v>
       </c>
       <c r="D169" s="5">
         <v>-1.9192172861455026</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>664.33644347999996</v>
       </c>
       <c r="C170" s="5">
         <v>0.43694005999998353</v>
       </c>
       <c r="D170" s="5">
         <v>0.7926353184724455</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>664.82736956999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.4909260900000163</v>
       </c>
       <c r="D171" s="5">
         <v>0.89037952677160082</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>664.13319203000003</v>
       </c>
       <c r="C172" s="5">
         <v>-0.69417753999994147</v>
       </c>
       <c r="D172" s="5">
         <v>-1.2458058471770839</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>666.71329963000005</v>
       </c>
       <c r="C173" s="5">
         <v>2.5801076000000194</v>
       </c>
       <c r="D173" s="5">
         <v>4.7628226506239546</v>
       </c>
       <c r="E173" s="5">
         <v>-0.18492687990895318</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>668.53465999000002</v>
       </c>
       <c r="C174" s="5">
         <v>1.8213603599999715</v>
       </c>
       <c r="D174" s="5">
         <v>3.3279264482619197</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>670.56410741000002</v>
       </c>
       <c r="C175" s="5">
         <v>2.0294474199999968</v>
       </c>
       <c r="D175" s="5">
         <v>3.704238672030602</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>672.94811132999996</v>
       </c>
       <c r="C176" s="5">
         <v>2.384003919999941</v>
       </c>
       <c r="D176" s="5">
         <v>4.3506836954575023</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>674.33803660000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.3899252700000488</v>
       </c>
       <c r="D177" s="5">
         <v>2.5068628031160722</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>675.25893862999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.92090202999997928</v>
       </c>
       <c r="D178" s="5">
         <v>1.6511312775878029</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>676.55463110000005</v>
       </c>
       <c r="C179" s="5">
         <v>1.2956924700000627</v>
       </c>
       <c r="D179" s="5">
         <v>2.3270261290212924</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>680.58739835999995</v>
       </c>
       <c r="C180" s="5">
         <v>4.0327672599999005</v>
       </c>
       <c r="D180" s="5">
         <v>7.3921131067294255</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>681.64044216000002</v>
       </c>
       <c r="C181" s="5">
         <v>1.0530438000000686</v>
       </c>
       <c r="D181" s="5">
         <v>1.8725909329430523</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>682.92571476000001</v>
       </c>
       <c r="C182" s="5">
         <v>1.2852725999999848</v>
       </c>
       <c r="D182" s="5">
         <v>2.2862829019996811</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>686.45457279000004</v>
       </c>
       <c r="C183" s="5">
         <v>3.5288580300000376</v>
       </c>
       <c r="D183" s="5">
         <v>6.3800128370455234</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>687.66595095000002</v>
       </c>
       <c r="C184" s="5">
         <v>1.2113781599999811</v>
       </c>
       <c r="D184" s="5">
         <v>2.1383002210207946</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>690.16325839000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4973074399999859</v>
       </c>
       <c r="D185" s="5">
         <v>4.4459898484045857</v>
       </c>
       <c r="E185" s="5">
         <v>3.5172477844695349</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>693.61771607000003</v>
       </c>
       <c r="C186" s="5">
         <v>3.4544576800000186</v>
       </c>
       <c r="D186" s="5">
         <v>6.1744697921189529</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>695.36745697000003</v>
       </c>
       <c r="C187" s="5">
         <v>1.7497409000000061</v>
       </c>
       <c r="D187" s="5">
         <v>3.0695114250434585</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>697.34781747</v>
       </c>
       <c r="C188" s="5">
         <v>1.9803604999999607</v>
       </c>
       <c r="D188" s="5">
         <v>3.4715628310829194</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>700.21887894999998</v>
       </c>
       <c r="C189" s="5">
         <v>2.8710614799999803</v>
       </c>
       <c r="D189" s="5">
         <v>5.0539624205328426</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>701.70154413</v>
       </c>
       <c r="C190" s="5">
         <v>1.4826651800000263</v>
       </c>
       <c r="D190" s="5">
         <v>2.5707182819792784</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>703.61073833</v>
       </c>
       <c r="C191" s="5">
         <v>1.9091942000000017</v>
       </c>
       <c r="D191" s="5">
         <v>3.3142721764180649</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>707.48266642999999</v>
       </c>
       <c r="C192" s="5">
         <v>3.871928099999991</v>
       </c>
       <c r="D192" s="5">
         <v>6.8071041860887194</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>707.31648618999998</v>
       </c>
       <c r="C193" s="5">
         <v>-0.16618024000001697</v>
       </c>
       <c r="D193" s="5">
         <v>-0.28150352611100438</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>710.91046930000005</v>
       </c>
       <c r="C194" s="5">
         <v>3.5939831100000674</v>
       </c>
       <c r="D194" s="5">
         <v>6.2707022019088621</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>709.38601373999995</v>
       </c>
       <c r="C195" s="5">
         <v>-1.5244555600000922</v>
       </c>
       <c r="D195" s="5">
         <v>-2.5431117445293139</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>713.46272368999996</v>
       </c>
       <c r="C196" s="5">
         <v>4.0767099500000086</v>
       </c>
       <c r="D196" s="5">
         <v>7.1183783527704492</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>715.94652665000001</v>
       </c>
       <c r="C197" s="5">
         <v>2.4838029600000482</v>
       </c>
       <c r="D197" s="5">
         <v>4.258527892486752</v>
       </c>
       <c r="E197" s="5">
         <v>3.7358216257624033</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>718.48862193000002</v>
       </c>
       <c r="C198" s="5">
         <v>2.5420952800000123</v>
       </c>
       <c r="D198" s="5">
         <v>4.3450140808579674</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>720.62505008000005</v>
       </c>
       <c r="C199" s="5">
         <v>2.1364281500000288</v>
       </c>
       <c r="D199" s="5">
         <v>3.6271413734362046</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>724.14429527000004</v>
       </c>
       <c r="C200" s="5">
         <v>3.5192451899999924</v>
       </c>
       <c r="D200" s="5">
         <v>6.0203189983004224</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>727.46829628</v>
       </c>
       <c r="C201" s="5">
         <v>3.3240010099999608</v>
       </c>
       <c r="D201" s="5">
         <v>5.6495104697519949</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>730.16950863</v>
       </c>
       <c r="C202" s="5">
         <v>2.7012123499999916</v>
       </c>
       <c r="D202" s="5">
         <v>4.5479362452574223</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>733.93373713000005</v>
       </c>
       <c r="C203" s="5">
         <v>3.7642285000000584</v>
       </c>
       <c r="D203" s="5">
         <v>6.3647935329126826</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>733.99192019999998</v>
       </c>
       <c r="C204" s="5">
         <v>5.8183069999927284E-2</v>
       </c>
       <c r="D204" s="5">
         <v>9.5172262854892331E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>739.20399521000002</v>
       </c>
       <c r="C205" s="5">
         <v>5.212075010000035</v>
       </c>
       <c r="D205" s="5">
         <v>8.8620015420271425</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>748.59690565999995</v>
       </c>
       <c r="C206" s="5">
         <v>9.3929104499999312</v>
       </c>
       <c r="D206" s="5">
         <v>16.360255388655929</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>748.98325107999995</v>
       </c>
       <c r="C207" s="5">
         <v>0.38634541999999783</v>
       </c>
       <c r="D207" s="5">
         <v>0.62107222379450544</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>753.13377045000004</v>
       </c>
       <c r="C208" s="5">
         <v>4.1505193700000973</v>
       </c>
       <c r="D208" s="5">
         <v>6.8563139303879694</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>758.69152810000003</v>
       </c>
       <c r="C209" s="5">
         <v>5.557757649999985</v>
       </c>
       <c r="D209" s="5">
         <v>9.2238179975772319</v>
       </c>
       <c r="E209" s="5">
         <v>5.9704181609776086</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>755.65149461999999</v>
       </c>
       <c r="C210" s="5">
         <v>-3.0400334800000337</v>
       </c>
       <c r="D210" s="5">
         <v>-4.7037670126461428</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>761.77381763000005</v>
       </c>
       <c r="C211" s="5">
         <v>6.1223230100000592</v>
       </c>
       <c r="D211" s="5">
         <v>10.167616361287202</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>766.45966202</v>
       </c>
       <c r="C212" s="5">
         <v>4.6858443899999429</v>
       </c>
       <c r="D212" s="5">
         <v>7.6363937415350636</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>766.88796830000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.42830628000001525</v>
       </c>
       <c r="D213" s="5">
         <v>0.67263832306965199</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>769.62608259000001</v>
       </c>
       <c r="C214" s="5">
         <v>2.7381142899999986</v>
       </c>
       <c r="D214" s="5">
         <v>4.3696530604800721</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>772.99330244999999</v>
       </c>
       <c r="C215" s="5">
         <v>3.3672198599999774</v>
       </c>
       <c r="D215" s="5">
         <v>5.378361666944631</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>773.83077613</v>
       </c>
       <c r="C216" s="5">
         <v>0.83747368000001643</v>
       </c>
       <c r="D216" s="5">
         <v>1.3078748397958195</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>775.07991245999995</v>
       </c>
       <c r="C217" s="5">
         <v>1.2491363299999421</v>
       </c>
       <c r="D217" s="5">
         <v>1.9543596080918491</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>777.95633468000005</v>
       </c>
       <c r="C218" s="5">
         <v>2.8764222200001086</v>
       </c>
       <c r="D218" s="5">
         <v>4.5453881506408722</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>780.06541562999996</v>
       </c>
       <c r="C219" s="5">
         <v>2.1090809499999068</v>
       </c>
       <c r="D219" s="5">
         <v>3.3022135376469919</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>782.36779258000001</v>
       </c>
       <c r="C220" s="5">
         <v>2.3023769500000526</v>
       </c>
       <c r="D220" s="5">
         <v>3.5998864022062538</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>784.45096433000003</v>
       </c>
       <c r="C221" s="5">
         <v>2.0831717500000195</v>
       </c>
       <c r="D221" s="5">
         <v>3.2423900870119926</v>
       </c>
       <c r="E221" s="5">
         <v>3.3952450074814511</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>788.76824429999999</v>
       </c>
       <c r="C222" s="5">
         <v>4.3172799699999587</v>
       </c>
       <c r="D222" s="5">
         <v>6.8079051254870349</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>790.84457633</v>
       </c>
       <c r="C223" s="5">
         <v>2.0763320300000032</v>
       </c>
       <c r="D223" s="5">
         <v>3.2049849287113519</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>789.53491969000004</v>
       </c>
       <c r="C224" s="5">
         <v>-1.3096566399999574</v>
       </c>
       <c r="D224" s="5">
         <v>-1.9692269712313082</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>789.06619861000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.46872108000002299</v>
       </c>
       <c r="D225" s="5">
         <v>-0.71007927139581373</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>790.61945258000003</v>
       </c>
       <c r="C226" s="5">
         <v>1.5532539700000143</v>
       </c>
       <c r="D226" s="5">
         <v>2.3879080114066031</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>790.42065947000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19879310999999689</v>
       </c>
       <c r="D227" s="5">
         <v>-0.30131071277038624</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>791.36613437999995</v>
       </c>
       <c r="C228" s="5">
         <v>0.94547490999991624</v>
       </c>
       <c r="D228" s="5">
         <v>1.4448812305723591</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>792.71123519000002</v>
       </c>
       <c r="C229" s="5">
         <v>1.3451008100000763</v>
       </c>
       <c r="D229" s="5">
         <v>2.0588401086937269</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>795.15961530000004</v>
       </c>
       <c r="C230" s="5">
         <v>2.4483801100000164</v>
       </c>
       <c r="D230" s="5">
         <v>3.7699521828835181</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>793.73219243999995</v>
       </c>
       <c r="C231" s="5">
         <v>-1.4274228600000924</v>
       </c>
       <c r="D231" s="5">
         <v>-2.133026114393699</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>792.94529913999997</v>
       </c>
       <c r="C232" s="5">
         <v>-0.78689329999997426</v>
       </c>
       <c r="D232" s="5">
         <v>-1.1831952863675776</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>791.01712717999999</v>
       </c>
       <c r="C233" s="5">
         <v>-1.928171959999986</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8792789233313298</v>
       </c>
       <c r="E233" s="5">
         <v>0.83703929863967463</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>785.33415950999995</v>
       </c>
       <c r="C234" s="5">
         <v>-5.6829676700000391</v>
       </c>
       <c r="D234" s="5">
         <v>-8.2886227303914488</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>779.71589702000006</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6182624899998928</v>
       </c>
       <c r="D235" s="5">
         <v>-8.2549152222512685</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>776.60976101999995</v>
       </c>
       <c r="C236" s="5">
         <v>-3.1061360000001059</v>
       </c>
       <c r="D236" s="5">
         <v>-4.6770505212192397</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>775.23362415999998</v>
       </c>
       <c r="C237" s="5">
         <v>-1.3761368599999741</v>
       </c>
       <c r="D237" s="5">
         <v>-2.1057743336572399</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>775.10676129000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.1268628699999681</v>
       </c>
       <c r="D238" s="5">
         <v>-0.19619698513874129</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>772.44541460000005</v>
       </c>
       <c r="C239" s="5">
         <v>-2.6613466899999594</v>
       </c>
       <c r="D239" s="5">
         <v>-4.0433030448311591</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>772.27520099000003</v>
       </c>
       <c r="C240" s="5">
         <v>-0.17021361000001889</v>
       </c>
       <c r="D240" s="5">
         <v>-0.26410793420027501</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>771.49417677999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.78102421000005506</v>
       </c>
       <c r="D241" s="5">
         <v>-1.2068669659750952</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>771.07470335000005</v>
       </c>
       <c r="C242" s="5">
         <v>-0.41947342999992543</v>
       </c>
       <c r="D242" s="5">
         <v>-0.65051113263399074</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>771.36647017999996</v>
       </c>
       <c r="C243" s="5">
         <v>0.29176682999991499</v>
       </c>
       <c r="D243" s="5">
         <v>0.45501397579656988</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>771.71956626999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.35309609000000819</v>
       </c>
       <c r="D244" s="5">
         <v>0.55068987232727018</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>772.99913773000003</v>
       </c>
       <c r="C245" s="5">
         <v>1.2795714600000565</v>
       </c>
       <c r="D245" s="5">
         <v>2.0079394863062205</v>
       </c>
       <c r="E245" s="5">
         <v>-2.2778254516731655</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>774.99057054000002</v>
       </c>
       <c r="C246" s="5">
         <v>1.9914328099999921</v>
       </c>
       <c r="D246" s="5">
         <v>3.1356730537195565</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>775.23063943</v>
       </c>
       <c r="C247" s="5">
         <v>0.240068889999975</v>
       </c>
       <c r="D247" s="5">
         <v>0.3723580683081984</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>780.18642532000001</v>
       </c>
       <c r="C248" s="5">
         <v>4.9557858900000156</v>
       </c>
       <c r="D248" s="5">
         <v>7.9467391235346074</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>780.66297004</v>
       </c>
       <c r="C249" s="5">
         <v>0.47654471999999259</v>
       </c>
       <c r="D249" s="5">
         <v>0.73543793511470223</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>783.60306914</v>
       </c>
       <c r="C250" s="5">
         <v>2.9400990999999976</v>
       </c>
       <c r="D250" s="5">
         <v>4.6141872947365936</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>785.16042286000004</v>
       </c>
       <c r="C251" s="5">
         <v>1.5573537200000374</v>
       </c>
       <c r="D251" s="5">
         <v>2.4111547155428292</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>786.81853263999994</v>
       </c>
       <c r="C252" s="5">
         <v>1.6581097799999043</v>
       </c>
       <c r="D252" s="5">
         <v>2.563814710950818</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>788.05719873999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.2386661000000458</v>
       </c>
       <c r="D253" s="5">
         <v>1.9055690904292488</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>787.80389262000006</v>
       </c>
       <c r="C254" s="5">
         <v>-0.2533061199999338</v>
       </c>
       <c r="D254" s="5">
         <v>-0.38503619370021669</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>794.78462102000003</v>
       </c>
       <c r="C255" s="5">
         <v>6.9807283999999754</v>
       </c>
       <c r="D255" s="5">
         <v>11.167027003308361</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>796.07354048000002</v>
       </c>
       <c r="C256" s="5">
         <v>1.2889194599999882</v>
       </c>
       <c r="D256" s="5">
         <v>1.9635180814671083</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>797.85231022999994</v>
       </c>
       <c r="C257" s="5">
         <v>1.778769749999924</v>
       </c>
       <c r="D257" s="5">
         <v>2.714513021880971</v>
       </c>
       <c r="E257" s="5">
         <v>3.2151617365297591</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>798.87775453999996</v>
       </c>
       <c r="C258" s="5">
         <v>1.0254443100000117</v>
       </c>
       <c r="D258" s="5">
         <v>1.5532562287935425</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>801.67541335999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.7976588200000378</v>
       </c>
       <c r="D259" s="5">
         <v>4.2842774910931913</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>805.12823463999996</v>
       </c>
       <c r="C260" s="5">
         <v>3.4528212799999665</v>
       </c>
       <c r="D260" s="5">
         <v>5.2926147828741943</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>810.29238392000002</v>
       </c>
       <c r="C261" s="5">
         <v>5.1641492800000606</v>
       </c>
       <c r="D261" s="5">
         <v>7.9743005523765342</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>809.91802574999997</v>
       </c>
       <c r="C262" s="5">
         <v>-0.37435817000005045</v>
       </c>
       <c r="D262" s="5">
         <v>-0.55299798769490316</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>810.38639605000003</v>
       </c>
       <c r="C263" s="5">
         <v>0.46837030000006052</v>
       </c>
       <c r="D263" s="5">
         <v>0.69616361001429983</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>813.99061423000001</v>
       </c>
       <c r="C264" s="5">
         <v>3.6042181799999753</v>
       </c>
       <c r="D264" s="5">
         <v>5.4695429755313052</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>817.11782606999998</v>
       </c>
       <c r="C265" s="5">
         <v>3.1272118399999727</v>
       </c>
       <c r="D265" s="5">
         <v>4.7088654341358893</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>819.61449166</v>
       </c>
       <c r="C266" s="5">
         <v>2.4966655900000205</v>
       </c>
       <c r="D266" s="5">
         <v>3.7287924455518651</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>819.15554856000006</v>
       </c>
       <c r="C267" s="5">
         <v>-0.45894309999994221</v>
       </c>
       <c r="D267" s="5">
         <v>-0.66987441688456384</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>821.01048542000001</v>
       </c>
       <c r="C268" s="5">
         <v>1.8549368599999525</v>
       </c>
       <c r="D268" s="5">
         <v>2.7514399195280204</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>824.61118198999998</v>
       </c>
       <c r="C269" s="5">
         <v>3.6006965699999682</v>
       </c>
       <c r="D269" s="5">
         <v>5.3916471022129819</v>
       </c>
       <c r="E269" s="5">
         <v>3.3538627910078</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>829.32920091999995</v>
       </c>
       <c r="C270" s="5">
         <v>4.7180189299999711</v>
       </c>
       <c r="D270" s="5">
         <v>7.0860381460294608</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>830.43848089999994</v>
       </c>
       <c r="C271" s="5">
         <v>1.1092799799999966</v>
       </c>
       <c r="D271" s="5">
         <v>1.6169361897081735</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>833.56215836000001</v>
       </c>
       <c r="C272" s="5">
         <v>3.1236774600000672</v>
       </c>
       <c r="D272" s="5">
         <v>4.6083380253788331</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>835.33127377000005</v>
       </c>
       <c r="C273" s="5">
         <v>1.7691154100000404</v>
       </c>
       <c r="D273" s="5">
         <v>2.5767671821878446</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>838.76544091999995</v>
       </c>
       <c r="C274" s="5">
         <v>3.4341671499998938</v>
       </c>
       <c r="D274" s="5">
         <v>5.0464656197866775</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>842.11027163000006</v>
       </c>
       <c r="C275" s="5">
         <v>3.3448307100001102</v>
       </c>
       <c r="D275" s="5">
         <v>4.891727393806411</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>844.67421793000005</v>
       </c>
       <c r="C276" s="5">
         <v>2.5639462999999978</v>
       </c>
       <c r="D276" s="5">
         <v>3.7154089781020749</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>849.60578986999997</v>
       </c>
       <c r="C277" s="5">
         <v>4.9315719399999125</v>
       </c>
       <c r="D277" s="5">
         <v>7.2355293377540875</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>853.72358885999995</v>
       </c>
       <c r="C278" s="5">
         <v>4.117798989999983</v>
       </c>
       <c r="D278" s="5">
         <v>5.9736313242386485</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>857.70773878</v>
       </c>
       <c r="C279" s="5">
         <v>3.9841499200000499</v>
       </c>
       <c r="D279" s="5">
         <v>5.7461504093130111</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>863.42532166000001</v>
       </c>
       <c r="C280" s="5">
         <v>5.717582880000009</v>
       </c>
       <c r="D280" s="5">
         <v>8.2992451935481668</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>865.29669445000002</v>
       </c>
       <c r="C281" s="5">
         <v>1.8713727900000094</v>
       </c>
       <c r="D281" s="5">
         <v>2.6320876936138937</v>
       </c>
       <c r="E281" s="5">
         <v>4.933902589316741</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>865.50357385999996</v>
       </c>
       <c r="C282" s="5">
         <v>0.20687940999994225</v>
       </c>
       <c r="D282" s="5">
         <v>0.2872794978394877</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>869.69724580000002</v>
       </c>
       <c r="C283" s="5">
         <v>4.1936719400000584</v>
       </c>
       <c r="D283" s="5">
         <v>5.9719072237588211</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>872.45052021000004</v>
       </c>
       <c r="C284" s="5">
         <v>2.7532744100000173</v>
       </c>
       <c r="D284" s="5">
         <v>3.8657913787168763</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>876.77116457</v>
       </c>
       <c r="C285" s="5">
         <v>4.3206443599999602</v>
       </c>
       <c r="D285" s="5">
         <v>6.1073399792623384</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>880.35810764999997</v>
       </c>
       <c r="C286" s="5">
         <v>3.5869430799999691</v>
       </c>
       <c r="D286" s="5">
         <v>5.0212831312604012</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>883.57790179999995</v>
       </c>
       <c r="C287" s="5">
         <v>3.2197941499999843</v>
       </c>
       <c r="D287" s="5">
         <v>4.4782114667675899</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>887.08631971</v>
       </c>
       <c r="C288" s="5">
         <v>3.5084179100000483</v>
       </c>
       <c r="D288" s="5">
         <v>4.8702813934730527</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>889.99717899999996</v>
       </c>
       <c r="C289" s="5">
         <v>2.9108592899999621</v>
       </c>
       <c r="D289" s="5">
         <v>4.0094930327036593</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>894.35202033999997</v>
       </c>
       <c r="C290" s="5">
         <v>4.3548413400000072</v>
       </c>
       <c r="D290" s="5">
         <v>6.0323404935501479</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>895.97732550000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.625305160000039</v>
       </c>
       <c r="D291" s="5">
         <v>2.2026885545983088</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>901.52010470000005</v>
       </c>
       <c r="C292" s="5">
         <v>5.5427792000000409</v>
       </c>
       <c r="D292" s="5">
         <v>7.6814181495180822</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>903.38339483000004</v>
       </c>
       <c r="C293" s="5">
         <v>1.8632901299999958</v>
       </c>
       <c r="D293" s="5">
         <v>2.5085867484901936</v>
       </c>
       <c r="E293" s="5">
         <v>4.4015770110168662</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>906.16815337000003</v>
       </c>
       <c r="C294" s="5">
         <v>2.7847585399999844</v>
       </c>
       <c r="D294" s="5">
         <v>3.7624696396548085</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>910.87852666000003</v>
       </c>
       <c r="C295" s="5">
         <v>4.7103732900000068</v>
       </c>
       <c r="D295" s="5">
         <v>6.419208933778453</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>914.85532198999999</v>
       </c>
       <c r="C296" s="5">
         <v>3.976795329999959</v>
       </c>
       <c r="D296" s="5">
         <v>5.3667193146478054</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>917.28632640000001</v>
       </c>
       <c r="C297" s="5">
         <v>2.4310044100000141</v>
       </c>
       <c r="D297" s="5">
         <v>3.2357246069530055</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>920.22946753999997</v>
       </c>
       <c r="C298" s="5">
         <v>2.9431411399999661</v>
       </c>
       <c r="D298" s="5">
         <v>3.91891333729808</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>923.14877994000005</v>
       </c>
       <c r="C299" s="5">
         <v>2.9193124000000807</v>
       </c>
       <c r="D299" s="5">
         <v>3.8739788302171396</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>925.69164330000001</v>
       </c>
       <c r="C300" s="5">
         <v>2.5428633599999557</v>
       </c>
       <c r="D300" s="5">
         <v>3.3560056795816084</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>928.05352019999998</v>
       </c>
       <c r="C301" s="5">
         <v>2.3618768999999702</v>
       </c>
       <c r="D301" s="5">
         <v>3.1051007791335961</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>931.15396911000005</v>
       </c>
       <c r="C302" s="5">
         <v>3.1004489100000683</v>
       </c>
       <c r="D302" s="5">
         <v>4.0834590778193514</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>934.62047486999995</v>
       </c>
       <c r="C303" s="5">
         <v>3.4665057599999045</v>
       </c>
       <c r="D303" s="5">
         <v>4.559983379476229</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>937.83084135000001</v>
       </c>
       <c r="C304" s="5">
         <v>3.2103664800000615</v>
       </c>
       <c r="D304" s="5">
         <v>4.2007003489211936</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>942.16534358000001</v>
       </c>
       <c r="C305" s="5">
         <v>4.3345022299999982</v>
       </c>
       <c r="D305" s="5">
         <v>5.6893855544994709</v>
       </c>
       <c r="E305" s="5">
         <v>4.2929667483314837</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>944.91092112000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.7455775399999993</v>
       </c>
       <c r="D306" s="5">
         <v>3.5535328387817922</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>948.71872967000002</v>
       </c>
       <c r="C307" s="5">
         <v>3.8078085500000043</v>
       </c>
       <c r="D307" s="5">
         <v>4.9444007980854687</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>951.69095540000001</v>
       </c>
       <c r="C308" s="5">
         <v>2.972225729999991</v>
       </c>
       <c r="D308" s="5">
         <v>3.8249208254943712</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>955.29134189000001</v>
       </c>
       <c r="C309" s="5">
         <v>3.6003864900000053</v>
       </c>
       <c r="D309" s="5">
         <v>4.635437937885567</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>959.79136308</v>
       </c>
       <c r="C310" s="5">
         <v>4.500021189999984</v>
       </c>
       <c r="D310" s="5">
         <v>5.8015306400456934</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>963.89926620000006</v>
       </c>
       <c r="C311" s="5">
         <v>4.10790312000006</v>
       </c>
       <c r="D311" s="5">
         <v>5.2586378963457081</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>968.17056327</v>
       </c>
       <c r="C312" s="5">
         <v>4.271297069999946</v>
       </c>
       <c r="D312" s="5">
         <v>5.4490550389661774</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>970.86660277999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.6960395099999914</v>
       </c>
       <c r="D313" s="5">
         <v>3.3932660949464122</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>974.22380946999999</v>
       </c>
       <c r="C314" s="5">
         <v>3.3572066899999982</v>
       </c>
       <c r="D314" s="5">
         <v>4.2293738374357348</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>977.46343869999998</v>
       </c>
       <c r="C315" s="5">
         <v>3.2396292299999914</v>
       </c>
       <c r="D315" s="5">
         <v>4.0642099902420625</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>979.33224913000004</v>
       </c>
       <c r="C316" s="5">
         <v>1.8688104300000532</v>
       </c>
       <c r="D316" s="5">
         <v>2.3185573959176198</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>983.43711451000001</v>
       </c>
       <c r="C317" s="5">
         <v>4.1048653799999784</v>
       </c>
       <c r="D317" s="5">
         <v>5.1473813109857547</v>
       </c>
       <c r="E317" s="5">
         <v>4.3805231439714376</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>987.01344650999999</v>
       </c>
       <c r="C318" s="5">
         <v>3.5763319999999794</v>
       </c>
       <c r="D318" s="5">
         <v>4.4522258699930761</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>990.21566344999997</v>
       </c>
       <c r="C319" s="5">
         <v>3.2022169399999711</v>
       </c>
       <c r="D319" s="5">
         <v>3.9634469550186902</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>990.96129566000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.74563221000005342</v>
       </c>
       <c r="D320" s="5">
         <v>0.90735144286286928</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>995.83747787000004</v>
       </c>
       <c r="C321" s="5">
         <v>4.8761822100000245</v>
       </c>
       <c r="D321" s="5">
         <v>6.0672457228680976</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>996.76888507000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.93140719999996691</v>
       </c>
       <c r="D322" s="5">
         <v>1.1281521217019863</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>998.58356774000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.8146826700000247</v>
       </c>
       <c r="D323" s="5">
         <v>2.2066868663201067</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1006.9316447</v>
       </c>
       <c r="C324" s="5">
         <v>8.3480769599999576</v>
       </c>
       <c r="D324" s="5">
         <v>10.506262956448742</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1008.5122774</v>
       </c>
       <c r="C325" s="5">
         <v>1.5806327000000238</v>
       </c>
       <c r="D325" s="5">
         <v>1.9000506804348172</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1012.1922221999999</v>
       </c>
       <c r="C326" s="5">
         <v>3.6799447999999302</v>
       </c>
       <c r="D326" s="5">
         <v>4.4676137849145592</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1013.1782115</v>
       </c>
       <c r="C327" s="5">
         <v>0.98598930000002838</v>
       </c>
       <c r="D327" s="5">
         <v>1.1752183323851861</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1014.8198556999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.6416441999999734</v>
       </c>
       <c r="D328" s="5">
         <v>1.9617711881644739</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1017.1777732</v>
       </c>
       <c r="C329" s="5">
         <v>2.3579175000000987</v>
       </c>
       <c r="D329" s="5">
         <v>2.8240885796719351</v>
       </c>
       <c r="E329" s="5">
         <v>3.4308913292144139</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1021.471463</v>
       </c>
       <c r="C330" s="5">
         <v>4.2936897999999246</v>
       </c>
       <c r="D330" s="5">
         <v>5.1846868904762644</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1023.8052858</v>
       </c>
       <c r="C331" s="5">
         <v>2.3338228000000072</v>
       </c>
       <c r="D331" s="5">
         <v>2.7764354070924702</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1027.3317907000001</v>
       </c>
       <c r="C332" s="5">
         <v>3.5265049000000772</v>
       </c>
       <c r="D332" s="5">
         <v>4.2126215651525634</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1030.3070929999999</v>
       </c>
       <c r="C333" s="5">
         <v>2.9753022999998393</v>
       </c>
       <c r="D333" s="5">
         <v>3.5312710163970973</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1034.1645315999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.8574386000000231</v>
       </c>
       <c r="D334" s="5">
         <v>4.5864423084306161</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1035.8685011</v>
       </c>
       <c r="C335" s="5">
         <v>1.7039695000000847</v>
       </c>
       <c r="D335" s="5">
         <v>1.995229573744739</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1038.2466523000001</v>
       </c>
       <c r="C336" s="5">
         <v>2.3781512000000475</v>
       </c>
       <c r="D336" s="5">
         <v>2.7900192977456051</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1040.3103315000001</v>
       </c>
       <c r="C337" s="5">
         <v>2.0636792000000241</v>
       </c>
       <c r="D337" s="5">
         <v>2.4114382373182863</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1043.4049255</v>
       </c>
       <c r="C338" s="5">
         <v>3.0945939999999155</v>
       </c>
       <c r="D338" s="5">
         <v>3.6286049058528835</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1047.3009821000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.8960566000000654</v>
       </c>
       <c r="D339" s="5">
         <v>4.5739564006169298</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1049.0487419000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.7477598000000398</v>
       </c>
       <c r="D340" s="5">
         <v>2.0210708412812917</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1052.3282432999999</v>
       </c>
       <c r="C341" s="5">
         <v>3.2795013999998446</v>
       </c>
       <c r="D341" s="5">
         <v>3.8165783759568805</v>
       </c>
       <c r="E341" s="5">
         <v>3.4556860193098782</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1056.7483118</v>
       </c>
       <c r="C342" s="5">
         <v>4.4200685000000703</v>
       </c>
       <c r="D342" s="5">
         <v>5.1584155962530298</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1060.8482893</v>
       </c>
       <c r="C343" s="5">
         <v>4.0999775000000227</v>
       </c>
       <c r="D343" s="5">
         <v>4.7564113267118735</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1064.6995798</v>
       </c>
       <c r="C344" s="5">
         <v>3.8512905000000046</v>
       </c>
       <c r="D344" s="5">
         <v>4.444512555618374</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1067.6691106000001</v>
       </c>
       <c r="C345" s="5">
         <v>2.9695308000000296</v>
       </c>
       <c r="D345" s="5">
         <v>3.3987157602635154</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1072.5860044999999</v>
       </c>
       <c r="C346" s="5">
         <v>4.9168938999998772</v>
       </c>
       <c r="D346" s="5">
         <v>5.6684588071537201</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1077.4036163000001</v>
       </c>
       <c r="C347" s="5">
         <v>4.8176118000001225</v>
       </c>
       <c r="D347" s="5">
         <v>5.525067127559069</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1079.8203311</v>
       </c>
       <c r="C348" s="5">
         <v>2.4167147999999088</v>
       </c>
       <c r="D348" s="5">
         <v>2.7251668756378855</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1084.9202783999999</v>
       </c>
       <c r="C349" s="5">
         <v>5.0999472999999398</v>
       </c>
       <c r="D349" s="5">
         <v>5.8171153891679372</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1086.6381248</v>
       </c>
       <c r="C350" s="5">
         <v>1.7178464000000986</v>
       </c>
       <c r="D350" s="5">
         <v>1.916696451953448</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1091.3159026999999</v>
       </c>
       <c r="C351" s="5">
         <v>4.67777789999991</v>
       </c>
       <c r="D351" s="5">
         <v>5.2898596904767947</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1094.7170392</v>
       </c>
       <c r="C352" s="5">
         <v>3.4011365000001206</v>
       </c>
       <c r="D352" s="5">
         <v>3.8046310434745934</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1096.4322927999999</v>
       </c>
       <c r="C353" s="5">
         <v>1.715253599999869</v>
       </c>
       <c r="D353" s="5">
         <v>1.8965038203334617</v>
       </c>
       <c r="E353" s="5">
         <v>4.1910924448529396</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1099.8928765000001</v>
       </c>
       <c r="C354" s="5">
         <v>3.4605837000001429</v>
       </c>
       <c r="D354" s="5">
         <v>3.8539104881110786</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1105.0937517</v>
       </c>
       <c r="C355" s="5">
         <v>5.2008751999999276</v>
       </c>
       <c r="D355" s="5">
         <v>5.8241548101954255</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1107.7448362</v>
       </c>
       <c r="C356" s="5">
         <v>2.6510845000000245</v>
       </c>
       <c r="D356" s="5">
         <v>2.917050242126229</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1111.6223828</v>
       </c>
       <c r="C357" s="5">
         <v>3.8775465999999597</v>
       </c>
       <c r="D357" s="5">
         <v>4.2822956725578898</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1114.2371991</v>
       </c>
       <c r="C358" s="5">
         <v>2.6148163000000295</v>
       </c>
       <c r="D358" s="5">
         <v>2.8595090085681507</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1116.8719211</v>
       </c>
       <c r="C359" s="5">
         <v>2.6347220000000107</v>
       </c>
       <c r="D359" s="5">
         <v>2.8747115935730427</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1122.7132601000001</v>
       </c>
       <c r="C360" s="5">
         <v>5.8413390000000618</v>
       </c>
       <c r="D360" s="5">
         <v>6.459826194279672</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1127.8720608000001</v>
       </c>
       <c r="C361" s="5">
         <v>5.1588007000000289</v>
       </c>
       <c r="D361" s="5">
         <v>5.6554341992700374</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1128.4651289999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.59306819999983418</v>
       </c>
       <c r="D362" s="5">
         <v>0.63282326440130543</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1131.7281453000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.2630163000001176</v>
       </c>
       <c r="D363" s="5">
         <v>3.5255816082182312</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1137.7246313999999</v>
       </c>
       <c r="C364" s="5">
         <v>5.9964860999998564</v>
       </c>
       <c r="D364" s="5">
         <v>6.5468284928902554</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1139.9690060999999</v>
       </c>
       <c r="C365" s="5">
         <v>2.2443746999999803</v>
       </c>
       <c r="D365" s="5">
         <v>2.393078018402961</v>
       </c>
       <c r="E365" s="5">
         <v>3.9707616772959753</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1146.6043847000001</v>
       </c>
       <c r="C366" s="5">
         <v>6.6353786000001946</v>
       </c>
       <c r="D366" s="5">
         <v>7.2128038074255718</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1147.9229507</v>
       </c>
       <c r="C367" s="5">
         <v>1.3185659999999189</v>
       </c>
       <c r="D367" s="5">
         <v>1.388731264410481</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1142.4545441</v>
       </c>
       <c r="C368" s="5">
         <v>-5.4684065999999802</v>
       </c>
       <c r="D368" s="5">
         <v>-5.5690658805089281</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1006.3220146</v>
       </c>
       <c r="C369" s="5">
         <v>-136.13252950000003</v>
       </c>
       <c r="D369" s="5">
         <v>-78.183929434138093</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1030.6366515</v>
       </c>
       <c r="C370" s="5">
         <v>24.314636899999982</v>
       </c>
       <c r="D370" s="5">
         <v>33.17518561677992</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1057.7563755000001</v>
       </c>
       <c r="C371" s="5">
         <v>27.119724000000133</v>
       </c>
       <c r="D371" s="5">
         <v>36.571734992412843</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1069.8294358999999</v>
       </c>
       <c r="C372" s="5">
         <v>12.073060399999804</v>
       </c>
       <c r="D372" s="5">
         <v>14.589994287492702</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1082.0229684000001</v>
       </c>
       <c r="C373" s="5">
         <v>12.193532500000174</v>
       </c>
       <c r="D373" s="5">
         <v>14.567975610698713</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1089.1656817999999</v>
       </c>
       <c r="C374" s="5">
         <v>7.1427133999998205</v>
       </c>
       <c r="D374" s="5">
         <v>8.215539477432344</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1102.2869129000001</v>
       </c>
       <c r="C375" s="5">
         <v>13.121231100000159</v>
       </c>
       <c r="D375" s="5">
         <v>15.453852331583985</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1108.3212160999999</v>
       </c>
       <c r="C376" s="5">
         <v>6.0343031999998402</v>
       </c>
       <c r="D376" s="5">
         <v>6.7706649360478988</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1115.9317183000001</v>
       </c>
       <c r="C377" s="5">
         <v>7.6105022000001554</v>
       </c>
       <c r="D377" s="5">
         <v>8.558466408339104</v>
       </c>
       <c r="E377" s="5">
         <v>-2.1085913451484917</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1119.9724847</v>
       </c>
       <c r="C378" s="5">
         <v>4.0407663999999386</v>
       </c>
       <c r="D378" s="5">
         <v>4.4327648787229057</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1117.7150125999999</v>
       </c>
       <c r="C379" s="5">
         <v>-2.2574721000000864</v>
       </c>
       <c r="D379" s="5">
         <v>-2.3921441132531918</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1132.7156755999999</v>
       </c>
       <c r="C380" s="5">
         <v>15.000663000000031</v>
       </c>
       <c r="D380" s="5">
         <v>17.348601533073271</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1144.9911027000001</v>
       </c>
       <c r="C381" s="5">
         <v>12.275427100000115</v>
       </c>
       <c r="D381" s="5">
         <v>13.808425370343258</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1155.4592564</v>
       </c>
       <c r="C382" s="5">
         <v>10.468153699999903</v>
       </c>
       <c r="D382" s="5">
         <v>11.539909931073101</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1165.7579883000001</v>
       </c>
       <c r="C383" s="5">
         <v>10.298731900000121</v>
       </c>
       <c r="D383" s="5">
         <v>11.235950095334623</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1183.5625341</v>
       </c>
       <c r="C384" s="5">
         <v>17.804545799999914</v>
       </c>
       <c r="D384" s="5">
         <v>19.948192217857795</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1189.2554517999999</v>
       </c>
       <c r="C385" s="5">
         <v>5.6929176999999527</v>
       </c>
       <c r="D385" s="5">
         <v>5.9271538891811471</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1193.8484821</v>
       </c>
       <c r="C386" s="5">
         <v>4.5930303000000094</v>
       </c>
       <c r="D386" s="5">
         <v>4.7342499890072887</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1214.1208538999999</v>
       </c>
       <c r="C387" s="5">
         <v>20.272371799999974</v>
       </c>
       <c r="D387" s="5">
         <v>22.391845986777813</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1221.3599609</v>
       </c>
       <c r="C388" s="5">
         <v>7.2391070000001037</v>
       </c>
       <c r="D388" s="5">
         <v>7.3942724229680179</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1229.2014512999999</v>
       </c>
       <c r="C389" s="5">
         <v>7.8414903999998842</v>
       </c>
       <c r="D389" s="5">
         <v>7.9823135268126011</v>
       </c>
       <c r="E389" s="5">
         <v>10.150238687771495</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1230.9610513</v>
       </c>
       <c r="C390" s="5">
         <v>1.7596000000000913</v>
       </c>
       <c r="D390" s="5">
         <v>1.7313875503963683</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1242.4763467</v>
       </c>
       <c r="C391" s="5">
         <v>11.515295400000014</v>
       </c>
       <c r="D391" s="5">
         <v>11.821629448326121</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1248.6222338</v>
       </c>
       <c r="C392" s="5">
         <v>6.1458870999999817</v>
       </c>
       <c r="D392" s="5">
         <v>6.0999578424753675</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1262.4373083999999</v>
       </c>
       <c r="C393" s="5">
         <v>13.815074599999889</v>
       </c>
       <c r="D393" s="5">
         <v>14.115616124715125</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1266.4752734000001</v>
       </c>
       <c r="C394" s="5">
         <v>4.037965000000213</v>
       </c>
       <c r="D394" s="5">
         <v>3.9065040968512044</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1271.2723066999999</v>
       </c>
       <c r="C395" s="5">
         <v>4.7970332999998391</v>
       </c>
       <c r="D395" s="5">
         <v>4.6411386272899868</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1292.5712542000001</v>
       </c>
       <c r="C396" s="5">
         <v>21.298947500000168</v>
       </c>
       <c r="D396" s="5">
         <v>22.064923230809331</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1301.5808649000001</v>
       </c>
       <c r="C397" s="5">
         <v>9.0096106999999392</v>
       </c>
       <c r="D397" s="5">
         <v>8.6925913475221162</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1303.7992870999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.2184221999998499</v>
       </c>
       <c r="D398" s="5">
         <v>2.0645695127563535</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1309.3412518</v>
       </c>
       <c r="C399" s="5">
         <v>5.5419647000001078</v>
       </c>
       <c r="D399" s="5">
         <v>5.2217061770050588</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1313.8530757000001</v>
       </c>
       <c r="C400" s="5">
         <v>4.5118239000000813</v>
       </c>
       <c r="D400" s="5">
         <v>4.2143236696431385</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1316.4429192</v>
       </c>
       <c r="C401" s="5">
         <v>2.5898434999999154</v>
       </c>
       <c r="D401" s="5">
         <v>2.3912323055513163</v>
       </c>
       <c r="E401" s="5">
         <v>7.0974100956139985</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1324.6922721000001</v>
       </c>
       <c r="C402" s="5">
         <v>8.2493529000000763</v>
       </c>
       <c r="D402" s="5">
         <v>7.7843329683819018</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1329.0232083000001</v>
       </c>
       <c r="C403" s="5">
         <v>4.3309361999999965</v>
       </c>
       <c r="D403" s="5">
         <v>3.9945898144659875</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1335.8116302000001</v>
       </c>
       <c r="C404" s="5">
         <v>6.788421900000003</v>
       </c>
       <c r="D404" s="5">
         <v>6.3045526833926724</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1335.7160143000001</v>
       </c>
       <c r="C405" s="5">
         <v>-9.5615899999984322E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-8.5860848387153688E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1338.8521427000001</v>
       </c>
       <c r="C406" s="5">
         <v>3.1361283999999614</v>
       </c>
       <c r="D406" s="5">
         <v>2.8541503554143421</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1346.6679615</v>
       </c>
       <c r="C407" s="5">
         <v>7.8158187999999882</v>
       </c>
       <c r="D407" s="5">
         <v>7.2345960061650727</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1341.189038</v>
       </c>
       <c r="C408" s="5">
         <v>-5.4789235000000645</v>
       </c>
       <c r="D408" s="5">
         <v>-4.7744245119490492</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1345.9048958000001</v>
       </c>
       <c r="C409" s="5">
         <v>4.7158578000000944</v>
       </c>
       <c r="D409" s="5">
         <v>4.3019752726702887</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1345.7167987</v>
       </c>
       <c r="C410" s="5">
         <v>-0.18809710000004998</v>
       </c>
       <c r="D410" s="5">
         <v>-0.16757729597859372</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1350.8620490000001</v>
       </c>
       <c r="C411" s="5">
         <v>5.1452503000000434</v>
       </c>
       <c r="D411" s="5">
         <v>4.6858357451250443</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1354.3166643</v>
       </c>
       <c r="C412" s="5">
         <v>3.4546152999998867</v>
       </c>
       <c r="D412" s="5">
         <v>3.1123435919251374</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1355.9503302999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.6336659999999483</v>
       </c>
       <c r="D413" s="5">
         <v>1.4571613016833629</v>
       </c>
       <c r="E413" s="5">
         <v>3.0010728550242449</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1360.3799197999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.4295895000000201</v>
       </c>
       <c r="D414" s="5">
         <v>3.9913411031551771</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1364.2489700000001</v>
       </c>
       <c r="C415" s="5">
         <v>3.8690502000001743</v>
       </c>
       <c r="D415" s="5">
         <v>3.4668103888898516</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1367.0571614999999</v>
       </c>
       <c r="C416" s="5">
         <v>2.8081914999997935</v>
       </c>
       <c r="D416" s="5">
         <v>2.4982563057426743</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1368.7242358999999</v>
       </c>
       <c r="C417" s="5">
         <v>1.6670744000000468</v>
       </c>
       <c r="D417" s="5">
         <v>1.4732093077708841</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1371.9300321000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.2057962000001226</v>
       </c>
       <c r="D418" s="5">
         <v>2.8471043981272537</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1374.3175541000001</v>
       </c>
       <c r="C419" s="5">
         <v>2.3875219999999899</v>
       </c>
       <c r="D419" s="5">
         <v>2.1084228146290407</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1373.9785133</v>
       </c>
       <c r="C420" s="5">
         <v>-0.33904080000002068</v>
       </c>
       <c r="D420" s="5">
         <v>-0.29563573928750309</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1378.770857</v>
       </c>
       <c r="C421" s="5">
         <v>4.7923436999999467</v>
       </c>
       <c r="D421" s="5">
         <v>4.2667527825562157</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1382.0707958999999</v>
       </c>
       <c r="C422" s="5">
         <v>3.2999388999999155</v>
       </c>
       <c r="D422" s="5">
         <v>2.9101803865492881</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1386.0579287999999</v>
       </c>
       <c r="C423" s="5">
         <v>3.987132900000006</v>
       </c>
       <c r="D423" s="5">
         <v>3.517338328289088</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1389.3577218</v>
       </c>
       <c r="C424" s="5">
         <v>3.2997930000001361</v>
       </c>
       <c r="D424" s="5">
         <v>2.8945498251763624</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1391.5370181999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.1792963999998847</v>
       </c>
       <c r="D425" s="5">
         <v>1.8986005058565514</v>
       </c>
       <c r="E425" s="5">
         <v>2.6244831469694363</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1396.9347582</v>
       </c>
       <c r="C426" s="5">
         <v>5.3977400000001126</v>
       </c>
       <c r="D426" s="5">
         <v>4.7553742774095298</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1397.0080869000001</v>
       </c>
       <c r="C427" s="5">
         <v>7.332870000004732E-2</v>
       </c>
       <c r="D427" s="5">
         <v>6.300927708282611E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1398.2063123</v>
       </c>
       <c r="C428" s="5">
         <v>1.1982253999999557</v>
       </c>
       <c r="D428" s="5">
         <v>1.0341192206320571</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1402.1009018</v>
       </c>
       <c r="C429" s="5">
         <v>3.8945894999999382</v>
       </c>
       <c r="D429" s="5">
         <v>3.394186899480256</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1404.8337511</v>
       </c>
       <c r="C430" s="5">
         <v>2.732849299999998</v>
       </c>
       <c r="D430" s="5">
         <v>2.3641695768984006</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1399.6529513999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.1807997000000796</v>
       </c>
       <c r="D431" s="5">
         <v>-4.3367392626050822</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1403.7677266999999</v>
       </c>
       <c r="C432" s="5">
         <v>4.1147753000000193</v>
       </c>
       <c r="D432" s="5">
         <v>3.5854295692842264</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1406.6067918000001</v>
       </c>
       <c r="C433" s="5">
         <v>2.8390651000001981</v>
       </c>
       <c r="D433" s="5">
         <v>2.4541319950817098</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1405.7665320999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.84025970000016059</v>
       </c>
       <c r="D434" s="5">
         <v>-0.71448923046039114</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1404.7842330999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.9822990000000118</v>
       </c>
       <c r="D435" s="5">
         <v>-0.83530166671776929</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1406.2114813000001</v>
       </c>
       <c r="C436" s="5">
         <v>1.4272482000001219</v>
       </c>
       <c r="D436" s="5">
         <v>1.2260251478558803</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1408.7251936</v>
       </c>
       <c r="C437" s="5">
         <v>2.5137122999999519</v>
       </c>
       <c r="D437" s="5">
         <v>2.1663092900675807</v>
       </c>
       <c r="E437" s="5">
         <v>1.2351935431968331</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1413.9695200000001</v>
       </c>
       <c r="C438" s="5">
         <v>5.2443264000000909</v>
       </c>
       <c r="D438" s="5">
         <v>4.5599084224251296</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1409.8829138999999</v>
       </c>
       <c r="C439" s="5">
         <v>-4.0866061000001537</v>
       </c>
       <c r="D439" s="5">
         <v>-3.4135962502701567</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1413.2340833999999</v>
       </c>
       <c r="C440" s="5">
         <v>3.351169499999969</v>
       </c>
       <c r="D440" s="5">
         <v>2.8898811567893867</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1417.0182225999999</v>
       </c>
       <c r="C441" s="5">
         <v>3.7841392000000269</v>
       </c>
       <c r="D441" s="5">
         <v>3.2609195004680958</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1418.0874822999999</v>
       </c>
       <c r="C442" s="5">
         <v>1.0692596999999751</v>
       </c>
       <c r="D442" s="5">
         <v>0.90926864876323954</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1424.7882572000001</v>
+        <v>1425.7594584000001</v>
       </c>
       <c r="C443" s="5">
-        <v>6.7007749000001695</v>
+        <v>7.6719761000001654</v>
       </c>
       <c r="D443" s="5">
-        <v>5.8199723982651275</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.6888060086752299</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>1428.0486748999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.2892164999998386</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.9438405304998074</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37FA55E1-5986-4D20-8BB9-63BBCA8FD983}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ausnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>