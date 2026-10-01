--- v8 (2026-08-22)
+++ v9 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9894ACA7-99BE-4FB4-958E-F1F53BF41C14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8DCAE045-56D6-47C6-8C55-2E25B9653104}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A59C814-4661-4DD3-9F97-100D69E9D3DF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73410ABF-98B9-4FE5-87FF-D0E7E93F7F8E}"/>
   </bookViews>
   <sheets>
     <sheet name="ausnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Austin—Round Rock—Georgetown Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F6C6084-CD2B-4C12-97D7-1C1E6ADDB895}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556512BF-3FF8-48B8-B921-0B4F13174E13}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>386.79588955000003</v>
+        <v>386.76043069999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>387.08184177999999</v>
+        <v>386.99508377000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.28595222999996395</v>
+        <v>0.23465307000003577</v>
       </c>
       <c r="D7" s="5">
-        <v>0.89075755393797085</v>
+        <v>0.73049151116808542</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>389.7982925</v>
+        <v>389.71008884000003</v>
       </c>
       <c r="C8" s="5">
-        <v>2.7164507200000116</v>
+        <v>2.7150050700000179</v>
       </c>
       <c r="D8" s="5">
-        <v>8.7540910014121565</v>
+        <v>8.7512887826002519</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>392.85072215000002</v>
+        <v>392.7446243</v>
       </c>
       <c r="C9" s="5">
-        <v>3.0524296500000219</v>
+        <v>3.0345354599999723</v>
       </c>
       <c r="D9" s="5">
-        <v>9.812424771359197</v>
+        <v>9.7547195280425427</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>397.63647265999998</v>
+        <v>397.57374878000002</v>
       </c>
       <c r="C10" s="5">
-        <v>4.7857505099999571</v>
+        <v>4.8291244800000186</v>
       </c>
       <c r="D10" s="5">
-        <v>15.638881304945729</v>
+        <v>15.794896254115653</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>398.09713608999999</v>
+        <v>398.03946022999997</v>
       </c>
       <c r="C11" s="5">
-        <v>0.46066343000001098</v>
+        <v>0.46571144999995795</v>
       </c>
       <c r="D11" s="5">
-        <v>1.3990971212081149</v>
+        <v>1.4147521422744891</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>399.09652067000002</v>
+        <v>398.87548457999998</v>
       </c>
       <c r="C12" s="5">
-        <v>0.99938458000002584</v>
+        <v>0.83602435000000241</v>
       </c>
       <c r="D12" s="5">
-        <v>3.0544286851590607</v>
+        <v>2.5497472071667415</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>396.06892596</v>
+        <v>397.31541021999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-3.0275947100000167</v>
+        <v>-1.5600743599999873</v>
       </c>
       <c r="D13" s="5">
-        <v>-8.7329635525787648</v>
+        <v>-4.5937599531795659</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>398.56960658000003</v>
+        <v>398.44993081000001</v>
       </c>
       <c r="C14" s="5">
-        <v>2.5006806200000256</v>
+        <v>1.1345205900000224</v>
       </c>
       <c r="D14" s="5">
-        <v>7.8452167143184814</v>
+        <v>3.4808888787933201</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>399.54178134</v>
+        <v>399.45360995999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.97217475999997305</v>
+        <v>1.0036791499999822</v>
       </c>
       <c r="D15" s="5">
-        <v>2.9665788574035235</v>
+        <v>3.064982793209281</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>402.50146841999998</v>
+        <v>402.30419702</v>
       </c>
       <c r="C16" s="5">
-        <v>2.9596870799999806</v>
+        <v>2.8505870600000094</v>
       </c>
       <c r="D16" s="5">
-        <v>9.2605067939279131</v>
+        <v>8.9076924292480264</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>403.58885519</v>
+        <v>403.41075009999997</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0873867700000233</v>
+        <v>1.1065530799999692</v>
       </c>
       <c r="D17" s="5">
-        <v>3.2904930974452684</v>
+        <v>3.3510385797752562</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>403.77428581999999</v>
+        <v>403.73410452000002</v>
       </c>
       <c r="C18" s="5">
-        <v>0.18543062999998483</v>
+        <v>0.32335442000004377</v>
       </c>
       <c r="D18" s="5">
-        <v>0.55274052967255738</v>
+        <v>0.96611333420304479</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>404.35075716</v>
+        <v>404.25474774000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.57647134000001188</v>
+        <v>0.52064322000001084</v>
       </c>
       <c r="D19" s="5">
-        <v>1.7267656182428537</v>
+        <v>1.5585065463216585</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>405.75094453999998</v>
+        <v>405.66997498000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.4001873799999771</v>
+        <v>1.4152272399999788</v>
       </c>
       <c r="D20" s="5">
-        <v>4.2354260074574102</v>
+        <v>4.2828360308814872</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>405.15157852999999</v>
+        <v>405.04671114000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.59936600999998291</v>
+        <v>-0.6232638399999928</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.7582816712420568</v>
+        <v>-1.8281582065054591</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>407.18767388999999</v>
+        <v>407.12045617000001</v>
       </c>
       <c r="C22" s="5">
-        <v>2.0360953599999903</v>
+        <v>2.0737450299999978</v>
       </c>
       <c r="D22" s="5">
-        <v>6.2001305085647385</v>
+        <v>6.3197071377158798</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>407.40166528999998</v>
+        <v>407.32613151999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.21399139999999761</v>
+        <v>0.20567534999997861</v>
       </c>
       <c r="D23" s="5">
-        <v>0.6324681079100225</v>
+        <v>0.60792169366707949</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>408.56153222</v>
+        <v>408.37754647000003</v>
       </c>
       <c r="C24" s="5">
-        <v>1.1598669300000211</v>
+        <v>1.0514149500000372</v>
       </c>
       <c r="D24" s="5">
-        <v>3.4703895880493274</v>
+        <v>3.1418686472232116</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>407.44995719999997</v>
+        <v>408.70514345999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1115750200000321</v>
+        <v>0.3275969899999609</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.2164305153153383</v>
+        <v>0.96688833181084455</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>411.06114989999998</v>
+        <v>410.92498322</v>
       </c>
       <c r="C26" s="5">
-        <v>3.6111927000000037</v>
+        <v>2.2198397600000135</v>
       </c>
       <c r="D26" s="5">
-        <v>11.169557072935167</v>
+        <v>6.7159449186444675</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>411.85222792000002</v>
+        <v>411.76745535999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.79107802000004313</v>
+        <v>0.84247213999998394</v>
       </c>
       <c r="D27" s="5">
-        <v>2.3339745927221101</v>
+        <v>2.48815367891424</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>415.51307696999999</v>
+        <v>415.31377580999998</v>
       </c>
       <c r="C28" s="5">
-        <v>3.6608490499999675</v>
+        <v>3.5463204499999961</v>
       </c>
       <c r="D28" s="5">
-        <v>11.203721372394625</v>
+        <v>10.838800808472859</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>416.88513067999997</v>
+        <v>416.7115776</v>
       </c>
       <c r="C29" s="5">
-        <v>1.3720537099999888</v>
+        <v>1.3978017900000168</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0352475458818926</v>
+        <v>4.1143902291444823</v>
       </c>
       <c r="E29" s="5">
-        <v>3.2945100735599864</v>
+        <v>3.2970929745186339</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>419.90928821</v>
+        <v>419.85750775999998</v>
       </c>
       <c r="C30" s="5">
-        <v>3.024157530000025</v>
+        <v>3.1459301599999776</v>
       </c>
       <c r="D30" s="5">
-        <v>9.060858544908923</v>
+        <v>9.4450896364099091</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>420.90908940999998</v>
+        <v>420.80944490000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.99980119999997896</v>
+        <v>0.95193714000004093</v>
       </c>
       <c r="D31" s="5">
-        <v>2.8949067630830383</v>
+        <v>2.7549290587206787</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>422.29073421999999</v>
+        <v>422.21271862999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.3816448100000116</v>
+        <v>1.4032737299999667</v>
       </c>
       <c r="D32" s="5">
-        <v>4.010929297059973</v>
+        <v>4.0758568527381467</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>424.97774242000003</v>
+        <v>424.88553714</v>
       </c>
       <c r="C33" s="5">
-        <v>2.6870082000000366</v>
+        <v>2.6728185100000132</v>
       </c>
       <c r="D33" s="5">
-        <v>7.9084844427718348</v>
+        <v>7.8667608721505466</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>427.04290485000001</v>
+        <v>426.98569319000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.0651624299999867</v>
+        <v>2.1001560500000096</v>
       </c>
       <c r="D34" s="5">
-        <v>5.9897593721810027</v>
+        <v>6.0953877395468536</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>429.53632865999998</v>
+        <v>429.40149545000003</v>
       </c>
       <c r="C35" s="5">
-        <v>2.4934238099999675</v>
+        <v>2.4158022600000209</v>
       </c>
       <c r="D35" s="5">
-        <v>7.2360187905291751</v>
+        <v>7.0046740228466575</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>431.61947735000001</v>
+        <v>431.48602979999998</v>
       </c>
       <c r="C36" s="5">
-        <v>2.08314869000003</v>
+        <v>2.0845343499999558</v>
       </c>
       <c r="D36" s="5">
-        <v>5.9774839335902552</v>
+        <v>5.983495391827609</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>429.44268591000002</v>
+        <v>430.70727771999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.1767914399999881</v>
+        <v>-0.77875208000000384</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.8868930896427196</v>
+        <v>-2.144407222331246</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>436.32351302000001</v>
+        <v>436.17661237999999</v>
       </c>
       <c r="C38" s="5">
-        <v>6.8808271099999843</v>
+        <v>5.4693346600000154</v>
       </c>
       <c r="D38" s="5">
-        <v>21.015467405166643</v>
+        <v>16.348819204097854</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>440.75537302999999</v>
+        <v>440.67050854000001</v>
       </c>
       <c r="C39" s="5">
-        <v>4.4318600099999799</v>
+        <v>4.4938961600000198</v>
       </c>
       <c r="D39" s="5">
-        <v>12.893249980109589</v>
+        <v>13.088733091931504</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>441.72849344000002</v>
+        <v>441.52174253999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.97312041000003546</v>
+        <v>0.85123399999997673</v>
       </c>
       <c r="D40" s="5">
-        <v>2.6818265848120415</v>
+        <v>2.3428012875793769</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>444.90639485999998</v>
+        <v>444.72846536999998</v>
       </c>
       <c r="C41" s="5">
-        <v>3.1779014199999551</v>
+        <v>3.2067228299999897</v>
       </c>
       <c r="D41" s="5">
-        <v>8.9830125248212553</v>
+        <v>9.0721800357054683</v>
       </c>
       <c r="E41" s="5">
-        <v>6.7215791876033659</v>
+        <v>6.7233283825133494</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>447.10537346000001</v>
+        <v>447.06093784000001</v>
       </c>
       <c r="C42" s="5">
-        <v>2.1989786000000322</v>
+        <v>2.3324724700000274</v>
       </c>
       <c r="D42" s="5">
-        <v>6.0949946541014599</v>
+        <v>6.4784115428700551</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>449.86935502</v>
+        <v>449.76321206</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7639815599999906</v>
+        <v>2.7022742199999925</v>
       </c>
       <c r="D43" s="5">
-        <v>7.6758351907650457</v>
+        <v>7.4995039554782705</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>452.53952923999998</v>
+        <v>452.47018837000002</v>
       </c>
       <c r="C44" s="5">
-        <v>2.6701742199999785</v>
+        <v>2.7069763100000159</v>
       </c>
       <c r="D44" s="5">
-        <v>7.3597093422440585</v>
+        <v>7.4663469284169448</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>456.23978047000003</v>
+        <v>456.15491508000002</v>
       </c>
       <c r="C45" s="5">
-        <v>3.700251230000049</v>
+        <v>3.6847267100000067</v>
       </c>
       <c r="D45" s="5">
-        <v>10.265473420881555</v>
+        <v>10.222094755226241</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>458.30322178</v>
+        <v>458.26138980000002</v>
       </c>
       <c r="C46" s="5">
-        <v>2.0634413099999733</v>
+        <v>2.1064747199999942</v>
       </c>
       <c r="D46" s="5">
-        <v>5.5643135145219569</v>
+        <v>5.6844056932802589</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>458.82327758000002</v>
+        <v>458.60557304999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.52005580000002283</v>
+        <v>0.34418324999995775</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3702207438155867</v>
+        <v>0.90500816781338145</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>462.87801230999997</v>
+        <v>462.78900342999998</v>
       </c>
       <c r="C48" s="5">
-        <v>4.0547347299999501</v>
+        <v>4.1834303800000043</v>
       </c>
       <c r="D48" s="5">
-        <v>11.13562622849078</v>
+        <v>11.5127264595972</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>463.03539819999997</v>
+        <v>464.30438291000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.15738589000000047</v>
+        <v>1.5153794800000355</v>
       </c>
       <c r="D49" s="5">
-        <v>0.40878299258639839</v>
+        <v>4.0008835375442198</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>468.59575688000001</v>
+        <v>468.46537727999998</v>
       </c>
       <c r="C50" s="5">
-        <v>5.5603586800000357</v>
+        <v>4.160994369999969</v>
       </c>
       <c r="D50" s="5">
-        <v>15.401087505902256</v>
+        <v>11.300365378692723</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>469.85028079</v>
+        <v>469.75147083000002</v>
       </c>
       <c r="C51" s="5">
-        <v>1.254523909999989</v>
+        <v>1.2860935500000323</v>
       </c>
       <c r="D51" s="5">
-        <v>3.2603678260781477</v>
+        <v>3.3446011002780107</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>471.00078052999999</v>
+        <v>470.80310164999997</v>
       </c>
       <c r="C52" s="5">
-        <v>1.1504997399999866</v>
+        <v>1.0516308199999571</v>
       </c>
       <c r="D52" s="5">
-        <v>2.9782798697510771</v>
+        <v>2.7197611108366049</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>473.22488378000003</v>
+        <v>473.05351160999999</v>
       </c>
       <c r="C53" s="5">
-        <v>2.2241032500000415</v>
+        <v>2.2504099600000131</v>
       </c>
       <c r="D53" s="5">
-        <v>5.8160039976387745</v>
+        <v>5.8891506811985295</v>
       </c>
       <c r="E53" s="5">
-        <v>6.3650442536145491</v>
+        <v>6.3690652714200491</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>476.03746159999997</v>
+        <v>475.98251263999998</v>
       </c>
       <c r="C54" s="5">
-        <v>2.8125778199999445</v>
+        <v>2.9290010299999949</v>
       </c>
       <c r="D54" s="5">
-        <v>7.3699348728292424</v>
+        <v>7.6883489075418643</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>477.26544231999998</v>
+        <v>477.14405724</v>
       </c>
       <c r="C55" s="5">
-        <v>1.227980720000005</v>
+        <v>1.1615446000000134</v>
       </c>
       <c r="D55" s="5">
-        <v>3.1398041568361901</v>
+        <v>2.9679964793717373</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>480.38045175000002</v>
+        <v>480.31364738000002</v>
       </c>
       <c r="C56" s="5">
-        <v>3.1150094300000433</v>
+        <v>3.1695901400000253</v>
       </c>
       <c r="D56" s="5">
-        <v>8.1195037581053509</v>
+        <v>8.2691906016569394</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>485.39966406999997</v>
+        <v>485.31626366</v>
       </c>
       <c r="C57" s="5">
-        <v>5.0192123199999514</v>
+        <v>5.0026162799999838</v>
       </c>
       <c r="D57" s="5">
-        <v>13.28430444176294</v>
+        <v>13.239782174434245</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>487.12874977000001</v>
+        <v>487.09331593000002</v>
       </c>
       <c r="C58" s="5">
-        <v>1.7290857000000415</v>
+        <v>1.7770522700000129</v>
       </c>
       <c r="D58" s="5">
-        <v>4.3593788168080128</v>
+        <v>4.4835442033230199</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>491.14640091000001</v>
+        <v>490.85150246000001</v>
       </c>
       <c r="C59" s="5">
-        <v>4.0176511399999981</v>
+        <v>3.758186529999989</v>
       </c>
       <c r="D59" s="5">
-        <v>10.358667579558523</v>
+        <v>9.661821498869605</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>493.58698980999998</v>
+        <v>493.49887121</v>
       </c>
       <c r="C60" s="5">
-        <v>2.4405888999999661</v>
+        <v>2.6473687499999983</v>
       </c>
       <c r="D60" s="5">
-        <v>6.1287026219902785</v>
+        <v>6.6675862124775609</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>493.54530611000001</v>
+        <v>494.84478330000002</v>
       </c>
       <c r="C61" s="5">
-        <v>-4.1683699999964574E-2</v>
+        <v>1.345912090000013</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.10129362031809919</v>
+        <v>3.3222824412041163</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>499.67160702000001</v>
+        <v>499.62222894000001</v>
       </c>
       <c r="C62" s="5">
-        <v>6.1263009099999977</v>
+        <v>4.7774456399999963</v>
       </c>
       <c r="D62" s="5">
-        <v>15.955607274451822</v>
+        <v>12.220726385068726</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>503.03694175999999</v>
+        <v>502.89954683000002</v>
       </c>
       <c r="C63" s="5">
-        <v>3.3653347399999802</v>
+        <v>3.2773178900000062</v>
       </c>
       <c r="D63" s="5">
-        <v>8.3883216094470914</v>
+        <v>8.161798675123233</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>506.41259244999998</v>
+        <v>506.20841512999999</v>
       </c>
       <c r="C64" s="5">
-        <v>3.3756506899999863</v>
+        <v>3.3088682999999719</v>
       </c>
       <c r="D64" s="5">
-        <v>8.3566074229437515</v>
+        <v>8.1875771819580834</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>509.80246836999999</v>
+        <v>509.63095468</v>
       </c>
       <c r="C65" s="5">
-        <v>3.3898759200000086</v>
+        <v>3.4225395500000104</v>
       </c>
       <c r="D65" s="5">
-        <v>8.3351156513056459</v>
+        <v>8.4219616716934453</v>
       </c>
       <c r="E65" s="5">
-        <v>7.7294296736527324</v>
+        <v>7.7321998827387661</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>510.98580977</v>
+        <v>510.94012895999998</v>
       </c>
       <c r="C66" s="5">
-        <v>1.1833414000000175</v>
+        <v>1.3091742799999793</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8212479926712275</v>
+        <v>3.1265697595219688</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>514.00067210999998</v>
+        <v>513.86880327999995</v>
       </c>
       <c r="C67" s="5">
-        <v>3.0148623399999792</v>
+        <v>2.9286743199999705</v>
       </c>
       <c r="D67" s="5">
-        <v>7.3144402932879826</v>
+        <v>7.0993593351366791</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>516.37551163000001</v>
+        <v>516.31806216999996</v>
       </c>
       <c r="C68" s="5">
-        <v>2.3748395200000232</v>
+        <v>2.4492588900000101</v>
       </c>
       <c r="D68" s="5">
-        <v>5.687449367464148</v>
+        <v>5.8719189388278581</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>517.52121008999995</v>
+        <v>517.42624102000002</v>
       </c>
       <c r="C69" s="5">
-        <v>1.1456984599999487</v>
+        <v>1.1081788500000584</v>
       </c>
       <c r="D69" s="5">
-        <v>2.6952092075349654</v>
+        <v>2.6061949894220948</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>522.32958958999996</v>
+        <v>522.26483162</v>
       </c>
       <c r="C70" s="5">
-        <v>4.8083795000000009</v>
+        <v>4.838590599999975</v>
       </c>
       <c r="D70" s="5">
-        <v>11.737179493548378</v>
+        <v>11.817038793059066</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>525.87365295999996</v>
+        <v>525.56944838000004</v>
       </c>
       <c r="C71" s="5">
-        <v>3.5440633700000035</v>
+        <v>3.3046167600000445</v>
       </c>
       <c r="D71" s="5">
-        <v>8.4529582901038847</v>
+        <v>7.8628650490622842</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>523.98006611999995</v>
+        <v>523.89425299000004</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.8935868400000118</v>
+        <v>-1.675195389999999</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.2364508574471387</v>
+        <v>-3.7585242126049634</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>525.65955699999995</v>
+        <v>526.97015640999996</v>
       </c>
       <c r="C73" s="5">
-        <v>1.679490880000003</v>
+        <v>3.0759034199999178</v>
       </c>
       <c r="D73" s="5">
-        <v>3.9148445939234833</v>
+        <v>7.2774982190181081</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>531.53283527999997</v>
+        <v>531.60097858999995</v>
       </c>
       <c r="C74" s="5">
-        <v>5.8732782800000223</v>
+        <v>4.6308221799999956</v>
       </c>
       <c r="D74" s="5">
-        <v>14.263204748871306</v>
+        <v>11.070061322601843</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>533.38254328000005</v>
+        <v>533.20631635999996</v>
       </c>
       <c r="C75" s="5">
-        <v>1.8497080000000778</v>
+        <v>1.6053377700000055</v>
       </c>
       <c r="D75" s="5">
-        <v>4.2568015022151684</v>
+        <v>3.684577958623958</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>536.25280739000004</v>
+        <v>536.04503371999999</v>
       </c>
       <c r="C76" s="5">
-        <v>2.8702641099999937</v>
+        <v>2.8387173600000324</v>
       </c>
       <c r="D76" s="5">
-        <v>6.6520902631140855</v>
+        <v>6.579062609365538</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>539.28352443000006</v>
+        <v>539.11366299999997</v>
       </c>
       <c r="C77" s="5">
-        <v>3.0307170400000132</v>
+        <v>3.0686292799999819</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9968231733120945</v>
+        <v>7.0899561153106028</v>
       </c>
       <c r="E77" s="5">
-        <v>5.7828390188576995</v>
+        <v>5.7851094108897438</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>539.43110073000003</v>
+        <v>539.36052046999998</v>
       </c>
       <c r="C78" s="5">
-        <v>0.1475762999999688</v>
+        <v>0.24685747000000902</v>
       </c>
       <c r="D78" s="5">
-        <v>0.32887773089174122</v>
+        <v>0.55085996512418411</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>541.52315080999995</v>
+        <v>541.38434652000001</v>
       </c>
       <c r="C79" s="5">
-        <v>2.0920500799999218</v>
+        <v>2.0238260500000251</v>
       </c>
       <c r="D79" s="5">
-        <v>4.75446728722142</v>
+        <v>4.5968204551487757</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>544.56432155000005</v>
+        <v>544.50389641000004</v>
       </c>
       <c r="C80" s="5">
-        <v>3.0411707400000978</v>
+        <v>3.1195498900000302</v>
       </c>
       <c r="D80" s="5">
-        <v>6.9512520035158065</v>
+        <v>7.1380082268831524</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>546.80950172999997</v>
+        <v>546.70579313999997</v>
       </c>
       <c r="C81" s="5">
-        <v>2.2451801799999203</v>
+        <v>2.2018967299999304</v>
       </c>
       <c r="D81" s="5">
-        <v>5.0612156535055464</v>
+        <v>4.9620268182194671</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>548.80440899999996</v>
+        <v>548.70287628000005</v>
       </c>
       <c r="C82" s="5">
-        <v>1.9949072699999988</v>
+        <v>1.9970831400000861</v>
       </c>
       <c r="D82" s="5">
-        <v>4.4668429966592038</v>
+        <v>4.4726787248441147</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>549.11831655000003</v>
+        <v>548.85664043999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.3139075500000672</v>
+        <v>0.15376415999992332</v>
       </c>
       <c r="D83" s="5">
-        <v>0.68854467554315679</v>
+        <v>0.33679730419278187</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>549.36465105000002</v>
+        <v>549.27023438000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.24633449999998902</v>
+        <v>0.41359394000005523</v>
       </c>
       <c r="D84" s="5">
-        <v>0.53965023597997153</v>
+        <v>0.90802381248598074</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>552.03194681000002</v>
+        <v>553.32661876999998</v>
       </c>
       <c r="C85" s="5">
-        <v>2.6672957600000018</v>
+        <v>4.0563843899999483</v>
       </c>
       <c r="D85" s="5">
-        <v>5.9844144798614662</v>
+        <v>9.2310182632487461</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>551.80161680000003</v>
+        <v>551.97640320000005</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.23033000999998876</v>
+        <v>-1.3502155699999321</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.49954104155450763</v>
+        <v>-2.8892322881044374</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>555.23979605</v>
+        <v>555.03540329999998</v>
       </c>
       <c r="C87" s="5">
-        <v>3.4381792499999619</v>
+        <v>3.0590000999999347</v>
       </c>
       <c r="D87" s="5">
-        <v>7.7386200191097876</v>
+        <v>6.856779962527515</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>557.67840879000005</v>
+        <v>557.45635334999997</v>
       </c>
       <c r="C88" s="5">
-        <v>2.4386127400000532</v>
+        <v>2.4209500499999876</v>
       </c>
       <c r="D88" s="5">
-        <v>5.3995931679548637</v>
+        <v>5.3615630297661809</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>559.57018031999996</v>
+        <v>559.38655900000003</v>
       </c>
       <c r="C89" s="5">
-        <v>1.8917715299999145</v>
+        <v>1.9302056500000617</v>
       </c>
       <c r="D89" s="5">
-        <v>4.1474848039865009</v>
+        <v>4.2350763186522089</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7617792813978701</v>
+        <v>3.7604122082878888</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>560.17754633000004</v>
+        <v>560.08390352000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.60736601000007795</v>
+        <v>0.69734452000000147</v>
       </c>
       <c r="D90" s="5">
-        <v>1.3103021409634819</v>
+        <v>1.5062479999308875</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>564.66709972000001</v>
+        <v>564.52408019999996</v>
       </c>
       <c r="C91" s="5">
-        <v>4.4895533899999691</v>
+        <v>4.4401766799999223</v>
       </c>
       <c r="D91" s="5">
-        <v>10.05288924462544</v>
+        <v>9.9391978747715104</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>567.00647623999998</v>
+        <v>566.94405323000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.3393765199999734</v>
+        <v>2.419973030000051</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0863771683168135</v>
+        <v>5.2671316818537761</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>568.97643762999996</v>
+        <v>568.85814481</v>
       </c>
       <c r="C93" s="5">
-        <v>1.9699613899999804</v>
+        <v>1.9140915799999902</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2497806184291553</v>
+        <v>4.1274699516143709</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>570.43073891999995</v>
+        <v>570.30720122000002</v>
       </c>
       <c r="C94" s="5">
-        <v>1.4543012899999894</v>
+        <v>1.4490564100000256</v>
       </c>
       <c r="D94" s="5">
-        <v>3.1106828009844545</v>
+        <v>3.099960194150353</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>571.84155792000001</v>
+        <v>571.64954353999997</v>
       </c>
       <c r="C95" s="5">
-        <v>1.4108190000000604</v>
+        <v>1.3423423199999434</v>
       </c>
       <c r="D95" s="5">
-        <v>3.0086092053181801</v>
+        <v>2.8613139082253713</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>578.39335504999997</v>
+        <v>578.33078741999998</v>
       </c>
       <c r="C96" s="5">
-        <v>6.5517971299999544</v>
+        <v>6.6812438800000109</v>
       </c>
       <c r="D96" s="5">
-        <v>14.649184566732721</v>
+        <v>14.962822634068274</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>579.02409201</v>
+        <v>580.20522455000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.63073696000003565</v>
+        <v>1.8744371300000466</v>
       </c>
       <c r="D97" s="5">
-        <v>1.3164751691673082</v>
+        <v>3.9594255479840079</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>582.58654985999999</v>
+        <v>582.81431078000003</v>
       </c>
       <c r="C98" s="5">
-        <v>3.562457849999987</v>
+        <v>2.6090862300000026</v>
       </c>
       <c r="D98" s="5">
-        <v>7.6380536290070689</v>
+        <v>5.5316829527034983</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>584.53927180999995</v>
+        <v>584.34253181999998</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9527219499999546</v>
+        <v>1.5282210399999485</v>
       </c>
       <c r="D99" s="5">
-        <v>4.0971606795673576</v>
+        <v>3.1923467490011737</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>588.33098100999996</v>
+        <v>588.11780523000004</v>
       </c>
       <c r="C100" s="5">
-        <v>3.7917092000000139</v>
+        <v>3.775273410000068</v>
       </c>
       <c r="D100" s="5">
-        <v>8.0677955029328619</v>
+        <v>8.0343738207225623</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>589.16969518999997</v>
+        <v>588.98586656999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.83871418000001086</v>
+        <v>0.86806133999994017</v>
       </c>
       <c r="D101" s="5">
-        <v>1.724175673424555</v>
+        <v>1.7856484588929966</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2896876765436307</v>
+        <v>5.2913869834330329</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>595.22816088000002</v>
+        <v>595.10345050000001</v>
       </c>
       <c r="C102" s="5">
-        <v>6.0584656900000482</v>
+        <v>6.1175839300000234</v>
       </c>
       <c r="D102" s="5">
-        <v>13.062045266196431</v>
+        <v>13.201228150246202</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>597.82125423000002</v>
+        <v>597.68617939000001</v>
       </c>
       <c r="C103" s="5">
-        <v>2.5930933500000037</v>
+        <v>2.5827288899999985</v>
       </c>
       <c r="D103" s="5">
-        <v>5.3548606301190071</v>
+        <v>5.3340885903810697</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>600.47962055000005</v>
+        <v>600.41946466000002</v>
       </c>
       <c r="C104" s="5">
-        <v>2.6583663200000274</v>
+        <v>2.7332852700000103</v>
       </c>
       <c r="D104" s="5">
-        <v>5.4685693946658231</v>
+        <v>5.6278871999243973</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>604.53323330000001</v>
+        <v>604.42603660999998</v>
       </c>
       <c r="C105" s="5">
-        <v>4.0536127499999566</v>
+        <v>4.0065719499999659</v>
       </c>
       <c r="D105" s="5">
-        <v>8.4083900420266247</v>
+        <v>8.3080688972074554</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>607.21557838000001</v>
+        <v>607.10545070000001</v>
       </c>
       <c r="C106" s="5">
-        <v>2.6823450800000046</v>
+        <v>2.679414090000023</v>
       </c>
       <c r="D106" s="5">
-        <v>5.4563399052174111</v>
+        <v>5.451221999411282</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>610.83411682999997</v>
+        <v>610.71589299000004</v>
       </c>
       <c r="C107" s="5">
-        <v>3.61853844999996</v>
+        <v>3.6104422900000372</v>
       </c>
       <c r="D107" s="5">
-        <v>7.3901792439456271</v>
+        <v>7.3744814601148345</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>610.49940819000005</v>
+        <v>610.44138511999995</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.33470863999991707</v>
+        <v>-0.27450787000009313</v>
       </c>
       <c r="D108" s="5">
-        <v>-0.65556604302983157</v>
+        <v>-0.53805101627714125</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>613.23003673999995</v>
+        <v>614.23551515999998</v>
       </c>
       <c r="C109" s="5">
-        <v>2.7306285499998921</v>
+        <v>3.7941300400000273</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5013605161604362</v>
+        <v>7.7187874397579348</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>615.69476450000002</v>
+        <v>615.90838721</v>
       </c>
       <c r="C110" s="5">
-        <v>2.4647277600000734</v>
+        <v>1.6728720500000236</v>
       </c>
       <c r="D110" s="5">
-        <v>4.931166274968235</v>
+        <v>3.3176056216714711</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>620.69620158999999</v>
+        <v>620.53826070000002</v>
       </c>
       <c r="C111" s="5">
-        <v>5.0014370899999676</v>
+        <v>4.6298734900000227</v>
       </c>
       <c r="D111" s="5">
-        <v>10.195414977482997</v>
+        <v>9.4030300874761394</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>623.10373463999997</v>
+        <v>622.92068065000001</v>
       </c>
       <c r="C112" s="5">
-        <v>2.4075330499999836</v>
+        <v>2.382419949999985</v>
       </c>
       <c r="D112" s="5">
-        <v>4.7551055556970923</v>
+        <v>4.7056759267700476</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>625.91937599000005</v>
+        <v>625.74344150000002</v>
       </c>
       <c r="C113" s="5">
-        <v>2.8156413500000781</v>
+        <v>2.8227608500000088</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5592992653989315</v>
+        <v>5.5753872859890086</v>
       </c>
       <c r="E113" s="5">
-        <v>6.2375375210275807</v>
+        <v>6.2408246133409451</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>629.02358404999995</v>
+        <v>628.89611752999997</v>
       </c>
       <c r="C114" s="5">
-        <v>3.1042080599999053</v>
+        <v>3.1526760299999523</v>
       </c>
       <c r="D114" s="5">
-        <v>6.1163726025059484</v>
+        <v>6.2163288231011249</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>631.71370730000001</v>
+        <v>631.60212718000002</v>
       </c>
       <c r="C115" s="5">
-        <v>2.690123250000056</v>
+        <v>2.7060096500000554</v>
       </c>
       <c r="D115" s="5">
-        <v>5.2544488112137078</v>
+        <v>5.2873135067308175</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>634.28178787000002</v>
+        <v>634.23026469000001</v>
       </c>
       <c r="C116" s="5">
-        <v>2.5680805700000064</v>
+        <v>2.6281375099999877</v>
       </c>
       <c r="D116" s="5">
-        <v>4.9888776964238435</v>
+        <v>5.1091534221923141</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>637.36587272999998</v>
+        <v>637.28649452000002</v>
       </c>
       <c r="C117" s="5">
-        <v>3.0840848599999617</v>
+        <v>3.0562298300000066</v>
       </c>
       <c r="D117" s="5">
-        <v>5.9933867962159493</v>
+        <v>5.9383081782193203</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>639.96336756999995</v>
+        <v>639.88317269000004</v>
       </c>
       <c r="C118" s="5">
-        <v>2.5974948399999676</v>
+        <v>2.5966781700000183</v>
       </c>
       <c r="D118" s="5">
-        <v>5.0015502535861955</v>
+        <v>5.0005791279995604</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>645.67737219000003</v>
+        <v>645.59281677000001</v>
       </c>
       <c r="C119" s="5">
-        <v>5.7140046200000825</v>
+        <v>5.7096440799999755</v>
       </c>
       <c r="D119" s="5">
-        <v>11.256507037185592</v>
+        <v>11.248970514480217</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>648.08328438000001</v>
+        <v>648.02598493000005</v>
       </c>
       <c r="C120" s="5">
-        <v>2.4059121899999809</v>
+        <v>2.4331681600000366</v>
       </c>
       <c r="D120" s="5">
-        <v>4.5642049686094088</v>
+        <v>4.6176054422216728</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>651.13747606000004</v>
+        <v>651.93079444</v>
       </c>
       <c r="C121" s="5">
-        <v>3.0541916800000308</v>
+        <v>3.90480950999995</v>
       </c>
       <c r="D121" s="5">
-        <v>5.8040909414353026</v>
+        <v>7.4753576958970003</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>653.50224903000003</v>
+        <v>653.67970580999997</v>
       </c>
       <c r="C122" s="5">
-        <v>2.36477296999999</v>
+        <v>1.7489113699999734</v>
       </c>
       <c r="D122" s="5">
-        <v>4.4462224226926805</v>
+        <v>3.2671224260464538</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>656.07102648</v>
+        <v>655.95303641999999</v>
       </c>
       <c r="C123" s="5">
-        <v>2.5687774499999705</v>
+        <v>2.2733306100000163</v>
       </c>
       <c r="D123" s="5">
-        <v>4.8202682986553391</v>
+        <v>4.2540503699917132</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>659.30976196999995</v>
+        <v>659.17296622000003</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2387354899999536</v>
+        <v>3.2199298000000454</v>
       </c>
       <c r="D124" s="5">
-        <v>6.0873907027374274</v>
+        <v>6.0522028457266952</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>663.40454933000001</v>
+        <v>663.25773788000004</v>
       </c>
       <c r="C125" s="5">
-        <v>4.0947873600000548</v>
+        <v>4.0847716600000012</v>
       </c>
       <c r="D125" s="5">
-        <v>7.7127890507243224</v>
+        <v>7.6949278037201641</v>
       </c>
       <c r="E125" s="5">
-        <v>5.9888181733806611</v>
+        <v>5.9951561441974777</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>666.35097665000001</v>
+        <v>666.23644886</v>
       </c>
       <c r="C126" s="5">
-        <v>2.946427319999998</v>
+        <v>2.9787109799999598</v>
       </c>
       <c r="D126" s="5">
-        <v>5.4617851572046128</v>
+        <v>5.5243678858472922</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>669.81933865999997</v>
+        <v>669.73195930999998</v>
       </c>
       <c r="C127" s="5">
-        <v>3.4683620099999644</v>
+        <v>3.4955104499999834</v>
       </c>
       <c r="D127" s="5">
-        <v>6.4279561791346085</v>
+        <v>6.480877503669924</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>673.78173265999999</v>
+        <v>673.73265462999996</v>
       </c>
       <c r="C128" s="5">
-        <v>3.9623940000000175</v>
+        <v>4.0006953199999771</v>
       </c>
       <c r="D128" s="5">
-        <v>7.3343184959031804</v>
+        <v>7.4085572302146518</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>674.54348404999996</v>
+        <v>674.49860002000003</v>
       </c>
       <c r="C129" s="5">
-        <v>0.76175138999997216</v>
+        <v>0.76594539000006989</v>
       </c>
       <c r="D129" s="5">
-        <v>1.3651410551127841</v>
+        <v>1.3728048342579457</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>680.88664614000004</v>
+        <v>680.83789156</v>
       </c>
       <c r="C130" s="5">
-        <v>6.343162090000078</v>
+        <v>6.3392915399999765</v>
       </c>
       <c r="D130" s="5">
-        <v>11.886678839819709</v>
+        <v>11.879878526383724</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>685.47950857000001</v>
+        <v>685.43399926999996</v>
       </c>
       <c r="C131" s="5">
-        <v>4.5928624299999683</v>
+        <v>4.5961077099999557</v>
       </c>
       <c r="D131" s="5">
-        <v>8.4016568887510079</v>
+        <v>8.4084401571047138</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>686.70448446</v>
+        <v>686.65088514000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2249758899999961</v>
+        <v>1.2168858700000555</v>
       </c>
       <c r="D132" s="5">
-        <v>2.165645148039097</v>
+        <v>2.1513470299068249</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>690.88667811000005</v>
+        <v>691.45956598999999</v>
       </c>
       <c r="C133" s="5">
-        <v>4.1821936500000447</v>
+        <v>4.8086808499999734</v>
       </c>
       <c r="D133" s="5">
-        <v>7.5581244271235803</v>
+        <v>8.735075458711794</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>691.54166000999999</v>
+        <v>691.66282333000004</v>
       </c>
       <c r="C134" s="5">
-        <v>0.65498189999993883</v>
+        <v>0.20325734000005014</v>
       </c>
       <c r="D134" s="5">
-        <v>1.1435876645458531</v>
+        <v>0.35331571875611978</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>693.68424582</v>
+        <v>693.61289008999995</v>
       </c>
       <c r="C135" s="5">
-        <v>2.1425858100000141</v>
+        <v>1.9500667599999133</v>
       </c>
       <c r="D135" s="5">
-        <v>3.7819435591014416</v>
+        <v>3.4362264521434538</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>695.70880023999996</v>
+        <v>695.61951939000005</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0245544199999586</v>
+        <v>2.0066293000000996</v>
       </c>
       <c r="D136" s="5">
-        <v>3.5590329384637576</v>
+        <v>3.5273874035386843</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>697.38527610000006</v>
+        <v>697.27950925000005</v>
       </c>
       <c r="C137" s="5">
-        <v>1.676475860000096</v>
+        <v>1.659989859999996</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9303201172427462</v>
+        <v>2.9015022250074241</v>
       </c>
       <c r="E137" s="5">
-        <v>5.1221727080887014</v>
+        <v>5.1294948293773901</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>696.17923226000005</v>
+        <v>696.09733944000004</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.2060438400000066</v>
+        <v>-1.1821698100000049</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.0556298402910622</v>
+        <v>-2.0156194853653053</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>695.67071858999998</v>
+        <v>695.60641430999999</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.50851367000007031</v>
+        <v>-0.49092513000005056</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.87300921384835251</v>
+        <v>-0.84302925745807222</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>694.97565669000005</v>
+        <v>694.93505626000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.69506189999992785</v>
+        <v>-0.67135804999998072</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.1923832559400216</v>
+        <v>-1.152040678450128</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>690.46727920000001</v>
+        <v>690.44231319000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-4.5083774900000435</v>
+        <v>-4.4927430699999604</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.5126962718552681</v>
+        <v>-7.4879846021079111</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>688.78721416999997</v>
+        <v>688.75994136999998</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.680065030000037</v>
+        <v>-1.6823718200000712</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.8811140638184574</v>
+        <v>-2.8851200026746127</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>687.83000002000006</v>
+        <v>687.79368347000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.95721414999991339</v>
+        <v>-0.96625789999995959</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.6549637576166898</v>
+        <v>-1.6705450348811435</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>682.87066082000001</v>
+        <v>682.83115547</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.9593392000000449</v>
+        <v>-4.9625280000000203</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.3171552068977306</v>
+        <v>-8.322714790200747</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>682.98959359000003</v>
+        <v>683.36125881999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.1189327700000149</v>
+        <v>0.53010334999999031</v>
       </c>
       <c r="D145" s="5">
-        <v>0.20919937580961001</v>
+        <v>0.93558589575861717</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>680.66009830999997</v>
+        <v>680.74023326999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.3294952800000601</v>
+        <v>-2.621025550000013</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.0169676105846097</v>
+        <v>-4.5067266495093961</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>676.99538994</v>
+        <v>676.95196976</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.6647083699999712</v>
+        <v>-3.7882635099999789</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.2729322106990786</v>
+        <v>-6.4772549689627867</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>674.13731465000001</v>
+        <v>674.08857203000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.8580752899999879</v>
+        <v>-2.8633977299999742</v>
       </c>
       <c r="D148" s="5">
-        <v>-4.9500560747211981</v>
+        <v>-4.9593716431071027</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>673.02721406000001</v>
+        <v>672.95862761000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.1101005900000018</v>
+        <v>-1.1299444200000153</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.9582388560844488</v>
+        <v>-1.9930644876559933</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.4927697608154396</v>
+        <v>-3.4879673527420607</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>672.02716777000001</v>
+        <v>671.98028535000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.0000462900000002</v>
+        <v>-0.9783422599999767</v>
       </c>
       <c r="D150" s="5">
-        <v>-1.7685713003047887</v>
+        <v>-1.7306692888281905</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>671.25817116999997</v>
+        <v>671.21184316999995</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.76899660000003678</v>
+        <v>-0.76844218000007913</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.3645434825515168</v>
+        <v>-1.3636604077893133</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>670.73520972999995</v>
+        <v>670.71016450000002</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.52296144000001732</v>
+        <v>-0.50167866999993294</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.93089620048781851</v>
+        <v>-0.89322885332560054</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>670.96884824999995</v>
+        <v>670.95303741999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.23363851999999952</v>
+        <v>0.24287291999996796</v>
       </c>
       <c r="D153" s="5">
-        <v>0.41880011209320944</v>
+        <v>0.43540216608515259</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>671.57868109000003</v>
+        <v>671.56374681</v>
       </c>
       <c r="C154" s="5">
-        <v>0.60983284000008098</v>
+        <v>0.6107093900000109</v>
       </c>
       <c r="D154" s="5">
-        <v>1.096129395018175</v>
+        <v>1.0977388212915162</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>666.34588897000003</v>
+        <v>666.32669663000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.2327921199999992</v>
+        <v>-5.2370501799999829</v>
       </c>
       <c r="D155" s="5">
-        <v>-8.9596628645676297</v>
+        <v>-8.9668346996158892</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>668.12143247999995</v>
+        <v>668.10807566000005</v>
       </c>
       <c r="C156" s="5">
-        <v>1.7755435099999204</v>
+        <v>1.7813790300000392</v>
       </c>
       <c r="D156" s="5">
-        <v>3.2447960996216052</v>
+        <v>3.255712928701926</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>668.68170140999996</v>
+        <v>668.85755849999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.56026893000000655</v>
+        <v>0.74948283999992782</v>
       </c>
       <c r="D157" s="5">
-        <v>1.0109423575951126</v>
+        <v>1.3544953553877859</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>668.85413530999995</v>
+        <v>668.90662319</v>
       </c>
       <c r="C158" s="5">
-        <v>0.17243389999998726</v>
+        <v>4.9064690000022892E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>0.30988496632158302</v>
+        <v>8.8062678964861973E-2</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>667.04384392999998</v>
+        <v>667.02914303</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.8102913799999669</v>
+        <v>-1.8774801600000046</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.199953164083269</v>
+        <v>-3.3166356910380168</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>668.53413640999997</v>
+        <v>668.51065200999994</v>
       </c>
       <c r="C160" s="5">
-        <v>1.4902924799999937</v>
+        <v>1.4815089799999441</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7142003626397626</v>
+        <v>2.698067663083159</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>667.94851598000002</v>
+        <v>667.90334580000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.58562042999994901</v>
+        <v>-0.60730620999993334</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.046122570135144</v>
+        <v>-1.0847055300992614</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.75460515918264193</v>
+        <v>-0.7512024666291528</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>666.19474436999997</v>
+        <v>666.18031380000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.753771610000058</v>
+        <v>-1.7230319999999892</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.1056273949004565</v>
+        <v>-3.0521663685226796</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>663.49850924999998</v>
+        <v>663.47435727000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.696235119999983</v>
+        <v>-2.7059565299999804</v>
       </c>
       <c r="D163" s="5">
-        <v>-4.7499986173048399</v>
+        <v>-4.7668451707643662</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>660.79760917999999</v>
+        <v>660.78598422000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.7009000699999888</v>
+        <v>-2.6883730499999956</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.7769388061513869</v>
+        <v>-4.7554436042995025</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>662.67000455000004</v>
+        <v>662.66448429000002</v>
       </c>
       <c r="C165" s="5">
-        <v>1.8723953700000493</v>
+        <v>1.8785000699999728</v>
       </c>
       <c r="D165" s="5">
-        <v>3.4537407387370544</v>
+        <v>3.4652397709694416</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>662.90083718000005</v>
+        <v>662.89391464000005</v>
       </c>
       <c r="C166" s="5">
-        <v>0.23083263000000898</v>
+        <v>0.22943035000002965</v>
       </c>
       <c r="D166" s="5">
-        <v>0.41880643596219347</v>
+        <v>0.41626086563733011</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>662.60711190999996</v>
+        <v>662.59555153999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.29372527000009541</v>
+        <v>-0.29836310000007416</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.53041511142698505</v>
+        <v>-0.53877509113090527</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>664.97249720000002</v>
+        <v>664.96559181999999</v>
       </c>
       <c r="C168" s="5">
-        <v>2.3653852900000629</v>
+        <v>2.370040280000012</v>
       </c>
       <c r="D168" s="5">
-        <v>4.3688954452853368</v>
+        <v>4.3777410001482053</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>663.89950341999997</v>
+        <v>663.96534324000004</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0729937800000471</v>
+        <v>-1.0002485799999477</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.9192172861455026</v>
+        <v>-1.790194368783482</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>664.33644347999996</v>
+        <v>664.36889748999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.43694005999998353</v>
+        <v>0.40355424999995648</v>
       </c>
       <c r="D170" s="5">
-        <v>0.7926353184724455</v>
+        <v>0.73179605438571382</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>664.82736956999997</v>
+        <v>664.82418871000004</v>
       </c>
       <c r="C171" s="5">
-        <v>0.4909260900000163</v>
+        <v>0.45529122000004918</v>
       </c>
       <c r="D171" s="5">
-        <v>0.89037952677160082</v>
+        <v>0.82546526020823574</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>664.13319203000003</v>
+        <v>664.12143448999996</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.69417753999994147</v>
+        <v>-0.70275422000008803</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.2458058471770839</v>
+        <v>-1.261114613067571</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>666.71329963000005</v>
+        <v>666.69246634000001</v>
       </c>
       <c r="C173" s="5">
-        <v>2.5801076000000194</v>
+        <v>2.571031850000054</v>
       </c>
       <c r="D173" s="5">
-        <v>4.7628226506239546</v>
+        <v>4.7457965220495169</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.18492687990895318</v>
+        <v>-0.18129561224905499</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>668.53465999000002</v>
+        <v>668.52678085000002</v>
       </c>
       <c r="C174" s="5">
-        <v>1.8213603599999715</v>
+        <v>1.8343145100000129</v>
       </c>
       <c r="D174" s="5">
-        <v>3.3279264482619197</v>
+        <v>3.352061480655566</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>670.56410741000002</v>
+        <v>670.54854889000001</v>
       </c>
       <c r="C175" s="5">
-        <v>2.0294474199999968</v>
+        <v>2.0217680399999836</v>
       </c>
       <c r="D175" s="5">
-        <v>3.704238672030602</v>
+        <v>3.6900321856502494</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>672.94811132999996</v>
+        <v>672.94030529999998</v>
       </c>
       <c r="C176" s="5">
-        <v>2.384003919999941</v>
+        <v>2.3917564099999709</v>
       </c>
       <c r="D176" s="5">
-        <v>4.3506836954575023</v>
+        <v>4.3652135631381705</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>674.33803660000001</v>
+        <v>674.34042119000003</v>
       </c>
       <c r="C177" s="5">
-        <v>1.3899252700000488</v>
+        <v>1.4001158900000519</v>
       </c>
       <c r="D177" s="5">
-        <v>2.5068628031160722</v>
+        <v>2.5254830268147455</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>675.25893862999999</v>
+        <v>675.25546336000002</v>
       </c>
       <c r="C178" s="5">
-        <v>0.92090202999997928</v>
+        <v>0.91504216999999244</v>
       </c>
       <c r="D178" s="5">
-        <v>1.6511312775878029</v>
+        <v>1.6405404629274312</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>676.55463110000005</v>
+        <v>676.55447270000002</v>
       </c>
       <c r="C179" s="5">
-        <v>1.2956924700000627</v>
+        <v>1.2990093399999978</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3270261290212924</v>
+        <v>2.3330584354494865</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>680.58739835999995</v>
+        <v>680.59063791999995</v>
       </c>
       <c r="C180" s="5">
-        <v>4.0327672599999005</v>
+        <v>4.0361652199999298</v>
       </c>
       <c r="D180" s="5">
-        <v>7.3921131067294255</v>
+        <v>7.3985491755988342</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>681.64044216000002</v>
+        <v>681.65385131999994</v>
       </c>
       <c r="C181" s="5">
-        <v>1.0530438000000686</v>
+        <v>1.0632133999999951</v>
       </c>
       <c r="D181" s="5">
-        <v>1.8725909329430523</v>
+        <v>1.8908217680007722</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>682.92571476000001</v>
+        <v>682.94414830000005</v>
       </c>
       <c r="C182" s="5">
-        <v>1.2852725999999848</v>
+        <v>1.2902969800001074</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2862829019996811</v>
+        <v>2.295268057896549</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>686.45457279000004</v>
+        <v>686.45821004000004</v>
       </c>
       <c r="C183" s="5">
-        <v>3.5288580300000376</v>
+        <v>3.5140617399999883</v>
       </c>
       <c r="D183" s="5">
-        <v>6.3800128370455234</v>
+        <v>6.3523239445245627</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>687.66595095000002</v>
+        <v>687.66161006000004</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2113781599999811</v>
+        <v>1.2034000200000037</v>
       </c>
       <c r="D184" s="5">
-        <v>2.1383002210207946</v>
+        <v>2.1240699481215541</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>690.16325839000001</v>
+        <v>690.16056117000005</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4973074399999859</v>
+        <v>2.4989511100000072</v>
       </c>
       <c r="D185" s="5">
-        <v>4.4459898484045857</v>
+        <v>4.4490034769061326</v>
       </c>
       <c r="E185" s="5">
-        <v>3.5172477844695349</v>
+        <v>3.5200779992062836</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>693.61771607000003</v>
+        <v>693.60731090000002</v>
       </c>
       <c r="C186" s="5">
-        <v>3.4544576800000186</v>
+        <v>3.446749729999965</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1744697921189529</v>
+        <v>6.1603368059851782</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>695.36745697000003</v>
+        <v>695.35730673</v>
       </c>
       <c r="C187" s="5">
-        <v>1.7497409000000061</v>
+        <v>1.7499958299999889</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0695114250434585</v>
+        <v>3.0700115592159127</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>697.34781747</v>
+        <v>697.34181234000005</v>
       </c>
       <c r="C188" s="5">
-        <v>1.9803604999999607</v>
+        <v>1.984505610000042</v>
       </c>
       <c r="D188" s="5">
-        <v>3.4715628310829194</v>
+        <v>3.4789952072363572</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>700.21887894999998</v>
+        <v>700.23025207000001</v>
       </c>
       <c r="C189" s="5">
-        <v>2.8710614799999803</v>
+        <v>2.8884397299999591</v>
       </c>
       <c r="D189" s="5">
-        <v>5.0539624205328426</v>
+        <v>5.0852986285711888</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>701.70154413</v>
+        <v>701.69929308999997</v>
       </c>
       <c r="C190" s="5">
-        <v>1.4826651800000263</v>
+        <v>1.4690410199999633</v>
       </c>
       <c r="D190" s="5">
-        <v>2.5707182819792784</v>
+        <v>2.5467809685201237</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>703.61073833</v>
+        <v>703.61184377999996</v>
       </c>
       <c r="C191" s="5">
-        <v>1.9091942000000017</v>
+        <v>1.9125506899999891</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3142721764180649</v>
+        <v>3.3201973218755176</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>707.48266642999999</v>
+        <v>707.48228570000003</v>
       </c>
       <c r="C192" s="5">
-        <v>3.871928099999991</v>
+        <v>3.8704419200000757</v>
       </c>
       <c r="D192" s="5">
-        <v>6.8071041860887194</v>
+        <v>6.8044008172803094</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>707.31648618999998</v>
+        <v>707.32202060999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.16618024000001697</v>
+        <v>-0.16026509000005262</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.28150352611100438</v>
+        <v>-0.27149609539039998</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>710.91046930000005</v>
+        <v>710.91087614000003</v>
       </c>
       <c r="C194" s="5">
-        <v>3.5939831100000674</v>
+        <v>3.5888555300000462</v>
       </c>
       <c r="D194" s="5">
-        <v>6.2707022019088621</v>
+        <v>6.2614542213493607</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>709.38601373999995</v>
+        <v>709.38417229000004</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.5244555600000922</v>
+        <v>-1.5267038499999899</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.5431117445293139</v>
+        <v>-2.5468167352401205</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>713.46272368999996</v>
+        <v>713.46041381999999</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0767099500000086</v>
+        <v>4.0762415299999475</v>
       </c>
       <c r="D196" s="5">
-        <v>7.1183783527704492</v>
+        <v>7.1175534838685106</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>715.94652665000001</v>
+        <v>715.94503249000002</v>
       </c>
       <c r="C197" s="5">
-        <v>2.4838029600000482</v>
+        <v>2.4846186700000317</v>
       </c>
       <c r="D197" s="5">
-        <v>4.258527892486752</v>
+        <v>4.2599673955219686</v>
       </c>
       <c r="E197" s="5">
-        <v>3.7358216257624033</v>
+        <v>3.7360105417047595</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>718.48862193000002</v>
+        <v>718.48784521000005</v>
       </c>
       <c r="C198" s="5">
-        <v>2.5420952800000123</v>
+        <v>2.542812720000029</v>
       </c>
       <c r="D198" s="5">
-        <v>4.3450140808579674</v>
+        <v>4.346273648881227</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>720.62505008000005</v>
+        <v>720.62519589999999</v>
       </c>
       <c r="C199" s="5">
-        <v>2.1364281500000288</v>
+        <v>2.1373506899999484</v>
       </c>
       <c r="D199" s="5">
-        <v>3.6271413734362046</v>
+        <v>3.628737326253173</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>724.14429527000004</v>
+        <v>724.14475782</v>
       </c>
       <c r="C200" s="5">
-        <v>3.5192451899999924</v>
+        <v>3.519561920000001</v>
       </c>
       <c r="D200" s="5">
-        <v>6.0203189983004224</v>
+        <v>6.0208742090161582</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>727.46829628</v>
+        <v>727.48712871999999</v>
       </c>
       <c r="C201" s="5">
-        <v>3.3240010099999608</v>
+        <v>3.3423708999999917</v>
       </c>
       <c r="D201" s="5">
-        <v>5.6495104697519949</v>
+        <v>5.6815252889767853</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>730.16950863</v>
+        <v>730.16762009000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.7012123499999916</v>
+        <v>2.680491370000027</v>
       </c>
       <c r="D202" s="5">
-        <v>4.5479362452574223</v>
+        <v>4.5122198828685622</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>733.93373713000005</v>
+        <v>733.93169293999995</v>
       </c>
       <c r="C203" s="5">
-        <v>3.7642285000000584</v>
+        <v>3.7640728499999341</v>
       </c>
       <c r="D203" s="5">
-        <v>6.3647935329126826</v>
+        <v>6.3645397747348564</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>733.99192019999998</v>
+        <v>733.98715877999996</v>
       </c>
       <c r="C204" s="5">
-        <v>5.8183069999927284E-2</v>
+        <v>5.5465840000010758E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>9.5172262854892331E-2</v>
+        <v>9.0725991495088643E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>739.20399521000002</v>
+        <v>739.19969153</v>
       </c>
       <c r="C205" s="5">
-        <v>5.212075010000035</v>
+        <v>5.2125327500000367</v>
       </c>
       <c r="D205" s="5">
-        <v>8.8620015420271425</v>
+        <v>8.8628702345784802</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>748.59690565999995</v>
+        <v>748.59167420000006</v>
       </c>
       <c r="C206" s="5">
-        <v>9.3929104499999312</v>
+        <v>9.3919826700000613</v>
       </c>
       <c r="D206" s="5">
-        <v>16.360255388655929</v>
+        <v>16.358626847831847</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>748.98325107999995</v>
+        <v>748.97353639999994</v>
       </c>
       <c r="C207" s="5">
-        <v>0.38634541999999783</v>
+        <v>0.3818621999998868</v>
       </c>
       <c r="D207" s="5">
-        <v>0.62107222379450544</v>
+        <v>0.61384926304304255</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>753.13377045000004</v>
+        <v>753.13191104999999</v>
       </c>
       <c r="C208" s="5">
-        <v>4.1505193700000973</v>
+        <v>4.1583746500000416</v>
       </c>
       <c r="D208" s="5">
-        <v>6.8563139303879694</v>
+        <v>6.8697808380187242</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>758.69152810000003</v>
+        <v>758.68207513000004</v>
       </c>
       <c r="C209" s="5">
-        <v>5.557757649999985</v>
+        <v>5.5501640800000587</v>
       </c>
       <c r="D209" s="5">
-        <v>9.2238179975772319</v>
+        <v>9.2107240348275674</v>
       </c>
       <c r="E209" s="5">
-        <v>5.9704181609776086</v>
+        <v>5.969318970111992</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>755.65149461999999</v>
+        <v>755.66211174</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.0400334800000337</v>
+        <v>-3.0199633900000435</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.7037670126461428</v>
+        <v>-4.6734467410573188</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>761.77381763000005</v>
+        <v>761.78308056000003</v>
       </c>
       <c r="C211" s="5">
-        <v>6.1223230100000592</v>
+        <v>6.1209688200000301</v>
       </c>
       <c r="D211" s="5">
-        <v>10.167616361287202</v>
+        <v>10.165117026236015</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>766.45966202</v>
+        <v>766.46710945999996</v>
       </c>
       <c r="C212" s="5">
-        <v>4.6858443899999429</v>
+        <v>4.6840288999999302</v>
       </c>
       <c r="D212" s="5">
-        <v>7.6363937415350636</v>
+        <v>7.6332383412457849</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>766.88796830000001</v>
+        <v>766.90903225</v>
       </c>
       <c r="C213" s="5">
-        <v>0.42830628000001525</v>
+        <v>0.44192279000003509</v>
       </c>
       <c r="D213" s="5">
-        <v>0.67263832306965199</v>
+        <v>0.6940836169983422</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>769.62608259000001</v>
+        <v>769.62268742000003</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7381142899999986</v>
+        <v>2.7136551700000382</v>
       </c>
       <c r="D214" s="5">
-        <v>4.3696530604800721</v>
+        <v>4.3297357022620497</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>772.99330244999999</v>
+        <v>772.98620957000003</v>
       </c>
       <c r="C215" s="5">
-        <v>3.3672198599999774</v>
+        <v>3.3635221499999943</v>
       </c>
       <c r="D215" s="5">
-        <v>5.378361666944631</v>
+        <v>5.3723370118163638</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>773.83077613</v>
+        <v>773.82343644000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.83747368000001643</v>
+        <v>0.83722686999999496</v>
       </c>
       <c r="D216" s="5">
-        <v>1.3078748397958195</v>
+        <v>1.307499168932269</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>775.07991245999995</v>
+        <v>775.07253361000005</v>
       </c>
       <c r="C217" s="5">
-        <v>1.2491363299999421</v>
+        <v>1.2490971700000273</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9543596080918491</v>
+        <v>1.9543164959482606</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>777.95633468000005</v>
+        <v>777.94717477999995</v>
       </c>
       <c r="C218" s="5">
-        <v>2.8764222200001086</v>
+        <v>2.8746411699999044</v>
       </c>
       <c r="D218" s="5">
-        <v>4.5453881506408722</v>
+        <v>4.5425601691146955</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>780.06541562999996</v>
+        <v>780.05797911000002</v>
       </c>
       <c r="C219" s="5">
-        <v>2.1090809499999068</v>
+        <v>2.1108043300000645</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3022135376469919</v>
+        <v>3.3049917449970545</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>782.36779258000001</v>
+        <v>782.36703262000003</v>
       </c>
       <c r="C220" s="5">
-        <v>2.3023769500000526</v>
+        <v>2.3090535100000125</v>
       </c>
       <c r="D220" s="5">
-        <v>3.5998864022062538</v>
+        <v>3.610531074593526</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>784.45096433000003</v>
+        <v>784.44739851999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.0831717500000195</v>
+        <v>2.080365899999947</v>
       </c>
       <c r="D221" s="5">
-        <v>3.2423900870119926</v>
+        <v>3.237961996248484</v>
       </c>
       <c r="E221" s="5">
-        <v>3.3952450074814511</v>
+        <v>3.3960632832382487</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>788.76824429999999</v>
+        <v>788.77820951000001</v>
       </c>
       <c r="C222" s="5">
-        <v>4.3172799699999587</v>
+        <v>4.3308109900000318</v>
       </c>
       <c r="D222" s="5">
-        <v>6.8079051254870349</v>
+        <v>6.8299261841123338</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>790.84457633</v>
+        <v>790.85647029999996</v>
       </c>
       <c r="C223" s="5">
-        <v>2.0763320300000032</v>
+        <v>2.0782607899999448</v>
       </c>
       <c r="D223" s="5">
-        <v>3.2049849287113519</v>
+        <v>3.207964282402731</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>789.53491969000004</v>
+        <v>789.54089892000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.3096566399999574</v>
+        <v>-1.3155713799999376</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9692269712313082</v>
+        <v>-1.9780098111120692</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>789.06619861000001</v>
+        <v>789.08076769000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.46872108000002299</v>
+        <v>-0.46013123000000178</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.71007927139581373</v>
+        <v>-0.69710267773381851</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>790.61945258000003</v>
+        <v>790.61437278999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.5532539700000143</v>
+        <v>1.5336050999999316</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3879080114066031</v>
+        <v>2.357333047576704</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>790.42065947000003</v>
+        <v>790.41561469999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19879310999999689</v>
+        <v>-0.1987580899999557</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.30131071277038624</v>
+        <v>-0.30125963926813659</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>791.36613437999995</v>
+        <v>791.35976419999997</v>
       </c>
       <c r="C228" s="5">
-        <v>0.94547490999991624</v>
+        <v>0.94414949999998043</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4448812305723591</v>
+        <v>1.4428516739832808</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>792.71123519000002</v>
+        <v>792.70431794000001</v>
       </c>
       <c r="C229" s="5">
-        <v>1.3451008100000763</v>
+        <v>1.3445537400000376</v>
       </c>
       <c r="D229" s="5">
-        <v>2.0588401086937269</v>
+        <v>2.0580116326513354</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>795.15961530000004</v>
+        <v>795.14902124000002</v>
       </c>
       <c r="C230" s="5">
-        <v>2.4483801100000164</v>
+        <v>2.4447033000000147</v>
       </c>
       <c r="D230" s="5">
-        <v>3.7699521828835181</v>
+        <v>3.7642277608697317</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>793.73219243999995</v>
+        <v>793.72850218999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.4274228600000924</v>
+        <v>-1.4205190500000526</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.133026114393699</v>
+        <v>-2.1228387755467648</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>792.94529913999997</v>
+        <v>792.94604028000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.78689329999997426</v>
+        <v>-0.78246190999993814</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.1831952863675776</v>
+        <v>-1.1765736479388722</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>791.01712717999999</v>
+        <v>791.02253831999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.928171959999986</v>
+        <v>-1.9235019600000669</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8792789233313298</v>
+        <v>-2.8723954853241529</v>
       </c>
       <c r="E233" s="5">
-        <v>0.83703929863967463</v>
+        <v>0.83818746960027113</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>785.33415950999995</v>
+        <v>785.33158917000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-5.6829676700000391</v>
+        <v>-5.6909491499999376</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.2886227303914488</v>
+        <v>-8.2997524896971093</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>779.71589702000006</v>
+        <v>779.71863211000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6182624899998928</v>
+        <v>-5.6129570599999852</v>
       </c>
       <c r="D235" s="5">
-        <v>-8.2549152222512685</v>
+        <v>-8.2474497372112658</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>776.60976101999995</v>
+        <v>776.60765314000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.1061360000001059</v>
+        <v>-3.1109789700000192</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.6770505212192397</v>
+        <v>-4.6841674577048238</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>775.23362415999998</v>
+        <v>775.23953835999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.3761368599999741</v>
+        <v>-1.3681147800000417</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.1057743336572399</v>
+        <v>-2.0936232128929699</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>775.10676129000001</v>
+        <v>775.10347851999995</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.1268628699999681</v>
+        <v>-0.13605984000002991</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.19619698513874129</v>
+        <v>-0.21040502688718377</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>772.44541460000005</v>
+        <v>772.44788636999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6613466899999594</v>
+        <v>-2.6555921499999613</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.0433030448311591</v>
+        <v>-4.0347411979073762</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>772.27520099000003</v>
+        <v>772.27796913999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.17021361000001889</v>
+        <v>-0.16991723000001002</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.26410793420027501</v>
+        <v>-0.26364777676212148</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>771.49417677999998</v>
+        <v>771.49568958999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.78102421000005506</v>
+        <v>-0.78227954999999838</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.2068669659750952</v>
+        <v>-1.2087916599702764</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>771.07470335000005</v>
+        <v>771.06030642999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.41947342999992543</v>
+        <v>-0.43538316000001487</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.65051113263399074</v>
+        <v>-0.67510578283398459</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>771.36647017999996</v>
+        <v>771.36906281999995</v>
       </c>
       <c r="C243" s="5">
-        <v>0.29176682999991499</v>
+        <v>0.308756389999985</v>
       </c>
       <c r="D243" s="5">
-        <v>0.45501397579656988</v>
+        <v>0.48157679762703687</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>771.71956626999997</v>
+        <v>771.72258763000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.35309609000000819</v>
+        <v>0.35352481000006719</v>
       </c>
       <c r="D244" s="5">
-        <v>0.55068987232727018</v>
+        <v>0.55135833399309053</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>772.99913773000003</v>
+        <v>773.02094314999999</v>
       </c>
       <c r="C245" s="5">
-        <v>1.2795714600000565</v>
+        <v>1.2983555199999728</v>
       </c>
       <c r="D245" s="5">
-        <v>2.0079394863062205</v>
+        <v>2.0376812122059773</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.2778254516731655</v>
+        <v>-2.2757373270592685</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>774.99057054000002</v>
+        <v>774.97305457000004</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9914328099999921</v>
+        <v>1.9521114200000511</v>
       </c>
       <c r="D246" s="5">
-        <v>3.1356730537195565</v>
+        <v>3.0728080431621674</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>775.23063943</v>
+        <v>775.22305253000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.240068889999975</v>
+        <v>0.24999795999997332</v>
       </c>
       <c r="D247" s="5">
-        <v>0.3723580683081984</v>
+        <v>0.38779463476033005</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>780.18642532000001</v>
+        <v>780.17685318999997</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9557858900000156</v>
+        <v>4.9538006599999562</v>
       </c>
       <c r="D248" s="5">
-        <v>7.9467391235346074</v>
+        <v>7.9435235408691796</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>780.66297004</v>
+        <v>780.66320640000004</v>
       </c>
       <c r="C249" s="5">
-        <v>0.47654471999999259</v>
+        <v>0.48635321000006115</v>
       </c>
       <c r="D249" s="5">
-        <v>0.73543793511470223</v>
+        <v>0.75063627871192473</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>783.60306914</v>
+        <v>783.60148521999997</v>
       </c>
       <c r="C250" s="5">
-        <v>2.9400990999999976</v>
+        <v>2.9382788199999368</v>
       </c>
       <c r="D250" s="5">
-        <v>4.6141872947365936</v>
+        <v>4.6112697296837757</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>785.16042286000004</v>
+        <v>785.16783112999997</v>
       </c>
       <c r="C251" s="5">
-        <v>1.5573537200000374</v>
+        <v>1.5663459099999955</v>
       </c>
       <c r="D251" s="5">
-        <v>2.4111547155428292</v>
+        <v>2.4252351428732721</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>786.81853263999994</v>
+        <v>786.82737484999996</v>
       </c>
       <c r="C252" s="5">
-        <v>1.6581097799999043</v>
+        <v>1.6595437199999878</v>
       </c>
       <c r="D252" s="5">
-        <v>2.563814710950818</v>
+        <v>2.5660332529431562</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>788.05719873999999</v>
+        <v>788.06203316000006</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2386661000000458</v>
+        <v>1.2346583100000998</v>
       </c>
       <c r="D253" s="5">
-        <v>1.9055690904292488</v>
+        <v>1.8993286519053409</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>787.80389262000006</v>
+        <v>787.78650167000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.2533061199999338</v>
+        <v>-0.27553149000004851</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.38503619370021669</v>
+        <v>-0.41875221301337362</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>794.78462102000003</v>
+        <v>794.79130338000004</v>
       </c>
       <c r="C255" s="5">
-        <v>6.9807283999999754</v>
+        <v>7.0048017100000379</v>
       </c>
       <c r="D255" s="5">
-        <v>11.167027003308361</v>
+        <v>11.207699159303841</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>796.07354048000002</v>
+        <v>796.07790078999994</v>
       </c>
       <c r="C256" s="5">
-        <v>1.2889194599999882</v>
+        <v>1.2865974099998994</v>
       </c>
       <c r="D256" s="5">
-        <v>1.9635180814671083</v>
+        <v>1.9599325304447968</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>797.85231022999994</v>
+        <v>797.87880761999998</v>
       </c>
       <c r="C257" s="5">
-        <v>1.778769749999924</v>
+        <v>1.8009068300000308</v>
       </c>
       <c r="D257" s="5">
-        <v>2.714513021880971</v>
+        <v>2.7487017993730545</v>
       </c>
       <c r="E257" s="5">
-        <v>3.2151617365297591</v>
+        <v>3.2156780085033754</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>798.87775453999996</v>
+        <v>798.86344823000002</v>
       </c>
       <c r="C258" s="5">
-        <v>1.0254443100000117</v>
+        <v>0.98464061000004222</v>
       </c>
       <c r="D258" s="5">
-        <v>1.5532562287935425</v>
+        <v>1.4909803131800015</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>801.67541335999999</v>
+        <v>801.66742244</v>
       </c>
       <c r="C259" s="5">
-        <v>2.7976588200000378</v>
+        <v>2.8039742099999785</v>
       </c>
       <c r="D259" s="5">
-        <v>4.2842774910931913</v>
+        <v>4.2942146019907756</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>805.12823463999996</v>
+        <v>805.11801847000004</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4528212799999665</v>
+        <v>3.4505960300000424</v>
       </c>
       <c r="D260" s="5">
-        <v>5.2926147828741943</v>
+        <v>5.2891766614229008</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>810.29238392000002</v>
+        <v>810.29211348000001</v>
       </c>
       <c r="C261" s="5">
-        <v>5.1641492800000606</v>
+        <v>5.1740950099999736</v>
       </c>
       <c r="D261" s="5">
-        <v>7.9743005523765342</v>
+        <v>7.9903102648424928</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>809.91802574999997</v>
+        <v>809.91510936999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.37435817000005045</v>
+        <v>-0.37700411000002987</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.55299798769490316</v>
+        <v>-0.55689673167063081</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>810.38639605000003</v>
+        <v>810.38948516000005</v>
       </c>
       <c r="C263" s="5">
-        <v>0.46837030000006052</v>
+        <v>0.47437579000006735</v>
       </c>
       <c r="D263" s="5">
-        <v>0.69616361001429983</v>
+        <v>0.7051212105912974</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>813.99061423000001</v>
+        <v>813.99480077999999</v>
       </c>
       <c r="C264" s="5">
-        <v>3.6042181799999753</v>
+        <v>3.6053156199999421</v>
       </c>
       <c r="D264" s="5">
-        <v>5.4695429755313052</v>
+        <v>5.4712279756945481</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>817.11782606999998</v>
+        <v>817.12217935000001</v>
       </c>
       <c r="C265" s="5">
-        <v>3.1272118399999727</v>
+        <v>3.127378570000019</v>
       </c>
       <c r="D265" s="5">
-        <v>4.7088654341358893</v>
+        <v>4.709097086007441</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>819.61449166</v>
+        <v>819.59694016000003</v>
       </c>
       <c r="C266" s="5">
-        <v>2.4966655900000205</v>
+        <v>2.4747608100000207</v>
       </c>
       <c r="D266" s="5">
-        <v>3.7287924455518651</v>
+        <v>3.6955106090134748</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>819.15554856000006</v>
+        <v>819.16272511</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.45894309999994221</v>
+        <v>-0.43421505000003435</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.66987441688456384</v>
+        <v>-0.63389994205711453</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>821.01048542000001</v>
+        <v>821.01332174000004</v>
       </c>
       <c r="C268" s="5">
-        <v>1.8549368599999525</v>
+        <v>1.8505966300000409</v>
       </c>
       <c r="D268" s="5">
-        <v>2.7514399195280204</v>
+        <v>2.7448974787822822</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>824.61118198999998</v>
+        <v>824.63239293000004</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6006965699999682</v>
+        <v>3.6190711899999997</v>
       </c>
       <c r="D269" s="5">
-        <v>5.3916471022129819</v>
+        <v>5.4198123882622795</v>
       </c>
       <c r="E269" s="5">
-        <v>3.3538627910078</v>
+        <v>3.3530888468893627</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>829.32920091999995</v>
+        <v>829.32450057000005</v>
       </c>
       <c r="C270" s="5">
-        <v>4.7180189299999711</v>
+        <v>4.6921076400000175</v>
       </c>
       <c r="D270" s="5">
-        <v>7.0860381460294608</v>
+        <v>7.0457089700051601</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>830.43848089999994</v>
+        <v>830.43715141999996</v>
       </c>
       <c r="C271" s="5">
-        <v>1.1092799799999966</v>
+        <v>1.112650849999909</v>
       </c>
       <c r="D271" s="5">
-        <v>1.6169361897081735</v>
+        <v>1.6218952947257614</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>833.56215836000001</v>
+        <v>833.55177003999995</v>
       </c>
       <c r="C272" s="5">
-        <v>3.1236774600000672</v>
+        <v>3.1146186199999875</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6083380253788331</v>
+        <v>4.5947042201537114</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>835.33127377000005</v>
+        <v>835.33038194000005</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7691154100000404</v>
+        <v>1.7786119000001008</v>
       </c>
       <c r="D273" s="5">
-        <v>2.5767671821878446</v>
+        <v>2.5907944916587322</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>838.76544091999995</v>
+        <v>838.75869800999999</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4341671499998938</v>
+        <v>3.4283160699999371</v>
       </c>
       <c r="D274" s="5">
-        <v>5.0464656197866775</v>
+        <v>5.0376780298149848</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>842.11027163000006</v>
+        <v>842.10981197000001</v>
       </c>
       <c r="C275" s="5">
-        <v>3.3448307100001102</v>
+        <v>3.3511139600000206</v>
       </c>
       <c r="D275" s="5">
-        <v>4.891727393806411</v>
+        <v>4.9011596125068113</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>844.67421793000005</v>
+        <v>844.67905141999995</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5639462999999978</v>
+        <v>2.5692394499999409</v>
       </c>
       <c r="D276" s="5">
-        <v>3.7154089781020749</v>
+        <v>3.7232105032944496</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>849.60578986999997</v>
+        <v>849.61253723000004</v>
       </c>
       <c r="C277" s="5">
-        <v>4.9315719399999125</v>
+        <v>4.9334858100000929</v>
       </c>
       <c r="D277" s="5">
-        <v>7.2355293377540875</v>
+        <v>7.2383853915604979</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>853.72358885999995</v>
+        <v>853.71124337000003</v>
       </c>
       <c r="C278" s="5">
-        <v>4.117798989999983</v>
+        <v>4.0987061399999902</v>
       </c>
       <c r="D278" s="5">
-        <v>5.9736313242386485</v>
+        <v>5.9451461544218542</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>857.70773878</v>
+        <v>857.71263761</v>
       </c>
       <c r="C279" s="5">
-        <v>3.9841499200000499</v>
+        <v>4.0013942399999678</v>
       </c>
       <c r="D279" s="5">
-        <v>5.7461504093130111</v>
+        <v>5.771751330691588</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>863.42532166000001</v>
+        <v>863.42694960999995</v>
       </c>
       <c r="C280" s="5">
-        <v>5.717582880000009</v>
+        <v>5.7143119999999499</v>
       </c>
       <c r="D280" s="5">
-        <v>8.2992451935481668</v>
+        <v>8.2942729849057706</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>865.29669445000002</v>
+        <v>865.31205138999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8713727900000094</v>
+        <v>1.8851017800000136</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6320876936138937</v>
+        <v>2.6516249418269799</v>
       </c>
       <c r="E281" s="5">
-        <v>4.933902589316741</v>
+        <v>4.9330657889221419</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>865.50357385999996</v>
+        <v>865.50340360999996</v>
       </c>
       <c r="C282" s="5">
-        <v>0.20687940999994225</v>
+        <v>0.19135221999999885</v>
       </c>
       <c r="D282" s="5">
-        <v>0.2872794978394877</v>
+        <v>0.26568698371847166</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>869.69724580000002</v>
+        <v>869.69604806999996</v>
       </c>
       <c r="C283" s="5">
-        <v>4.1936719400000584</v>
+        <v>4.1926444599999968</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9719072237588211</v>
+        <v>5.9704060681011306</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>872.45052021000004</v>
+        <v>872.43806638000001</v>
       </c>
       <c r="C284" s="5">
-        <v>2.7532744100000173</v>
+        <v>2.7420183100000486</v>
       </c>
       <c r="D284" s="5">
-        <v>3.8657913787168763</v>
+        <v>3.8497173630738901</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>876.77116457</v>
+        <v>876.76846996999996</v>
       </c>
       <c r="C285" s="5">
-        <v>4.3206443599999602</v>
+        <v>4.3304035899999462</v>
       </c>
       <c r="D285" s="5">
-        <v>6.1073399792623384</v>
+        <v>6.1216034393072327</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>880.35810764999997</v>
+        <v>880.34753945</v>
       </c>
       <c r="C286" s="5">
-        <v>3.5869430799999691</v>
+        <v>3.5790694800000438</v>
       </c>
       <c r="D286" s="5">
-        <v>5.0212831312604012</v>
+        <v>5.0100281684211101</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>883.57790179999995</v>
+        <v>883.57603026000004</v>
       </c>
       <c r="C287" s="5">
-        <v>3.2197941499999843</v>
+        <v>3.2284908100000393</v>
       </c>
       <c r="D287" s="5">
-        <v>4.4782114667675899</v>
+        <v>4.4906071186156638</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>887.08631971</v>
+        <v>887.09296224000002</v>
       </c>
       <c r="C288" s="5">
-        <v>3.5084179100000483</v>
+        <v>3.5169319799999812</v>
       </c>
       <c r="D288" s="5">
-        <v>4.8702813934730527</v>
+        <v>4.8823708778519936</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>889.99717899999996</v>
+        <v>890.01048632000004</v>
       </c>
       <c r="C289" s="5">
-        <v>2.9108592899999621</v>
+        <v>2.9175240800000211</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0094930327036593</v>
+        <v>4.0188093440258754</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>894.35202033999997</v>
+        <v>894.34790740000005</v>
       </c>
       <c r="C290" s="5">
-        <v>4.3548413400000072</v>
+        <v>4.3374210800000128</v>
       </c>
       <c r="D290" s="5">
-        <v>6.0323404935501479</v>
+        <v>6.0074672263488615</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>895.97732550000001</v>
+        <v>895.98101354999994</v>
       </c>
       <c r="C291" s="5">
-        <v>1.625305160000039</v>
+        <v>1.6331061499998896</v>
       </c>
       <c r="D291" s="5">
-        <v>2.2026885545983088</v>
+        <v>2.2133775034465897</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>901.52010470000005</v>
+        <v>901.52143159000002</v>
       </c>
       <c r="C292" s="5">
-        <v>5.5427792000000409</v>
+        <v>5.5404180400000769</v>
       </c>
       <c r="D292" s="5">
-        <v>7.6814181495180822</v>
+        <v>7.6780011866856679</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>903.38339483000004</v>
+        <v>903.39518076000002</v>
       </c>
       <c r="C293" s="5">
-        <v>1.8632901299999958</v>
+        <v>1.8737491699999964</v>
       </c>
       <c r="D293" s="5">
-        <v>2.5085867484901936</v>
+        <v>2.5228255793060317</v>
       </c>
       <c r="E293" s="5">
-        <v>4.4015770110168662</v>
+        <v>4.4010862103243564</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>906.16815337000003</v>
+        <v>906.16694436</v>
       </c>
       <c r="C294" s="5">
-        <v>2.7847585399999844</v>
+        <v>2.7717635999999857</v>
       </c>
       <c r="D294" s="5">
-        <v>3.7624696396548085</v>
+        <v>3.7445652501363114</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>910.87852666000003</v>
+        <v>910.87492903999998</v>
       </c>
       <c r="C295" s="5">
-        <v>4.7103732900000068</v>
+        <v>4.7079846799999814</v>
       </c>
       <c r="D295" s="5">
-        <v>6.419208933778453</v>
+        <v>6.4158690125442508</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>914.85532198999999</v>
+        <v>914.84311444000002</v>
       </c>
       <c r="C296" s="5">
-        <v>3.976795329999959</v>
+        <v>3.9681854000000385</v>
       </c>
       <c r="D296" s="5">
-        <v>5.3667193146478054</v>
+        <v>5.3548420019711829</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>917.28632640000001</v>
+        <v>917.28152614999999</v>
       </c>
       <c r="C297" s="5">
-        <v>2.4310044100000141</v>
+        <v>2.4384117099999685</v>
       </c>
       <c r="D297" s="5">
-        <v>3.2357246069530055</v>
+        <v>3.2457728280101072</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>920.22946753999997</v>
+        <v>920.21578524999995</v>
       </c>
       <c r="C298" s="5">
-        <v>2.9431411399999661</v>
+        <v>2.9342590999999629</v>
       </c>
       <c r="D298" s="5">
-        <v>3.91891333729808</v>
+        <v>3.9068984983260613</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>923.14877994000005</v>
+        <v>923.14624561000005</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9193124000000807</v>
+        <v>2.9304603600000974</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8739788302171396</v>
+        <v>3.8890912776162079</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>925.69164330000001</v>
+        <v>925.70537300000001</v>
       </c>
       <c r="C300" s="5">
-        <v>2.5428633599999557</v>
+        <v>2.5591273899999578</v>
       </c>
       <c r="D300" s="5">
-        <v>3.3560056795816084</v>
+        <v>3.3778082820004274</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>928.05352019999998</v>
+        <v>928.07192365000003</v>
       </c>
       <c r="C301" s="5">
-        <v>2.3618768999999702</v>
+        <v>2.366550650000022</v>
       </c>
       <c r="D301" s="5">
-        <v>3.1051007791335961</v>
+        <v>3.1112850989652552</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>931.15396911000005</v>
+        <v>931.16208351</v>
       </c>
       <c r="C302" s="5">
-        <v>3.1004489100000683</v>
+        <v>3.0901598599999716</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0834590778193514</v>
+        <v>4.0695765359954228</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>934.62047486999995</v>
+        <v>934.62406833</v>
       </c>
       <c r="C303" s="5">
-        <v>3.4665057599999045</v>
+        <v>3.4619848199999979</v>
       </c>
       <c r="D303" s="5">
-        <v>4.559983379476229</v>
+        <v>4.5538737195727652</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>937.83084135000001</v>
+        <v>937.83576091999998</v>
       </c>
       <c r="C304" s="5">
-        <v>3.2103664800000615</v>
+        <v>3.2116925899999842</v>
       </c>
       <c r="D304" s="5">
-        <v>4.2007003489211936</v>
+        <v>4.2024519987506226</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>942.16534358000001</v>
+        <v>942.17186636999998</v>
       </c>
       <c r="C305" s="5">
-        <v>4.3345022299999982</v>
+        <v>4.3361054499999909</v>
       </c>
       <c r="D305" s="5">
-        <v>5.6893855544994709</v>
+        <v>5.6915130905421885</v>
       </c>
       <c r="E305" s="5">
-        <v>4.2929667483314837</v>
+        <v>4.2923281456270557</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>944.91092112000001</v>
+        <v>944.89572147000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.7455775399999993</v>
+        <v>2.7238551000000371</v>
       </c>
       <c r="D306" s="5">
-        <v>3.5535328387817922</v>
+        <v>3.5249447053566474</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>948.71872967000002</v>
+        <v>948.70252043000005</v>
       </c>
       <c r="C307" s="5">
-        <v>3.8078085500000043</v>
+        <v>3.8067989600000374</v>
       </c>
       <c r="D307" s="5">
-        <v>4.9444007980854687</v>
+        <v>4.9431419568707113</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>951.69095540000001</v>
+        <v>951.67544465000003</v>
       </c>
       <c r="C308" s="5">
-        <v>2.972225729999991</v>
+        <v>2.9729242199999817</v>
       </c>
       <c r="D308" s="5">
-        <v>3.8249208254943712</v>
+        <v>3.8259017498657899</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>955.29134189000001</v>
+        <v>955.27992314000005</v>
       </c>
       <c r="C309" s="5">
-        <v>3.6003864900000053</v>
+        <v>3.6044784900000195</v>
       </c>
       <c r="D309" s="5">
-        <v>4.635437937885567</v>
+        <v>4.640893768163501</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>959.79136308</v>
+        <v>959.77517244000001</v>
       </c>
       <c r="C310" s="5">
-        <v>4.500021189999984</v>
+        <v>4.4952492999999549</v>
       </c>
       <c r="D310" s="5">
-        <v>5.8015306400456934</v>
+        <v>5.7952895995781351</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>963.89926620000006</v>
+        <v>963.90009440999995</v>
       </c>
       <c r="C311" s="5">
-        <v>4.10790312000006</v>
+        <v>4.1249219699999458</v>
       </c>
       <c r="D311" s="5">
-        <v>5.2586378963457081</v>
+        <v>5.2810329422986246</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>968.17056327</v>
+        <v>968.19451299000002</v>
       </c>
       <c r="C312" s="5">
-        <v>4.271297069999946</v>
+        <v>4.2944185800000696</v>
       </c>
       <c r="D312" s="5">
-        <v>5.4490550389661774</v>
+        <v>5.4792737530946711</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>970.86660277999999</v>
+        <v>970.89142870000001</v>
       </c>
       <c r="C313" s="5">
-        <v>2.6960395099999914</v>
+        <v>2.6969157099999848</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3932660949464122</v>
+        <v>3.3943005848193764</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>974.22380946999999</v>
+        <v>974.24640852000005</v>
       </c>
       <c r="C314" s="5">
-        <v>3.3572066899999982</v>
+        <v>3.3549798200000396</v>
       </c>
       <c r="D314" s="5">
-        <v>4.2293738374357348</v>
+        <v>4.2264047820006923</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>977.46343869999998</v>
+        <v>977.47228472999996</v>
       </c>
       <c r="C315" s="5">
-        <v>3.2396292299999914</v>
+        <v>3.2258762099999103</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0642099902420625</v>
+        <v>4.0465454251795041</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>979.33224913000004</v>
+        <v>979.34169828999995</v>
       </c>
       <c r="C316" s="5">
-        <v>1.8688104300000532</v>
+        <v>1.8694135599999981</v>
       </c>
       <c r="D316" s="5">
-        <v>2.3185573959176198</v>
+        <v>2.3192923525666487</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>983.43711451000001</v>
+        <v>983.44475875000001</v>
       </c>
       <c r="C317" s="5">
-        <v>4.1048653799999784</v>
+        <v>4.1030604600000515</v>
       </c>
       <c r="D317" s="5">
-        <v>5.1473813109857547</v>
+        <v>5.1450147960650172</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3805231439714376</v>
+        <v>4.3806118451632736</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>987.01344650999999</v>
+        <v>986.97068553999998</v>
       </c>
       <c r="C318" s="5">
-        <v>3.5763319999999794</v>
+        <v>3.5259267899999713</v>
       </c>
       <c r="D318" s="5">
-        <v>4.4522258699930761</v>
+        <v>4.3881985486660113</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>990.21566344999997</v>
+        <v>990.19100662999995</v>
       </c>
       <c r="C319" s="5">
-        <v>3.2022169399999711</v>
+        <v>3.2203210899999704</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9634469550186902</v>
+        <v>3.9864342774035499</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>990.96129566000002</v>
+        <v>990.94233179000003</v>
       </c>
       <c r="C320" s="5">
-        <v>0.74563221000005342</v>
+        <v>0.75132516000007854</v>
       </c>
       <c r="D320" s="5">
-        <v>0.90735144286286928</v>
+        <v>0.91433092796369131</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>995.83747787000004</v>
+        <v>995.81863059</v>
       </c>
       <c r="C321" s="5">
-        <v>4.8761822100000245</v>
+        <v>4.8762987999999723</v>
       </c>
       <c r="D321" s="5">
-        <v>6.0672457228680976</v>
+        <v>6.067514013253783</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>996.76888507000001</v>
+        <v>996.75033012999995</v>
       </c>
       <c r="C322" s="5">
-        <v>0.93140719999996691</v>
+        <v>0.93169953999995414</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1281521217019863</v>
+        <v>1.1285295065717627</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>998.58356774000003</v>
+        <v>998.58868962999998</v>
       </c>
       <c r="C323" s="5">
-        <v>1.8146826700000247</v>
+        <v>1.8383595000000241</v>
       </c>
       <c r="D323" s="5">
-        <v>2.2066868663201067</v>
+        <v>2.2358130564017697</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1006.9316447</v>
+        <v>1006.9658174</v>
       </c>
       <c r="C324" s="5">
-        <v>8.3480769599999576</v>
+        <v>8.3771277700000155</v>
       </c>
       <c r="D324" s="5">
-        <v>10.506262956448742</v>
+        <v>10.54447078818046</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1008.5122774</v>
+        <v>1008.5421818999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.5806327000000238</v>
+        <v>1.5763644999999542</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9000506804348172</v>
+        <v>1.8948108355146376</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1012.1922221999999</v>
+        <v>1012.2413015</v>
       </c>
       <c r="C326" s="5">
-        <v>3.6799447999999302</v>
+        <v>3.6991196000000173</v>
       </c>
       <c r="D326" s="5">
-        <v>4.4676137849145592</v>
+        <v>4.4912285909257443</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1013.1782115</v>
+        <v>1013.2067708</v>
       </c>
       <c r="C327" s="5">
-        <v>0.98598930000002838</v>
+        <v>0.9654692999999952</v>
       </c>
       <c r="D327" s="5">
-        <v>1.1752183323851861</v>
+        <v>1.1505756467930173</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1014.8198556999999</v>
+        <v>1014.8161857</v>
       </c>
       <c r="C328" s="5">
-        <v>1.6416441999999734</v>
+        <v>1.6094149000000471</v>
       </c>
       <c r="D328" s="5">
-        <v>1.9617711881644739</v>
+        <v>1.9228652909767163</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1017.1777732</v>
+        <v>1017.1739258</v>
       </c>
       <c r="C329" s="5">
-        <v>2.3579175000000987</v>
+        <v>2.3577401000000009</v>
       </c>
       <c r="D329" s="5">
-        <v>2.8240885796719351</v>
+        <v>2.8238837276905127</v>
       </c>
       <c r="E329" s="5">
-        <v>3.4308913292144139</v>
+        <v>3.4296961522141123</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1021.471463</v>
+        <v>1021.4034253</v>
       </c>
       <c r="C330" s="5">
-        <v>4.2936897999999246</v>
+        <v>4.2294994999999744</v>
       </c>
       <c r="D330" s="5">
-        <v>5.1846868904762644</v>
+        <v>5.105415108519451</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1023.8052858</v>
+        <v>1023.7703877</v>
       </c>
       <c r="C331" s="5">
-        <v>2.3338228000000072</v>
+        <v>2.366962400000034</v>
       </c>
       <c r="D331" s="5">
-        <v>2.7764354070924702</v>
+        <v>2.8165538176468718</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1027.3317907000001</v>
+        <v>1027.3103139</v>
       </c>
       <c r="C332" s="5">
-        <v>3.5265049000000772</v>
+        <v>3.539926199999968</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2126215651525634</v>
+        <v>4.2291071409622738</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1030.3070929999999</v>
+        <v>1030.2783753000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.9753022999998393</v>
+        <v>2.9680614000001242</v>
       </c>
       <c r="D333" s="5">
-        <v>3.5312710163970973</v>
+        <v>3.5226148749107233</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1034.1645315999999</v>
+        <v>1034.1460457000001</v>
       </c>
       <c r="C334" s="5">
-        <v>3.8574386000000231</v>
+        <v>3.8676703999999518</v>
       </c>
       <c r="D334" s="5">
-        <v>4.5864423084306161</v>
+        <v>4.598990897144084</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1035.8685011</v>
+        <v>1035.8793330000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.7039695000000847</v>
+        <v>1.7332873000000291</v>
       </c>
       <c r="D335" s="5">
-        <v>1.995229573744739</v>
+        <v>2.0299123823091181</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1038.2466523000001</v>
+        <v>1038.2895305</v>
       </c>
       <c r="C336" s="5">
-        <v>2.3781512000000475</v>
+        <v>2.4101974999998674</v>
       </c>
       <c r="D336" s="5">
-        <v>2.7900192977456051</v>
+        <v>2.8280681476173797</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1040.3103315000001</v>
+        <v>1040.3592765999999</v>
       </c>
       <c r="C337" s="5">
-        <v>2.0636792000000241</v>
+        <v>2.0697460999999748</v>
       </c>
       <c r="D337" s="5">
-        <v>2.4114382373182863</v>
+        <v>2.4185044263579814</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1043.4049255</v>
+        <v>1043.4729783</v>
       </c>
       <c r="C338" s="5">
-        <v>3.0945939999999155</v>
+        <v>3.1137017000000924</v>
       </c>
       <c r="D338" s="5">
-        <v>3.6286049058528835</v>
+        <v>3.6512053778970488</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1047.3009821000001</v>
+        <v>1047.3626118</v>
       </c>
       <c r="C339" s="5">
-        <v>3.8960566000000654</v>
+        <v>3.8896334999999453</v>
       </c>
       <c r="D339" s="5">
-        <v>4.5739564006169298</v>
+        <v>4.5659564993252522</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1049.0487419000001</v>
+        <v>1049.0228990999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.7477598000000398</v>
+        <v>1.6602872999999363</v>
       </c>
       <c r="D340" s="5">
-        <v>2.0210708412812917</v>
+        <v>1.9189222467897782</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1052.3282432999999</v>
+        <v>1052.3142164000001</v>
       </c>
       <c r="C341" s="5">
-        <v>3.2795013999998446</v>
+        <v>3.2913173000001734</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8165783759568805</v>
+        <v>3.8306634955542096</v>
       </c>
       <c r="E341" s="5">
-        <v>3.4556860193098782</v>
+        <v>3.454698327266148</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1056.7483118</v>
+        <v>1056.6371371</v>
       </c>
       <c r="C342" s="5">
-        <v>4.4200685000000703</v>
+        <v>4.3229206999999406</v>
       </c>
       <c r="D342" s="5">
-        <v>5.1584155962530298</v>
+        <v>5.0425353083013214</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1060.8482893</v>
+        <v>1060.8056611</v>
       </c>
       <c r="C343" s="5">
-        <v>4.0999775000000227</v>
+        <v>4.1685239999999339</v>
       </c>
       <c r="D343" s="5">
-        <v>4.7564113267118735</v>
+        <v>4.8381860663626819</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1064.6995798</v>
+        <v>1064.6774158000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.8512905000000046</v>
+        <v>3.8717547000001105</v>
       </c>
       <c r="D344" s="5">
-        <v>4.444512555618374</v>
+        <v>4.4687881679471575</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1067.6691106000001</v>
+        <v>1067.6224239999999</v>
       </c>
       <c r="C345" s="5">
-        <v>2.9695308000000296</v>
+        <v>2.9450081999998474</v>
       </c>
       <c r="D345" s="5">
-        <v>3.3987157602635154</v>
+        <v>3.3702918134882909</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1072.5860044999999</v>
+        <v>1072.5815571999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.9168938999998772</v>
+        <v>4.9591331999999966</v>
       </c>
       <c r="D346" s="5">
-        <v>5.6684588071537201</v>
+        <v>5.7186618175451009</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1077.4036163000001</v>
+        <v>1077.4416650999999</v>
       </c>
       <c r="C347" s="5">
-        <v>4.8176118000001225</v>
+        <v>4.8601079000000027</v>
       </c>
       <c r="D347" s="5">
-        <v>5.525067127559069</v>
+        <v>5.575048443364139</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1079.8203311</v>
+        <v>1079.8518099</v>
       </c>
       <c r="C348" s="5">
-        <v>2.4167147999999088</v>
+        <v>2.4101448000001255</v>
       </c>
       <c r="D348" s="5">
-        <v>2.7251668756378855</v>
+        <v>2.7175697861404169</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1084.9202783999999</v>
+        <v>1084.9785634</v>
       </c>
       <c r="C349" s="5">
-        <v>5.0999472999999398</v>
+        <v>5.1267534999999498</v>
       </c>
       <c r="D349" s="5">
-        <v>5.8171153891679372</v>
+        <v>5.8483190266338303</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1086.6381248</v>
+        <v>1086.7287735</v>
       </c>
       <c r="C350" s="5">
-        <v>1.7178464000000986</v>
+        <v>1.7502101000000039</v>
       </c>
       <c r="D350" s="5">
-        <v>1.916696451953448</v>
+        <v>1.9530215858527766</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1091.3159026999999</v>
+        <v>1091.4047883999999</v>
       </c>
       <c r="C351" s="5">
-        <v>4.67777789999991</v>
+        <v>4.6760148999999274</v>
       </c>
       <c r="D351" s="5">
-        <v>5.2898596904767947</v>
+        <v>5.2873670135663575</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1094.7170392</v>
+        <v>1094.6677440000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.4011365000001206</v>
+        <v>3.2629556000001685</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8046310434745934</v>
+        <v>3.6472050450202964</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1096.4322927999999</v>
+        <v>1096.4101427000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.715253599999869</v>
+        <v>1.742398699999967</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8965038203334617</v>
+        <v>1.9268681010940814</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1910924448529396</v>
+        <v>4.19037637359434</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1099.8928765000001</v>
+        <v>1099.7440598000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.4605837000001429</v>
+        <v>3.3339171000000078</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8539104881110786</v>
+        <v>3.7105564543248315</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1105.0937517</v>
+        <v>1105.0472655999999</v>
       </c>
       <c r="C355" s="5">
-        <v>5.2008751999999276</v>
+        <v>5.3032057999998869</v>
       </c>
       <c r="D355" s="5">
-        <v>5.8241548101954255</v>
+        <v>5.9426307603986706</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1107.7448362</v>
+        <v>1107.7466792</v>
       </c>
       <c r="C356" s="5">
-        <v>2.6510845000000245</v>
+        <v>2.6994136000000708</v>
       </c>
       <c r="D356" s="5">
-        <v>2.917050242126229</v>
+        <v>2.9710710719728084</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1111.6223828</v>
+        <v>1111.5484833</v>
       </c>
       <c r="C357" s="5">
-        <v>3.8775465999999597</v>
+        <v>3.8018041000000267</v>
       </c>
       <c r="D357" s="5">
-        <v>4.2822956725578898</v>
+        <v>4.1970548390213969</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1114.2371991</v>
+        <v>1114.2282565</v>
       </c>
       <c r="C358" s="5">
-        <v>2.6148163000000295</v>
+        <v>2.6797731999999996</v>
       </c>
       <c r="D358" s="5">
-        <v>2.8595090085681507</v>
+        <v>2.9316866183802359</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1116.8719211</v>
+        <v>1116.96</v>
       </c>
       <c r="C359" s="5">
-        <v>2.6347220000000107</v>
+        <v>2.7317434999999932</v>
       </c>
       <c r="D359" s="5">
-        <v>2.8747115935730427</v>
+        <v>2.9820265298545312</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1122.7132601000001</v>
+        <v>1122.7263419999999</v>
       </c>
       <c r="C360" s="5">
-        <v>5.8413390000000618</v>
+        <v>5.7663419999998951</v>
       </c>
       <c r="D360" s="5">
-        <v>6.459826194279672</v>
+        <v>6.3740025969462932</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1127.8720608000001</v>
+        <v>1127.9275977</v>
       </c>
       <c r="C361" s="5">
-        <v>5.1588007000000289</v>
+        <v>5.201255700000047</v>
       </c>
       <c r="D361" s="5">
-        <v>5.6554341992700374</v>
+        <v>5.7031005032798454</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1128.4651289999999</v>
+        <v>1128.5510445</v>
       </c>
       <c r="C362" s="5">
-        <v>0.59306819999983418</v>
+        <v>0.62344680000001063</v>
       </c>
       <c r="D362" s="5">
-        <v>0.63282326440130543</v>
+        <v>0.66530398692437043</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1131.7281453000001</v>
+        <v>1131.8278424</v>
       </c>
       <c r="C363" s="5">
-        <v>3.2630163000001176</v>
+        <v>3.2767979000000196</v>
       </c>
       <c r="D363" s="5">
-        <v>3.5255816082182312</v>
+        <v>3.5404369233542621</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1137.7246313999999</v>
+        <v>1137.6807788000001</v>
       </c>
       <c r="C364" s="5">
-        <v>5.9964860999998564</v>
+        <v>5.8529364000000896</v>
       </c>
       <c r="D364" s="5">
-        <v>6.5468284928902554</v>
+        <v>6.3850423096019071</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1139.9690060999999</v>
+        <v>1139.9526943000001</v>
       </c>
       <c r="C365" s="5">
-        <v>2.2443746999999803</v>
+        <v>2.2719154999999773</v>
       </c>
       <c r="D365" s="5">
-        <v>2.393078018402961</v>
+        <v>2.4228612619606738</v>
       </c>
       <c r="E365" s="5">
-        <v>3.9707616772959753</v>
+        <v>3.9713743884905117</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1146.6043847000001</v>
+        <v>1146.4195170999999</v>
       </c>
       <c r="C366" s="5">
-        <v>6.6353786000001946</v>
+        <v>6.466822799999818</v>
       </c>
       <c r="D366" s="5">
-        <v>7.2128038074255718</v>
+        <v>7.0239313632298073</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1147.9229507</v>
+        <v>1147.8777521</v>
       </c>
       <c r="C367" s="5">
-        <v>1.3185659999999189</v>
+        <v>1.4582350000000588</v>
       </c>
       <c r="D367" s="5">
-        <v>1.388731264410481</v>
+        <v>1.5371128229263897</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1142.4545441</v>
+        <v>1142.5252525000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.4684065999999802</v>
+        <v>-5.3524995999998737</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.5690658805089281</v>
+        <v>-5.4542458227345829</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1006.3220146</v>
+        <v>1006.2106626999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-136.13252950000003</v>
+        <v>-136.31458980000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-78.183929434138093</v>
+        <v>-78.229054588638959</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1030.6366515</v>
+        <v>1030.5881875</v>
       </c>
       <c r="C370" s="5">
-        <v>24.314636899999982</v>
+        <v>24.37752480000006</v>
       </c>
       <c r="D370" s="5">
-        <v>33.17518561677992</v>
+        <v>33.276918105770584</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1057.7563755000001</v>
+        <v>1057.9058573</v>
       </c>
       <c r="C371" s="5">
-        <v>27.119724000000133</v>
+        <v>27.317669799999976</v>
       </c>
       <c r="D371" s="5">
-        <v>36.571734992412843</v>
+        <v>36.880737527060028</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1069.8294358999999</v>
+        <v>1069.8442654</v>
       </c>
       <c r="C372" s="5">
-        <v>12.073060399999804</v>
+        <v>11.938408100000061</v>
       </c>
       <c r="D372" s="5">
-        <v>14.589994287492702</v>
+        <v>14.414876710852598</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1082.0229684000001</v>
+        <v>1082.0760298</v>
       </c>
       <c r="C373" s="5">
-        <v>12.193532500000174</v>
+        <v>12.231764399999975</v>
       </c>
       <c r="D373" s="5">
-        <v>14.567975610698713</v>
+        <v>14.616346897679255</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1089.1656817999999</v>
+        <v>1089.2335489</v>
       </c>
       <c r="C374" s="5">
-        <v>7.1427133999998205</v>
+        <v>7.157519099999945</v>
       </c>
       <c r="D374" s="5">
-        <v>8.215539477432344</v>
+        <v>8.2327747550784878</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1102.2869129000001</v>
+        <v>1102.3599260999999</v>
       </c>
       <c r="C375" s="5">
-        <v>13.121231100000159</v>
+        <v>13.126377199999979</v>
       </c>
       <c r="D375" s="5">
-        <v>15.453852331583985</v>
+        <v>15.459292532562641</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1108.3212160999999</v>
+        <v>1108.2892145000001</v>
       </c>
       <c r="C376" s="5">
-        <v>6.0343031999998402</v>
+        <v>5.9292884000001322</v>
       </c>
       <c r="D376" s="5">
-        <v>6.7706649360478988</v>
+        <v>6.6488748395859609</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1115.9317183000001</v>
+        <v>1115.9143117000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.6105022000001554</v>
+        <v>7.6250972000000274</v>
       </c>
       <c r="D377" s="5">
-        <v>8.558466408339104</v>
+        <v>8.5757624117115849</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.1085913451484917</v>
+        <v>-2.1087175564562299</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1119.9724847</v>
+        <v>1119.7597109000001</v>
       </c>
       <c r="C378" s="5">
-        <v>4.0407663999999386</v>
+        <v>3.8453991999999744</v>
       </c>
       <c r="D378" s="5">
-        <v>4.4327648787229057</v>
+        <v>4.2144353571553328</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1117.7150125999999</v>
+        <v>1117.6645467000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.2574721000000864</v>
+        <v>-2.0951641999999993</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.3921441132531918</v>
+        <v>-2.2223377098869901</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1132.7156755999999</v>
+        <v>1132.8766066999999</v>
       </c>
       <c r="C380" s="5">
-        <v>15.000663000000031</v>
+        <v>15.212059999999838</v>
       </c>
       <c r="D380" s="5">
-        <v>17.348601533073271</v>
+        <v>17.612534217600494</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1144.9911027000001</v>
+        <v>1144.8972555</v>
       </c>
       <c r="C381" s="5">
-        <v>12.275427100000115</v>
+        <v>12.020648800000117</v>
       </c>
       <c r="D381" s="5">
-        <v>13.808425370343258</v>
+        <v>13.502875544246628</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1155.4592564</v>
+        <v>1155.3816913000001</v>
       </c>
       <c r="C382" s="5">
-        <v>10.468153699999903</v>
+        <v>10.484435800000028</v>
       </c>
       <c r="D382" s="5">
-        <v>11.539909931073101</v>
+        <v>11.559768199881205</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1165.7579883000001</v>
+        <v>1165.9589421000001</v>
       </c>
       <c r="C383" s="5">
-        <v>10.298731900000121</v>
+        <v>10.577250800000002</v>
       </c>
       <c r="D383" s="5">
-        <v>11.235950095334623</v>
+        <v>11.556098053521024</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1183.5625341</v>
+        <v>1183.5782145999999</v>
       </c>
       <c r="C384" s="5">
-        <v>17.804545799999914</v>
+        <v>17.619272499999852</v>
       </c>
       <c r="D384" s="5">
-        <v>19.948192217857795</v>
+        <v>19.719381108146528</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1189.2554517999999</v>
+        <v>1189.2675724999999</v>
       </c>
       <c r="C385" s="5">
-        <v>5.6929176999999527</v>
+        <v>5.6893579000000045</v>
       </c>
       <c r="D385" s="5">
-        <v>5.9271538891811471</v>
+        <v>5.9232685279986486</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1193.8484821</v>
+        <v>1193.8827432999999</v>
       </c>
       <c r="C386" s="5">
-        <v>4.5930303000000094</v>
+        <v>4.6151707999999871</v>
       </c>
       <c r="D386" s="5">
-        <v>4.7342499890072887</v>
+        <v>4.7575110097084705</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1214.1208538999999</v>
+        <v>1214.1159762</v>
       </c>
       <c r="C387" s="5">
-        <v>20.272371799999974</v>
+        <v>20.233232900000075</v>
       </c>
       <c r="D387" s="5">
-        <v>22.391845986777813</v>
+        <v>22.343806554095181</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1221.3599609</v>
+        <v>1221.2611824999999</v>
       </c>
       <c r="C388" s="5">
-        <v>7.2391070000001037</v>
+        <v>7.1452062999999271</v>
       </c>
       <c r="D388" s="5">
-        <v>7.3942724229680179</v>
+        <v>7.295264225516962</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1229.2014512999999</v>
+        <v>1229.0614373999999</v>
       </c>
       <c r="C389" s="5">
-        <v>7.8414903999998842</v>
+        <v>7.8002549000000272</v>
       </c>
       <c r="D389" s="5">
-        <v>7.9823135268126011</v>
+        <v>7.9395171387059538</v>
       </c>
       <c r="E389" s="5">
-        <v>10.150238687771495</v>
+        <v>10.139409855549729</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1230.9610513</v>
+        <v>1230.757124</v>
       </c>
       <c r="C390" s="5">
-        <v>1.7596000000000913</v>
+        <v>1.6956866000000446</v>
       </c>
       <c r="D390" s="5">
-        <v>1.7313875503963683</v>
+        <v>1.6682125018442129</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1242.4763467</v>
+        <v>1242.4647127999999</v>
       </c>
       <c r="C391" s="5">
-        <v>11.515295400000014</v>
+        <v>11.70758879999994</v>
       </c>
       <c r="D391" s="5">
-        <v>11.821629448326121</v>
+        <v>12.031579494294498</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1248.6222338</v>
+        <v>1249.0249484000001</v>
       </c>
       <c r="C392" s="5">
-        <v>6.1458870999999817</v>
+        <v>6.5602356000001691</v>
       </c>
       <c r="D392" s="5">
-        <v>6.0999578424753675</v>
+        <v>6.5232970233598087</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1262.4373083999999</v>
+        <v>1262.4201662</v>
       </c>
       <c r="C393" s="5">
-        <v>13.815074599999889</v>
+        <v>13.395217799999955</v>
       </c>
       <c r="D393" s="5">
-        <v>14.115616124715125</v>
+        <v>13.656354765567059</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1266.4752734000001</v>
+        <v>1266.4443372999999</v>
       </c>
       <c r="C394" s="5">
-        <v>4.037965000000213</v>
+        <v>4.0241710999998759</v>
       </c>
       <c r="D394" s="5">
-        <v>3.9065040968512044</v>
+        <v>3.8929782464091955</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1271.2723066999999</v>
+        <v>1271.5058349000001</v>
       </c>
       <c r="C395" s="5">
-        <v>4.7970332999998391</v>
+        <v>5.0614976000001661</v>
       </c>
       <c r="D395" s="5">
-        <v>4.6411386272899868</v>
+        <v>4.9027835798573838</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1292.5712542000001</v>
+        <v>1292.6218818</v>
       </c>
       <c r="C396" s="5">
-        <v>21.298947500000168</v>
+        <v>21.116046899999901</v>
       </c>
       <c r="D396" s="5">
-        <v>22.064923230809331</v>
+        <v>21.853428205939451</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1301.5808649000001</v>
+        <v>1301.5801348</v>
       </c>
       <c r="C397" s="5">
-        <v>9.0096106999999392</v>
+        <v>8.9582530000000133</v>
       </c>
       <c r="D397" s="5">
-        <v>8.6925913475221162</v>
+        <v>8.6407856385432922</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1303.7992870999999</v>
+        <v>1303.8346871000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2184221999998499</v>
+        <v>2.254552300000114</v>
       </c>
       <c r="D398" s="5">
-        <v>2.0645695127563535</v>
+        <v>2.0985160965100169</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1309.3412518</v>
+        <v>1309.117583</v>
       </c>
       <c r="C399" s="5">
-        <v>5.5419647000001078</v>
+        <v>5.2828958999998576</v>
       </c>
       <c r="D399" s="5">
-        <v>5.2217061770050588</v>
+        <v>4.9720074051754715</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1313.8530757000001</v>
+        <v>1313.5149822999999</v>
       </c>
       <c r="C400" s="5">
-        <v>4.5118239000000813</v>
+        <v>4.3973992999999609</v>
       </c>
       <c r="D400" s="5">
-        <v>4.2143236696431385</v>
+        <v>4.1061768843206004</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1316.4429192</v>
+        <v>1316.0122147</v>
       </c>
       <c r="C401" s="5">
-        <v>2.5898434999999154</v>
+        <v>2.4972324000000299</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3912323055513163</v>
+        <v>2.3054271499401535</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0974100956139985</v>
+        <v>7.0745671985233516</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1324.6922721000001</v>
+        <v>1324.4734999</v>
       </c>
       <c r="C402" s="5">
-        <v>8.2493529000000763</v>
+        <v>8.4612852000000203</v>
       </c>
       <c r="D402" s="5">
-        <v>7.7843329683819018</v>
+        <v>7.994151650754433</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1329.0232083000001</v>
+        <v>1329.1898748000001</v>
       </c>
       <c r="C403" s="5">
-        <v>4.3309361999999965</v>
+        <v>4.7163749000001189</v>
       </c>
       <c r="D403" s="5">
-        <v>3.9945898144659875</v>
+        <v>4.3578233160234126</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1335.8116302000001</v>
+        <v>1336.5523949000001</v>
       </c>
       <c r="C404" s="5">
-        <v>6.788421900000003</v>
+        <v>7.3625200999999834</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3045526833926724</v>
+        <v>6.8532089157294029</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1335.7160143000001</v>
+        <v>1335.8831018000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-9.5615899999984322E-2</v>
+        <v>-0.66929310000000442</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.5860848387153688E-2</v>
+        <v>-0.59926074212137692</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1338.8521427000001</v>
+        <v>1338.9301842</v>
       </c>
       <c r="C406" s="5">
-        <v>3.1361283999999614</v>
+        <v>3.0470823999999084</v>
       </c>
       <c r="D406" s="5">
-        <v>2.8541503554143421</v>
+        <v>2.7717403114257522</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1346.6679615</v>
+        <v>1346.9535845</v>
       </c>
       <c r="C407" s="5">
-        <v>7.8158187999999882</v>
+        <v>8.0234003000000484</v>
       </c>
       <c r="D407" s="5">
-        <v>7.2345960061650727</v>
+        <v>7.4326721461908773</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1341.189038</v>
+        <v>1341.2882171000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.4789235000000645</v>
+        <v>-5.6653673999999228</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.7744245119490492</v>
+        <v>-4.9321332397827096</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1345.9048958000001</v>
+        <v>1345.9132072</v>
       </c>
       <c r="C409" s="5">
-        <v>4.7158578000000944</v>
+        <v>4.6249900999998772</v>
       </c>
       <c r="D409" s="5">
-        <v>4.3019752726702887</v>
+        <v>4.217186469968226</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1345.7167987</v>
+        <v>1345.7323355000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.18809710000004998</v>
+        <v>-0.18087169999989783</v>
       </c>
       <c r="D410" s="5">
-        <v>-0.16757729597859372</v>
+        <v>-0.1611438888707406</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1350.8620490000001</v>
+        <v>1350.3884716</v>
       </c>
       <c r="C411" s="5">
-        <v>5.1452503000000434</v>
+        <v>4.6561360999999124</v>
       </c>
       <c r="D411" s="5">
-        <v>4.6858357451250443</v>
+        <v>4.2318404034990209</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1354.3166643</v>
+        <v>1353.6730497000001</v>
       </c>
       <c r="C412" s="5">
-        <v>3.4546152999998867</v>
+        <v>3.2845781000000898</v>
       </c>
       <c r="D412" s="5">
-        <v>3.1123435919251374</v>
+        <v>2.9581502190249687</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1355.9503302999999</v>
+        <v>1355.1479710000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6336659999999483</v>
+        <v>1.4749213000000054</v>
       </c>
       <c r="D413" s="5">
-        <v>1.4571613016833629</v>
+        <v>1.315347581607984</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0010728550242449</v>
+        <v>2.9738140621226261</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1360.3799197999999</v>
+        <v>1360.17238</v>
       </c>
       <c r="C414" s="5">
-        <v>4.4295895000000201</v>
+        <v>5.0244089999998778</v>
       </c>
       <c r="D414" s="5">
-        <v>3.9913411031551771</v>
+        <v>4.5410337573339898</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1364.2489700000001</v>
+        <v>1364.6588861</v>
       </c>
       <c r="C415" s="5">
-        <v>3.8690502000001743</v>
+        <v>4.4865061000000424</v>
       </c>
       <c r="D415" s="5">
-        <v>3.4668103888898516</v>
+        <v>4.0307835234346445</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1367.0571614999999</v>
+        <v>1368.1320264999999</v>
       </c>
       <c r="C416" s="5">
-        <v>2.8081914999997935</v>
+        <v>3.4731403999999202</v>
       </c>
       <c r="D416" s="5">
-        <v>2.4982563057426743</v>
+        <v>3.0971886371207624</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1368.7242358999999</v>
+        <v>1369.0972979999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.6670744000000468</v>
+        <v>0.96527149999997164</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4732093077708841</v>
+        <v>0.84994080399223293</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1371.9300321000001</v>
+        <v>1372.1405423000001</v>
       </c>
       <c r="C418" s="5">
-        <v>3.2057962000001226</v>
+        <v>3.0432443000001967</v>
       </c>
       <c r="D418" s="5">
-        <v>2.8471043981272537</v>
+        <v>2.7002256867502572</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1374.3175541000001</v>
+        <v>1374.6428925</v>
       </c>
       <c r="C419" s="5">
-        <v>2.3875219999999899</v>
+        <v>2.5023501999999098</v>
       </c>
       <c r="D419" s="5">
-        <v>2.1084228146290407</v>
+        <v>2.210504725447282</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1373.9785133</v>
+        <v>1374.0778037</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.33904080000002068</v>
+        <v>-0.56508880000001227</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.29563573928750309</v>
+        <v>-0.492182735397384</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1378.770857</v>
+        <v>1378.7930402</v>
       </c>
       <c r="C421" s="5">
-        <v>4.7923436999999467</v>
+        <v>4.7152364999999463</v>
       </c>
       <c r="D421" s="5">
-        <v>4.2667527825562157</v>
+        <v>4.1964923859205028</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1382.0707958999999</v>
+        <v>1382.0922618</v>
       </c>
       <c r="C422" s="5">
-        <v>3.2999388999999155</v>
+        <v>3.2992216000000099</v>
       </c>
       <c r="D422" s="5">
-        <v>2.9101803865492881</v>
+        <v>2.9094920301487415</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1386.0579287999999</v>
+        <v>1385.2864532999999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.987132900000006</v>
+        <v>3.1941914999999881</v>
       </c>
       <c r="D423" s="5">
-        <v>3.517338328289088</v>
+        <v>2.8088787024245887</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1389.3577218</v>
+        <v>1388.3812989999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.2997930000001361</v>
+        <v>3.0948456999999507</v>
       </c>
       <c r="D424" s="5">
-        <v>2.8945498251763624</v>
+        <v>2.7140882842683567</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1391.5370181999999</v>
+        <v>1390.3503564</v>
       </c>
       <c r="C425" s="5">
-        <v>2.1792963999998847</v>
+        <v>1.9690574000001106</v>
       </c>
       <c r="D425" s="5">
-        <v>1.8986005058565514</v>
+        <v>1.7152257968889639</v>
       </c>
       <c r="E425" s="5">
-        <v>2.6244831469694363</v>
+        <v>2.5976783460792907</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1396.9347582</v>
+        <v>1396.6889071999999</v>
       </c>
       <c r="C426" s="5">
-        <v>5.3977400000001126</v>
+        <v>6.3385507999998936</v>
       </c>
       <c r="D426" s="5">
-        <v>4.7553742774095298</v>
+        <v>5.6100325131750006</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1397.0080869000001</v>
+        <v>1397.713381</v>
       </c>
       <c r="C427" s="5">
-        <v>7.332870000004732E-2</v>
+        <v>1.0244738000001234</v>
       </c>
       <c r="D427" s="5">
-        <v>6.300927708282611E-2</v>
+        <v>0.88376179695883739</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1398.2063123</v>
+        <v>1399.5435984999999</v>
       </c>
       <c r="C428" s="5">
-        <v>1.1982253999999557</v>
+        <v>1.8302174999998897</v>
       </c>
       <c r="D428" s="5">
-        <v>1.0341192206320571</v>
+        <v>1.5826903653407776</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1402.1009018</v>
+        <v>1402.7233325</v>
       </c>
       <c r="C429" s="5">
-        <v>3.8945894999999382</v>
+        <v>3.1797340000000531</v>
       </c>
       <c r="D429" s="5">
-        <v>3.394186899480256</v>
+        <v>2.7607028919640397</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1404.8337511</v>
+        <v>1405.1638591000001</v>
       </c>
       <c r="C430" s="5">
-        <v>2.732849299999998</v>
+        <v>2.440526600000112</v>
       </c>
       <c r="D430" s="5">
-        <v>2.3641695768984006</v>
+        <v>2.107913649834936</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1399.6529513999999</v>
+        <v>1400.0441025</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.1807997000000796</v>
+        <v>-5.1197566000000734</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.3367392626050822</v>
+        <v>-4.2856743312582939</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1403.7677266999999</v>
+        <v>1403.8506338</v>
       </c>
       <c r="C432" s="5">
-        <v>4.1147753000000193</v>
+        <v>3.8065312999999605</v>
       </c>
       <c r="D432" s="5">
-        <v>3.5854295692842264</v>
+        <v>3.3118719259872309</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1406.6067918000001</v>
+        <v>1406.6421147000001</v>
       </c>
       <c r="C433" s="5">
-        <v>2.8390651000001981</v>
+        <v>2.7914809000001242</v>
       </c>
       <c r="D433" s="5">
-        <v>2.4541319950817098</v>
+        <v>2.4124045567846197</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1405.7665320999999</v>
+        <v>1405.7656067</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.84025970000016059</v>
+        <v>-0.87650800000005802</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.71448923046039114</v>
+        <v>-0.74518766446717288</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1404.7842330999999</v>
+        <v>1406.2499184000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.9822990000000118</v>
+        <v>0.48431170000003476</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.83530166671776929</v>
+        <v>0.41420599581998285</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1406.2114813000001</v>
+        <v>1407.9137705999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.4272482000001219</v>
+        <v>1.6638521999998375</v>
       </c>
       <c r="D436" s="5">
-        <v>1.2260251478558803</v>
+        <v>1.4290966623002443</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1408.7251936</v>
+        <v>1410.76909</v>
       </c>
       <c r="C437" s="5">
-        <v>2.5137122999999519</v>
+        <v>2.8553194000000985</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1663092900675807</v>
+        <v>2.4609899558057924</v>
       </c>
       <c r="E437" s="5">
-        <v>1.2351935431968331</v>
+        <v>1.46860347149258</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1413.9695200000001</v>
+        <v>1410.4960510000001</v>
       </c>
       <c r="C438" s="5">
-        <v>5.2443264000000909</v>
+        <v>-0.27303899999992609</v>
       </c>
       <c r="D438" s="5">
-        <v>4.5599084224251296</v>
+        <v>-0.23199987767690278</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1409.8829138999999</v>
+        <v>1406.0660542999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-4.0866061000001537</v>
+        <v>-4.4299967000001743</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.4135962502701567</v>
+        <v>-3.7044569196312827</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1413.2340833999999</v>
+        <v>1409.3972561999999</v>
       </c>
       <c r="C440" s="5">
-        <v>3.351169499999969</v>
+        <v>3.3312018999999964</v>
       </c>
       <c r="D440" s="5">
-        <v>2.8898811567893867</v>
+        <v>2.8803370324719912</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1417.0182225999999</v>
+        <v>1412.4719597000001</v>
       </c>
       <c r="C441" s="5">
-        <v>3.7841392000000269</v>
+        <v>3.0747035000001688</v>
       </c>
       <c r="D441" s="5">
-        <v>3.2609195004680958</v>
+        <v>2.6495287006431001</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1418.0874822999999</v>
+        <v>1413.2124308</v>
       </c>
       <c r="C442" s="5">
-        <v>1.0692596999999751</v>
+        <v>0.74047109999992244</v>
       </c>
       <c r="D442" s="5">
-        <v>0.90926864876323954</v>
+        <v>0.63090230093010291</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1425.7594584000001</v>
+        <v>1420.1183209000001</v>
       </c>
       <c r="C443" s="5">
-        <v>7.6719761000001654</v>
+        <v>6.9058901000000787</v>
       </c>
       <c r="D443" s="5">
-        <v>6.6888060086752299</v>
+        <v>6.0241932803860143</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1428.0486748999999</v>
+        <v>1423.4173031</v>
       </c>
       <c r="C444" s="5">
-        <v>2.2892164999998386</v>
+        <v>3.2989821999999549</v>
       </c>
       <c r="D444" s="5">
-        <v>1.9438405304998074</v>
+        <v>2.8235340399388686</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1420.2649431</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-3.1523600000000442</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.6254377707234267</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>